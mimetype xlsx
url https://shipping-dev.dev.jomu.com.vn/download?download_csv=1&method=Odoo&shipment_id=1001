--- v0 (2026-04-11)
+++ v1 (2026-08-09)
@@ -87,65 +87,65 @@
   <si>
     <t>M</t>
   </si>
   <si>
     <t>Fabric Code</t>
   </si>
   <si>
     <t>Grade</t>
   </si>
   <si>
     <t>Color Group</t>
   </si>
   <si>
     <t>Width</t>
   </si>
   <si>
     <t>Roll Length</t>
   </si>
   <si>
     <t>Kilograms</t>
   </si>
   <si>
     <t>Roll ID</t>
   </si>
   <si>
+    <t>2404040-01-0045</t>
+  </si>
+  <si>
+    <t>2404040-01-0046</t>
+  </si>
+  <si>
+    <t>2404040-01-0051</t>
+  </si>
+  <si>
+    <t>2404040-01-0052</t>
+  </si>
+  <si>
     <t>2404040-01-0057</t>
   </si>
   <si>
-    <t>2404040-01-0045</t>
-[...10 lines deleted...]
-  <si>
     <t>2404040-01-0058</t>
   </si>
   <si>
     <t>2404040-01-0069</t>
   </si>
   <si>
     <t>2404040-01-0070</t>
   </si>
   <si>
     <t>2404040-01-0071</t>
   </si>
   <si>
     <t>2404040-01-0072</t>
   </si>
   <si>
     <t>2404040-01-0073</t>
   </si>
   <si>
     <t>2404040-01-0074</t>
   </si>
   <si>
     <t>2404040-04-0083</t>
   </si>
   <si>
     <t>2404040-04-0085</t>
@@ -189,102 +189,102 @@
   <si>
     <t>2404040-03-0112</t>
   </si>
   <si>
     <t>2404040-04-0115</t>
   </si>
   <si>
     <t>2404040-04-0116</t>
   </si>
   <si>
     <t>2404040-04-0117</t>
   </si>
   <si>
     <t>A</t>
   </si>
   <si>
     <t>47.5</t>
   </si>
   <si>
     <t>48.0</t>
   </si>
   <si>
     <t>47.8</t>
   </si>
   <si>
+    <t>173.0</t>
+  </si>
+  <si>
+    <t>166.0</t>
+  </si>
+  <si>
+    <t>164.0</t>
+  </si>
+  <si>
+    <t>177.0</t>
+  </si>
+  <si>
     <t>168.0</t>
   </si>
   <si>
-    <t>173.0</t>
-[...10 lines deleted...]
-  <si>
     <t>175.0</t>
   </si>
   <si>
     <t>163.0</t>
   </si>
   <si>
     <t>170.0</t>
   </si>
   <si>
     <t>176.0</t>
   </si>
   <si>
     <t>172.0</t>
   </si>
   <si>
     <t>167.0</t>
   </si>
   <si>
     <t>169.0</t>
   </si>
   <si>
     <t>165.0</t>
   </si>
   <si>
+    <t>48.66</t>
+  </si>
+  <si>
+    <t>46.48</t>
+  </si>
+  <si>
+    <t>45.80</t>
+  </si>
+  <si>
+    <t>49.42</t>
+  </si>
+  <si>
     <t>47.60</t>
-  </si>
-[...10 lines deleted...]
-    <t>49.42</t>
   </si>
   <si>
     <t>48.64</t>
   </si>
   <si>
     <t>47.00</t>
   </si>
   <si>
     <t>47.86</t>
   </si>
   <si>
     <t>49.00</t>
   </si>
   <si>
     <t>45.52</t>
   </si>
   <si>
     <t>48.00</t>
   </si>
   <si>
     <t>49.80</t>
   </si>
   <si>
     <t>47.96</t>
   </si>
@@ -389,63 +389,63 @@
     <t>KG 
  重量</t>
   </si>
   <si>
     <t>Manager - 经理</t>
   </si>
   <si>
     <t>WH Manager - 仓库管理员</t>
   </si>
   <si>
     <t>Security - 保安员</t>
   </si>
   <si>
     <t>Applicant - 申请人</t>
   </si>
   <si>
     <t>Recipient - 接受者</t>
   </si>
   <si>
     <t>Bảng kê hàng hóa</t>
   </si>
   <si>
     <t>Packing List</t>
   </si>
   <si>
+    <t>2404040_01 - 0045</t>
+  </si>
+  <si>
+    <t>2404040_01 - 0046</t>
+  </si>
+  <si>
+    <t>2404040_01 - 0051</t>
+  </si>
+  <si>
+    <t>2404040_01 - 0052</t>
+  </si>
+  <si>
     <t>2404040_01 - 0057</t>
-  </si>
-[...10 lines deleted...]
-    <t>2404040_01 - 0052</t>
   </si>
   <si>
     <t>2404040_01 - 0058</t>
   </si>
   <si>
     <t>2404040_01 - 0069</t>
   </si>
   <si>
     <t>2404040_01 - 0070</t>
   </si>
   <si>
     <t>2404040_01 - 0071</t>
   </si>
   <si>
     <t>2404040_01 - 0072</t>
   </si>
   <si>
     <t>2404040_01 - 0073</t>
   </si>
   <si>
     <t>2404040_01 - 0074</t>
   </si>
   <si>
     <t>2404040_04 - 0083</t>
   </si>
@@ -1484,75 +1484,75 @@
       <c r="F15" s="5" t="s">
         <v>57</v>
       </c>
       <c r="G15" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H15" s="5" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C16" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D16" s="5"/>
       <c r="E16" s="5" t="s">
         <v>50</v>
       </c>
       <c r="F16" s="5" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="G16" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H16" s="5" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C17" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D17" s="5"/>
       <c r="E17" s="5" t="s">
         <v>50</v>
       </c>
       <c r="F17" s="5" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="G17" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H17" s="5" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C18" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D18" s="5"/>
       <c r="E18" s="5" t="s">
         <v>50</v>
       </c>
       <c r="F18" s="5" t="s">
         <v>57</v>
       </c>
@@ -1700,99 +1700,99 @@
       <c r="F24" s="5" t="s">
         <v>62</v>
       </c>
       <c r="G24" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H24" s="5" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="4" t="s">
         <v>33</v>
       </c>
       <c r="B25" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C25" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D25" s="5"/>
       <c r="E25" s="5" t="s">
         <v>49</v>
       </c>
       <c r="F25" s="5" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="G25" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H25" s="5" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="4" t="s">
         <v>34</v>
       </c>
       <c r="B26" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C26" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D26" s="5"/>
       <c r="E26" s="5" t="s">
         <v>49</v>
       </c>
       <c r="F26" s="5" t="s">
         <v>63</v>
       </c>
       <c r="G26" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H26" s="5" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="4" t="s">
         <v>35</v>
       </c>
       <c r="B27" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C27" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D27" s="5"/>
       <c r="E27" s="5" t="s">
         <v>49</v>
       </c>
       <c r="F27" s="5" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="G27" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H27" s="5" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="4" t="s">
         <v>36</v>
       </c>
       <c r="B28" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C28" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D28" s="5"/>
       <c r="E28" s="5" t="s">
         <v>49</v>
       </c>
       <c r="F28" s="5" t="s">
         <v>60</v>
       </c>
@@ -1892,51 +1892,51 @@
       <c r="F32" s="5" t="s">
         <v>61</v>
       </c>
       <c r="G32" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H32" s="5" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="4" t="s">
         <v>41</v>
       </c>
       <c r="B33" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C33" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D33" s="5"/>
       <c r="E33" s="5" t="s">
         <v>49</v>
       </c>
       <c r="F33" s="5" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="G33" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H33" s="5" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="4" t="s">
         <v>42</v>
       </c>
       <c r="B34" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C34" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D34" s="5"/>
       <c r="E34" s="5" t="s">
         <v>49</v>
       </c>
       <c r="F34" s="5" t="s">
         <v>61</v>
       </c>
@@ -1988,51 +1988,51 @@
       <c r="F36" s="5" t="s">
         <v>59</v>
       </c>
       <c r="G36" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H36" s="5" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="4" t="s">
         <v>45</v>
       </c>
       <c r="B37" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C37" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D37" s="5"/>
       <c r="E37" s="5" t="s">
         <v>49</v>
       </c>
       <c r="F37" s="5" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="G37" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H37" s="5" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="4" t="s">
         <v>46</v>
       </c>
       <c r="B38" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C38" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D38" s="5"/>
       <c r="E38" s="5" t="s">
         <v>49</v>
       </c>
       <c r="F38" s="5" t="s">
         <v>59</v>
       </c>
@@ -2317,72 +2317,72 @@
       <c r="E15" s="5" t="s">
         <v>49</v>
       </c>
       <c r="F15" s="5" t="s">
         <v>57</v>
       </c>
       <c r="G15" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C16" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D16" s="5"/>
       <c r="E16" s="5" t="s">
         <v>50</v>
       </c>
       <c r="F16" s="5" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="G16" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C17" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D17" s="5"/>
       <c r="E17" s="5" t="s">
         <v>50</v>
       </c>
       <c r="F17" s="5" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="G17" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C18" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D18" s="5"/>
       <c r="E18" s="5" t="s">
         <v>50</v>
       </c>
       <c r="F18" s="5" t="s">
         <v>57</v>
       </c>
       <c r="G18" s="5" t="s">
         <v>9</v>
       </c>
@@ -2506,93 +2506,93 @@
       <c r="E24" s="5" t="s">
         <v>49</v>
       </c>
       <c r="F24" s="5" t="s">
         <v>62</v>
       </c>
       <c r="G24" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="4" t="s">
         <v>33</v>
       </c>
       <c r="B25" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C25" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D25" s="5"/>
       <c r="E25" s="5" t="s">
         <v>49</v>
       </c>
       <c r="F25" s="5" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="G25" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="4" t="s">
         <v>34</v>
       </c>
       <c r="B26" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C26" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D26" s="5"/>
       <c r="E26" s="5" t="s">
         <v>49</v>
       </c>
       <c r="F26" s="5" t="s">
         <v>63</v>
       </c>
       <c r="G26" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" s="4" t="s">
         <v>35</v>
       </c>
       <c r="B27" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C27" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D27" s="5"/>
       <c r="E27" s="5" t="s">
         <v>49</v>
       </c>
       <c r="F27" s="5" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="G27" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" s="4" t="s">
         <v>36</v>
       </c>
       <c r="B28" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C28" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D28" s="5"/>
       <c r="E28" s="5" t="s">
         <v>49</v>
       </c>
       <c r="F28" s="5" t="s">
         <v>60</v>
       </c>
       <c r="G28" s="5" t="s">
         <v>9</v>
       </c>
@@ -2674,51 +2674,51 @@
       <c r="E32" s="5" t="s">
         <v>49</v>
       </c>
       <c r="F32" s="5" t="s">
         <v>61</v>
       </c>
       <c r="G32" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" s="4" t="s">
         <v>41</v>
       </c>
       <c r="B33" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C33" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D33" s="5"/>
       <c r="E33" s="5" t="s">
         <v>49</v>
       </c>
       <c r="F33" s="5" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="G33" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" s="4" t="s">
         <v>42</v>
       </c>
       <c r="B34" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C34" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D34" s="5"/>
       <c r="E34" s="5" t="s">
         <v>49</v>
       </c>
       <c r="F34" s="5" t="s">
         <v>61</v>
       </c>
       <c r="G34" s="5" t="s">
         <v>9</v>
       </c>
@@ -2758,51 +2758,51 @@
       <c r="E36" s="5" t="s">
         <v>49</v>
       </c>
       <c r="F36" s="5" t="s">
         <v>59</v>
       </c>
       <c r="G36" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" s="4" t="s">
         <v>45</v>
       </c>
       <c r="B37" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C37" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D37" s="5"/>
       <c r="E37" s="5" t="s">
         <v>49</v>
       </c>
       <c r="F37" s="5" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="G37" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" s="4" t="s">
         <v>46</v>
       </c>
       <c r="B38" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C38" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D38" s="5"/>
       <c r="E38" s="5" t="s">
         <v>49</v>
       </c>
       <c r="F38" s="5" t="s">
         <v>59</v>
       </c>
       <c r="G38" s="5" t="s">
         <v>9</v>
       </c>
@@ -3078,72 +3078,72 @@
       <c r="E15" s="5" t="s">
         <v>49</v>
       </c>
       <c r="F15" s="5" t="s">
         <v>57</v>
       </c>
       <c r="G15" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="4" t="s">
         <v>121</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C16" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D16" s="5"/>
       <c r="E16" s="5" t="s">
         <v>50</v>
       </c>
       <c r="F16" s="5" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="G16" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="4" t="s">
         <v>122</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C17" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D17" s="5"/>
       <c r="E17" s="5" t="s">
         <v>50</v>
       </c>
       <c r="F17" s="5" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="G17" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="4" t="s">
         <v>123</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C18" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D18" s="5"/>
       <c r="E18" s="5" t="s">
         <v>50</v>
       </c>
       <c r="F18" s="5" t="s">
         <v>57</v>
       </c>
       <c r="G18" s="5" t="s">
         <v>9</v>
       </c>
@@ -3267,93 +3267,93 @@
       <c r="E24" s="5" t="s">
         <v>49</v>
       </c>
       <c r="F24" s="5" t="s">
         <v>62</v>
       </c>
       <c r="G24" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="4" t="s">
         <v>130</v>
       </c>
       <c r="B25" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C25" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D25" s="5"/>
       <c r="E25" s="5" t="s">
         <v>49</v>
       </c>
       <c r="F25" s="5" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="G25" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="4" t="s">
         <v>131</v>
       </c>
       <c r="B26" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C26" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D26" s="5"/>
       <c r="E26" s="5" t="s">
         <v>49</v>
       </c>
       <c r="F26" s="5" t="s">
         <v>63</v>
       </c>
       <c r="G26" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" s="4" t="s">
         <v>132</v>
       </c>
       <c r="B27" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C27" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D27" s="5"/>
       <c r="E27" s="5" t="s">
         <v>49</v>
       </c>
       <c r="F27" s="5" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="G27" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" s="4" t="s">
         <v>133</v>
       </c>
       <c r="B28" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C28" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D28" s="5"/>
       <c r="E28" s="5" t="s">
         <v>49</v>
       </c>
       <c r="F28" s="5" t="s">
         <v>60</v>
       </c>
       <c r="G28" s="5" t="s">
         <v>9</v>
       </c>
@@ -3435,51 +3435,51 @@
       <c r="E32" s="5" t="s">
         <v>49</v>
       </c>
       <c r="F32" s="5" t="s">
         <v>61</v>
       </c>
       <c r="G32" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" s="4" t="s">
         <v>138</v>
       </c>
       <c r="B33" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C33" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D33" s="5"/>
       <c r="E33" s="5" t="s">
         <v>49</v>
       </c>
       <c r="F33" s="5" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="G33" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" s="4" t="s">
         <v>139</v>
       </c>
       <c r="B34" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C34" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D34" s="5"/>
       <c r="E34" s="5" t="s">
         <v>49</v>
       </c>
       <c r="F34" s="5" t="s">
         <v>61</v>
       </c>
       <c r="G34" s="5" t="s">
         <v>9</v>
       </c>
@@ -3519,51 +3519,51 @@
       <c r="E36" s="5" t="s">
         <v>49</v>
       </c>
       <c r="F36" s="5" t="s">
         <v>59</v>
       </c>
       <c r="G36" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" s="4" t="s">
         <v>142</v>
       </c>
       <c r="B37" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C37" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D37" s="5"/>
       <c r="E37" s="5" t="s">
         <v>49</v>
       </c>
       <c r="F37" s="5" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="G37" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" s="4" t="s">
         <v>143</v>
       </c>
       <c r="B38" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C38" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D38" s="5"/>
       <c r="E38" s="5" t="s">
         <v>49</v>
       </c>
       <c r="F38" s="5" t="s">
         <v>59</v>
       </c>
       <c r="G38" s="5" t="s">
         <v>9</v>
       </c>
@@ -3896,213 +3896,213 @@
       <c r="G29" t="s">
         <v>147</v>
       </c>
       <c r="H29" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B30" s="5"/>
       <c r="C30" s="5" t="s">
         <v>154</v>
       </c>
       <c r="D30" s="5" t="s">
         <v>49</v>
       </c>
       <c r="E30" s="5" t="s">
         <v>52</v>
       </c>
       <c r="F30" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G30" s="5">
-        <v>47.28</v>
+        <v>48.34</v>
       </c>
       <c r="H30" s="5" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="4" t="s">
         <v>19</v>
       </c>
       <c r="B31" s="5"/>
       <c r="C31" s="5" t="s">
         <v>154</v>
       </c>
       <c r="D31" s="5" t="s">
         <v>49</v>
       </c>
       <c r="E31" s="5" t="s">
         <v>53</v>
       </c>
       <c r="F31" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G31" s="5">
-        <v>48.34</v>
+        <v>46.16</v>
       </c>
       <c r="H31" s="5" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="4" t="s">
         <v>20</v>
       </c>
       <c r="B32" s="5"/>
       <c r="C32" s="5" t="s">
         <v>154</v>
       </c>
       <c r="D32" s="5" t="s">
         <v>49</v>
       </c>
       <c r="E32" s="5" t="s">
         <v>54</v>
       </c>
       <c r="F32" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G32" s="5">
-        <v>46.16</v>
+        <v>45.48</v>
       </c>
       <c r="H32" s="5" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="4" t="s">
         <v>21</v>
       </c>
       <c r="B33" s="5"/>
       <c r="C33" s="5" t="s">
         <v>154</v>
       </c>
       <c r="D33" s="5" t="s">
         <v>49</v>
       </c>
       <c r="E33" s="5" t="s">
         <v>55</v>
       </c>
       <c r="F33" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G33" s="5">
-        <v>45.48</v>
+        <v>49.1</v>
       </c>
       <c r="H33" s="5" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B34" s="5"/>
       <c r="C34" s="5" t="s">
         <v>154</v>
       </c>
       <c r="D34" s="5" t="s">
         <v>49</v>
       </c>
       <c r="E34" s="5" t="s">
         <v>56</v>
       </c>
       <c r="F34" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G34" s="5">
-        <v>49.1</v>
+        <v>47.28</v>
       </c>
       <c r="H34" s="5" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B35" s="5"/>
       <c r="C35" s="5" t="s">
         <v>154</v>
       </c>
       <c r="D35" s="5" t="s">
         <v>49</v>
       </c>
       <c r="E35" s="5" t="s">
         <v>57</v>
       </c>
       <c r="F35" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G35" s="5">
         <v>48.32</v>
       </c>
       <c r="H35" s="5" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B36" s="5"/>
       <c r="C36" s="5" t="s">
         <v>154</v>
       </c>
       <c r="D36" s="5" t="s">
         <v>50</v>
       </c>
       <c r="E36" s="5" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="F36" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G36" s="5">
         <v>46.68</v>
       </c>
       <c r="H36" s="5" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B37" s="5"/>
       <c r="C37" s="5" t="s">
         <v>154</v>
       </c>
       <c r="D37" s="5" t="s">
         <v>50</v>
       </c>
       <c r="E37" s="5" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="F37" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G37" s="5">
         <v>47.54</v>
       </c>
       <c r="H37" s="5" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B38" s="5"/>
       <c r="C38" s="5" t="s">
         <v>154</v>
       </c>
       <c r="D38" s="5" t="s">
         <v>50</v>
       </c>
       <c r="E38" s="5" t="s">
         <v>57</v>
       </c>
@@ -4250,99 +4250,99 @@
       <c r="E44" s="5" t="s">
         <v>62</v>
       </c>
       <c r="F44" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G44" s="5">
         <v>47.14</v>
       </c>
       <c r="H44" s="5" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="4" t="s">
         <v>33</v>
       </c>
       <c r="B45" s="5"/>
       <c r="C45" s="5" t="s">
         <v>154</v>
       </c>
       <c r="D45" s="5" t="s">
         <v>49</v>
       </c>
       <c r="E45" s="5" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="F45" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G45" s="5">
         <v>46.68</v>
       </c>
       <c r="H45" s="5" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" s="4" t="s">
         <v>34</v>
       </c>
       <c r="B46" s="5"/>
       <c r="C46" s="5" t="s">
         <v>154</v>
       </c>
       <c r="D46" s="5" t="s">
         <v>49</v>
       </c>
       <c r="E46" s="5" t="s">
         <v>63</v>
       </c>
       <c r="F46" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G46" s="5">
         <v>47.56</v>
       </c>
       <c r="H46" s="5" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" s="4" t="s">
         <v>35</v>
       </c>
       <c r="B47" s="5"/>
       <c r="C47" s="5" t="s">
         <v>154</v>
       </c>
       <c r="D47" s="5" t="s">
         <v>49</v>
       </c>
       <c r="E47" s="5" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="F47" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G47" s="5">
         <v>46.28</v>
       </c>
       <c r="H47" s="5" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" s="4" t="s">
         <v>36</v>
       </c>
       <c r="B48" s="5"/>
       <c r="C48" s="5" t="s">
         <v>154</v>
       </c>
       <c r="D48" s="5" t="s">
         <v>49</v>
       </c>
       <c r="E48" s="5" t="s">
         <v>60</v>
       </c>
@@ -4442,51 +4442,51 @@
       <c r="E52" s="5" t="s">
         <v>61</v>
       </c>
       <c r="F52" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G52" s="5">
         <v>48.06</v>
       </c>
       <c r="H52" s="5" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" s="4" t="s">
         <v>41</v>
       </c>
       <c r="B53" s="5"/>
       <c r="C53" s="5" t="s">
         <v>154</v>
       </c>
       <c r="D53" s="5" t="s">
         <v>49</v>
       </c>
       <c r="E53" s="5" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="F53" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G53" s="5">
         <v>45.56</v>
       </c>
       <c r="H53" s="5" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" s="4" t="s">
         <v>42</v>
       </c>
       <c r="B54" s="5"/>
       <c r="C54" s="5" t="s">
         <v>154</v>
       </c>
       <c r="D54" s="5" t="s">
         <v>49</v>
       </c>
       <c r="E54" s="5" t="s">
         <v>61</v>
       </c>
@@ -4538,51 +4538,51 @@
       <c r="E56" s="5" t="s">
         <v>59</v>
       </c>
       <c r="F56" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G56" s="5">
         <v>48.16</v>
       </c>
       <c r="H56" s="5" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" s="4" t="s">
         <v>45</v>
       </c>
       <c r="B57" s="5"/>
       <c r="C57" s="5" t="s">
         <v>154</v>
       </c>
       <c r="D57" s="5" t="s">
         <v>49</v>
       </c>
       <c r="E57" s="5" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="F57" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G57" s="5">
         <v>45.68</v>
       </c>
       <c r="H57" s="5" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" s="4" t="s">
         <v>46</v>
       </c>
       <c r="B58" s="5"/>
       <c r="C58" s="5" t="s">
         <v>154</v>
       </c>
       <c r="D58" s="5" t="s">
         <v>49</v>
       </c>
       <c r="E58" s="5" t="s">
         <v>59</v>
       </c>