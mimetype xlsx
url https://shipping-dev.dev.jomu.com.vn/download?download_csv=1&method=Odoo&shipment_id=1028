--- v0 (2026-04-11)
+++ v1 (2026-08-09)
@@ -126,128 +126,128 @@
   <si>
     <t>2404041-05-0246</t>
   </si>
   <si>
     <t>2404041-03-0248</t>
   </si>
   <si>
     <t>2404041-03-0249</t>
   </si>
   <si>
     <t>2404041-06-0250</t>
   </si>
   <si>
     <t>2404041-06-0251</t>
   </si>
   <si>
     <t>2404041-06-0252</t>
   </si>
   <si>
     <t>2404041-06-0253</t>
   </si>
   <si>
     <t>2404041-05-0255</t>
   </si>
   <si>
+    <t>2404041-04-0256</t>
+  </si>
+  <si>
+    <t>2404041-04-0257</t>
+  </si>
+  <si>
+    <t>2404041-03-0258</t>
+  </si>
+  <si>
+    <t>2404041-03-0259</t>
+  </si>
+  <si>
+    <t>2404041-03-0260</t>
+  </si>
+  <si>
+    <t>2404041-03-0261</t>
+  </si>
+  <si>
+    <t>2404041-03-0262</t>
+  </si>
+  <si>
+    <t>2404041-05-0263</t>
+  </si>
+  <si>
+    <t>2404041-05-0264</t>
+  </si>
+  <si>
+    <t>2404041-06-0265</t>
+  </si>
+  <si>
+    <t>2404041-06-0266</t>
+  </si>
+  <si>
+    <t>2404041-03-0267</t>
+  </si>
+  <si>
+    <t>2404041-03-0268</t>
+  </si>
+  <si>
     <t>2404041-05-0289</t>
   </si>
   <si>
     <t>2404041-05-0290</t>
   </si>
   <si>
     <t>2404041-05-0291</t>
   </si>
   <si>
     <t>2404041-04-0292</t>
   </si>
   <si>
-    <t>2404041-04-0256</t>
-[...1 lines deleted...]
-  <si>
     <t>2404041-04-0293</t>
   </si>
   <si>
     <t>2404041-06-0294</t>
   </si>
   <si>
     <t>2404041-06-0295</t>
   </si>
   <si>
     <t>2404041-04-0296</t>
   </si>
   <si>
     <t>2404041-04-0297</t>
   </si>
   <si>
     <t>2404041-04-0298</t>
   </si>
   <si>
     <t>2404041-04-0299</t>
   </si>
   <si>
     <t>2404041-06-0300</t>
   </si>
   <si>
     <t>2404041-06-0301</t>
   </si>
   <si>
-    <t>2404041-04-0257</t>
-[...34 lines deleted...]
-  <si>
     <t>2404041-05-0269</t>
   </si>
   <si>
     <t>2404041-05-0270</t>
   </si>
   <si>
     <t>2404041-05-0271</t>
   </si>
   <si>
     <t>2404041-05-0272</t>
   </si>
   <si>
     <t>2404041-03-0273</t>
   </si>
   <si>
     <t>2404041-03-0274</t>
   </si>
   <si>
     <t>2404041-04-0278</t>
   </si>
   <si>
     <t>2404041-04-0279</t>
   </si>
   <si>
     <t>2404041-06-0282</t>
@@ -282,71 +282,71 @@
   <si>
     <t>163.0</t>
   </si>
   <si>
     <t>166.0</t>
   </si>
   <si>
     <t>172.0</t>
   </si>
   <si>
     <t>165.0</t>
   </si>
   <si>
     <t>167.0</t>
   </si>
   <si>
     <t>164.0</t>
   </si>
   <si>
     <t>171.0</t>
   </si>
   <si>
     <t>168.0</t>
   </si>
   <si>
+    <t>149.0</t>
+  </si>
+  <si>
+    <t>150.0</t>
+  </si>
+  <si>
+    <t>162.0</t>
+  </si>
+  <si>
+    <t>173.0</t>
+  </si>
+  <si>
     <t>174.0</t>
   </si>
   <si>
-    <t>173.0</t>
-[...1 lines deleted...]
-  <si>
     <t>175.0</t>
   </si>
   <si>
     <t>156.0</t>
   </si>
   <si>
-    <t>149.0</t>
-[...7 lines deleted...]
-  <si>
     <t>169.0</t>
   </si>
   <si>
     <t>180.0</t>
   </si>
   <si>
     <t>189.0</t>
   </si>
   <si>
     <t>202.0</t>
   </si>
   <si>
     <t>176.0</t>
   </si>
   <si>
     <t>48.20</t>
   </si>
   <si>
     <t>46.10</t>
   </si>
   <si>
     <t>48.00</t>
   </si>
   <si>
     <t>46.70</t>
@@ -354,123 +354,123 @@
   <si>
     <t>48.24</t>
   </si>
   <si>
     <t>46.52</t>
   </si>
   <si>
     <t>46.00</t>
   </si>
   <si>
     <t>46.86</t>
   </si>
   <si>
     <t>45.00</t>
   </si>
   <si>
     <t>47.48</t>
   </si>
   <si>
     <t>46.34</t>
   </si>
   <si>
     <t>47.00</t>
   </si>
   <si>
+    <t>46.13</t>
+  </si>
+  <si>
+    <t>48.10</t>
+  </si>
+  <si>
+    <t>45.89</t>
+  </si>
+  <si>
+    <t>47.56</t>
+  </si>
+  <si>
+    <t>41.97</t>
+  </si>
+  <si>
+    <t>42.26</t>
+  </si>
+  <si>
+    <t>45.72</t>
+  </si>
+  <si>
+    <t>47.20</t>
+  </si>
+  <si>
+    <t>47.10</t>
+  </si>
+  <si>
+    <t>45.90</t>
+  </si>
+  <si>
+    <t>47.32</t>
+  </si>
+  <si>
+    <t>46.18</t>
+  </si>
+  <si>
+    <t>49.43</t>
+  </si>
+  <si>
     <t>47.24</t>
   </si>
   <si>
     <t>46.32</t>
   </si>
   <si>
     <t>48.96</t>
   </si>
   <si>
     <t>46.98</t>
   </si>
   <si>
-    <t>46.13</t>
-[...1 lines deleted...]
-  <si>
     <t>47.60</t>
   </si>
   <si>
     <t>47.64</t>
   </si>
   <si>
     <t>47.80</t>
   </si>
   <si>
     <t>45.98</t>
   </si>
   <si>
     <t>48.42</t>
   </si>
   <si>
     <t>49.12</t>
   </si>
   <si>
     <t>50.08</t>
   </si>
   <si>
     <t>44.26</t>
-  </si>
-[...34 lines deleted...]
-    <t>49.43</t>
   </si>
   <si>
     <t>48.60</t>
   </si>
   <si>
     <t>50.30</t>
   </si>
   <si>
     <t>53.04</t>
   </si>
   <si>
     <t>56.38</t>
   </si>
   <si>
     <t>46.20</t>
   </si>
   <si>
     <t>48.62</t>
   </si>
   <si>
     <t>48.99</t>
   </si>
   <si>
     <t>45.94</t>
   </si>
@@ -584,126 +584,126 @@
   <si>
     <t>2404041_05 - 0246</t>
   </si>
   <si>
     <t>2404041_03 - 0248</t>
   </si>
   <si>
     <t>2404041_03 - 0249</t>
   </si>
   <si>
     <t>2404041_06 - 0250</t>
   </si>
   <si>
     <t>2404041_06 - 0251</t>
   </si>
   <si>
     <t>2404041_06 - 0252</t>
   </si>
   <si>
     <t>2404041_06 - 0253</t>
   </si>
   <si>
     <t>2404041_05 - 0255</t>
   </si>
   <si>
+    <t>2404041_04 - 0256</t>
+  </si>
+  <si>
+    <t>2404041_04 - 0257</t>
+  </si>
+  <si>
+    <t>2404041_03 - 0258</t>
+  </si>
+  <si>
+    <t>2404041_03 - 0259</t>
+  </si>
+  <si>
+    <t>2404041_03 - 0260</t>
+  </si>
+  <si>
+    <t>2404041_03 - 0261</t>
+  </si>
+  <si>
+    <t>2404041_03 - 0262</t>
+  </si>
+  <si>
+    <t>2404041_05 - 0263</t>
+  </si>
+  <si>
+    <t>2404041_05 - 0264</t>
+  </si>
+  <si>
+    <t>2404041_06 - 0265</t>
+  </si>
+  <si>
+    <t>2404041_06 - 0266</t>
+  </si>
+  <si>
+    <t>2404041_03 - 0267</t>
+  </si>
+  <si>
+    <t>2404041_03 - 0268</t>
+  </si>
+  <si>
     <t>2404041_05 - 0289</t>
   </si>
   <si>
     <t>2404041_05 - 0290</t>
   </si>
   <si>
     <t>2404041_05 - 0291</t>
   </si>
   <si>
     <t>2404041_04 - 0292</t>
   </si>
   <si>
-    <t>2404041_04 - 0256</t>
-[...1 lines deleted...]
-  <si>
     <t>2404041_04 - 0293</t>
   </si>
   <si>
     <t>2404041_06 - 0294</t>
   </si>
   <si>
     <t>2404041_06 - 0295</t>
   </si>
   <si>
     <t>2404041_04 - 0296</t>
   </si>
   <si>
     <t>2404041_04 - 0297</t>
   </si>
   <si>
     <t>2404041_04 - 0298</t>
   </si>
   <si>
     <t>2404041_04 - 0299</t>
   </si>
   <si>
     <t>2404041_06 - 0300</t>
   </si>
   <si>
     <t>2404041_06 - 0301</t>
-  </si>
-[...34 lines deleted...]
-    <t>2404041_03 - 0268</t>
   </si>
   <si>
     <t>2404041_05 - 0269</t>
   </si>
   <si>
     <t>2404041_05 - 0270</t>
   </si>
   <si>
     <t>2404041_05 - 0271</t>
   </si>
   <si>
     <t>2404041_05 - 0272</t>
   </si>
   <si>
     <t>2404041_03 - 0273</t>
   </si>
   <si>
     <t>2404041_03 - 0274</t>
   </si>
   <si>
     <t>2404041_04 - 0278</t>
   </si>
   <si>
     <t>2404041_04 - 0279</t>
   </si>
@@ -1880,729 +1880,729 @@
       <c r="F22" s="5" t="s">
         <v>82</v>
       </c>
       <c r="G22" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H22" s="5" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="4" t="s">
         <v>31</v>
       </c>
       <c r="B23" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C23" s="5" t="s">
         <v>72</v>
       </c>
       <c r="D23" s="5"/>
       <c r="E23" s="5" t="s">
         <v>73</v>
       </c>
       <c r="F23" s="5" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="G23" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H23" s="5" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="4" t="s">
         <v>32</v>
       </c>
       <c r="B24" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C24" s="5" t="s">
         <v>72</v>
       </c>
       <c r="D24" s="5"/>
       <c r="E24" s="5" t="s">
         <v>73</v>
       </c>
       <c r="F24" s="5" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="G24" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H24" s="5" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="4" t="s">
         <v>33</v>
       </c>
       <c r="B25" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C25" s="5" t="s">
         <v>72</v>
       </c>
       <c r="D25" s="5"/>
       <c r="E25" s="5" t="s">
         <v>73</v>
       </c>
       <c r="F25" s="5" t="s">
-        <v>83</v>
+        <v>78</v>
       </c>
       <c r="G25" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H25" s="5" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="4" t="s">
         <v>34</v>
       </c>
       <c r="B26" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C26" s="5" t="s">
         <v>72</v>
       </c>
       <c r="D26" s="5"/>
       <c r="E26" s="5" t="s">
         <v>73</v>
       </c>
       <c r="F26" s="5" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="G26" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H26" s="5" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="4" t="s">
         <v>35</v>
       </c>
       <c r="B27" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C27" s="5" t="s">
         <v>72</v>
       </c>
       <c r="D27" s="5"/>
       <c r="E27" s="5" t="s">
         <v>73</v>
       </c>
       <c r="F27" s="5" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="G27" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H27" s="5" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="4" t="s">
         <v>36</v>
       </c>
       <c r="B28" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C28" s="5" t="s">
         <v>72</v>
       </c>
       <c r="D28" s="5"/>
       <c r="E28" s="5" t="s">
         <v>73</v>
       </c>
       <c r="F28" s="5" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="G28" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H28" s="5" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="4" t="s">
         <v>37</v>
       </c>
       <c r="B29" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C29" s="5" t="s">
         <v>72</v>
       </c>
       <c r="D29" s="5"/>
       <c r="E29" s="5" t="s">
         <v>73</v>
       </c>
       <c r="F29" s="5" t="s">
-        <v>76</v>
+        <v>85</v>
       </c>
       <c r="G29" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H29" s="5" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="4" t="s">
         <v>38</v>
       </c>
       <c r="B30" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C30" s="5" t="s">
         <v>72</v>
       </c>
       <c r="D30" s="5"/>
       <c r="E30" s="5" t="s">
         <v>73</v>
       </c>
       <c r="F30" s="5" t="s">
         <v>79</v>
       </c>
       <c r="G30" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H30" s="5" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="4" t="s">
         <v>39</v>
       </c>
       <c r="B31" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C31" s="5" t="s">
         <v>72</v>
       </c>
       <c r="D31" s="5"/>
       <c r="E31" s="5" t="s">
         <v>73</v>
       </c>
       <c r="F31" s="5" t="s">
-        <v>80</v>
+        <v>86</v>
       </c>
       <c r="G31" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H31" s="5" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="4" t="s">
         <v>40</v>
       </c>
       <c r="B32" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C32" s="5" t="s">
         <v>72</v>
       </c>
       <c r="D32" s="5"/>
       <c r="E32" s="5" t="s">
         <v>73</v>
       </c>
       <c r="F32" s="5" t="s">
-        <v>84</v>
+        <v>78</v>
       </c>
       <c r="G32" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H32" s="5" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="4" t="s">
         <v>41</v>
       </c>
       <c r="B33" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C33" s="5" t="s">
         <v>72</v>
       </c>
       <c r="D33" s="5"/>
       <c r="E33" s="5" t="s">
         <v>73</v>
       </c>
       <c r="F33" s="5" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="G33" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H33" s="5" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="4" t="s">
         <v>42</v>
       </c>
       <c r="B34" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C34" s="5" t="s">
         <v>72</v>
       </c>
       <c r="D34" s="5"/>
       <c r="E34" s="5" t="s">
         <v>73</v>
       </c>
       <c r="F34" s="5" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="G34" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H34" s="5" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="4" t="s">
         <v>43</v>
       </c>
       <c r="B35" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C35" s="5" t="s">
         <v>72</v>
       </c>
       <c r="D35" s="5"/>
       <c r="E35" s="5" t="s">
         <v>73</v>
       </c>
       <c r="F35" s="5" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="G35" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H35" s="5" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="4" t="s">
         <v>44</v>
       </c>
       <c r="B36" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C36" s="5" t="s">
         <v>72</v>
       </c>
       <c r="D36" s="5"/>
       <c r="E36" s="5" t="s">
         <v>73</v>
       </c>
       <c r="F36" s="5" t="s">
-        <v>86</v>
+        <v>82</v>
       </c>
       <c r="G36" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H36" s="5" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="4" t="s">
         <v>45</v>
       </c>
       <c r="B37" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C37" s="5" t="s">
         <v>72</v>
       </c>
       <c r="D37" s="5"/>
       <c r="E37" s="5" t="s">
         <v>73</v>
       </c>
       <c r="F37" s="5" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="G37" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H37" s="5" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="4" t="s">
         <v>46</v>
       </c>
       <c r="B38" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C38" s="5" t="s">
         <v>72</v>
       </c>
       <c r="D38" s="5"/>
       <c r="E38" s="5" t="s">
         <v>73</v>
       </c>
       <c r="F38" s="5" t="s">
-        <v>78</v>
+        <v>87</v>
       </c>
       <c r="G38" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H38" s="5" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="4" t="s">
         <v>47</v>
       </c>
       <c r="B39" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C39" s="5" t="s">
         <v>72</v>
       </c>
       <c r="D39" s="5"/>
       <c r="E39" s="5" t="s">
         <v>73</v>
       </c>
       <c r="F39" s="5" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="G39" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H39" s="5" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="4" t="s">
         <v>48</v>
       </c>
       <c r="B40" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C40" s="5" t="s">
         <v>72</v>
       </c>
       <c r="D40" s="5"/>
       <c r="E40" s="5" t="s">
         <v>73</v>
       </c>
       <c r="F40" s="5" t="s">
-        <v>87</v>
+        <v>79</v>
       </c>
       <c r="G40" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H40" s="5" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="4" t="s">
         <v>49</v>
       </c>
       <c r="B41" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C41" s="5" t="s">
         <v>72</v>
       </c>
       <c r="D41" s="5"/>
       <c r="E41" s="5" t="s">
         <v>73</v>
       </c>
       <c r="F41" s="5" t="s">
-        <v>88</v>
+        <v>76</v>
       </c>
       <c r="G41" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H41" s="5" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="4" t="s">
         <v>50</v>
       </c>
       <c r="B42" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C42" s="5" t="s">
         <v>72</v>
       </c>
       <c r="D42" s="5"/>
       <c r="E42" s="5" t="s">
         <v>73</v>
       </c>
       <c r="F42" s="5" t="s">
-        <v>89</v>
+        <v>79</v>
       </c>
       <c r="G42" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H42" s="5" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" s="4" t="s">
         <v>51</v>
       </c>
       <c r="B43" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C43" s="5" t="s">
         <v>72</v>
       </c>
       <c r="D43" s="5"/>
       <c r="E43" s="5" t="s">
         <v>73</v>
       </c>
       <c r="F43" s="5" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="G43" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H43" s="5" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="4" t="s">
         <v>52</v>
       </c>
       <c r="B44" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C44" s="5" t="s">
         <v>72</v>
       </c>
       <c r="D44" s="5"/>
       <c r="E44" s="5" t="s">
         <v>73</v>
       </c>
       <c r="F44" s="5" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="G44" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H44" s="5" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="4" t="s">
         <v>53</v>
       </c>
       <c r="B45" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C45" s="5" t="s">
         <v>72</v>
       </c>
       <c r="D45" s="5"/>
       <c r="E45" s="5" t="s">
         <v>73</v>
       </c>
       <c r="F45" s="5" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="G45" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H45" s="5" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" s="4" t="s">
         <v>54</v>
       </c>
       <c r="B46" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C46" s="5" t="s">
         <v>72</v>
       </c>
       <c r="D46" s="5"/>
       <c r="E46" s="5" t="s">
         <v>73</v>
       </c>
       <c r="F46" s="5" t="s">
-        <v>81</v>
+        <v>88</v>
       </c>
       <c r="G46" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H46" s="5" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" s="4" t="s">
         <v>55</v>
       </c>
       <c r="B47" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C47" s="5" t="s">
         <v>72</v>
       </c>
       <c r="D47" s="5"/>
       <c r="E47" s="5" t="s">
         <v>73</v>
       </c>
       <c r="F47" s="5" t="s">
-        <v>78</v>
+        <v>87</v>
       </c>
       <c r="G47" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H47" s="5" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" s="4" t="s">
         <v>56</v>
       </c>
       <c r="B48" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C48" s="5" t="s">
         <v>72</v>
       </c>
       <c r="D48" s="5"/>
       <c r="E48" s="5" t="s">
         <v>73</v>
       </c>
       <c r="F48" s="5" t="s">
-        <v>84</v>
+        <v>89</v>
       </c>
       <c r="G48" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H48" s="5" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" s="4" t="s">
         <v>57</v>
       </c>
       <c r="B49" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C49" s="5" t="s">
         <v>72</v>
       </c>
       <c r="D49" s="5"/>
       <c r="E49" s="5" t="s">
         <v>73</v>
       </c>
       <c r="F49" s="5" t="s">
         <v>76</v>
       </c>
       <c r="G49" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H49" s="5" t="s">
-        <v>114</v>
+        <v>126</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" s="4" t="s">
         <v>58</v>
       </c>
       <c r="B50" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C50" s="5" t="s">
         <v>72</v>
       </c>
       <c r="D50" s="5"/>
       <c r="E50" s="5" t="s">
         <v>73</v>
       </c>
       <c r="F50" s="5" t="s">
         <v>90</v>
       </c>
       <c r="G50" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H50" s="5" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" s="4" t="s">
         <v>59</v>
       </c>
       <c r="B51" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C51" s="5" t="s">
         <v>72</v>
       </c>
       <c r="D51" s="5"/>
       <c r="E51" s="5" t="s">
         <v>73</v>
       </c>
       <c r="F51" s="5" t="s">
         <v>77</v>
       </c>
       <c r="G51" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H51" s="5" t="s">
-        <v>120</v>
+        <v>108</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" s="4" t="s">
         <v>60</v>
       </c>
       <c r="B52" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C52" s="5" t="s">
         <v>72</v>
       </c>
       <c r="D52" s="5"/>
       <c r="E52" s="5" t="s">
         <v>73</v>
       </c>
       <c r="F52" s="5" t="s">
         <v>91</v>
       </c>
       <c r="G52" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H52" s="5" t="s">
         <v>133</v>
       </c>
@@ -2768,51 +2768,51 @@
       <c r="F59" s="5" t="s">
         <v>78</v>
       </c>
       <c r="G59" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H59" s="5" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" s="4" t="s">
         <v>68</v>
       </c>
       <c r="B60" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C60" s="5" t="s">
         <v>72</v>
       </c>
       <c r="D60" s="5"/>
       <c r="E60" s="5" t="s">
         <v>73</v>
       </c>
       <c r="F60" s="5" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="G60" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H60" s="5" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" s="4" t="s">
         <v>69</v>
       </c>
       <c r="B61" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C61" s="5" t="s">
         <v>72</v>
       </c>
       <c r="D61" s="5"/>
       <c r="E61" s="5" t="s">
         <v>73</v>
       </c>
       <c r="F61" s="5" t="s">
         <v>76</v>
       </c>
@@ -3268,576 +3268,576 @@
       <c r="E22" s="5" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="5" t="s">
         <v>82</v>
       </c>
       <c r="G22" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="4" t="s">
         <v>31</v>
       </c>
       <c r="B23" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C23" s="5" t="s">
         <v>72</v>
       </c>
       <c r="D23" s="5"/>
       <c r="E23" s="5" t="s">
         <v>73</v>
       </c>
       <c r="F23" s="5" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="G23" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="4" t="s">
         <v>32</v>
       </c>
       <c r="B24" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C24" s="5" t="s">
         <v>72</v>
       </c>
       <c r="D24" s="5"/>
       <c r="E24" s="5" t="s">
         <v>73</v>
       </c>
       <c r="F24" s="5" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="G24" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="4" t="s">
         <v>33</v>
       </c>
       <c r="B25" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C25" s="5" t="s">
         <v>72</v>
       </c>
       <c r="D25" s="5"/>
       <c r="E25" s="5" t="s">
         <v>73</v>
       </c>
       <c r="F25" s="5" t="s">
-        <v>83</v>
+        <v>78</v>
       </c>
       <c r="G25" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="4" t="s">
         <v>34</v>
       </c>
       <c r="B26" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C26" s="5" t="s">
         <v>72</v>
       </c>
       <c r="D26" s="5"/>
       <c r="E26" s="5" t="s">
         <v>73</v>
       </c>
       <c r="F26" s="5" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="G26" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" s="4" t="s">
         <v>35</v>
       </c>
       <c r="B27" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C27" s="5" t="s">
         <v>72</v>
       </c>
       <c r="D27" s="5"/>
       <c r="E27" s="5" t="s">
         <v>73</v>
       </c>
       <c r="F27" s="5" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="G27" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" s="4" t="s">
         <v>36</v>
       </c>
       <c r="B28" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C28" s="5" t="s">
         <v>72</v>
       </c>
       <c r="D28" s="5"/>
       <c r="E28" s="5" t="s">
         <v>73</v>
       </c>
       <c r="F28" s="5" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="G28" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" s="4" t="s">
         <v>37</v>
       </c>
       <c r="B29" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C29" s="5" t="s">
         <v>72</v>
       </c>
       <c r="D29" s="5"/>
       <c r="E29" s="5" t="s">
         <v>73</v>
       </c>
       <c r="F29" s="5" t="s">
-        <v>76</v>
+        <v>85</v>
       </c>
       <c r="G29" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" s="4" t="s">
         <v>38</v>
       </c>
       <c r="B30" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C30" s="5" t="s">
         <v>72</v>
       </c>
       <c r="D30" s="5"/>
       <c r="E30" s="5" t="s">
         <v>73</v>
       </c>
       <c r="F30" s="5" t="s">
         <v>79</v>
       </c>
       <c r="G30" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" s="4" t="s">
         <v>39</v>
       </c>
       <c r="B31" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C31" s="5" t="s">
         <v>72</v>
       </c>
       <c r="D31" s="5"/>
       <c r="E31" s="5" t="s">
         <v>73</v>
       </c>
       <c r="F31" s="5" t="s">
-        <v>80</v>
+        <v>86</v>
       </c>
       <c r="G31" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" s="4" t="s">
         <v>40</v>
       </c>
       <c r="B32" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C32" s="5" t="s">
         <v>72</v>
       </c>
       <c r="D32" s="5"/>
       <c r="E32" s="5" t="s">
         <v>73</v>
       </c>
       <c r="F32" s="5" t="s">
-        <v>84</v>
+        <v>78</v>
       </c>
       <c r="G32" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" s="4" t="s">
         <v>41</v>
       </c>
       <c r="B33" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C33" s="5" t="s">
         <v>72</v>
       </c>
       <c r="D33" s="5"/>
       <c r="E33" s="5" t="s">
         <v>73</v>
       </c>
       <c r="F33" s="5" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="G33" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" s="4" t="s">
         <v>42</v>
       </c>
       <c r="B34" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C34" s="5" t="s">
         <v>72</v>
       </c>
       <c r="D34" s="5"/>
       <c r="E34" s="5" t="s">
         <v>73</v>
       </c>
       <c r="F34" s="5" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="G34" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" s="4" t="s">
         <v>43</v>
       </c>
       <c r="B35" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C35" s="5" t="s">
         <v>72</v>
       </c>
       <c r="D35" s="5"/>
       <c r="E35" s="5" t="s">
         <v>73</v>
       </c>
       <c r="F35" s="5" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="G35" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" s="4" t="s">
         <v>44</v>
       </c>
       <c r="B36" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C36" s="5" t="s">
         <v>72</v>
       </c>
       <c r="D36" s="5"/>
       <c r="E36" s="5" t="s">
         <v>73</v>
       </c>
       <c r="F36" s="5" t="s">
-        <v>86</v>
+        <v>82</v>
       </c>
       <c r="G36" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" s="4" t="s">
         <v>45</v>
       </c>
       <c r="B37" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C37" s="5" t="s">
         <v>72</v>
       </c>
       <c r="D37" s="5"/>
       <c r="E37" s="5" t="s">
         <v>73</v>
       </c>
       <c r="F37" s="5" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="G37" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" s="4" t="s">
         <v>46</v>
       </c>
       <c r="B38" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C38" s="5" t="s">
         <v>72</v>
       </c>
       <c r="D38" s="5"/>
       <c r="E38" s="5" t="s">
         <v>73</v>
       </c>
       <c r="F38" s="5" t="s">
-        <v>78</v>
+        <v>87</v>
       </c>
       <c r="G38" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" s="4" t="s">
         <v>47</v>
       </c>
       <c r="B39" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C39" s="5" t="s">
         <v>72</v>
       </c>
       <c r="D39" s="5"/>
       <c r="E39" s="5" t="s">
         <v>73</v>
       </c>
       <c r="F39" s="5" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="G39" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" s="4" t="s">
         <v>48</v>
       </c>
       <c r="B40" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C40" s="5" t="s">
         <v>72</v>
       </c>
       <c r="D40" s="5"/>
       <c r="E40" s="5" t="s">
         <v>73</v>
       </c>
       <c r="F40" s="5" t="s">
-        <v>87</v>
+        <v>79</v>
       </c>
       <c r="G40" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41" s="4" t="s">
         <v>49</v>
       </c>
       <c r="B41" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C41" s="5" t="s">
         <v>72</v>
       </c>
       <c r="D41" s="5"/>
       <c r="E41" s="5" t="s">
         <v>73</v>
       </c>
       <c r="F41" s="5" t="s">
-        <v>88</v>
+        <v>76</v>
       </c>
       <c r="G41" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42" s="4" t="s">
         <v>50</v>
       </c>
       <c r="B42" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C42" s="5" t="s">
         <v>72</v>
       </c>
       <c r="D42" s="5"/>
       <c r="E42" s="5" t="s">
         <v>73</v>
       </c>
       <c r="F42" s="5" t="s">
-        <v>89</v>
+        <v>79</v>
       </c>
       <c r="G42" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:7">
       <c r="A43" s="4" t="s">
         <v>51</v>
       </c>
       <c r="B43" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C43" s="5" t="s">
         <v>72</v>
       </c>
       <c r="D43" s="5"/>
       <c r="E43" s="5" t="s">
         <v>73</v>
       </c>
       <c r="F43" s="5" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="G43" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:7">
       <c r="A44" s="4" t="s">
         <v>52</v>
       </c>
       <c r="B44" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C44" s="5" t="s">
         <v>72</v>
       </c>
       <c r="D44" s="5"/>
       <c r="E44" s="5" t="s">
         <v>73</v>
       </c>
       <c r="F44" s="5" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="G44" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:7">
       <c r="A45" s="4" t="s">
         <v>53</v>
       </c>
       <c r="B45" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C45" s="5" t="s">
         <v>72</v>
       </c>
       <c r="D45" s="5"/>
       <c r="E45" s="5" t="s">
         <v>73</v>
       </c>
       <c r="F45" s="5" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="G45" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:7">
       <c r="A46" s="4" t="s">
         <v>54</v>
       </c>
       <c r="B46" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C46" s="5" t="s">
         <v>72</v>
       </c>
       <c r="D46" s="5"/>
       <c r="E46" s="5" t="s">
         <v>73</v>
       </c>
       <c r="F46" s="5" t="s">
-        <v>81</v>
+        <v>88</v>
       </c>
       <c r="G46" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:7">
       <c r="A47" s="4" t="s">
         <v>55</v>
       </c>
       <c r="B47" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C47" s="5" t="s">
         <v>72</v>
       </c>
       <c r="D47" s="5"/>
       <c r="E47" s="5" t="s">
         <v>73</v>
       </c>
       <c r="F47" s="5" t="s">
-        <v>78</v>
+        <v>87</v>
       </c>
       <c r="G47" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:7">
       <c r="A48" s="4" t="s">
         <v>56</v>
       </c>
       <c r="B48" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C48" s="5" t="s">
         <v>72</v>
       </c>
       <c r="D48" s="5"/>
       <c r="E48" s="5" t="s">
         <v>73</v>
       </c>
       <c r="F48" s="5" t="s">
-        <v>84</v>
+        <v>89</v>
       </c>
       <c r="G48" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:7">
       <c r="A49" s="4" t="s">
         <v>57</v>
       </c>
       <c r="B49" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C49" s="5" t="s">
         <v>72</v>
       </c>
       <c r="D49" s="5"/>
       <c r="E49" s="5" t="s">
         <v>73</v>
       </c>
       <c r="F49" s="5" t="s">
         <v>76</v>
       </c>
       <c r="G49" s="5" t="s">
         <v>9</v>
       </c>
@@ -4045,51 +4045,51 @@
       <c r="E59" s="5" t="s">
         <v>73</v>
       </c>
       <c r="F59" s="5" t="s">
         <v>78</v>
       </c>
       <c r="G59" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="60" spans="1:7">
       <c r="A60" s="4" t="s">
         <v>68</v>
       </c>
       <c r="B60" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C60" s="5" t="s">
         <v>72</v>
       </c>
       <c r="D60" s="5"/>
       <c r="E60" s="5" t="s">
         <v>73</v>
       </c>
       <c r="F60" s="5" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="G60" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="61" spans="1:7">
       <c r="A61" s="4" t="s">
         <v>69</v>
       </c>
       <c r="B61" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C61" s="5" t="s">
         <v>72</v>
       </c>
       <c r="D61" s="5"/>
       <c r="E61" s="5" t="s">
         <v>73</v>
       </c>
       <c r="F61" s="5" t="s">
         <v>76</v>
       </c>
       <c r="G61" s="5" t="s">
         <v>9</v>
       </c>
@@ -4533,576 +4533,576 @@
       <c r="E22" s="5" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="5" t="s">
         <v>82</v>
       </c>
       <c r="G22" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="4" t="s">
         <v>180</v>
       </c>
       <c r="B23" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C23" s="5" t="s">
         <v>72</v>
       </c>
       <c r="D23" s="5"/>
       <c r="E23" s="5" t="s">
         <v>73</v>
       </c>
       <c r="F23" s="5" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="G23" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="4" t="s">
         <v>181</v>
       </c>
       <c r="B24" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C24" s="5" t="s">
         <v>72</v>
       </c>
       <c r="D24" s="5"/>
       <c r="E24" s="5" t="s">
         <v>73</v>
       </c>
       <c r="F24" s="5" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="G24" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="4" t="s">
         <v>182</v>
       </c>
       <c r="B25" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C25" s="5" t="s">
         <v>72</v>
       </c>
       <c r="D25" s="5"/>
       <c r="E25" s="5" t="s">
         <v>73</v>
       </c>
       <c r="F25" s="5" t="s">
-        <v>83</v>
+        <v>78</v>
       </c>
       <c r="G25" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="4" t="s">
         <v>183</v>
       </c>
       <c r="B26" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C26" s="5" t="s">
         <v>72</v>
       </c>
       <c r="D26" s="5"/>
       <c r="E26" s="5" t="s">
         <v>73</v>
       </c>
       <c r="F26" s="5" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="G26" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" s="4" t="s">
         <v>184</v>
       </c>
       <c r="B27" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C27" s="5" t="s">
         <v>72</v>
       </c>
       <c r="D27" s="5"/>
       <c r="E27" s="5" t="s">
         <v>73</v>
       </c>
       <c r="F27" s="5" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="G27" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" s="4" t="s">
         <v>185</v>
       </c>
       <c r="B28" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C28" s="5" t="s">
         <v>72</v>
       </c>
       <c r="D28" s="5"/>
       <c r="E28" s="5" t="s">
         <v>73</v>
       </c>
       <c r="F28" s="5" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="G28" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" s="4" t="s">
         <v>186</v>
       </c>
       <c r="B29" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C29" s="5" t="s">
         <v>72</v>
       </c>
       <c r="D29" s="5"/>
       <c r="E29" s="5" t="s">
         <v>73</v>
       </c>
       <c r="F29" s="5" t="s">
-        <v>76</v>
+        <v>85</v>
       </c>
       <c r="G29" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" s="4" t="s">
         <v>187</v>
       </c>
       <c r="B30" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C30" s="5" t="s">
         <v>72</v>
       </c>
       <c r="D30" s="5"/>
       <c r="E30" s="5" t="s">
         <v>73</v>
       </c>
       <c r="F30" s="5" t="s">
         <v>79</v>
       </c>
       <c r="G30" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" s="4" t="s">
         <v>188</v>
       </c>
       <c r="B31" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C31" s="5" t="s">
         <v>72</v>
       </c>
       <c r="D31" s="5"/>
       <c r="E31" s="5" t="s">
         <v>73</v>
       </c>
       <c r="F31" s="5" t="s">
-        <v>80</v>
+        <v>86</v>
       </c>
       <c r="G31" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" s="4" t="s">
         <v>189</v>
       </c>
       <c r="B32" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C32" s="5" t="s">
         <v>72</v>
       </c>
       <c r="D32" s="5"/>
       <c r="E32" s="5" t="s">
         <v>73</v>
       </c>
       <c r="F32" s="5" t="s">
-        <v>84</v>
+        <v>78</v>
       </c>
       <c r="G32" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" s="4" t="s">
         <v>190</v>
       </c>
       <c r="B33" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C33" s="5" t="s">
         <v>72</v>
       </c>
       <c r="D33" s="5"/>
       <c r="E33" s="5" t="s">
         <v>73</v>
       </c>
       <c r="F33" s="5" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="G33" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" s="4" t="s">
         <v>191</v>
       </c>
       <c r="B34" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C34" s="5" t="s">
         <v>72</v>
       </c>
       <c r="D34" s="5"/>
       <c r="E34" s="5" t="s">
         <v>73</v>
       </c>
       <c r="F34" s="5" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="G34" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" s="4" t="s">
         <v>192</v>
       </c>
       <c r="B35" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C35" s="5" t="s">
         <v>72</v>
       </c>
       <c r="D35" s="5"/>
       <c r="E35" s="5" t="s">
         <v>73</v>
       </c>
       <c r="F35" s="5" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="G35" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" s="4" t="s">
         <v>193</v>
       </c>
       <c r="B36" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C36" s="5" t="s">
         <v>72</v>
       </c>
       <c r="D36" s="5"/>
       <c r="E36" s="5" t="s">
         <v>73</v>
       </c>
       <c r="F36" s="5" t="s">
-        <v>86</v>
+        <v>82</v>
       </c>
       <c r="G36" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" s="4" t="s">
         <v>194</v>
       </c>
       <c r="B37" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C37" s="5" t="s">
         <v>72</v>
       </c>
       <c r="D37" s="5"/>
       <c r="E37" s="5" t="s">
         <v>73</v>
       </c>
       <c r="F37" s="5" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="G37" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" s="4" t="s">
         <v>195</v>
       </c>
       <c r="B38" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C38" s="5" t="s">
         <v>72</v>
       </c>
       <c r="D38" s="5"/>
       <c r="E38" s="5" t="s">
         <v>73</v>
       </c>
       <c r="F38" s="5" t="s">
-        <v>78</v>
+        <v>87</v>
       </c>
       <c r="G38" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" s="4" t="s">
         <v>196</v>
       </c>
       <c r="B39" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C39" s="5" t="s">
         <v>72</v>
       </c>
       <c r="D39" s="5"/>
       <c r="E39" s="5" t="s">
         <v>73</v>
       </c>
       <c r="F39" s="5" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="G39" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" s="4" t="s">
         <v>197</v>
       </c>
       <c r="B40" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C40" s="5" t="s">
         <v>72</v>
       </c>
       <c r="D40" s="5"/>
       <c r="E40" s="5" t="s">
         <v>73</v>
       </c>
       <c r="F40" s="5" t="s">
-        <v>87</v>
+        <v>79</v>
       </c>
       <c r="G40" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41" s="4" t="s">
         <v>198</v>
       </c>
       <c r="B41" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C41" s="5" t="s">
         <v>72</v>
       </c>
       <c r="D41" s="5"/>
       <c r="E41" s="5" t="s">
         <v>73</v>
       </c>
       <c r="F41" s="5" t="s">
-        <v>88</v>
+        <v>76</v>
       </c>
       <c r="G41" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42" s="4" t="s">
         <v>199</v>
       </c>
       <c r="B42" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C42" s="5" t="s">
         <v>72</v>
       </c>
       <c r="D42" s="5"/>
       <c r="E42" s="5" t="s">
         <v>73</v>
       </c>
       <c r="F42" s="5" t="s">
-        <v>89</v>
+        <v>79</v>
       </c>
       <c r="G42" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:7">
       <c r="A43" s="4" t="s">
         <v>200</v>
       </c>
       <c r="B43" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C43" s="5" t="s">
         <v>72</v>
       </c>
       <c r="D43" s="5"/>
       <c r="E43" s="5" t="s">
         <v>73</v>
       </c>
       <c r="F43" s="5" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="G43" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:7">
       <c r="A44" s="4" t="s">
         <v>201</v>
       </c>
       <c r="B44" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C44" s="5" t="s">
         <v>72</v>
       </c>
       <c r="D44" s="5"/>
       <c r="E44" s="5" t="s">
         <v>73</v>
       </c>
       <c r="F44" s="5" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="G44" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:7">
       <c r="A45" s="4" t="s">
         <v>202</v>
       </c>
       <c r="B45" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C45" s="5" t="s">
         <v>72</v>
       </c>
       <c r="D45" s="5"/>
       <c r="E45" s="5" t="s">
         <v>73</v>
       </c>
       <c r="F45" s="5" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="G45" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:7">
       <c r="A46" s="4" t="s">
         <v>203</v>
       </c>
       <c r="B46" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C46" s="5" t="s">
         <v>72</v>
       </c>
       <c r="D46" s="5"/>
       <c r="E46" s="5" t="s">
         <v>73</v>
       </c>
       <c r="F46" s="5" t="s">
-        <v>81</v>
+        <v>88</v>
       </c>
       <c r="G46" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:7">
       <c r="A47" s="4" t="s">
         <v>204</v>
       </c>
       <c r="B47" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C47" s="5" t="s">
         <v>72</v>
       </c>
       <c r="D47" s="5"/>
       <c r="E47" s="5" t="s">
         <v>73</v>
       </c>
       <c r="F47" s="5" t="s">
-        <v>78</v>
+        <v>87</v>
       </c>
       <c r="G47" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:7">
       <c r="A48" s="4" t="s">
         <v>205</v>
       </c>
       <c r="B48" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C48" s="5" t="s">
         <v>72</v>
       </c>
       <c r="D48" s="5"/>
       <c r="E48" s="5" t="s">
         <v>73</v>
       </c>
       <c r="F48" s="5" t="s">
-        <v>84</v>
+        <v>89</v>
       </c>
       <c r="G48" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:7">
       <c r="A49" s="4" t="s">
         <v>206</v>
       </c>
       <c r="B49" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C49" s="5" t="s">
         <v>72</v>
       </c>
       <c r="D49" s="5"/>
       <c r="E49" s="5" t="s">
         <v>73</v>
       </c>
       <c r="F49" s="5" t="s">
         <v>76</v>
       </c>
       <c r="G49" s="5" t="s">
         <v>9</v>
       </c>
@@ -5310,51 +5310,51 @@
       <c r="E59" s="5" t="s">
         <v>73</v>
       </c>
       <c r="F59" s="5" t="s">
         <v>78</v>
       </c>
       <c r="G59" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="60" spans="1:7">
       <c r="A60" s="4" t="s">
         <v>217</v>
       </c>
       <c r="B60" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C60" s="5" t="s">
         <v>72</v>
       </c>
       <c r="D60" s="5"/>
       <c r="E60" s="5" t="s">
         <v>73</v>
       </c>
       <c r="F60" s="5" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="G60" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="61" spans="1:7">
       <c r="A61" s="4" t="s">
         <v>218</v>
       </c>
       <c r="B61" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C61" s="5" t="s">
         <v>72</v>
       </c>
       <c r="D61" s="5"/>
       <c r="E61" s="5" t="s">
         <v>73</v>
       </c>
       <c r="F61" s="5" t="s">
         <v>76</v>
       </c>
       <c r="G61" s="5" t="s">
         <v>9</v>
       </c>
@@ -6014,732 +6014,732 @@
       <c r="E42" s="5" t="s">
         <v>82</v>
       </c>
       <c r="F42" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G42" s="5">
         <v>46.68</v>
       </c>
       <c r="H42" s="5" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" s="4" t="s">
         <v>31</v>
       </c>
       <c r="B43" s="5"/>
       <c r="C43" s="5" t="s">
         <v>230</v>
       </c>
       <c r="D43" s="5" t="s">
         <v>73</v>
       </c>
       <c r="E43" s="5" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="F43" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G43" s="5">
-        <v>46.92</v>
+        <v>45.81</v>
       </c>
       <c r="H43" s="5" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="4" t="s">
         <v>32</v>
       </c>
       <c r="B44" s="5"/>
       <c r="C44" s="5" t="s">
         <v>230</v>
       </c>
       <c r="D44" s="5" t="s">
         <v>73</v>
       </c>
       <c r="E44" s="5" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="F44" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G44" s="5">
-        <v>46</v>
+        <v>47.78</v>
       </c>
       <c r="H44" s="5" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="4" t="s">
         <v>33</v>
       </c>
       <c r="B45" s="5"/>
       <c r="C45" s="5" t="s">
         <v>230</v>
       </c>
       <c r="D45" s="5" t="s">
         <v>73</v>
       </c>
       <c r="E45" s="5" t="s">
-        <v>83</v>
+        <v>78</v>
       </c>
       <c r="F45" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G45" s="5">
-        <v>48.64</v>
+        <v>45.57</v>
       </c>
       <c r="H45" s="5" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" s="4" t="s">
         <v>34</v>
       </c>
       <c r="B46" s="5"/>
       <c r="C46" s="5" t="s">
         <v>230</v>
       </c>
       <c r="D46" s="5" t="s">
         <v>73</v>
       </c>
       <c r="E46" s="5" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="F46" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G46" s="5">
-        <v>46.66</v>
+        <v>47.24</v>
       </c>
       <c r="H46" s="5" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" s="4" t="s">
         <v>35</v>
       </c>
       <c r="B47" s="5"/>
       <c r="C47" s="5" t="s">
         <v>230</v>
       </c>
       <c r="D47" s="5" t="s">
         <v>73</v>
       </c>
       <c r="E47" s="5" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="F47" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G47" s="5">
-        <v>45.81</v>
+        <v>41.65</v>
       </c>
       <c r="H47" s="5" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" s="4" t="s">
         <v>36</v>
       </c>
       <c r="B48" s="5"/>
       <c r="C48" s="5" t="s">
         <v>230</v>
       </c>
       <c r="D48" s="5" t="s">
         <v>73</v>
       </c>
       <c r="E48" s="5" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F48" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G48" s="5">
-        <v>47.28</v>
+        <v>41.94</v>
       </c>
       <c r="H48" s="5" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" s="4" t="s">
         <v>37</v>
       </c>
       <c r="B49" s="5"/>
       <c r="C49" s="5" t="s">
         <v>230</v>
       </c>
       <c r="D49" s="5" t="s">
         <v>73</v>
       </c>
       <c r="E49" s="5" t="s">
-        <v>76</v>
+        <v>85</v>
       </c>
       <c r="F49" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G49" s="5">
-        <v>47.32</v>
+        <v>45.4</v>
       </c>
       <c r="H49" s="5" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" s="4" t="s">
         <v>38</v>
       </c>
       <c r="B50" s="5"/>
       <c r="C50" s="5" t="s">
         <v>230</v>
       </c>
       <c r="D50" s="5" t="s">
         <v>73</v>
       </c>
       <c r="E50" s="5" t="s">
         <v>79</v>
       </c>
       <c r="F50" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G50" s="5">
-        <v>47.48</v>
+        <v>46.88</v>
       </c>
       <c r="H50" s="5" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" s="4" t="s">
         <v>39</v>
       </c>
       <c r="B51" s="5"/>
       <c r="C51" s="5" t="s">
         <v>230</v>
       </c>
       <c r="D51" s="5" t="s">
         <v>73</v>
       </c>
       <c r="E51" s="5" t="s">
-        <v>80</v>
+        <v>86</v>
       </c>
       <c r="F51" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G51" s="5">
-        <v>45.66</v>
+        <v>46.78</v>
       </c>
       <c r="H51" s="5" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" s="4" t="s">
         <v>40</v>
       </c>
       <c r="B52" s="5"/>
       <c r="C52" s="5" t="s">
         <v>230</v>
       </c>
       <c r="D52" s="5" t="s">
         <v>73</v>
       </c>
       <c r="E52" s="5" t="s">
-        <v>84</v>
+        <v>78</v>
       </c>
       <c r="F52" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G52" s="5">
-        <v>48.1</v>
+        <v>45.58</v>
       </c>
       <c r="H52" s="5" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" s="4" t="s">
         <v>41</v>
       </c>
       <c r="B53" s="5"/>
       <c r="C53" s="5" t="s">
         <v>230</v>
       </c>
       <c r="D53" s="5" t="s">
         <v>73</v>
       </c>
       <c r="E53" s="5" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="F53" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G53" s="5">
-        <v>47.48</v>
+        <v>47</v>
       </c>
       <c r="H53" s="5" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" s="4" t="s">
         <v>42</v>
       </c>
       <c r="B54" s="5"/>
       <c r="C54" s="5" t="s">
         <v>230</v>
       </c>
       <c r="D54" s="5" t="s">
         <v>73</v>
       </c>
       <c r="E54" s="5" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="F54" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G54" s="5">
-        <v>48.8</v>
+        <v>45.86</v>
       </c>
       <c r="H54" s="5" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" s="4" t="s">
         <v>43</v>
       </c>
       <c r="B55" s="5"/>
       <c r="C55" s="5" t="s">
         <v>230</v>
       </c>
       <c r="D55" s="5" t="s">
         <v>73</v>
       </c>
       <c r="E55" s="5" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="F55" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G55" s="5">
-        <v>49.76</v>
+        <v>49.11</v>
       </c>
       <c r="H55" s="5" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" s="4" t="s">
         <v>44</v>
       </c>
       <c r="B56" s="5"/>
       <c r="C56" s="5" t="s">
         <v>230</v>
       </c>
       <c r="D56" s="5" t="s">
         <v>73</v>
       </c>
       <c r="E56" s="5" t="s">
-        <v>86</v>
+        <v>82</v>
       </c>
       <c r="F56" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G56" s="5">
-        <v>43.94</v>
+        <v>46.92</v>
       </c>
       <c r="H56" s="5" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" s="4" t="s">
         <v>45</v>
       </c>
       <c r="B57" s="5"/>
       <c r="C57" s="5" t="s">
         <v>230</v>
       </c>
       <c r="D57" s="5" t="s">
         <v>73</v>
       </c>
       <c r="E57" s="5" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="F57" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G57" s="5">
-        <v>47.78</v>
+        <v>46</v>
       </c>
       <c r="H57" s="5" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" s="4" t="s">
         <v>46</v>
       </c>
       <c r="B58" s="5"/>
       <c r="C58" s="5" t="s">
         <v>230</v>
       </c>
       <c r="D58" s="5" t="s">
         <v>73</v>
       </c>
       <c r="E58" s="5" t="s">
-        <v>78</v>
+        <v>87</v>
       </c>
       <c r="F58" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G58" s="5">
-        <v>45.57</v>
+        <v>48.64</v>
       </c>
       <c r="H58" s="5" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" s="4" t="s">
         <v>47</v>
       </c>
       <c r="B59" s="5"/>
       <c r="C59" s="5" t="s">
         <v>230</v>
       </c>
       <c r="D59" s="5" t="s">
         <v>73</v>
       </c>
       <c r="E59" s="5" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F59" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G59" s="5">
-        <v>47.24</v>
+        <v>46.66</v>
       </c>
       <c r="H59" s="5" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" s="4" t="s">
         <v>48</v>
       </c>
       <c r="B60" s="5"/>
       <c r="C60" s="5" t="s">
         <v>230</v>
       </c>
       <c r="D60" s="5" t="s">
         <v>73</v>
       </c>
       <c r="E60" s="5" t="s">
-        <v>87</v>
+        <v>79</v>
       </c>
       <c r="F60" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G60" s="5">
-        <v>41.65</v>
+        <v>47.28</v>
       </c>
       <c r="H60" s="5" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" s="4" t="s">
         <v>49</v>
       </c>
       <c r="B61" s="5"/>
       <c r="C61" s="5" t="s">
         <v>230</v>
       </c>
       <c r="D61" s="5" t="s">
         <v>73</v>
       </c>
       <c r="E61" s="5" t="s">
-        <v>88</v>
+        <v>76</v>
       </c>
       <c r="F61" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G61" s="5">
-        <v>41.94</v>
+        <v>47.32</v>
       </c>
       <c r="H61" s="5" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" s="4" t="s">
         <v>50</v>
       </c>
       <c r="B62" s="5"/>
       <c r="C62" s="5" t="s">
         <v>230</v>
       </c>
       <c r="D62" s="5" t="s">
         <v>73</v>
       </c>
       <c r="E62" s="5" t="s">
-        <v>89</v>
+        <v>79</v>
       </c>
       <c r="F62" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G62" s="5">
-        <v>45.4</v>
+        <v>47.48</v>
       </c>
       <c r="H62" s="5" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" s="4" t="s">
         <v>51</v>
       </c>
       <c r="B63" s="5"/>
       <c r="C63" s="5" t="s">
         <v>230</v>
       </c>
       <c r="D63" s="5" t="s">
         <v>73</v>
       </c>
       <c r="E63" s="5" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="F63" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G63" s="5">
-        <v>46.88</v>
+        <v>45.66</v>
       </c>
       <c r="H63" s="5" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" s="4" t="s">
         <v>52</v>
       </c>
       <c r="B64" s="5"/>
       <c r="C64" s="5" t="s">
         <v>230</v>
       </c>
       <c r="D64" s="5" t="s">
         <v>73</v>
       </c>
       <c r="E64" s="5" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="F64" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G64" s="5">
-        <v>46.78</v>
+        <v>48.1</v>
       </c>
       <c r="H64" s="5" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" s="4" t="s">
         <v>53</v>
       </c>
       <c r="B65" s="5"/>
       <c r="C65" s="5" t="s">
         <v>230</v>
       </c>
       <c r="D65" s="5" t="s">
         <v>73</v>
       </c>
       <c r="E65" s="5" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="F65" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G65" s="5">
-        <v>45.58</v>
+        <v>47.48</v>
       </c>
       <c r="H65" s="5" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" s="4" t="s">
         <v>54</v>
       </c>
       <c r="B66" s="5"/>
       <c r="C66" s="5" t="s">
         <v>230</v>
       </c>
       <c r="D66" s="5" t="s">
         <v>73</v>
       </c>
       <c r="E66" s="5" t="s">
-        <v>81</v>
+        <v>88</v>
       </c>
       <c r="F66" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G66" s="5">
-        <v>47</v>
+        <v>48.8</v>
       </c>
       <c r="H66" s="5" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" s="4" t="s">
         <v>55</v>
       </c>
       <c r="B67" s="5"/>
       <c r="C67" s="5" t="s">
         <v>230</v>
       </c>
       <c r="D67" s="5" t="s">
         <v>73</v>
       </c>
       <c r="E67" s="5" t="s">
-        <v>78</v>
+        <v>87</v>
       </c>
       <c r="F67" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G67" s="5">
-        <v>45.86</v>
+        <v>49.76</v>
       </c>
       <c r="H67" s="5" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" s="4" t="s">
         <v>56</v>
       </c>
       <c r="B68" s="5"/>
       <c r="C68" s="5" t="s">
         <v>230</v>
       </c>
       <c r="D68" s="5" t="s">
         <v>73</v>
       </c>
       <c r="E68" s="5" t="s">
-        <v>84</v>
+        <v>89</v>
       </c>
       <c r="F68" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G68" s="5">
-        <v>49.11</v>
+        <v>43.94</v>
       </c>
       <c r="H68" s="5" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" s="4" t="s">
         <v>57</v>
       </c>
       <c r="B69" s="5"/>
       <c r="C69" s="5" t="s">
         <v>230</v>
       </c>
       <c r="D69" s="5" t="s">
         <v>73</v>
       </c>
       <c r="E69" s="5" t="s">
         <v>76</v>
       </c>
       <c r="F69" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G69" s="5">
         <v>47.48</v>
       </c>
       <c r="H69" s="5" t="s">
-        <v>114</v>
+        <v>126</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" s="4" t="s">
         <v>58</v>
       </c>
       <c r="B70" s="5"/>
       <c r="C70" s="5" t="s">
         <v>230</v>
       </c>
       <c r="D70" s="5" t="s">
         <v>73</v>
       </c>
       <c r="E70" s="5" t="s">
         <v>90</v>
       </c>
       <c r="F70" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G70" s="5">
         <v>48.28</v>
       </c>
       <c r="H70" s="5" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" s="4" t="s">
         <v>59</v>
       </c>
       <c r="B71" s="5"/>
       <c r="C71" s="5" t="s">
         <v>230</v>
       </c>
       <c r="D71" s="5" t="s">
         <v>73</v>
       </c>
       <c r="E71" s="5" t="s">
         <v>77</v>
       </c>
       <c r="F71" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G71" s="5">
         <v>47.78</v>
       </c>
       <c r="H71" s="5" t="s">
-        <v>120</v>
+        <v>108</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" s="4" t="s">
         <v>60</v>
       </c>
       <c r="B72" s="5"/>
       <c r="C72" s="5" t="s">
         <v>230</v>
       </c>
       <c r="D72" s="5" t="s">
         <v>73</v>
       </c>
       <c r="E72" s="5" t="s">
         <v>91</v>
       </c>
       <c r="F72" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G72" s="5">
         <v>49.98</v>
       </c>
       <c r="H72" s="5" t="s">
         <v>133</v>
       </c>
@@ -6902,51 +6902,51 @@
       <c r="E79" s="5" t="s">
         <v>78</v>
       </c>
       <c r="F79" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G79" s="5">
         <v>45.62</v>
       </c>
       <c r="H79" s="5" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" s="4" t="s">
         <v>68</v>
       </c>
       <c r="B80" s="5"/>
       <c r="C80" s="5" t="s">
         <v>230</v>
       </c>
       <c r="D80" s="5" t="s">
         <v>73</v>
       </c>
       <c r="E80" s="5" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="F80" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G80" s="5">
         <v>48.44</v>
       </c>
       <c r="H80" s="5" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" s="4" t="s">
         <v>69</v>
       </c>
       <c r="B81" s="5"/>
       <c r="C81" s="5" t="s">
         <v>230</v>
       </c>
       <c r="D81" s="5" t="s">
         <v>73</v>
       </c>
       <c r="E81" s="5" t="s">
         <v>76</v>
       </c>