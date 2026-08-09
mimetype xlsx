--- v0 (2026-04-11)
+++ v1 (2026-08-09)
@@ -87,71 +87,80 @@
   <si>
     <t>M</t>
   </si>
   <si>
     <t>Fabric Code</t>
   </si>
   <si>
     <t>Grade</t>
   </si>
   <si>
     <t>Color Group</t>
   </si>
   <si>
     <t>Width</t>
   </si>
   <si>
     <t>Roll Length</t>
   </si>
   <si>
     <t>Kilograms</t>
   </si>
   <si>
     <t>Roll ID</t>
   </si>
   <si>
+    <t>2404002-08-0612</t>
+  </si>
+  <si>
+    <t>2404002-08-0613</t>
+  </si>
+  <si>
+    <t>2404002-08-0600</t>
+  </si>
+  <si>
+    <t>2404002-08-0601</t>
+  </si>
+  <si>
+    <t>2404002-08-0611</t>
+  </si>
+  <si>
     <t>2404002-09-0619</t>
   </si>
   <si>
-    <t>2404002-08-0612</t>
-[...13 lines deleted...]
-  <si>
     <t>2404002-09-0620</t>
   </si>
   <si>
+    <t>2404002-07-0616</t>
+  </si>
+  <si>
+    <t>2404002-07-0617</t>
+  </si>
+  <si>
+    <t>2404002-07-0618</t>
+  </si>
+  <si>
     <t>2404041-11-0439</t>
   </si>
   <si>
     <t>2404041-11-0440</t>
   </si>
   <si>
     <t>2404041-11-0447</t>
   </si>
   <si>
     <t>2404041-11-0448</t>
   </si>
   <si>
     <t>2404041-11-0507</t>
   </si>
   <si>
     <t>2404041-11-0508</t>
   </si>
   <si>
     <t>2404041-11-0520</t>
   </si>
   <si>
     <t>2404041-11-0521</t>
   </si>
   <si>
     <t>2404041-11-0534</t>
@@ -177,161 +186,161 @@
   <si>
     <t>2404041-11-0573</t>
   </si>
   <si>
     <t>2404041-11-0574</t>
   </si>
   <si>
     <t>2404041-11-0583</t>
   </si>
   <si>
     <t>2404041-11-0584</t>
   </si>
   <si>
     <t>2404041-11-0585</t>
   </si>
   <si>
     <t>2404041-11-0594</t>
   </si>
   <si>
     <t>2404041-11-0595</t>
   </si>
   <si>
     <t>2404041-11-0596</t>
   </si>
   <si>
-    <t>2404002-07-0616</t>
-[...7 lines deleted...]
-  <si>
     <t>A</t>
   </si>
   <si>
     <t>49.0</t>
   </si>
   <si>
+    <t>49.5</t>
+  </si>
+  <si>
     <t>47.5</t>
   </si>
   <si>
-    <t>49.5</t>
+    <t>159.0</t>
+  </si>
+  <si>
+    <t>178.0</t>
+  </si>
+  <si>
+    <t>120.0</t>
+  </si>
+  <si>
+    <t>128.0</t>
+  </si>
+  <si>
+    <t>153.0</t>
   </si>
   <si>
     <t>176.0</t>
   </si>
   <si>
-    <t>159.0</t>
-[...13 lines deleted...]
-  <si>
     <t>188.0</t>
   </si>
   <si>
+    <t>131.0</t>
+  </si>
+  <si>
+    <t>134.0</t>
+  </si>
+  <si>
+    <t>145.0</t>
+  </si>
+  <si>
     <t>164.0</t>
   </si>
   <si>
     <t>170.0</t>
   </si>
   <si>
     <t>161.0</t>
   </si>
   <si>
     <t>167.0</t>
   </si>
   <si>
     <t>168.0</t>
   </si>
   <si>
     <t>162.0</t>
   </si>
   <si>
     <t>165.0</t>
   </si>
   <si>
     <t>169.0</t>
   </si>
   <si>
     <t>208.0</t>
   </si>
   <si>
     <t>160.0</t>
   </si>
   <si>
     <t>157.0</t>
   </si>
   <si>
     <t>163.0</t>
   </si>
   <si>
     <t>133.0</t>
   </si>
   <si>
-    <t>131.0</t>
-[...5 lines deleted...]
-    <t>145.0</t>
+    <t>46.78</t>
+  </si>
+  <si>
+    <t>52.66</t>
+  </si>
+  <si>
+    <t>34.42</t>
+  </si>
+  <si>
+    <t>38.00</t>
+  </si>
+  <si>
+    <t>44.78</t>
   </si>
   <si>
     <t>50.50</t>
   </si>
   <si>
-    <t>46.78</t>
-[...13 lines deleted...]
-  <si>
     <t>53.66</t>
   </si>
   <si>
+    <t>37.72</t>
+  </si>
+  <si>
+    <t>38.80</t>
+  </si>
+  <si>
+    <t>41.32</t>
+  </si>
+  <si>
     <t>47.54</t>
   </si>
   <si>
     <t>47.50</t>
   </si>
   <si>
     <t>48.70</t>
   </si>
   <si>
     <t>46.00</t>
   </si>
   <si>
     <t>48.00</t>
   </si>
   <si>
     <t>48.50</t>
   </si>
   <si>
     <t>45.90</t>
   </si>
   <si>
     <t>46.94</t>
   </si>
   <si>
     <t>46.84</t>
@@ -352,59 +361,50 @@
     <t>47.60</t>
   </si>
   <si>
     <t>48.14</t>
   </si>
   <si>
     <t>44.60</t>
   </si>
   <si>
     <t>44.00</t>
   </si>
   <si>
     <t>44.92</t>
   </si>
   <si>
     <t>46.80</t>
   </si>
   <si>
     <t>38.30</t>
   </si>
   <si>
     <t>37.68</t>
   </si>
   <si>
     <t>37.80</t>
-  </si>
-[...7 lines deleted...]
-    <t>41.32</t>
   </si>
   <si>
     <t>DATE:</t>
   </si>
   <si>
     <t>June 10, 2024</t>
   </si>
   <si>
     <t>Vehicle License:</t>
   </si>
   <si>
     <t>Bảng kê hàng hóa - NỘI BỘ</t>
   </si>
   <si>
     <t>Packing List - INTERNAL</t>
   </si>
   <si>
     <t>Fabric Code
 产品</t>
   </si>
   <si>
     <t>Total Length
 长度</t>
   </si>
   <si>
@@ -443,71 +443,80 @@
     <t>KG 
  重量</t>
   </si>
   <si>
     <t>Manager - 经理</t>
   </si>
   <si>
     <t>WH Manager - 仓库管理员</t>
   </si>
   <si>
     <t>Security - 保安员</t>
   </si>
   <si>
     <t>Applicant - 申请人</t>
   </si>
   <si>
     <t>Recipient - 接受者</t>
   </si>
   <si>
     <t>Bảng kê hàng hóa</t>
   </si>
   <si>
     <t>Packing List</t>
   </si>
   <si>
+    <t>2404002_08 - 0612</t>
+  </si>
+  <si>
+    <t>2404002_08 - 0613</t>
+  </si>
+  <si>
+    <t>2404002_08 - 0600</t>
+  </si>
+  <si>
+    <t>2404002_08 - 0601</t>
+  </si>
+  <si>
+    <t>2404002_08 - 0611</t>
+  </si>
+  <si>
     <t>2404002_09 - 0619</t>
   </si>
   <si>
-    <t>2404002_08 - 0612</t>
-[...13 lines deleted...]
-  <si>
     <t>2404002_09 - 0620</t>
   </si>
   <si>
+    <t>2404002_07 - 0616</t>
+  </si>
+  <si>
+    <t>2404002_07 - 0617</t>
+  </si>
+  <si>
+    <t>2404002_07 - 0618</t>
+  </si>
+  <si>
     <t>2404041_11 - 0439</t>
   </si>
   <si>
     <t>2404041_11 - 0440</t>
   </si>
   <si>
     <t>2404041_11 - 0447</t>
   </si>
   <si>
     <t>2404041_11 - 0448</t>
   </si>
   <si>
     <t>2404041_11 - 0507</t>
   </si>
   <si>
     <t>2404041_11 - 0508</t>
   </si>
   <si>
     <t>2404041_11 - 0520</t>
   </si>
   <si>
     <t>2404041_11 - 0521</t>
   </si>
   <si>
     <t>2404041_11 - 0534</t>
@@ -531,59 +540,50 @@
     <t>2404041_11 - 0570</t>
   </si>
   <si>
     <t>2404041_11 - 0573</t>
   </si>
   <si>
     <t>2404041_11 - 0574</t>
   </si>
   <si>
     <t>2404041_11 - 0583</t>
   </si>
   <si>
     <t>2404041_11 - 0584</t>
   </si>
   <si>
     <t>2404041_11 - 0585</t>
   </si>
   <si>
     <t>2404041_11 - 0594</t>
   </si>
   <si>
     <t>2404041_11 - 0595</t>
   </si>
   <si>
     <t>2404041_11 - 0596</t>
-  </si>
-[...7 lines deleted...]
-    <t>2404002_07 - 0618</t>
   </si>
   <si>
     <t>Packing List - ANHUY</t>
   </si>
   <si>
     <t>Total Weight (Net)</t>
   </si>
   <si>
     <t>Net Weight / KGS</t>
   </si>
   <si>
     <t>Gross Weight / KGS</t>
   </si>
   <si>
     <t>Shipping Marks</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>Lot (Color Group)</t>
   </si>
   <si>
     <t>Batch No./ Color</t>
   </si>
@@ -1595,633 +1595,633 @@
       <c r="F17" s="5" t="s">
         <v>62</v>
       </c>
       <c r="G17" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H17" s="5" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C18" s="5" t="s">
         <v>51</v>
       </c>
       <c r="D18" s="5"/>
       <c r="E18" s="5" t="s">
         <v>53</v>
       </c>
       <c r="F18" s="5" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="G18" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H18" s="5" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>51</v>
       </c>
       <c r="D19" s="5"/>
       <c r="E19" s="5" t="s">
         <v>53</v>
       </c>
       <c r="F19" s="5" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="G19" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H19" s="5" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="4" t="s">
         <v>28</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C20" s="5" t="s">
         <v>51</v>
       </c>
       <c r="D20" s="5"/>
       <c r="E20" s="5" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="F20" s="5" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="G20" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H20" s="5" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="4" t="s">
         <v>29</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C21" s="5" t="s">
         <v>51</v>
       </c>
       <c r="D21" s="5"/>
       <c r="E21" s="5" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="F21" s="5" t="s">
         <v>65</v>
       </c>
       <c r="G21" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H21" s="5" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="4" t="s">
         <v>30</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C22" s="5" t="s">
         <v>51</v>
       </c>
       <c r="D22" s="5"/>
       <c r="E22" s="5" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="F22" s="5" t="s">
         <v>66</v>
       </c>
       <c r="G22" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H22" s="5" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="4" t="s">
         <v>31</v>
       </c>
       <c r="B23" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C23" s="5" t="s">
         <v>51</v>
       </c>
       <c r="D23" s="5"/>
       <c r="E23" s="5" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="F23" s="5" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="G23" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H23" s="5" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="4" t="s">
         <v>32</v>
       </c>
       <c r="B24" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C24" s="5" t="s">
         <v>51</v>
       </c>
       <c r="D24" s="5"/>
       <c r="E24" s="5" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="F24" s="5" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="G24" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H24" s="5" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="4" t="s">
         <v>33</v>
       </c>
       <c r="B25" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C25" s="5" t="s">
         <v>51</v>
       </c>
       <c r="D25" s="5"/>
       <c r="E25" s="5" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="F25" s="5" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="G25" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H25" s="5" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="4" t="s">
         <v>34</v>
       </c>
       <c r="B26" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C26" s="5" t="s">
         <v>51</v>
       </c>
       <c r="D26" s="5"/>
       <c r="E26" s="5" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="F26" s="5" t="s">
         <v>69</v>
       </c>
       <c r="G26" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H26" s="5" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="4" t="s">
         <v>35</v>
       </c>
       <c r="B27" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C27" s="5" t="s">
         <v>51</v>
       </c>
       <c r="D27" s="5"/>
       <c r="E27" s="5" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="F27" s="5" t="s">
-        <v>62</v>
+        <v>70</v>
       </c>
       <c r="G27" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H27" s="5" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="4" t="s">
         <v>36</v>
       </c>
       <c r="B28" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C28" s="5" t="s">
         <v>51</v>
       </c>
       <c r="D28" s="5"/>
       <c r="E28" s="5" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="F28" s="5" t="s">
-        <v>65</v>
+        <v>71</v>
       </c>
       <c r="G28" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H28" s="5" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="4" t="s">
         <v>37</v>
       </c>
       <c r="B29" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C29" s="5" t="s">
         <v>51</v>
       </c>
       <c r="D29" s="5"/>
       <c r="E29" s="5" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="F29" s="5" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="G29" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H29" s="5" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="4" t="s">
         <v>38</v>
       </c>
       <c r="B30" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C30" s="5" t="s">
         <v>51</v>
       </c>
       <c r="D30" s="5"/>
       <c r="E30" s="5" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="F30" s="5" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="G30" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H30" s="5" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="4" t="s">
         <v>39</v>
       </c>
       <c r="B31" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C31" s="5" t="s">
         <v>51</v>
       </c>
       <c r="D31" s="5"/>
       <c r="E31" s="5" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="F31" s="5" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="G31" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H31" s="5" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="4" t="s">
         <v>40</v>
       </c>
       <c r="B32" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C32" s="5" t="s">
         <v>51</v>
       </c>
       <c r="D32" s="5"/>
       <c r="E32" s="5" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="F32" s="5" t="s">
-        <v>67</v>
+        <v>73</v>
       </c>
       <c r="G32" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H32" s="5" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="4" t="s">
         <v>41</v>
       </c>
       <c r="B33" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C33" s="5" t="s">
         <v>51</v>
       </c>
       <c r="D33" s="5"/>
       <c r="E33" s="5" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="F33" s="5" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
       <c r="G33" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H33" s="5" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="4" t="s">
         <v>42</v>
       </c>
       <c r="B34" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C34" s="5" t="s">
         <v>51</v>
       </c>
       <c r="D34" s="5"/>
       <c r="E34" s="5" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="F34" s="5" t="s">
-        <v>72</v>
+        <v>68</v>
       </c>
       <c r="G34" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H34" s="5" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="4" t="s">
         <v>43</v>
       </c>
       <c r="B35" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C35" s="5" t="s">
         <v>51</v>
       </c>
       <c r="D35" s="5"/>
       <c r="E35" s="5" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="F35" s="5" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="G35" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H35" s="5" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="4" t="s">
         <v>44</v>
       </c>
       <c r="B36" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C36" s="5" t="s">
         <v>51</v>
       </c>
       <c r="D36" s="5"/>
       <c r="E36" s="5" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="F36" s="5" t="s">
         <v>74</v>
       </c>
       <c r="G36" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H36" s="5" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="4" t="s">
         <v>45</v>
       </c>
       <c r="B37" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C37" s="5" t="s">
         <v>51</v>
       </c>
       <c r="D37" s="5"/>
       <c r="E37" s="5" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="F37" s="5" t="s">
         <v>75</v>
       </c>
       <c r="G37" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H37" s="5" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="4" t="s">
         <v>46</v>
       </c>
       <c r="B38" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C38" s="5" t="s">
         <v>51</v>
       </c>
       <c r="D38" s="5"/>
       <c r="E38" s="5" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="F38" s="5" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="G38" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H38" s="5" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="4" t="s">
         <v>47</v>
       </c>
       <c r="B39" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C39" s="5" t="s">
         <v>51</v>
       </c>
       <c r="D39" s="5"/>
       <c r="E39" s="5" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="F39" s="5" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="G39" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H39" s="5" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="4" t="s">
         <v>48</v>
       </c>
       <c r="B40" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C40" s="5" t="s">
         <v>51</v>
       </c>
       <c r="D40" s="5"/>
       <c r="E40" s="5" t="s">
         <v>54</v>
       </c>
       <c r="F40" s="5" t="s">
-        <v>75</v>
+        <v>62</v>
       </c>
       <c r="G40" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H40" s="5" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="4" t="s">
         <v>49</v>
       </c>
       <c r="B41" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C41" s="5" t="s">
         <v>51</v>
       </c>
       <c r="D41" s="5"/>
       <c r="E41" s="5" t="s">
         <v>54</v>
       </c>
       <c r="F41" s="5" t="s">
-        <v>76</v>
+        <v>62</v>
       </c>
       <c r="G41" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H41" s="5" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="4" t="s">
         <v>50</v>
       </c>
       <c r="B42" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C42" s="5" t="s">
         <v>51</v>
       </c>
       <c r="D42" s="5"/>
       <c r="E42" s="5" t="s">
         <v>54</v>
       </c>
       <c r="F42" s="5" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="G42" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H42" s="5" t="s">
-        <v>109</v>
+        <v>106</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" s="6" t="s">
         <v>126</v>
       </c>
       <c r="C46" s="6" t="s">
         <v>127</v>
       </c>
       <c r="E46" s="6" t="s">
         <v>128</v>
       </c>
       <c r="F46" s="6" t="s">
         <v>129</v>
       </c>
       <c r="H46" s="6" t="s">
         <v>130</v>
       </c>
     </row>
   </sheetData>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.7" right="0.7" top="1" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" fitToHeight="0" orientation="portrait"/>
   <headerFooter>
     <oddFooter>&amp;LDate: &amp;D&amp;C&amp;14&amp;"Calibri,Italic"A member of the Mei Sheng Group&amp;RPage &amp;P of &amp;N</oddFooter>
@@ -2494,555 +2494,555 @@
       <c r="E17" s="5" t="s">
         <v>53</v>
       </c>
       <c r="F17" s="5" t="s">
         <v>62</v>
       </c>
       <c r="G17" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C18" s="5" t="s">
         <v>51</v>
       </c>
       <c r="D18" s="5"/>
       <c r="E18" s="5" t="s">
         <v>53</v>
       </c>
       <c r="F18" s="5" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="G18" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>51</v>
       </c>
       <c r="D19" s="5"/>
       <c r="E19" s="5" t="s">
         <v>53</v>
       </c>
       <c r="F19" s="5" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="G19" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="4" t="s">
         <v>28</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C20" s="5" t="s">
         <v>51</v>
       </c>
       <c r="D20" s="5"/>
       <c r="E20" s="5" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="F20" s="5" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="G20" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="4" t="s">
         <v>29</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C21" s="5" t="s">
         <v>51</v>
       </c>
       <c r="D21" s="5"/>
       <c r="E21" s="5" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="F21" s="5" t="s">
         <v>65</v>
       </c>
       <c r="G21" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="4" t="s">
         <v>30</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C22" s="5" t="s">
         <v>51</v>
       </c>
       <c r="D22" s="5"/>
       <c r="E22" s="5" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="F22" s="5" t="s">
         <v>66</v>
       </c>
       <c r="G22" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="4" t="s">
         <v>31</v>
       </c>
       <c r="B23" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C23" s="5" t="s">
         <v>51</v>
       </c>
       <c r="D23" s="5"/>
       <c r="E23" s="5" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="F23" s="5" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="G23" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="4" t="s">
         <v>32</v>
       </c>
       <c r="B24" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C24" s="5" t="s">
         <v>51</v>
       </c>
       <c r="D24" s="5"/>
       <c r="E24" s="5" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="F24" s="5" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="G24" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="4" t="s">
         <v>33</v>
       </c>
       <c r="B25" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C25" s="5" t="s">
         <v>51</v>
       </c>
       <c r="D25" s="5"/>
       <c r="E25" s="5" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="F25" s="5" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="G25" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="4" t="s">
         <v>34</v>
       </c>
       <c r="B26" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C26" s="5" t="s">
         <v>51</v>
       </c>
       <c r="D26" s="5"/>
       <c r="E26" s="5" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="F26" s="5" t="s">
         <v>69</v>
       </c>
       <c r="G26" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" s="4" t="s">
         <v>35</v>
       </c>
       <c r="B27" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C27" s="5" t="s">
         <v>51</v>
       </c>
       <c r="D27" s="5"/>
       <c r="E27" s="5" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="F27" s="5" t="s">
-        <v>62</v>
+        <v>70</v>
       </c>
       <c r="G27" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" s="4" t="s">
         <v>36</v>
       </c>
       <c r="B28" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C28" s="5" t="s">
         <v>51</v>
       </c>
       <c r="D28" s="5"/>
       <c r="E28" s="5" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="F28" s="5" t="s">
-        <v>65</v>
+        <v>71</v>
       </c>
       <c r="G28" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" s="4" t="s">
         <v>37</v>
       </c>
       <c r="B29" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C29" s="5" t="s">
         <v>51</v>
       </c>
       <c r="D29" s="5"/>
       <c r="E29" s="5" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="F29" s="5" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="G29" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" s="4" t="s">
         <v>38</v>
       </c>
       <c r="B30" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C30" s="5" t="s">
         <v>51</v>
       </c>
       <c r="D30" s="5"/>
       <c r="E30" s="5" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="F30" s="5" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="G30" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" s="4" t="s">
         <v>39</v>
       </c>
       <c r="B31" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C31" s="5" t="s">
         <v>51</v>
       </c>
       <c r="D31" s="5"/>
       <c r="E31" s="5" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="F31" s="5" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="G31" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" s="4" t="s">
         <v>40</v>
       </c>
       <c r="B32" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C32" s="5" t="s">
         <v>51</v>
       </c>
       <c r="D32" s="5"/>
       <c r="E32" s="5" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="F32" s="5" t="s">
-        <v>67</v>
+        <v>73</v>
       </c>
       <c r="G32" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" s="4" t="s">
         <v>41</v>
       </c>
       <c r="B33" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C33" s="5" t="s">
         <v>51</v>
       </c>
       <c r="D33" s="5"/>
       <c r="E33" s="5" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="F33" s="5" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
       <c r="G33" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" s="4" t="s">
         <v>42</v>
       </c>
       <c r="B34" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C34" s="5" t="s">
         <v>51</v>
       </c>
       <c r="D34" s="5"/>
       <c r="E34" s="5" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="F34" s="5" t="s">
-        <v>72</v>
+        <v>68</v>
       </c>
       <c r="G34" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" s="4" t="s">
         <v>43</v>
       </c>
       <c r="B35" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C35" s="5" t="s">
         <v>51</v>
       </c>
       <c r="D35" s="5"/>
       <c r="E35" s="5" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="F35" s="5" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="G35" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" s="4" t="s">
         <v>44</v>
       </c>
       <c r="B36" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C36" s="5" t="s">
         <v>51</v>
       </c>
       <c r="D36" s="5"/>
       <c r="E36" s="5" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="F36" s="5" t="s">
         <v>74</v>
       </c>
       <c r="G36" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" s="4" t="s">
         <v>45</v>
       </c>
       <c r="B37" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C37" s="5" t="s">
         <v>51</v>
       </c>
       <c r="D37" s="5"/>
       <c r="E37" s="5" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="F37" s="5" t="s">
         <v>75</v>
       </c>
       <c r="G37" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" s="4" t="s">
         <v>46</v>
       </c>
       <c r="B38" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C38" s="5" t="s">
         <v>51</v>
       </c>
       <c r="D38" s="5"/>
       <c r="E38" s="5" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="F38" s="5" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="G38" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" s="4" t="s">
         <v>47</v>
       </c>
       <c r="B39" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C39" s="5" t="s">
         <v>51</v>
       </c>
       <c r="D39" s="5"/>
       <c r="E39" s="5" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="F39" s="5" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="G39" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" s="4" t="s">
         <v>48</v>
       </c>
       <c r="B40" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C40" s="5" t="s">
         <v>51</v>
       </c>
       <c r="D40" s="5"/>
       <c r="E40" s="5" t="s">
         <v>54</v>
       </c>
       <c r="F40" s="5" t="s">
-        <v>75</v>
+        <v>62</v>
       </c>
       <c r="G40" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41" s="4" t="s">
         <v>49</v>
       </c>
       <c r="B41" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C41" s="5" t="s">
         <v>51</v>
       </c>
       <c r="D41" s="5"/>
       <c r="E41" s="5" t="s">
         <v>54</v>
       </c>
       <c r="F41" s="5" t="s">
-        <v>76</v>
+        <v>62</v>
       </c>
       <c r="G41" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42" s="4" t="s">
         <v>50</v>
       </c>
       <c r="B42" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C42" s="5" t="s">
         <v>51</v>
       </c>
       <c r="D42" s="5"/>
       <c r="E42" s="5" t="s">
         <v>54</v>
       </c>
       <c r="F42" s="5" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="G42" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:7">
       <c r="A46" s="6" t="s">
         <v>126</v>
       </c>
       <c r="C46" s="6" t="s">
         <v>127</v>
       </c>
       <c r="E46" s="6" t="s">
         <v>128</v>
       </c>
       <c r="F46" s="6" t="s">
         <v>129</v>
       </c>
       <c r="G46" s="6" t="s">
         <v>130</v>
       </c>
     </row>
   </sheetData>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.7" right="0.7" top="1" bottom="0.75" header="0.3" footer="0.3"/>
@@ -3318,555 +3318,555 @@
       <c r="E17" s="5" t="s">
         <v>53</v>
       </c>
       <c r="F17" s="5" t="s">
         <v>62</v>
       </c>
       <c r="G17" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="4" t="s">
         <v>141</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C18" s="5" t="s">
         <v>51</v>
       </c>
       <c r="D18" s="5"/>
       <c r="E18" s="5" t="s">
         <v>53</v>
       </c>
       <c r="F18" s="5" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="G18" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="4" t="s">
         <v>142</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>51</v>
       </c>
       <c r="D19" s="5"/>
       <c r="E19" s="5" t="s">
         <v>53</v>
       </c>
       <c r="F19" s="5" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="G19" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="4" t="s">
         <v>143</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C20" s="5" t="s">
         <v>51</v>
       </c>
       <c r="D20" s="5"/>
       <c r="E20" s="5" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="F20" s="5" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="G20" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="4" t="s">
         <v>144</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C21" s="5" t="s">
         <v>51</v>
       </c>
       <c r="D21" s="5"/>
       <c r="E21" s="5" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="F21" s="5" t="s">
         <v>65</v>
       </c>
       <c r="G21" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="4" t="s">
         <v>145</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C22" s="5" t="s">
         <v>51</v>
       </c>
       <c r="D22" s="5"/>
       <c r="E22" s="5" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="F22" s="5" t="s">
         <v>66</v>
       </c>
       <c r="G22" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="4" t="s">
         <v>146</v>
       </c>
       <c r="B23" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C23" s="5" t="s">
         <v>51</v>
       </c>
       <c r="D23" s="5"/>
       <c r="E23" s="5" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="F23" s="5" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="G23" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="4" t="s">
         <v>147</v>
       </c>
       <c r="B24" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C24" s="5" t="s">
         <v>51</v>
       </c>
       <c r="D24" s="5"/>
       <c r="E24" s="5" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="F24" s="5" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="G24" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="4" t="s">
         <v>148</v>
       </c>
       <c r="B25" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C25" s="5" t="s">
         <v>51</v>
       </c>
       <c r="D25" s="5"/>
       <c r="E25" s="5" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="F25" s="5" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="G25" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="4" t="s">
         <v>149</v>
       </c>
       <c r="B26" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C26" s="5" t="s">
         <v>51</v>
       </c>
       <c r="D26" s="5"/>
       <c r="E26" s="5" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="F26" s="5" t="s">
         <v>69</v>
       </c>
       <c r="G26" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" s="4" t="s">
         <v>150</v>
       </c>
       <c r="B27" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C27" s="5" t="s">
         <v>51</v>
       </c>
       <c r="D27" s="5"/>
       <c r="E27" s="5" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="F27" s="5" t="s">
-        <v>62</v>
+        <v>70</v>
       </c>
       <c r="G27" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" s="4" t="s">
         <v>151</v>
       </c>
       <c r="B28" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C28" s="5" t="s">
         <v>51</v>
       </c>
       <c r="D28" s="5"/>
       <c r="E28" s="5" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="F28" s="5" t="s">
-        <v>65</v>
+        <v>71</v>
       </c>
       <c r="G28" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" s="4" t="s">
         <v>152</v>
       </c>
       <c r="B29" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C29" s="5" t="s">
         <v>51</v>
       </c>
       <c r="D29" s="5"/>
       <c r="E29" s="5" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="F29" s="5" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="G29" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" s="4" t="s">
         <v>153</v>
       </c>
       <c r="B30" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C30" s="5" t="s">
         <v>51</v>
       </c>
       <c r="D30" s="5"/>
       <c r="E30" s="5" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="F30" s="5" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="G30" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" s="4" t="s">
         <v>154</v>
       </c>
       <c r="B31" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C31" s="5" t="s">
         <v>51</v>
       </c>
       <c r="D31" s="5"/>
       <c r="E31" s="5" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="F31" s="5" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="G31" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" s="4" t="s">
         <v>155</v>
       </c>
       <c r="B32" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C32" s="5" t="s">
         <v>51</v>
       </c>
       <c r="D32" s="5"/>
       <c r="E32" s="5" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="F32" s="5" t="s">
-        <v>67</v>
+        <v>73</v>
       </c>
       <c r="G32" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" s="4" t="s">
         <v>156</v>
       </c>
       <c r="B33" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C33" s="5" t="s">
         <v>51</v>
       </c>
       <c r="D33" s="5"/>
       <c r="E33" s="5" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="F33" s="5" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
       <c r="G33" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" s="4" t="s">
         <v>157</v>
       </c>
       <c r="B34" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C34" s="5" t="s">
         <v>51</v>
       </c>
       <c r="D34" s="5"/>
       <c r="E34" s="5" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="F34" s="5" t="s">
-        <v>72</v>
+        <v>68</v>
       </c>
       <c r="G34" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" s="4" t="s">
         <v>158</v>
       </c>
       <c r="B35" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C35" s="5" t="s">
         <v>51</v>
       </c>
       <c r="D35" s="5"/>
       <c r="E35" s="5" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="F35" s="5" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="G35" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" s="4" t="s">
         <v>159</v>
       </c>
       <c r="B36" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C36" s="5" t="s">
         <v>51</v>
       </c>
       <c r="D36" s="5"/>
       <c r="E36" s="5" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="F36" s="5" t="s">
         <v>74</v>
       </c>
       <c r="G36" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" s="4" t="s">
         <v>160</v>
       </c>
       <c r="B37" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C37" s="5" t="s">
         <v>51</v>
       </c>
       <c r="D37" s="5"/>
       <c r="E37" s="5" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="F37" s="5" t="s">
         <v>75</v>
       </c>
       <c r="G37" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" s="4" t="s">
         <v>161</v>
       </c>
       <c r="B38" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C38" s="5" t="s">
         <v>51</v>
       </c>
       <c r="D38" s="5"/>
       <c r="E38" s="5" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="F38" s="5" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="G38" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" s="4" t="s">
         <v>162</v>
       </c>
       <c r="B39" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C39" s="5" t="s">
         <v>51</v>
       </c>
       <c r="D39" s="5"/>
       <c r="E39" s="5" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="F39" s="5" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="G39" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" s="4" t="s">
         <v>163</v>
       </c>
       <c r="B40" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C40" s="5" t="s">
         <v>51</v>
       </c>
       <c r="D40" s="5"/>
       <c r="E40" s="5" t="s">
         <v>54</v>
       </c>
       <c r="F40" s="5" t="s">
-        <v>75</v>
+        <v>62</v>
       </c>
       <c r="G40" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41" s="4" t="s">
         <v>164</v>
       </c>
       <c r="B41" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C41" s="5" t="s">
         <v>51</v>
       </c>
       <c r="D41" s="5"/>
       <c r="E41" s="5" t="s">
         <v>54</v>
       </c>
       <c r="F41" s="5" t="s">
-        <v>76</v>
+        <v>62</v>
       </c>
       <c r="G41" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42" s="4" t="s">
         <v>165</v>
       </c>
       <c r="B42" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C42" s="5" t="s">
         <v>51</v>
       </c>
       <c r="D42" s="5"/>
       <c r="E42" s="5" t="s">
         <v>54</v>
       </c>
       <c r="F42" s="5" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="G42" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:7">
       <c r="A46" s="6" t="s">
         <v>126</v>
       </c>
       <c r="C46" s="6" t="s">
         <v>127</v>
       </c>
       <c r="E46" s="6" t="s">
         <v>128</v>
       </c>
       <c r="F46" s="6" t="s">
         <v>129</v>
       </c>
       <c r="G46" s="6" t="s">
         <v>130</v>
       </c>
     </row>
   </sheetData>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.7" right="0.7" top="1" bottom="0.75" header="0.3" footer="0.3"/>
@@ -4157,822 +4157,822 @@
       <c r="G29" t="s">
         <v>168</v>
       </c>
       <c r="H29" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B30" s="5"/>
       <c r="C30" s="5" t="s">
         <v>175</v>
       </c>
       <c r="D30" s="5" t="s">
         <v>52</v>
       </c>
       <c r="E30" s="5" t="s">
         <v>55</v>
       </c>
       <c r="F30" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G30" s="5">
-        <v>50.18</v>
+        <v>46.46</v>
       </c>
       <c r="H30" s="5" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="4" t="s">
         <v>19</v>
       </c>
       <c r="B31" s="5"/>
       <c r="C31" s="5" t="s">
         <v>175</v>
       </c>
       <c r="D31" s="5" t="s">
         <v>52</v>
       </c>
       <c r="E31" s="5" t="s">
         <v>56</v>
       </c>
       <c r="F31" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G31" s="5">
-        <v>46.46</v>
+        <v>52.34</v>
       </c>
       <c r="H31" s="5" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="4" t="s">
         <v>20</v>
       </c>
       <c r="B32" s="5"/>
       <c r="C32" s="5" t="s">
         <v>175</v>
       </c>
       <c r="D32" s="5" t="s">
         <v>52</v>
       </c>
       <c r="E32" s="5" t="s">
         <v>57</v>
       </c>
       <c r="F32" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G32" s="5">
-        <v>52.34</v>
+        <v>34.1</v>
       </c>
       <c r="H32" s="5" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="4" t="s">
         <v>21</v>
       </c>
       <c r="B33" s="5"/>
       <c r="C33" s="5" t="s">
         <v>175</v>
       </c>
       <c r="D33" s="5" t="s">
         <v>52</v>
       </c>
       <c r="E33" s="5" t="s">
         <v>58</v>
       </c>
       <c r="F33" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G33" s="5">
-        <v>34.1</v>
+        <v>37.68</v>
       </c>
       <c r="H33" s="5" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B34" s="5"/>
       <c r="C34" s="5" t="s">
         <v>175</v>
       </c>
       <c r="D34" s="5" t="s">
         <v>52</v>
       </c>
       <c r="E34" s="5" t="s">
         <v>59</v>
       </c>
       <c r="F34" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G34" s="5">
-        <v>37.68</v>
+        <v>44.46</v>
       </c>
       <c r="H34" s="5" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B35" s="5"/>
       <c r="C35" s="5" t="s">
         <v>175</v>
       </c>
       <c r="D35" s="5" t="s">
         <v>52</v>
       </c>
       <c r="E35" s="5" t="s">
         <v>60</v>
       </c>
       <c r="F35" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G35" s="5">
-        <v>44.46</v>
+        <v>50.18</v>
       </c>
       <c r="H35" s="5" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B36" s="5"/>
       <c r="C36" s="5" t="s">
         <v>175</v>
       </c>
       <c r="D36" s="5" t="s">
         <v>52</v>
       </c>
       <c r="E36" s="5" t="s">
         <v>61</v>
       </c>
       <c r="F36" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G36" s="5">
         <v>53.34</v>
       </c>
       <c r="H36" s="5" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B37" s="5"/>
       <c r="C37" s="5" t="s">
         <v>175</v>
       </c>
       <c r="D37" s="5" t="s">
         <v>53</v>
       </c>
       <c r="E37" s="5" t="s">
         <v>62</v>
       </c>
       <c r="F37" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G37" s="5">
-        <v>47.22</v>
+        <v>37.4</v>
       </c>
       <c r="H37" s="5" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B38" s="5"/>
       <c r="C38" s="5" t="s">
         <v>175</v>
       </c>
       <c r="D38" s="5" t="s">
         <v>53</v>
       </c>
       <c r="E38" s="5" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="F38" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G38" s="5">
-        <v>47.18</v>
+        <v>38.48</v>
       </c>
       <c r="H38" s="5" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B39" s="5"/>
       <c r="C39" s="5" t="s">
         <v>175</v>
       </c>
       <c r="D39" s="5" t="s">
         <v>53</v>
       </c>
       <c r="E39" s="5" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="F39" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G39" s="5">
-        <v>48.38</v>
+        <v>41</v>
       </c>
       <c r="H39" s="5" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="4" t="s">
         <v>28</v>
       </c>
       <c r="B40" s="5"/>
       <c r="C40" s="5" t="s">
         <v>175</v>
       </c>
       <c r="D40" s="5" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="E40" s="5" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="F40" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G40" s="5">
-        <v>45.68</v>
+        <v>47.22</v>
       </c>
       <c r="H40" s="5" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="4" t="s">
         <v>29</v>
       </c>
       <c r="B41" s="5"/>
       <c r="C41" s="5" t="s">
         <v>175</v>
       </c>
       <c r="D41" s="5" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="E41" s="5" t="s">
         <v>65</v>
       </c>
       <c r="F41" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G41" s="5">
-        <v>47.68</v>
+        <v>47.18</v>
       </c>
       <c r="H41" s="5" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="4" t="s">
         <v>30</v>
       </c>
       <c r="B42" s="5"/>
       <c r="C42" s="5" t="s">
         <v>175</v>
       </c>
       <c r="D42" s="5" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="E42" s="5" t="s">
         <v>66</v>
       </c>
       <c r="F42" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G42" s="5">
-        <v>48.18</v>
+        <v>48.38</v>
       </c>
       <c r="H42" s="5" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" s="4" t="s">
         <v>31</v>
       </c>
       <c r="B43" s="5"/>
       <c r="C43" s="5" t="s">
         <v>175</v>
       </c>
       <c r="D43" s="5" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="E43" s="5" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="F43" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G43" s="5">
-        <v>45.58</v>
+        <v>45.68</v>
       </c>
       <c r="H43" s="5" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="4" t="s">
         <v>32</v>
       </c>
       <c r="B44" s="5"/>
       <c r="C44" s="5" t="s">
         <v>175</v>
       </c>
       <c r="D44" s="5" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="E44" s="5" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="F44" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G44" s="5">
-        <v>46.62</v>
+        <v>47.68</v>
       </c>
       <c r="H44" s="5" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="4" t="s">
         <v>33</v>
       </c>
       <c r="B45" s="5"/>
       <c r="C45" s="5" t="s">
         <v>175</v>
       </c>
       <c r="D45" s="5" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="E45" s="5" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="F45" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G45" s="5">
-        <v>46.52</v>
+        <v>48.18</v>
       </c>
       <c r="H45" s="5" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" s="4" t="s">
         <v>34</v>
       </c>
       <c r="B46" s="5"/>
       <c r="C46" s="5" t="s">
         <v>175</v>
       </c>
       <c r="D46" s="5" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="E46" s="5" t="s">
         <v>69</v>
       </c>
       <c r="F46" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G46" s="5">
-        <v>47.32</v>
+        <v>45.58</v>
       </c>
       <c r="H46" s="5" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" s="4" t="s">
         <v>35</v>
       </c>
       <c r="B47" s="5"/>
       <c r="C47" s="5" t="s">
         <v>175</v>
       </c>
       <c r="D47" s="5" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="E47" s="5" t="s">
-        <v>62</v>
+        <v>70</v>
       </c>
       <c r="F47" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G47" s="5">
-        <v>46.78</v>
+        <v>46.62</v>
       </c>
       <c r="H47" s="5" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" s="4" t="s">
         <v>36</v>
       </c>
       <c r="B48" s="5"/>
       <c r="C48" s="5" t="s">
         <v>175</v>
       </c>
       <c r="D48" s="5" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="E48" s="5" t="s">
-        <v>65</v>
+        <v>71</v>
       </c>
       <c r="F48" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G48" s="5">
-        <v>47.62</v>
+        <v>46.52</v>
       </c>
       <c r="H48" s="5" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" s="4" t="s">
         <v>37</v>
       </c>
       <c r="B49" s="5"/>
       <c r="C49" s="5" t="s">
         <v>175</v>
       </c>
       <c r="D49" s="5" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="E49" s="5" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="F49" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G49" s="5">
-        <v>59.48</v>
+        <v>47.32</v>
       </c>
       <c r="H49" s="5" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" s="4" t="s">
         <v>38</v>
       </c>
       <c r="B50" s="5"/>
       <c r="C50" s="5" t="s">
         <v>175</v>
       </c>
       <c r="D50" s="5" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="E50" s="5" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="F50" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G50" s="5">
-        <v>47.28</v>
+        <v>46.78</v>
       </c>
       <c r="H50" s="5" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" s="4" t="s">
         <v>39</v>
       </c>
       <c r="B51" s="5"/>
       <c r="C51" s="5" t="s">
         <v>175</v>
       </c>
       <c r="D51" s="5" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="E51" s="5" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="F51" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G51" s="5">
-        <v>47.82</v>
+        <v>47.62</v>
       </c>
       <c r="H51" s="5" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" s="4" t="s">
         <v>40</v>
       </c>
       <c r="B52" s="5"/>
       <c r="C52" s="5" t="s">
         <v>175</v>
       </c>
       <c r="D52" s="5" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="E52" s="5" t="s">
-        <v>67</v>
+        <v>73</v>
       </c>
       <c r="F52" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G52" s="5">
-        <v>44.28</v>
+        <v>59.48</v>
       </c>
       <c r="H52" s="5" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" s="4" t="s">
         <v>41</v>
       </c>
       <c r="B53" s="5"/>
       <c r="C53" s="5" t="s">
         <v>175</v>
       </c>
       <c r="D53" s="5" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="E53" s="5" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
       <c r="F53" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G53" s="5">
-        <v>43.68</v>
+        <v>47.28</v>
       </c>
       <c r="H53" s="5" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" s="4" t="s">
         <v>42</v>
       </c>
       <c r="B54" s="5"/>
       <c r="C54" s="5" t="s">
         <v>175</v>
       </c>
       <c r="D54" s="5" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="E54" s="5" t="s">
-        <v>72</v>
+        <v>68</v>
       </c>
       <c r="F54" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G54" s="5">
-        <v>44.6</v>
+        <v>47.82</v>
       </c>
       <c r="H54" s="5" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" s="4" t="s">
         <v>43</v>
       </c>
       <c r="B55" s="5"/>
       <c r="C55" s="5" t="s">
         <v>175</v>
       </c>
       <c r="D55" s="5" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="E55" s="5" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="F55" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G55" s="5">
-        <v>46.48</v>
+        <v>44.28</v>
       </c>
       <c r="H55" s="5" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" s="4" t="s">
         <v>44</v>
       </c>
       <c r="B56" s="5"/>
       <c r="C56" s="5" t="s">
         <v>175</v>
       </c>
       <c r="D56" s="5" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="E56" s="5" t="s">
         <v>74</v>
       </c>
       <c r="F56" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G56" s="5">
-        <v>37.98</v>
+        <v>43.68</v>
       </c>
       <c r="H56" s="5" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" s="4" t="s">
         <v>45</v>
       </c>
       <c r="B57" s="5"/>
       <c r="C57" s="5" t="s">
         <v>175</v>
       </c>
       <c r="D57" s="5" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="E57" s="5" t="s">
         <v>75</v>
       </c>
       <c r="F57" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G57" s="5">
-        <v>37.36</v>
+        <v>44.6</v>
       </c>
       <c r="H57" s="5" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" s="4" t="s">
         <v>46</v>
       </c>
       <c r="B58" s="5"/>
       <c r="C58" s="5" t="s">
         <v>175</v>
       </c>
       <c r="D58" s="5" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="E58" s="5" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="F58" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G58" s="5">
-        <v>37.48</v>
+        <v>46.48</v>
       </c>
       <c r="H58" s="5" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" s="4" t="s">
         <v>47</v>
       </c>
       <c r="B59" s="5"/>
       <c r="C59" s="5" t="s">
         <v>175</v>
       </c>
       <c r="D59" s="5" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="E59" s="5" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="F59" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G59" s="5">
-        <v>46.48</v>
+        <v>37.98</v>
       </c>
       <c r="H59" s="5" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" s="4" t="s">
         <v>48</v>
       </c>
       <c r="B60" s="5"/>
       <c r="C60" s="5" t="s">
         <v>175</v>
       </c>
       <c r="D60" s="5" t="s">
         <v>54</v>
       </c>
       <c r="E60" s="5" t="s">
-        <v>75</v>
+        <v>62</v>
       </c>
       <c r="F60" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G60" s="5">
-        <v>37.4</v>
+        <v>37.36</v>
       </c>
       <c r="H60" s="5" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" s="4" t="s">
         <v>49</v>
       </c>
       <c r="B61" s="5"/>
       <c r="C61" s="5" t="s">
         <v>175</v>
       </c>
       <c r="D61" s="5" t="s">
         <v>54</v>
       </c>
       <c r="E61" s="5" t="s">
-        <v>76</v>
+        <v>62</v>
       </c>
       <c r="F61" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G61" s="5">
-        <v>38.48</v>
+        <v>37.48</v>
       </c>
       <c r="H61" s="5" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" s="4" t="s">
         <v>50</v>
       </c>
       <c r="B62" s="5"/>
       <c r="C62" s="5" t="s">
         <v>175</v>
       </c>
       <c r="D62" s="5" t="s">
         <v>54</v>
       </c>
       <c r="E62" s="5" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="F62" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G62" s="5">
-        <v>41</v>
+        <v>46.48</v>
       </c>
       <c r="H62" s="5" t="s">
-        <v>109</v>
+        <v>106</v>
       </c>
     </row>
     <row r="70" spans="6:6">
       <c r="F70" s="6" t="s">
         <v>191</v>
       </c>
     </row>
   </sheetData>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.7" right="0.7" top="1" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" fitToHeight="0" orientation="portrait"/>
   <headerFooter>
     <oddFooter>&amp;LDate: &amp;D&amp;C&amp;14&amp;"Calibri,Italic"A member of the Mei Sheng Group&amp;RPage &amp;P of &amp;N</oddFooter>
   </headerFooter>
   <tableParts count="3">
     <tablePart r:id="rId1"/>
     <tablePart r:id="rId2"/>
     <tablePart r:id="rId3"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>