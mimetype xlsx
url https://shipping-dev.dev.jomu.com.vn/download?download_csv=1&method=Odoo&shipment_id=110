--- v2 (2026-08-08)
+++ v3 (2026-09-22)
@@ -272,272 +272,272 @@
   <si>
     <t>2209002-02-0244</t>
   </si>
   <si>
     <t>2209002-02-0218</t>
   </si>
   <si>
     <t>2206004-30-5613</t>
   </si>
   <si>
     <t>2209002-02-0243</t>
   </si>
   <si>
     <t>2209002-02-0242</t>
   </si>
   <si>
     <t>2209002-03-0327</t>
   </si>
   <si>
     <t>2209002-02-0280</t>
   </si>
   <si>
     <t>2209002-02-0245</t>
   </si>
   <si>
+    <t>2206004-30-5673</t>
+  </si>
+  <si>
+    <t>2209002-03-0316</t>
+  </si>
+  <si>
+    <t>2209002-01-0240</t>
+  </si>
+  <si>
+    <t>2209002-03-0326</t>
+  </si>
+  <si>
+    <t>2209002-02-0252</t>
+  </si>
+  <si>
+    <t>2206004-31-6153</t>
+  </si>
+  <si>
+    <t>2206004-31-6159</t>
+  </si>
+  <si>
+    <t>2209002-07-0314</t>
+  </si>
+  <si>
+    <t>2209002-07-0312</t>
+  </si>
+  <si>
+    <t>2209002-02-0216</t>
+  </si>
+  <si>
+    <t>2209002-01-0236</t>
+  </si>
+  <si>
+    <t>2206004-31-6156</t>
+  </si>
+  <si>
+    <t>2209002-02-0282</t>
+  </si>
+  <si>
+    <t>2206004-31-6170</t>
+  </si>
+  <si>
+    <t>2206004-31-6168</t>
+  </si>
+  <si>
+    <t>2206004-30-5671</t>
+  </si>
+  <si>
+    <t>2206004-30-5668</t>
+  </si>
+  <si>
+    <t>2206004-30-5612</t>
+  </si>
+  <si>
+    <t>2209002-03-0202</t>
+  </si>
+  <si>
+    <t>2209002-03-0208</t>
+  </si>
+  <si>
+    <t>2209002-03-0330</t>
+  </si>
+  <si>
+    <t>2209002-03-0329</t>
+  </si>
+  <si>
+    <t>2209002-03-0295</t>
+  </si>
+  <si>
+    <t>2209002-03-0293</t>
+  </si>
+  <si>
+    <t>2209002-03-0200</t>
+  </si>
+  <si>
+    <t>2209002-02-0298</t>
+  </si>
+  <si>
+    <t>2209002-02-0195</t>
+  </si>
+  <si>
+    <t>2209002-02-0214</t>
+  </si>
+  <si>
+    <t>2206004-30-5611</t>
+  </si>
+  <si>
+    <t>2209002-02-0288</t>
+  </si>
+  <si>
+    <t>2209002-02-0285</t>
+  </si>
+  <si>
+    <t>2209002-02-0283</t>
+  </si>
+  <si>
+    <t>2209002-02-0217</t>
+  </si>
+  <si>
+    <t>2209002-03-0207</t>
+  </si>
+  <si>
+    <t>2209002-03-0292</t>
+  </si>
+  <si>
+    <t>2209002-02-0227</t>
+  </si>
+  <si>
+    <t>2209002-03-0328</t>
+  </si>
+  <si>
+    <t>2209002-03-0323</t>
+  </si>
+  <si>
+    <t>2209002-03-0296</t>
+  </si>
+  <si>
+    <t>2206004-30-5614</t>
+  </si>
+  <si>
+    <t>2209002-02-0198</t>
+  </si>
+  <si>
+    <t>2209002-01-0301</t>
+  </si>
+  <si>
+    <t>2209002-02-0297</t>
+  </si>
+  <si>
+    <t>2209002-02-0284</t>
+  </si>
+  <si>
+    <t>2209002-03-0321</t>
+  </si>
+  <si>
+    <t>2209002-03-0290</t>
+  </si>
+  <si>
+    <t>2209002-01-0302</t>
+  </si>
+  <si>
+    <t>2206004-30-5670</t>
+  </si>
+  <si>
+    <t>2209002-03-0199</t>
+  </si>
+  <si>
+    <t>2209002-01-0300</t>
+  </si>
+  <si>
+    <t>2209002-03-0291</t>
+  </si>
+  <si>
+    <t>2209002-03-0206</t>
+  </si>
+  <si>
+    <t>2209002-01-0237</t>
+  </si>
+  <si>
+    <t>2209002-01-0239</t>
+  </si>
+  <si>
+    <t>2209002-01-0234</t>
+  </si>
+  <si>
     <t>2209002-03-0201</t>
   </si>
   <si>
     <t>2209002-02-0246</t>
   </si>
   <si>
     <t>2209002-07-0309</t>
   </si>
   <si>
+    <t>2209002-03-0294</t>
+  </si>
+  <si>
+    <t>2209002-02-0287</t>
+  </si>
+  <si>
+    <t>2209002-02-0262</t>
+  </si>
+  <si>
     <t>2209002-07-0310</t>
   </si>
   <si>
     <t>2209002-01-0277</t>
   </si>
   <si>
     <t>2209002-01-0241</t>
   </si>
   <si>
     <t>2206004-30-5674</t>
   </si>
   <si>
     <t>2209002-03-0272</t>
   </si>
   <si>
     <t>2209002-02-0279</t>
   </si>
   <si>
     <t>2209002-02-0226</t>
   </si>
   <si>
     <t>2209002-03-0209</t>
   </si>
   <si>
     <t>2209002-03-0203</t>
   </si>
   <si>
     <t>2209002-02-0228</t>
   </si>
   <si>
     <t>2209002-02-0219</t>
   </si>
   <si>
     <t>2209002-01-0235</t>
   </si>
   <si>
     <t>2206004-30-5672</t>
   </si>
   <si>
-    <t>2209002-01-0300</t>
-[...172 lines deleted...]
-  <si>
     <t>A</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>67.5</t>
   </si>
   <si>
     <t>68.0</t>
   </si>
   <si>
     <t>68.4</t>
   </si>
   <si>
     <t>68.5</t>
   </si>
   <si>
     <t>67.8</t>
   </si>
   <si>
     <t>113.0</t>
@@ -611,74 +611,74 @@
   <si>
     <t>84.0</t>
   </si>
   <si>
     <t>87.0</t>
   </si>
   <si>
     <t>76.0</t>
   </si>
   <si>
     <t>98.0</t>
   </si>
   <si>
     <t>81.0</t>
   </si>
   <si>
     <t>102.0</t>
   </si>
   <si>
     <t>63.0</t>
   </si>
   <si>
     <t>117.0</t>
   </si>
   <si>
+    <t>106.0</t>
+  </si>
+  <si>
+    <t>78.0</t>
+  </si>
+  <si>
     <t>90.0</t>
   </si>
   <si>
+    <t>104.0</t>
+  </si>
+  <si>
+    <t>109.0</t>
+  </si>
+  <si>
+    <t>71.0</t>
+  </si>
+  <si>
     <t>79.0</t>
   </si>
   <si>
-    <t>104.0</t>
-[...1 lines deleted...]
-  <si>
     <t>77.0</t>
   </si>
   <si>
-    <t>78.0</t>
-[...10 lines deleted...]
-  <si>
     <t>68.00</t>
   </si>
   <si>
     <t>62.00</t>
   </si>
   <si>
     <t>64.00</t>
   </si>
   <si>
     <t>63.00</t>
   </si>
   <si>
     <t>62.36</t>
   </si>
   <si>
     <t>51.00</t>
   </si>
   <si>
     <t>60.00</t>
   </si>
   <si>
     <t>60.76</t>
   </si>
   <si>
     <t>58.84</t>
@@ -782,171 +782,171 @@
   <si>
     <t>58.60</t>
   </si>
   <si>
     <t>62.52</t>
   </si>
   <si>
     <t>40.88</t>
   </si>
   <si>
     <t>50.94</t>
   </si>
   <si>
     <t>56.00</t>
   </si>
   <si>
     <t>50.00</t>
   </si>
   <si>
     <t>73.00</t>
   </si>
   <si>
     <t>61.54</t>
   </si>
   <si>
+    <t>61.40</t>
+  </si>
+  <si>
+    <t>49.34</t>
+  </si>
+  <si>
+    <t>48.00</t>
+  </si>
+  <si>
+    <t>67.70</t>
+  </si>
+  <si>
+    <t>59.40</t>
+  </si>
+  <si>
+    <t>49.98</t>
+  </si>
+  <si>
+    <t>57.56</t>
+  </si>
+  <si>
+    <t>64.88</t>
+  </si>
+  <si>
+    <t>55.00</t>
+  </si>
+  <si>
+    <t>53.88</t>
+  </si>
+  <si>
+    <t>62.56</t>
+  </si>
+  <si>
+    <t>63.80</t>
+  </si>
+  <si>
+    <t>54.80</t>
+  </si>
+  <si>
+    <t>51.99</t>
+  </si>
+  <si>
+    <t>56.80</t>
+  </si>
+  <si>
+    <t>56.34</t>
+  </si>
+  <si>
+    <t>57.99</t>
+  </si>
+  <si>
+    <t>65.90</t>
+  </si>
+  <si>
+    <t>62.54</t>
+  </si>
+  <si>
+    <t>51.40</t>
+  </si>
+  <si>
+    <t>55.56</t>
+  </si>
+  <si>
+    <t>62.68</t>
+  </si>
+  <si>
+    <t>43.40</t>
+  </si>
+  <si>
+    <t>62.80</t>
+  </si>
+  <si>
+    <t>58.26</t>
+  </si>
+  <si>
+    <t>50.24</t>
+  </si>
+  <si>
+    <t>62.72</t>
+  </si>
+  <si>
+    <t>54.66</t>
+  </si>
+  <si>
+    <t>60.44</t>
+  </si>
+  <si>
     <t>48.80</t>
   </si>
   <si>
+    <t>67.66</t>
+  </si>
+  <si>
+    <t>62.66</t>
+  </si>
+  <si>
+    <t>49.60</t>
+  </si>
+  <si>
     <t>51.16</t>
   </si>
   <si>
     <t>48.76</t>
   </si>
   <si>
     <t>60.34</t>
   </si>
   <si>
     <t>65.34</t>
   </si>
   <si>
     <t>50.80</t>
   </si>
   <si>
-    <t>48.00</t>
-[...4 lines deleted...]
-  <si>
     <t>60.52</t>
   </si>
   <si>
     <t>48.74</t>
   </si>
   <si>
     <t>59.90</t>
-  </si>
-[...88 lines deleted...]
-    <t>49.34</t>
   </si>
   <si>
     <t>DATE:</t>
   </si>
   <si>
     <t>October 04, 2022</t>
   </si>
   <si>
     <t>Vehicle License:</t>
   </si>
   <si>
     <t>51D-53163</t>
   </si>
   <si>
     <t>Bảng kê hàng hóa - NỘI BỘ</t>
   </si>
   <si>
     <t>Packing List - INTERNAL</t>
   </si>
   <si>
     <t>Fabric Code
 产品</t>
   </si>
   <si>
     <t>Total Length
@@ -1174,270 +1174,270 @@
   <si>
     <t>2209002_02 - 0244</t>
   </si>
   <si>
     <t>2209002_02 - 0218</t>
   </si>
   <si>
     <t>2206004_30 - 5613</t>
   </si>
   <si>
     <t>2209002_02 - 0243</t>
   </si>
   <si>
     <t>2209002_02 - 0242</t>
   </si>
   <si>
     <t>2209002_03 - 0327</t>
   </si>
   <si>
     <t>2209002_02 - 0280</t>
   </si>
   <si>
     <t>2209002_02 - 0245</t>
   </si>
   <si>
+    <t>2206004_30 - 5673</t>
+  </si>
+  <si>
+    <t>2209002_03 - 0316</t>
+  </si>
+  <si>
+    <t>2209002_01 - 0240</t>
+  </si>
+  <si>
+    <t>2209002_03 - 0326</t>
+  </si>
+  <si>
+    <t>2209002_02 - 0252</t>
+  </si>
+  <si>
+    <t>2206004_31 - 6153</t>
+  </si>
+  <si>
+    <t>2206004_31 - 6159</t>
+  </si>
+  <si>
+    <t>2209002_07 - 0314</t>
+  </si>
+  <si>
+    <t>2209002_07 - 0312</t>
+  </si>
+  <si>
+    <t>2209002_02 - 0216</t>
+  </si>
+  <si>
+    <t>2209002_01 - 0236</t>
+  </si>
+  <si>
+    <t>2206004_31 - 6156</t>
+  </si>
+  <si>
+    <t>2209002_02 - 0282</t>
+  </si>
+  <si>
+    <t>2206004_31 - 6170</t>
+  </si>
+  <si>
+    <t>2206004_31 - 6168</t>
+  </si>
+  <si>
+    <t>2206004_30 - 5671</t>
+  </si>
+  <si>
+    <t>2206004_30 - 5668</t>
+  </si>
+  <si>
+    <t>2206004_30 - 5612</t>
+  </si>
+  <si>
+    <t>2209002_03 - 0202</t>
+  </si>
+  <si>
+    <t>2209002_03 - 0208</t>
+  </si>
+  <si>
+    <t>2209002_03 - 0330</t>
+  </si>
+  <si>
+    <t>2209002_03 - 0329</t>
+  </si>
+  <si>
+    <t>2209002_03 - 0295</t>
+  </si>
+  <si>
+    <t>2209002_03 - 0293</t>
+  </si>
+  <si>
+    <t>2209002_03 - 0200</t>
+  </si>
+  <si>
+    <t>2209002_02 - 0298</t>
+  </si>
+  <si>
+    <t>2209002_02 - 0195</t>
+  </si>
+  <si>
+    <t>2209002_02 - 0214</t>
+  </si>
+  <si>
+    <t>2206004_30 - 5611</t>
+  </si>
+  <si>
+    <t>2209002_02 - 0288</t>
+  </si>
+  <si>
+    <t>2209002_02 - 0285</t>
+  </si>
+  <si>
+    <t>2209002_02 - 0283</t>
+  </si>
+  <si>
+    <t>2209002_02 - 0217</t>
+  </si>
+  <si>
+    <t>2209002_03 - 0207</t>
+  </si>
+  <si>
+    <t>2209002_03 - 0292</t>
+  </si>
+  <si>
+    <t>2209002_02 - 0227</t>
+  </si>
+  <si>
+    <t>2209002_03 - 0328</t>
+  </si>
+  <si>
+    <t>2209002_03 - 0323</t>
+  </si>
+  <si>
+    <t>2209002_03 - 0296</t>
+  </si>
+  <si>
+    <t>2206004_30 - 5614</t>
+  </si>
+  <si>
+    <t>2209002_02 - 0198</t>
+  </si>
+  <si>
+    <t>2209002_01 - 0301</t>
+  </si>
+  <si>
+    <t>2209002_02 - 0297</t>
+  </si>
+  <si>
+    <t>2209002_02 - 0284</t>
+  </si>
+  <si>
+    <t>2209002_03 - 0321</t>
+  </si>
+  <si>
+    <t>2209002_03 - 0290</t>
+  </si>
+  <si>
+    <t>2209002_01 - 0302</t>
+  </si>
+  <si>
+    <t>2206004_30 - 5670</t>
+  </si>
+  <si>
+    <t>2209002_03 - 0199</t>
+  </si>
+  <si>
+    <t>2209002_01 - 0300</t>
+  </si>
+  <si>
+    <t>2209002_03 - 0291</t>
+  </si>
+  <si>
+    <t>2209002_03 - 0206</t>
+  </si>
+  <si>
+    <t>2209002_01 - 0237</t>
+  </si>
+  <si>
+    <t>2209002_01 - 0239</t>
+  </si>
+  <si>
+    <t>2209002_01 - 0234</t>
+  </si>
+  <si>
     <t>2209002_03 - 0201</t>
   </si>
   <si>
     <t>2209002_02 - 0246</t>
   </si>
   <si>
     <t>2209002_07 - 0309</t>
   </si>
   <si>
+    <t>2209002_03 - 0294</t>
+  </si>
+  <si>
+    <t>2209002_02 - 0287</t>
+  </si>
+  <si>
+    <t>2209002_02 - 0262</t>
+  </si>
+  <si>
     <t>2209002_07 - 0310</t>
   </si>
   <si>
     <t>2209002_01 - 0277</t>
   </si>
   <si>
     <t>2209002_01 - 0241</t>
   </si>
   <si>
     <t>2206004_30 - 5674</t>
   </si>
   <si>
     <t>2209002_03 - 0272</t>
   </si>
   <si>
     <t>2209002_02 - 0279</t>
   </si>
   <si>
     <t>2209002_02 - 0226</t>
   </si>
   <si>
     <t>2209002_03 - 0209</t>
   </si>
   <si>
     <t>2209002_03 - 0203</t>
   </si>
   <si>
     <t>2209002_02 - 0228</t>
   </si>
   <si>
     <t>2209002_02 - 0219</t>
   </si>
   <si>
     <t>2209002_01 - 0235</t>
   </si>
   <si>
     <t>2206004_30 - 5672</t>
-  </si>
-[...172 lines deleted...]
-    <t>2206004_31 - 6159</t>
   </si>
   <si>
     <t>Packing List - ANHUY</t>
   </si>
   <si>
     <t>Total Weight (Net)</t>
   </si>
   <si>
     <t>Net Weight / KGS</t>
   </si>
   <si>
     <t>Gross Weight / KGS</t>
   </si>
   <si>
     <t>Shipping Marks</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>Lot (Color Group)</t>
   </si>
   <si>
     <t>Batch No./ Color</t>
   </si>
@@ -3886,1958 +3886,1958 @@
       </c>
       <c r="F71" s="5" t="s">
         <v>185</v>
       </c>
       <c r="G71" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H71" s="5" t="s">
         <v>234</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" s="4" t="s">
         <v>79</v>
       </c>
       <c r="B72" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C72" s="5" t="s">
         <v>153</v>
       </c>
       <c r="D72" s="5" t="s">
         <v>155</v>
       </c>
       <c r="E72" s="5" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="F72" s="5" t="s">
-        <v>192</v>
+        <v>163</v>
       </c>
       <c r="G72" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H72" s="5" t="s">
-        <v>245</v>
+        <v>203</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" s="4" t="s">
         <v>80</v>
       </c>
       <c r="B73" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C73" s="5" t="s">
         <v>153</v>
       </c>
       <c r="D73" s="5" t="s">
         <v>155</v>
       </c>
       <c r="E73" s="5" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="F73" s="5" t="s">
-        <v>193</v>
+        <v>176</v>
       </c>
       <c r="G73" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H73" s="5" t="s">
-        <v>249</v>
+        <v>246</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" s="4" t="s">
         <v>81</v>
       </c>
       <c r="B74" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C74" s="5" t="s">
         <v>153</v>
       </c>
       <c r="D74" s="5" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="E74" s="5" t="s">
-        <v>159</v>
+        <v>156</v>
       </c>
       <c r="F74" s="5" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="G74" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H74" s="5" t="s">
-        <v>246</v>
+        <v>249</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" s="4" t="s">
         <v>82</v>
       </c>
       <c r="B75" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C75" s="5" t="s">
         <v>153</v>
       </c>
       <c r="D75" s="5" t="s">
         <v>154</v>
       </c>
       <c r="E75" s="5" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="F75" s="5" t="s">
-        <v>165</v>
+        <v>192</v>
       </c>
       <c r="G75" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H75" s="5" t="s">
-        <v>250</v>
+        <v>221</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" s="4" t="s">
         <v>83</v>
       </c>
       <c r="B76" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C76" s="5" t="s">
         <v>153</v>
       </c>
       <c r="D76" s="5" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="E76" s="5" t="s">
         <v>157</v>
       </c>
       <c r="F76" s="5" t="s">
-        <v>193</v>
+        <v>183</v>
       </c>
       <c r="G76" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H76" s="5" t="s">
-        <v>251</v>
+        <v>206</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" s="4" t="s">
         <v>84</v>
       </c>
       <c r="B77" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C77" s="5" t="s">
         <v>153</v>
       </c>
       <c r="D77" s="5" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="E77" s="5" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="F77" s="5" t="s">
-        <v>167</v>
+        <v>193</v>
       </c>
       <c r="G77" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H77" s="5" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" s="4" t="s">
         <v>85</v>
       </c>
       <c r="B78" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C78" s="5" t="s">
         <v>153</v>
       </c>
       <c r="D78" s="5" t="s">
         <v>155</v>
       </c>
       <c r="E78" s="5" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="F78" s="5" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="G78" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H78" s="5" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" s="4" t="s">
         <v>86</v>
       </c>
       <c r="B79" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C79" s="5" t="s">
         <v>153</v>
       </c>
       <c r="D79" s="5" t="s">
         <v>154</v>
       </c>
       <c r="E79" s="5" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="F79" s="5" t="s">
-        <v>192</v>
+        <v>171</v>
       </c>
       <c r="G79" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H79" s="5" t="s">
-        <v>245</v>
+        <v>252</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" s="4" t="s">
         <v>87</v>
       </c>
       <c r="B80" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C80" s="5" t="s">
         <v>153</v>
       </c>
       <c r="D80" s="5" t="s">
         <v>154</v>
       </c>
       <c r="E80" s="5" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="F80" s="5" t="s">
-        <v>188</v>
+        <v>183</v>
       </c>
       <c r="G80" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H80" s="5" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" s="4" t="s">
         <v>88</v>
       </c>
       <c r="B81" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C81" s="5" t="s">
         <v>153</v>
       </c>
       <c r="D81" s="5" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="E81" s="5" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="F81" s="5" t="s">
-        <v>195</v>
+        <v>176</v>
       </c>
       <c r="G81" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H81" s="5" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" s="4" t="s">
         <v>89</v>
       </c>
       <c r="B82" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C82" s="5" t="s">
         <v>153</v>
       </c>
       <c r="D82" s="5" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="E82" s="5" t="s">
-        <v>159</v>
+        <v>156</v>
       </c>
       <c r="F82" s="5" t="s">
-        <v>192</v>
+        <v>169</v>
       </c>
       <c r="G82" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H82" s="5" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" s="4" t="s">
         <v>90</v>
       </c>
       <c r="B83" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C83" s="5" t="s">
         <v>153</v>
       </c>
       <c r="D83" s="5" t="s">
         <v>155</v>
       </c>
       <c r="E83" s="5" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="F83" s="5" t="s">
-        <v>167</v>
+        <v>179</v>
       </c>
       <c r="G83" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H83" s="5" t="s">
-        <v>257</v>
+        <v>239</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" s="4" t="s">
         <v>91</v>
       </c>
       <c r="B84" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C84" s="5" t="s">
         <v>153</v>
       </c>
       <c r="D84" s="5" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="E84" s="5" t="s">
-        <v>159</v>
+        <v>156</v>
       </c>
       <c r="F84" s="5" t="s">
-        <v>196</v>
+        <v>171</v>
       </c>
       <c r="G84" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H84" s="5" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" s="4" t="s">
         <v>92</v>
       </c>
       <c r="B85" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C85" s="5" t="s">
         <v>153</v>
       </c>
       <c r="D85" s="5" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="E85" s="5" t="s">
         <v>157</v>
       </c>
       <c r="F85" s="5" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="G85" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H85" s="5" t="s">
-        <v>203</v>
+        <v>231</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" s="4" t="s">
         <v>93</v>
       </c>
       <c r="B86" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C86" s="5" t="s">
         <v>153</v>
       </c>
       <c r="D86" s="5" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="E86" s="5" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="F86" s="5" t="s">
-        <v>183</v>
+        <v>162</v>
       </c>
       <c r="G86" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H86" s="5" t="s">
-        <v>259</v>
+        <v>201</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" s="4" t="s">
         <v>94</v>
       </c>
       <c r="B87" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C87" s="5" t="s">
         <v>153</v>
       </c>
       <c r="D87" s="5" t="s">
         <v>155</v>
       </c>
       <c r="E87" s="5" t="s">
         <v>158</v>
       </c>
       <c r="F87" s="5" t="s">
-        <v>168</v>
+        <v>194</v>
       </c>
       <c r="G87" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H87" s="5" t="s">
-        <v>210</v>
+        <v>257</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" s="4" t="s">
         <v>95</v>
       </c>
       <c r="B88" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C88" s="5" t="s">
         <v>153</v>
       </c>
       <c r="D88" s="5" t="s">
         <v>155</v>
       </c>
       <c r="E88" s="5" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F88" s="5" t="s">
-        <v>170</v>
+        <v>187</v>
       </c>
       <c r="G88" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H88" s="5" t="s">
-        <v>229</v>
+        <v>218</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" s="4" t="s">
         <v>96</v>
       </c>
       <c r="B89" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C89" s="5" t="s">
         <v>153</v>
       </c>
       <c r="D89" s="5" t="s">
         <v>155</v>
       </c>
       <c r="E89" s="5" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="F89" s="5" t="s">
-        <v>168</v>
+        <v>182</v>
       </c>
       <c r="G89" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H89" s="5" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" s="4" t="s">
         <v>97</v>
       </c>
       <c r="B90" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C90" s="5" t="s">
         <v>153</v>
       </c>
       <c r="D90" s="5" t="s">
         <v>155</v>
       </c>
       <c r="E90" s="5" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="F90" s="5" t="s">
-        <v>176</v>
+        <v>170</v>
       </c>
       <c r="G90" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H90" s="5" t="s">
-        <v>261</v>
+        <v>229</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" s="4" t="s">
         <v>98</v>
       </c>
       <c r="B91" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C91" s="5" t="s">
         <v>153</v>
       </c>
       <c r="D91" s="5" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="E91" s="5" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="F91" s="5" t="s">
-        <v>163</v>
+        <v>194</v>
       </c>
       <c r="G91" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H91" s="5" t="s">
-        <v>262</v>
+        <v>257</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" s="4" t="s">
         <v>99</v>
       </c>
       <c r="B92" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C92" s="5" t="s">
         <v>153</v>
       </c>
       <c r="D92" s="5" t="s">
         <v>155</v>
       </c>
       <c r="E92" s="5" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="F92" s="5" t="s">
-        <v>173</v>
+        <v>165</v>
       </c>
       <c r="G92" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H92" s="5" t="s">
-        <v>263</v>
+        <v>205</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" s="4" t="s">
         <v>100</v>
       </c>
       <c r="B93" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C93" s="5" t="s">
         <v>153</v>
       </c>
       <c r="D93" s="5" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="E93" s="5" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F93" s="5" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="G93" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H93" s="5" t="s">
-        <v>264</v>
+        <v>257</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" s="4" t="s">
         <v>101</v>
       </c>
       <c r="B94" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C94" s="5" t="s">
         <v>153</v>
       </c>
       <c r="D94" s="5" t="s">
         <v>155</v>
       </c>
       <c r="E94" s="5" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="F94" s="5" t="s">
-        <v>177</v>
+        <v>195</v>
       </c>
       <c r="G94" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H94" s="5" t="s">
-        <v>265</v>
+        <v>259</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" s="4" t="s">
         <v>102</v>
       </c>
       <c r="B95" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C95" s="5" t="s">
         <v>153</v>
       </c>
       <c r="D95" s="5" t="s">
         <v>155</v>
       </c>
       <c r="E95" s="5" t="s">
         <v>157</v>
       </c>
       <c r="F95" s="5" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="G95" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H95" s="5" t="s">
-        <v>266</v>
+        <v>256</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" s="4" t="s">
         <v>103</v>
       </c>
       <c r="B96" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C96" s="5" t="s">
         <v>153</v>
       </c>
       <c r="D96" s="5" t="s">
         <v>155</v>
       </c>
       <c r="E96" s="5" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="F96" s="5" t="s">
-        <v>176</v>
+        <v>164</v>
       </c>
       <c r="G96" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H96" s="5" t="s">
-        <v>267</v>
+        <v>260</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" s="4" t="s">
         <v>104</v>
       </c>
       <c r="B97" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C97" s="5" t="s">
         <v>153</v>
       </c>
       <c r="D97" s="5" t="s">
         <v>155</v>
       </c>
       <c r="E97" s="5" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="F97" s="5" t="s">
-        <v>179</v>
+        <v>174</v>
       </c>
       <c r="G97" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H97" s="5" t="s">
-        <v>268</v>
+        <v>261</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" s="4" t="s">
         <v>105</v>
       </c>
       <c r="B98" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C98" s="5" t="s">
         <v>153</v>
       </c>
       <c r="D98" s="5" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="E98" s="5" t="s">
         <v>157</v>
       </c>
       <c r="F98" s="5" t="s">
-        <v>197</v>
+        <v>185</v>
       </c>
       <c r="G98" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H98" s="5" t="s">
-        <v>269</v>
+        <v>234</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" s="4" t="s">
         <v>106</v>
       </c>
       <c r="B99" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C99" s="5" t="s">
         <v>153</v>
       </c>
       <c r="D99" s="5" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="E99" s="5" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="F99" s="5" t="s">
-        <v>187</v>
+        <v>176</v>
       </c>
       <c r="G99" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H99" s="5" t="s">
-        <v>206</v>
+        <v>246</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" s="4" t="s">
         <v>107</v>
       </c>
       <c r="B100" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C100" s="5" t="s">
         <v>153</v>
       </c>
       <c r="D100" s="5" t="s">
         <v>155</v>
       </c>
       <c r="E100" s="5" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="F100" s="5" t="s">
-        <v>162</v>
+        <v>172</v>
       </c>
       <c r="G100" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H100" s="5" t="s">
-        <v>270</v>
+        <v>262</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" s="4" t="s">
         <v>108</v>
       </c>
       <c r="B101" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C101" s="5" t="s">
         <v>153</v>
       </c>
       <c r="D101" s="5" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="E101" s="5" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="F101" s="5" t="s">
-        <v>171</v>
+        <v>194</v>
       </c>
       <c r="G101" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H101" s="5" t="s">
-        <v>271</v>
+        <v>263</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" s="4" t="s">
         <v>109</v>
       </c>
       <c r="B102" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C102" s="5" t="s">
         <v>153</v>
       </c>
       <c r="D102" s="5" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="E102" s="5" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="F102" s="5" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="G102" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H102" s="5" t="s">
-        <v>272</v>
+        <v>264</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" s="4" t="s">
         <v>110</v>
       </c>
       <c r="B103" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C103" s="5" t="s">
         <v>153</v>
       </c>
       <c r="D103" s="5" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="E103" s="5" t="s">
         <v>157</v>
       </c>
       <c r="F103" s="5" t="s">
-        <v>176</v>
+        <v>169</v>
       </c>
       <c r="G103" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H103" s="5" t="s">
-        <v>273</v>
+        <v>265</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" s="4" t="s">
         <v>111</v>
       </c>
       <c r="B104" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C104" s="5" t="s">
         <v>153</v>
       </c>
       <c r="D104" s="5" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="E104" s="5" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="F104" s="5" t="s">
-        <v>169</v>
+        <v>165</v>
       </c>
       <c r="G104" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H104" s="5" t="s">
-        <v>274</v>
+        <v>205</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" s="4" t="s">
         <v>112</v>
       </c>
       <c r="B105" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C105" s="5" t="s">
         <v>153</v>
       </c>
       <c r="D105" s="5" t="s">
         <v>155</v>
       </c>
       <c r="E105" s="5" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="F105" s="5" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="G105" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H105" s="5" t="s">
-        <v>239</v>
+        <v>246</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" s="4" t="s">
         <v>113</v>
       </c>
       <c r="B106" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C106" s="5" t="s">
         <v>153</v>
       </c>
       <c r="D106" s="5" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="E106" s="5" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="F106" s="5" t="s">
-        <v>171</v>
+        <v>164</v>
       </c>
       <c r="G106" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H106" s="5" t="s">
-        <v>275</v>
+        <v>203</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" s="4" t="s">
         <v>114</v>
       </c>
       <c r="B107" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C107" s="5" t="s">
         <v>153</v>
       </c>
       <c r="D107" s="5" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="E107" s="5" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="F107" s="5" t="s">
-        <v>161</v>
+        <v>176</v>
       </c>
       <c r="G107" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H107" s="5" t="s">
-        <v>231</v>
+        <v>246</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" s="4" t="s">
         <v>115</v>
       </c>
       <c r="B108" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C108" s="5" t="s">
         <v>153</v>
       </c>
       <c r="D108" s="5" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="E108" s="5" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F108" s="5" t="s">
-        <v>162</v>
+        <v>169</v>
       </c>
       <c r="G108" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H108" s="5" t="s">
-        <v>201</v>
+        <v>210</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" s="4" t="s">
         <v>116</v>
       </c>
       <c r="B109" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C109" s="5" t="s">
         <v>153</v>
       </c>
       <c r="D109" s="5" t="s">
         <v>155</v>
       </c>
       <c r="E109" s="5" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="F109" s="5" t="s">
-        <v>192</v>
+        <v>187</v>
       </c>
       <c r="G109" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H109" s="5" t="s">
-        <v>256</v>
+        <v>218</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" s="4" t="s">
         <v>117</v>
       </c>
       <c r="B110" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C110" s="5" t="s">
         <v>153</v>
       </c>
       <c r="D110" s="5" t="s">
         <v>155</v>
       </c>
       <c r="E110" s="5" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
       <c r="F110" s="5" t="s">
-        <v>187</v>
+        <v>196</v>
       </c>
       <c r="G110" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H110" s="5" t="s">
-        <v>218</v>
+        <v>266</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" s="4" t="s">
         <v>118</v>
       </c>
       <c r="B111" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C111" s="5" t="s">
         <v>153</v>
       </c>
       <c r="D111" s="5" t="s">
         <v>155</v>
       </c>
       <c r="E111" s="5" t="s">
         <v>157</v>
       </c>
       <c r="F111" s="5" t="s">
-        <v>182</v>
+        <v>164</v>
       </c>
       <c r="G111" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H111" s="5" t="s">
-        <v>276</v>
+        <v>267</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" s="4" t="s">
         <v>119</v>
       </c>
       <c r="B112" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C112" s="5" t="s">
         <v>153</v>
       </c>
       <c r="D112" s="5" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="E112" s="5" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="F112" s="5" t="s">
-        <v>170</v>
+        <v>165</v>
       </c>
       <c r="G112" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H112" s="5" t="s">
-        <v>229</v>
+        <v>268</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" s="4" t="s">
         <v>120</v>
       </c>
       <c r="B113" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C113" s="5" t="s">
         <v>153</v>
       </c>
       <c r="D113" s="5" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="E113" s="5" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="F113" s="5" t="s">
-        <v>192</v>
+        <v>182</v>
       </c>
       <c r="G113" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H113" s="5" t="s">
-        <v>256</v>
+        <v>233</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" s="4" t="s">
         <v>121</v>
       </c>
       <c r="B114" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C114" s="5" t="s">
         <v>153</v>
       </c>
       <c r="D114" s="5" t="s">
         <v>155</v>
       </c>
       <c r="E114" s="5" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="F114" s="5" t="s">
-        <v>165</v>
+        <v>181</v>
       </c>
       <c r="G114" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H114" s="5" t="s">
-        <v>205</v>
+        <v>269</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" s="4" t="s">
         <v>122</v>
       </c>
       <c r="B115" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C115" s="5" t="s">
         <v>153</v>
       </c>
       <c r="D115" s="5" t="s">
         <v>155</v>
       </c>
       <c r="E115" s="5" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="F115" s="5" t="s">
-        <v>174</v>
+        <v>187</v>
       </c>
       <c r="G115" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H115" s="5" t="s">
-        <v>256</v>
+        <v>249</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" s="4" t="s">
         <v>123</v>
       </c>
       <c r="B116" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C116" s="5" t="s">
         <v>153</v>
       </c>
       <c r="D116" s="5" t="s">
         <v>155</v>
       </c>
       <c r="E116" s="5" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="F116" s="5" t="s">
-        <v>194</v>
+        <v>173</v>
       </c>
       <c r="G116" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H116" s="5" t="s">
-        <v>277</v>
+        <v>234</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" s="4" t="s">
         <v>124</v>
       </c>
       <c r="B117" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C117" s="5" t="s">
         <v>153</v>
       </c>
       <c r="D117" s="5" t="s">
         <v>155</v>
       </c>
       <c r="E117" s="5" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="F117" s="5" t="s">
-        <v>163</v>
+        <v>179</v>
       </c>
       <c r="G117" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H117" s="5" t="s">
-        <v>275</v>
+        <v>270</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" s="4" t="s">
         <v>125</v>
       </c>
       <c r="B118" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C118" s="5" t="s">
         <v>153</v>
       </c>
       <c r="D118" s="5" t="s">
         <v>155</v>
       </c>
       <c r="E118" s="5" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="F118" s="5" t="s">
-        <v>164</v>
+        <v>197</v>
       </c>
       <c r="G118" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H118" s="5" t="s">
-        <v>278</v>
+        <v>271</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" s="4" t="s">
         <v>126</v>
       </c>
       <c r="B119" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C119" s="5" t="s">
         <v>153</v>
       </c>
       <c r="D119" s="5" t="s">
         <v>155</v>
       </c>
       <c r="E119" s="5" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F119" s="5" t="s">
-        <v>174</v>
+        <v>187</v>
       </c>
       <c r="G119" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H119" s="5" t="s">
-        <v>279</v>
+        <v>206</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" s="4" t="s">
         <v>127</v>
       </c>
       <c r="B120" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C120" s="5" t="s">
         <v>153</v>
       </c>
       <c r="D120" s="5" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="E120" s="5" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="F120" s="5" t="s">
-        <v>185</v>
+        <v>162</v>
       </c>
       <c r="G120" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H120" s="5" t="s">
-        <v>234</v>
+        <v>272</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" s="4" t="s">
         <v>128</v>
       </c>
       <c r="B121" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C121" s="5" t="s">
         <v>153</v>
       </c>
       <c r="D121" s="5" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="E121" s="5" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="F121" s="5" t="s">
-        <v>176</v>
+        <v>170</v>
       </c>
       <c r="G121" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H121" s="5" t="s">
-        <v>246</v>
+        <v>229</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" s="4" t="s">
         <v>129</v>
       </c>
       <c r="B122" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C122" s="5" t="s">
         <v>153</v>
       </c>
       <c r="D122" s="5" t="s">
         <v>155</v>
       </c>
       <c r="E122" s="5" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="F122" s="5" t="s">
-        <v>172</v>
+        <v>168</v>
       </c>
       <c r="G122" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H122" s="5" t="s">
-        <v>280</v>
+        <v>273</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" s="4" t="s">
         <v>130</v>
       </c>
       <c r="B123" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C123" s="5" t="s">
         <v>153</v>
       </c>
       <c r="D123" s="5" t="s">
         <v>155</v>
       </c>
       <c r="E123" s="5" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="F123" s="5" t="s">
-        <v>192</v>
+        <v>176</v>
       </c>
       <c r="G123" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H123" s="5" t="s">
-        <v>281</v>
+        <v>274</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" s="4" t="s">
         <v>131</v>
       </c>
       <c r="B124" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C124" s="5" t="s">
         <v>153</v>
       </c>
       <c r="D124" s="5" t="s">
         <v>155</v>
       </c>
       <c r="E124" s="5" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="F124" s="5" t="s">
-        <v>174</v>
+        <v>163</v>
       </c>
       <c r="G124" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H124" s="5" t="s">
-        <v>282</v>
+        <v>275</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" s="4" t="s">
         <v>132</v>
       </c>
       <c r="B125" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C125" s="5" t="s">
         <v>153</v>
       </c>
       <c r="D125" s="5" t="s">
         <v>155</v>
       </c>
       <c r="E125" s="5" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="F125" s="5" t="s">
-        <v>169</v>
+        <v>173</v>
       </c>
       <c r="G125" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H125" s="5" t="s">
-        <v>283</v>
+        <v>276</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" s="4" t="s">
         <v>133</v>
       </c>
       <c r="B126" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C126" s="5" t="s">
         <v>153</v>
       </c>
       <c r="D126" s="5" t="s">
         <v>154</v>
       </c>
       <c r="E126" s="5" t="s">
         <v>157</v>
       </c>
       <c r="F126" s="5" t="s">
-        <v>165</v>
+        <v>183</v>
       </c>
       <c r="G126" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H126" s="5" t="s">
-        <v>205</v>
+        <v>277</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" s="4" t="s">
         <v>134</v>
       </c>
       <c r="B127" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C127" s="5" t="s">
         <v>153</v>
       </c>
       <c r="D127" s="5" t="s">
         <v>155</v>
       </c>
       <c r="E127" s="5" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="F127" s="5" t="s">
-        <v>176</v>
+        <v>194</v>
       </c>
       <c r="G127" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H127" s="5" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" s="4" t="s">
         <v>135</v>
       </c>
       <c r="B128" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C128" s="5" t="s">
         <v>153</v>
       </c>
       <c r="D128" s="5" t="s">
         <v>155</v>
       </c>
       <c r="E128" s="5" t="s">
         <v>157</v>
       </c>
       <c r="F128" s="5" t="s">
-        <v>164</v>
+        <v>198</v>
       </c>
       <c r="G128" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H128" s="5" t="s">
-        <v>203</v>
+        <v>278</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" s="4" t="s">
         <v>136</v>
       </c>
       <c r="B129" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C129" s="5" t="s">
         <v>153</v>
       </c>
       <c r="D129" s="5" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="E129" s="5" t="s">
         <v>159</v>
       </c>
       <c r="F129" s="5" t="s">
         <v>176</v>
       </c>
       <c r="G129" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H129" s="5" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" s="4" t="s">
         <v>137</v>
       </c>
       <c r="B130" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C130" s="5" t="s">
         <v>153</v>
       </c>
       <c r="D130" s="5" t="s">
         <v>155</v>
       </c>
       <c r="E130" s="5" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="F130" s="5" t="s">
-        <v>169</v>
+        <v>177</v>
       </c>
       <c r="G130" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H130" s="5" t="s">
-        <v>210</v>
+        <v>279</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" s="4" t="s">
         <v>138</v>
       </c>
       <c r="B131" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C131" s="5" t="s">
         <v>153</v>
       </c>
       <c r="D131" s="5" t="s">
         <v>155</v>
       </c>
       <c r="E131" s="5" t="s">
         <v>157</v>
       </c>
       <c r="F131" s="5" t="s">
-        <v>187</v>
+        <v>162</v>
       </c>
       <c r="G131" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H131" s="5" t="s">
-        <v>218</v>
+        <v>280</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" s="4" t="s">
         <v>139</v>
       </c>
       <c r="B132" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C132" s="5" t="s">
         <v>153</v>
       </c>
       <c r="D132" s="5" t="s">
         <v>155</v>
       </c>
       <c r="E132" s="5" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="F132" s="5" t="s">
-        <v>198</v>
+        <v>176</v>
       </c>
       <c r="G132" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H132" s="5" t="s">
-        <v>284</v>
+        <v>281</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" s="4" t="s">
         <v>140</v>
       </c>
       <c r="B133" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C133" s="5" t="s">
         <v>153</v>
       </c>
       <c r="D133" s="5" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="E133" s="5" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="F133" s="5" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="G133" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H133" s="5" t="s">
-        <v>285</v>
+        <v>282</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" s="4" t="s">
         <v>141</v>
       </c>
       <c r="B134" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C134" s="5" t="s">
         <v>153</v>
       </c>
       <c r="D134" s="5" t="s">
         <v>154</v>
       </c>
       <c r="E134" s="5" t="s">
         <v>157</v>
       </c>
       <c r="F134" s="5" t="s">
-        <v>165</v>
+        <v>198</v>
       </c>
       <c r="G134" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H134" s="5" t="s">
-        <v>286</v>
+        <v>283</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" s="4" t="s">
         <v>142</v>
       </c>
       <c r="B135" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C135" s="5" t="s">
         <v>153</v>
       </c>
       <c r="D135" s="5" t="s">
         <v>155</v>
       </c>
       <c r="E135" s="5" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="F135" s="5" t="s">
-        <v>182</v>
+        <v>167</v>
       </c>
       <c r="G135" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H135" s="5" t="s">
-        <v>233</v>
+        <v>284</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" s="4" t="s">
         <v>143</v>
       </c>
       <c r="B136" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C136" s="5" t="s">
         <v>153</v>
       </c>
       <c r="D136" s="5" t="s">
         <v>155</v>
       </c>
       <c r="E136" s="5" t="s">
         <v>157</v>
       </c>
       <c r="F136" s="5" t="s">
-        <v>181</v>
+        <v>195</v>
       </c>
       <c r="G136" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H136" s="5" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" s="4" t="s">
         <v>144</v>
       </c>
       <c r="B137" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C137" s="5" t="s">
         <v>153</v>
       </c>
       <c r="D137" s="5" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="E137" s="5" t="s">
         <v>157</v>
       </c>
       <c r="F137" s="5" t="s">
-        <v>187</v>
+        <v>194</v>
       </c>
       <c r="G137" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H137" s="5" t="s">
-        <v>288</v>
+        <v>245</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" s="4" t="s">
         <v>145</v>
       </c>
       <c r="B138" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C138" s="5" t="s">
         <v>153</v>
       </c>
       <c r="D138" s="5" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="E138" s="5" t="s">
-        <v>159</v>
+        <v>156</v>
       </c>
       <c r="F138" s="5" t="s">
-        <v>173</v>
+        <v>188</v>
       </c>
       <c r="G138" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H138" s="5" t="s">
-        <v>234</v>
+        <v>286</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" s="4" t="s">
         <v>146</v>
       </c>
       <c r="B139" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C139" s="5" t="s">
         <v>153</v>
       </c>
       <c r="D139" s="5" t="s">
         <v>155</v>
       </c>
       <c r="E139" s="5" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="F139" s="5" t="s">
-        <v>163</v>
+        <v>199</v>
       </c>
       <c r="G139" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H139" s="5" t="s">
-        <v>203</v>
+        <v>251</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" s="4" t="s">
         <v>147</v>
       </c>
       <c r="B140" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C140" s="5" t="s">
         <v>153</v>
       </c>
       <c r="D140" s="5" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="E140" s="5" t="s">
         <v>159</v>
       </c>
       <c r="F140" s="5" t="s">
-        <v>176</v>
+        <v>194</v>
       </c>
       <c r="G140" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H140" s="5" t="s">
-        <v>246</v>
+        <v>257</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" s="4" t="s">
         <v>148</v>
       </c>
       <c r="B141" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C141" s="5" t="s">
         <v>153</v>
       </c>
       <c r="D141" s="5" t="s">
         <v>155</v>
       </c>
       <c r="E141" s="5" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="F141" s="5" t="s">
-        <v>179</v>
+        <v>167</v>
       </c>
       <c r="G141" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H141" s="5" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" s="4" t="s">
         <v>149</v>
       </c>
       <c r="B142" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C142" s="5" t="s">
         <v>153</v>
       </c>
       <c r="D142" s="5" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="E142" s="5" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="F142" s="5" t="s">
-        <v>199</v>
+        <v>193</v>
       </c>
       <c r="G142" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H142" s="5" t="s">
-        <v>221</v>
+        <v>288</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" s="4" t="s">
         <v>150</v>
       </c>
       <c r="B143" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C143" s="5" t="s">
         <v>153</v>
       </c>
       <c r="D143" s="5" t="s">
         <v>155</v>
       </c>
       <c r="E143" s="5" t="s">
         <v>157</v>
       </c>
       <c r="F143" s="5" t="s">
-        <v>183</v>
+        <v>163</v>
       </c>
       <c r="G143" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H143" s="5" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" s="4" t="s">
         <v>151</v>
       </c>
       <c r="B144" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C144" s="5" t="s">
         <v>153</v>
       </c>
       <c r="D144" s="5" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="E144" s="5" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="F144" s="5" t="s">
-        <v>196</v>
+        <v>183</v>
       </c>
       <c r="G144" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H144" s="5" t="s">
         <v>289</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" s="4" t="s">
         <v>152</v>
       </c>
       <c r="B145" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C145" s="5" t="s">
         <v>153</v>
       </c>
       <c r="D145" s="5" t="s">
         <v>155</v>
       </c>
       <c r="E145" s="5" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="F145" s="5" t="s">
-        <v>196</v>
+        <v>168</v>
       </c>
       <c r="G145" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H145" s="5" t="s">
-        <v>255</v>
+        <v>210</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" s="6" t="s">
         <v>307</v>
       </c>
       <c r="C149" s="6" t="s">
         <v>308</v>
       </c>
       <c r="E149" s="6" t="s">
         <v>309</v>
       </c>
       <c r="F149" s="6" t="s">
         <v>310</v>
       </c>
       <c r="H149" s="6" t="s">
         <v>311</v>
       </c>
     </row>
   </sheetData>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.7" right="0.7" top="1" bottom="0.75" header="0.2" footer="0.3"/>
   <pageSetup paperSize="9" fitToHeight="0" orientation="portrait"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;G&amp;C&amp;24JOMU TEXTILE (VIETNAM) CO.,LTD
@@ -7375,1733 +7375,1733 @@
       </c>
       <c r="E71" s="5" t="s">
         <v>157</v>
       </c>
       <c r="F71" s="5" t="s">
         <v>185</v>
       </c>
       <c r="G71" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="72" spans="1:7">
       <c r="A72" s="4" t="s">
         <v>79</v>
       </c>
       <c r="B72" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C72" s="5" t="s">
         <v>153</v>
       </c>
       <c r="D72" s="5" t="s">
         <v>155</v>
       </c>
       <c r="E72" s="5" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="F72" s="5" t="s">
-        <v>192</v>
+        <v>163</v>
       </c>
       <c r="G72" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="73" spans="1:7">
       <c r="A73" s="4" t="s">
         <v>80</v>
       </c>
       <c r="B73" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C73" s="5" t="s">
         <v>153</v>
       </c>
       <c r="D73" s="5" t="s">
         <v>155</v>
       </c>
       <c r="E73" s="5" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="F73" s="5" t="s">
-        <v>193</v>
+        <v>176</v>
       </c>
       <c r="G73" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="74" spans="1:7">
       <c r="A74" s="4" t="s">
         <v>81</v>
       </c>
       <c r="B74" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C74" s="5" t="s">
         <v>153</v>
       </c>
       <c r="D74" s="5" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="E74" s="5" t="s">
-        <v>159</v>
+        <v>156</v>
       </c>
       <c r="F74" s="5" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="G74" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="75" spans="1:7">
       <c r="A75" s="4" t="s">
         <v>82</v>
       </c>
       <c r="B75" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C75" s="5" t="s">
         <v>153</v>
       </c>
       <c r="D75" s="5" t="s">
         <v>154</v>
       </c>
       <c r="E75" s="5" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="F75" s="5" t="s">
-        <v>165</v>
+        <v>192</v>
       </c>
       <c r="G75" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="76" spans="1:7">
       <c r="A76" s="4" t="s">
         <v>83</v>
       </c>
       <c r="B76" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C76" s="5" t="s">
         <v>153</v>
       </c>
       <c r="D76" s="5" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="E76" s="5" t="s">
         <v>157</v>
       </c>
       <c r="F76" s="5" t="s">
-        <v>193</v>
+        <v>183</v>
       </c>
       <c r="G76" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="77" spans="1:7">
       <c r="A77" s="4" t="s">
         <v>84</v>
       </c>
       <c r="B77" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C77" s="5" t="s">
         <v>153</v>
       </c>
       <c r="D77" s="5" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="E77" s="5" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="F77" s="5" t="s">
-        <v>167</v>
+        <v>193</v>
       </c>
       <c r="G77" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="78" spans="1:7">
       <c r="A78" s="4" t="s">
         <v>85</v>
       </c>
       <c r="B78" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C78" s="5" t="s">
         <v>153</v>
       </c>
       <c r="D78" s="5" t="s">
         <v>155</v>
       </c>
       <c r="E78" s="5" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="F78" s="5" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="G78" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="79" spans="1:7">
       <c r="A79" s="4" t="s">
         <v>86</v>
       </c>
       <c r="B79" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C79" s="5" t="s">
         <v>153</v>
       </c>
       <c r="D79" s="5" t="s">
         <v>154</v>
       </c>
       <c r="E79" s="5" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="F79" s="5" t="s">
-        <v>192</v>
+        <v>171</v>
       </c>
       <c r="G79" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="80" spans="1:7">
       <c r="A80" s="4" t="s">
         <v>87</v>
       </c>
       <c r="B80" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C80" s="5" t="s">
         <v>153</v>
       </c>
       <c r="D80" s="5" t="s">
         <v>154</v>
       </c>
       <c r="E80" s="5" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="F80" s="5" t="s">
-        <v>188</v>
+        <v>183</v>
       </c>
       <c r="G80" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="81" spans="1:7">
       <c r="A81" s="4" t="s">
         <v>88</v>
       </c>
       <c r="B81" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C81" s="5" t="s">
         <v>153</v>
       </c>
       <c r="D81" s="5" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="E81" s="5" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="F81" s="5" t="s">
-        <v>195</v>
+        <v>176</v>
       </c>
       <c r="G81" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="82" spans="1:7">
       <c r="A82" s="4" t="s">
         <v>89</v>
       </c>
       <c r="B82" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C82" s="5" t="s">
         <v>153</v>
       </c>
       <c r="D82" s="5" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="E82" s="5" t="s">
-        <v>159</v>
+        <v>156</v>
       </c>
       <c r="F82" s="5" t="s">
-        <v>192</v>
+        <v>169</v>
       </c>
       <c r="G82" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="83" spans="1:7">
       <c r="A83" s="4" t="s">
         <v>90</v>
       </c>
       <c r="B83" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C83" s="5" t="s">
         <v>153</v>
       </c>
       <c r="D83" s="5" t="s">
         <v>155</v>
       </c>
       <c r="E83" s="5" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="F83" s="5" t="s">
-        <v>167</v>
+        <v>179</v>
       </c>
       <c r="G83" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="84" spans="1:7">
       <c r="A84" s="4" t="s">
         <v>91</v>
       </c>
       <c r="B84" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C84" s="5" t="s">
         <v>153</v>
       </c>
       <c r="D84" s="5" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="E84" s="5" t="s">
-        <v>159</v>
+        <v>156</v>
       </c>
       <c r="F84" s="5" t="s">
-        <v>196</v>
+        <v>171</v>
       </c>
       <c r="G84" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="85" spans="1:7">
       <c r="A85" s="4" t="s">
         <v>92</v>
       </c>
       <c r="B85" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C85" s="5" t="s">
         <v>153</v>
       </c>
       <c r="D85" s="5" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="E85" s="5" t="s">
         <v>157</v>
       </c>
       <c r="F85" s="5" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="G85" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="86" spans="1:7">
       <c r="A86" s="4" t="s">
         <v>93</v>
       </c>
       <c r="B86" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C86" s="5" t="s">
         <v>153</v>
       </c>
       <c r="D86" s="5" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="E86" s="5" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="F86" s="5" t="s">
-        <v>183</v>
+        <v>162</v>
       </c>
       <c r="G86" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="87" spans="1:7">
       <c r="A87" s="4" t="s">
         <v>94</v>
       </c>
       <c r="B87" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C87" s="5" t="s">
         <v>153</v>
       </c>
       <c r="D87" s="5" t="s">
         <v>155</v>
       </c>
       <c r="E87" s="5" t="s">
         <v>158</v>
       </c>
       <c r="F87" s="5" t="s">
-        <v>168</v>
+        <v>194</v>
       </c>
       <c r="G87" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="88" spans="1:7">
       <c r="A88" s="4" t="s">
         <v>95</v>
       </c>
       <c r="B88" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C88" s="5" t="s">
         <v>153</v>
       </c>
       <c r="D88" s="5" t="s">
         <v>155</v>
       </c>
       <c r="E88" s="5" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F88" s="5" t="s">
-        <v>170</v>
+        <v>187</v>
       </c>
       <c r="G88" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="89" spans="1:7">
       <c r="A89" s="4" t="s">
         <v>96</v>
       </c>
       <c r="B89" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C89" s="5" t="s">
         <v>153</v>
       </c>
       <c r="D89" s="5" t="s">
         <v>155</v>
       </c>
       <c r="E89" s="5" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="F89" s="5" t="s">
-        <v>168</v>
+        <v>182</v>
       </c>
       <c r="G89" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="90" spans="1:7">
       <c r="A90" s="4" t="s">
         <v>97</v>
       </c>
       <c r="B90" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C90" s="5" t="s">
         <v>153</v>
       </c>
       <c r="D90" s="5" t="s">
         <v>155</v>
       </c>
       <c r="E90" s="5" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="F90" s="5" t="s">
-        <v>176</v>
+        <v>170</v>
       </c>
       <c r="G90" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="91" spans="1:7">
       <c r="A91" s="4" t="s">
         <v>98</v>
       </c>
       <c r="B91" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C91" s="5" t="s">
         <v>153</v>
       </c>
       <c r="D91" s="5" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="E91" s="5" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="F91" s="5" t="s">
-        <v>163</v>
+        <v>194</v>
       </c>
       <c r="G91" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="92" spans="1:7">
       <c r="A92" s="4" t="s">
         <v>99</v>
       </c>
       <c r="B92" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C92" s="5" t="s">
         <v>153</v>
       </c>
       <c r="D92" s="5" t="s">
         <v>155</v>
       </c>
       <c r="E92" s="5" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="F92" s="5" t="s">
-        <v>173</v>
+        <v>165</v>
       </c>
       <c r="G92" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="93" spans="1:7">
       <c r="A93" s="4" t="s">
         <v>100</v>
       </c>
       <c r="B93" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C93" s="5" t="s">
         <v>153</v>
       </c>
       <c r="D93" s="5" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="E93" s="5" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F93" s="5" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="G93" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="94" spans="1:7">
       <c r="A94" s="4" t="s">
         <v>101</v>
       </c>
       <c r="B94" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C94" s="5" t="s">
         <v>153</v>
       </c>
       <c r="D94" s="5" t="s">
         <v>155</v>
       </c>
       <c r="E94" s="5" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="F94" s="5" t="s">
-        <v>177</v>
+        <v>195</v>
       </c>
       <c r="G94" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="95" spans="1:7">
       <c r="A95" s="4" t="s">
         <v>102</v>
       </c>
       <c r="B95" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C95" s="5" t="s">
         <v>153</v>
       </c>
       <c r="D95" s="5" t="s">
         <v>155</v>
       </c>
       <c r="E95" s="5" t="s">
         <v>157</v>
       </c>
       <c r="F95" s="5" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="G95" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="96" spans="1:7">
       <c r="A96" s="4" t="s">
         <v>103</v>
       </c>
       <c r="B96" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C96" s="5" t="s">
         <v>153</v>
       </c>
       <c r="D96" s="5" t="s">
         <v>155</v>
       </c>
       <c r="E96" s="5" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="F96" s="5" t="s">
-        <v>176</v>
+        <v>164</v>
       </c>
       <c r="G96" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="97" spans="1:7">
       <c r="A97" s="4" t="s">
         <v>104</v>
       </c>
       <c r="B97" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C97" s="5" t="s">
         <v>153</v>
       </c>
       <c r="D97" s="5" t="s">
         <v>155</v>
       </c>
       <c r="E97" s="5" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="F97" s="5" t="s">
-        <v>179</v>
+        <v>174</v>
       </c>
       <c r="G97" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="98" spans="1:7">
       <c r="A98" s="4" t="s">
         <v>105</v>
       </c>
       <c r="B98" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C98" s="5" t="s">
         <v>153</v>
       </c>
       <c r="D98" s="5" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="E98" s="5" t="s">
         <v>157</v>
       </c>
       <c r="F98" s="5" t="s">
-        <v>197</v>
+        <v>185</v>
       </c>
       <c r="G98" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="99" spans="1:7">
       <c r="A99" s="4" t="s">
         <v>106</v>
       </c>
       <c r="B99" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C99" s="5" t="s">
         <v>153</v>
       </c>
       <c r="D99" s="5" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="E99" s="5" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="F99" s="5" t="s">
-        <v>187</v>
+        <v>176</v>
       </c>
       <c r="G99" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="100" spans="1:7">
       <c r="A100" s="4" t="s">
         <v>107</v>
       </c>
       <c r="B100" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C100" s="5" t="s">
         <v>153</v>
       </c>
       <c r="D100" s="5" t="s">
         <v>155</v>
       </c>
       <c r="E100" s="5" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="F100" s="5" t="s">
-        <v>162</v>
+        <v>172</v>
       </c>
       <c r="G100" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="101" spans="1:7">
       <c r="A101" s="4" t="s">
         <v>108</v>
       </c>
       <c r="B101" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C101" s="5" t="s">
         <v>153</v>
       </c>
       <c r="D101" s="5" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="E101" s="5" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="F101" s="5" t="s">
-        <v>171</v>
+        <v>194</v>
       </c>
       <c r="G101" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="102" spans="1:7">
       <c r="A102" s="4" t="s">
         <v>109</v>
       </c>
       <c r="B102" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C102" s="5" t="s">
         <v>153</v>
       </c>
       <c r="D102" s="5" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="E102" s="5" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="F102" s="5" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="G102" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="103" spans="1:7">
       <c r="A103" s="4" t="s">
         <v>110</v>
       </c>
       <c r="B103" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C103" s="5" t="s">
         <v>153</v>
       </c>
       <c r="D103" s="5" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="E103" s="5" t="s">
         <v>157</v>
       </c>
       <c r="F103" s="5" t="s">
-        <v>176</v>
+        <v>169</v>
       </c>
       <c r="G103" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="104" spans="1:7">
       <c r="A104" s="4" t="s">
         <v>111</v>
       </c>
       <c r="B104" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C104" s="5" t="s">
         <v>153</v>
       </c>
       <c r="D104" s="5" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="E104" s="5" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="F104" s="5" t="s">
-        <v>169</v>
+        <v>165</v>
       </c>
       <c r="G104" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="105" spans="1:7">
       <c r="A105" s="4" t="s">
         <v>112</v>
       </c>
       <c r="B105" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C105" s="5" t="s">
         <v>153</v>
       </c>
       <c r="D105" s="5" t="s">
         <v>155</v>
       </c>
       <c r="E105" s="5" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="F105" s="5" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="G105" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="106" spans="1:7">
       <c r="A106" s="4" t="s">
         <v>113</v>
       </c>
       <c r="B106" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C106" s="5" t="s">
         <v>153</v>
       </c>
       <c r="D106" s="5" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="E106" s="5" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="F106" s="5" t="s">
-        <v>171</v>
+        <v>164</v>
       </c>
       <c r="G106" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="107" spans="1:7">
       <c r="A107" s="4" t="s">
         <v>114</v>
       </c>
       <c r="B107" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C107" s="5" t="s">
         <v>153</v>
       </c>
       <c r="D107" s="5" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="E107" s="5" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="F107" s="5" t="s">
-        <v>161</v>
+        <v>176</v>
       </c>
       <c r="G107" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="108" spans="1:7">
       <c r="A108" s="4" t="s">
         <v>115</v>
       </c>
       <c r="B108" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C108" s="5" t="s">
         <v>153</v>
       </c>
       <c r="D108" s="5" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="E108" s="5" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F108" s="5" t="s">
-        <v>162</v>
+        <v>169</v>
       </c>
       <c r="G108" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="109" spans="1:7">
       <c r="A109" s="4" t="s">
         <v>116</v>
       </c>
       <c r="B109" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C109" s="5" t="s">
         <v>153</v>
       </c>
       <c r="D109" s="5" t="s">
         <v>155</v>
       </c>
       <c r="E109" s="5" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="F109" s="5" t="s">
-        <v>192</v>
+        <v>187</v>
       </c>
       <c r="G109" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="110" spans="1:7">
       <c r="A110" s="4" t="s">
         <v>117</v>
       </c>
       <c r="B110" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C110" s="5" t="s">
         <v>153</v>
       </c>
       <c r="D110" s="5" t="s">
         <v>155</v>
       </c>
       <c r="E110" s="5" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
       <c r="F110" s="5" t="s">
-        <v>187</v>
+        <v>196</v>
       </c>
       <c r="G110" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="111" spans="1:7">
       <c r="A111" s="4" t="s">
         <v>118</v>
       </c>
       <c r="B111" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C111" s="5" t="s">
         <v>153</v>
       </c>
       <c r="D111" s="5" t="s">
         <v>155</v>
       </c>
       <c r="E111" s="5" t="s">
         <v>157</v>
       </c>
       <c r="F111" s="5" t="s">
-        <v>182</v>
+        <v>164</v>
       </c>
       <c r="G111" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="112" spans="1:7">
       <c r="A112" s="4" t="s">
         <v>119</v>
       </c>
       <c r="B112" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C112" s="5" t="s">
         <v>153</v>
       </c>
       <c r="D112" s="5" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="E112" s="5" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="F112" s="5" t="s">
-        <v>170</v>
+        <v>165</v>
       </c>
       <c r="G112" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="113" spans="1:7">
       <c r="A113" s="4" t="s">
         <v>120</v>
       </c>
       <c r="B113" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C113" s="5" t="s">
         <v>153</v>
       </c>
       <c r="D113" s="5" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="E113" s="5" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="F113" s="5" t="s">
-        <v>192</v>
+        <v>182</v>
       </c>
       <c r="G113" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="114" spans="1:7">
       <c r="A114" s="4" t="s">
         <v>121</v>
       </c>
       <c r="B114" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C114" s="5" t="s">
         <v>153</v>
       </c>
       <c r="D114" s="5" t="s">
         <v>155</v>
       </c>
       <c r="E114" s="5" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="F114" s="5" t="s">
-        <v>165</v>
+        <v>181</v>
       </c>
       <c r="G114" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="115" spans="1:7">
       <c r="A115" s="4" t="s">
         <v>122</v>
       </c>
       <c r="B115" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C115" s="5" t="s">
         <v>153</v>
       </c>
       <c r="D115" s="5" t="s">
         <v>155</v>
       </c>
       <c r="E115" s="5" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="F115" s="5" t="s">
-        <v>174</v>
+        <v>187</v>
       </c>
       <c r="G115" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="116" spans="1:7">
       <c r="A116" s="4" t="s">
         <v>123</v>
       </c>
       <c r="B116" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C116" s="5" t="s">
         <v>153</v>
       </c>
       <c r="D116" s="5" t="s">
         <v>155</v>
       </c>
       <c r="E116" s="5" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="F116" s="5" t="s">
-        <v>194</v>
+        <v>173</v>
       </c>
       <c r="G116" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="117" spans="1:7">
       <c r="A117" s="4" t="s">
         <v>124</v>
       </c>
       <c r="B117" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C117" s="5" t="s">
         <v>153</v>
       </c>
       <c r="D117" s="5" t="s">
         <v>155</v>
       </c>
       <c r="E117" s="5" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="F117" s="5" t="s">
-        <v>163</v>
+        <v>179</v>
       </c>
       <c r="G117" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="118" spans="1:7">
       <c r="A118" s="4" t="s">
         <v>125</v>
       </c>
       <c r="B118" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C118" s="5" t="s">
         <v>153</v>
       </c>
       <c r="D118" s="5" t="s">
         <v>155</v>
       </c>
       <c r="E118" s="5" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="F118" s="5" t="s">
-        <v>164</v>
+        <v>197</v>
       </c>
       <c r="G118" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="119" spans="1:7">
       <c r="A119" s="4" t="s">
         <v>126</v>
       </c>
       <c r="B119" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C119" s="5" t="s">
         <v>153</v>
       </c>
       <c r="D119" s="5" t="s">
         <v>155</v>
       </c>
       <c r="E119" s="5" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F119" s="5" t="s">
-        <v>174</v>
+        <v>187</v>
       </c>
       <c r="G119" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="120" spans="1:7">
       <c r="A120" s="4" t="s">
         <v>127</v>
       </c>
       <c r="B120" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C120" s="5" t="s">
         <v>153</v>
       </c>
       <c r="D120" s="5" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="E120" s="5" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="F120" s="5" t="s">
-        <v>185</v>
+        <v>162</v>
       </c>
       <c r="G120" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="121" spans="1:7">
       <c r="A121" s="4" t="s">
         <v>128</v>
       </c>
       <c r="B121" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C121" s="5" t="s">
         <v>153</v>
       </c>
       <c r="D121" s="5" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="E121" s="5" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="F121" s="5" t="s">
-        <v>176</v>
+        <v>170</v>
       </c>
       <c r="G121" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="122" spans="1:7">
       <c r="A122" s="4" t="s">
         <v>129</v>
       </c>
       <c r="B122" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C122" s="5" t="s">
         <v>153</v>
       </c>
       <c r="D122" s="5" t="s">
         <v>155</v>
       </c>
       <c r="E122" s="5" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="F122" s="5" t="s">
-        <v>172</v>
+        <v>168</v>
       </c>
       <c r="G122" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="123" spans="1:7">
       <c r="A123" s="4" t="s">
         <v>130</v>
       </c>
       <c r="B123" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C123" s="5" t="s">
         <v>153</v>
       </c>
       <c r="D123" s="5" t="s">
         <v>155</v>
       </c>
       <c r="E123" s="5" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="F123" s="5" t="s">
-        <v>192</v>
+        <v>176</v>
       </c>
       <c r="G123" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="124" spans="1:7">
       <c r="A124" s="4" t="s">
         <v>131</v>
       </c>
       <c r="B124" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C124" s="5" t="s">
         <v>153</v>
       </c>
       <c r="D124" s="5" t="s">
         <v>155</v>
       </c>
       <c r="E124" s="5" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="F124" s="5" t="s">
-        <v>174</v>
+        <v>163</v>
       </c>
       <c r="G124" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="125" spans="1:7">
       <c r="A125" s="4" t="s">
         <v>132</v>
       </c>
       <c r="B125" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C125" s="5" t="s">
         <v>153</v>
       </c>
       <c r="D125" s="5" t="s">
         <v>155</v>
       </c>
       <c r="E125" s="5" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="F125" s="5" t="s">
-        <v>169</v>
+        <v>173</v>
       </c>
       <c r="G125" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="126" spans="1:7">
       <c r="A126" s="4" t="s">
         <v>133</v>
       </c>
       <c r="B126" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C126" s="5" t="s">
         <v>153</v>
       </c>
       <c r="D126" s="5" t="s">
         <v>154</v>
       </c>
       <c r="E126" s="5" t="s">
         <v>157</v>
       </c>
       <c r="F126" s="5" t="s">
-        <v>165</v>
+        <v>183</v>
       </c>
       <c r="G126" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="127" spans="1:7">
       <c r="A127" s="4" t="s">
         <v>134</v>
       </c>
       <c r="B127" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C127" s="5" t="s">
         <v>153</v>
       </c>
       <c r="D127" s="5" t="s">
         <v>155</v>
       </c>
       <c r="E127" s="5" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="F127" s="5" t="s">
-        <v>176</v>
+        <v>194</v>
       </c>
       <c r="G127" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="128" spans="1:7">
       <c r="A128" s="4" t="s">
         <v>135</v>
       </c>
       <c r="B128" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C128" s="5" t="s">
         <v>153</v>
       </c>
       <c r="D128" s="5" t="s">
         <v>155</v>
       </c>
       <c r="E128" s="5" t="s">
         <v>157</v>
       </c>
       <c r="F128" s="5" t="s">
-        <v>164</v>
+        <v>198</v>
       </c>
       <c r="G128" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="129" spans="1:7">
       <c r="A129" s="4" t="s">
         <v>136</v>
       </c>
       <c r="B129" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C129" s="5" t="s">
         <v>153</v>
       </c>
       <c r="D129" s="5" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="E129" s="5" t="s">
         <v>159</v>
       </c>
       <c r="F129" s="5" t="s">
         <v>176</v>
       </c>
       <c r="G129" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="130" spans="1:7">
       <c r="A130" s="4" t="s">
         <v>137</v>
       </c>
       <c r="B130" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C130" s="5" t="s">
         <v>153</v>
       </c>
       <c r="D130" s="5" t="s">
         <v>155</v>
       </c>
       <c r="E130" s="5" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="F130" s="5" t="s">
-        <v>169</v>
+        <v>177</v>
       </c>
       <c r="G130" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="131" spans="1:7">
       <c r="A131" s="4" t="s">
         <v>138</v>
       </c>
       <c r="B131" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C131" s="5" t="s">
         <v>153</v>
       </c>
       <c r="D131" s="5" t="s">
         <v>155</v>
       </c>
       <c r="E131" s="5" t="s">
         <v>157</v>
       </c>
       <c r="F131" s="5" t="s">
-        <v>187</v>
+        <v>162</v>
       </c>
       <c r="G131" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="132" spans="1:7">
       <c r="A132" s="4" t="s">
         <v>139</v>
       </c>
       <c r="B132" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C132" s="5" t="s">
         <v>153</v>
       </c>
       <c r="D132" s="5" t="s">
         <v>155</v>
       </c>
       <c r="E132" s="5" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="F132" s="5" t="s">
-        <v>198</v>
+        <v>176</v>
       </c>
       <c r="G132" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="133" spans="1:7">
       <c r="A133" s="4" t="s">
         <v>140</v>
       </c>
       <c r="B133" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C133" s="5" t="s">
         <v>153</v>
       </c>
       <c r="D133" s="5" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="E133" s="5" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="F133" s="5" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="G133" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="134" spans="1:7">
       <c r="A134" s="4" t="s">
         <v>141</v>
       </c>
       <c r="B134" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C134" s="5" t="s">
         <v>153</v>
       </c>
       <c r="D134" s="5" t="s">
         <v>154</v>
       </c>
       <c r="E134" s="5" t="s">
         <v>157</v>
       </c>
       <c r="F134" s="5" t="s">
-        <v>165</v>
+        <v>198</v>
       </c>
       <c r="G134" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="135" spans="1:7">
       <c r="A135" s="4" t="s">
         <v>142</v>
       </c>
       <c r="B135" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C135" s="5" t="s">
         <v>153</v>
       </c>
       <c r="D135" s="5" t="s">
         <v>155</v>
       </c>
       <c r="E135" s="5" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="F135" s="5" t="s">
-        <v>182</v>
+        <v>167</v>
       </c>
       <c r="G135" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="136" spans="1:7">
       <c r="A136" s="4" t="s">
         <v>143</v>
       </c>
       <c r="B136" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C136" s="5" t="s">
         <v>153</v>
       </c>
       <c r="D136" s="5" t="s">
         <v>155</v>
       </c>
       <c r="E136" s="5" t="s">
         <v>157</v>
       </c>
       <c r="F136" s="5" t="s">
-        <v>181</v>
+        <v>195</v>
       </c>
       <c r="G136" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="137" spans="1:7">
       <c r="A137" s="4" t="s">
         <v>144</v>
       </c>
       <c r="B137" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C137" s="5" t="s">
         <v>153</v>
       </c>
       <c r="D137" s="5" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="E137" s="5" t="s">
         <v>157</v>
       </c>
       <c r="F137" s="5" t="s">
-        <v>187</v>
+        <v>194</v>
       </c>
       <c r="G137" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="138" spans="1:7">
       <c r="A138" s="4" t="s">
         <v>145</v>
       </c>
       <c r="B138" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C138" s="5" t="s">
         <v>153</v>
       </c>
       <c r="D138" s="5" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="E138" s="5" t="s">
-        <v>159</v>
+        <v>156</v>
       </c>
       <c r="F138" s="5" t="s">
-        <v>173</v>
+        <v>188</v>
       </c>
       <c r="G138" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="139" spans="1:7">
       <c r="A139" s="4" t="s">
         <v>146</v>
       </c>
       <c r="B139" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C139" s="5" t="s">
         <v>153</v>
       </c>
       <c r="D139" s="5" t="s">
         <v>155</v>
       </c>
       <c r="E139" s="5" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="F139" s="5" t="s">
-        <v>163</v>
+        <v>199</v>
       </c>
       <c r="G139" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="140" spans="1:7">
       <c r="A140" s="4" t="s">
         <v>147</v>
       </c>
       <c r="B140" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C140" s="5" t="s">
         <v>153</v>
       </c>
       <c r="D140" s="5" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="E140" s="5" t="s">
         <v>159</v>
       </c>
       <c r="F140" s="5" t="s">
-        <v>176</v>
+        <v>194</v>
       </c>
       <c r="G140" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="141" spans="1:7">
       <c r="A141" s="4" t="s">
         <v>148</v>
       </c>
       <c r="B141" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C141" s="5" t="s">
         <v>153</v>
       </c>
       <c r="D141" s="5" t="s">
         <v>155</v>
       </c>
       <c r="E141" s="5" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="F141" s="5" t="s">
-        <v>179</v>
+        <v>167</v>
       </c>
       <c r="G141" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="142" spans="1:7">
       <c r="A142" s="4" t="s">
         <v>149</v>
       </c>
       <c r="B142" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C142" s="5" t="s">
         <v>153</v>
       </c>
       <c r="D142" s="5" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="E142" s="5" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="F142" s="5" t="s">
-        <v>199</v>
+        <v>193</v>
       </c>
       <c r="G142" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="143" spans="1:7">
       <c r="A143" s="4" t="s">
         <v>150</v>
       </c>
       <c r="B143" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C143" s="5" t="s">
         <v>153</v>
       </c>
       <c r="D143" s="5" t="s">
         <v>155</v>
       </c>
       <c r="E143" s="5" t="s">
         <v>157</v>
       </c>
       <c r="F143" s="5" t="s">
-        <v>183</v>
+        <v>163</v>
       </c>
       <c r="G143" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="144" spans="1:7">
       <c r="A144" s="4" t="s">
         <v>151</v>
       </c>
       <c r="B144" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C144" s="5" t="s">
         <v>153</v>
       </c>
       <c r="D144" s="5" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="E144" s="5" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="F144" s="5" t="s">
-        <v>196</v>
+        <v>183</v>
       </c>
       <c r="G144" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="145" spans="1:7">
       <c r="A145" s="4" t="s">
         <v>152</v>
       </c>
       <c r="B145" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C145" s="5" t="s">
         <v>153</v>
       </c>
       <c r="D145" s="5" t="s">
         <v>155</v>
       </c>
       <c r="E145" s="5" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="F145" s="5" t="s">
-        <v>196</v>
+        <v>168</v>
       </c>
       <c r="G145" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="149" spans="1:7">
       <c r="A149" s="6" t="s">
         <v>307</v>
       </c>
       <c r="C149" s="6" t="s">
         <v>308</v>
       </c>
       <c r="E149" s="6" t="s">
         <v>309</v>
       </c>
       <c r="F149" s="6" t="s">
         <v>310</v>
       </c>
       <c r="G149" s="6" t="s">
         <v>311</v>
       </c>
     </row>
   </sheetData>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.7" right="0.7" top="1" bottom="0.75" header="0.2" footer="0.3"/>
@@ -10642,1733 +10642,1733 @@
       </c>
       <c r="E71" s="5" t="s">
         <v>157</v>
       </c>
       <c r="F71" s="5" t="s">
         <v>185</v>
       </c>
       <c r="G71" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="72" spans="1:7">
       <c r="A72" s="4" t="s">
         <v>376</v>
       </c>
       <c r="B72" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C72" s="5" t="s">
         <v>153</v>
       </c>
       <c r="D72" s="5" t="s">
         <v>155</v>
       </c>
       <c r="E72" s="5" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="F72" s="5" t="s">
-        <v>192</v>
+        <v>163</v>
       </c>
       <c r="G72" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="73" spans="1:7">
       <c r="A73" s="4" t="s">
         <v>377</v>
       </c>
       <c r="B73" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C73" s="5" t="s">
         <v>153</v>
       </c>
       <c r="D73" s="5" t="s">
         <v>155</v>
       </c>
       <c r="E73" s="5" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="F73" s="5" t="s">
-        <v>193</v>
+        <v>176</v>
       </c>
       <c r="G73" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="74" spans="1:7">
       <c r="A74" s="4" t="s">
         <v>378</v>
       </c>
       <c r="B74" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C74" s="5" t="s">
         <v>153</v>
       </c>
       <c r="D74" s="5" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="E74" s="5" t="s">
-        <v>159</v>
+        <v>156</v>
       </c>
       <c r="F74" s="5" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="G74" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="75" spans="1:7">
       <c r="A75" s="4" t="s">
         <v>379</v>
       </c>
       <c r="B75" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C75" s="5" t="s">
         <v>153</v>
       </c>
       <c r="D75" s="5" t="s">
         <v>154</v>
       </c>
       <c r="E75" s="5" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="F75" s="5" t="s">
-        <v>165</v>
+        <v>192</v>
       </c>
       <c r="G75" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="76" spans="1:7">
       <c r="A76" s="4" t="s">
         <v>380</v>
       </c>
       <c r="B76" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C76" s="5" t="s">
         <v>153</v>
       </c>
       <c r="D76" s="5" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="E76" s="5" t="s">
         <v>157</v>
       </c>
       <c r="F76" s="5" t="s">
-        <v>193</v>
+        <v>183</v>
       </c>
       <c r="G76" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="77" spans="1:7">
       <c r="A77" s="4" t="s">
         <v>381</v>
       </c>
       <c r="B77" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C77" s="5" t="s">
         <v>153</v>
       </c>
       <c r="D77" s="5" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="E77" s="5" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="F77" s="5" t="s">
-        <v>167</v>
+        <v>193</v>
       </c>
       <c r="G77" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="78" spans="1:7">
       <c r="A78" s="4" t="s">
         <v>382</v>
       </c>
       <c r="B78" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C78" s="5" t="s">
         <v>153</v>
       </c>
       <c r="D78" s="5" t="s">
         <v>155</v>
       </c>
       <c r="E78" s="5" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="F78" s="5" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="G78" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="79" spans="1:7">
       <c r="A79" s="4" t="s">
         <v>383</v>
       </c>
       <c r="B79" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C79" s="5" t="s">
         <v>153</v>
       </c>
       <c r="D79" s="5" t="s">
         <v>154</v>
       </c>
       <c r="E79" s="5" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="F79" s="5" t="s">
-        <v>192</v>
+        <v>171</v>
       </c>
       <c r="G79" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="80" spans="1:7">
       <c r="A80" s="4" t="s">
         <v>384</v>
       </c>
       <c r="B80" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C80" s="5" t="s">
         <v>153</v>
       </c>
       <c r="D80" s="5" t="s">
         <v>154</v>
       </c>
       <c r="E80" s="5" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="F80" s="5" t="s">
-        <v>188</v>
+        <v>183</v>
       </c>
       <c r="G80" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="81" spans="1:7">
       <c r="A81" s="4" t="s">
         <v>385</v>
       </c>
       <c r="B81" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C81" s="5" t="s">
         <v>153</v>
       </c>
       <c r="D81" s="5" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="E81" s="5" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="F81" s="5" t="s">
-        <v>195</v>
+        <v>176</v>
       </c>
       <c r="G81" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="82" spans="1:7">
       <c r="A82" s="4" t="s">
         <v>386</v>
       </c>
       <c r="B82" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C82" s="5" t="s">
         <v>153</v>
       </c>
       <c r="D82" s="5" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="E82" s="5" t="s">
-        <v>159</v>
+        <v>156</v>
       </c>
       <c r="F82" s="5" t="s">
-        <v>192</v>
+        <v>169</v>
       </c>
       <c r="G82" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="83" spans="1:7">
       <c r="A83" s="4" t="s">
         <v>387</v>
       </c>
       <c r="B83" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C83" s="5" t="s">
         <v>153</v>
       </c>
       <c r="D83" s="5" t="s">
         <v>155</v>
       </c>
       <c r="E83" s="5" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="F83" s="5" t="s">
-        <v>167</v>
+        <v>179</v>
       </c>
       <c r="G83" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="84" spans="1:7">
       <c r="A84" s="4" t="s">
         <v>388</v>
       </c>
       <c r="B84" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C84" s="5" t="s">
         <v>153</v>
       </c>
       <c r="D84" s="5" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="E84" s="5" t="s">
-        <v>159</v>
+        <v>156</v>
       </c>
       <c r="F84" s="5" t="s">
-        <v>196</v>
+        <v>171</v>
       </c>
       <c r="G84" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="85" spans="1:7">
       <c r="A85" s="4" t="s">
         <v>389</v>
       </c>
       <c r="B85" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C85" s="5" t="s">
         <v>153</v>
       </c>
       <c r="D85" s="5" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="E85" s="5" t="s">
         <v>157</v>
       </c>
       <c r="F85" s="5" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="G85" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="86" spans="1:7">
       <c r="A86" s="4" t="s">
         <v>390</v>
       </c>
       <c r="B86" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C86" s="5" t="s">
         <v>153</v>
       </c>
       <c r="D86" s="5" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="E86" s="5" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="F86" s="5" t="s">
-        <v>183</v>
+        <v>162</v>
       </c>
       <c r="G86" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="87" spans="1:7">
       <c r="A87" s="4" t="s">
         <v>391</v>
       </c>
       <c r="B87" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C87" s="5" t="s">
         <v>153</v>
       </c>
       <c r="D87" s="5" t="s">
         <v>155</v>
       </c>
       <c r="E87" s="5" t="s">
         <v>158</v>
       </c>
       <c r="F87" s="5" t="s">
-        <v>168</v>
+        <v>194</v>
       </c>
       <c r="G87" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="88" spans="1:7">
       <c r="A88" s="4" t="s">
         <v>392</v>
       </c>
       <c r="B88" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C88" s="5" t="s">
         <v>153</v>
       </c>
       <c r="D88" s="5" t="s">
         <v>155</v>
       </c>
       <c r="E88" s="5" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F88" s="5" t="s">
-        <v>170</v>
+        <v>187</v>
       </c>
       <c r="G88" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="89" spans="1:7">
       <c r="A89" s="4" t="s">
         <v>393</v>
       </c>
       <c r="B89" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C89" s="5" t="s">
         <v>153</v>
       </c>
       <c r="D89" s="5" t="s">
         <v>155</v>
       </c>
       <c r="E89" s="5" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="F89" s="5" t="s">
-        <v>168</v>
+        <v>182</v>
       </c>
       <c r="G89" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="90" spans="1:7">
       <c r="A90" s="4" t="s">
         <v>394</v>
       </c>
       <c r="B90" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C90" s="5" t="s">
         <v>153</v>
       </c>
       <c r="D90" s="5" t="s">
         <v>155</v>
       </c>
       <c r="E90" s="5" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="F90" s="5" t="s">
-        <v>176</v>
+        <v>170</v>
       </c>
       <c r="G90" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="91" spans="1:7">
       <c r="A91" s="4" t="s">
         <v>395</v>
       </c>
       <c r="B91" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C91" s="5" t="s">
         <v>153</v>
       </c>
       <c r="D91" s="5" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="E91" s="5" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="F91" s="5" t="s">
-        <v>163</v>
+        <v>194</v>
       </c>
       <c r="G91" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="92" spans="1:7">
       <c r="A92" s="4" t="s">
         <v>396</v>
       </c>
       <c r="B92" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C92" s="5" t="s">
         <v>153</v>
       </c>
       <c r="D92" s="5" t="s">
         <v>155</v>
       </c>
       <c r="E92" s="5" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="F92" s="5" t="s">
-        <v>173</v>
+        <v>165</v>
       </c>
       <c r="G92" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="93" spans="1:7">
       <c r="A93" s="4" t="s">
         <v>397</v>
       </c>
       <c r="B93" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C93" s="5" t="s">
         <v>153</v>
       </c>
       <c r="D93" s="5" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="E93" s="5" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F93" s="5" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="G93" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="94" spans="1:7">
       <c r="A94" s="4" t="s">
         <v>398</v>
       </c>
       <c r="B94" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C94" s="5" t="s">
         <v>153</v>
       </c>
       <c r="D94" s="5" t="s">
         <v>155</v>
       </c>
       <c r="E94" s="5" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="F94" s="5" t="s">
-        <v>177</v>
+        <v>195</v>
       </c>
       <c r="G94" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="95" spans="1:7">
       <c r="A95" s="4" t="s">
         <v>399</v>
       </c>
       <c r="B95" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C95" s="5" t="s">
         <v>153</v>
       </c>
       <c r="D95" s="5" t="s">
         <v>155</v>
       </c>
       <c r="E95" s="5" t="s">
         <v>157</v>
       </c>
       <c r="F95" s="5" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="G95" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="96" spans="1:7">
       <c r="A96" s="4" t="s">
         <v>400</v>
       </c>
       <c r="B96" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C96" s="5" t="s">
         <v>153</v>
       </c>
       <c r="D96" s="5" t="s">
         <v>155</v>
       </c>
       <c r="E96" s="5" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="F96" s="5" t="s">
-        <v>176</v>
+        <v>164</v>
       </c>
       <c r="G96" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="97" spans="1:7">
       <c r="A97" s="4" t="s">
         <v>401</v>
       </c>
       <c r="B97" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C97" s="5" t="s">
         <v>153</v>
       </c>
       <c r="D97" s="5" t="s">
         <v>155</v>
       </c>
       <c r="E97" s="5" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="F97" s="5" t="s">
-        <v>179</v>
+        <v>174</v>
       </c>
       <c r="G97" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="98" spans="1:7">
       <c r="A98" s="4" t="s">
         <v>402</v>
       </c>
       <c r="B98" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C98" s="5" t="s">
         <v>153</v>
       </c>
       <c r="D98" s="5" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="E98" s="5" t="s">
         <v>157</v>
       </c>
       <c r="F98" s="5" t="s">
-        <v>197</v>
+        <v>185</v>
       </c>
       <c r="G98" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="99" spans="1:7">
       <c r="A99" s="4" t="s">
         <v>403</v>
       </c>
       <c r="B99" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C99" s="5" t="s">
         <v>153</v>
       </c>
       <c r="D99" s="5" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="E99" s="5" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="F99" s="5" t="s">
-        <v>187</v>
+        <v>176</v>
       </c>
       <c r="G99" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="100" spans="1:7">
       <c r="A100" s="4" t="s">
         <v>404</v>
       </c>
       <c r="B100" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C100" s="5" t="s">
         <v>153</v>
       </c>
       <c r="D100" s="5" t="s">
         <v>155</v>
       </c>
       <c r="E100" s="5" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="F100" s="5" t="s">
-        <v>162</v>
+        <v>172</v>
       </c>
       <c r="G100" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="101" spans="1:7">
       <c r="A101" s="4" t="s">
         <v>405</v>
       </c>
       <c r="B101" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C101" s="5" t="s">
         <v>153</v>
       </c>
       <c r="D101" s="5" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="E101" s="5" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="F101" s="5" t="s">
-        <v>171</v>
+        <v>194</v>
       </c>
       <c r="G101" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="102" spans="1:7">
       <c r="A102" s="4" t="s">
         <v>406</v>
       </c>
       <c r="B102" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C102" s="5" t="s">
         <v>153</v>
       </c>
       <c r="D102" s="5" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="E102" s="5" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="F102" s="5" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="G102" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="103" spans="1:7">
       <c r="A103" s="4" t="s">
         <v>407</v>
       </c>
       <c r="B103" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C103" s="5" t="s">
         <v>153</v>
       </c>
       <c r="D103" s="5" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="E103" s="5" t="s">
         <v>157</v>
       </c>
       <c r="F103" s="5" t="s">
-        <v>176</v>
+        <v>169</v>
       </c>
       <c r="G103" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="104" spans="1:7">
       <c r="A104" s="4" t="s">
         <v>408</v>
       </c>
       <c r="B104" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C104" s="5" t="s">
         <v>153</v>
       </c>
       <c r="D104" s="5" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="E104" s="5" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="F104" s="5" t="s">
-        <v>169</v>
+        <v>165</v>
       </c>
       <c r="G104" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="105" spans="1:7">
       <c r="A105" s="4" t="s">
         <v>409</v>
       </c>
       <c r="B105" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C105" s="5" t="s">
         <v>153</v>
       </c>
       <c r="D105" s="5" t="s">
         <v>155</v>
       </c>
       <c r="E105" s="5" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="F105" s="5" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="G105" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="106" spans="1:7">
       <c r="A106" s="4" t="s">
         <v>410</v>
       </c>
       <c r="B106" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C106" s="5" t="s">
         <v>153</v>
       </c>
       <c r="D106" s="5" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="E106" s="5" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="F106" s="5" t="s">
-        <v>171</v>
+        <v>164</v>
       </c>
       <c r="G106" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="107" spans="1:7">
       <c r="A107" s="4" t="s">
         <v>411</v>
       </c>
       <c r="B107" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C107" s="5" t="s">
         <v>153</v>
       </c>
       <c r="D107" s="5" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="E107" s="5" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="F107" s="5" t="s">
-        <v>161</v>
+        <v>176</v>
       </c>
       <c r="G107" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="108" spans="1:7">
       <c r="A108" s="4" t="s">
         <v>412</v>
       </c>
       <c r="B108" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C108" s="5" t="s">
         <v>153</v>
       </c>
       <c r="D108" s="5" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="E108" s="5" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F108" s="5" t="s">
-        <v>162</v>
+        <v>169</v>
       </c>
       <c r="G108" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="109" spans="1:7">
       <c r="A109" s="4" t="s">
         <v>413</v>
       </c>
       <c r="B109" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C109" s="5" t="s">
         <v>153</v>
       </c>
       <c r="D109" s="5" t="s">
         <v>155</v>
       </c>
       <c r="E109" s="5" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="F109" s="5" t="s">
-        <v>192</v>
+        <v>187</v>
       </c>
       <c r="G109" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="110" spans="1:7">
       <c r="A110" s="4" t="s">
         <v>414</v>
       </c>
       <c r="B110" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C110" s="5" t="s">
         <v>153</v>
       </c>
       <c r="D110" s="5" t="s">
         <v>155</v>
       </c>
       <c r="E110" s="5" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
       <c r="F110" s="5" t="s">
-        <v>187</v>
+        <v>196</v>
       </c>
       <c r="G110" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="111" spans="1:7">
       <c r="A111" s="4" t="s">
         <v>415</v>
       </c>
       <c r="B111" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C111" s="5" t="s">
         <v>153</v>
       </c>
       <c r="D111" s="5" t="s">
         <v>155</v>
       </c>
       <c r="E111" s="5" t="s">
         <v>157</v>
       </c>
       <c r="F111" s="5" t="s">
-        <v>182</v>
+        <v>164</v>
       </c>
       <c r="G111" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="112" spans="1:7">
       <c r="A112" s="4" t="s">
         <v>416</v>
       </c>
       <c r="B112" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C112" s="5" t="s">
         <v>153</v>
       </c>
       <c r="D112" s="5" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="E112" s="5" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="F112" s="5" t="s">
-        <v>170</v>
+        <v>165</v>
       </c>
       <c r="G112" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="113" spans="1:7">
       <c r="A113" s="4" t="s">
         <v>417</v>
       </c>
       <c r="B113" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C113" s="5" t="s">
         <v>153</v>
       </c>
       <c r="D113" s="5" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="E113" s="5" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="F113" s="5" t="s">
-        <v>192</v>
+        <v>182</v>
       </c>
       <c r="G113" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="114" spans="1:7">
       <c r="A114" s="4" t="s">
         <v>418</v>
       </c>
       <c r="B114" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C114" s="5" t="s">
         <v>153</v>
       </c>
       <c r="D114" s="5" t="s">
         <v>155</v>
       </c>
       <c r="E114" s="5" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="F114" s="5" t="s">
-        <v>165</v>
+        <v>181</v>
       </c>
       <c r="G114" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="115" spans="1:7">
       <c r="A115" s="4" t="s">
         <v>419</v>
       </c>
       <c r="B115" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C115" s="5" t="s">
         <v>153</v>
       </c>
       <c r="D115" s="5" t="s">
         <v>155</v>
       </c>
       <c r="E115" s="5" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="F115" s="5" t="s">
-        <v>174</v>
+        <v>187</v>
       </c>
       <c r="G115" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="116" spans="1:7">
       <c r="A116" s="4" t="s">
         <v>420</v>
       </c>
       <c r="B116" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C116" s="5" t="s">
         <v>153</v>
       </c>
       <c r="D116" s="5" t="s">
         <v>155</v>
       </c>
       <c r="E116" s="5" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="F116" s="5" t="s">
-        <v>194</v>
+        <v>173</v>
       </c>
       <c r="G116" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="117" spans="1:7">
       <c r="A117" s="4" t="s">
         <v>421</v>
       </c>
       <c r="B117" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C117" s="5" t="s">
         <v>153</v>
       </c>
       <c r="D117" s="5" t="s">
         <v>155</v>
       </c>
       <c r="E117" s="5" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="F117" s="5" t="s">
-        <v>163</v>
+        <v>179</v>
       </c>
       <c r="G117" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="118" spans="1:7">
       <c r="A118" s="4" t="s">
         <v>422</v>
       </c>
       <c r="B118" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C118" s="5" t="s">
         <v>153</v>
       </c>
       <c r="D118" s="5" t="s">
         <v>155</v>
       </c>
       <c r="E118" s="5" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="F118" s="5" t="s">
-        <v>164</v>
+        <v>197</v>
       </c>
       <c r="G118" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="119" spans="1:7">
       <c r="A119" s="4" t="s">
         <v>423</v>
       </c>
       <c r="B119" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C119" s="5" t="s">
         <v>153</v>
       </c>
       <c r="D119" s="5" t="s">
         <v>155</v>
       </c>
       <c r="E119" s="5" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F119" s="5" t="s">
-        <v>174</v>
+        <v>187</v>
       </c>
       <c r="G119" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="120" spans="1:7">
       <c r="A120" s="4" t="s">
         <v>424</v>
       </c>
       <c r="B120" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C120" s="5" t="s">
         <v>153</v>
       </c>
       <c r="D120" s="5" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="E120" s="5" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="F120" s="5" t="s">
-        <v>185</v>
+        <v>162</v>
       </c>
       <c r="G120" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="121" spans="1:7">
       <c r="A121" s="4" t="s">
         <v>425</v>
       </c>
       <c r="B121" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C121" s="5" t="s">
         <v>153</v>
       </c>
       <c r="D121" s="5" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="E121" s="5" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="F121" s="5" t="s">
-        <v>176</v>
+        <v>170</v>
       </c>
       <c r="G121" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="122" spans="1:7">
       <c r="A122" s="4" t="s">
         <v>426</v>
       </c>
       <c r="B122" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C122" s="5" t="s">
         <v>153</v>
       </c>
       <c r="D122" s="5" t="s">
         <v>155</v>
       </c>
       <c r="E122" s="5" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="F122" s="5" t="s">
-        <v>172</v>
+        <v>168</v>
       </c>
       <c r="G122" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="123" spans="1:7">
       <c r="A123" s="4" t="s">
         <v>427</v>
       </c>
       <c r="B123" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C123" s="5" t="s">
         <v>153</v>
       </c>
       <c r="D123" s="5" t="s">
         <v>155</v>
       </c>
       <c r="E123" s="5" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="F123" s="5" t="s">
-        <v>192</v>
+        <v>176</v>
       </c>
       <c r="G123" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="124" spans="1:7">
       <c r="A124" s="4" t="s">
         <v>428</v>
       </c>
       <c r="B124" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C124" s="5" t="s">
         <v>153</v>
       </c>
       <c r="D124" s="5" t="s">
         <v>155</v>
       </c>
       <c r="E124" s="5" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="F124" s="5" t="s">
-        <v>174</v>
+        <v>163</v>
       </c>
       <c r="G124" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="125" spans="1:7">
       <c r="A125" s="4" t="s">
         <v>429</v>
       </c>
       <c r="B125" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C125" s="5" t="s">
         <v>153</v>
       </c>
       <c r="D125" s="5" t="s">
         <v>155</v>
       </c>
       <c r="E125" s="5" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="F125" s="5" t="s">
-        <v>169</v>
+        <v>173</v>
       </c>
       <c r="G125" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="126" spans="1:7">
       <c r="A126" s="4" t="s">
         <v>430</v>
       </c>
       <c r="B126" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C126" s="5" t="s">
         <v>153</v>
       </c>
       <c r="D126" s="5" t="s">
         <v>154</v>
       </c>
       <c r="E126" s="5" t="s">
         <v>157</v>
       </c>
       <c r="F126" s="5" t="s">
-        <v>165</v>
+        <v>183</v>
       </c>
       <c r="G126" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="127" spans="1:7">
       <c r="A127" s="4" t="s">
         <v>431</v>
       </c>
       <c r="B127" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C127" s="5" t="s">
         <v>153</v>
       </c>
       <c r="D127" s="5" t="s">
         <v>155</v>
       </c>
       <c r="E127" s="5" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="F127" s="5" t="s">
-        <v>176</v>
+        <v>194</v>
       </c>
       <c r="G127" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="128" spans="1:7">
       <c r="A128" s="4" t="s">
         <v>432</v>
       </c>
       <c r="B128" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C128" s="5" t="s">
         <v>153</v>
       </c>
       <c r="D128" s="5" t="s">
         <v>155</v>
       </c>
       <c r="E128" s="5" t="s">
         <v>157</v>
       </c>
       <c r="F128" s="5" t="s">
-        <v>164</v>
+        <v>198</v>
       </c>
       <c r="G128" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="129" spans="1:7">
       <c r="A129" s="4" t="s">
         <v>433</v>
       </c>
       <c r="B129" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C129" s="5" t="s">
         <v>153</v>
       </c>
       <c r="D129" s="5" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="E129" s="5" t="s">
         <v>159</v>
       </c>
       <c r="F129" s="5" t="s">
         <v>176</v>
       </c>
       <c r="G129" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="130" spans="1:7">
       <c r="A130" s="4" t="s">
         <v>434</v>
       </c>
       <c r="B130" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C130" s="5" t="s">
         <v>153</v>
       </c>
       <c r="D130" s="5" t="s">
         <v>155</v>
       </c>
       <c r="E130" s="5" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="F130" s="5" t="s">
-        <v>169</v>
+        <v>177</v>
       </c>
       <c r="G130" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="131" spans="1:7">
       <c r="A131" s="4" t="s">
         <v>435</v>
       </c>
       <c r="B131" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C131" s="5" t="s">
         <v>153</v>
       </c>
       <c r="D131" s="5" t="s">
         <v>155</v>
       </c>
       <c r="E131" s="5" t="s">
         <v>157</v>
       </c>
       <c r="F131" s="5" t="s">
-        <v>187</v>
+        <v>162</v>
       </c>
       <c r="G131" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="132" spans="1:7">
       <c r="A132" s="4" t="s">
         <v>436</v>
       </c>
       <c r="B132" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C132" s="5" t="s">
         <v>153</v>
       </c>
       <c r="D132" s="5" t="s">
         <v>155</v>
       </c>
       <c r="E132" s="5" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="F132" s="5" t="s">
-        <v>198</v>
+        <v>176</v>
       </c>
       <c r="G132" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="133" spans="1:7">
       <c r="A133" s="4" t="s">
         <v>437</v>
       </c>
       <c r="B133" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C133" s="5" t="s">
         <v>153</v>
       </c>
       <c r="D133" s="5" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="E133" s="5" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="F133" s="5" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="G133" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="134" spans="1:7">
       <c r="A134" s="4" t="s">
         <v>438</v>
       </c>
       <c r="B134" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C134" s="5" t="s">
         <v>153</v>
       </c>
       <c r="D134" s="5" t="s">
         <v>154</v>
       </c>
       <c r="E134" s="5" t="s">
         <v>157</v>
       </c>
       <c r="F134" s="5" t="s">
-        <v>165</v>
+        <v>198</v>
       </c>
       <c r="G134" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="135" spans="1:7">
       <c r="A135" s="4" t="s">
         <v>439</v>
       </c>
       <c r="B135" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C135" s="5" t="s">
         <v>153</v>
       </c>
       <c r="D135" s="5" t="s">
         <v>155</v>
       </c>
       <c r="E135" s="5" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="F135" s="5" t="s">
-        <v>182</v>
+        <v>167</v>
       </c>
       <c r="G135" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="136" spans="1:7">
       <c r="A136" s="4" t="s">
         <v>440</v>
       </c>
       <c r="B136" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C136" s="5" t="s">
         <v>153</v>
       </c>
       <c r="D136" s="5" t="s">
         <v>155</v>
       </c>
       <c r="E136" s="5" t="s">
         <v>157</v>
       </c>
       <c r="F136" s="5" t="s">
-        <v>181</v>
+        <v>195</v>
       </c>
       <c r="G136" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="137" spans="1:7">
       <c r="A137" s="4" t="s">
         <v>441</v>
       </c>
       <c r="B137" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C137" s="5" t="s">
         <v>153</v>
       </c>
       <c r="D137" s="5" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="E137" s="5" t="s">
         <v>157</v>
       </c>
       <c r="F137" s="5" t="s">
-        <v>187</v>
+        <v>194</v>
       </c>
       <c r="G137" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="138" spans="1:7">
       <c r="A138" s="4" t="s">
         <v>442</v>
       </c>
       <c r="B138" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C138" s="5" t="s">
         <v>153</v>
       </c>
       <c r="D138" s="5" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="E138" s="5" t="s">
-        <v>159</v>
+        <v>156</v>
       </c>
       <c r="F138" s="5" t="s">
-        <v>173</v>
+        <v>188</v>
       </c>
       <c r="G138" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="139" spans="1:7">
       <c r="A139" s="4" t="s">
         <v>443</v>
       </c>
       <c r="B139" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C139" s="5" t="s">
         <v>153</v>
       </c>
       <c r="D139" s="5" t="s">
         <v>155</v>
       </c>
       <c r="E139" s="5" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="F139" s="5" t="s">
-        <v>163</v>
+        <v>199</v>
       </c>
       <c r="G139" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="140" spans="1:7">
       <c r="A140" s="4" t="s">
         <v>444</v>
       </c>
       <c r="B140" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C140" s="5" t="s">
         <v>153</v>
       </c>
       <c r="D140" s="5" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="E140" s="5" t="s">
         <v>159</v>
       </c>
       <c r="F140" s="5" t="s">
-        <v>176</v>
+        <v>194</v>
       </c>
       <c r="G140" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="141" spans="1:7">
       <c r="A141" s="4" t="s">
         <v>445</v>
       </c>
       <c r="B141" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C141" s="5" t="s">
         <v>153</v>
       </c>
       <c r="D141" s="5" t="s">
         <v>155</v>
       </c>
       <c r="E141" s="5" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="F141" s="5" t="s">
-        <v>179</v>
+        <v>167</v>
       </c>
       <c r="G141" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="142" spans="1:7">
       <c r="A142" s="4" t="s">
         <v>446</v>
       </c>
       <c r="B142" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C142" s="5" t="s">
         <v>153</v>
       </c>
       <c r="D142" s="5" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="E142" s="5" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="F142" s="5" t="s">
-        <v>199</v>
+        <v>193</v>
       </c>
       <c r="G142" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="143" spans="1:7">
       <c r="A143" s="4" t="s">
         <v>447</v>
       </c>
       <c r="B143" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C143" s="5" t="s">
         <v>153</v>
       </c>
       <c r="D143" s="5" t="s">
         <v>155</v>
       </c>
       <c r="E143" s="5" t="s">
         <v>157</v>
       </c>
       <c r="F143" s="5" t="s">
-        <v>183</v>
+        <v>163</v>
       </c>
       <c r="G143" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="144" spans="1:7">
       <c r="A144" s="4" t="s">
         <v>448</v>
       </c>
       <c r="B144" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C144" s="5" t="s">
         <v>153</v>
       </c>
       <c r="D144" s="5" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="E144" s="5" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="F144" s="5" t="s">
-        <v>196</v>
+        <v>183</v>
       </c>
       <c r="G144" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="145" spans="1:7">
       <c r="A145" s="4" t="s">
         <v>449</v>
       </c>
       <c r="B145" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C145" s="5" t="s">
         <v>153</v>
       </c>
       <c r="D145" s="5" t="s">
         <v>155</v>
       </c>
       <c r="E145" s="5" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="F145" s="5" t="s">
-        <v>196</v>
+        <v>168</v>
       </c>
       <c r="G145" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="149" spans="1:7">
       <c r="A149" s="6" t="s">
         <v>307</v>
       </c>
       <c r="C149" s="6" t="s">
         <v>308</v>
       </c>
       <c r="E149" s="6" t="s">
         <v>309</v>
       </c>
       <c r="F149" s="6" t="s">
         <v>310</v>
       </c>
       <c r="G149" s="6" t="s">
         <v>311</v>
       </c>
     </row>
   </sheetData>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.7" right="0.7" top="1" bottom="0.75" header="0.2" footer="0.3"/>
@@ -14270,1961 +14270,1961 @@
       </c>
       <c r="E91" s="5" t="s">
         <v>185</v>
       </c>
       <c r="F91" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G91" s="5">
         <v>53.68</v>
       </c>
       <c r="H91" s="5" t="s">
         <v>234</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" s="4" t="s">
         <v>79</v>
       </c>
       <c r="B92" s="5" t="s">
         <v>155</v>
       </c>
       <c r="C92" s="5" t="s">
         <v>459</v>
       </c>
       <c r="D92" s="5" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="E92" s="5" t="s">
-        <v>192</v>
+        <v>163</v>
       </c>
       <c r="F92" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G92" s="5">
-        <v>55.68</v>
+        <v>62.68</v>
       </c>
       <c r="H92" s="5" t="s">
-        <v>245</v>
+        <v>203</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" s="4" t="s">
         <v>80</v>
       </c>
       <c r="B93" s="5" t="s">
         <v>155</v>
       </c>
       <c r="C93" s="5" t="s">
         <v>459</v>
       </c>
       <c r="D93" s="5" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="E93" s="5" t="s">
-        <v>193</v>
+        <v>176</v>
       </c>
       <c r="F93" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G93" s="5">
-        <v>48.48</v>
+        <v>49.68</v>
       </c>
       <c r="H93" s="5" t="s">
-        <v>249</v>
+        <v>246</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" s="4" t="s">
         <v>81</v>
       </c>
       <c r="B94" s="5" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="C94" s="5" t="s">
         <v>459</v>
       </c>
       <c r="D94" s="5" t="s">
-        <v>159</v>
+        <v>156</v>
       </c>
       <c r="E94" s="5" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="F94" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G94" s="5">
-        <v>49.68</v>
+        <v>61.08</v>
       </c>
       <c r="H94" s="5" t="s">
-        <v>246</v>
+        <v>249</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" s="4" t="s">
         <v>82</v>
       </c>
       <c r="B95" s="5" t="s">
         <v>154</v>
       </c>
       <c r="C95" s="5" t="s">
         <v>459</v>
       </c>
       <c r="D95" s="5" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E95" s="5" t="s">
-        <v>165</v>
+        <v>192</v>
       </c>
       <c r="F95" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G95" s="5">
-        <v>50.84</v>
+        <v>65.68000000000001</v>
       </c>
       <c r="H95" s="5" t="s">
-        <v>250</v>
+        <v>221</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" s="4" t="s">
         <v>83</v>
       </c>
       <c r="B96" s="5" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="C96" s="5" t="s">
         <v>459</v>
       </c>
       <c r="D96" s="5" t="s">
         <v>157</v>
       </c>
       <c r="E96" s="5" t="s">
-        <v>193</v>
+        <v>183</v>
       </c>
       <c r="F96" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G96" s="5">
-        <v>48.44</v>
+        <v>59.68</v>
       </c>
       <c r="H96" s="5" t="s">
-        <v>251</v>
+        <v>206</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" s="4" t="s">
         <v>84</v>
       </c>
       <c r="B97" s="5" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="C97" s="5" t="s">
         <v>459</v>
       </c>
       <c r="D97" s="5" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="E97" s="5" t="s">
-        <v>167</v>
+        <v>193</v>
       </c>
       <c r="F97" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G97" s="5">
-        <v>60.02</v>
+        <v>49.02</v>
       </c>
       <c r="H97" s="5" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" s="4" t="s">
         <v>85</v>
       </c>
       <c r="B98" s="5" t="s">
         <v>155</v>
       </c>
       <c r="C98" s="5" t="s">
         <v>459</v>
       </c>
       <c r="D98" s="5" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="E98" s="5" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="F98" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G98" s="5">
-        <v>65.02</v>
+        <v>47.68</v>
       </c>
       <c r="H98" s="5" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" s="4" t="s">
         <v>86</v>
       </c>
       <c r="B99" s="5" t="s">
         <v>154</v>
       </c>
       <c r="C99" s="5" t="s">
         <v>459</v>
       </c>
       <c r="D99" s="5" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="E99" s="5" t="s">
-        <v>192</v>
+        <v>171</v>
       </c>
       <c r="F99" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G99" s="5">
-        <v>55.68</v>
+        <v>67.38</v>
       </c>
       <c r="H99" s="5" t="s">
-        <v>245</v>
+        <v>252</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" s="4" t="s">
         <v>87</v>
       </c>
       <c r="B100" s="5" t="s">
         <v>154</v>
       </c>
       <c r="C100" s="5" t="s">
         <v>459</v>
       </c>
       <c r="D100" s="5" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="E100" s="5" t="s">
-        <v>188</v>
+        <v>183</v>
       </c>
       <c r="F100" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G100" s="5">
-        <v>50.48</v>
+        <v>59.08</v>
       </c>
       <c r="H100" s="5" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" s="4" t="s">
         <v>88</v>
       </c>
       <c r="B101" s="5" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="C101" s="5" t="s">
         <v>459</v>
       </c>
       <c r="D101" s="5" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E101" s="5" t="s">
-        <v>195</v>
+        <v>176</v>
       </c>
       <c r="F101" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G101" s="5">
-        <v>47.68</v>
+        <v>49.66</v>
       </c>
       <c r="H101" s="5" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" s="4" t="s">
         <v>89</v>
       </c>
       <c r="B102" s="5" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="C102" s="5" t="s">
         <v>459</v>
       </c>
       <c r="D102" s="5" t="s">
-        <v>159</v>
+        <v>156</v>
       </c>
       <c r="E102" s="5" t="s">
-        <v>192</v>
+        <v>169</v>
       </c>
       <c r="F102" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G102" s="5">
-        <v>54.68</v>
+        <v>57.24</v>
       </c>
       <c r="H102" s="5" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" s="4" t="s">
         <v>90</v>
       </c>
       <c r="B103" s="5" t="s">
         <v>155</v>
       </c>
       <c r="C103" s="5" t="s">
         <v>459</v>
       </c>
       <c r="D103" s="5" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E103" s="5" t="s">
-        <v>167</v>
+        <v>179</v>
       </c>
       <c r="F103" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G103" s="5">
-        <v>60.2</v>
+        <v>61.58</v>
       </c>
       <c r="H103" s="5" t="s">
-        <v>257</v>
+        <v>239</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" s="4" t="s">
         <v>91</v>
       </c>
       <c r="B104" s="5" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="C104" s="5" t="s">
         <v>459</v>
       </c>
       <c r="D104" s="5" t="s">
-        <v>159</v>
+        <v>156</v>
       </c>
       <c r="E104" s="5" t="s">
-        <v>196</v>
+        <v>171</v>
       </c>
       <c r="F104" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G104" s="5">
-        <v>48.42</v>
+        <v>64.56</v>
       </c>
       <c r="H104" s="5" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" s="4" t="s">
         <v>92</v>
       </c>
       <c r="B105" s="5" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="C105" s="5" t="s">
         <v>459</v>
       </c>
       <c r="D105" s="5" t="s">
         <v>157</v>
       </c>
       <c r="E105" s="5" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F105" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G105" s="5">
-        <v>62.68</v>
+        <v>69.68000000000001</v>
       </c>
       <c r="H105" s="5" t="s">
-        <v>203</v>
+        <v>231</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" s="4" t="s">
         <v>93</v>
       </c>
       <c r="B106" s="5" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="C106" s="5" t="s">
         <v>459</v>
       </c>
       <c r="D106" s="5" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="E106" s="5" t="s">
-        <v>183</v>
+        <v>162</v>
       </c>
       <c r="F106" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G106" s="5">
-        <v>59.58</v>
+        <v>61.68</v>
       </c>
       <c r="H106" s="5" t="s">
-        <v>259</v>
+        <v>201</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" s="4" t="s">
         <v>94</v>
       </c>
       <c r="B107" s="5" t="s">
         <v>155</v>
       </c>
       <c r="C107" s="5" t="s">
         <v>459</v>
       </c>
       <c r="D107" s="5" t="s">
         <v>158</v>
       </c>
       <c r="E107" s="5" t="s">
-        <v>168</v>
+        <v>194</v>
       </c>
       <c r="F107" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G107" s="5">
-        <v>57.68</v>
+        <v>54.68</v>
       </c>
       <c r="H107" s="5" t="s">
-        <v>210</v>
+        <v>257</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" s="4" t="s">
         <v>95</v>
       </c>
       <c r="B108" s="5" t="s">
         <v>155</v>
       </c>
       <c r="C108" s="5" t="s">
         <v>459</v>
       </c>
       <c r="D108" s="5" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="E108" s="5" t="s">
-        <v>170</v>
+        <v>187</v>
       </c>
       <c r="F108" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G108" s="5">
-        <v>52.68</v>
+        <v>60.68</v>
       </c>
       <c r="H108" s="5" t="s">
-        <v>229</v>
+        <v>218</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" s="4" t="s">
         <v>96</v>
       </c>
       <c r="B109" s="5" t="s">
         <v>155</v>
       </c>
       <c r="C109" s="5" t="s">
         <v>459</v>
       </c>
       <c r="D109" s="5" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E109" s="5" t="s">
-        <v>168</v>
+        <v>182</v>
       </c>
       <c r="F109" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G109" s="5">
-        <v>57.94</v>
+        <v>53.56</v>
       </c>
       <c r="H109" s="5" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" s="4" t="s">
         <v>97</v>
       </c>
       <c r="B110" s="5" t="s">
         <v>155</v>
       </c>
       <c r="C110" s="5" t="s">
         <v>459</v>
       </c>
       <c r="D110" s="5" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="E110" s="5" t="s">
-        <v>176</v>
+        <v>170</v>
       </c>
       <c r="F110" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G110" s="5">
-        <v>49.92</v>
+        <v>52.68</v>
       </c>
       <c r="H110" s="5" t="s">
-        <v>261</v>
+        <v>229</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" s="4" t="s">
         <v>98</v>
       </c>
       <c r="B111" s="5" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="C111" s="5" t="s">
         <v>459</v>
       </c>
       <c r="D111" s="5" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="E111" s="5" t="s">
-        <v>163</v>
+        <v>194</v>
       </c>
       <c r="F111" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G111" s="5">
-        <v>62.4</v>
+        <v>54.68</v>
       </c>
       <c r="H111" s="5" t="s">
-        <v>262</v>
+        <v>257</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" s="4" t="s">
         <v>99</v>
       </c>
       <c r="B112" s="5" t="s">
         <v>155</v>
       </c>
       <c r="C112" s="5" t="s">
         <v>459</v>
       </c>
       <c r="D112" s="5" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="E112" s="5" t="s">
-        <v>173</v>
+        <v>165</v>
       </c>
       <c r="F112" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G112" s="5">
-        <v>54.34</v>
+        <v>50.68</v>
       </c>
       <c r="H112" s="5" t="s">
-        <v>263</v>
+        <v>205</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" s="4" t="s">
         <v>100</v>
       </c>
       <c r="B113" s="5" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="C113" s="5" t="s">
         <v>459</v>
       </c>
       <c r="D113" s="5" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="E113" s="5" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="F113" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G113" s="5">
-        <v>60.12</v>
+        <v>54.68</v>
       </c>
       <c r="H113" s="5" t="s">
-        <v>264</v>
+        <v>257</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" s="4" t="s">
         <v>101</v>
       </c>
       <c r="B114" s="5" t="s">
         <v>155</v>
       </c>
       <c r="C114" s="5" t="s">
         <v>459</v>
       </c>
       <c r="D114" s="5" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="E114" s="5" t="s">
-        <v>177</v>
+        <v>195</v>
       </c>
       <c r="F114" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G114" s="5">
-        <v>67.34</v>
+        <v>62.24</v>
       </c>
       <c r="H114" s="5" t="s">
-        <v>265</v>
+        <v>259</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" s="4" t="s">
         <v>102</v>
       </c>
       <c r="B115" s="5" t="s">
         <v>155</v>
       </c>
       <c r="C115" s="5" t="s">
         <v>459</v>
       </c>
       <c r="D115" s="5" t="s">
         <v>157</v>
       </c>
       <c r="E115" s="5" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="F115" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G115" s="5">
-        <v>62.34</v>
+        <v>64.56</v>
       </c>
       <c r="H115" s="5" t="s">
-        <v>266</v>
+        <v>256</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" s="4" t="s">
         <v>103</v>
       </c>
       <c r="B116" s="5" t="s">
         <v>155</v>
       </c>
       <c r="C116" s="5" t="s">
         <v>459</v>
       </c>
       <c r="D116" s="5" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="E116" s="5" t="s">
-        <v>176</v>
+        <v>164</v>
       </c>
       <c r="F116" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G116" s="5">
-        <v>49.28</v>
+        <v>63.48</v>
       </c>
       <c r="H116" s="5" t="s">
-        <v>267</v>
+        <v>260</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" s="4" t="s">
         <v>104</v>
       </c>
       <c r="B117" s="5" t="s">
         <v>155</v>
       </c>
       <c r="C117" s="5" t="s">
         <v>459</v>
       </c>
       <c r="D117" s="5" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E117" s="5" t="s">
-        <v>179</v>
+        <v>174</v>
       </c>
       <c r="F117" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G117" s="5">
-        <v>62.36</v>
+        <v>54.48</v>
       </c>
       <c r="H117" s="5" t="s">
-        <v>268</v>
+        <v>261</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" s="4" t="s">
         <v>105</v>
       </c>
       <c r="B118" s="5" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="C118" s="5" t="s">
         <v>459</v>
       </c>
       <c r="D118" s="5" t="s">
         <v>157</v>
       </c>
       <c r="E118" s="5" t="s">
-        <v>197</v>
+        <v>185</v>
       </c>
       <c r="F118" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G118" s="5">
-        <v>43.08</v>
+        <v>53.68</v>
       </c>
       <c r="H118" s="5" t="s">
-        <v>269</v>
+        <v>234</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" s="4" t="s">
         <v>106</v>
       </c>
       <c r="B119" s="5" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="C119" s="5" t="s">
         <v>459</v>
       </c>
       <c r="D119" s="5" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="E119" s="5" t="s">
-        <v>187</v>
+        <v>176</v>
       </c>
       <c r="F119" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G119" s="5">
-        <v>59.68</v>
+        <v>49.68</v>
       </c>
       <c r="H119" s="5" t="s">
-        <v>206</v>
+        <v>246</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" s="4" t="s">
         <v>107</v>
       </c>
       <c r="B120" s="5" t="s">
         <v>155</v>
       </c>
       <c r="C120" s="5" t="s">
         <v>459</v>
       </c>
       <c r="D120" s="5" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="E120" s="5" t="s">
-        <v>162</v>
+        <v>172</v>
       </c>
       <c r="F120" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G120" s="5">
-        <v>62.48</v>
+        <v>51.67</v>
       </c>
       <c r="H120" s="5" t="s">
-        <v>270</v>
+        <v>262</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" s="4" t="s">
         <v>108</v>
       </c>
       <c r="B121" s="5" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="C121" s="5" t="s">
         <v>459</v>
       </c>
       <c r="D121" s="5" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E121" s="5" t="s">
-        <v>171</v>
+        <v>194</v>
       </c>
       <c r="F121" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G121" s="5">
-        <v>67.38</v>
+        <v>56.48</v>
       </c>
       <c r="H121" s="5" t="s">
-        <v>271</v>
+        <v>263</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" s="4" t="s">
         <v>109</v>
       </c>
       <c r="B122" s="5" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="C122" s="5" t="s">
         <v>459</v>
       </c>
       <c r="D122" s="5" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E122" s="5" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="F122" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G122" s="5">
-        <v>59.08</v>
+        <v>56.02</v>
       </c>
       <c r="H122" s="5" t="s">
-        <v>272</v>
+        <v>264</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" s="4" t="s">
         <v>110</v>
       </c>
       <c r="B123" s="5" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="C123" s="5" t="s">
         <v>459</v>
       </c>
       <c r="D123" s="5" t="s">
         <v>157</v>
       </c>
       <c r="E123" s="5" t="s">
-        <v>176</v>
+        <v>169</v>
       </c>
       <c r="F123" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G123" s="5">
-        <v>49.66</v>
+        <v>57.67</v>
       </c>
       <c r="H123" s="5" t="s">
-        <v>273</v>
+        <v>265</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" s="4" t="s">
         <v>111</v>
       </c>
       <c r="B124" s="5" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="C124" s="5" t="s">
         <v>459</v>
       </c>
       <c r="D124" s="5" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="E124" s="5" t="s">
-        <v>169</v>
+        <v>165</v>
       </c>
       <c r="F124" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G124" s="5">
-        <v>57.24</v>
+        <v>50.68</v>
       </c>
       <c r="H124" s="5" t="s">
-        <v>274</v>
+        <v>205</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" s="4" t="s">
         <v>112</v>
       </c>
       <c r="B125" s="5" t="s">
         <v>155</v>
       </c>
       <c r="C125" s="5" t="s">
         <v>459</v>
       </c>
       <c r="D125" s="5" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="E125" s="5" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="F125" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G125" s="5">
-        <v>61.58</v>
+        <v>49.68</v>
       </c>
       <c r="H125" s="5" t="s">
-        <v>239</v>
+        <v>246</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" s="4" t="s">
         <v>113</v>
       </c>
       <c r="B126" s="5" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="C126" s="5" t="s">
         <v>459</v>
       </c>
       <c r="D126" s="5" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="E126" s="5" t="s">
-        <v>171</v>
+        <v>164</v>
       </c>
       <c r="F126" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G126" s="5">
-        <v>64.56</v>
+        <v>62.68</v>
       </c>
       <c r="H126" s="5" t="s">
-        <v>275</v>
+        <v>203</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" s="4" t="s">
         <v>114</v>
       </c>
       <c r="B127" s="5" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="C127" s="5" t="s">
         <v>459</v>
       </c>
       <c r="D127" s="5" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="E127" s="5" t="s">
-        <v>161</v>
+        <v>176</v>
       </c>
       <c r="F127" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G127" s="5">
-        <v>69.68000000000001</v>
+        <v>49.68</v>
       </c>
       <c r="H127" s="5" t="s">
-        <v>231</v>
+        <v>246</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" s="4" t="s">
         <v>115</v>
       </c>
       <c r="B128" s="5" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="C128" s="5" t="s">
         <v>459</v>
       </c>
       <c r="D128" s="5" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="E128" s="5" t="s">
-        <v>162</v>
+        <v>169</v>
       </c>
       <c r="F128" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G128" s="5">
-        <v>61.68</v>
+        <v>57.68</v>
       </c>
       <c r="H128" s="5" t="s">
-        <v>201</v>
+        <v>210</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" s="4" t="s">
         <v>116</v>
       </c>
       <c r="B129" s="5" t="s">
         <v>155</v>
       </c>
       <c r="C129" s="5" t="s">
         <v>459</v>
       </c>
       <c r="D129" s="5" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="E129" s="5" t="s">
-        <v>192</v>
+        <v>187</v>
       </c>
       <c r="F129" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G129" s="5">
-        <v>54.68</v>
+        <v>60.68</v>
       </c>
       <c r="H129" s="5" t="s">
-        <v>256</v>
+        <v>218</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" s="4" t="s">
         <v>117</v>
       </c>
       <c r="B130" s="5" t="s">
         <v>155</v>
       </c>
       <c r="C130" s="5" t="s">
         <v>459</v>
       </c>
       <c r="D130" s="5" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
       <c r="E130" s="5" t="s">
-        <v>187</v>
+        <v>196</v>
       </c>
       <c r="F130" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G130" s="5">
-        <v>60.68</v>
+        <v>65.58</v>
       </c>
       <c r="H130" s="5" t="s">
-        <v>218</v>
+        <v>266</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" s="4" t="s">
         <v>118</v>
       </c>
       <c r="B131" s="5" t="s">
         <v>155</v>
       </c>
       <c r="C131" s="5" t="s">
         <v>459</v>
       </c>
       <c r="D131" s="5" t="s">
         <v>157</v>
       </c>
       <c r="E131" s="5" t="s">
-        <v>182</v>
+        <v>164</v>
       </c>
       <c r="F131" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G131" s="5">
-        <v>53.56</v>
+        <v>62.22</v>
       </c>
       <c r="H131" s="5" t="s">
-        <v>276</v>
+        <v>267</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" s="4" t="s">
         <v>119</v>
       </c>
       <c r="B132" s="5" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="C132" s="5" t="s">
         <v>459</v>
       </c>
       <c r="D132" s="5" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E132" s="5" t="s">
-        <v>170</v>
+        <v>165</v>
       </c>
       <c r="F132" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G132" s="5">
-        <v>52.68</v>
+        <v>51.08</v>
       </c>
       <c r="H132" s="5" t="s">
-        <v>229</v>
+        <v>268</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" s="4" t="s">
         <v>120</v>
       </c>
       <c r="B133" s="5" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="C133" s="5" t="s">
         <v>459</v>
       </c>
       <c r="D133" s="5" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E133" s="5" t="s">
-        <v>192</v>
+        <v>182</v>
       </c>
       <c r="F133" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G133" s="5">
-        <v>54.68</v>
+        <v>53.48</v>
       </c>
       <c r="H133" s="5" t="s">
-        <v>256</v>
+        <v>233</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" s="4" t="s">
         <v>121</v>
       </c>
       <c r="B134" s="5" t="s">
         <v>155</v>
       </c>
       <c r="C134" s="5" t="s">
         <v>459</v>
       </c>
       <c r="D134" s="5" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="E134" s="5" t="s">
-        <v>165</v>
+        <v>181</v>
       </c>
       <c r="F134" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G134" s="5">
-        <v>50.68</v>
+        <v>55.24</v>
       </c>
       <c r="H134" s="5" t="s">
-        <v>205</v>
+        <v>269</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" s="4" t="s">
         <v>122</v>
       </c>
       <c r="B135" s="5" t="s">
         <v>155</v>
       </c>
       <c r="C135" s="5" t="s">
         <v>459</v>
       </c>
       <c r="D135" s="5" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="E135" s="5" t="s">
-        <v>174</v>
+        <v>187</v>
       </c>
       <c r="F135" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G135" s="5">
-        <v>54.68</v>
+        <v>61.08</v>
       </c>
       <c r="H135" s="5" t="s">
-        <v>256</v>
+        <v>249</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" s="4" t="s">
         <v>123</v>
       </c>
       <c r="B136" s="5" t="s">
         <v>155</v>
       </c>
       <c r="C136" s="5" t="s">
         <v>459</v>
       </c>
       <c r="D136" s="5" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="E136" s="5" t="s">
-        <v>194</v>
+        <v>173</v>
       </c>
       <c r="F136" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G136" s="5">
-        <v>62.24</v>
+        <v>53.68</v>
       </c>
       <c r="H136" s="5" t="s">
-        <v>277</v>
+        <v>234</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" s="4" t="s">
         <v>124</v>
       </c>
       <c r="B137" s="5" t="s">
         <v>155</v>
       </c>
       <c r="C137" s="5" t="s">
         <v>459</v>
       </c>
       <c r="D137" s="5" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="E137" s="5" t="s">
-        <v>163</v>
+        <v>179</v>
       </c>
       <c r="F137" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G137" s="5">
-        <v>64.56</v>
+        <v>62.36</v>
       </c>
       <c r="H137" s="5" t="s">
-        <v>275</v>
+        <v>270</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" s="4" t="s">
         <v>125</v>
       </c>
       <c r="B138" s="5" t="s">
         <v>155</v>
       </c>
       <c r="C138" s="5" t="s">
         <v>459</v>
       </c>
       <c r="D138" s="5" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E138" s="5" t="s">
-        <v>164</v>
+        <v>197</v>
       </c>
       <c r="F138" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G138" s="5">
-        <v>63.48</v>
+        <v>43.08</v>
       </c>
       <c r="H138" s="5" t="s">
-        <v>278</v>
+        <v>271</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" s="4" t="s">
         <v>126</v>
       </c>
       <c r="B139" s="5" t="s">
         <v>155</v>
       </c>
       <c r="C139" s="5" t="s">
         <v>459</v>
       </c>
       <c r="D139" s="5" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="E139" s="5" t="s">
-        <v>174</v>
+        <v>187</v>
       </c>
       <c r="F139" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G139" s="5">
-        <v>54.48</v>
+        <v>59.68</v>
       </c>
       <c r="H139" s="5" t="s">
-        <v>279</v>
+        <v>206</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" s="4" t="s">
         <v>127</v>
       </c>
       <c r="B140" s="5" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="C140" s="5" t="s">
         <v>459</v>
       </c>
       <c r="D140" s="5" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="E140" s="5" t="s">
-        <v>185</v>
+        <v>162</v>
       </c>
       <c r="F140" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G140" s="5">
-        <v>53.68</v>
+        <v>62.48</v>
       </c>
       <c r="H140" s="5" t="s">
-        <v>234</v>
+        <v>272</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" s="4" t="s">
         <v>128</v>
       </c>
       <c r="B141" s="5" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="C141" s="5" t="s">
         <v>459</v>
       </c>
       <c r="D141" s="5" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E141" s="5" t="s">
-        <v>176</v>
+        <v>170</v>
       </c>
       <c r="F141" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G141" s="5">
-        <v>49.68</v>
+        <v>52.68</v>
       </c>
       <c r="H141" s="5" t="s">
-        <v>246</v>
+        <v>229</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" s="4" t="s">
         <v>129</v>
       </c>
       <c r="B142" s="5" t="s">
         <v>155</v>
       </c>
       <c r="C142" s="5" t="s">
         <v>459</v>
       </c>
       <c r="D142" s="5" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="E142" s="5" t="s">
-        <v>172</v>
+        <v>168</v>
       </c>
       <c r="F142" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G142" s="5">
-        <v>51.67</v>
+        <v>57.94</v>
       </c>
       <c r="H142" s="5" t="s">
-        <v>280</v>
+        <v>273</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" s="4" t="s">
         <v>130</v>
       </c>
       <c r="B143" s="5" t="s">
         <v>155</v>
       </c>
       <c r="C143" s="5" t="s">
         <v>459</v>
       </c>
       <c r="D143" s="5" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="E143" s="5" t="s">
-        <v>192</v>
+        <v>176</v>
       </c>
       <c r="F143" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G143" s="5">
-        <v>56.48</v>
+        <v>49.92</v>
       </c>
       <c r="H143" s="5" t="s">
-        <v>281</v>
+        <v>274</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" s="4" t="s">
         <v>131</v>
       </c>
       <c r="B144" s="5" t="s">
         <v>155</v>
       </c>
       <c r="C144" s="5" t="s">
         <v>459</v>
       </c>
       <c r="D144" s="5" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="E144" s="5" t="s">
-        <v>174</v>
+        <v>163</v>
       </c>
       <c r="F144" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G144" s="5">
-        <v>56.02</v>
+        <v>62.4</v>
       </c>
       <c r="H144" s="5" t="s">
-        <v>282</v>
+        <v>275</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" s="4" t="s">
         <v>132</v>
       </c>
       <c r="B145" s="5" t="s">
         <v>155</v>
       </c>
       <c r="C145" s="5" t="s">
         <v>459</v>
       </c>
       <c r="D145" s="5" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="E145" s="5" t="s">
-        <v>169</v>
+        <v>173</v>
       </c>
       <c r="F145" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G145" s="5">
-        <v>57.67</v>
+        <v>54.34</v>
       </c>
       <c r="H145" s="5" t="s">
-        <v>283</v>
+        <v>276</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" s="4" t="s">
         <v>133</v>
       </c>
       <c r="B146" s="5" t="s">
         <v>154</v>
       </c>
       <c r="C146" s="5" t="s">
         <v>459</v>
       </c>
       <c r="D146" s="5" t="s">
         <v>157</v>
       </c>
       <c r="E146" s="5" t="s">
-        <v>165</v>
+        <v>183</v>
       </c>
       <c r="F146" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G146" s="5">
-        <v>50.68</v>
+        <v>60.12</v>
       </c>
       <c r="H146" s="5" t="s">
-        <v>205</v>
+        <v>277</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" s="4" t="s">
         <v>134</v>
       </c>
       <c r="B147" s="5" t="s">
         <v>155</v>
       </c>
       <c r="C147" s="5" t="s">
         <v>459</v>
       </c>
       <c r="D147" s="5" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="E147" s="5" t="s">
-        <v>176</v>
+        <v>194</v>
       </c>
       <c r="F147" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G147" s="5">
-        <v>49.68</v>
+        <v>55.68</v>
       </c>
       <c r="H147" s="5" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" s="4" t="s">
         <v>135</v>
       </c>
       <c r="B148" s="5" t="s">
         <v>155</v>
       </c>
       <c r="C148" s="5" t="s">
         <v>459</v>
       </c>
       <c r="D148" s="5" t="s">
         <v>157</v>
       </c>
       <c r="E148" s="5" t="s">
-        <v>164</v>
+        <v>198</v>
       </c>
       <c r="F148" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G148" s="5">
-        <v>62.68</v>
+        <v>48.48</v>
       </c>
       <c r="H148" s="5" t="s">
-        <v>203</v>
+        <v>278</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" s="4" t="s">
         <v>136</v>
       </c>
       <c r="B149" s="5" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="C149" s="5" t="s">
         <v>459</v>
       </c>
       <c r="D149" s="5" t="s">
         <v>159</v>
       </c>
       <c r="E149" s="5" t="s">
         <v>176</v>
       </c>
       <c r="F149" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G149" s="5">
         <v>49.68</v>
       </c>
       <c r="H149" s="5" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" s="4" t="s">
         <v>137</v>
       </c>
       <c r="B150" s="5" t="s">
         <v>155</v>
       </c>
       <c r="C150" s="5" t="s">
         <v>459</v>
       </c>
       <c r="D150" s="5" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="E150" s="5" t="s">
-        <v>169</v>
+        <v>177</v>
       </c>
       <c r="F150" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G150" s="5">
-        <v>57.68</v>
+        <v>67.34</v>
       </c>
       <c r="H150" s="5" t="s">
-        <v>210</v>
+        <v>279</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" s="4" t="s">
         <v>138</v>
       </c>
       <c r="B151" s="5" t="s">
         <v>155</v>
       </c>
       <c r="C151" s="5" t="s">
         <v>459</v>
       </c>
       <c r="D151" s="5" t="s">
         <v>157</v>
       </c>
       <c r="E151" s="5" t="s">
-        <v>187</v>
+        <v>162</v>
       </c>
       <c r="F151" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G151" s="5">
-        <v>60.68</v>
+        <v>62.34</v>
       </c>
       <c r="H151" s="5" t="s">
-        <v>218</v>
+        <v>280</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" s="4" t="s">
         <v>139</v>
       </c>
       <c r="B152" s="5" t="s">
         <v>155</v>
       </c>
       <c r="C152" s="5" t="s">
         <v>459</v>
       </c>
       <c r="D152" s="5" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="E152" s="5" t="s">
-        <v>198</v>
+        <v>176</v>
       </c>
       <c r="F152" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G152" s="5">
-        <v>65.58</v>
+        <v>49.28</v>
       </c>
       <c r="H152" s="5" t="s">
-        <v>284</v>
+        <v>281</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" s="4" t="s">
         <v>140</v>
       </c>
       <c r="B153" s="5" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="C153" s="5" t="s">
         <v>459</v>
       </c>
       <c r="D153" s="5" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="E153" s="5" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="F153" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G153" s="5">
-        <v>62.22</v>
+        <v>50.84</v>
       </c>
       <c r="H153" s="5" t="s">
-        <v>285</v>
+        <v>282</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" s="4" t="s">
         <v>141</v>
       </c>
       <c r="B154" s="5" t="s">
         <v>154</v>
       </c>
       <c r="C154" s="5" t="s">
         <v>459</v>
       </c>
       <c r="D154" s="5" t="s">
         <v>157</v>
       </c>
       <c r="E154" s="5" t="s">
-        <v>165</v>
+        <v>198</v>
       </c>
       <c r="F154" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G154" s="5">
-        <v>51.08</v>
+        <v>48.44</v>
       </c>
       <c r="H154" s="5" t="s">
-        <v>286</v>
+        <v>283</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155" s="4" t="s">
         <v>142</v>
       </c>
       <c r="B155" s="5" t="s">
         <v>155</v>
       </c>
       <c r="C155" s="5" t="s">
         <v>459</v>
       </c>
       <c r="D155" s="5" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="E155" s="5" t="s">
-        <v>182</v>
+        <v>167</v>
       </c>
       <c r="F155" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G155" s="5">
-        <v>53.48</v>
+        <v>60.02</v>
       </c>
       <c r="H155" s="5" t="s">
-        <v>233</v>
+        <v>284</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156" s="4" t="s">
         <v>143</v>
       </c>
       <c r="B156" s="5" t="s">
         <v>155</v>
       </c>
       <c r="C156" s="5" t="s">
         <v>459</v>
       </c>
       <c r="D156" s="5" t="s">
         <v>157</v>
       </c>
       <c r="E156" s="5" t="s">
-        <v>181</v>
+        <v>195</v>
       </c>
       <c r="F156" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G156" s="5">
-        <v>55.24</v>
+        <v>65.02</v>
       </c>
       <c r="H156" s="5" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157" s="4" t="s">
         <v>144</v>
       </c>
       <c r="B157" s="5" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="C157" s="5" t="s">
         <v>459</v>
       </c>
       <c r="D157" s="5" t="s">
         <v>157</v>
       </c>
       <c r="E157" s="5" t="s">
-        <v>187</v>
+        <v>194</v>
       </c>
       <c r="F157" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G157" s="5">
-        <v>61.08</v>
+        <v>55.68</v>
       </c>
       <c r="H157" s="5" t="s">
-        <v>288</v>
+        <v>245</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158" s="4" t="s">
         <v>145</v>
       </c>
       <c r="B158" s="5" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="C158" s="5" t="s">
         <v>459</v>
       </c>
       <c r="D158" s="5" t="s">
-        <v>159</v>
+        <v>156</v>
       </c>
       <c r="E158" s="5" t="s">
-        <v>173</v>
+        <v>188</v>
       </c>
       <c r="F158" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G158" s="5">
-        <v>53.68</v>
+        <v>50.48</v>
       </c>
       <c r="H158" s="5" t="s">
-        <v>234</v>
+        <v>286</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159" s="4" t="s">
         <v>146</v>
       </c>
       <c r="B159" s="5" t="s">
         <v>155</v>
       </c>
       <c r="C159" s="5" t="s">
         <v>459</v>
       </c>
       <c r="D159" s="5" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="E159" s="5" t="s">
-        <v>163</v>
+        <v>199</v>
       </c>
       <c r="F159" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G159" s="5">
-        <v>62.68</v>
+        <v>47.68</v>
       </c>
       <c r="H159" s="5" t="s">
-        <v>203</v>
+        <v>251</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160" s="4" t="s">
         <v>147</v>
       </c>
       <c r="B160" s="5" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="C160" s="5" t="s">
         <v>459</v>
       </c>
       <c r="D160" s="5" t="s">
         <v>159</v>
       </c>
       <c r="E160" s="5" t="s">
-        <v>176</v>
+        <v>194</v>
       </c>
       <c r="F160" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G160" s="5">
-        <v>49.68</v>
+        <v>54.68</v>
       </c>
       <c r="H160" s="5" t="s">
-        <v>246</v>
+        <v>257</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161" s="4" t="s">
         <v>148</v>
       </c>
       <c r="B161" s="5" t="s">
         <v>155</v>
       </c>
       <c r="C161" s="5" t="s">
         <v>459</v>
       </c>
       <c r="D161" s="5" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="E161" s="5" t="s">
-        <v>179</v>
+        <v>167</v>
       </c>
       <c r="F161" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G161" s="5">
-        <v>61.08</v>
+        <v>60.2</v>
       </c>
       <c r="H161" s="5" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162" s="4" t="s">
         <v>149</v>
       </c>
       <c r="B162" s="5" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="C162" s="5" t="s">
         <v>459</v>
       </c>
       <c r="D162" s="5" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="E162" s="5" t="s">
-        <v>199</v>
+        <v>193</v>
       </c>
       <c r="F162" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G162" s="5">
-        <v>65.68000000000001</v>
+        <v>48.42</v>
       </c>
       <c r="H162" s="5" t="s">
-        <v>221</v>
+        <v>288</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163" s="4" t="s">
         <v>150</v>
       </c>
       <c r="B163" s="5" t="s">
         <v>155</v>
       </c>
       <c r="C163" s="5" t="s">
         <v>459</v>
       </c>
       <c r="D163" s="5" t="s">
         <v>157</v>
       </c>
       <c r="E163" s="5" t="s">
-        <v>183</v>
+        <v>163</v>
       </c>
       <c r="F163" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G163" s="5">
-        <v>59.68</v>
+        <v>62.68</v>
       </c>
       <c r="H163" s="5" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164" s="4" t="s">
         <v>151</v>
       </c>
       <c r="B164" s="5" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="C164" s="5" t="s">
         <v>459</v>
       </c>
       <c r="D164" s="5" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="E164" s="5" t="s">
-        <v>196</v>
+        <v>183</v>
       </c>
       <c r="F164" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G164" s="5">
-        <v>49.02</v>
+        <v>59.58</v>
       </c>
       <c r="H164" s="5" t="s">
         <v>289</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165" s="4" t="s">
         <v>152</v>
       </c>
       <c r="B165" s="5" t="s">
         <v>155</v>
       </c>
       <c r="C165" s="5" t="s">
         <v>459</v>
       </c>
       <c r="D165" s="5" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="E165" s="5" t="s">
-        <v>196</v>
+        <v>168</v>
       </c>
       <c r="F165" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G165" s="5">
-        <v>47.68</v>
+        <v>57.68</v>
       </c>
       <c r="H165" s="5" t="s">
-        <v>255</v>
+        <v>210</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="F173" s="6" t="s">
         <v>475</v>
       </c>
     </row>
   </sheetData>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.7" right="0.7" top="1" bottom="0.75" header="0.2" footer="0.3"/>
   <pageSetup paperSize="9" fitToHeight="0" orientation="portrait"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;G&amp;C&amp;24JOMU TEXTILE (VIETNAM) CO.,LTD
 &amp;12LOT D.II-4, NO.1 STREET, LONG THANH INDUSTRIAL ZONE, TAM AN WARD,
 LONGTHANH DISTRICT, DONG NAI PROVINCE, VIETNAM
 TEL. +84-2513 514 011               FAX. +84-2513 514 012&amp;R&amp;12Shipment ID: 110
 Document #: FO102207</oddHeader>
     <oddFooter>&amp;LDate: &amp;D&amp;C&amp;14&amp;"Calibri,Italic"A member of the Mei Sheng Group&amp;RPage &amp;P of &amp;N</oddFooter>
   </headerFooter>
   <legacyDrawingHF r:id="rId1"/>
   <tableParts count="3">
     <tablePart r:id="rId2"/>
     <tablePart r:id="rId3"/>
     <tablePart r:id="rId4"/>
   </tableParts>