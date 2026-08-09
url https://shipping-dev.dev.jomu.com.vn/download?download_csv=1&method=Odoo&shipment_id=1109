--- v0 (2026-04-11)
+++ v1 (2026-08-09)
@@ -87,83 +87,83 @@
   <si>
     <t>M</t>
   </si>
   <si>
     <t>Fabric Code</t>
   </si>
   <si>
     <t>Grade</t>
   </si>
   <si>
     <t>Color Group</t>
   </si>
   <si>
     <t>Width</t>
   </si>
   <si>
     <t>Roll Length</t>
   </si>
   <si>
     <t>Kilograms</t>
   </si>
   <si>
     <t>Roll ID</t>
   </si>
   <si>
+    <t>2404042-05-0121</t>
+  </si>
+  <si>
+    <t>2404042-05-0122</t>
+  </si>
+  <si>
+    <t>2404042-05-0131</t>
+  </si>
+  <si>
+    <t>2404042-05-0132</t>
+  </si>
+  <si>
+    <t>2404042-05-0158</t>
+  </si>
+  <si>
+    <t>2404042-05-0159</t>
+  </si>
+  <si>
+    <t>2404042-05-0170</t>
+  </si>
+  <si>
+    <t>2404042-05-0171</t>
+  </si>
+  <si>
+    <t>2404042-05-0180</t>
+  </si>
+  <si>
+    <t>2404042-05-0181</t>
+  </si>
+  <si>
     <t>2404042-02-0197</t>
   </si>
   <si>
-    <t>2404042-05-0121</t>
-[...28 lines deleted...]
-  <si>
     <t>2404042-05-0203</t>
   </si>
   <si>
     <t>2404042-05-0204</t>
   </si>
   <si>
     <t>2404042-02-0211</t>
   </si>
   <si>
     <t>2404042-02-0212</t>
   </si>
   <si>
     <t>2404042-05-0221</t>
   </si>
   <si>
     <t>2404042-05-0222</t>
   </si>
   <si>
     <t>2404042-04-0224</t>
   </si>
   <si>
     <t>2404042-05-0229</t>
   </si>
   <si>
     <t>2404042-05-0230</t>
@@ -186,141 +186,141 @@
   <si>
     <t>2404042-04-0260</t>
   </si>
   <si>
     <t>2404042-04-0267</t>
   </si>
   <si>
     <t>2404042-04-0268</t>
   </si>
   <si>
     <t>2404042-04-0285</t>
   </si>
   <si>
     <t>2404042-04-0286</t>
   </si>
   <si>
     <t>2404042-04-0287</t>
   </si>
   <si>
     <t>A</t>
   </si>
   <si>
     <t>47.5</t>
   </si>
   <si>
+    <t>167.0</t>
+  </si>
+  <si>
+    <t>165.0</t>
+  </si>
+  <si>
+    <t>169.0</t>
+  </si>
+  <si>
+    <t>159.0</t>
+  </si>
+  <si>
+    <t>164.0</t>
+  </si>
+  <si>
+    <t>180.0</t>
+  </si>
+  <si>
+    <t>168.0</t>
+  </si>
+  <si>
+    <t>160.0</t>
+  </si>
+  <si>
     <t>155.0</t>
   </si>
   <si>
-    <t>167.0</t>
-[...22 lines deleted...]
-  <si>
     <t>110.0</t>
   </si>
   <si>
     <t>130.0</t>
   </si>
   <si>
     <t>136.0</t>
   </si>
   <si>
     <t>170.0</t>
   </si>
   <si>
     <t>177.0</t>
   </si>
   <si>
     <t>174.0</t>
   </si>
   <si>
     <t>166.0</t>
   </si>
   <si>
     <t>172.0</t>
   </si>
   <si>
     <t>173.0</t>
   </si>
   <si>
     <t>175.0</t>
   </si>
   <si>
     <t>171.0</t>
   </si>
   <si>
+    <t>47.54</t>
+  </si>
+  <si>
+    <t>47.32</t>
+  </si>
+  <si>
+    <t>48.06</t>
+  </si>
+  <si>
+    <t>45.06</t>
+  </si>
+  <si>
+    <t>45.80</t>
+  </si>
+  <si>
+    <t>51.80</t>
+  </si>
+  <si>
+    <t>47.88</t>
+  </si>
+  <si>
+    <t>46.70</t>
+  </si>
+  <si>
+    <t>46.60</t>
+  </si>
+  <si>
+    <t>46.36</t>
+  </si>
+  <si>
     <t>44.04</t>
-  </si>
-[...28 lines deleted...]
-    <t>46.36</t>
   </si>
   <si>
     <t>32.10</t>
   </si>
   <si>
     <t>32.08</t>
   </si>
   <si>
     <t>37.42</t>
   </si>
   <si>
     <t>38.84</t>
   </si>
   <si>
     <t>47.80</t>
   </si>
   <si>
     <t>49.80</t>
   </si>
   <si>
     <t>49.50</t>
   </si>
   <si>
     <t>46.16</t>
   </si>
@@ -413,81 +413,81 @@
     <t>KG 
  重量</t>
   </si>
   <si>
     <t>Manager - 经理</t>
   </si>
   <si>
     <t>WH Manager - 仓库管理员</t>
   </si>
   <si>
     <t>Security - 保安员</t>
   </si>
   <si>
     <t>Applicant - 申请人</t>
   </si>
   <si>
     <t>Recipient - 接受者</t>
   </si>
   <si>
     <t>Bảng kê hàng hóa</t>
   </si>
   <si>
     <t>Packing List</t>
   </si>
   <si>
+    <t>2404042_05 - 0121</t>
+  </si>
+  <si>
+    <t>2404042_05 - 0122</t>
+  </si>
+  <si>
+    <t>2404042_05 - 0131</t>
+  </si>
+  <si>
+    <t>2404042_05 - 0132</t>
+  </si>
+  <si>
+    <t>2404042_05 - 0158</t>
+  </si>
+  <si>
+    <t>2404042_05 - 0159</t>
+  </si>
+  <si>
+    <t>2404042_05 - 0170</t>
+  </si>
+  <si>
+    <t>2404042_05 - 0171</t>
+  </si>
+  <si>
+    <t>2404042_05 - 0180</t>
+  </si>
+  <si>
+    <t>2404042_05 - 0181</t>
+  </si>
+  <si>
     <t>2404042_02 - 0197</t>
-  </si>
-[...28 lines deleted...]
-    <t>2404042_05 - 0181</t>
   </si>
   <si>
     <t>2404042_05 - 0203</t>
   </si>
   <si>
     <t>2404042_05 - 0204</t>
   </si>
   <si>
     <t>2404042_02 - 0211</t>
   </si>
   <si>
     <t>2404042_02 - 0212</t>
   </si>
   <si>
     <t>2404042_05 - 0221</t>
   </si>
   <si>
     <t>2404042_05 - 0222</t>
   </si>
   <si>
     <t>2404042_04 - 0224</t>
   </si>
   <si>
     <t>2404042_05 - 0229</t>
   </si>
@@ -1535,99 +1535,99 @@
       <c r="F16" s="5" t="s">
         <v>57</v>
       </c>
       <c r="G16" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H16" s="5" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C17" s="5" t="s">
         <v>49</v>
       </c>
       <c r="D17" s="5"/>
       <c r="E17" s="5" t="s">
         <v>50</v>
       </c>
       <c r="F17" s="5" t="s">
-        <v>58</v>
+        <v>52</v>
       </c>
       <c r="G17" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H17" s="5" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C18" s="5" t="s">
         <v>49</v>
       </c>
       <c r="D18" s="5"/>
       <c r="E18" s="5" t="s">
         <v>50</v>
       </c>
       <c r="F18" s="5" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="G18" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H18" s="5" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>49</v>
       </c>
       <c r="D19" s="5"/>
       <c r="E19" s="5" t="s">
         <v>50</v>
       </c>
       <c r="F19" s="5" t="s">
-        <v>52</v>
+        <v>58</v>
       </c>
       <c r="G19" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H19" s="5" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="4" t="s">
         <v>28</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C20" s="5" t="s">
         <v>49</v>
       </c>
       <c r="D20" s="5"/>
       <c r="E20" s="5" t="s">
         <v>50</v>
       </c>
       <c r="F20" s="5" t="s">
         <v>59</v>
       </c>
@@ -1847,99 +1847,99 @@
       <c r="F29" s="5" t="s">
         <v>67</v>
       </c>
       <c r="G29" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H29" s="5" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="4" t="s">
         <v>38</v>
       </c>
       <c r="B30" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C30" s="5" t="s">
         <v>49</v>
       </c>
       <c r="D30" s="5"/>
       <c r="E30" s="5" t="s">
         <v>50</v>
       </c>
       <c r="F30" s="5" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="G30" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H30" s="5" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="4" t="s">
         <v>39</v>
       </c>
       <c r="B31" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C31" s="5" t="s">
         <v>49</v>
       </c>
       <c r="D31" s="5"/>
       <c r="E31" s="5" t="s">
         <v>50</v>
       </c>
       <c r="F31" s="5" t="s">
         <v>68</v>
       </c>
       <c r="G31" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H31" s="5" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="4" t="s">
         <v>40</v>
       </c>
       <c r="B32" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C32" s="5" t="s">
         <v>49</v>
       </c>
       <c r="D32" s="5"/>
       <c r="E32" s="5" t="s">
         <v>50</v>
       </c>
       <c r="F32" s="5" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="G32" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H32" s="5" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="4" t="s">
         <v>41</v>
       </c>
       <c r="B33" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C33" s="5" t="s">
         <v>49</v>
       </c>
       <c r="D33" s="5"/>
       <c r="E33" s="5" t="s">
         <v>50</v>
       </c>
       <c r="F33" s="5" t="s">
         <v>66</v>
       </c>
@@ -1967,171 +1967,171 @@
       <c r="F34" s="5" t="s">
         <v>69</v>
       </c>
       <c r="G34" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H34" s="5" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="4" t="s">
         <v>43</v>
       </c>
       <c r="B35" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C35" s="5" t="s">
         <v>49</v>
       </c>
       <c r="D35" s="5"/>
       <c r="E35" s="5" t="s">
         <v>50</v>
       </c>
       <c r="F35" s="5" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="G35" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H35" s="5" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="4" t="s">
         <v>44</v>
       </c>
       <c r="B36" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C36" s="5" t="s">
         <v>49</v>
       </c>
       <c r="D36" s="5"/>
       <c r="E36" s="5" t="s">
         <v>50</v>
       </c>
       <c r="F36" s="5" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="G36" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H36" s="5" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="4" t="s">
         <v>45</v>
       </c>
       <c r="B37" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C37" s="5" t="s">
         <v>49</v>
       </c>
       <c r="D37" s="5"/>
       <c r="E37" s="5" t="s">
         <v>50</v>
       </c>
       <c r="F37" s="5" t="s">
         <v>70</v>
       </c>
       <c r="G37" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H37" s="5" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="4" t="s">
         <v>46</v>
       </c>
       <c r="B38" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C38" s="5" t="s">
         <v>49</v>
       </c>
       <c r="D38" s="5"/>
       <c r="E38" s="5" t="s">
         <v>50</v>
       </c>
       <c r="F38" s="5" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="G38" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H38" s="5" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="4" t="s">
         <v>47</v>
       </c>
       <c r="B39" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C39" s="5" t="s">
         <v>49</v>
       </c>
       <c r="D39" s="5"/>
       <c r="E39" s="5" t="s">
         <v>50</v>
       </c>
       <c r="F39" s="5" t="s">
         <v>66</v>
       </c>
       <c r="G39" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H39" s="5" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="4" t="s">
         <v>48</v>
       </c>
       <c r="B40" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C40" s="5" t="s">
         <v>49</v>
       </c>
       <c r="D40" s="5"/>
       <c r="E40" s="5" t="s">
         <v>50</v>
       </c>
       <c r="F40" s="5" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="G40" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H40" s="5" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="6" t="s">
         <v>116</v>
       </c>
       <c r="C44" s="6" t="s">
         <v>117</v>
       </c>
       <c r="E44" s="6" t="s">
         <v>118</v>
       </c>
       <c r="F44" s="6" t="s">
         <v>119</v>
       </c>
       <c r="H44" s="6" t="s">
         <v>120</v>
       </c>
     </row>
@@ -2389,93 +2389,93 @@
       <c r="E16" s="5" t="s">
         <v>50</v>
       </c>
       <c r="F16" s="5" t="s">
         <v>57</v>
       </c>
       <c r="G16" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C17" s="5" t="s">
         <v>49</v>
       </c>
       <c r="D17" s="5"/>
       <c r="E17" s="5" t="s">
         <v>50</v>
       </c>
       <c r="F17" s="5" t="s">
-        <v>58</v>
+        <v>52</v>
       </c>
       <c r="G17" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C18" s="5" t="s">
         <v>49</v>
       </c>
       <c r="D18" s="5"/>
       <c r="E18" s="5" t="s">
         <v>50</v>
       </c>
       <c r="F18" s="5" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="G18" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>49</v>
       </c>
       <c r="D19" s="5"/>
       <c r="E19" s="5" t="s">
         <v>50</v>
       </c>
       <c r="F19" s="5" t="s">
-        <v>52</v>
+        <v>58</v>
       </c>
       <c r="G19" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="4" t="s">
         <v>28</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C20" s="5" t="s">
         <v>49</v>
       </c>
       <c r="D20" s="5"/>
       <c r="E20" s="5" t="s">
         <v>50</v>
       </c>
       <c r="F20" s="5" t="s">
         <v>59</v>
       </c>
       <c r="G20" s="5" t="s">
         <v>9</v>
       </c>
@@ -2662,93 +2662,93 @@
       <c r="E29" s="5" t="s">
         <v>50</v>
       </c>
       <c r="F29" s="5" t="s">
         <v>67</v>
       </c>
       <c r="G29" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" s="4" t="s">
         <v>38</v>
       </c>
       <c r="B30" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C30" s="5" t="s">
         <v>49</v>
       </c>
       <c r="D30" s="5"/>
       <c r="E30" s="5" t="s">
         <v>50</v>
       </c>
       <c r="F30" s="5" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="G30" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" s="4" t="s">
         <v>39</v>
       </c>
       <c r="B31" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C31" s="5" t="s">
         <v>49</v>
       </c>
       <c r="D31" s="5"/>
       <c r="E31" s="5" t="s">
         <v>50</v>
       </c>
       <c r="F31" s="5" t="s">
         <v>68</v>
       </c>
       <c r="G31" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" s="4" t="s">
         <v>40</v>
       </c>
       <c r="B32" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C32" s="5" t="s">
         <v>49</v>
       </c>
       <c r="D32" s="5"/>
       <c r="E32" s="5" t="s">
         <v>50</v>
       </c>
       <c r="F32" s="5" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="G32" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" s="4" t="s">
         <v>41</v>
       </c>
       <c r="B33" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C33" s="5" t="s">
         <v>49</v>
       </c>
       <c r="D33" s="5"/>
       <c r="E33" s="5" t="s">
         <v>50</v>
       </c>
       <c r="F33" s="5" t="s">
         <v>66</v>
       </c>
       <c r="G33" s="5" t="s">
         <v>9</v>
       </c>
@@ -2767,156 +2767,156 @@
       <c r="E34" s="5" t="s">
         <v>50</v>
       </c>
       <c r="F34" s="5" t="s">
         <v>69</v>
       </c>
       <c r="G34" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" s="4" t="s">
         <v>43</v>
       </c>
       <c r="B35" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C35" s="5" t="s">
         <v>49</v>
       </c>
       <c r="D35" s="5"/>
       <c r="E35" s="5" t="s">
         <v>50</v>
       </c>
       <c r="F35" s="5" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="G35" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" s="4" t="s">
         <v>44</v>
       </c>
       <c r="B36" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C36" s="5" t="s">
         <v>49</v>
       </c>
       <c r="D36" s="5"/>
       <c r="E36" s="5" t="s">
         <v>50</v>
       </c>
       <c r="F36" s="5" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="G36" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" s="4" t="s">
         <v>45</v>
       </c>
       <c r="B37" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C37" s="5" t="s">
         <v>49</v>
       </c>
       <c r="D37" s="5"/>
       <c r="E37" s="5" t="s">
         <v>50</v>
       </c>
       <c r="F37" s="5" t="s">
         <v>70</v>
       </c>
       <c r="G37" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" s="4" t="s">
         <v>46</v>
       </c>
       <c r="B38" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C38" s="5" t="s">
         <v>49</v>
       </c>
       <c r="D38" s="5"/>
       <c r="E38" s="5" t="s">
         <v>50</v>
       </c>
       <c r="F38" s="5" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="G38" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" s="4" t="s">
         <v>47</v>
       </c>
       <c r="B39" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C39" s="5" t="s">
         <v>49</v>
       </c>
       <c r="D39" s="5"/>
       <c r="E39" s="5" t="s">
         <v>50</v>
       </c>
       <c r="F39" s="5" t="s">
         <v>66</v>
       </c>
       <c r="G39" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" s="4" t="s">
         <v>48</v>
       </c>
       <c r="B40" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C40" s="5" t="s">
         <v>49</v>
       </c>
       <c r="D40" s="5"/>
       <c r="E40" s="5" t="s">
         <v>50</v>
       </c>
       <c r="F40" s="5" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="G40" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:7">
       <c r="A44" s="6" t="s">
         <v>116</v>
       </c>
       <c r="C44" s="6" t="s">
         <v>117</v>
       </c>
       <c r="E44" s="6" t="s">
         <v>118</v>
       </c>
       <c r="F44" s="6" t="s">
         <v>119</v>
       </c>
       <c r="G44" s="6" t="s">
         <v>120</v>
       </c>
     </row>
   </sheetData>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.7" right="0.7" top="1" bottom="0.75" header="0.3" footer="0.3"/>
@@ -3171,93 +3171,93 @@
       <c r="E16" s="5" t="s">
         <v>50</v>
       </c>
       <c r="F16" s="5" t="s">
         <v>57</v>
       </c>
       <c r="G16" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="4" t="s">
         <v>130</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C17" s="5" t="s">
         <v>49</v>
       </c>
       <c r="D17" s="5"/>
       <c r="E17" s="5" t="s">
         <v>50</v>
       </c>
       <c r="F17" s="5" t="s">
-        <v>58</v>
+        <v>52</v>
       </c>
       <c r="G17" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="4" t="s">
         <v>131</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C18" s="5" t="s">
         <v>49</v>
       </c>
       <c r="D18" s="5"/>
       <c r="E18" s="5" t="s">
         <v>50</v>
       </c>
       <c r="F18" s="5" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="G18" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="4" t="s">
         <v>132</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>49</v>
       </c>
       <c r="D19" s="5"/>
       <c r="E19" s="5" t="s">
         <v>50</v>
       </c>
       <c r="F19" s="5" t="s">
-        <v>52</v>
+        <v>58</v>
       </c>
       <c r="G19" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="4" t="s">
         <v>133</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C20" s="5" t="s">
         <v>49</v>
       </c>
       <c r="D20" s="5"/>
       <c r="E20" s="5" t="s">
         <v>50</v>
       </c>
       <c r="F20" s="5" t="s">
         <v>59</v>
       </c>
       <c r="G20" s="5" t="s">
         <v>9</v>
       </c>
@@ -3444,93 +3444,93 @@
       <c r="E29" s="5" t="s">
         <v>50</v>
       </c>
       <c r="F29" s="5" t="s">
         <v>67</v>
       </c>
       <c r="G29" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" s="4" t="s">
         <v>143</v>
       </c>
       <c r="B30" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C30" s="5" t="s">
         <v>49</v>
       </c>
       <c r="D30" s="5"/>
       <c r="E30" s="5" t="s">
         <v>50</v>
       </c>
       <c r="F30" s="5" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="G30" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" s="4" t="s">
         <v>144</v>
       </c>
       <c r="B31" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C31" s="5" t="s">
         <v>49</v>
       </c>
       <c r="D31" s="5"/>
       <c r="E31" s="5" t="s">
         <v>50</v>
       </c>
       <c r="F31" s="5" t="s">
         <v>68</v>
       </c>
       <c r="G31" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" s="4" t="s">
         <v>145</v>
       </c>
       <c r="B32" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C32" s="5" t="s">
         <v>49</v>
       </c>
       <c r="D32" s="5"/>
       <c r="E32" s="5" t="s">
         <v>50</v>
       </c>
       <c r="F32" s="5" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="G32" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" s="4" t="s">
         <v>146</v>
       </c>
       <c r="B33" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C33" s="5" t="s">
         <v>49</v>
       </c>
       <c r="D33" s="5"/>
       <c r="E33" s="5" t="s">
         <v>50</v>
       </c>
       <c r="F33" s="5" t="s">
         <v>66</v>
       </c>
       <c r="G33" s="5" t="s">
         <v>9</v>
       </c>
@@ -3549,156 +3549,156 @@
       <c r="E34" s="5" t="s">
         <v>50</v>
       </c>
       <c r="F34" s="5" t="s">
         <v>69</v>
       </c>
       <c r="G34" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" s="4" t="s">
         <v>148</v>
       </c>
       <c r="B35" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C35" s="5" t="s">
         <v>49</v>
       </c>
       <c r="D35" s="5"/>
       <c r="E35" s="5" t="s">
         <v>50</v>
       </c>
       <c r="F35" s="5" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="G35" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" s="4" t="s">
         <v>149</v>
       </c>
       <c r="B36" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C36" s="5" t="s">
         <v>49</v>
       </c>
       <c r="D36" s="5"/>
       <c r="E36" s="5" t="s">
         <v>50</v>
       </c>
       <c r="F36" s="5" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="G36" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" s="4" t="s">
         <v>150</v>
       </c>
       <c r="B37" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C37" s="5" t="s">
         <v>49</v>
       </c>
       <c r="D37" s="5"/>
       <c r="E37" s="5" t="s">
         <v>50</v>
       </c>
       <c r="F37" s="5" t="s">
         <v>70</v>
       </c>
       <c r="G37" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" s="4" t="s">
         <v>151</v>
       </c>
       <c r="B38" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C38" s="5" t="s">
         <v>49</v>
       </c>
       <c r="D38" s="5"/>
       <c r="E38" s="5" t="s">
         <v>50</v>
       </c>
       <c r="F38" s="5" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="G38" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" s="4" t="s">
         <v>152</v>
       </c>
       <c r="B39" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C39" s="5" t="s">
         <v>49</v>
       </c>
       <c r="D39" s="5"/>
       <c r="E39" s="5" t="s">
         <v>50</v>
       </c>
       <c r="F39" s="5" t="s">
         <v>66</v>
       </c>
       <c r="G39" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" s="4" t="s">
         <v>153</v>
       </c>
       <c r="B40" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C40" s="5" t="s">
         <v>49</v>
       </c>
       <c r="D40" s="5"/>
       <c r="E40" s="5" t="s">
         <v>50</v>
       </c>
       <c r="F40" s="5" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="G40" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:7">
       <c r="A44" s="6" t="s">
         <v>116</v>
       </c>
       <c r="C44" s="6" t="s">
         <v>117</v>
       </c>
       <c r="E44" s="6" t="s">
         <v>118</v>
       </c>
       <c r="F44" s="6" t="s">
         <v>119</v>
       </c>
       <c r="G44" s="6" t="s">
         <v>120</v>
       </c>
     </row>
   </sheetData>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.7" right="0.7" top="1" bottom="0.75" header="0.3" footer="0.3"/>
@@ -3989,291 +3989,291 @@
       <c r="G29" t="s">
         <v>156</v>
       </c>
       <c r="H29" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B30" s="5"/>
       <c r="C30" s="5" t="s">
         <v>163</v>
       </c>
       <c r="D30" s="5" t="s">
         <v>50</v>
       </c>
       <c r="E30" s="5" t="s">
         <v>51</v>
       </c>
       <c r="F30" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G30" s="5">
-        <v>43.72</v>
+        <v>47.22</v>
       </c>
       <c r="H30" s="5" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="4" t="s">
         <v>19</v>
       </c>
       <c r="B31" s="5"/>
       <c r="C31" s="5" t="s">
         <v>163</v>
       </c>
       <c r="D31" s="5" t="s">
         <v>50</v>
       </c>
       <c r="E31" s="5" t="s">
         <v>52</v>
       </c>
       <c r="F31" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G31" s="5">
-        <v>47.22</v>
+        <v>47</v>
       </c>
       <c r="H31" s="5" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="4" t="s">
         <v>20</v>
       </c>
       <c r="B32" s="5"/>
       <c r="C32" s="5" t="s">
         <v>163</v>
       </c>
       <c r="D32" s="5" t="s">
         <v>50</v>
       </c>
       <c r="E32" s="5" t="s">
         <v>53</v>
       </c>
       <c r="F32" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G32" s="5">
-        <v>47</v>
+        <v>47.74</v>
       </c>
       <c r="H32" s="5" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="4" t="s">
         <v>21</v>
       </c>
       <c r="B33" s="5"/>
       <c r="C33" s="5" t="s">
         <v>163</v>
       </c>
       <c r="D33" s="5" t="s">
         <v>50</v>
       </c>
       <c r="E33" s="5" t="s">
         <v>54</v>
       </c>
       <c r="F33" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G33" s="5">
-        <v>47.74</v>
+        <v>44.74</v>
       </c>
       <c r="H33" s="5" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B34" s="5"/>
       <c r="C34" s="5" t="s">
         <v>163</v>
       </c>
       <c r="D34" s="5" t="s">
         <v>50</v>
       </c>
       <c r="E34" s="5" t="s">
         <v>55</v>
       </c>
       <c r="F34" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G34" s="5">
-        <v>44.74</v>
+        <v>45.48</v>
       </c>
       <c r="H34" s="5" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B35" s="5"/>
       <c r="C35" s="5" t="s">
         <v>163</v>
       </c>
       <c r="D35" s="5" t="s">
         <v>50</v>
       </c>
       <c r="E35" s="5" t="s">
         <v>56</v>
       </c>
       <c r="F35" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G35" s="5">
-        <v>45.48</v>
+        <v>51.48</v>
       </c>
       <c r="H35" s="5" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B36" s="5"/>
       <c r="C36" s="5" t="s">
         <v>163</v>
       </c>
       <c r="D36" s="5" t="s">
         <v>50</v>
       </c>
       <c r="E36" s="5" t="s">
         <v>57</v>
       </c>
       <c r="F36" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G36" s="5">
-        <v>51.48</v>
+        <v>47.56</v>
       </c>
       <c r="H36" s="5" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B37" s="5"/>
       <c r="C37" s="5" t="s">
         <v>163</v>
       </c>
       <c r="D37" s="5" t="s">
         <v>50</v>
       </c>
       <c r="E37" s="5" t="s">
-        <v>58</v>
+        <v>52</v>
       </c>
       <c r="F37" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G37" s="5">
-        <v>47.56</v>
+        <v>46.38</v>
       </c>
       <c r="H37" s="5" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B38" s="5"/>
       <c r="C38" s="5" t="s">
         <v>163</v>
       </c>
       <c r="D38" s="5" t="s">
         <v>50</v>
       </c>
       <c r="E38" s="5" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="F38" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G38" s="5">
-        <v>46.38</v>
+        <v>46.28</v>
       </c>
       <c r="H38" s="5" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B39" s="5"/>
       <c r="C39" s="5" t="s">
         <v>163</v>
       </c>
       <c r="D39" s="5" t="s">
         <v>50</v>
       </c>
       <c r="E39" s="5" t="s">
-        <v>52</v>
+        <v>58</v>
       </c>
       <c r="F39" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G39" s="5">
-        <v>46.28</v>
+        <v>46.04</v>
       </c>
       <c r="H39" s="5" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="4" t="s">
         <v>28</v>
       </c>
       <c r="B40" s="5"/>
       <c r="C40" s="5" t="s">
         <v>163</v>
       </c>
       <c r="D40" s="5" t="s">
         <v>50</v>
       </c>
       <c r="E40" s="5" t="s">
         <v>59</v>
       </c>
       <c r="F40" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G40" s="5">
-        <v>46.04</v>
+        <v>43.72</v>
       </c>
       <c r="H40" s="5" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="4" t="s">
         <v>29</v>
       </c>
       <c r="B41" s="5"/>
       <c r="C41" s="5" t="s">
         <v>163</v>
       </c>
       <c r="D41" s="5" t="s">
         <v>50</v>
       </c>
       <c r="E41" s="5" t="s">
         <v>60</v>
       </c>
       <c r="F41" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G41" s="5">
         <v>31.78</v>
       </c>
@@ -4463,99 +4463,99 @@
       <c r="E49" s="5" t="s">
         <v>67</v>
       </c>
       <c r="F49" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G49" s="5">
         <v>47.86</v>
       </c>
       <c r="H49" s="5" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" s="4" t="s">
         <v>38</v>
       </c>
       <c r="B50" s="5"/>
       <c r="C50" s="5" t="s">
         <v>163</v>
       </c>
       <c r="D50" s="5" t="s">
         <v>50</v>
       </c>
       <c r="E50" s="5" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="F50" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G50" s="5">
         <v>46.78</v>
       </c>
       <c r="H50" s="5" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" s="4" t="s">
         <v>39</v>
       </c>
       <c r="B51" s="5"/>
       <c r="C51" s="5" t="s">
         <v>163</v>
       </c>
       <c r="D51" s="5" t="s">
         <v>50</v>
       </c>
       <c r="E51" s="5" t="s">
         <v>68</v>
       </c>
       <c r="F51" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G51" s="5">
         <v>48.28</v>
       </c>
       <c r="H51" s="5" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" s="4" t="s">
         <v>40</v>
       </c>
       <c r="B52" s="5"/>
       <c r="C52" s="5" t="s">
         <v>163</v>
       </c>
       <c r="D52" s="5" t="s">
         <v>50</v>
       </c>
       <c r="E52" s="5" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="F52" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G52" s="5">
         <v>47.2</v>
       </c>
       <c r="H52" s="5" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" s="4" t="s">
         <v>41</v>
       </c>
       <c r="B53" s="5"/>
       <c r="C53" s="5" t="s">
         <v>163</v>
       </c>
       <c r="D53" s="5" t="s">
         <v>50</v>
       </c>
       <c r="E53" s="5" t="s">
         <v>66</v>
       </c>
@@ -4583,171 +4583,171 @@
       <c r="E54" s="5" t="s">
         <v>69</v>
       </c>
       <c r="F54" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G54" s="5">
         <v>49.26</v>
       </c>
       <c r="H54" s="5" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" s="4" t="s">
         <v>43</v>
       </c>
       <c r="B55" s="5"/>
       <c r="C55" s="5" t="s">
         <v>163</v>
       </c>
       <c r="D55" s="5" t="s">
         <v>50</v>
       </c>
       <c r="E55" s="5" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="F55" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G55" s="5">
         <v>47.24</v>
       </c>
       <c r="H55" s="5" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" s="4" t="s">
         <v>44</v>
       </c>
       <c r="B56" s="5"/>
       <c r="C56" s="5" t="s">
         <v>163</v>
       </c>
       <c r="D56" s="5" t="s">
         <v>50</v>
       </c>
       <c r="E56" s="5" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="F56" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G56" s="5">
         <v>47.22</v>
       </c>
       <c r="H56" s="5" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" s="4" t="s">
         <v>45</v>
       </c>
       <c r="B57" s="5"/>
       <c r="C57" s="5" t="s">
         <v>163</v>
       </c>
       <c r="D57" s="5" t="s">
         <v>50</v>
       </c>
       <c r="E57" s="5" t="s">
         <v>70</v>
       </c>
       <c r="F57" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G57" s="5">
         <v>47.74</v>
       </c>
       <c r="H57" s="5" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" s="4" t="s">
         <v>46</v>
       </c>
       <c r="B58" s="5"/>
       <c r="C58" s="5" t="s">
         <v>163</v>
       </c>
       <c r="D58" s="5" t="s">
         <v>50</v>
       </c>
       <c r="E58" s="5" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="F58" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G58" s="5">
         <v>46.68</v>
       </c>
       <c r="H58" s="5" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" s="4" t="s">
         <v>47</v>
       </c>
       <c r="B59" s="5"/>
       <c r="C59" s="5" t="s">
         <v>163</v>
       </c>
       <c r="D59" s="5" t="s">
         <v>50</v>
       </c>
       <c r="E59" s="5" t="s">
         <v>66</v>
       </c>
       <c r="F59" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G59" s="5">
         <v>46.18</v>
       </c>
       <c r="H59" s="5" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" s="4" t="s">
         <v>48</v>
       </c>
       <c r="B60" s="5"/>
       <c r="C60" s="5" t="s">
         <v>163</v>
       </c>
       <c r="D60" s="5" t="s">
         <v>50</v>
       </c>
       <c r="E60" s="5" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="F60" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G60" s="5">
         <v>46.1</v>
       </c>
       <c r="H60" s="5" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="68" spans="6:6">
       <c r="F68" s="6" t="s">
         <v>179</v>
       </c>
     </row>
   </sheetData>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.7" right="0.7" top="1" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" fitToHeight="0" orientation="portrait"/>
   <headerFooter>
     <oddFooter>&amp;LDate: &amp;D&amp;C&amp;14&amp;"Calibri,Italic"A member of the Mei Sheng Group&amp;RPage &amp;P of &amp;N</oddFooter>
   </headerFooter>
   <tableParts count="3">
     <tablePart r:id="rId1"/>