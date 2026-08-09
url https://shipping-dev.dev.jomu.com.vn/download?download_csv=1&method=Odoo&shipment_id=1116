--- v0 (2026-04-11)
+++ v1 (2026-08-09)
@@ -87,108 +87,108 @@
   <si>
     <t>M</t>
   </si>
   <si>
     <t>Fabric Code</t>
   </si>
   <si>
     <t>Grade</t>
   </si>
   <si>
     <t>Color Group</t>
   </si>
   <si>
     <t>Width</t>
   </si>
   <si>
     <t>Roll Length</t>
   </si>
   <si>
     <t>Kilograms</t>
   </si>
   <si>
     <t>Roll ID</t>
   </si>
   <si>
+    <t>2401079-02-0048</t>
+  </si>
+  <si>
+    <t>2401079-02-0066</t>
+  </si>
+  <si>
+    <t>2401079-02-0067</t>
+  </si>
+  <si>
+    <t>2401079-02-0068</t>
+  </si>
+  <si>
     <t>2401079-02-0064</t>
   </si>
   <si>
-    <t>2401079-02-0048</t>
-[...1 lines deleted...]
-  <si>
     <t>2401079-02-0065</t>
   </si>
   <si>
-    <t>2401079-02-0066</t>
-[...7 lines deleted...]
-  <si>
     <t>A</t>
   </si>
   <si>
     <t>63.0</t>
   </si>
   <si>
+    <t>180.0</t>
+  </si>
+  <si>
+    <t>111.0</t>
+  </si>
+  <si>
+    <t>122.0</t>
+  </si>
+  <si>
+    <t>204.0</t>
+  </si>
+  <si>
     <t>152.0</t>
   </si>
   <si>
-    <t>180.0</t>
-[...1 lines deleted...]
-  <si>
     <t>125.0</t>
   </si>
   <si>
-    <t>111.0</t>
-[...5 lines deleted...]
-    <t>204.0</t>
+    <t>67.84</t>
+  </si>
+  <si>
+    <t>42.00</t>
+  </si>
+  <si>
+    <t>45.00</t>
+  </si>
+  <si>
+    <t>75.00</t>
   </si>
   <si>
     <t>55.80</t>
   </si>
   <si>
-    <t>67.84</t>
-[...1 lines deleted...]
-  <si>
     <t>46.12</t>
-  </si>
-[...7 lines deleted...]
-    <t>75.00</t>
   </si>
   <si>
     <t>DATE:</t>
   </si>
   <si>
     <t>July 22, 2024</t>
   </si>
   <si>
     <t>Vehicle License:</t>
   </si>
   <si>
     <t>Bảng kê hàng hóa - NỘI BỘ</t>
   </si>
   <si>
     <t>Packing List - INTERNAL</t>
   </si>
   <si>
     <t>Fabric Code
 产品</t>
   </si>
   <si>
     <t>Total Length
 长度</t>
   </si>
   <si>
@@ -227,66 +227,66 @@
     <t>KG 
  重量</t>
   </si>
   <si>
     <t>Manager - 经理</t>
   </si>
   <si>
     <t>WH Manager - 仓库管理员</t>
   </si>
   <si>
     <t>Security - 保安员</t>
   </si>
   <si>
     <t>Applicant - 申请人</t>
   </si>
   <si>
     <t>Recipient - 接受者</t>
   </si>
   <si>
     <t>Bảng kê hàng hóa</t>
   </si>
   <si>
     <t>Packing List</t>
   </si>
   <si>
+    <t>2401079_02 - 0048</t>
+  </si>
+  <si>
+    <t>2401079_02 - 0066</t>
+  </si>
+  <si>
+    <t>2401079_02 - 0067</t>
+  </si>
+  <si>
+    <t>2401079_02 - 0068</t>
+  </si>
+  <si>
     <t>2401079_02 - 0064</t>
   </si>
   <si>
-    <t>2401079_02 - 0048</t>
-[...1 lines deleted...]
-  <si>
     <t>2401079_02 - 0065</t>
-  </si>
-[...7 lines deleted...]
-    <t>2401079_02 - 0068</t>
   </si>
   <si>
     <t>Packing List - ANHUY</t>
   </si>
   <si>
     <t>Total Weight (Net)</t>
   </si>
   <si>
     <t>Net Weight / KGS</t>
   </si>
   <si>
     <t>Gross Weight / KGS</t>
   </si>
   <si>
     <t>Shipping Marks</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>Lot (Color Group)</t>
   </si>
   <si>
     <t>Batch No./ Color</t>
   </si>
@@ -2078,171 +2078,171 @@
       <c r="G29" t="s">
         <v>69</v>
       </c>
       <c r="H29" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B30" s="5"/>
       <c r="C30" s="5" t="s">
         <v>76</v>
       </c>
       <c r="D30" s="5" t="s">
         <v>25</v>
       </c>
       <c r="E30" s="5" t="s">
         <v>26</v>
       </c>
       <c r="F30" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G30" s="5">
-        <v>55.48</v>
+        <v>67.52</v>
       </c>
       <c r="H30" s="5" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="4" t="s">
         <v>19</v>
       </c>
       <c r="B31" s="5"/>
       <c r="C31" s="5" t="s">
         <v>76</v>
       </c>
       <c r="D31" s="5" t="s">
         <v>25</v>
       </c>
       <c r="E31" s="5" t="s">
         <v>27</v>
       </c>
       <c r="F31" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G31" s="5">
-        <v>67.52</v>
+        <v>41.68</v>
       </c>
       <c r="H31" s="5" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="4" t="s">
         <v>20</v>
       </c>
       <c r="B32" s="5"/>
       <c r="C32" s="5" t="s">
         <v>76</v>
       </c>
       <c r="D32" s="5" t="s">
         <v>25</v>
       </c>
       <c r="E32" s="5" t="s">
         <v>28</v>
       </c>
       <c r="F32" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G32" s="5">
-        <v>45.8</v>
+        <v>44.68</v>
       </c>
       <c r="H32" s="5" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="4" t="s">
         <v>21</v>
       </c>
       <c r="B33" s="5"/>
       <c r="C33" s="5" t="s">
         <v>76</v>
       </c>
       <c r="D33" s="5" t="s">
         <v>25</v>
       </c>
       <c r="E33" s="5" t="s">
         <v>29</v>
       </c>
       <c r="F33" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G33" s="5">
-        <v>41.68</v>
+        <v>74.68000000000001</v>
       </c>
       <c r="H33" s="5" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B34" s="5"/>
       <c r="C34" s="5" t="s">
         <v>76</v>
       </c>
       <c r="D34" s="5" t="s">
         <v>25</v>
       </c>
       <c r="E34" s="5" t="s">
         <v>30</v>
       </c>
       <c r="F34" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G34" s="5">
-        <v>44.68</v>
+        <v>55.48</v>
       </c>
       <c r="H34" s="5" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B35" s="5"/>
       <c r="C35" s="5" t="s">
         <v>76</v>
       </c>
       <c r="D35" s="5" t="s">
         <v>25</v>
       </c>
       <c r="E35" s="5" t="s">
         <v>31</v>
       </c>
       <c r="F35" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G35" s="5">
-        <v>74.68000000000001</v>
+        <v>45.8</v>
       </c>
       <c r="H35" s="5" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="F43" s="6" t="s">
         <v>92</v>
       </c>
     </row>
   </sheetData>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.7" right="0.7" top="1" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" fitToHeight="0" orientation="portrait"/>
   <headerFooter>
     <oddFooter>&amp;LDate: &amp;D&amp;C&amp;14&amp;"Calibri,Italic"A member of the Mei Sheng Group&amp;RPage &amp;P of &amp;N</oddFooter>
   </headerFooter>
   <tableParts count="3">
     <tablePart r:id="rId1"/>
     <tablePart r:id="rId2"/>
     <tablePart r:id="rId3"/>
   </tableParts>
 </worksheet>
 </file>
 