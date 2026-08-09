--- v0 (2026-04-10)
+++ v1 (2026-08-09)
@@ -87,435 +87,435 @@
   <si>
     <t>M</t>
   </si>
   <si>
     <t>Fabric Code</t>
   </si>
   <si>
     <t>Grade</t>
   </si>
   <si>
     <t>Color Group</t>
   </si>
   <si>
     <t>Width</t>
   </si>
   <si>
     <t>Roll Length</t>
   </si>
   <si>
     <t>Kilograms</t>
   </si>
   <si>
     <t>Roll ID</t>
   </si>
   <si>
+    <t>2404043-05-0242</t>
+  </si>
+  <si>
+    <t>2404043-05-0259</t>
+  </si>
+  <si>
+    <t>2404043-05-0260</t>
+  </si>
+  <si>
+    <t>2404043-05-0268</t>
+  </si>
+  <si>
+    <t>2404043-05-0269</t>
+  </si>
+  <si>
+    <t>2404043-05-0276</t>
+  </si>
+  <si>
+    <t>2404043-05-0277</t>
+  </si>
+  <si>
+    <t>2404043-05-0284</t>
+  </si>
+  <si>
+    <t>2404043-05-0285</t>
+  </si>
+  <si>
+    <t>2404043-05-0286</t>
+  </si>
+  <si>
+    <t>2404043-06-0318</t>
+  </si>
+  <si>
+    <t>2404043-06-0319</t>
+  </si>
+  <si>
+    <t>2404043-06-0322</t>
+  </si>
+  <si>
+    <t>2404043-06-0323</t>
+  </si>
+  <si>
+    <t>2404043-06-0324</t>
+  </si>
+  <si>
+    <t>2404043-06-0325</t>
+  </si>
+  <si>
+    <t>2404043-06-0332</t>
+  </si>
+  <si>
+    <t>2404043-06-0333</t>
+  </si>
+  <si>
+    <t>2404043-06-0334</t>
+  </si>
+  <si>
+    <t>2404043-06-0335</t>
+  </si>
+  <si>
+    <t>2404043-06-0338</t>
+  </si>
+  <si>
+    <t>2404043-06-0339</t>
+  </si>
+  <si>
+    <t>2404043-06-0360</t>
+  </si>
+  <si>
+    <t>2404043-06-0364</t>
+  </si>
+  <si>
+    <t>2404043-09-0509</t>
+  </si>
+  <si>
+    <t>2404043-09-0510</t>
+  </si>
+  <si>
+    <t>2404043-09-0518</t>
+  </si>
+  <si>
+    <t>2404043-09-0519</t>
+  </si>
+  <si>
+    <t>2404043-09-0541</t>
+  </si>
+  <si>
+    <t>2404043-09-0542</t>
+  </si>
+  <si>
+    <t>2404043-09-0546</t>
+  </si>
+  <si>
+    <t>2404043-09-0547</t>
+  </si>
+  <si>
+    <t>2404043-09-0556</t>
+  </si>
+  <si>
+    <t>2404043-09-0557</t>
+  </si>
+  <si>
+    <t>2404043-09-0558</t>
+  </si>
+  <si>
+    <t>2404043-09-0559</t>
+  </si>
+  <si>
+    <t>2404043-09-0563</t>
+  </si>
+  <si>
+    <t>2404043-09-0564</t>
+  </si>
+  <si>
+    <t>2404043-09-0567</t>
+  </si>
+  <si>
+    <t>2404043-09-0568</t>
+  </si>
+  <si>
+    <t>2404043-09-0573</t>
+  </si>
+  <si>
+    <t>2404043-09-0574</t>
+  </si>
+  <si>
+    <t>2404043-09-0577</t>
+  </si>
+  <si>
+    <t>2404043-09-0578</t>
+  </si>
+  <si>
+    <t>2404043-09-0585</t>
+  </si>
+  <si>
     <t>2404043-05-0198</t>
   </si>
   <si>
     <t>2404043-05-0199</t>
   </si>
   <si>
     <t>2404043-05-0208</t>
   </si>
   <si>
     <t>2404043-05-0209</t>
   </si>
   <si>
     <t>2404043-05-0229</t>
   </si>
   <si>
     <t>2404043-05-0230</t>
   </si>
   <si>
     <t>2404043-05-0233</t>
   </si>
   <si>
     <t>2404043-05-0234</t>
   </si>
   <si>
     <t>2404043-05-0235</t>
   </si>
   <si>
     <t>2404043-05-0236</t>
   </si>
   <si>
     <t>2404043-05-0239</t>
   </si>
   <si>
     <t>2404043-05-0240</t>
   </si>
   <si>
     <t>2404043-05-0241</t>
   </si>
   <si>
-    <t>2404043-05-0242</t>
-[...133 lines deleted...]
-  <si>
     <t>A</t>
   </si>
   <si>
     <t>47.5</t>
   </si>
   <si>
+    <t>170.0</t>
+  </si>
+  <si>
+    <t>175.0</t>
+  </si>
+  <si>
+    <t>178.0</t>
+  </si>
+  <si>
+    <t>166.0</t>
+  </si>
+  <si>
+    <t>164.0</t>
+  </si>
+  <si>
+    <t>167.0</t>
+  </si>
+  <si>
+    <t>171.0</t>
+  </si>
+  <si>
+    <t>162.0</t>
+  </si>
+  <si>
+    <t>161.0</t>
+  </si>
+  <si>
+    <t>172.0</t>
+  </si>
+  <si>
     <t>165.0</t>
   </si>
   <si>
-    <t>167.0</t>
-[...5 lines deleted...]
-    <t>171.0</t>
+    <t>150.0</t>
+  </si>
+  <si>
+    <t>168.0</t>
+  </si>
+  <si>
+    <t>173.0</t>
   </si>
   <si>
     <t>169.0</t>
   </si>
   <si>
-    <t>170.0</t>
-[...26 lines deleted...]
-    <t>173.0</t>
+    <t>47.36</t>
+  </si>
+  <si>
+    <t>48.56</t>
+  </si>
+  <si>
+    <t>48.72</t>
+  </si>
+  <si>
+    <t>47.66</t>
+  </si>
+  <si>
+    <t>46.22</t>
+  </si>
+  <si>
+    <t>44.92</t>
+  </si>
+  <si>
+    <t>47.60</t>
+  </si>
+  <si>
+    <t>46.00</t>
+  </si>
+  <si>
+    <t>48.70</t>
+  </si>
+  <si>
+    <t>45.54</t>
+  </si>
+  <si>
+    <t>47.34</t>
+  </si>
+  <si>
+    <t>46.72</t>
+  </si>
+  <si>
+    <t>45.62</t>
+  </si>
+  <si>
+    <t>45.10</t>
+  </si>
+  <si>
+    <t>49.16</t>
+  </si>
+  <si>
+    <t>46.90</t>
+  </si>
+  <si>
+    <t>46.02</t>
+  </si>
+  <si>
+    <t>47.94</t>
+  </si>
+  <si>
+    <t>46.66</t>
+  </si>
+  <si>
+    <t>47.86</t>
+  </si>
+  <si>
+    <t>49.04</t>
+  </si>
+  <si>
+    <t>47.38</t>
+  </si>
+  <si>
+    <t>42.10</t>
+  </si>
+  <si>
+    <t>42.50</t>
+  </si>
+  <si>
+    <t>46.60</t>
+  </si>
+  <si>
+    <t>46.30</t>
+  </si>
+  <si>
+    <t>46.68</t>
+  </si>
+  <si>
+    <t>47.90</t>
+  </si>
+  <si>
+    <t>45.80</t>
+  </si>
+  <si>
+    <t>47.88</t>
+  </si>
+  <si>
+    <t>45.60</t>
+  </si>
+  <si>
+    <t>46.82</t>
+  </si>
+  <si>
+    <t>45.38</t>
+  </si>
+  <si>
+    <t>47.68</t>
+  </si>
+  <si>
+    <t>45.88</t>
+  </si>
+  <si>
+    <t>47.46</t>
+  </si>
+  <si>
+    <t>47.98</t>
+  </si>
+  <si>
+    <t>46.06</t>
+  </si>
+  <si>
+    <t>47.62</t>
+  </si>
+  <si>
+    <t>45.90</t>
+  </si>
+  <si>
+    <t>46.42</t>
+  </si>
+  <si>
+    <t>45.58</t>
+  </si>
+  <si>
+    <t>46.88</t>
   </si>
   <si>
     <t>46.24</t>
   </si>
   <si>
     <t>46.50</t>
   </si>
   <si>
     <t>46.44</t>
   </si>
   <si>
     <t>47.18</t>
   </si>
   <si>
     <t>46.94</t>
   </si>
   <si>
     <t>47.00</t>
   </si>
   <si>
     <t>48.36</t>
   </si>
   <si>
     <t>47.50</t>
   </si>
   <si>
     <t>47.30</t>
   </si>
   <si>
     <t>47.12</t>
   </si>
   <si>
-    <t>47.66</t>
-[...1 lines deleted...]
-  <si>
     <t>46.96</t>
-  </si>
-[...124 lines deleted...]
-    <t>46.88</t>
   </si>
   <si>
     <t>DATE:</t>
   </si>
   <si>
     <t>August 24, 2024</t>
   </si>
   <si>
     <t>Vehicle License:</t>
   </si>
   <si>
     <t>Bảng kê hàng hóa - NỘI BỘ</t>
   </si>
   <si>
     <t>Packing List - INTERNAL</t>
   </si>
   <si>
     <t>Fabric Code
 产品</t>
   </si>
   <si>
     <t>Total Length
 长度</t>
   </si>
   <si>
@@ -554,222 +554,222 @@
     <t>KG 
  重量</t>
   </si>
   <si>
     <t>Manager - 经理</t>
   </si>
   <si>
     <t>WH Manager - 仓库管理员</t>
   </si>
   <si>
     <t>Security - 保安员</t>
   </si>
   <si>
     <t>Applicant - 申请人</t>
   </si>
   <si>
     <t>Recipient - 接受者</t>
   </si>
   <si>
     <t>Bảng kê hàng hóa</t>
   </si>
   <si>
     <t>Packing List</t>
   </si>
   <si>
+    <t>2404043_05 - 0242</t>
+  </si>
+  <si>
+    <t>2404043_05 - 0259</t>
+  </si>
+  <si>
+    <t>2404043_05 - 0260</t>
+  </si>
+  <si>
+    <t>2404043_05 - 0268</t>
+  </si>
+  <si>
+    <t>2404043_05 - 0269</t>
+  </si>
+  <si>
+    <t>2404043_05 - 0276</t>
+  </si>
+  <si>
+    <t>2404043_05 - 0277</t>
+  </si>
+  <si>
+    <t>2404043_05 - 0284</t>
+  </si>
+  <si>
+    <t>2404043_05 - 0285</t>
+  </si>
+  <si>
+    <t>2404043_05 - 0286</t>
+  </si>
+  <si>
+    <t>2404043_06 - 0318</t>
+  </si>
+  <si>
+    <t>2404043_06 - 0319</t>
+  </si>
+  <si>
+    <t>2404043_06 - 0322</t>
+  </si>
+  <si>
+    <t>2404043_06 - 0323</t>
+  </si>
+  <si>
+    <t>2404043_06 - 0324</t>
+  </si>
+  <si>
+    <t>2404043_06 - 0325</t>
+  </si>
+  <si>
+    <t>2404043_06 - 0332</t>
+  </si>
+  <si>
+    <t>2404043_06 - 0333</t>
+  </si>
+  <si>
+    <t>2404043_06 - 0334</t>
+  </si>
+  <si>
+    <t>2404043_06 - 0335</t>
+  </si>
+  <si>
+    <t>2404043_06 - 0338</t>
+  </si>
+  <si>
+    <t>2404043_06 - 0339</t>
+  </si>
+  <si>
+    <t>2404043_06 - 0360</t>
+  </si>
+  <si>
+    <t>2404043_06 - 0364</t>
+  </si>
+  <si>
+    <t>2404043_09 - 0509</t>
+  </si>
+  <si>
+    <t>2404043_09 - 0510</t>
+  </si>
+  <si>
+    <t>2404043_09 - 0518</t>
+  </si>
+  <si>
+    <t>2404043_09 - 0519</t>
+  </si>
+  <si>
+    <t>2404043_09 - 0541</t>
+  </si>
+  <si>
+    <t>2404043_09 - 0542</t>
+  </si>
+  <si>
+    <t>2404043_09 - 0546</t>
+  </si>
+  <si>
+    <t>2404043_09 - 0547</t>
+  </si>
+  <si>
+    <t>2404043_09 - 0556</t>
+  </si>
+  <si>
+    <t>2404043_09 - 0557</t>
+  </si>
+  <si>
+    <t>2404043_09 - 0558</t>
+  </si>
+  <si>
+    <t>2404043_09 - 0559</t>
+  </si>
+  <si>
+    <t>2404043_09 - 0563</t>
+  </si>
+  <si>
+    <t>2404043_09 - 0564</t>
+  </si>
+  <si>
+    <t>2404043_09 - 0567</t>
+  </si>
+  <si>
+    <t>2404043_09 - 0568</t>
+  </si>
+  <si>
+    <t>2404043_09 - 0573</t>
+  </si>
+  <si>
+    <t>2404043_09 - 0574</t>
+  </si>
+  <si>
+    <t>2404043_09 - 0577</t>
+  </si>
+  <si>
+    <t>2404043_09 - 0578</t>
+  </si>
+  <si>
+    <t>2404043_09 - 0585</t>
+  </si>
+  <si>
     <t>2404043_05 - 0198</t>
   </si>
   <si>
     <t>2404043_05 - 0199</t>
   </si>
   <si>
     <t>2404043_05 - 0208</t>
   </si>
   <si>
     <t>2404043_05 - 0209</t>
   </si>
   <si>
     <t>2404043_05 - 0229</t>
   </si>
   <si>
     <t>2404043_05 - 0230</t>
   </si>
   <si>
     <t>2404043_05 - 0233</t>
   </si>
   <si>
     <t>2404043_05 - 0234</t>
   </si>
   <si>
     <t>2404043_05 - 0235</t>
   </si>
   <si>
     <t>2404043_05 - 0236</t>
   </si>
   <si>
     <t>2404043_05 - 0239</t>
   </si>
   <si>
     <t>2404043_05 - 0240</t>
   </si>
   <si>
     <t>2404043_05 - 0241</t>
-  </si>
-[...133 lines deleted...]
-    <t>2404043_09 - 0585</t>
   </si>
   <si>
     <t>Packing List - ANHUY</t>
   </si>
   <si>
     <t>Total Weight (Net)</t>
   </si>
   <si>
     <t>Net Weight / KGS</t>
   </si>
   <si>
     <t>Gross Weight / KGS</t>
   </si>
   <si>
     <t>Shipping Marks</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>Lot (Color Group)</t>
   </si>
   <si>
     <t>Batch No./ Color</t>
   </si>
@@ -1661,1353 +1661,1353 @@
       <c r="F12" s="5" t="s">
         <v>80</v>
       </c>
       <c r="G12" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H12" s="5" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="4" t="s">
         <v>21</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C13" s="5" t="s">
         <v>76</v>
       </c>
       <c r="D13" s="5"/>
       <c r="E13" s="5" t="s">
         <v>77</v>
       </c>
       <c r="F13" s="5" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="G13" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H13" s="5" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C14" s="5" t="s">
         <v>76</v>
       </c>
       <c r="D14" s="5"/>
       <c r="E14" s="5" t="s">
         <v>77</v>
       </c>
       <c r="F14" s="5" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="G14" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H14" s="5" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C15" s="5" t="s">
         <v>76</v>
       </c>
       <c r="D15" s="5"/>
       <c r="E15" s="5" t="s">
         <v>77</v>
       </c>
       <c r="F15" s="5" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="G15" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H15" s="5" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C16" s="5" t="s">
         <v>76</v>
       </c>
       <c r="D16" s="5"/>
       <c r="E16" s="5" t="s">
         <v>77</v>
       </c>
       <c r="F16" s="5" t="s">
-        <v>84</v>
+        <v>79</v>
       </c>
       <c r="G16" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H16" s="5" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C17" s="5" t="s">
         <v>76</v>
       </c>
       <c r="D17" s="5"/>
       <c r="E17" s="5" t="s">
         <v>77</v>
       </c>
       <c r="F17" s="5" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="G17" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H17" s="5" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C18" s="5" t="s">
         <v>76</v>
       </c>
       <c r="D18" s="5"/>
       <c r="E18" s="5" t="s">
         <v>77</v>
       </c>
       <c r="F18" s="5" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="G18" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H18" s="5" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>76</v>
       </c>
       <c r="D19" s="5"/>
       <c r="E19" s="5" t="s">
         <v>77</v>
       </c>
       <c r="F19" s="5" t="s">
         <v>82</v>
       </c>
       <c r="G19" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H19" s="5" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="4" t="s">
         <v>28</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C20" s="5" t="s">
         <v>76</v>
       </c>
       <c r="D20" s="5"/>
       <c r="E20" s="5" t="s">
         <v>77</v>
       </c>
       <c r="F20" s="5" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="G20" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H20" s="5" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="4" t="s">
         <v>29</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C21" s="5" t="s">
         <v>76</v>
       </c>
       <c r="D21" s="5"/>
       <c r="E21" s="5" t="s">
         <v>77</v>
       </c>
       <c r="F21" s="5" t="s">
-        <v>83</v>
+        <v>78</v>
       </c>
       <c r="G21" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H21" s="5" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="4" t="s">
         <v>30</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C22" s="5" t="s">
         <v>76</v>
       </c>
       <c r="D22" s="5"/>
       <c r="E22" s="5" t="s">
         <v>77</v>
       </c>
       <c r="F22" s="5" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="G22" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H22" s="5" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="4" t="s">
         <v>31</v>
       </c>
       <c r="B23" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C23" s="5" t="s">
         <v>76</v>
       </c>
       <c r="D23" s="5"/>
       <c r="E23" s="5" t="s">
         <v>77</v>
       </c>
       <c r="F23" s="5" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="G23" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H23" s="5" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="4" t="s">
         <v>32</v>
       </c>
       <c r="B24" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C24" s="5" t="s">
         <v>76</v>
       </c>
       <c r="D24" s="5"/>
       <c r="E24" s="5" t="s">
         <v>77</v>
       </c>
       <c r="F24" s="5" t="s">
-        <v>84</v>
+        <v>78</v>
       </c>
       <c r="G24" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H24" s="5" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="4" t="s">
         <v>33</v>
       </c>
       <c r="B25" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C25" s="5" t="s">
         <v>76</v>
       </c>
       <c r="D25" s="5"/>
       <c r="E25" s="5" t="s">
         <v>77</v>
       </c>
       <c r="F25" s="5" t="s">
-        <v>87</v>
+        <v>82</v>
       </c>
       <c r="G25" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H25" s="5" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="4" t="s">
         <v>34</v>
       </c>
       <c r="B26" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C26" s="5" t="s">
         <v>76</v>
       </c>
       <c r="D26" s="5"/>
       <c r="E26" s="5" t="s">
         <v>77</v>
       </c>
       <c r="F26" s="5" t="s">
         <v>83</v>
       </c>
       <c r="G26" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H26" s="5" t="s">
-        <v>103</v>
+        <v>109</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="4" t="s">
         <v>35</v>
       </c>
       <c r="B27" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C27" s="5" t="s">
         <v>76</v>
       </c>
       <c r="D27" s="5"/>
       <c r="E27" s="5" t="s">
         <v>77</v>
       </c>
       <c r="F27" s="5" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="G27" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H27" s="5" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="4" t="s">
         <v>36</v>
       </c>
       <c r="B28" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C28" s="5" t="s">
         <v>76</v>
       </c>
       <c r="D28" s="5"/>
       <c r="E28" s="5" t="s">
         <v>77</v>
       </c>
       <c r="F28" s="5" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="G28" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H28" s="5" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="4" t="s">
         <v>37</v>
       </c>
       <c r="B29" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C29" s="5" t="s">
         <v>76</v>
       </c>
       <c r="D29" s="5"/>
       <c r="E29" s="5" t="s">
         <v>77</v>
       </c>
       <c r="F29" s="5" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="G29" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H29" s="5" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="4" t="s">
         <v>38</v>
       </c>
       <c r="B30" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C30" s="5" t="s">
         <v>76</v>
       </c>
       <c r="D30" s="5"/>
       <c r="E30" s="5" t="s">
         <v>77</v>
       </c>
       <c r="F30" s="5" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="G30" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H30" s="5" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="4" t="s">
         <v>39</v>
       </c>
       <c r="B31" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C31" s="5" t="s">
         <v>76</v>
       </c>
       <c r="D31" s="5"/>
       <c r="E31" s="5" t="s">
         <v>77</v>
       </c>
       <c r="F31" s="5" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="G31" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H31" s="5" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="4" t="s">
         <v>40</v>
       </c>
       <c r="B32" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C32" s="5" t="s">
         <v>76</v>
       </c>
       <c r="D32" s="5"/>
       <c r="E32" s="5" t="s">
         <v>77</v>
       </c>
       <c r="F32" s="5" t="s">
-        <v>80</v>
+        <v>89</v>
       </c>
       <c r="G32" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H32" s="5" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="4" t="s">
         <v>41</v>
       </c>
       <c r="B33" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C33" s="5" t="s">
         <v>76</v>
       </c>
       <c r="D33" s="5"/>
       <c r="E33" s="5" t="s">
         <v>77</v>
       </c>
       <c r="F33" s="5" t="s">
-        <v>81</v>
+        <v>89</v>
       </c>
       <c r="G33" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H33" s="5" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="4" t="s">
         <v>42</v>
       </c>
       <c r="B34" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C34" s="5" t="s">
         <v>76</v>
       </c>
       <c r="D34" s="5"/>
       <c r="E34" s="5" t="s">
         <v>77</v>
       </c>
       <c r="F34" s="5" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="G34" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H34" s="5" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="4" t="s">
         <v>43</v>
       </c>
       <c r="B35" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C35" s="5" t="s">
         <v>76</v>
       </c>
       <c r="D35" s="5"/>
       <c r="E35" s="5" t="s">
         <v>77</v>
       </c>
       <c r="F35" s="5" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="G35" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H35" s="5" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="4" t="s">
         <v>44</v>
       </c>
       <c r="B36" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C36" s="5" t="s">
         <v>76</v>
       </c>
       <c r="D36" s="5"/>
       <c r="E36" s="5" t="s">
         <v>77</v>
       </c>
       <c r="F36" s="5" t="s">
-        <v>90</v>
+        <v>83</v>
       </c>
       <c r="G36" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H36" s="5" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="4" t="s">
         <v>45</v>
       </c>
       <c r="B37" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C37" s="5" t="s">
         <v>76</v>
       </c>
       <c r="D37" s="5"/>
       <c r="E37" s="5" t="s">
         <v>77</v>
       </c>
       <c r="F37" s="5" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="G37" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H37" s="5" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="4" t="s">
         <v>46</v>
       </c>
       <c r="B38" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C38" s="5" t="s">
         <v>76</v>
       </c>
       <c r="D38" s="5"/>
       <c r="E38" s="5" t="s">
         <v>77</v>
       </c>
       <c r="F38" s="5" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="G38" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H38" s="5" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="4" t="s">
         <v>47</v>
       </c>
       <c r="B39" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C39" s="5" t="s">
         <v>76</v>
       </c>
       <c r="D39" s="5"/>
       <c r="E39" s="5" t="s">
         <v>77</v>
       </c>
       <c r="F39" s="5" t="s">
-        <v>79</v>
+        <v>87</v>
       </c>
       <c r="G39" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H39" s="5" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="4" t="s">
         <v>48</v>
       </c>
       <c r="B40" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C40" s="5" t="s">
         <v>76</v>
       </c>
       <c r="D40" s="5"/>
       <c r="E40" s="5" t="s">
         <v>77</v>
       </c>
       <c r="F40" s="5" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="G40" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H40" s="5" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="4" t="s">
         <v>49</v>
       </c>
       <c r="B41" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C41" s="5" t="s">
         <v>76</v>
       </c>
       <c r="D41" s="5"/>
       <c r="E41" s="5" t="s">
         <v>77</v>
       </c>
       <c r="F41" s="5" t="s">
-        <v>79</v>
+        <v>90</v>
       </c>
       <c r="G41" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H41" s="5" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="4" t="s">
         <v>50</v>
       </c>
       <c r="B42" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C42" s="5" t="s">
         <v>76</v>
       </c>
       <c r="D42" s="5"/>
       <c r="E42" s="5" t="s">
         <v>77</v>
       </c>
       <c r="F42" s="5" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="G42" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H42" s="5" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" s="4" t="s">
         <v>51</v>
       </c>
       <c r="B43" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C43" s="5" t="s">
         <v>76</v>
       </c>
       <c r="D43" s="5"/>
       <c r="E43" s="5" t="s">
         <v>77</v>
       </c>
       <c r="F43" s="5" t="s">
-        <v>83</v>
+        <v>91</v>
       </c>
       <c r="G43" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H43" s="5" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="4" t="s">
         <v>52</v>
       </c>
       <c r="B44" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C44" s="5" t="s">
         <v>76</v>
       </c>
       <c r="D44" s="5"/>
       <c r="E44" s="5" t="s">
         <v>77</v>
       </c>
       <c r="F44" s="5" t="s">
-        <v>78</v>
+        <v>88</v>
       </c>
       <c r="G44" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H44" s="5" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="4" t="s">
         <v>53</v>
       </c>
       <c r="B45" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C45" s="5" t="s">
         <v>76</v>
       </c>
       <c r="D45" s="5"/>
       <c r="E45" s="5" t="s">
         <v>77</v>
       </c>
       <c r="F45" s="5" t="s">
         <v>91</v>
       </c>
       <c r="G45" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H45" s="5" t="s">
-        <v>126</v>
+        <v>120</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" s="4" t="s">
         <v>54</v>
       </c>
       <c r="B46" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C46" s="5" t="s">
         <v>76</v>
       </c>
       <c r="D46" s="5"/>
       <c r="E46" s="5" t="s">
         <v>77</v>
       </c>
       <c r="F46" s="5" t="s">
-        <v>91</v>
+        <v>78</v>
       </c>
       <c r="G46" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H46" s="5" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" s="4" t="s">
         <v>55</v>
       </c>
       <c r="B47" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C47" s="5" t="s">
         <v>76</v>
       </c>
       <c r="D47" s="5"/>
       <c r="E47" s="5" t="s">
         <v>77</v>
       </c>
       <c r="F47" s="5" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="G47" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H47" s="5" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" s="4" t="s">
         <v>56</v>
       </c>
       <c r="B48" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C48" s="5" t="s">
         <v>76</v>
       </c>
       <c r="D48" s="5"/>
       <c r="E48" s="5" t="s">
         <v>77</v>
       </c>
       <c r="F48" s="5" t="s">
-        <v>78</v>
+        <v>88</v>
       </c>
       <c r="G48" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H48" s="5" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" s="4" t="s">
         <v>57</v>
       </c>
       <c r="B49" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C49" s="5" t="s">
         <v>76</v>
       </c>
       <c r="D49" s="5"/>
       <c r="E49" s="5" t="s">
         <v>77</v>
       </c>
       <c r="F49" s="5" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="G49" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H49" s="5" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" s="4" t="s">
         <v>58</v>
       </c>
       <c r="B50" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C50" s="5" t="s">
         <v>76</v>
       </c>
       <c r="D50" s="5"/>
       <c r="E50" s="5" t="s">
         <v>77</v>
       </c>
       <c r="F50" s="5" t="s">
-        <v>81</v>
+        <v>88</v>
       </c>
       <c r="G50" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H50" s="5" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" s="4" t="s">
         <v>59</v>
       </c>
       <c r="B51" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C51" s="5" t="s">
         <v>76</v>
       </c>
       <c r="D51" s="5"/>
       <c r="E51" s="5" t="s">
         <v>77</v>
       </c>
       <c r="F51" s="5" t="s">
-        <v>80</v>
+        <v>90</v>
       </c>
       <c r="G51" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H51" s="5" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" s="4" t="s">
         <v>60</v>
       </c>
       <c r="B52" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C52" s="5" t="s">
         <v>76</v>
       </c>
       <c r="D52" s="5"/>
       <c r="E52" s="5" t="s">
         <v>77</v>
       </c>
       <c r="F52" s="5" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="G52" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H52" s="5" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" s="4" t="s">
         <v>61</v>
       </c>
       <c r="B53" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C53" s="5" t="s">
         <v>76</v>
       </c>
       <c r="D53" s="5"/>
       <c r="E53" s="5" t="s">
         <v>77</v>
       </c>
       <c r="F53" s="5" t="s">
-        <v>80</v>
+        <v>92</v>
       </c>
       <c r="G53" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H53" s="5" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" s="4" t="s">
         <v>62</v>
       </c>
       <c r="B54" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C54" s="5" t="s">
         <v>76</v>
       </c>
       <c r="D54" s="5"/>
       <c r="E54" s="5" t="s">
         <v>77</v>
       </c>
       <c r="F54" s="5" t="s">
-        <v>86</v>
+        <v>90</v>
       </c>
       <c r="G54" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H54" s="5" t="s">
-        <v>135</v>
+        <v>100</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" s="4" t="s">
         <v>63</v>
       </c>
       <c r="B55" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C55" s="5" t="s">
         <v>76</v>
       </c>
       <c r="D55" s="5"/>
       <c r="E55" s="5" t="s">
         <v>77</v>
       </c>
       <c r="F55" s="5" t="s">
-        <v>80</v>
+        <v>88</v>
       </c>
       <c r="G55" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H55" s="5" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" s="4" t="s">
         <v>64</v>
       </c>
       <c r="B56" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C56" s="5" t="s">
         <v>76</v>
       </c>
       <c r="D56" s="5"/>
       <c r="E56" s="5" t="s">
         <v>77</v>
       </c>
       <c r="F56" s="5" t="s">
-        <v>92</v>
+        <v>83</v>
       </c>
       <c r="G56" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H56" s="5" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" s="4" t="s">
         <v>65</v>
       </c>
       <c r="B57" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C57" s="5" t="s">
         <v>76</v>
       </c>
       <c r="D57" s="5"/>
       <c r="E57" s="5" t="s">
         <v>77</v>
       </c>
       <c r="F57" s="5" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="G57" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H57" s="5" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" s="4" t="s">
         <v>66</v>
       </c>
       <c r="B58" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C58" s="5" t="s">
         <v>76</v>
       </c>
       <c r="D58" s="5"/>
       <c r="E58" s="5" t="s">
         <v>77</v>
       </c>
       <c r="F58" s="5" t="s">
-        <v>92</v>
+        <v>84</v>
       </c>
       <c r="G58" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H58" s="5" t="s">
-        <v>131</v>
+        <v>139</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" s="4" t="s">
         <v>67</v>
       </c>
       <c r="B59" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C59" s="5" t="s">
         <v>76</v>
       </c>
       <c r="D59" s="5"/>
       <c r="E59" s="5" t="s">
         <v>77</v>
       </c>
       <c r="F59" s="5" t="s">
-        <v>83</v>
+        <v>92</v>
       </c>
       <c r="G59" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H59" s="5" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" s="4" t="s">
         <v>68</v>
       </c>
       <c r="B60" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C60" s="5" t="s">
         <v>76</v>
       </c>
       <c r="D60" s="5"/>
       <c r="E60" s="5" t="s">
         <v>77</v>
       </c>
       <c r="F60" s="5" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="G60" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H60" s="5" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" s="4" t="s">
         <v>69</v>
       </c>
       <c r="B61" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C61" s="5" t="s">
         <v>76</v>
       </c>
       <c r="D61" s="5"/>
       <c r="E61" s="5" t="s">
         <v>77</v>
       </c>
       <c r="F61" s="5" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="G61" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H61" s="5" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" s="4" t="s">
         <v>70</v>
       </c>
       <c r="B62" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C62" s="5" t="s">
         <v>76</v>
       </c>
       <c r="D62" s="5"/>
       <c r="E62" s="5" t="s">
         <v>77</v>
       </c>
       <c r="F62" s="5" t="s">
-        <v>81</v>
+        <v>87</v>
       </c>
       <c r="G62" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H62" s="5" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" s="4" t="s">
         <v>71</v>
       </c>
       <c r="B63" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C63" s="5" t="s">
         <v>76</v>
       </c>
       <c r="D63" s="5"/>
       <c r="E63" s="5" t="s">
         <v>77</v>
       </c>
       <c r="F63" s="5" t="s">
-        <v>78</v>
+        <v>83</v>
       </c>
       <c r="G63" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H63" s="5" t="s">
-        <v>143</v>
+        <v>141</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" s="4" t="s">
         <v>72</v>
       </c>
       <c r="B64" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C64" s="5" t="s">
         <v>76</v>
       </c>
       <c r="D64" s="5"/>
       <c r="E64" s="5" t="s">
         <v>77</v>
       </c>
       <c r="F64" s="5" t="s">
-        <v>86</v>
+        <v>92</v>
       </c>
       <c r="G64" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H64" s="5" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" s="4" t="s">
         <v>73</v>
       </c>
       <c r="B65" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C65" s="5" t="s">
         <v>76</v>
       </c>
       <c r="D65" s="5"/>
       <c r="E65" s="5" t="s">
         <v>77</v>
       </c>
       <c r="F65" s="5" t="s">
-        <v>80</v>
+        <v>90</v>
       </c>
       <c r="G65" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H65" s="5" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" s="4" t="s">
         <v>74</v>
       </c>
       <c r="B66" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C66" s="5" t="s">
         <v>76</v>
       </c>
       <c r="D66" s="5"/>
       <c r="E66" s="5" t="s">
         <v>77</v>
       </c>
       <c r="F66" s="5" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="G66" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H66" s="5" t="s">
-        <v>146</v>
+        <v>96</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" s="4" t="s">
         <v>75</v>
       </c>
       <c r="B67" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C67" s="5" t="s">
         <v>76</v>
       </c>
       <c r="D67" s="5"/>
       <c r="E67" s="5" t="s">
         <v>77</v>
       </c>
       <c r="F67" s="5" t="s">
-        <v>86</v>
+        <v>92</v>
       </c>
       <c r="G67" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H67" s="5" t="s">
-        <v>111</v>
+        <v>146</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" s="6" t="s">
         <v>163</v>
       </c>
       <c r="C71" s="6" t="s">
         <v>164</v>
       </c>
       <c r="E71" s="6" t="s">
         <v>165</v>
       </c>
       <c r="F71" s="6" t="s">
         <v>166</v>
       </c>
       <c r="H71" s="6" t="s">
         <v>167</v>
       </c>
     </row>
   </sheetData>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.7" right="0.7" top="1" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" fitToHeight="0" orientation="portrait"/>
   <headerFooter>
     <oddFooter>&amp;LDate: &amp;D&amp;C&amp;14&amp;"Calibri,Italic"A member of the Mei Sheng Group&amp;RPage &amp;P of &amp;N</oddFooter>
@@ -3175,1185 +3175,1185 @@
       <c r="E12" s="5" t="s">
         <v>77</v>
       </c>
       <c r="F12" s="5" t="s">
         <v>80</v>
       </c>
       <c r="G12" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="4" t="s">
         <v>21</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C13" s="5" t="s">
         <v>76</v>
       </c>
       <c r="D13" s="5"/>
       <c r="E13" s="5" t="s">
         <v>77</v>
       </c>
       <c r="F13" s="5" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="G13" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C14" s="5" t="s">
         <v>76</v>
       </c>
       <c r="D14" s="5"/>
       <c r="E14" s="5" t="s">
         <v>77</v>
       </c>
       <c r="F14" s="5" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="G14" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C15" s="5" t="s">
         <v>76</v>
       </c>
       <c r="D15" s="5"/>
       <c r="E15" s="5" t="s">
         <v>77</v>
       </c>
       <c r="F15" s="5" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="G15" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C16" s="5" t="s">
         <v>76</v>
       </c>
       <c r="D16" s="5"/>
       <c r="E16" s="5" t="s">
         <v>77</v>
       </c>
       <c r="F16" s="5" t="s">
-        <v>84</v>
+        <v>79</v>
       </c>
       <c r="G16" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C17" s="5" t="s">
         <v>76</v>
       </c>
       <c r="D17" s="5"/>
       <c r="E17" s="5" t="s">
         <v>77</v>
       </c>
       <c r="F17" s="5" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="G17" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C18" s="5" t="s">
         <v>76</v>
       </c>
       <c r="D18" s="5"/>
       <c r="E18" s="5" t="s">
         <v>77</v>
       </c>
       <c r="F18" s="5" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="G18" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>76</v>
       </c>
       <c r="D19" s="5"/>
       <c r="E19" s="5" t="s">
         <v>77</v>
       </c>
       <c r="F19" s="5" t="s">
         <v>82</v>
       </c>
       <c r="G19" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="4" t="s">
         <v>28</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C20" s="5" t="s">
         <v>76</v>
       </c>
       <c r="D20" s="5"/>
       <c r="E20" s="5" t="s">
         <v>77</v>
       </c>
       <c r="F20" s="5" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="G20" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="4" t="s">
         <v>29</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C21" s="5" t="s">
         <v>76</v>
       </c>
       <c r="D21" s="5"/>
       <c r="E21" s="5" t="s">
         <v>77</v>
       </c>
       <c r="F21" s="5" t="s">
-        <v>83</v>
+        <v>78</v>
       </c>
       <c r="G21" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="4" t="s">
         <v>30</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C22" s="5" t="s">
         <v>76</v>
       </c>
       <c r="D22" s="5"/>
       <c r="E22" s="5" t="s">
         <v>77</v>
       </c>
       <c r="F22" s="5" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="G22" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="4" t="s">
         <v>31</v>
       </c>
       <c r="B23" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C23" s="5" t="s">
         <v>76</v>
       </c>
       <c r="D23" s="5"/>
       <c r="E23" s="5" t="s">
         <v>77</v>
       </c>
       <c r="F23" s="5" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="G23" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="4" t="s">
         <v>32</v>
       </c>
       <c r="B24" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C24" s="5" t="s">
         <v>76</v>
       </c>
       <c r="D24" s="5"/>
       <c r="E24" s="5" t="s">
         <v>77</v>
       </c>
       <c r="F24" s="5" t="s">
-        <v>84</v>
+        <v>78</v>
       </c>
       <c r="G24" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="4" t="s">
         <v>33</v>
       </c>
       <c r="B25" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C25" s="5" t="s">
         <v>76</v>
       </c>
       <c r="D25" s="5"/>
       <c r="E25" s="5" t="s">
         <v>77</v>
       </c>
       <c r="F25" s="5" t="s">
-        <v>87</v>
+        <v>82</v>
       </c>
       <c r="G25" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="4" t="s">
         <v>34</v>
       </c>
       <c r="B26" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C26" s="5" t="s">
         <v>76</v>
       </c>
       <c r="D26" s="5"/>
       <c r="E26" s="5" t="s">
         <v>77</v>
       </c>
       <c r="F26" s="5" t="s">
         <v>83</v>
       </c>
       <c r="G26" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" s="4" t="s">
         <v>35</v>
       </c>
       <c r="B27" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C27" s="5" t="s">
         <v>76</v>
       </c>
       <c r="D27" s="5"/>
       <c r="E27" s="5" t="s">
         <v>77</v>
       </c>
       <c r="F27" s="5" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="G27" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" s="4" t="s">
         <v>36</v>
       </c>
       <c r="B28" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C28" s="5" t="s">
         <v>76</v>
       </c>
       <c r="D28" s="5"/>
       <c r="E28" s="5" t="s">
         <v>77</v>
       </c>
       <c r="F28" s="5" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="G28" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" s="4" t="s">
         <v>37</v>
       </c>
       <c r="B29" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C29" s="5" t="s">
         <v>76</v>
       </c>
       <c r="D29" s="5"/>
       <c r="E29" s="5" t="s">
         <v>77</v>
       </c>
       <c r="F29" s="5" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="G29" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" s="4" t="s">
         <v>38</v>
       </c>
       <c r="B30" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C30" s="5" t="s">
         <v>76</v>
       </c>
       <c r="D30" s="5"/>
       <c r="E30" s="5" t="s">
         <v>77</v>
       </c>
       <c r="F30" s="5" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="G30" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" s="4" t="s">
         <v>39</v>
       </c>
       <c r="B31" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C31" s="5" t="s">
         <v>76</v>
       </c>
       <c r="D31" s="5"/>
       <c r="E31" s="5" t="s">
         <v>77</v>
       </c>
       <c r="F31" s="5" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="G31" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" s="4" t="s">
         <v>40</v>
       </c>
       <c r="B32" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C32" s="5" t="s">
         <v>76</v>
       </c>
       <c r="D32" s="5"/>
       <c r="E32" s="5" t="s">
         <v>77</v>
       </c>
       <c r="F32" s="5" t="s">
-        <v>80</v>
+        <v>89</v>
       </c>
       <c r="G32" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" s="4" t="s">
         <v>41</v>
       </c>
       <c r="B33" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C33" s="5" t="s">
         <v>76</v>
       </c>
       <c r="D33" s="5"/>
       <c r="E33" s="5" t="s">
         <v>77</v>
       </c>
       <c r="F33" s="5" t="s">
-        <v>81</v>
+        <v>89</v>
       </c>
       <c r="G33" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" s="4" t="s">
         <v>42</v>
       </c>
       <c r="B34" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C34" s="5" t="s">
         <v>76</v>
       </c>
       <c r="D34" s="5"/>
       <c r="E34" s="5" t="s">
         <v>77</v>
       </c>
       <c r="F34" s="5" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="G34" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" s="4" t="s">
         <v>43</v>
       </c>
       <c r="B35" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C35" s="5" t="s">
         <v>76</v>
       </c>
       <c r="D35" s="5"/>
       <c r="E35" s="5" t="s">
         <v>77</v>
       </c>
       <c r="F35" s="5" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="G35" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" s="4" t="s">
         <v>44</v>
       </c>
       <c r="B36" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C36" s="5" t="s">
         <v>76</v>
       </c>
       <c r="D36" s="5"/>
       <c r="E36" s="5" t="s">
         <v>77</v>
       </c>
       <c r="F36" s="5" t="s">
-        <v>90</v>
+        <v>83</v>
       </c>
       <c r="G36" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" s="4" t="s">
         <v>45</v>
       </c>
       <c r="B37" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C37" s="5" t="s">
         <v>76</v>
       </c>
       <c r="D37" s="5"/>
       <c r="E37" s="5" t="s">
         <v>77</v>
       </c>
       <c r="F37" s="5" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="G37" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" s="4" t="s">
         <v>46</v>
       </c>
       <c r="B38" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C38" s="5" t="s">
         <v>76</v>
       </c>
       <c r="D38" s="5"/>
       <c r="E38" s="5" t="s">
         <v>77</v>
       </c>
       <c r="F38" s="5" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="G38" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" s="4" t="s">
         <v>47</v>
       </c>
       <c r="B39" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C39" s="5" t="s">
         <v>76</v>
       </c>
       <c r="D39" s="5"/>
       <c r="E39" s="5" t="s">
         <v>77</v>
       </c>
       <c r="F39" s="5" t="s">
-        <v>79</v>
+        <v>87</v>
       </c>
       <c r="G39" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" s="4" t="s">
         <v>48</v>
       </c>
       <c r="B40" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C40" s="5" t="s">
         <v>76</v>
       </c>
       <c r="D40" s="5"/>
       <c r="E40" s="5" t="s">
         <v>77</v>
       </c>
       <c r="F40" s="5" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="G40" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41" s="4" t="s">
         <v>49</v>
       </c>
       <c r="B41" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C41" s="5" t="s">
         <v>76</v>
       </c>
       <c r="D41" s="5"/>
       <c r="E41" s="5" t="s">
         <v>77</v>
       </c>
       <c r="F41" s="5" t="s">
-        <v>79</v>
+        <v>90</v>
       </c>
       <c r="G41" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42" s="4" t="s">
         <v>50</v>
       </c>
       <c r="B42" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C42" s="5" t="s">
         <v>76</v>
       </c>
       <c r="D42" s="5"/>
       <c r="E42" s="5" t="s">
         <v>77</v>
       </c>
       <c r="F42" s="5" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="G42" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:7">
       <c r="A43" s="4" t="s">
         <v>51</v>
       </c>
       <c r="B43" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C43" s="5" t="s">
         <v>76</v>
       </c>
       <c r="D43" s="5"/>
       <c r="E43" s="5" t="s">
         <v>77</v>
       </c>
       <c r="F43" s="5" t="s">
-        <v>83</v>
+        <v>91</v>
       </c>
       <c r="G43" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:7">
       <c r="A44" s="4" t="s">
         <v>52</v>
       </c>
       <c r="B44" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C44" s="5" t="s">
         <v>76</v>
       </c>
       <c r="D44" s="5"/>
       <c r="E44" s="5" t="s">
         <v>77</v>
       </c>
       <c r="F44" s="5" t="s">
-        <v>78</v>
+        <v>88</v>
       </c>
       <c r="G44" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:7">
       <c r="A45" s="4" t="s">
         <v>53</v>
       </c>
       <c r="B45" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C45" s="5" t="s">
         <v>76</v>
       </c>
       <c r="D45" s="5"/>
       <c r="E45" s="5" t="s">
         <v>77</v>
       </c>
       <c r="F45" s="5" t="s">
         <v>91</v>
       </c>
       <c r="G45" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:7">
       <c r="A46" s="4" t="s">
         <v>54</v>
       </c>
       <c r="B46" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C46" s="5" t="s">
         <v>76</v>
       </c>
       <c r="D46" s="5"/>
       <c r="E46" s="5" t="s">
         <v>77</v>
       </c>
       <c r="F46" s="5" t="s">
-        <v>91</v>
+        <v>78</v>
       </c>
       <c r="G46" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:7">
       <c r="A47" s="4" t="s">
         <v>55</v>
       </c>
       <c r="B47" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C47" s="5" t="s">
         <v>76</v>
       </c>
       <c r="D47" s="5"/>
       <c r="E47" s="5" t="s">
         <v>77</v>
       </c>
       <c r="F47" s="5" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="G47" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:7">
       <c r="A48" s="4" t="s">
         <v>56</v>
       </c>
       <c r="B48" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C48" s="5" t="s">
         <v>76</v>
       </c>
       <c r="D48" s="5"/>
       <c r="E48" s="5" t="s">
         <v>77</v>
       </c>
       <c r="F48" s="5" t="s">
-        <v>78</v>
+        <v>88</v>
       </c>
       <c r="G48" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:7">
       <c r="A49" s="4" t="s">
         <v>57</v>
       </c>
       <c r="B49" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C49" s="5" t="s">
         <v>76</v>
       </c>
       <c r="D49" s="5"/>
       <c r="E49" s="5" t="s">
         <v>77</v>
       </c>
       <c r="F49" s="5" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="G49" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:7">
       <c r="A50" s="4" t="s">
         <v>58</v>
       </c>
       <c r="B50" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C50" s="5" t="s">
         <v>76</v>
       </c>
       <c r="D50" s="5"/>
       <c r="E50" s="5" t="s">
         <v>77</v>
       </c>
       <c r="F50" s="5" t="s">
-        <v>81</v>
+        <v>88</v>
       </c>
       <c r="G50" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:7">
       <c r="A51" s="4" t="s">
         <v>59</v>
       </c>
       <c r="B51" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C51" s="5" t="s">
         <v>76</v>
       </c>
       <c r="D51" s="5"/>
       <c r="E51" s="5" t="s">
         <v>77</v>
       </c>
       <c r="F51" s="5" t="s">
-        <v>80</v>
+        <v>90</v>
       </c>
       <c r="G51" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="52" spans="1:7">
       <c r="A52" s="4" t="s">
         <v>60</v>
       </c>
       <c r="B52" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C52" s="5" t="s">
         <v>76</v>
       </c>
       <c r="D52" s="5"/>
       <c r="E52" s="5" t="s">
         <v>77</v>
       </c>
       <c r="F52" s="5" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="G52" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:7">
       <c r="A53" s="4" t="s">
         <v>61</v>
       </c>
       <c r="B53" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C53" s="5" t="s">
         <v>76</v>
       </c>
       <c r="D53" s="5"/>
       <c r="E53" s="5" t="s">
         <v>77</v>
       </c>
       <c r="F53" s="5" t="s">
-        <v>80</v>
+        <v>92</v>
       </c>
       <c r="G53" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="54" spans="1:7">
       <c r="A54" s="4" t="s">
         <v>62</v>
       </c>
       <c r="B54" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C54" s="5" t="s">
         <v>76</v>
       </c>
       <c r="D54" s="5"/>
       <c r="E54" s="5" t="s">
         <v>77</v>
       </c>
       <c r="F54" s="5" t="s">
-        <v>86</v>
+        <v>90</v>
       </c>
       <c r="G54" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="55" spans="1:7">
       <c r="A55" s="4" t="s">
         <v>63</v>
       </c>
       <c r="B55" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C55" s="5" t="s">
         <v>76</v>
       </c>
       <c r="D55" s="5"/>
       <c r="E55" s="5" t="s">
         <v>77</v>
       </c>
       <c r="F55" s="5" t="s">
-        <v>80</v>
+        <v>88</v>
       </c>
       <c r="G55" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="56" spans="1:7">
       <c r="A56" s="4" t="s">
         <v>64</v>
       </c>
       <c r="B56" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C56" s="5" t="s">
         <v>76</v>
       </c>
       <c r="D56" s="5"/>
       <c r="E56" s="5" t="s">
         <v>77</v>
       </c>
       <c r="F56" s="5" t="s">
-        <v>92</v>
+        <v>83</v>
       </c>
       <c r="G56" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="57" spans="1:7">
       <c r="A57" s="4" t="s">
         <v>65</v>
       </c>
       <c r="B57" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C57" s="5" t="s">
         <v>76</v>
       </c>
       <c r="D57" s="5"/>
       <c r="E57" s="5" t="s">
         <v>77</v>
       </c>
       <c r="F57" s="5" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="G57" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="58" spans="1:7">
       <c r="A58" s="4" t="s">
         <v>66</v>
       </c>
       <c r="B58" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C58" s="5" t="s">
         <v>76</v>
       </c>
       <c r="D58" s="5"/>
       <c r="E58" s="5" t="s">
         <v>77</v>
       </c>
       <c r="F58" s="5" t="s">
-        <v>92</v>
+        <v>84</v>
       </c>
       <c r="G58" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="59" spans="1:7">
       <c r="A59" s="4" t="s">
         <v>67</v>
       </c>
       <c r="B59" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C59" s="5" t="s">
         <v>76</v>
       </c>
       <c r="D59" s="5"/>
       <c r="E59" s="5" t="s">
         <v>77</v>
       </c>
       <c r="F59" s="5" t="s">
-        <v>83</v>
+        <v>92</v>
       </c>
       <c r="G59" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="60" spans="1:7">
       <c r="A60" s="4" t="s">
         <v>68</v>
       </c>
       <c r="B60" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C60" s="5" t="s">
         <v>76</v>
       </c>
       <c r="D60" s="5"/>
       <c r="E60" s="5" t="s">
         <v>77</v>
       </c>
       <c r="F60" s="5" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="G60" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="61" spans="1:7">
       <c r="A61" s="4" t="s">
         <v>69</v>
       </c>
       <c r="B61" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C61" s="5" t="s">
         <v>76</v>
       </c>
       <c r="D61" s="5"/>
       <c r="E61" s="5" t="s">
         <v>77</v>
       </c>
       <c r="F61" s="5" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="G61" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="62" spans="1:7">
       <c r="A62" s="4" t="s">
         <v>70</v>
       </c>
       <c r="B62" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C62" s="5" t="s">
         <v>76</v>
       </c>
       <c r="D62" s="5"/>
       <c r="E62" s="5" t="s">
         <v>77</v>
       </c>
       <c r="F62" s="5" t="s">
-        <v>81</v>
+        <v>87</v>
       </c>
       <c r="G62" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="63" spans="1:7">
       <c r="A63" s="4" t="s">
         <v>71</v>
       </c>
       <c r="B63" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C63" s="5" t="s">
         <v>76</v>
       </c>
       <c r="D63" s="5"/>
       <c r="E63" s="5" t="s">
         <v>77</v>
       </c>
       <c r="F63" s="5" t="s">
-        <v>78</v>
+        <v>83</v>
       </c>
       <c r="G63" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="64" spans="1:7">
       <c r="A64" s="4" t="s">
         <v>72</v>
       </c>
       <c r="B64" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C64" s="5" t="s">
         <v>76</v>
       </c>
       <c r="D64" s="5"/>
       <c r="E64" s="5" t="s">
         <v>77</v>
       </c>
       <c r="F64" s="5" t="s">
-        <v>86</v>
+        <v>92</v>
       </c>
       <c r="G64" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="65" spans="1:7">
       <c r="A65" s="4" t="s">
         <v>73</v>
       </c>
       <c r="B65" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C65" s="5" t="s">
         <v>76</v>
       </c>
       <c r="D65" s="5"/>
       <c r="E65" s="5" t="s">
         <v>77</v>
       </c>
       <c r="F65" s="5" t="s">
-        <v>80</v>
+        <v>90</v>
       </c>
       <c r="G65" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="66" spans="1:7">
       <c r="A66" s="4" t="s">
         <v>74</v>
       </c>
       <c r="B66" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C66" s="5" t="s">
         <v>76</v>
       </c>
       <c r="D66" s="5"/>
       <c r="E66" s="5" t="s">
         <v>77</v>
       </c>
       <c r="F66" s="5" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="G66" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="67" spans="1:7">
       <c r="A67" s="4" t="s">
         <v>75</v>
       </c>
       <c r="B67" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C67" s="5" t="s">
         <v>76</v>
       </c>
       <c r="D67" s="5"/>
       <c r="E67" s="5" t="s">
         <v>77</v>
       </c>
       <c r="F67" s="5" t="s">
-        <v>86</v>
+        <v>92</v>
       </c>
       <c r="G67" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="71" spans="1:7">
       <c r="A71" s="6" t="s">
         <v>163</v>
       </c>
       <c r="C71" s="6" t="s">
         <v>164</v>
       </c>
       <c r="E71" s="6" t="s">
         <v>165</v>
       </c>
       <c r="F71" s="6" t="s">
         <v>166</v>
       </c>
       <c r="G71" s="6" t="s">
         <v>167</v>
       </c>
     </row>
   </sheetData>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.7" right="0.7" top="1" bottom="0.75" header="0.3" footer="0.3"/>
@@ -4524,1185 +4524,1185 @@
       <c r="E12" s="5" t="s">
         <v>77</v>
       </c>
       <c r="F12" s="5" t="s">
         <v>80</v>
       </c>
       <c r="G12" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="4" t="s">
         <v>173</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C13" s="5" t="s">
         <v>76</v>
       </c>
       <c r="D13" s="5"/>
       <c r="E13" s="5" t="s">
         <v>77</v>
       </c>
       <c r="F13" s="5" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="G13" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="4" t="s">
         <v>174</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C14" s="5" t="s">
         <v>76</v>
       </c>
       <c r="D14" s="5"/>
       <c r="E14" s="5" t="s">
         <v>77</v>
       </c>
       <c r="F14" s="5" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="G14" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="4" t="s">
         <v>175</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C15" s="5" t="s">
         <v>76</v>
       </c>
       <c r="D15" s="5"/>
       <c r="E15" s="5" t="s">
         <v>77</v>
       </c>
       <c r="F15" s="5" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="G15" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="4" t="s">
         <v>176</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C16" s="5" t="s">
         <v>76</v>
       </c>
       <c r="D16" s="5"/>
       <c r="E16" s="5" t="s">
         <v>77</v>
       </c>
       <c r="F16" s="5" t="s">
-        <v>84</v>
+        <v>79</v>
       </c>
       <c r="G16" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="4" t="s">
         <v>177</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C17" s="5" t="s">
         <v>76</v>
       </c>
       <c r="D17" s="5"/>
       <c r="E17" s="5" t="s">
         <v>77</v>
       </c>
       <c r="F17" s="5" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="G17" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="4" t="s">
         <v>178</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C18" s="5" t="s">
         <v>76</v>
       </c>
       <c r="D18" s="5"/>
       <c r="E18" s="5" t="s">
         <v>77</v>
       </c>
       <c r="F18" s="5" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="G18" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="4" t="s">
         <v>179</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>76</v>
       </c>
       <c r="D19" s="5"/>
       <c r="E19" s="5" t="s">
         <v>77</v>
       </c>
       <c r="F19" s="5" t="s">
         <v>82</v>
       </c>
       <c r="G19" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="4" t="s">
         <v>180</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C20" s="5" t="s">
         <v>76</v>
       </c>
       <c r="D20" s="5"/>
       <c r="E20" s="5" t="s">
         <v>77</v>
       </c>
       <c r="F20" s="5" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="G20" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="4" t="s">
         <v>181</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C21" s="5" t="s">
         <v>76</v>
       </c>
       <c r="D21" s="5"/>
       <c r="E21" s="5" t="s">
         <v>77</v>
       </c>
       <c r="F21" s="5" t="s">
-        <v>83</v>
+        <v>78</v>
       </c>
       <c r="G21" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="4" t="s">
         <v>182</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C22" s="5" t="s">
         <v>76</v>
       </c>
       <c r="D22" s="5"/>
       <c r="E22" s="5" t="s">
         <v>77</v>
       </c>
       <c r="F22" s="5" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="G22" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="4" t="s">
         <v>183</v>
       </c>
       <c r="B23" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C23" s="5" t="s">
         <v>76</v>
       </c>
       <c r="D23" s="5"/>
       <c r="E23" s="5" t="s">
         <v>77</v>
       </c>
       <c r="F23" s="5" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="G23" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="4" t="s">
         <v>184</v>
       </c>
       <c r="B24" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C24" s="5" t="s">
         <v>76</v>
       </c>
       <c r="D24" s="5"/>
       <c r="E24" s="5" t="s">
         <v>77</v>
       </c>
       <c r="F24" s="5" t="s">
-        <v>84</v>
+        <v>78</v>
       </c>
       <c r="G24" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="4" t="s">
         <v>185</v>
       </c>
       <c r="B25" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C25" s="5" t="s">
         <v>76</v>
       </c>
       <c r="D25" s="5"/>
       <c r="E25" s="5" t="s">
         <v>77</v>
       </c>
       <c r="F25" s="5" t="s">
-        <v>87</v>
+        <v>82</v>
       </c>
       <c r="G25" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="4" t="s">
         <v>186</v>
       </c>
       <c r="B26" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C26" s="5" t="s">
         <v>76</v>
       </c>
       <c r="D26" s="5"/>
       <c r="E26" s="5" t="s">
         <v>77</v>
       </c>
       <c r="F26" s="5" t="s">
         <v>83</v>
       </c>
       <c r="G26" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" s="4" t="s">
         <v>187</v>
       </c>
       <c r="B27" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C27" s="5" t="s">
         <v>76</v>
       </c>
       <c r="D27" s="5"/>
       <c r="E27" s="5" t="s">
         <v>77</v>
       </c>
       <c r="F27" s="5" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="G27" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" s="4" t="s">
         <v>188</v>
       </c>
       <c r="B28" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C28" s="5" t="s">
         <v>76</v>
       </c>
       <c r="D28" s="5"/>
       <c r="E28" s="5" t="s">
         <v>77</v>
       </c>
       <c r="F28" s="5" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="G28" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" s="4" t="s">
         <v>189</v>
       </c>
       <c r="B29" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C29" s="5" t="s">
         <v>76</v>
       </c>
       <c r="D29" s="5"/>
       <c r="E29" s="5" t="s">
         <v>77</v>
       </c>
       <c r="F29" s="5" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="G29" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" s="4" t="s">
         <v>190</v>
       </c>
       <c r="B30" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C30" s="5" t="s">
         <v>76</v>
       </c>
       <c r="D30" s="5"/>
       <c r="E30" s="5" t="s">
         <v>77</v>
       </c>
       <c r="F30" s="5" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="G30" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" s="4" t="s">
         <v>191</v>
       </c>
       <c r="B31" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C31" s="5" t="s">
         <v>76</v>
       </c>
       <c r="D31" s="5"/>
       <c r="E31" s="5" t="s">
         <v>77</v>
       </c>
       <c r="F31" s="5" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="G31" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" s="4" t="s">
         <v>192</v>
       </c>
       <c r="B32" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C32" s="5" t="s">
         <v>76</v>
       </c>
       <c r="D32" s="5"/>
       <c r="E32" s="5" t="s">
         <v>77</v>
       </c>
       <c r="F32" s="5" t="s">
-        <v>80</v>
+        <v>89</v>
       </c>
       <c r="G32" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" s="4" t="s">
         <v>193</v>
       </c>
       <c r="B33" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C33" s="5" t="s">
         <v>76</v>
       </c>
       <c r="D33" s="5"/>
       <c r="E33" s="5" t="s">
         <v>77</v>
       </c>
       <c r="F33" s="5" t="s">
-        <v>81</v>
+        <v>89</v>
       </c>
       <c r="G33" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" s="4" t="s">
         <v>194</v>
       </c>
       <c r="B34" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C34" s="5" t="s">
         <v>76</v>
       </c>
       <c r="D34" s="5"/>
       <c r="E34" s="5" t="s">
         <v>77</v>
       </c>
       <c r="F34" s="5" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="G34" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" s="4" t="s">
         <v>195</v>
       </c>
       <c r="B35" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C35" s="5" t="s">
         <v>76</v>
       </c>
       <c r="D35" s="5"/>
       <c r="E35" s="5" t="s">
         <v>77</v>
       </c>
       <c r="F35" s="5" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="G35" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" s="4" t="s">
         <v>196</v>
       </c>
       <c r="B36" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C36" s="5" t="s">
         <v>76</v>
       </c>
       <c r="D36" s="5"/>
       <c r="E36" s="5" t="s">
         <v>77</v>
       </c>
       <c r="F36" s="5" t="s">
-        <v>90</v>
+        <v>83</v>
       </c>
       <c r="G36" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" s="4" t="s">
         <v>197</v>
       </c>
       <c r="B37" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C37" s="5" t="s">
         <v>76</v>
       </c>
       <c r="D37" s="5"/>
       <c r="E37" s="5" t="s">
         <v>77</v>
       </c>
       <c r="F37" s="5" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="G37" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" s="4" t="s">
         <v>198</v>
       </c>
       <c r="B38" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C38" s="5" t="s">
         <v>76</v>
       </c>
       <c r="D38" s="5"/>
       <c r="E38" s="5" t="s">
         <v>77</v>
       </c>
       <c r="F38" s="5" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="G38" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" s="4" t="s">
         <v>199</v>
       </c>
       <c r="B39" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C39" s="5" t="s">
         <v>76</v>
       </c>
       <c r="D39" s="5"/>
       <c r="E39" s="5" t="s">
         <v>77</v>
       </c>
       <c r="F39" s="5" t="s">
-        <v>79</v>
+        <v>87</v>
       </c>
       <c r="G39" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" s="4" t="s">
         <v>200</v>
       </c>
       <c r="B40" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C40" s="5" t="s">
         <v>76</v>
       </c>
       <c r="D40" s="5"/>
       <c r="E40" s="5" t="s">
         <v>77</v>
       </c>
       <c r="F40" s="5" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="G40" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41" s="4" t="s">
         <v>201</v>
       </c>
       <c r="B41" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C41" s="5" t="s">
         <v>76</v>
       </c>
       <c r="D41" s="5"/>
       <c r="E41" s="5" t="s">
         <v>77</v>
       </c>
       <c r="F41" s="5" t="s">
-        <v>79</v>
+        <v>90</v>
       </c>
       <c r="G41" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42" s="4" t="s">
         <v>202</v>
       </c>
       <c r="B42" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C42" s="5" t="s">
         <v>76</v>
       </c>
       <c r="D42" s="5"/>
       <c r="E42" s="5" t="s">
         <v>77</v>
       </c>
       <c r="F42" s="5" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="G42" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:7">
       <c r="A43" s="4" t="s">
         <v>203</v>
       </c>
       <c r="B43" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C43" s="5" t="s">
         <v>76</v>
       </c>
       <c r="D43" s="5"/>
       <c r="E43" s="5" t="s">
         <v>77</v>
       </c>
       <c r="F43" s="5" t="s">
-        <v>83</v>
+        <v>91</v>
       </c>
       <c r="G43" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:7">
       <c r="A44" s="4" t="s">
         <v>204</v>
       </c>
       <c r="B44" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C44" s="5" t="s">
         <v>76</v>
       </c>
       <c r="D44" s="5"/>
       <c r="E44" s="5" t="s">
         <v>77</v>
       </c>
       <c r="F44" s="5" t="s">
-        <v>78</v>
+        <v>88</v>
       </c>
       <c r="G44" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:7">
       <c r="A45" s="4" t="s">
         <v>205</v>
       </c>
       <c r="B45" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C45" s="5" t="s">
         <v>76</v>
       </c>
       <c r="D45" s="5"/>
       <c r="E45" s="5" t="s">
         <v>77</v>
       </c>
       <c r="F45" s="5" t="s">
         <v>91</v>
       </c>
       <c r="G45" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:7">
       <c r="A46" s="4" t="s">
         <v>206</v>
       </c>
       <c r="B46" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C46" s="5" t="s">
         <v>76</v>
       </c>
       <c r="D46" s="5"/>
       <c r="E46" s="5" t="s">
         <v>77</v>
       </c>
       <c r="F46" s="5" t="s">
-        <v>91</v>
+        <v>78</v>
       </c>
       <c r="G46" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:7">
       <c r="A47" s="4" t="s">
         <v>207</v>
       </c>
       <c r="B47" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C47" s="5" t="s">
         <v>76</v>
       </c>
       <c r="D47" s="5"/>
       <c r="E47" s="5" t="s">
         <v>77</v>
       </c>
       <c r="F47" s="5" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="G47" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:7">
       <c r="A48" s="4" t="s">
         <v>208</v>
       </c>
       <c r="B48" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C48" s="5" t="s">
         <v>76</v>
       </c>
       <c r="D48" s="5"/>
       <c r="E48" s="5" t="s">
         <v>77</v>
       </c>
       <c r="F48" s="5" t="s">
-        <v>78</v>
+        <v>88</v>
       </c>
       <c r="G48" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:7">
       <c r="A49" s="4" t="s">
         <v>209</v>
       </c>
       <c r="B49" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C49" s="5" t="s">
         <v>76</v>
       </c>
       <c r="D49" s="5"/>
       <c r="E49" s="5" t="s">
         <v>77</v>
       </c>
       <c r="F49" s="5" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="G49" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:7">
       <c r="A50" s="4" t="s">
         <v>210</v>
       </c>
       <c r="B50" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C50" s="5" t="s">
         <v>76</v>
       </c>
       <c r="D50" s="5"/>
       <c r="E50" s="5" t="s">
         <v>77</v>
       </c>
       <c r="F50" s="5" t="s">
-        <v>81</v>
+        <v>88</v>
       </c>
       <c r="G50" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:7">
       <c r="A51" s="4" t="s">
         <v>211</v>
       </c>
       <c r="B51" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C51" s="5" t="s">
         <v>76</v>
       </c>
       <c r="D51" s="5"/>
       <c r="E51" s="5" t="s">
         <v>77</v>
       </c>
       <c r="F51" s="5" t="s">
-        <v>80</v>
+        <v>90</v>
       </c>
       <c r="G51" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="52" spans="1:7">
       <c r="A52" s="4" t="s">
         <v>212</v>
       </c>
       <c r="B52" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C52" s="5" t="s">
         <v>76</v>
       </c>
       <c r="D52" s="5"/>
       <c r="E52" s="5" t="s">
         <v>77</v>
       </c>
       <c r="F52" s="5" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="G52" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:7">
       <c r="A53" s="4" t="s">
         <v>213</v>
       </c>
       <c r="B53" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C53" s="5" t="s">
         <v>76</v>
       </c>
       <c r="D53" s="5"/>
       <c r="E53" s="5" t="s">
         <v>77</v>
       </c>
       <c r="F53" s="5" t="s">
-        <v>80</v>
+        <v>92</v>
       </c>
       <c r="G53" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="54" spans="1:7">
       <c r="A54" s="4" t="s">
         <v>214</v>
       </c>
       <c r="B54" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C54" s="5" t="s">
         <v>76</v>
       </c>
       <c r="D54" s="5"/>
       <c r="E54" s="5" t="s">
         <v>77</v>
       </c>
       <c r="F54" s="5" t="s">
-        <v>86</v>
+        <v>90</v>
       </c>
       <c r="G54" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="55" spans="1:7">
       <c r="A55" s="4" t="s">
         <v>215</v>
       </c>
       <c r="B55" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C55" s="5" t="s">
         <v>76</v>
       </c>
       <c r="D55" s="5"/>
       <c r="E55" s="5" t="s">
         <v>77</v>
       </c>
       <c r="F55" s="5" t="s">
-        <v>80</v>
+        <v>88</v>
       </c>
       <c r="G55" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="56" spans="1:7">
       <c r="A56" s="4" t="s">
         <v>216</v>
       </c>
       <c r="B56" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C56" s="5" t="s">
         <v>76</v>
       </c>
       <c r="D56" s="5"/>
       <c r="E56" s="5" t="s">
         <v>77</v>
       </c>
       <c r="F56" s="5" t="s">
-        <v>92</v>
+        <v>83</v>
       </c>
       <c r="G56" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="57" spans="1:7">
       <c r="A57" s="4" t="s">
         <v>217</v>
       </c>
       <c r="B57" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C57" s="5" t="s">
         <v>76</v>
       </c>
       <c r="D57" s="5"/>
       <c r="E57" s="5" t="s">
         <v>77</v>
       </c>
       <c r="F57" s="5" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="G57" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="58" spans="1:7">
       <c r="A58" s="4" t="s">
         <v>218</v>
       </c>
       <c r="B58" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C58" s="5" t="s">
         <v>76</v>
       </c>
       <c r="D58" s="5"/>
       <c r="E58" s="5" t="s">
         <v>77</v>
       </c>
       <c r="F58" s="5" t="s">
-        <v>92</v>
+        <v>84</v>
       </c>
       <c r="G58" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="59" spans="1:7">
       <c r="A59" s="4" t="s">
         <v>219</v>
       </c>
       <c r="B59" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C59" s="5" t="s">
         <v>76</v>
       </c>
       <c r="D59" s="5"/>
       <c r="E59" s="5" t="s">
         <v>77</v>
       </c>
       <c r="F59" s="5" t="s">
-        <v>83</v>
+        <v>92</v>
       </c>
       <c r="G59" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="60" spans="1:7">
       <c r="A60" s="4" t="s">
         <v>220</v>
       </c>
       <c r="B60" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C60" s="5" t="s">
         <v>76</v>
       </c>
       <c r="D60" s="5"/>
       <c r="E60" s="5" t="s">
         <v>77</v>
       </c>
       <c r="F60" s="5" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="G60" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="61" spans="1:7">
       <c r="A61" s="4" t="s">
         <v>221</v>
       </c>
       <c r="B61" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C61" s="5" t="s">
         <v>76</v>
       </c>
       <c r="D61" s="5"/>
       <c r="E61" s="5" t="s">
         <v>77</v>
       </c>
       <c r="F61" s="5" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="G61" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="62" spans="1:7">
       <c r="A62" s="4" t="s">
         <v>222</v>
       </c>
       <c r="B62" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C62" s="5" t="s">
         <v>76</v>
       </c>
       <c r="D62" s="5"/>
       <c r="E62" s="5" t="s">
         <v>77</v>
       </c>
       <c r="F62" s="5" t="s">
-        <v>81</v>
+        <v>87</v>
       </c>
       <c r="G62" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="63" spans="1:7">
       <c r="A63" s="4" t="s">
         <v>223</v>
       </c>
       <c r="B63" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C63" s="5" t="s">
         <v>76</v>
       </c>
       <c r="D63" s="5"/>
       <c r="E63" s="5" t="s">
         <v>77</v>
       </c>
       <c r="F63" s="5" t="s">
-        <v>78</v>
+        <v>83</v>
       </c>
       <c r="G63" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="64" spans="1:7">
       <c r="A64" s="4" t="s">
         <v>224</v>
       </c>
       <c r="B64" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C64" s="5" t="s">
         <v>76</v>
       </c>
       <c r="D64" s="5"/>
       <c r="E64" s="5" t="s">
         <v>77</v>
       </c>
       <c r="F64" s="5" t="s">
-        <v>86</v>
+        <v>92</v>
       </c>
       <c r="G64" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="65" spans="1:7">
       <c r="A65" s="4" t="s">
         <v>225</v>
       </c>
       <c r="B65" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C65" s="5" t="s">
         <v>76</v>
       </c>
       <c r="D65" s="5"/>
       <c r="E65" s="5" t="s">
         <v>77</v>
       </c>
       <c r="F65" s="5" t="s">
-        <v>80</v>
+        <v>90</v>
       </c>
       <c r="G65" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="66" spans="1:7">
       <c r="A66" s="4" t="s">
         <v>226</v>
       </c>
       <c r="B66" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C66" s="5" t="s">
         <v>76</v>
       </c>
       <c r="D66" s="5"/>
       <c r="E66" s="5" t="s">
         <v>77</v>
       </c>
       <c r="F66" s="5" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="G66" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="67" spans="1:7">
       <c r="A67" s="4" t="s">
         <v>227</v>
       </c>
       <c r="B67" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C67" s="5" t="s">
         <v>76</v>
       </c>
       <c r="D67" s="5"/>
       <c r="E67" s="5" t="s">
         <v>77</v>
       </c>
       <c r="F67" s="5" t="s">
-        <v>86</v>
+        <v>92</v>
       </c>
       <c r="G67" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="71" spans="1:7">
       <c r="A71" s="6" t="s">
         <v>163</v>
       </c>
       <c r="C71" s="6" t="s">
         <v>164</v>
       </c>
       <c r="E71" s="6" t="s">
         <v>165</v>
       </c>
       <c r="F71" s="6" t="s">
         <v>166</v>
       </c>
       <c r="G71" s="6" t="s">
         <v>167</v>
       </c>
     </row>
   </sheetData>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.7" right="0.7" top="1" bottom="0.75" header="0.3" footer="0.3"/>
@@ -5993,1422 +5993,1422 @@
       <c r="G29" t="s">
         <v>230</v>
       </c>
       <c r="H29" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B30" s="5"/>
       <c r="C30" s="5" t="s">
         <v>237</v>
       </c>
       <c r="D30" s="5" t="s">
         <v>77</v>
       </c>
       <c r="E30" s="5" t="s">
         <v>78</v>
       </c>
       <c r="F30" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G30" s="5">
-        <v>45.92</v>
+        <v>47.04</v>
       </c>
       <c r="H30" s="5" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="4" t="s">
         <v>19</v>
       </c>
       <c r="B31" s="5"/>
       <c r="C31" s="5" t="s">
         <v>237</v>
       </c>
       <c r="D31" s="5" t="s">
         <v>77</v>
       </c>
       <c r="E31" s="5" t="s">
         <v>79</v>
       </c>
       <c r="F31" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G31" s="5">
-        <v>46.18</v>
+        <v>48.24</v>
       </c>
       <c r="H31" s="5" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="4" t="s">
         <v>20</v>
       </c>
       <c r="B32" s="5"/>
       <c r="C32" s="5" t="s">
         <v>237</v>
       </c>
       <c r="D32" s="5" t="s">
         <v>77</v>
       </c>
       <c r="E32" s="5" t="s">
         <v>80</v>
       </c>
       <c r="F32" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G32" s="5">
-        <v>46.12</v>
+        <v>48.4</v>
       </c>
       <c r="H32" s="5" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="4" t="s">
         <v>21</v>
       </c>
       <c r="B33" s="5"/>
       <c r="C33" s="5" t="s">
         <v>237</v>
       </c>
       <c r="D33" s="5" t="s">
         <v>77</v>
       </c>
       <c r="E33" s="5" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F33" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G33" s="5">
-        <v>46.86</v>
+        <v>47.34</v>
       </c>
       <c r="H33" s="5" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B34" s="5"/>
       <c r="C34" s="5" t="s">
         <v>237</v>
       </c>
       <c r="D34" s="5" t="s">
         <v>77</v>
       </c>
       <c r="E34" s="5" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="F34" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G34" s="5">
-        <v>46.62</v>
+        <v>45.9</v>
       </c>
       <c r="H34" s="5" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B35" s="5"/>
       <c r="C35" s="5" t="s">
         <v>237</v>
       </c>
       <c r="D35" s="5" t="s">
         <v>77</v>
       </c>
       <c r="E35" s="5" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="F35" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G35" s="5">
-        <v>46.68</v>
+        <v>44.6</v>
       </c>
       <c r="H35" s="5" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B36" s="5"/>
       <c r="C36" s="5" t="s">
         <v>237</v>
       </c>
       <c r="D36" s="5" t="s">
         <v>77</v>
       </c>
       <c r="E36" s="5" t="s">
-        <v>84</v>
+        <v>79</v>
       </c>
       <c r="F36" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G36" s="5">
-        <v>48.04</v>
+        <v>47.28</v>
       </c>
       <c r="H36" s="5" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B37" s="5"/>
       <c r="C37" s="5" t="s">
         <v>237</v>
       </c>
       <c r="D37" s="5" t="s">
         <v>77</v>
       </c>
       <c r="E37" s="5" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="F37" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G37" s="5">
-        <v>47.18</v>
+        <v>45.68</v>
       </c>
       <c r="H37" s="5" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B38" s="5"/>
       <c r="C38" s="5" t="s">
         <v>237</v>
       </c>
       <c r="D38" s="5" t="s">
         <v>77</v>
       </c>
       <c r="E38" s="5" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="F38" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G38" s="5">
-        <v>46.68</v>
+        <v>48.38</v>
       </c>
       <c r="H38" s="5" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B39" s="5"/>
       <c r="C39" s="5" t="s">
         <v>237</v>
       </c>
       <c r="D39" s="5" t="s">
         <v>77</v>
       </c>
       <c r="E39" s="5" t="s">
         <v>82</v>
       </c>
       <c r="F39" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G39" s="5">
-        <v>46.98</v>
+        <v>45.22</v>
       </c>
       <c r="H39" s="5" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="4" t="s">
         <v>28</v>
       </c>
       <c r="B40" s="5"/>
       <c r="C40" s="5" t="s">
         <v>237</v>
       </c>
       <c r="D40" s="5" t="s">
         <v>77</v>
       </c>
       <c r="E40" s="5" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="F40" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G40" s="5">
-        <v>46.8</v>
+        <v>47.02</v>
       </c>
       <c r="H40" s="5" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="4" t="s">
         <v>29</v>
       </c>
       <c r="B41" s="5"/>
       <c r="C41" s="5" t="s">
         <v>237</v>
       </c>
       <c r="D41" s="5" t="s">
         <v>77</v>
       </c>
       <c r="E41" s="5" t="s">
-        <v>83</v>
+        <v>78</v>
       </c>
       <c r="F41" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G41" s="5">
-        <v>47.34</v>
+        <v>46.4</v>
       </c>
       <c r="H41" s="5" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="4" t="s">
         <v>30</v>
       </c>
       <c r="B42" s="5"/>
       <c r="C42" s="5" t="s">
         <v>237</v>
       </c>
       <c r="D42" s="5" t="s">
         <v>77</v>
       </c>
       <c r="E42" s="5" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="F42" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G42" s="5">
-        <v>46.64</v>
+        <v>45.3</v>
       </c>
       <c r="H42" s="5" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" s="4" t="s">
         <v>31</v>
       </c>
       <c r="B43" s="5"/>
       <c r="C43" s="5" t="s">
         <v>237</v>
       </c>
       <c r="D43" s="5" t="s">
         <v>77</v>
       </c>
       <c r="E43" s="5" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="F43" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G43" s="5">
-        <v>47.04</v>
+        <v>44.78</v>
       </c>
       <c r="H43" s="5" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="4" t="s">
         <v>32</v>
       </c>
       <c r="B44" s="5"/>
       <c r="C44" s="5" t="s">
         <v>237</v>
       </c>
       <c r="D44" s="5" t="s">
         <v>77</v>
       </c>
       <c r="E44" s="5" t="s">
-        <v>84</v>
+        <v>78</v>
       </c>
       <c r="F44" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G44" s="5">
-        <v>48.24</v>
+        <v>48.84</v>
       </c>
       <c r="H44" s="5" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="4" t="s">
         <v>33</v>
       </c>
       <c r="B45" s="5"/>
       <c r="C45" s="5" t="s">
         <v>237</v>
       </c>
       <c r="D45" s="5" t="s">
         <v>77</v>
       </c>
       <c r="E45" s="5" t="s">
-        <v>87</v>
+        <v>82</v>
       </c>
       <c r="F45" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G45" s="5">
-        <v>48.4</v>
+        <v>46.58</v>
       </c>
       <c r="H45" s="5" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" s="4" t="s">
         <v>34</v>
       </c>
       <c r="B46" s="5"/>
       <c r="C46" s="5" t="s">
         <v>237</v>
       </c>
       <c r="D46" s="5" t="s">
         <v>77</v>
       </c>
       <c r="E46" s="5" t="s">
         <v>83</v>
       </c>
       <c r="F46" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G46" s="5">
-        <v>47.34</v>
+        <v>45.7</v>
       </c>
       <c r="H46" s="5" t="s">
-        <v>103</v>
+        <v>109</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" s="4" t="s">
         <v>35</v>
       </c>
       <c r="B47" s="5"/>
       <c r="C47" s="5" t="s">
         <v>237</v>
       </c>
       <c r="D47" s="5" t="s">
         <v>77</v>
       </c>
       <c r="E47" s="5" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="F47" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G47" s="5">
-        <v>45.9</v>
+        <v>47.62</v>
       </c>
       <c r="H47" s="5" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" s="4" t="s">
         <v>36</v>
       </c>
       <c r="B48" s="5"/>
       <c r="C48" s="5" t="s">
         <v>237</v>
       </c>
       <c r="D48" s="5" t="s">
         <v>77</v>
       </c>
       <c r="E48" s="5" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="F48" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G48" s="5">
-        <v>44.6</v>
+        <v>46.34</v>
       </c>
       <c r="H48" s="5" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" s="4" t="s">
         <v>37</v>
       </c>
       <c r="B49" s="5"/>
       <c r="C49" s="5" t="s">
         <v>237</v>
       </c>
       <c r="D49" s="5" t="s">
         <v>77</v>
       </c>
       <c r="E49" s="5" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F49" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G49" s="5">
-        <v>47.28</v>
+        <v>47.54</v>
       </c>
       <c r="H49" s="5" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" s="4" t="s">
         <v>38</v>
       </c>
       <c r="B50" s="5"/>
       <c r="C50" s="5" t="s">
         <v>237</v>
       </c>
       <c r="D50" s="5" t="s">
         <v>77</v>
       </c>
       <c r="E50" s="5" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="F50" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G50" s="5">
-        <v>45.68</v>
+        <v>48.72</v>
       </c>
       <c r="H50" s="5" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" s="4" t="s">
         <v>39</v>
       </c>
       <c r="B51" s="5"/>
       <c r="C51" s="5" t="s">
         <v>237</v>
       </c>
       <c r="D51" s="5" t="s">
         <v>77</v>
       </c>
       <c r="E51" s="5" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="F51" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G51" s="5">
-        <v>48.38</v>
+        <v>47.06</v>
       </c>
       <c r="H51" s="5" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" s="4" t="s">
         <v>40</v>
       </c>
       <c r="B52" s="5"/>
       <c r="C52" s="5" t="s">
         <v>237</v>
       </c>
       <c r="D52" s="5" t="s">
         <v>77</v>
       </c>
       <c r="E52" s="5" t="s">
-        <v>80</v>
+        <v>89</v>
       </c>
       <c r="F52" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G52" s="5">
-        <v>45.22</v>
+        <v>41.78</v>
       </c>
       <c r="H52" s="5" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" s="4" t="s">
         <v>41</v>
       </c>
       <c r="B53" s="5"/>
       <c r="C53" s="5" t="s">
         <v>237</v>
       </c>
       <c r="D53" s="5" t="s">
         <v>77</v>
       </c>
       <c r="E53" s="5" t="s">
-        <v>81</v>
+        <v>89</v>
       </c>
       <c r="F53" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G53" s="5">
-        <v>47.02</v>
+        <v>42.18</v>
       </c>
       <c r="H53" s="5" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" s="4" t="s">
         <v>42</v>
       </c>
       <c r="B54" s="5"/>
       <c r="C54" s="5" t="s">
         <v>237</v>
       </c>
       <c r="D54" s="5" t="s">
         <v>77</v>
       </c>
       <c r="E54" s="5" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="F54" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G54" s="5">
-        <v>46.4</v>
+        <v>46.28</v>
       </c>
       <c r="H54" s="5" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" s="4" t="s">
         <v>43</v>
       </c>
       <c r="B55" s="5"/>
       <c r="C55" s="5" t="s">
         <v>237</v>
       </c>
       <c r="D55" s="5" t="s">
         <v>77</v>
       </c>
       <c r="E55" s="5" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="F55" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G55" s="5">
-        <v>45.3</v>
+        <v>45.98</v>
       </c>
       <c r="H55" s="5" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" s="4" t="s">
         <v>44</v>
       </c>
       <c r="B56" s="5"/>
       <c r="C56" s="5" t="s">
         <v>237</v>
       </c>
       <c r="D56" s="5" t="s">
         <v>77</v>
       </c>
       <c r="E56" s="5" t="s">
-        <v>90</v>
+        <v>83</v>
       </c>
       <c r="F56" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G56" s="5">
-        <v>44.78</v>
+        <v>46.36</v>
       </c>
       <c r="H56" s="5" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" s="4" t="s">
         <v>45</v>
       </c>
       <c r="B57" s="5"/>
       <c r="C57" s="5" t="s">
         <v>237</v>
       </c>
       <c r="D57" s="5" t="s">
         <v>77</v>
       </c>
       <c r="E57" s="5" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="F57" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G57" s="5">
-        <v>48.84</v>
+        <v>47.58</v>
       </c>
       <c r="H57" s="5" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" s="4" t="s">
         <v>46</v>
       </c>
       <c r="B58" s="5"/>
       <c r="C58" s="5" t="s">
         <v>237</v>
       </c>
       <c r="D58" s="5" t="s">
         <v>77</v>
       </c>
       <c r="E58" s="5" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="F58" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G58" s="5">
-        <v>46.58</v>
+        <v>45.48</v>
       </c>
       <c r="H58" s="5" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" s="4" t="s">
         <v>47</v>
       </c>
       <c r="B59" s="5"/>
       <c r="C59" s="5" t="s">
         <v>237</v>
       </c>
       <c r="D59" s="5" t="s">
         <v>77</v>
       </c>
       <c r="E59" s="5" t="s">
-        <v>79</v>
+        <v>87</v>
       </c>
       <c r="F59" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G59" s="5">
-        <v>45.7</v>
+        <v>47.56</v>
       </c>
       <c r="H59" s="5" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" s="4" t="s">
         <v>48</v>
       </c>
       <c r="B60" s="5"/>
       <c r="C60" s="5" t="s">
         <v>237</v>
       </c>
       <c r="D60" s="5" t="s">
         <v>77</v>
       </c>
       <c r="E60" s="5" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F60" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G60" s="5">
-        <v>47.62</v>
+        <v>45.28</v>
       </c>
       <c r="H60" s="5" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" s="4" t="s">
         <v>49</v>
       </c>
       <c r="B61" s="5"/>
       <c r="C61" s="5" t="s">
         <v>237</v>
       </c>
       <c r="D61" s="5" t="s">
         <v>77</v>
       </c>
       <c r="E61" s="5" t="s">
-        <v>79</v>
+        <v>90</v>
       </c>
       <c r="F61" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G61" s="5">
-        <v>46.34</v>
+        <v>46.5</v>
       </c>
       <c r="H61" s="5" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" s="4" t="s">
         <v>50</v>
       </c>
       <c r="B62" s="5"/>
       <c r="C62" s="5" t="s">
         <v>237</v>
       </c>
       <c r="D62" s="5" t="s">
         <v>77</v>
       </c>
       <c r="E62" s="5" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F62" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G62" s="5">
-        <v>47.54</v>
+        <v>45.06</v>
       </c>
       <c r="H62" s="5" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" s="4" t="s">
         <v>51</v>
       </c>
       <c r="B63" s="5"/>
       <c r="C63" s="5" t="s">
         <v>237</v>
       </c>
       <c r="D63" s="5" t="s">
         <v>77</v>
       </c>
       <c r="E63" s="5" t="s">
-        <v>83</v>
+        <v>91</v>
       </c>
       <c r="F63" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G63" s="5">
-        <v>48.72</v>
+        <v>47.36</v>
       </c>
       <c r="H63" s="5" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" s="4" t="s">
         <v>52</v>
       </c>
       <c r="B64" s="5"/>
       <c r="C64" s="5" t="s">
         <v>237</v>
       </c>
       <c r="D64" s="5" t="s">
         <v>77</v>
       </c>
       <c r="E64" s="5" t="s">
-        <v>78</v>
+        <v>88</v>
       </c>
       <c r="F64" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G64" s="5">
-        <v>47.06</v>
+        <v>45.56</v>
       </c>
       <c r="H64" s="5" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" s="4" t="s">
         <v>53</v>
       </c>
       <c r="B65" s="5"/>
       <c r="C65" s="5" t="s">
         <v>237</v>
       </c>
       <c r="D65" s="5" t="s">
         <v>77</v>
       </c>
       <c r="E65" s="5" t="s">
         <v>91</v>
       </c>
       <c r="F65" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G65" s="5">
-        <v>41.78</v>
+        <v>47.58</v>
       </c>
       <c r="H65" s="5" t="s">
-        <v>126</v>
+        <v>120</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" s="4" t="s">
         <v>54</v>
       </c>
       <c r="B66" s="5"/>
       <c r="C66" s="5" t="s">
         <v>237</v>
       </c>
       <c r="D66" s="5" t="s">
         <v>77</v>
       </c>
       <c r="E66" s="5" t="s">
-        <v>91</v>
+        <v>78</v>
       </c>
       <c r="F66" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G66" s="5">
-        <v>42.18</v>
+        <v>47.14</v>
       </c>
       <c r="H66" s="5" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" s="4" t="s">
         <v>55</v>
       </c>
       <c r="B67" s="5"/>
       <c r="C67" s="5" t="s">
         <v>237</v>
       </c>
       <c r="D67" s="5" t="s">
         <v>77</v>
       </c>
       <c r="E67" s="5" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="F67" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G67" s="5">
-        <v>46.28</v>
+        <v>47.66</v>
       </c>
       <c r="H67" s="5" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" s="4" t="s">
         <v>56</v>
       </c>
       <c r="B68" s="5"/>
       <c r="C68" s="5" t="s">
         <v>237</v>
       </c>
       <c r="D68" s="5" t="s">
         <v>77</v>
       </c>
       <c r="E68" s="5" t="s">
-        <v>78</v>
+        <v>88</v>
       </c>
       <c r="F68" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G68" s="5">
-        <v>45.98</v>
+        <v>45.74</v>
       </c>
       <c r="H68" s="5" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" s="4" t="s">
         <v>57</v>
       </c>
       <c r="B69" s="5"/>
       <c r="C69" s="5" t="s">
         <v>237</v>
       </c>
       <c r="D69" s="5" t="s">
         <v>77</v>
       </c>
       <c r="E69" s="5" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F69" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G69" s="5">
-        <v>46.36</v>
+        <v>47.3</v>
       </c>
       <c r="H69" s="5" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" s="4" t="s">
         <v>58</v>
       </c>
       <c r="B70" s="5"/>
       <c r="C70" s="5" t="s">
         <v>237</v>
       </c>
       <c r="D70" s="5" t="s">
         <v>77</v>
       </c>
       <c r="E70" s="5" t="s">
-        <v>81</v>
+        <v>88</v>
       </c>
       <c r="F70" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G70" s="5">
-        <v>47.58</v>
+        <v>45.58</v>
       </c>
       <c r="H70" s="5" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" s="4" t="s">
         <v>59</v>
       </c>
       <c r="B71" s="5"/>
       <c r="C71" s="5" t="s">
         <v>237</v>
       </c>
       <c r="D71" s="5" t="s">
         <v>77</v>
       </c>
       <c r="E71" s="5" t="s">
-        <v>80</v>
+        <v>90</v>
       </c>
       <c r="F71" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G71" s="5">
-        <v>45.48</v>
+        <v>46.1</v>
       </c>
       <c r="H71" s="5" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" s="4" t="s">
         <v>60</v>
       </c>
       <c r="B72" s="5"/>
       <c r="C72" s="5" t="s">
         <v>237</v>
       </c>
       <c r="D72" s="5" t="s">
         <v>77</v>
       </c>
       <c r="E72" s="5" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F72" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G72" s="5">
-        <v>47.56</v>
+        <v>45.26</v>
       </c>
       <c r="H72" s="5" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" s="4" t="s">
         <v>61</v>
       </c>
       <c r="B73" s="5"/>
       <c r="C73" s="5" t="s">
         <v>237</v>
       </c>
       <c r="D73" s="5" t="s">
         <v>77</v>
       </c>
       <c r="E73" s="5" t="s">
-        <v>80</v>
+        <v>92</v>
       </c>
       <c r="F73" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G73" s="5">
-        <v>45.28</v>
+        <v>46.56</v>
       </c>
       <c r="H73" s="5" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" s="4" t="s">
         <v>62</v>
       </c>
       <c r="B74" s="5"/>
       <c r="C74" s="5" t="s">
         <v>237</v>
       </c>
       <c r="D74" s="5" t="s">
         <v>77</v>
       </c>
       <c r="E74" s="5" t="s">
-        <v>86</v>
+        <v>90</v>
       </c>
       <c r="F74" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G74" s="5">
-        <v>46.5</v>
+        <v>45.68</v>
       </c>
       <c r="H74" s="5" t="s">
-        <v>135</v>
+        <v>100</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" s="4" t="s">
         <v>63</v>
       </c>
       <c r="B75" s="5"/>
       <c r="C75" s="5" t="s">
         <v>237</v>
       </c>
       <c r="D75" s="5" t="s">
         <v>77</v>
       </c>
       <c r="E75" s="5" t="s">
-        <v>80</v>
+        <v>88</v>
       </c>
       <c r="F75" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G75" s="5">
-        <v>45.06</v>
+        <v>45.92</v>
       </c>
       <c r="H75" s="5" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" s="4" t="s">
         <v>64</v>
       </c>
       <c r="B76" s="5"/>
       <c r="C76" s="5" t="s">
         <v>237</v>
       </c>
       <c r="D76" s="5" t="s">
         <v>77</v>
       </c>
       <c r="E76" s="5" t="s">
-        <v>92</v>
+        <v>83</v>
       </c>
       <c r="F76" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G76" s="5">
-        <v>47.36</v>
+        <v>46.18</v>
       </c>
       <c r="H76" s="5" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" s="4" t="s">
         <v>65</v>
       </c>
       <c r="B77" s="5"/>
       <c r="C77" s="5" t="s">
         <v>237</v>
       </c>
       <c r="D77" s="5" t="s">
         <v>77</v>
       </c>
       <c r="E77" s="5" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="F77" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G77" s="5">
-        <v>45.56</v>
+        <v>46.12</v>
       </c>
       <c r="H77" s="5" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" s="4" t="s">
         <v>66</v>
       </c>
       <c r="B78" s="5"/>
       <c r="C78" s="5" t="s">
         <v>237</v>
       </c>
       <c r="D78" s="5" t="s">
         <v>77</v>
       </c>
       <c r="E78" s="5" t="s">
-        <v>92</v>
+        <v>84</v>
       </c>
       <c r="F78" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G78" s="5">
-        <v>47.58</v>
+        <v>46.86</v>
       </c>
       <c r="H78" s="5" t="s">
-        <v>131</v>
+        <v>139</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" s="4" t="s">
         <v>67</v>
       </c>
       <c r="B79" s="5"/>
       <c r="C79" s="5" t="s">
         <v>237</v>
       </c>
       <c r="D79" s="5" t="s">
         <v>77</v>
       </c>
       <c r="E79" s="5" t="s">
-        <v>83</v>
+        <v>92</v>
       </c>
       <c r="F79" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G79" s="5">
-        <v>47.14</v>
+        <v>46.62</v>
       </c>
       <c r="H79" s="5" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" s="4" t="s">
         <v>68</v>
       </c>
       <c r="B80" s="5"/>
       <c r="C80" s="5" t="s">
         <v>237</v>
       </c>
       <c r="D80" s="5" t="s">
         <v>77</v>
       </c>
       <c r="E80" s="5" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="F80" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G80" s="5">
-        <v>47.66</v>
+        <v>46.68</v>
       </c>
       <c r="H80" s="5" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" s="4" t="s">
         <v>69</v>
       </c>
       <c r="B81" s="5"/>
       <c r="C81" s="5" t="s">
         <v>237</v>
       </c>
       <c r="D81" s="5" t="s">
         <v>77</v>
       </c>
       <c r="E81" s="5" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="F81" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G81" s="5">
-        <v>45.74</v>
+        <v>48.04</v>
       </c>
       <c r="H81" s="5" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" s="4" t="s">
         <v>70</v>
       </c>
       <c r="B82" s="5"/>
       <c r="C82" s="5" t="s">
         <v>237</v>
       </c>
       <c r="D82" s="5" t="s">
         <v>77</v>
       </c>
       <c r="E82" s="5" t="s">
-        <v>81</v>
+        <v>87</v>
       </c>
       <c r="F82" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G82" s="5">
-        <v>47.3</v>
+        <v>47.18</v>
       </c>
       <c r="H82" s="5" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" s="4" t="s">
         <v>71</v>
       </c>
       <c r="B83" s="5"/>
       <c r="C83" s="5" t="s">
         <v>237</v>
       </c>
       <c r="D83" s="5" t="s">
         <v>77</v>
       </c>
       <c r="E83" s="5" t="s">
-        <v>78</v>
+        <v>83</v>
       </c>
       <c r="F83" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G83" s="5">
-        <v>45.58</v>
+        <v>46.68</v>
       </c>
       <c r="H83" s="5" t="s">
-        <v>143</v>
+        <v>141</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" s="4" t="s">
         <v>72</v>
       </c>
       <c r="B84" s="5"/>
       <c r="C84" s="5" t="s">
         <v>237</v>
       </c>
       <c r="D84" s="5" t="s">
         <v>77</v>
       </c>
       <c r="E84" s="5" t="s">
-        <v>86</v>
+        <v>92</v>
       </c>
       <c r="F84" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G84" s="5">
-        <v>46.1</v>
+        <v>46.98</v>
       </c>
       <c r="H84" s="5" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" s="4" t="s">
         <v>73</v>
       </c>
       <c r="B85" s="5"/>
       <c r="C85" s="5" t="s">
         <v>237</v>
       </c>
       <c r="D85" s="5" t="s">
         <v>77</v>
       </c>
       <c r="E85" s="5" t="s">
-        <v>80</v>
+        <v>90</v>
       </c>
       <c r="F85" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G85" s="5">
-        <v>45.26</v>
+        <v>46.8</v>
       </c>
       <c r="H85" s="5" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" s="4" t="s">
         <v>74</v>
       </c>
       <c r="B86" s="5"/>
       <c r="C86" s="5" t="s">
         <v>237</v>
       </c>
       <c r="D86" s="5" t="s">
         <v>77</v>
       </c>
       <c r="E86" s="5" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="F86" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G86" s="5">
-        <v>46.56</v>
+        <v>47.34</v>
       </c>
       <c r="H86" s="5" t="s">
-        <v>146</v>
+        <v>96</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" s="4" t="s">
         <v>75</v>
       </c>
       <c r="B87" s="5"/>
       <c r="C87" s="5" t="s">
         <v>237</v>
       </c>
       <c r="D87" s="5" t="s">
         <v>77</v>
       </c>
       <c r="E87" s="5" t="s">
-        <v>86</v>
+        <v>92</v>
       </c>
       <c r="F87" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G87" s="5">
-        <v>45.68</v>
+        <v>46.64</v>
       </c>
       <c r="H87" s="5" t="s">
-        <v>111</v>
+        <v>146</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="F95" s="6" t="s">
         <v>253</v>
       </c>
     </row>
   </sheetData>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.7" right="0.7" top="1" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" fitToHeight="0" orientation="portrait"/>
   <headerFooter>
     <oddFooter>&amp;LDate: &amp;D&amp;C&amp;14&amp;"Calibri,Italic"A member of the Mei Sheng Group&amp;RPage &amp;P of &amp;N</oddFooter>
   </headerFooter>
   <tableParts count="3">
     <tablePart r:id="rId1"/>
     <tablePart r:id="rId2"/>
     <tablePart r:id="rId3"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>