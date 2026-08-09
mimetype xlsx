--- v0 (2026-04-10)
+++ v1 (2026-08-09)
@@ -117,125 +117,125 @@
   <si>
     <t>2308003-12-1093</t>
   </si>
   <si>
     <t>2308003-12-1094</t>
   </si>
   <si>
     <t>2308003-12-1095</t>
   </si>
   <si>
     <t>2308003-12-1096</t>
   </si>
   <si>
     <t>2308003-12-1097</t>
   </si>
   <si>
     <t>2308003-12-1098</t>
   </si>
   <si>
     <t>2308003-12-1099</t>
   </si>
   <si>
     <t>2308003-12-1100</t>
   </si>
   <si>
+    <t>2308003-12-1101</t>
+  </si>
+  <si>
+    <t>2308003-12-1102</t>
+  </si>
+  <si>
+    <t>2308003-12-1103</t>
+  </si>
+  <si>
+    <t>2308003-12-1104</t>
+  </si>
+  <si>
+    <t>2308003-12-1105</t>
+  </si>
+  <si>
+    <t>2308003-12-1106</t>
+  </si>
+  <si>
+    <t>2308003-12-1107</t>
+  </si>
+  <si>
+    <t>2308003-12-1108</t>
+  </si>
+  <si>
+    <t>2308003-12-1109</t>
+  </si>
+  <si>
+    <t>2308003-12-1110</t>
+  </si>
+  <si>
+    <t>2308003-12-2016</t>
+  </si>
+  <si>
+    <t>2308003-12-2017</t>
+  </si>
+  <si>
+    <t>2308003-12-2018</t>
+  </si>
+  <si>
+    <t>2308003-13-2067</t>
+  </si>
+  <si>
+    <t>2308003-13-2068</t>
+  </si>
+  <si>
+    <t>2308003-13-2069</t>
+  </si>
+  <si>
+    <t>2308003-13-2070</t>
+  </si>
+  <si>
+    <t>2308003-13-2071</t>
+  </si>
+  <si>
+    <t>2308003-13-2072</t>
+  </si>
+  <si>
+    <t>2308003-13-2073</t>
+  </si>
+  <si>
+    <t>2308003-13-2076</t>
+  </si>
+  <si>
+    <t>2308003-13-2077</t>
+  </si>
+  <si>
     <t>2308003-13-2078</t>
   </si>
   <si>
     <t>2308003-13-2079</t>
   </si>
   <si>
     <t>2308003-13-2080</t>
   </si>
   <si>
-    <t>2308003-12-1101</t>
-[...64 lines deleted...]
-  <si>
     <t>2308003-13-2081</t>
   </si>
   <si>
     <t>2308003-13-2082</t>
   </si>
   <si>
     <t>2308003-13-2083</t>
   </si>
   <si>
     <t>2308003-13-2084</t>
   </si>
   <si>
     <t>2308003-13-2085</t>
   </si>
   <si>
     <t>2308003-13-2086</t>
   </si>
   <si>
     <t>2308003-13-2087</t>
   </si>
   <si>
     <t>2308003-13-2088</t>
   </si>
   <si>
     <t>2308003-13-2089</t>
@@ -312,95 +312,95 @@
   <si>
     <t>47.0</t>
   </si>
   <si>
     <t>110.0</t>
   </si>
   <si>
     <t>115.0</t>
   </si>
   <si>
     <t>164.0</t>
   </si>
   <si>
     <t>168.0</t>
   </si>
   <si>
     <t>112.0</t>
   </si>
   <si>
     <t>118.0</t>
   </si>
   <si>
     <t>150.0</t>
   </si>
   <si>
+    <t>166.0</t>
+  </si>
+  <si>
+    <t>167.0</t>
+  </si>
+  <si>
+    <t>172.0</t>
+  </si>
+  <si>
+    <t>113.0</t>
+  </si>
+  <si>
+    <t>114.0</t>
+  </si>
+  <si>
+    <t>170.0</t>
+  </si>
+  <si>
+    <t>165.0</t>
+  </si>
+  <si>
+    <t>171.0</t>
+  </si>
+  <si>
+    <t>175.0</t>
+  </si>
+  <si>
+    <t>179.0</t>
+  </si>
+  <si>
+    <t>158.0</t>
+  </si>
+  <si>
+    <t>157.0</t>
+  </si>
+  <si>
     <t>138.0</t>
   </si>
   <si>
     <t>140.0</t>
   </si>
   <si>
     <t>144.0</t>
   </si>
   <si>
-    <t>166.0</t>
-[...34 lines deleted...]
-  <si>
     <t>135.0</t>
   </si>
   <si>
     <t>137.0</t>
   </si>
   <si>
     <t>142.0</t>
   </si>
   <si>
     <t>169.0</t>
   </si>
   <si>
     <t>155.0</t>
   </si>
   <si>
     <t>122.0</t>
   </si>
   <si>
     <t>123.0</t>
   </si>
   <si>
     <t>125.0</t>
   </si>
   <si>
     <t>131.0</t>
@@ -417,117 +417,117 @@
   <si>
     <t>40.46</t>
   </si>
   <si>
     <t>57.12</t>
   </si>
   <si>
     <t>59.70</t>
   </si>
   <si>
     <t>39.66</t>
   </si>
   <si>
     <t>41.34</t>
   </si>
   <si>
     <t>53.00</t>
   </si>
   <si>
     <t>38.68</t>
   </si>
   <si>
     <t>38.70</t>
   </si>
   <si>
+    <t>59.30</t>
+  </si>
+  <si>
+    <t>58.92</t>
+  </si>
+  <si>
+    <t>57.14</t>
+  </si>
+  <si>
+    <t>59.92</t>
+  </si>
+  <si>
+    <t>38.82</t>
+  </si>
+  <si>
+    <t>40.00</t>
+  </si>
+  <si>
+    <t>38.88</t>
+  </si>
+  <si>
+    <t>39.56</t>
+  </si>
+  <si>
+    <t>57.60</t>
+  </si>
+  <si>
+    <t>59.40</t>
+  </si>
+  <si>
+    <t>58.86</t>
+  </si>
+  <si>
+    <t>59.62</t>
+  </si>
+  <si>
+    <t>58.78</t>
+  </si>
+  <si>
+    <t>60.42</t>
+  </si>
+  <si>
+    <t>61.94</t>
+  </si>
+  <si>
+    <t>63.32</t>
+  </si>
+  <si>
+    <t>58.80</t>
+  </si>
+  <si>
+    <t>59.80</t>
+  </si>
+  <si>
+    <t>56.12</t>
+  </si>
+  <si>
+    <t>55.50</t>
+  </si>
+  <si>
     <t>48.92</t>
   </si>
   <si>
     <t>49.58</t>
   </si>
   <si>
     <t>50.84</t>
-  </si>
-[...58 lines deleted...]
-    <t>55.50</t>
   </si>
   <si>
     <t>48.30</t>
   </si>
   <si>
     <t>48.80</t>
   </si>
   <si>
     <t>50.10</t>
   </si>
   <si>
     <t>59.00</t>
   </si>
   <si>
     <t>60.00</t>
   </si>
   <si>
     <t>59.46</t>
   </si>
   <si>
     <t>59.32</t>
   </si>
   <si>
     <t>59.96</t>
   </si>
@@ -668,123 +668,123 @@
   <si>
     <t>2308003_12 - 1093</t>
   </si>
   <si>
     <t>2308003_12 - 1094</t>
   </si>
   <si>
     <t>2308003_12 - 1095</t>
   </si>
   <si>
     <t>2308003_12 - 1096</t>
   </si>
   <si>
     <t>2308003_12 - 1097</t>
   </si>
   <si>
     <t>2308003_12 - 1098</t>
   </si>
   <si>
     <t>2308003_12 - 1099</t>
   </si>
   <si>
     <t>2308003_12 - 1100</t>
   </si>
   <si>
+    <t>2308003_12 - 1101</t>
+  </si>
+  <si>
+    <t>2308003_12 - 1102</t>
+  </si>
+  <si>
+    <t>2308003_12 - 1103</t>
+  </si>
+  <si>
+    <t>2308003_12 - 1104</t>
+  </si>
+  <si>
+    <t>2308003_12 - 1105</t>
+  </si>
+  <si>
+    <t>2308003_12 - 1106</t>
+  </si>
+  <si>
+    <t>2308003_12 - 1107</t>
+  </si>
+  <si>
+    <t>2308003_12 - 1108</t>
+  </si>
+  <si>
+    <t>2308003_12 - 1109</t>
+  </si>
+  <si>
+    <t>2308003_12 - 1110</t>
+  </si>
+  <si>
+    <t>2308003_12 - 2016</t>
+  </si>
+  <si>
+    <t>2308003_12 - 2017</t>
+  </si>
+  <si>
+    <t>2308003_12 - 2018</t>
+  </si>
+  <si>
+    <t>2308003_13 - 2067</t>
+  </si>
+  <si>
+    <t>2308003_13 - 2068</t>
+  </si>
+  <si>
+    <t>2308003_13 - 2069</t>
+  </si>
+  <si>
+    <t>2308003_13 - 2070</t>
+  </si>
+  <si>
+    <t>2308003_13 - 2071</t>
+  </si>
+  <si>
+    <t>2308003_13 - 2072</t>
+  </si>
+  <si>
+    <t>2308003_13 - 2073</t>
+  </si>
+  <si>
+    <t>2308003_13 - 2076</t>
+  </si>
+  <si>
+    <t>2308003_13 - 2077</t>
+  </si>
+  <si>
     <t>2308003_13 - 2078</t>
   </si>
   <si>
     <t>2308003_13 - 2079</t>
   </si>
   <si>
     <t>2308003_13 - 2080</t>
-  </si>
-[...64 lines deleted...]
-    <t>2308003_13 - 2077</t>
   </si>
   <si>
     <t>2308003_13 - 2081</t>
   </si>
   <si>
     <t>2308003_13 - 2082</t>
   </si>
   <si>
     <t>2308003_13 - 2083</t>
   </si>
   <si>
     <t>2308003_13 - 2084</t>
   </si>
   <si>
     <t>2308003_13 - 2085</t>
   </si>
   <si>
     <t>2308003_13 - 2086</t>
   </si>
   <si>
     <t>2308003_13 - 2087</t>
   </si>
   <si>
     <t>2308003_13 - 2088</t>
   </si>
@@ -1985,531 +1985,531 @@
       <c r="F21" s="5" t="s">
         <v>94</v>
       </c>
       <c r="G21" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H21" s="5" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="4" t="s">
         <v>30</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C22" s="5" t="s">
         <v>84</v>
       </c>
       <c r="D22" s="5"/>
       <c r="E22" s="5" t="s">
         <v>85</v>
       </c>
       <c r="F22" s="5" t="s">
-        <v>95</v>
+        <v>88</v>
       </c>
       <c r="G22" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H22" s="5" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="4" t="s">
         <v>31</v>
       </c>
       <c r="B23" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C23" s="5" t="s">
         <v>84</v>
       </c>
       <c r="D23" s="5"/>
       <c r="E23" s="5" t="s">
         <v>85</v>
       </c>
       <c r="F23" s="5" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="G23" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H23" s="5" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="4" t="s">
         <v>32</v>
       </c>
       <c r="B24" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C24" s="5" t="s">
         <v>84</v>
       </c>
       <c r="D24" s="5"/>
       <c r="E24" s="5" t="s">
         <v>85</v>
       </c>
       <c r="F24" s="5" t="s">
-        <v>97</v>
+        <v>86</v>
       </c>
       <c r="G24" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H24" s="5" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="4" t="s">
         <v>33</v>
       </c>
       <c r="B25" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C25" s="5" t="s">
         <v>84</v>
       </c>
       <c r="D25" s="5"/>
       <c r="E25" s="5" t="s">
         <v>85</v>
       </c>
       <c r="F25" s="5" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="G25" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H25" s="5" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="4" t="s">
         <v>34</v>
       </c>
       <c r="B26" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C26" s="5" t="s">
         <v>84</v>
       </c>
       <c r="D26" s="5"/>
       <c r="E26" s="5" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="5" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="G26" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H26" s="5" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="4" t="s">
         <v>35</v>
       </c>
       <c r="B27" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C27" s="5" t="s">
         <v>84</v>
       </c>
       <c r="D27" s="5"/>
       <c r="E27" s="5" t="s">
         <v>85</v>
       </c>
       <c r="F27" s="5" t="s">
         <v>86</v>
       </c>
       <c r="G27" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H27" s="5" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="4" t="s">
         <v>36</v>
       </c>
       <c r="B28" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C28" s="5" t="s">
         <v>84</v>
       </c>
       <c r="D28" s="5"/>
       <c r="E28" s="5" t="s">
         <v>85</v>
       </c>
       <c r="F28" s="5" t="s">
         <v>86</v>
       </c>
       <c r="G28" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H28" s="5" t="s">
-        <v>135</v>
+        <v>126</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="4" t="s">
         <v>37</v>
       </c>
       <c r="B29" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C29" s="5" t="s">
         <v>84</v>
       </c>
       <c r="D29" s="5"/>
       <c r="E29" s="5" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="5" t="s">
-        <v>99</v>
+        <v>97</v>
       </c>
       <c r="G29" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H29" s="5" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="4" t="s">
         <v>38</v>
       </c>
       <c r="B30" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C30" s="5" t="s">
         <v>84</v>
       </c>
       <c r="D30" s="5"/>
       <c r="E30" s="5" t="s">
         <v>85</v>
       </c>
       <c r="F30" s="5" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="G30" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H30" s="5" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="4" t="s">
         <v>39</v>
       </c>
       <c r="B31" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C31" s="5" t="s">
         <v>84</v>
       </c>
       <c r="D31" s="5"/>
       <c r="E31" s="5" t="s">
         <v>85</v>
       </c>
       <c r="F31" s="5" t="s">
-        <v>86</v>
+        <v>98</v>
       </c>
       <c r="G31" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H31" s="5" t="s">
-        <v>126</v>
+        <v>137</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="4" t="s">
         <v>40</v>
       </c>
       <c r="B32" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C32" s="5" t="s">
         <v>84</v>
       </c>
       <c r="D32" s="5"/>
       <c r="E32" s="5" t="s">
         <v>85</v>
       </c>
       <c r="F32" s="5" t="s">
-        <v>100</v>
+        <v>94</v>
       </c>
       <c r="G32" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H32" s="5" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="4" t="s">
         <v>41</v>
       </c>
       <c r="B33" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C33" s="5" t="s">
         <v>84</v>
       </c>
       <c r="D33" s="5"/>
       <c r="E33" s="5" t="s">
         <v>85</v>
       </c>
       <c r="F33" s="5" t="s">
-        <v>88</v>
+        <v>94</v>
       </c>
       <c r="G33" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H33" s="5" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="4" t="s">
         <v>42</v>
       </c>
       <c r="B34" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C34" s="5" t="s">
         <v>84</v>
       </c>
       <c r="D34" s="5"/>
       <c r="E34" s="5" t="s">
         <v>85</v>
       </c>
       <c r="F34" s="5" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="G34" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H34" s="5" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="4" t="s">
         <v>43</v>
       </c>
       <c r="B35" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C35" s="5" t="s">
         <v>84</v>
       </c>
       <c r="D35" s="5"/>
       <c r="E35" s="5" t="s">
         <v>85</v>
       </c>
       <c r="F35" s="5" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="G35" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H35" s="5" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="4" t="s">
         <v>44</v>
       </c>
       <c r="B36" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C36" s="5" t="s">
         <v>84</v>
       </c>
       <c r="D36" s="5"/>
       <c r="E36" s="5" t="s">
         <v>85</v>
       </c>
       <c r="F36" s="5" t="s">
-        <v>97</v>
+        <v>101</v>
       </c>
       <c r="G36" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H36" s="5" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="4" t="s">
         <v>45</v>
       </c>
       <c r="B37" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C37" s="5" t="s">
         <v>84</v>
       </c>
       <c r="D37" s="5"/>
       <c r="E37" s="5" t="s">
         <v>85</v>
       </c>
       <c r="F37" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G37" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H37" s="5" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="4" t="s">
         <v>46</v>
       </c>
       <c r="B38" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C38" s="5" t="s">
         <v>84</v>
       </c>
       <c r="D38" s="5"/>
       <c r="E38" s="5" t="s">
         <v>85</v>
       </c>
       <c r="F38" s="5" t="s">
-        <v>103</v>
+        <v>88</v>
       </c>
       <c r="G38" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H38" s="5" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="4" t="s">
         <v>47</v>
       </c>
       <c r="B39" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C39" s="5" t="s">
         <v>84</v>
       </c>
       <c r="D39" s="5"/>
       <c r="E39" s="5" t="s">
         <v>85</v>
       </c>
       <c r="F39" s="5" t="s">
-        <v>104</v>
+        <v>94</v>
       </c>
       <c r="G39" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H39" s="5" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="4" t="s">
         <v>48</v>
       </c>
       <c r="B40" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C40" s="5" t="s">
         <v>84</v>
       </c>
       <c r="D40" s="5"/>
       <c r="E40" s="5" t="s">
         <v>85</v>
       </c>
       <c r="F40" s="5" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="G40" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H40" s="5" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="4" t="s">
         <v>49</v>
       </c>
       <c r="B41" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C41" s="5" t="s">
         <v>84</v>
       </c>
       <c r="D41" s="5"/>
       <c r="E41" s="5" t="s">
         <v>85</v>
       </c>
       <c r="F41" s="5" t="s">
-        <v>88</v>
+        <v>104</v>
       </c>
       <c r="G41" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H41" s="5" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="4" t="s">
         <v>50</v>
       </c>
       <c r="B42" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C42" s="5" t="s">
         <v>84</v>
       </c>
       <c r="D42" s="5"/>
       <c r="E42" s="5" t="s">
         <v>85</v>
       </c>
       <c r="F42" s="5" t="s">
-        <v>97</v>
+        <v>105</v>
       </c>
       <c r="G42" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H42" s="5" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" s="4" t="s">
         <v>51</v>
       </c>
       <c r="B43" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C43" s="5" t="s">
         <v>84</v>
       </c>
       <c r="D43" s="5"/>
       <c r="E43" s="5" t="s">
         <v>85</v>
       </c>
       <c r="F43" s="5" t="s">
         <v>106</v>
       </c>
@@ -2609,243 +2609,243 @@
       <c r="F47" s="5" t="s">
         <v>110</v>
       </c>
       <c r="G47" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H47" s="5" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" s="4" t="s">
         <v>56</v>
       </c>
       <c r="B48" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C48" s="5" t="s">
         <v>84</v>
       </c>
       <c r="D48" s="5"/>
       <c r="E48" s="5" t="s">
         <v>85</v>
       </c>
       <c r="F48" s="5" t="s">
-        <v>97</v>
+        <v>94</v>
       </c>
       <c r="G48" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H48" s="5" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" s="4" t="s">
         <v>57</v>
       </c>
       <c r="B49" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C49" s="5" t="s">
         <v>84</v>
       </c>
       <c r="D49" s="5"/>
       <c r="E49" s="5" t="s">
         <v>85</v>
       </c>
       <c r="F49" s="5" t="s">
         <v>89</v>
       </c>
       <c r="G49" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H49" s="5" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" s="4" t="s">
         <v>58</v>
       </c>
       <c r="B50" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C50" s="5" t="s">
         <v>84</v>
       </c>
       <c r="D50" s="5"/>
       <c r="E50" s="5" t="s">
         <v>85</v>
       </c>
       <c r="F50" s="5" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="G50" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H50" s="5" t="s">
-        <v>147</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" s="4" t="s">
         <v>59</v>
       </c>
       <c r="B51" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C51" s="5" t="s">
         <v>84</v>
       </c>
       <c r="D51" s="5"/>
       <c r="E51" s="5" t="s">
         <v>85</v>
       </c>
       <c r="F51" s="5" t="s">
         <v>111</v>
       </c>
       <c r="G51" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H51" s="5" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" s="4" t="s">
         <v>60</v>
       </c>
       <c r="B52" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C52" s="5" t="s">
         <v>84</v>
       </c>
       <c r="D52" s="5"/>
       <c r="E52" s="5" t="s">
         <v>85</v>
       </c>
       <c r="F52" s="5" t="s">
-        <v>97</v>
+        <v>94</v>
       </c>
       <c r="G52" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H52" s="5" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" s="4" t="s">
         <v>61</v>
       </c>
       <c r="B53" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C53" s="5" t="s">
         <v>84</v>
       </c>
       <c r="D53" s="5"/>
       <c r="E53" s="5" t="s">
         <v>85</v>
       </c>
       <c r="F53" s="5" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="G53" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H53" s="5" t="s">
-        <v>147</v>
+        <v>144</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" s="4" t="s">
         <v>62</v>
       </c>
       <c r="B54" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C54" s="5" t="s">
         <v>84</v>
       </c>
       <c r="D54" s="5"/>
       <c r="E54" s="5" t="s">
         <v>85</v>
       </c>
       <c r="F54" s="5" t="s">
-        <v>97</v>
+        <v>94</v>
       </c>
       <c r="G54" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H54" s="5" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" s="4" t="s">
         <v>63</v>
       </c>
       <c r="B55" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C55" s="5" t="s">
         <v>84</v>
       </c>
       <c r="D55" s="5"/>
       <c r="E55" s="5" t="s">
         <v>85</v>
       </c>
       <c r="F55" s="5" t="s">
-        <v>97</v>
+        <v>94</v>
       </c>
       <c r="G55" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H55" s="5" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" s="4" t="s">
         <v>64</v>
       </c>
       <c r="B56" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C56" s="5" t="s">
         <v>84</v>
       </c>
       <c r="D56" s="5"/>
       <c r="E56" s="5" t="s">
         <v>85</v>
       </c>
       <c r="F56" s="5" t="s">
-        <v>97</v>
+        <v>94</v>
       </c>
       <c r="G56" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H56" s="5" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" s="4" t="s">
         <v>65</v>
       </c>
       <c r="B57" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C57" s="5" t="s">
         <v>84</v>
       </c>
       <c r="D57" s="5"/>
       <c r="E57" s="5" t="s">
         <v>85</v>
       </c>
       <c r="F57" s="5" t="s">
         <v>88</v>
       </c>
@@ -2873,153 +2873,153 @@
       <c r="F58" s="5" t="s">
         <v>89</v>
       </c>
       <c r="G58" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H58" s="5" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" s="4" t="s">
         <v>67</v>
       </c>
       <c r="B59" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C59" s="5" t="s">
         <v>84</v>
       </c>
       <c r="D59" s="5"/>
       <c r="E59" s="5" t="s">
         <v>85</v>
       </c>
       <c r="F59" s="5" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="G59" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H59" s="5" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" s="4" t="s">
         <v>68</v>
       </c>
       <c r="B60" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C60" s="5" t="s">
         <v>84</v>
       </c>
       <c r="D60" s="5"/>
       <c r="E60" s="5" t="s">
         <v>85</v>
       </c>
       <c r="F60" s="5" t="s">
-        <v>97</v>
+        <v>94</v>
       </c>
       <c r="G60" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H60" s="5" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" s="4" t="s">
         <v>69</v>
       </c>
       <c r="B61" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C61" s="5" t="s">
         <v>84</v>
       </c>
       <c r="D61" s="5"/>
       <c r="E61" s="5" t="s">
         <v>85</v>
       </c>
       <c r="F61" s="5" t="s">
         <v>112</v>
       </c>
       <c r="G61" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H61" s="5" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" s="4" t="s">
         <v>70</v>
       </c>
       <c r="B62" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C62" s="5" t="s">
         <v>84</v>
       </c>
       <c r="D62" s="5"/>
       <c r="E62" s="5" t="s">
         <v>85</v>
       </c>
       <c r="F62" s="5" t="s">
-        <v>97</v>
+        <v>94</v>
       </c>
       <c r="G62" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H62" s="5" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" s="4" t="s">
         <v>71</v>
       </c>
       <c r="B63" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C63" s="5" t="s">
         <v>84</v>
       </c>
       <c r="D63" s="5"/>
       <c r="E63" s="5" t="s">
         <v>85</v>
       </c>
       <c r="F63" s="5" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="G63" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H63" s="5" t="s">
-        <v>141</v>
+        <v>138</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" s="4" t="s">
         <v>72</v>
       </c>
       <c r="B64" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C64" s="5" t="s">
         <v>84</v>
       </c>
       <c r="D64" s="5"/>
       <c r="E64" s="5" t="s">
         <v>85</v>
       </c>
       <c r="F64" s="5" t="s">
         <v>88</v>
       </c>
       <c r="G64" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H64" s="5" t="s">
         <v>165</v>
       </c>
@@ -3041,75 +3041,75 @@
       <c r="F65" s="5" t="s">
         <v>88</v>
       </c>
       <c r="G65" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H65" s="5" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" s="4" t="s">
         <v>74</v>
       </c>
       <c r="B66" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C66" s="5" t="s">
         <v>84</v>
       </c>
       <c r="D66" s="5"/>
       <c r="E66" s="5" t="s">
         <v>85</v>
       </c>
       <c r="F66" s="5" t="s">
-        <v>102</v>
+        <v>99</v>
       </c>
       <c r="G66" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H66" s="5" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" s="4" t="s">
         <v>75</v>
       </c>
       <c r="B67" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C67" s="5" t="s">
         <v>84</v>
       </c>
       <c r="D67" s="5"/>
       <c r="E67" s="5" t="s">
         <v>85</v>
       </c>
       <c r="F67" s="5" t="s">
-        <v>93</v>
+        <v>105</v>
       </c>
       <c r="G67" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H67" s="5" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" s="4" t="s">
         <v>76</v>
       </c>
       <c r="B68" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C68" s="5" t="s">
         <v>84</v>
       </c>
       <c r="D68" s="5"/>
       <c r="E68" s="5" t="s">
         <v>85</v>
       </c>
       <c r="F68" s="5" t="s">
         <v>113</v>
       </c>
@@ -3664,135 +3664,135 @@
       <c r="E21" s="5" t="s">
         <v>85</v>
       </c>
       <c r="F21" s="5" t="s">
         <v>94</v>
       </c>
       <c r="G21" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="4" t="s">
         <v>30</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C22" s="5" t="s">
         <v>84</v>
       </c>
       <c r="D22" s="5"/>
       <c r="E22" s="5" t="s">
         <v>85</v>
       </c>
       <c r="F22" s="5" t="s">
-        <v>95</v>
+        <v>88</v>
       </c>
       <c r="G22" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="4" t="s">
         <v>31</v>
       </c>
       <c r="B23" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C23" s="5" t="s">
         <v>84</v>
       </c>
       <c r="D23" s="5"/>
       <c r="E23" s="5" t="s">
         <v>85</v>
       </c>
       <c r="F23" s="5" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="G23" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="4" t="s">
         <v>32</v>
       </c>
       <c r="B24" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C24" s="5" t="s">
         <v>84</v>
       </c>
       <c r="D24" s="5"/>
       <c r="E24" s="5" t="s">
         <v>85</v>
       </c>
       <c r="F24" s="5" t="s">
-        <v>97</v>
+        <v>86</v>
       </c>
       <c r="G24" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="4" t="s">
         <v>33</v>
       </c>
       <c r="B25" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C25" s="5" t="s">
         <v>84</v>
       </c>
       <c r="D25" s="5"/>
       <c r="E25" s="5" t="s">
         <v>85</v>
       </c>
       <c r="F25" s="5" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="G25" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="4" t="s">
         <v>34</v>
       </c>
       <c r="B26" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C26" s="5" t="s">
         <v>84</v>
       </c>
       <c r="D26" s="5"/>
       <c r="E26" s="5" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="5" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="G26" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" s="4" t="s">
         <v>35</v>
       </c>
       <c r="B27" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C27" s="5" t="s">
         <v>84</v>
       </c>
       <c r="D27" s="5"/>
       <c r="E27" s="5" t="s">
         <v>85</v>
       </c>
       <c r="F27" s="5" t="s">
         <v>86</v>
       </c>
       <c r="G27" s="5" t="s">
         <v>9</v>
       </c>
@@ -3811,324 +3811,324 @@
       <c r="E28" s="5" t="s">
         <v>85</v>
       </c>
       <c r="F28" s="5" t="s">
         <v>86</v>
       </c>
       <c r="G28" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" s="4" t="s">
         <v>37</v>
       </c>
       <c r="B29" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C29" s="5" t="s">
         <v>84</v>
       </c>
       <c r="D29" s="5"/>
       <c r="E29" s="5" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="5" t="s">
-        <v>99</v>
+        <v>97</v>
       </c>
       <c r="G29" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" s="4" t="s">
         <v>38</v>
       </c>
       <c r="B30" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C30" s="5" t="s">
         <v>84</v>
       </c>
       <c r="D30" s="5"/>
       <c r="E30" s="5" t="s">
         <v>85</v>
       </c>
       <c r="F30" s="5" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="G30" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" s="4" t="s">
         <v>39</v>
       </c>
       <c r="B31" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C31" s="5" t="s">
         <v>84</v>
       </c>
       <c r="D31" s="5"/>
       <c r="E31" s="5" t="s">
         <v>85</v>
       </c>
       <c r="F31" s="5" t="s">
-        <v>86</v>
+        <v>98</v>
       </c>
       <c r="G31" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" s="4" t="s">
         <v>40</v>
       </c>
       <c r="B32" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C32" s="5" t="s">
         <v>84</v>
       </c>
       <c r="D32" s="5"/>
       <c r="E32" s="5" t="s">
         <v>85</v>
       </c>
       <c r="F32" s="5" t="s">
-        <v>100</v>
+        <v>94</v>
       </c>
       <c r="G32" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" s="4" t="s">
         <v>41</v>
       </c>
       <c r="B33" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C33" s="5" t="s">
         <v>84</v>
       </c>
       <c r="D33" s="5"/>
       <c r="E33" s="5" t="s">
         <v>85</v>
       </c>
       <c r="F33" s="5" t="s">
-        <v>88</v>
+        <v>94</v>
       </c>
       <c r="G33" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" s="4" t="s">
         <v>42</v>
       </c>
       <c r="B34" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C34" s="5" t="s">
         <v>84</v>
       </c>
       <c r="D34" s="5"/>
       <c r="E34" s="5" t="s">
         <v>85</v>
       </c>
       <c r="F34" s="5" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="G34" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" s="4" t="s">
         <v>43</v>
       </c>
       <c r="B35" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C35" s="5" t="s">
         <v>84</v>
       </c>
       <c r="D35" s="5"/>
       <c r="E35" s="5" t="s">
         <v>85</v>
       </c>
       <c r="F35" s="5" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="G35" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" s="4" t="s">
         <v>44</v>
       </c>
       <c r="B36" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C36" s="5" t="s">
         <v>84</v>
       </c>
       <c r="D36" s="5"/>
       <c r="E36" s="5" t="s">
         <v>85</v>
       </c>
       <c r="F36" s="5" t="s">
-        <v>97</v>
+        <v>101</v>
       </c>
       <c r="G36" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" s="4" t="s">
         <v>45</v>
       </c>
       <c r="B37" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C37" s="5" t="s">
         <v>84</v>
       </c>
       <c r="D37" s="5"/>
       <c r="E37" s="5" t="s">
         <v>85</v>
       </c>
       <c r="F37" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G37" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" s="4" t="s">
         <v>46</v>
       </c>
       <c r="B38" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C38" s="5" t="s">
         <v>84</v>
       </c>
       <c r="D38" s="5"/>
       <c r="E38" s="5" t="s">
         <v>85</v>
       </c>
       <c r="F38" s="5" t="s">
-        <v>103</v>
+        <v>88</v>
       </c>
       <c r="G38" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" s="4" t="s">
         <v>47</v>
       </c>
       <c r="B39" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C39" s="5" t="s">
         <v>84</v>
       </c>
       <c r="D39" s="5"/>
       <c r="E39" s="5" t="s">
         <v>85</v>
       </c>
       <c r="F39" s="5" t="s">
-        <v>104</v>
+        <v>94</v>
       </c>
       <c r="G39" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" s="4" t="s">
         <v>48</v>
       </c>
       <c r="B40" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C40" s="5" t="s">
         <v>84</v>
       </c>
       <c r="D40" s="5"/>
       <c r="E40" s="5" t="s">
         <v>85</v>
       </c>
       <c r="F40" s="5" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="G40" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41" s="4" t="s">
         <v>49</v>
       </c>
       <c r="B41" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C41" s="5" t="s">
         <v>84</v>
       </c>
       <c r="D41" s="5"/>
       <c r="E41" s="5" t="s">
         <v>85</v>
       </c>
       <c r="F41" s="5" t="s">
-        <v>88</v>
+        <v>104</v>
       </c>
       <c r="G41" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42" s="4" t="s">
         <v>50</v>
       </c>
       <c r="B42" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C42" s="5" t="s">
         <v>84</v>
       </c>
       <c r="D42" s="5"/>
       <c r="E42" s="5" t="s">
         <v>85</v>
       </c>
       <c r="F42" s="5" t="s">
-        <v>97</v>
+        <v>105</v>
       </c>
       <c r="G42" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:7">
       <c r="A43" s="4" t="s">
         <v>51</v>
       </c>
       <c r="B43" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C43" s="5" t="s">
         <v>84</v>
       </c>
       <c r="D43" s="5"/>
       <c r="E43" s="5" t="s">
         <v>85</v>
       </c>
       <c r="F43" s="5" t="s">
         <v>106</v>
       </c>
       <c r="G43" s="5" t="s">
         <v>9</v>
       </c>
@@ -4210,219 +4210,219 @@
       <c r="E47" s="5" t="s">
         <v>85</v>
       </c>
       <c r="F47" s="5" t="s">
         <v>110</v>
       </c>
       <c r="G47" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:7">
       <c r="A48" s="4" t="s">
         <v>56</v>
       </c>
       <c r="B48" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C48" s="5" t="s">
         <v>84</v>
       </c>
       <c r="D48" s="5"/>
       <c r="E48" s="5" t="s">
         <v>85</v>
       </c>
       <c r="F48" s="5" t="s">
-        <v>97</v>
+        <v>94</v>
       </c>
       <c r="G48" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:7">
       <c r="A49" s="4" t="s">
         <v>57</v>
       </c>
       <c r="B49" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C49" s="5" t="s">
         <v>84</v>
       </c>
       <c r="D49" s="5"/>
       <c r="E49" s="5" t="s">
         <v>85</v>
       </c>
       <c r="F49" s="5" t="s">
         <v>89</v>
       </c>
       <c r="G49" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:7">
       <c r="A50" s="4" t="s">
         <v>58</v>
       </c>
       <c r="B50" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C50" s="5" t="s">
         <v>84</v>
       </c>
       <c r="D50" s="5"/>
       <c r="E50" s="5" t="s">
         <v>85</v>
       </c>
       <c r="F50" s="5" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="G50" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:7">
       <c r="A51" s="4" t="s">
         <v>59</v>
       </c>
       <c r="B51" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C51" s="5" t="s">
         <v>84</v>
       </c>
       <c r="D51" s="5"/>
       <c r="E51" s="5" t="s">
         <v>85</v>
       </c>
       <c r="F51" s="5" t="s">
         <v>111</v>
       </c>
       <c r="G51" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="52" spans="1:7">
       <c r="A52" s="4" t="s">
         <v>60</v>
       </c>
       <c r="B52" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C52" s="5" t="s">
         <v>84</v>
       </c>
       <c r="D52" s="5"/>
       <c r="E52" s="5" t="s">
         <v>85</v>
       </c>
       <c r="F52" s="5" t="s">
-        <v>97</v>
+        <v>94</v>
       </c>
       <c r="G52" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:7">
       <c r="A53" s="4" t="s">
         <v>61</v>
       </c>
       <c r="B53" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C53" s="5" t="s">
         <v>84</v>
       </c>
       <c r="D53" s="5"/>
       <c r="E53" s="5" t="s">
         <v>85</v>
       </c>
       <c r="F53" s="5" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="G53" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="54" spans="1:7">
       <c r="A54" s="4" t="s">
         <v>62</v>
       </c>
       <c r="B54" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C54" s="5" t="s">
         <v>84</v>
       </c>
       <c r="D54" s="5"/>
       <c r="E54" s="5" t="s">
         <v>85</v>
       </c>
       <c r="F54" s="5" t="s">
-        <v>97</v>
+        <v>94</v>
       </c>
       <c r="G54" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="55" spans="1:7">
       <c r="A55" s="4" t="s">
         <v>63</v>
       </c>
       <c r="B55" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C55" s="5" t="s">
         <v>84</v>
       </c>
       <c r="D55" s="5"/>
       <c r="E55" s="5" t="s">
         <v>85</v>
       </c>
       <c r="F55" s="5" t="s">
-        <v>97</v>
+        <v>94</v>
       </c>
       <c r="G55" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="56" spans="1:7">
       <c r="A56" s="4" t="s">
         <v>64</v>
       </c>
       <c r="B56" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C56" s="5" t="s">
         <v>84</v>
       </c>
       <c r="D56" s="5"/>
       <c r="E56" s="5" t="s">
         <v>85</v>
       </c>
       <c r="F56" s="5" t="s">
-        <v>97</v>
+        <v>94</v>
       </c>
       <c r="G56" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="57" spans="1:7">
       <c r="A57" s="4" t="s">
         <v>65</v>
       </c>
       <c r="B57" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C57" s="5" t="s">
         <v>84</v>
       </c>
       <c r="D57" s="5"/>
       <c r="E57" s="5" t="s">
         <v>85</v>
       </c>
       <c r="F57" s="5" t="s">
         <v>88</v>
       </c>
       <c r="G57" s="5" t="s">
         <v>9</v>
       </c>
@@ -4441,135 +4441,135 @@
       <c r="E58" s="5" t="s">
         <v>85</v>
       </c>
       <c r="F58" s="5" t="s">
         <v>89</v>
       </c>
       <c r="G58" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="59" spans="1:7">
       <c r="A59" s="4" t="s">
         <v>67</v>
       </c>
       <c r="B59" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C59" s="5" t="s">
         <v>84</v>
       </c>
       <c r="D59" s="5"/>
       <c r="E59" s="5" t="s">
         <v>85</v>
       </c>
       <c r="F59" s="5" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="G59" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="60" spans="1:7">
       <c r="A60" s="4" t="s">
         <v>68</v>
       </c>
       <c r="B60" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C60" s="5" t="s">
         <v>84</v>
       </c>
       <c r="D60" s="5"/>
       <c r="E60" s="5" t="s">
         <v>85</v>
       </c>
       <c r="F60" s="5" t="s">
-        <v>97</v>
+        <v>94</v>
       </c>
       <c r="G60" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="61" spans="1:7">
       <c r="A61" s="4" t="s">
         <v>69</v>
       </c>
       <c r="B61" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C61" s="5" t="s">
         <v>84</v>
       </c>
       <c r="D61" s="5"/>
       <c r="E61" s="5" t="s">
         <v>85</v>
       </c>
       <c r="F61" s="5" t="s">
         <v>112</v>
       </c>
       <c r="G61" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="62" spans="1:7">
       <c r="A62" s="4" t="s">
         <v>70</v>
       </c>
       <c r="B62" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C62" s="5" t="s">
         <v>84</v>
       </c>
       <c r="D62" s="5"/>
       <c r="E62" s="5" t="s">
         <v>85</v>
       </c>
       <c r="F62" s="5" t="s">
-        <v>97</v>
+        <v>94</v>
       </c>
       <c r="G62" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="63" spans="1:7">
       <c r="A63" s="4" t="s">
         <v>71</v>
       </c>
       <c r="B63" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C63" s="5" t="s">
         <v>84</v>
       </c>
       <c r="D63" s="5"/>
       <c r="E63" s="5" t="s">
         <v>85</v>
       </c>
       <c r="F63" s="5" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="G63" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="64" spans="1:7">
       <c r="A64" s="4" t="s">
         <v>72</v>
       </c>
       <c r="B64" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C64" s="5" t="s">
         <v>84</v>
       </c>
       <c r="D64" s="5"/>
       <c r="E64" s="5" t="s">
         <v>85</v>
       </c>
       <c r="F64" s="5" t="s">
         <v>88</v>
       </c>
       <c r="G64" s="5" t="s">
         <v>9</v>
       </c>
@@ -4588,72 +4588,72 @@
       <c r="E65" s="5" t="s">
         <v>85</v>
       </c>
       <c r="F65" s="5" t="s">
         <v>88</v>
       </c>
       <c r="G65" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="66" spans="1:7">
       <c r="A66" s="4" t="s">
         <v>74</v>
       </c>
       <c r="B66" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C66" s="5" t="s">
         <v>84</v>
       </c>
       <c r="D66" s="5"/>
       <c r="E66" s="5" t="s">
         <v>85</v>
       </c>
       <c r="F66" s="5" t="s">
-        <v>102</v>
+        <v>99</v>
       </c>
       <c r="G66" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="67" spans="1:7">
       <c r="A67" s="4" t="s">
         <v>75</v>
       </c>
       <c r="B67" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C67" s="5" t="s">
         <v>84</v>
       </c>
       <c r="D67" s="5"/>
       <c r="E67" s="5" t="s">
         <v>85</v>
       </c>
       <c r="F67" s="5" t="s">
-        <v>93</v>
+        <v>105</v>
       </c>
       <c r="G67" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="68" spans="1:7">
       <c r="A68" s="4" t="s">
         <v>76</v>
       </c>
       <c r="B68" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C68" s="5" t="s">
         <v>84</v>
       </c>
       <c r="D68" s="5"/>
       <c r="E68" s="5" t="s">
         <v>85</v>
       </c>
       <c r="F68" s="5" t="s">
         <v>113</v>
       </c>
       <c r="G68" s="5" t="s">
         <v>9</v>
       </c>
@@ -5181,135 +5181,135 @@
       <c r="E21" s="5" t="s">
         <v>85</v>
       </c>
       <c r="F21" s="5" t="s">
         <v>94</v>
       </c>
       <c r="G21" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="4" t="s">
         <v>210</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C22" s="5" t="s">
         <v>84</v>
       </c>
       <c r="D22" s="5"/>
       <c r="E22" s="5" t="s">
         <v>85</v>
       </c>
       <c r="F22" s="5" t="s">
-        <v>95</v>
+        <v>88</v>
       </c>
       <c r="G22" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="4" t="s">
         <v>211</v>
       </c>
       <c r="B23" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C23" s="5" t="s">
         <v>84</v>
       </c>
       <c r="D23" s="5"/>
       <c r="E23" s="5" t="s">
         <v>85</v>
       </c>
       <c r="F23" s="5" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="G23" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="4" t="s">
         <v>212</v>
       </c>
       <c r="B24" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C24" s="5" t="s">
         <v>84</v>
       </c>
       <c r="D24" s="5"/>
       <c r="E24" s="5" t="s">
         <v>85</v>
       </c>
       <c r="F24" s="5" t="s">
-        <v>97</v>
+        <v>86</v>
       </c>
       <c r="G24" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="4" t="s">
         <v>213</v>
       </c>
       <c r="B25" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C25" s="5" t="s">
         <v>84</v>
       </c>
       <c r="D25" s="5"/>
       <c r="E25" s="5" t="s">
         <v>85</v>
       </c>
       <c r="F25" s="5" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="G25" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="4" t="s">
         <v>214</v>
       </c>
       <c r="B26" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C26" s="5" t="s">
         <v>84</v>
       </c>
       <c r="D26" s="5"/>
       <c r="E26" s="5" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="5" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="G26" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" s="4" t="s">
         <v>215</v>
       </c>
       <c r="B27" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C27" s="5" t="s">
         <v>84</v>
       </c>
       <c r="D27" s="5"/>
       <c r="E27" s="5" t="s">
         <v>85</v>
       </c>
       <c r="F27" s="5" t="s">
         <v>86</v>
       </c>
       <c r="G27" s="5" t="s">
         <v>9</v>
       </c>
@@ -5328,324 +5328,324 @@
       <c r="E28" s="5" t="s">
         <v>85</v>
       </c>
       <c r="F28" s="5" t="s">
         <v>86</v>
       </c>
       <c r="G28" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" s="4" t="s">
         <v>217</v>
       </c>
       <c r="B29" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C29" s="5" t="s">
         <v>84</v>
       </c>
       <c r="D29" s="5"/>
       <c r="E29" s="5" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="5" t="s">
-        <v>99</v>
+        <v>97</v>
       </c>
       <c r="G29" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" s="4" t="s">
         <v>218</v>
       </c>
       <c r="B30" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C30" s="5" t="s">
         <v>84</v>
       </c>
       <c r="D30" s="5"/>
       <c r="E30" s="5" t="s">
         <v>85</v>
       </c>
       <c r="F30" s="5" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="G30" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" s="4" t="s">
         <v>219</v>
       </c>
       <c r="B31" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C31" s="5" t="s">
         <v>84</v>
       </c>
       <c r="D31" s="5"/>
       <c r="E31" s="5" t="s">
         <v>85</v>
       </c>
       <c r="F31" s="5" t="s">
-        <v>86</v>
+        <v>98</v>
       </c>
       <c r="G31" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" s="4" t="s">
         <v>220</v>
       </c>
       <c r="B32" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C32" s="5" t="s">
         <v>84</v>
       </c>
       <c r="D32" s="5"/>
       <c r="E32" s="5" t="s">
         <v>85</v>
       </c>
       <c r="F32" s="5" t="s">
-        <v>100</v>
+        <v>94</v>
       </c>
       <c r="G32" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" s="4" t="s">
         <v>221</v>
       </c>
       <c r="B33" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C33" s="5" t="s">
         <v>84</v>
       </c>
       <c r="D33" s="5"/>
       <c r="E33" s="5" t="s">
         <v>85</v>
       </c>
       <c r="F33" s="5" t="s">
-        <v>88</v>
+        <v>94</v>
       </c>
       <c r="G33" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" s="4" t="s">
         <v>222</v>
       </c>
       <c r="B34" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C34" s="5" t="s">
         <v>84</v>
       </c>
       <c r="D34" s="5"/>
       <c r="E34" s="5" t="s">
         <v>85</v>
       </c>
       <c r="F34" s="5" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="G34" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" s="4" t="s">
         <v>223</v>
       </c>
       <c r="B35" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C35" s="5" t="s">
         <v>84</v>
       </c>
       <c r="D35" s="5"/>
       <c r="E35" s="5" t="s">
         <v>85</v>
       </c>
       <c r="F35" s="5" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="G35" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" s="4" t="s">
         <v>224</v>
       </c>
       <c r="B36" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C36" s="5" t="s">
         <v>84</v>
       </c>
       <c r="D36" s="5"/>
       <c r="E36" s="5" t="s">
         <v>85</v>
       </c>
       <c r="F36" s="5" t="s">
-        <v>97</v>
+        <v>101</v>
       </c>
       <c r="G36" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" s="4" t="s">
         <v>225</v>
       </c>
       <c r="B37" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C37" s="5" t="s">
         <v>84</v>
       </c>
       <c r="D37" s="5"/>
       <c r="E37" s="5" t="s">
         <v>85</v>
       </c>
       <c r="F37" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G37" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" s="4" t="s">
         <v>226</v>
       </c>
       <c r="B38" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C38" s="5" t="s">
         <v>84</v>
       </c>
       <c r="D38" s="5"/>
       <c r="E38" s="5" t="s">
         <v>85</v>
       </c>
       <c r="F38" s="5" t="s">
-        <v>103</v>
+        <v>88</v>
       </c>
       <c r="G38" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" s="4" t="s">
         <v>227</v>
       </c>
       <c r="B39" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C39" s="5" t="s">
         <v>84</v>
       </c>
       <c r="D39" s="5"/>
       <c r="E39" s="5" t="s">
         <v>85</v>
       </c>
       <c r="F39" s="5" t="s">
-        <v>104</v>
+        <v>94</v>
       </c>
       <c r="G39" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" s="4" t="s">
         <v>228</v>
       </c>
       <c r="B40" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C40" s="5" t="s">
         <v>84</v>
       </c>
       <c r="D40" s="5"/>
       <c r="E40" s="5" t="s">
         <v>85</v>
       </c>
       <c r="F40" s="5" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="G40" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41" s="4" t="s">
         <v>229</v>
       </c>
       <c r="B41" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C41" s="5" t="s">
         <v>84</v>
       </c>
       <c r="D41" s="5"/>
       <c r="E41" s="5" t="s">
         <v>85</v>
       </c>
       <c r="F41" s="5" t="s">
-        <v>88</v>
+        <v>104</v>
       </c>
       <c r="G41" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42" s="4" t="s">
         <v>230</v>
       </c>
       <c r="B42" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C42" s="5" t="s">
         <v>84</v>
       </c>
       <c r="D42" s="5"/>
       <c r="E42" s="5" t="s">
         <v>85</v>
       </c>
       <c r="F42" s="5" t="s">
-        <v>97</v>
+        <v>105</v>
       </c>
       <c r="G42" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:7">
       <c r="A43" s="4" t="s">
         <v>231</v>
       </c>
       <c r="B43" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C43" s="5" t="s">
         <v>84</v>
       </c>
       <c r="D43" s="5"/>
       <c r="E43" s="5" t="s">
         <v>85</v>
       </c>
       <c r="F43" s="5" t="s">
         <v>106</v>
       </c>
       <c r="G43" s="5" t="s">
         <v>9</v>
       </c>
@@ -5727,219 +5727,219 @@
       <c r="E47" s="5" t="s">
         <v>85</v>
       </c>
       <c r="F47" s="5" t="s">
         <v>110</v>
       </c>
       <c r="G47" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:7">
       <c r="A48" s="4" t="s">
         <v>236</v>
       </c>
       <c r="B48" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C48" s="5" t="s">
         <v>84</v>
       </c>
       <c r="D48" s="5"/>
       <c r="E48" s="5" t="s">
         <v>85</v>
       </c>
       <c r="F48" s="5" t="s">
-        <v>97</v>
+        <v>94</v>
       </c>
       <c r="G48" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:7">
       <c r="A49" s="4" t="s">
         <v>237</v>
       </c>
       <c r="B49" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C49" s="5" t="s">
         <v>84</v>
       </c>
       <c r="D49" s="5"/>
       <c r="E49" s="5" t="s">
         <v>85</v>
       </c>
       <c r="F49" s="5" t="s">
         <v>89</v>
       </c>
       <c r="G49" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:7">
       <c r="A50" s="4" t="s">
         <v>238</v>
       </c>
       <c r="B50" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C50" s="5" t="s">
         <v>84</v>
       </c>
       <c r="D50" s="5"/>
       <c r="E50" s="5" t="s">
         <v>85</v>
       </c>
       <c r="F50" s="5" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="G50" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:7">
       <c r="A51" s="4" t="s">
         <v>239</v>
       </c>
       <c r="B51" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C51" s="5" t="s">
         <v>84</v>
       </c>
       <c r="D51" s="5"/>
       <c r="E51" s="5" t="s">
         <v>85</v>
       </c>
       <c r="F51" s="5" t="s">
         <v>111</v>
       </c>
       <c r="G51" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="52" spans="1:7">
       <c r="A52" s="4" t="s">
         <v>240</v>
       </c>
       <c r="B52" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C52" s="5" t="s">
         <v>84</v>
       </c>
       <c r="D52" s="5"/>
       <c r="E52" s="5" t="s">
         <v>85</v>
       </c>
       <c r="F52" s="5" t="s">
-        <v>97</v>
+        <v>94</v>
       </c>
       <c r="G52" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:7">
       <c r="A53" s="4" t="s">
         <v>241</v>
       </c>
       <c r="B53" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C53" s="5" t="s">
         <v>84</v>
       </c>
       <c r="D53" s="5"/>
       <c r="E53" s="5" t="s">
         <v>85</v>
       </c>
       <c r="F53" s="5" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="G53" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="54" spans="1:7">
       <c r="A54" s="4" t="s">
         <v>242</v>
       </c>
       <c r="B54" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C54" s="5" t="s">
         <v>84</v>
       </c>
       <c r="D54" s="5"/>
       <c r="E54" s="5" t="s">
         <v>85</v>
       </c>
       <c r="F54" s="5" t="s">
-        <v>97</v>
+        <v>94</v>
       </c>
       <c r="G54" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="55" spans="1:7">
       <c r="A55" s="4" t="s">
         <v>243</v>
       </c>
       <c r="B55" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C55" s="5" t="s">
         <v>84</v>
       </c>
       <c r="D55" s="5"/>
       <c r="E55" s="5" t="s">
         <v>85</v>
       </c>
       <c r="F55" s="5" t="s">
-        <v>97</v>
+        <v>94</v>
       </c>
       <c r="G55" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="56" spans="1:7">
       <c r="A56" s="4" t="s">
         <v>244</v>
       </c>
       <c r="B56" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C56" s="5" t="s">
         <v>84</v>
       </c>
       <c r="D56" s="5"/>
       <c r="E56" s="5" t="s">
         <v>85</v>
       </c>
       <c r="F56" s="5" t="s">
-        <v>97</v>
+        <v>94</v>
       </c>
       <c r="G56" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="57" spans="1:7">
       <c r="A57" s="4" t="s">
         <v>245</v>
       </c>
       <c r="B57" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C57" s="5" t="s">
         <v>84</v>
       </c>
       <c r="D57" s="5"/>
       <c r="E57" s="5" t="s">
         <v>85</v>
       </c>
       <c r="F57" s="5" t="s">
         <v>88</v>
       </c>
       <c r="G57" s="5" t="s">
         <v>9</v>
       </c>
@@ -5958,135 +5958,135 @@
       <c r="E58" s="5" t="s">
         <v>85</v>
       </c>
       <c r="F58" s="5" t="s">
         <v>89</v>
       </c>
       <c r="G58" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="59" spans="1:7">
       <c r="A59" s="4" t="s">
         <v>247</v>
       </c>
       <c r="B59" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C59" s="5" t="s">
         <v>84</v>
       </c>
       <c r="D59" s="5"/>
       <c r="E59" s="5" t="s">
         <v>85</v>
       </c>
       <c r="F59" s="5" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="G59" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="60" spans="1:7">
       <c r="A60" s="4" t="s">
         <v>248</v>
       </c>
       <c r="B60" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C60" s="5" t="s">
         <v>84</v>
       </c>
       <c r="D60" s="5"/>
       <c r="E60" s="5" t="s">
         <v>85</v>
       </c>
       <c r="F60" s="5" t="s">
-        <v>97</v>
+        <v>94</v>
       </c>
       <c r="G60" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="61" spans="1:7">
       <c r="A61" s="4" t="s">
         <v>249</v>
       </c>
       <c r="B61" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C61" s="5" t="s">
         <v>84</v>
       </c>
       <c r="D61" s="5"/>
       <c r="E61" s="5" t="s">
         <v>85</v>
       </c>
       <c r="F61" s="5" t="s">
         <v>112</v>
       </c>
       <c r="G61" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="62" spans="1:7">
       <c r="A62" s="4" t="s">
         <v>250</v>
       </c>
       <c r="B62" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C62" s="5" t="s">
         <v>84</v>
       </c>
       <c r="D62" s="5"/>
       <c r="E62" s="5" t="s">
         <v>85</v>
       </c>
       <c r="F62" s="5" t="s">
-        <v>97</v>
+        <v>94</v>
       </c>
       <c r="G62" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="63" spans="1:7">
       <c r="A63" s="4" t="s">
         <v>251</v>
       </c>
       <c r="B63" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C63" s="5" t="s">
         <v>84</v>
       </c>
       <c r="D63" s="5"/>
       <c r="E63" s="5" t="s">
         <v>85</v>
       </c>
       <c r="F63" s="5" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="G63" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="64" spans="1:7">
       <c r="A64" s="4" t="s">
         <v>252</v>
       </c>
       <c r="B64" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C64" s="5" t="s">
         <v>84</v>
       </c>
       <c r="D64" s="5"/>
       <c r="E64" s="5" t="s">
         <v>85</v>
       </c>
       <c r="F64" s="5" t="s">
         <v>88</v>
       </c>
       <c r="G64" s="5" t="s">
         <v>9</v>
       </c>
@@ -6105,72 +6105,72 @@
       <c r="E65" s="5" t="s">
         <v>85</v>
       </c>
       <c r="F65" s="5" t="s">
         <v>88</v>
       </c>
       <c r="G65" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="66" spans="1:7">
       <c r="A66" s="4" t="s">
         <v>254</v>
       </c>
       <c r="B66" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C66" s="5" t="s">
         <v>84</v>
       </c>
       <c r="D66" s="5"/>
       <c r="E66" s="5" t="s">
         <v>85</v>
       </c>
       <c r="F66" s="5" t="s">
-        <v>102</v>
+        <v>99</v>
       </c>
       <c r="G66" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="67" spans="1:7">
       <c r="A67" s="4" t="s">
         <v>255</v>
       </c>
       <c r="B67" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C67" s="5" t="s">
         <v>84</v>
       </c>
       <c r="D67" s="5"/>
       <c r="E67" s="5" t="s">
         <v>85</v>
       </c>
       <c r="F67" s="5" t="s">
-        <v>93</v>
+        <v>105</v>
       </c>
       <c r="G67" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="68" spans="1:7">
       <c r="A68" s="4" t="s">
         <v>256</v>
       </c>
       <c r="B68" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C68" s="5" t="s">
         <v>84</v>
       </c>
       <c r="D68" s="5"/>
       <c r="E68" s="5" t="s">
         <v>85</v>
       </c>
       <c r="F68" s="5" t="s">
         <v>113</v>
       </c>
       <c r="G68" s="5" t="s">
         <v>9</v>
       </c>
@@ -6869,627 +6869,627 @@
       <c r="G39" s="5">
         <v>38.36</v>
       </c>
       <c r="H39" s="5" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="4" t="s">
         <v>28</v>
       </c>
       <c r="B40" s="5"/>
       <c r="C40" s="5" t="s">
         <v>273</v>
       </c>
       <c r="D40" s="5" t="s">
         <v>85</v>
       </c>
       <c r="E40" s="5" t="s">
         <v>93</v>
       </c>
       <c r="F40" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G40" s="5">
-        <v>48.6</v>
+        <v>58.98</v>
       </c>
       <c r="H40" s="5" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="4" t="s">
         <v>29</v>
       </c>
       <c r="B41" s="5"/>
       <c r="C41" s="5" t="s">
         <v>273</v>
       </c>
       <c r="D41" s="5" t="s">
         <v>85</v>
       </c>
       <c r="E41" s="5" t="s">
         <v>94</v>
       </c>
       <c r="F41" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G41" s="5">
-        <v>49.26</v>
+        <v>58.6</v>
       </c>
       <c r="H41" s="5" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="4" t="s">
         <v>30</v>
       </c>
       <c r="B42" s="5"/>
       <c r="C42" s="5" t="s">
         <v>273</v>
       </c>
       <c r="D42" s="5" t="s">
         <v>85</v>
       </c>
       <c r="E42" s="5" t="s">
-        <v>95</v>
+        <v>88</v>
       </c>
       <c r="F42" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G42" s="5">
-        <v>50.52</v>
+        <v>56.82</v>
       </c>
       <c r="H42" s="5" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" s="4" t="s">
         <v>31</v>
       </c>
       <c r="B43" s="5"/>
       <c r="C43" s="5" t="s">
         <v>273</v>
       </c>
       <c r="D43" s="5" t="s">
         <v>85</v>
       </c>
       <c r="E43" s="5" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="F43" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G43" s="5">
-        <v>58.98</v>
+        <v>59.6</v>
       </c>
       <c r="H43" s="5" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="4" t="s">
         <v>32</v>
       </c>
       <c r="B44" s="5"/>
       <c r="C44" s="5" t="s">
         <v>273</v>
       </c>
       <c r="D44" s="5" t="s">
         <v>85</v>
       </c>
       <c r="E44" s="5" t="s">
-        <v>97</v>
+        <v>86</v>
       </c>
       <c r="F44" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G44" s="5">
-        <v>58.6</v>
+        <v>38.5</v>
       </c>
       <c r="H44" s="5" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="4" t="s">
         <v>33</v>
       </c>
       <c r="B45" s="5"/>
       <c r="C45" s="5" t="s">
         <v>273</v>
       </c>
       <c r="D45" s="5" t="s">
         <v>85</v>
       </c>
       <c r="E45" s="5" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="F45" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G45" s="5">
-        <v>56.82</v>
+        <v>38.5</v>
       </c>
       <c r="H45" s="5" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" s="4" t="s">
         <v>34</v>
       </c>
       <c r="B46" s="5"/>
       <c r="C46" s="5" t="s">
         <v>273</v>
       </c>
       <c r="D46" s="5" t="s">
         <v>85</v>
       </c>
       <c r="E46" s="5" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="F46" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G46" s="5">
-        <v>59.6</v>
+        <v>39.68</v>
       </c>
       <c r="H46" s="5" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" s="4" t="s">
         <v>35</v>
       </c>
       <c r="B47" s="5"/>
       <c r="C47" s="5" t="s">
         <v>273</v>
       </c>
       <c r="D47" s="5" t="s">
         <v>85</v>
       </c>
       <c r="E47" s="5" t="s">
         <v>86</v>
       </c>
       <c r="F47" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G47" s="5">
-        <v>38.5</v>
+        <v>38.56</v>
       </c>
       <c r="H47" s="5" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" s="4" t="s">
         <v>36</v>
       </c>
       <c r="B48" s="5"/>
       <c r="C48" s="5" t="s">
         <v>273</v>
       </c>
       <c r="D48" s="5" t="s">
         <v>85</v>
       </c>
       <c r="E48" s="5" t="s">
         <v>86</v>
       </c>
       <c r="F48" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G48" s="5">
-        <v>38.5</v>
+        <v>38.36</v>
       </c>
       <c r="H48" s="5" t="s">
-        <v>135</v>
+        <v>126</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" s="4" t="s">
         <v>37</v>
       </c>
       <c r="B49" s="5"/>
       <c r="C49" s="5" t="s">
         <v>273</v>
       </c>
       <c r="D49" s="5" t="s">
         <v>85</v>
       </c>
       <c r="E49" s="5" t="s">
-        <v>99</v>
+        <v>97</v>
       </c>
       <c r="F49" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G49" s="5">
-        <v>39.68</v>
+        <v>39.24</v>
       </c>
       <c r="H49" s="5" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" s="4" t="s">
         <v>38</v>
       </c>
       <c r="B50" s="5"/>
       <c r="C50" s="5" t="s">
         <v>273</v>
       </c>
       <c r="D50" s="5" t="s">
         <v>85</v>
       </c>
       <c r="E50" s="5" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="F50" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G50" s="5">
-        <v>38.56</v>
+        <v>57.28</v>
       </c>
       <c r="H50" s="5" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" s="4" t="s">
         <v>39</v>
       </c>
       <c r="B51" s="5"/>
       <c r="C51" s="5" t="s">
         <v>273</v>
       </c>
       <c r="D51" s="5" t="s">
         <v>85</v>
       </c>
       <c r="E51" s="5" t="s">
-        <v>86</v>
+        <v>98</v>
       </c>
       <c r="F51" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G51" s="5">
-        <v>38.36</v>
+        <v>59.08</v>
       </c>
       <c r="H51" s="5" t="s">
-        <v>126</v>
+        <v>137</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" s="4" t="s">
         <v>40</v>
       </c>
       <c r="B52" s="5"/>
       <c r="C52" s="5" t="s">
         <v>273</v>
       </c>
       <c r="D52" s="5" t="s">
         <v>85</v>
       </c>
       <c r="E52" s="5" t="s">
-        <v>100</v>
+        <v>94</v>
       </c>
       <c r="F52" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G52" s="5">
-        <v>39.24</v>
+        <v>58.54</v>
       </c>
       <c r="H52" s="5" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" s="4" t="s">
         <v>41</v>
       </c>
       <c r="B53" s="5"/>
       <c r="C53" s="5" t="s">
         <v>273</v>
       </c>
       <c r="D53" s="5" t="s">
         <v>85</v>
       </c>
       <c r="E53" s="5" t="s">
-        <v>88</v>
+        <v>94</v>
       </c>
       <c r="F53" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G53" s="5">
-        <v>57.28</v>
+        <v>59.3</v>
       </c>
       <c r="H53" s="5" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" s="4" t="s">
         <v>42</v>
       </c>
       <c r="B54" s="5"/>
       <c r="C54" s="5" t="s">
         <v>273</v>
       </c>
       <c r="D54" s="5" t="s">
         <v>85</v>
       </c>
       <c r="E54" s="5" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="F54" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G54" s="5">
-        <v>59.08</v>
+        <v>58.46</v>
       </c>
       <c r="H54" s="5" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" s="4" t="s">
         <v>43</v>
       </c>
       <c r="B55" s="5"/>
       <c r="C55" s="5" t="s">
         <v>273</v>
       </c>
       <c r="D55" s="5" t="s">
         <v>85</v>
       </c>
       <c r="E55" s="5" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="F55" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G55" s="5">
-        <v>58.54</v>
+        <v>60.1</v>
       </c>
       <c r="H55" s="5" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" s="4" t="s">
         <v>44</v>
       </c>
       <c r="B56" s="5"/>
       <c r="C56" s="5" t="s">
         <v>273</v>
       </c>
       <c r="D56" s="5" t="s">
         <v>85</v>
       </c>
       <c r="E56" s="5" t="s">
-        <v>97</v>
+        <v>101</v>
       </c>
       <c r="F56" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G56" s="5">
-        <v>59.3</v>
+        <v>61.62</v>
       </c>
       <c r="H56" s="5" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" s="4" t="s">
         <v>45</v>
       </c>
       <c r="B57" s="5"/>
       <c r="C57" s="5" t="s">
         <v>273</v>
       </c>
       <c r="D57" s="5" t="s">
         <v>85</v>
       </c>
       <c r="E57" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F57" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G57" s="5">
-        <v>58.46</v>
+        <v>63</v>
       </c>
       <c r="H57" s="5" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" s="4" t="s">
         <v>46</v>
       </c>
       <c r="B58" s="5"/>
       <c r="C58" s="5" t="s">
         <v>273</v>
       </c>
       <c r="D58" s="5" t="s">
         <v>85</v>
       </c>
       <c r="E58" s="5" t="s">
-        <v>103</v>
+        <v>88</v>
       </c>
       <c r="F58" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G58" s="5">
-        <v>60.1</v>
+        <v>58.48</v>
       </c>
       <c r="H58" s="5" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" s="4" t="s">
         <v>47</v>
       </c>
       <c r="B59" s="5"/>
       <c r="C59" s="5" t="s">
         <v>273</v>
       </c>
       <c r="D59" s="5" t="s">
         <v>85</v>
       </c>
       <c r="E59" s="5" t="s">
-        <v>104</v>
+        <v>94</v>
       </c>
       <c r="F59" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G59" s="5">
-        <v>61.62</v>
+        <v>59.48</v>
       </c>
       <c r="H59" s="5" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" s="4" t="s">
         <v>48</v>
       </c>
       <c r="B60" s="5"/>
       <c r="C60" s="5" t="s">
         <v>273</v>
       </c>
       <c r="D60" s="5" t="s">
         <v>85</v>
       </c>
       <c r="E60" s="5" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="F60" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G60" s="5">
-        <v>63</v>
+        <v>55.8</v>
       </c>
       <c r="H60" s="5" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" s="4" t="s">
         <v>49</v>
       </c>
       <c r="B61" s="5"/>
       <c r="C61" s="5" t="s">
         <v>273</v>
       </c>
       <c r="D61" s="5" t="s">
         <v>85</v>
       </c>
       <c r="E61" s="5" t="s">
-        <v>88</v>
+        <v>104</v>
       </c>
       <c r="F61" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G61" s="5">
-        <v>58.48</v>
+        <v>55.18</v>
       </c>
       <c r="H61" s="5" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" s="4" t="s">
         <v>50</v>
       </c>
       <c r="B62" s="5"/>
       <c r="C62" s="5" t="s">
         <v>273</v>
       </c>
       <c r="D62" s="5" t="s">
         <v>85</v>
       </c>
       <c r="E62" s="5" t="s">
-        <v>97</v>
+        <v>105</v>
       </c>
       <c r="F62" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G62" s="5">
-        <v>59.48</v>
+        <v>48.6</v>
       </c>
       <c r="H62" s="5" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" s="4" t="s">
         <v>51</v>
       </c>
       <c r="B63" s="5"/>
       <c r="C63" s="5" t="s">
         <v>273</v>
       </c>
       <c r="D63" s="5" t="s">
         <v>85</v>
       </c>
       <c r="E63" s="5" t="s">
         <v>106</v>
       </c>
       <c r="F63" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G63" s="5">
-        <v>55.8</v>
+        <v>49.26</v>
       </c>
       <c r="H63" s="5" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" s="4" t="s">
         <v>52</v>
       </c>
       <c r="B64" s="5"/>
       <c r="C64" s="5" t="s">
         <v>273</v>
       </c>
       <c r="D64" s="5" t="s">
         <v>85</v>
       </c>
       <c r="E64" s="5" t="s">
         <v>107</v>
       </c>
       <c r="F64" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G64" s="5">
-        <v>55.18</v>
+        <v>50.52</v>
       </c>
       <c r="H64" s="5" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" s="4" t="s">
         <v>53</v>
       </c>
       <c r="B65" s="5"/>
       <c r="C65" s="5" t="s">
         <v>273</v>
       </c>
       <c r="D65" s="5" t="s">
         <v>85</v>
       </c>
       <c r="E65" s="5" t="s">
         <v>108</v>
       </c>
       <c r="F65" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G65" s="5">
         <v>47.98</v>
       </c>
@@ -7535,243 +7535,243 @@
       <c r="E67" s="5" t="s">
         <v>110</v>
       </c>
       <c r="F67" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G67" s="5">
         <v>49.78</v>
       </c>
       <c r="H67" s="5" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" s="4" t="s">
         <v>56</v>
       </c>
       <c r="B68" s="5"/>
       <c r="C68" s="5" t="s">
         <v>273</v>
       </c>
       <c r="D68" s="5" t="s">
         <v>85</v>
       </c>
       <c r="E68" s="5" t="s">
-        <v>97</v>
+        <v>94</v>
       </c>
       <c r="F68" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G68" s="5">
         <v>58.68</v>
       </c>
       <c r="H68" s="5" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" s="4" t="s">
         <v>57</v>
       </c>
       <c r="B69" s="5"/>
       <c r="C69" s="5" t="s">
         <v>273</v>
       </c>
       <c r="D69" s="5" t="s">
         <v>85</v>
       </c>
       <c r="E69" s="5" t="s">
         <v>89</v>
       </c>
       <c r="F69" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G69" s="5">
         <v>59.3</v>
       </c>
       <c r="H69" s="5" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" s="4" t="s">
         <v>58</v>
       </c>
       <c r="B70" s="5"/>
       <c r="C70" s="5" t="s">
         <v>273</v>
       </c>
       <c r="D70" s="5" t="s">
         <v>85</v>
       </c>
       <c r="E70" s="5" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="F70" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G70" s="5">
         <v>58.48</v>
       </c>
       <c r="H70" s="5" t="s">
-        <v>147</v>
+        <v>144</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" s="4" t="s">
         <v>59</v>
       </c>
       <c r="B71" s="5"/>
       <c r="C71" s="5" t="s">
         <v>273</v>
       </c>
       <c r="D71" s="5" t="s">
         <v>85</v>
       </c>
       <c r="E71" s="5" t="s">
         <v>111</v>
       </c>
       <c r="F71" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G71" s="5">
         <v>59.68</v>
       </c>
       <c r="H71" s="5" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" s="4" t="s">
         <v>60</v>
       </c>
       <c r="B72" s="5"/>
       <c r="C72" s="5" t="s">
         <v>273</v>
       </c>
       <c r="D72" s="5" t="s">
         <v>85</v>
       </c>
       <c r="E72" s="5" t="s">
-        <v>97</v>
+        <v>94</v>
       </c>
       <c r="F72" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G72" s="5">
         <v>59.14</v>
       </c>
       <c r="H72" s="5" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" s="4" t="s">
         <v>61</v>
       </c>
       <c r="B73" s="5"/>
       <c r="C73" s="5" t="s">
         <v>273</v>
       </c>
       <c r="D73" s="5" t="s">
         <v>85</v>
       </c>
       <c r="E73" s="5" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="F73" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G73" s="5">
         <v>58.48</v>
       </c>
       <c r="H73" s="5" t="s">
-        <v>147</v>
+        <v>144</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" s="4" t="s">
         <v>62</v>
       </c>
       <c r="B74" s="5"/>
       <c r="C74" s="5" t="s">
         <v>273</v>
       </c>
       <c r="D74" s="5" t="s">
         <v>85</v>
       </c>
       <c r="E74" s="5" t="s">
-        <v>97</v>
+        <v>94</v>
       </c>
       <c r="F74" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G74" s="5">
         <v>59</v>
       </c>
       <c r="H74" s="5" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" s="4" t="s">
         <v>63</v>
       </c>
       <c r="B75" s="5"/>
       <c r="C75" s="5" t="s">
         <v>273</v>
       </c>
       <c r="D75" s="5" t="s">
         <v>85</v>
       </c>
       <c r="E75" s="5" t="s">
-        <v>97</v>
+        <v>94</v>
       </c>
       <c r="F75" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G75" s="5">
         <v>58.68</v>
       </c>
       <c r="H75" s="5" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" s="4" t="s">
         <v>64</v>
       </c>
       <c r="B76" s="5"/>
       <c r="C76" s="5" t="s">
         <v>273</v>
       </c>
       <c r="D76" s="5" t="s">
         <v>85</v>
       </c>
       <c r="E76" s="5" t="s">
-        <v>97</v>
+        <v>94</v>
       </c>
       <c r="F76" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G76" s="5">
         <v>59.64</v>
       </c>
       <c r="H76" s="5" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" s="4" t="s">
         <v>65</v>
       </c>
       <c r="B77" s="5"/>
       <c r="C77" s="5" t="s">
         <v>273</v>
       </c>
       <c r="D77" s="5" t="s">
         <v>85</v>
       </c>
       <c r="E77" s="5" t="s">
         <v>88</v>
       </c>
@@ -7799,156 +7799,156 @@
       <c r="E78" s="5" t="s">
         <v>89</v>
       </c>
       <c r="F78" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G78" s="5">
         <v>59.86</v>
       </c>
       <c r="H78" s="5" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" s="4" t="s">
         <v>67</v>
       </c>
       <c r="B79" s="5"/>
       <c r="C79" s="5" t="s">
         <v>273</v>
       </c>
       <c r="D79" s="5" t="s">
         <v>85</v>
       </c>
       <c r="E79" s="5" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="F79" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G79" s="5">
         <v>58.4</v>
       </c>
       <c r="H79" s="5" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" s="4" t="s">
         <v>68</v>
       </c>
       <c r="B80" s="5"/>
       <c r="C80" s="5" t="s">
         <v>273</v>
       </c>
       <c r="D80" s="5" t="s">
         <v>85</v>
       </c>
       <c r="E80" s="5" t="s">
-        <v>97</v>
+        <v>94</v>
       </c>
       <c r="F80" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G80" s="5">
         <v>59.02</v>
       </c>
       <c r="H80" s="5" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" s="4" t="s">
         <v>69</v>
       </c>
       <c r="B81" s="5"/>
       <c r="C81" s="5" t="s">
         <v>273</v>
       </c>
       <c r="D81" s="5" t="s">
         <v>85</v>
       </c>
       <c r="E81" s="5" t="s">
         <v>112</v>
       </c>
       <c r="F81" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G81" s="5">
         <v>55.04</v>
       </c>
       <c r="H81" s="5" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" s="4" t="s">
         <v>70</v>
       </c>
       <c r="B82" s="5"/>
       <c r="C82" s="5" t="s">
         <v>273</v>
       </c>
       <c r="D82" s="5" t="s">
         <v>85</v>
       </c>
       <c r="E82" s="5" t="s">
-        <v>97</v>
+        <v>94</v>
       </c>
       <c r="F82" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G82" s="5">
         <v>59.46</v>
       </c>
       <c r="H82" s="5" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" s="4" t="s">
         <v>71</v>
       </c>
       <c r="B83" s="5"/>
       <c r="C83" s="5" t="s">
         <v>273</v>
       </c>
       <c r="D83" s="5" t="s">
         <v>85</v>
       </c>
       <c r="E83" s="5" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="F83" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G83" s="5">
         <v>58.54</v>
       </c>
       <c r="H83" s="5" t="s">
-        <v>141</v>
+        <v>138</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" s="4" t="s">
         <v>72</v>
       </c>
       <c r="B84" s="5"/>
       <c r="C84" s="5" t="s">
         <v>273</v>
       </c>
       <c r="D84" s="5" t="s">
         <v>85</v>
       </c>
       <c r="E84" s="5" t="s">
         <v>88</v>
       </c>
       <c r="F84" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G84" s="5">
         <v>58.06</v>
       </c>
       <c r="H84" s="5" t="s">
         <v>165</v>
       </c>
@@ -7967,75 +7967,75 @@
       <c r="E85" s="5" t="s">
         <v>88</v>
       </c>
       <c r="F85" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G85" s="5">
         <v>57.68</v>
       </c>
       <c r="H85" s="5" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" s="4" t="s">
         <v>74</v>
       </c>
       <c r="B86" s="5"/>
       <c r="C86" s="5" t="s">
         <v>273</v>
       </c>
       <c r="D86" s="5" t="s">
         <v>85</v>
       </c>
       <c r="E86" s="5" t="s">
-        <v>102</v>
+        <v>99</v>
       </c>
       <c r="F86" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G86" s="5">
         <v>59.02</v>
       </c>
       <c r="H86" s="5" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" s="4" t="s">
         <v>75</v>
       </c>
       <c r="B87" s="5"/>
       <c r="C87" s="5" t="s">
         <v>273</v>
       </c>
       <c r="D87" s="5" t="s">
         <v>85</v>
       </c>
       <c r="E87" s="5" t="s">
-        <v>93</v>
+        <v>105</v>
       </c>
       <c r="F87" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G87" s="5">
         <v>49.08</v>
       </c>
       <c r="H87" s="5" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" s="4" t="s">
         <v>76</v>
       </c>
       <c r="B88" s="5"/>
       <c r="C88" s="5" t="s">
         <v>273</v>
       </c>
       <c r="D88" s="5" t="s">
         <v>85</v>
       </c>
       <c r="E88" s="5" t="s">
         <v>113</v>
       </c>