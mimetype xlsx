--- v0 (2026-06-08)
+++ v1 (2026-08-08)
@@ -536,50 +536,83 @@
   <si>
     <t>2209001-18-2184</t>
   </si>
   <si>
     <t>2209001-18-2185</t>
   </si>
   <si>
     <t>2209001-18-2186</t>
   </si>
   <si>
     <t>2209001-18-2187</t>
   </si>
   <si>
     <t>2209001-18-2188</t>
   </si>
   <si>
     <t>2209001-18-2472</t>
   </si>
   <si>
     <t>2209001-18-2473</t>
   </si>
   <si>
     <t>2209001-18-2474</t>
   </si>
   <si>
+    <t>2207001-09-2604</t>
+  </si>
+  <si>
+    <t>2207001-09-2605</t>
+  </si>
+  <si>
+    <t>2207001-09-2606</t>
+  </si>
+  <si>
+    <t>2207001-13-3102</t>
+  </si>
+  <si>
+    <t>2207001-14-2588</t>
+  </si>
+  <si>
+    <t>2207001-14-2589</t>
+  </si>
+  <si>
+    <t>2207001-14-2600</t>
+  </si>
+  <si>
+    <t>2207001-14-2601</t>
+  </si>
+  <si>
+    <t>2207001-17-2585</t>
+  </si>
+  <si>
+    <t>2207001-17-2602</t>
+  </si>
+  <si>
+    <t>2207001-17-2603</t>
+  </si>
+  <si>
     <t>2207001-02-2686</t>
   </si>
   <si>
     <t>2207001-02-2687</t>
   </si>
   <si>
     <t>2207001-02-2688</t>
   </si>
   <si>
     <t>2207001-07-0772</t>
   </si>
   <si>
     <t>2207001-07-0773</t>
   </si>
   <si>
     <t>2207001-07-0774</t>
   </si>
   <si>
     <t>2207001-07-0775</t>
   </si>
   <si>
     <t>2207001-07-0776</t>
   </si>
   <si>
     <t>2207001-07-2624</t>
@@ -734,107 +767,74 @@
   <si>
     <t>2207001-18-2586</t>
   </si>
   <si>
     <t>2207001-18-2587</t>
   </si>
   <si>
     <t>2207001-18-2590</t>
   </si>
   <si>
     <t>2207001-18-2591</t>
   </si>
   <si>
     <t>2207001-18-2592</t>
   </si>
   <si>
     <t>2207001-18-2596</t>
   </si>
   <si>
     <t>2207001-18-2597</t>
   </si>
   <si>
     <t>2207001-18-2598</t>
   </si>
   <si>
+    <t>2209001-18-2475</t>
+  </si>
+  <si>
+    <t>2209001-18-2476</t>
+  </si>
+  <si>
+    <t>2209001-18-2477</t>
+  </si>
+  <si>
+    <t>2209001-18-2495</t>
+  </si>
+  <si>
+    <t>2209001-18-2496</t>
+  </si>
+  <si>
     <t>2207001-21-2616</t>
   </si>
   <si>
     <t>2207001-22-3066</t>
   </si>
   <si>
     <t>2207001-23-3067</t>
   </si>
   <si>
-    <t>2207001-09-2604</t>
-[...46 lines deleted...]
-  <si>
     <t>A</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>66.5</t>
   </si>
   <si>
     <t>67.0</t>
   </si>
   <si>
     <t>66.0</t>
@@ -947,59 +947,59 @@
   <si>
     <t>58.0</t>
   </si>
   <si>
     <t>63.0</t>
   </si>
   <si>
     <t>79.0</t>
   </si>
   <si>
     <t>83.0</t>
   </si>
   <si>
     <t>85.0</t>
   </si>
   <si>
     <t>86.0</t>
   </si>
   <si>
     <t>93.0</t>
   </si>
   <si>
     <t>52.0</t>
   </si>
   <si>
+    <t>97.0</t>
+  </si>
+  <si>
     <t>60.0</t>
   </si>
   <si>
     <t>64.0</t>
   </si>
   <si>
-    <t>97.0</t>
-[...1 lines deleted...]
-  <si>
     <t>72.80</t>
   </si>
   <si>
     <t>66.16</t>
   </si>
   <si>
     <t>62.90</t>
   </si>
   <si>
     <t>63.60</t>
   </si>
   <si>
     <t>64.50</t>
   </si>
   <si>
     <t>58.40</t>
   </si>
   <si>
     <t>54.00</t>
   </si>
   <si>
     <t>51.00</t>
   </si>
   <si>
     <t>53.00</t>
@@ -1292,50 +1292,71 @@
   <si>
     <t>57.00</t>
   </si>
   <si>
     <t>59.90</t>
   </si>
   <si>
     <t>57.86</t>
   </si>
   <si>
     <t>55.00</t>
   </si>
   <si>
     <t>61.80</t>
   </si>
   <si>
     <t>61.70</t>
   </si>
   <si>
     <t>67.46</t>
   </si>
   <si>
     <t>57.98</t>
   </si>
   <si>
+    <t>62.26</t>
+  </si>
+  <si>
+    <t>57.66</t>
+  </si>
+  <si>
+    <t>66.76</t>
+  </si>
+  <si>
+    <t>61.90</t>
+  </si>
+  <si>
+    <t>71.40</t>
+  </si>
+  <si>
+    <t>63.80</t>
+  </si>
+  <si>
+    <t>76.68</t>
+  </si>
+  <si>
     <t>63.58</t>
   </si>
   <si>
     <t>63.86</t>
   </si>
   <si>
     <t>60.46</t>
   </si>
   <si>
     <t>70.84</t>
   </si>
   <si>
     <t>54.40</t>
   </si>
   <si>
     <t>72.60</t>
   </si>
   <si>
     <t>73.82</t>
   </si>
   <si>
     <t>44.24</t>
   </si>
   <si>
     <t>54.66</t>
@@ -1436,84 +1457,63 @@
   <si>
     <t>63.70</t>
   </si>
   <si>
     <t>61.20</t>
   </si>
   <si>
     <t>52.44</t>
   </si>
   <si>
     <t>53.49</t>
   </si>
   <si>
     <t>52.40</t>
   </si>
   <si>
     <t>61.58</t>
   </si>
   <si>
     <t>60.60</t>
   </si>
   <si>
     <t>70.80</t>
   </si>
   <si>
+    <t>62.58</t>
+  </si>
+  <si>
+    <t>48.00</t>
+  </si>
+  <si>
+    <t>52.66</t>
+  </si>
+  <si>
     <t>64.62</t>
   </si>
   <si>
     <t>58.62</t>
-  </si>
-[...28 lines deleted...]
-    <t>52.66</t>
   </si>
   <si>
     <t>DATE:</t>
   </si>
   <si>
     <t>October 19, 2022</t>
   </si>
   <si>
     <t>Vehicle License:</t>
   </si>
   <si>
     <t>60C-57631</t>
   </si>
   <si>
     <t>Bảng kê hàng hóa - NỘI BỘ</t>
   </si>
   <si>
     <t>Packing List - INTERNAL</t>
   </si>
   <si>
     <t>Fabric Code
 产品</t>
   </si>
   <si>
     <t>Total Length
@@ -2005,50 +2005,83 @@
   <si>
     <t>2209001_18 - 2184</t>
   </si>
   <si>
     <t>2209001_18 - 2185</t>
   </si>
   <si>
     <t>2209001_18 - 2186</t>
   </si>
   <si>
     <t>2209001_18 - 2187</t>
   </si>
   <si>
     <t>2209001_18 - 2188</t>
   </si>
   <si>
     <t>2209001_18 - 2472</t>
   </si>
   <si>
     <t>2209001_18 - 2473</t>
   </si>
   <si>
     <t>2209001_18 - 2474</t>
   </si>
   <si>
+    <t>2207001_09 - 2604</t>
+  </si>
+  <si>
+    <t>2207001_09 - 2605</t>
+  </si>
+  <si>
+    <t>2207001_09 - 2606</t>
+  </si>
+  <si>
+    <t>2207001_13 - 3102</t>
+  </si>
+  <si>
+    <t>2207001_14 - 2588</t>
+  </si>
+  <si>
+    <t>2207001_14 - 2589</t>
+  </si>
+  <si>
+    <t>2207001_14 - 2600</t>
+  </si>
+  <si>
+    <t>2207001_14 - 2601</t>
+  </si>
+  <si>
+    <t>2207001_17 - 2585</t>
+  </si>
+  <si>
+    <t>2207001_17 - 2602</t>
+  </si>
+  <si>
+    <t>2207001_17 - 2603</t>
+  </si>
+  <si>
     <t>2207001_02 - 2686</t>
   </si>
   <si>
     <t>2207001_02 - 2687</t>
   </si>
   <si>
     <t>2207001_02 - 2688</t>
   </si>
   <si>
     <t>2207001_07 - 0772</t>
   </si>
   <si>
     <t>2207001_07 - 0773</t>
   </si>
   <si>
     <t>2207001_07 - 0774</t>
   </si>
   <si>
     <t>2207001_07 - 0775</t>
   </si>
   <si>
     <t>2207001_07 - 0776</t>
   </si>
   <si>
     <t>2207001_07 - 2624</t>
@@ -2203,105 +2236,72 @@
   <si>
     <t>2207001_18 - 2586</t>
   </si>
   <si>
     <t>2207001_18 - 2587</t>
   </si>
   <si>
     <t>2207001_18 - 2590</t>
   </si>
   <si>
     <t>2207001_18 - 2591</t>
   </si>
   <si>
     <t>2207001_18 - 2592</t>
   </si>
   <si>
     <t>2207001_18 - 2596</t>
   </si>
   <si>
     <t>2207001_18 - 2597</t>
   </si>
   <si>
     <t>2207001_18 - 2598</t>
   </si>
   <si>
+    <t>2209001_18 - 2475</t>
+  </si>
+  <si>
+    <t>2209001_18 - 2476</t>
+  </si>
+  <si>
+    <t>2209001_18 - 2477</t>
+  </si>
+  <si>
+    <t>2209001_18 - 2495</t>
+  </si>
+  <si>
+    <t>2209001_18 - 2496</t>
+  </si>
+  <si>
     <t>2207001_21 - 2616</t>
   </si>
   <si>
     <t>2207001_22 - 3066</t>
   </si>
   <si>
     <t>2207001_23 - 3067</t>
-  </si>
-[...46 lines deleted...]
-    <t>2209001_18 - 2496</t>
   </si>
   <si>
     <t>Packing List - ANHUY</t>
   </si>
   <si>
     <t>Total Weight (Net)</t>
   </si>
   <si>
     <t>Net Weight / KGS</t>
   </si>
   <si>
     <t>Gross Weight / KGS</t>
   </si>
   <si>
     <t>Shipping Marks</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>Lot (Color Group)</t>
   </si>
   <si>
     <t>Batch No./ Color</t>
   </si>
@@ -7041,2235 +7041,2235 @@
       </c>
       <c r="G159" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H159" s="5" t="s">
         <v>340</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160" s="4" t="s">
         <v>167</v>
       </c>
       <c r="B160" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C160" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D160" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E160" s="5" t="s">
         <v>259</v>
       </c>
       <c r="F160" s="5" t="s">
-        <v>300</v>
+        <v>265</v>
       </c>
       <c r="G160" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H160" s="5" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161" s="4" t="s">
         <v>168</v>
       </c>
       <c r="B161" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C161" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D161" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E161" s="5" t="s">
         <v>259</v>
       </c>
       <c r="F161" s="5" t="s">
-        <v>301</v>
+        <v>265</v>
       </c>
       <c r="G161" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H161" s="5" t="s">
-        <v>420</v>
+        <v>419</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162" s="4" t="s">
         <v>169</v>
       </c>
       <c r="B162" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C162" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D162" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E162" s="5" t="s">
         <v>259</v>
       </c>
       <c r="F162" s="5" t="s">
-        <v>265</v>
+        <v>284</v>
       </c>
       <c r="G162" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H162" s="5" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163" s="4" t="s">
         <v>170</v>
       </c>
       <c r="B163" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C163" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D163" s="5" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
       <c r="E163" s="5" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="F163" s="5" t="s">
-        <v>292</v>
+        <v>282</v>
       </c>
       <c r="G163" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H163" s="5" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164" s="4" t="s">
         <v>171</v>
       </c>
       <c r="B164" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C164" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D164" s="5" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
       <c r="E164" s="5" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="F164" s="5" t="s">
-        <v>273</v>
+        <v>265</v>
       </c>
       <c r="G164" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H164" s="5" t="s">
-        <v>377</v>
+        <v>422</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165" s="4" t="s">
         <v>172</v>
       </c>
       <c r="B165" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C165" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D165" s="5" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
       <c r="E165" s="5" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="F165" s="5" t="s">
-        <v>266</v>
+        <v>298</v>
       </c>
       <c r="G165" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H165" s="5" t="s">
-        <v>348</v>
+        <v>337</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166" s="4" t="s">
         <v>173</v>
       </c>
       <c r="B166" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C166" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D166" s="5" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
       <c r="E166" s="5" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="F166" s="5" t="s">
-        <v>267</v>
+        <v>295</v>
       </c>
       <c r="G166" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H166" s="5" t="s">
-        <v>411</v>
+        <v>331</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167" s="4" t="s">
         <v>174</v>
       </c>
       <c r="B167" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C167" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D167" s="5" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
       <c r="E167" s="5" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="F167" s="5" t="s">
-        <v>291</v>
+        <v>304</v>
       </c>
       <c r="G167" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H167" s="5" t="s">
-        <v>371</v>
+        <v>423</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168" s="4" t="s">
         <v>175</v>
       </c>
       <c r="B168" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C168" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D168" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E168" s="5" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="F168" s="5" t="s">
-        <v>283</v>
+        <v>271</v>
       </c>
       <c r="G168" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H168" s="5" t="s">
-        <v>423</v>
+        <v>343</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169" s="4" t="s">
         <v>176</v>
       </c>
       <c r="B169" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C169" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D169" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E169" s="5" t="s">
         <v>259</v>
       </c>
       <c r="F169" s="5" t="s">
-        <v>283</v>
+        <v>299</v>
       </c>
       <c r="G169" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H169" s="5" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170" s="4" t="s">
         <v>177</v>
       </c>
       <c r="B170" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C170" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D170" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E170" s="5" t="s">
         <v>259</v>
       </c>
       <c r="F170" s="5" t="s">
-        <v>263</v>
+        <v>281</v>
       </c>
       <c r="G170" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H170" s="5" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171" s="4" t="s">
         <v>178</v>
       </c>
       <c r="B171" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C171" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D171" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E171" s="5" t="s">
         <v>259</v>
       </c>
       <c r="F171" s="5" t="s">
-        <v>277</v>
+        <v>300</v>
       </c>
       <c r="G171" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H171" s="5" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172" s="4" t="s">
         <v>179</v>
       </c>
       <c r="B172" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C172" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D172" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E172" s="5" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F172" s="5" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="G172" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H172" s="5" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173" s="4" t="s">
         <v>180</v>
       </c>
       <c r="B173" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C173" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D173" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E173" s="5" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F173" s="5" t="s">
-        <v>291</v>
+        <v>265</v>
       </c>
       <c r="G173" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H173" s="5" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174" s="4" t="s">
         <v>181</v>
       </c>
       <c r="B174" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C174" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D174" s="5" t="s">
-        <v>253</v>
+        <v>256</v>
       </c>
       <c r="E174" s="5" t="s">
         <v>259</v>
       </c>
       <c r="F174" s="5" t="s">
-        <v>300</v>
+        <v>292</v>
       </c>
       <c r="G174" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H174" s="5" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175" s="4" t="s">
         <v>182</v>
       </c>
       <c r="B175" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C175" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D175" s="5" t="s">
-        <v>253</v>
+        <v>256</v>
       </c>
       <c r="E175" s="5" t="s">
         <v>259</v>
       </c>
       <c r="F175" s="5" t="s">
-        <v>299</v>
+        <v>273</v>
       </c>
       <c r="G175" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H175" s="5" t="s">
-        <v>429</v>
+        <v>377</v>
       </c>
     </row>
     <row r="176" spans="1:8">
       <c r="A176" s="4" t="s">
         <v>183</v>
       </c>
       <c r="B176" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C176" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D176" s="5" t="s">
-        <v>253</v>
+        <v>256</v>
       </c>
       <c r="E176" s="5" t="s">
         <v>259</v>
       </c>
       <c r="F176" s="5" t="s">
-        <v>269</v>
+        <v>266</v>
       </c>
       <c r="G176" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H176" s="5" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
     </row>
     <row r="177" spans="1:8">
       <c r="A177" s="4" t="s">
         <v>184</v>
       </c>
       <c r="B177" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C177" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D177" s="5" t="s">
-        <v>253</v>
+        <v>256</v>
       </c>
       <c r="E177" s="5" t="s">
         <v>259</v>
       </c>
       <c r="F177" s="5" t="s">
-        <v>305</v>
+        <v>267</v>
       </c>
       <c r="G177" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H177" s="5" t="s">
-        <v>430</v>
+        <v>411</v>
       </c>
     </row>
     <row r="178" spans="1:8">
       <c r="A178" s="4" t="s">
         <v>185</v>
       </c>
       <c r="B178" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C178" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D178" s="5" t="s">
-        <v>253</v>
+        <v>256</v>
       </c>
       <c r="E178" s="5" t="s">
         <v>259</v>
       </c>
       <c r="F178" s="5" t="s">
-        <v>264</v>
+        <v>291</v>
       </c>
       <c r="G178" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H178" s="5" t="s">
-        <v>431</v>
+        <v>371</v>
       </c>
     </row>
     <row r="179" spans="1:8">
       <c r="A179" s="4" t="s">
         <v>186</v>
       </c>
       <c r="B179" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C179" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D179" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E179" s="5" t="s">
         <v>259</v>
       </c>
       <c r="F179" s="5" t="s">
-        <v>274</v>
+        <v>283</v>
       </c>
       <c r="G179" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H179" s="5" t="s">
-        <v>432</v>
+        <v>430</v>
       </c>
     </row>
     <row r="180" spans="1:8">
       <c r="A180" s="4" t="s">
         <v>187</v>
       </c>
       <c r="B180" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C180" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D180" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E180" s="5" t="s">
         <v>259</v>
       </c>
       <c r="F180" s="5" t="s">
-        <v>299</v>
+        <v>283</v>
       </c>
       <c r="G180" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H180" s="5" t="s">
-        <v>433</v>
+        <v>430</v>
       </c>
     </row>
     <row r="181" spans="1:8">
       <c r="A181" s="4" t="s">
         <v>188</v>
       </c>
       <c r="B181" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C181" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D181" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E181" s="5" t="s">
         <v>259</v>
       </c>
       <c r="F181" s="5" t="s">
-        <v>269</v>
+        <v>263</v>
       </c>
       <c r="G181" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H181" s="5" t="s">
-        <v>362</v>
+        <v>431</v>
       </c>
     </row>
     <row r="182" spans="1:8">
       <c r="A182" s="4" t="s">
         <v>189</v>
       </c>
       <c r="B182" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C182" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D182" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E182" s="5" t="s">
         <v>259</v>
       </c>
       <c r="F182" s="5" t="s">
-        <v>269</v>
+        <v>277</v>
       </c>
       <c r="G182" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H182" s="5" t="s">
-        <v>362</v>
+        <v>432</v>
       </c>
     </row>
     <row r="183" spans="1:8">
       <c r="A183" s="4" t="s">
         <v>190</v>
       </c>
       <c r="B183" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C183" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D183" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E183" s="5" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="F183" s="5" t="s">
-        <v>283</v>
+        <v>305</v>
       </c>
       <c r="G183" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H183" s="5" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
     </row>
     <row r="184" spans="1:8">
       <c r="A184" s="4" t="s">
         <v>191</v>
       </c>
       <c r="B184" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C184" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D184" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E184" s="5" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="F184" s="5" t="s">
-        <v>263</v>
+        <v>291</v>
       </c>
       <c r="G184" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H184" s="5" t="s">
-        <v>435</v>
+        <v>434</v>
       </c>
     </row>
     <row r="185" spans="1:8">
       <c r="A185" s="4" t="s">
         <v>192</v>
       </c>
       <c r="B185" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C185" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D185" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E185" s="5" t="s">
         <v>259</v>
       </c>
       <c r="F185" s="5" t="s">
-        <v>263</v>
+        <v>300</v>
       </c>
       <c r="G185" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H185" s="5" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
     </row>
     <row r="186" spans="1:8">
       <c r="A186" s="4" t="s">
         <v>193</v>
       </c>
       <c r="B186" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C186" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D186" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E186" s="5" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="F186" s="5" t="s">
-        <v>267</v>
+        <v>299</v>
       </c>
       <c r="G186" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H186" s="5" t="s">
-        <v>437</v>
+        <v>436</v>
       </c>
     </row>
     <row r="187" spans="1:8">
       <c r="A187" s="4" t="s">
         <v>194</v>
       </c>
       <c r="B187" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C187" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D187" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E187" s="5" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="F187" s="5" t="s">
-        <v>291</v>
+        <v>269</v>
       </c>
       <c r="G187" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H187" s="5" t="s">
-        <v>438</v>
+        <v>350</v>
       </c>
     </row>
     <row r="188" spans="1:8">
       <c r="A188" s="4" t="s">
         <v>195</v>
       </c>
       <c r="B188" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C188" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D188" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E188" s="5" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="F188" s="5" t="s">
-        <v>282</v>
+        <v>306</v>
       </c>
       <c r="G188" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H188" s="5" t="s">
-        <v>439</v>
+        <v>437</v>
       </c>
     </row>
     <row r="189" spans="1:8">
       <c r="A189" s="4" t="s">
         <v>196</v>
       </c>
       <c r="B189" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C189" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D189" s="5" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="E189" s="5" t="s">
         <v>259</v>
       </c>
       <c r="F189" s="5" t="s">
-        <v>277</v>
+        <v>264</v>
       </c>
       <c r="G189" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H189" s="5" t="s">
-        <v>435</v>
+        <v>438</v>
       </c>
     </row>
     <row r="190" spans="1:8">
       <c r="A190" s="4" t="s">
         <v>197</v>
       </c>
       <c r="B190" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C190" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D190" s="5" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="E190" s="5" t="s">
         <v>259</v>
       </c>
       <c r="F190" s="5" t="s">
-        <v>279</v>
+        <v>274</v>
       </c>
       <c r="G190" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H190" s="5" t="s">
-        <v>405</v>
+        <v>439</v>
       </c>
     </row>
     <row r="191" spans="1:8">
       <c r="A191" s="4" t="s">
         <v>198</v>
       </c>
       <c r="B191" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C191" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D191" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E191" s="5" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F191" s="5" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
       <c r="G191" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H191" s="5" t="s">
         <v>440</v>
       </c>
     </row>
     <row r="192" spans="1:8">
       <c r="A192" s="4" t="s">
         <v>199</v>
       </c>
       <c r="B192" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C192" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D192" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E192" s="5" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F192" s="5" t="s">
-        <v>298</v>
+        <v>269</v>
       </c>
       <c r="G192" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H192" s="5" t="s">
-        <v>441</v>
+        <v>362</v>
       </c>
     </row>
     <row r="193" spans="1:8">
       <c r="A193" s="4" t="s">
         <v>200</v>
       </c>
       <c r="B193" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C193" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D193" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E193" s="5" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F193" s="5" t="s">
-        <v>272</v>
+        <v>269</v>
       </c>
       <c r="G193" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H193" s="5" t="s">
-        <v>377</v>
+        <v>362</v>
       </c>
     </row>
     <row r="194" spans="1:8">
       <c r="A194" s="4" t="s">
         <v>201</v>
       </c>
       <c r="B194" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C194" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D194" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E194" s="5" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F194" s="5" t="s">
-        <v>300</v>
+        <v>283</v>
       </c>
       <c r="G194" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H194" s="5" t="s">
-        <v>442</v>
+        <v>441</v>
       </c>
     </row>
     <row r="195" spans="1:8">
       <c r="A195" s="4" t="s">
         <v>202</v>
       </c>
       <c r="B195" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C195" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D195" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E195" s="5" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F195" s="5" t="s">
-        <v>269</v>
+        <v>263</v>
       </c>
       <c r="G195" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H195" s="5" t="s">
-        <v>443</v>
+        <v>442</v>
       </c>
     </row>
     <row r="196" spans="1:8">
       <c r="A196" s="4" t="s">
         <v>203</v>
       </c>
       <c r="B196" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C196" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D196" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E196" s="5" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F196" s="5" t="s">
-        <v>267</v>
+        <v>263</v>
       </c>
       <c r="G196" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H196" s="5" t="s">
-        <v>345</v>
+        <v>443</v>
       </c>
     </row>
     <row r="197" spans="1:8">
       <c r="A197" s="4" t="s">
         <v>204</v>
       </c>
       <c r="B197" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C197" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D197" s="5" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="E197" s="5" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="F197" s="5" t="s">
-        <v>270</v>
+        <v>267</v>
       </c>
       <c r="G197" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H197" s="5" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="198" spans="1:8">
       <c r="A198" s="4" t="s">
         <v>205</v>
       </c>
       <c r="B198" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C198" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D198" s="5" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="E198" s="5" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="F198" s="5" t="s">
-        <v>271</v>
+        <v>291</v>
       </c>
       <c r="G198" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H198" s="5" t="s">
         <v>445</v>
       </c>
     </row>
     <row r="199" spans="1:8">
       <c r="A199" s="4" t="s">
         <v>206</v>
       </c>
       <c r="B199" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C199" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D199" s="5" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="E199" s="5" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="F199" s="5" t="s">
-        <v>267</v>
+        <v>282</v>
       </c>
       <c r="G199" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H199" s="5" t="s">
         <v>446</v>
       </c>
     </row>
     <row r="200" spans="1:8">
       <c r="A200" s="4" t="s">
         <v>207</v>
       </c>
       <c r="B200" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C200" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D200" s="5" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="E200" s="5" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="F200" s="5" t="s">
-        <v>299</v>
+        <v>277</v>
       </c>
       <c r="G200" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H200" s="5" t="s">
-        <v>447</v>
+        <v>442</v>
       </c>
     </row>
     <row r="201" spans="1:8">
       <c r="A201" s="4" t="s">
         <v>208</v>
       </c>
       <c r="B201" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C201" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D201" s="5" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="E201" s="5" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="F201" s="5" t="s">
-        <v>300</v>
+        <v>279</v>
       </c>
       <c r="G201" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H201" s="5" t="s">
-        <v>448</v>
+        <v>405</v>
       </c>
     </row>
     <row r="202" spans="1:8">
       <c r="A202" s="4" t="s">
         <v>209</v>
       </c>
       <c r="B202" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C202" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D202" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E202" s="5" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
       <c r="F202" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="G202" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H202" s="5" t="s">
-        <v>449</v>
+        <v>447</v>
       </c>
     </row>
     <row r="203" spans="1:8">
       <c r="A203" s="4" t="s">
         <v>210</v>
       </c>
       <c r="B203" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C203" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D203" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E203" s="5" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
       <c r="F203" s="5" t="s">
-        <v>294</v>
+        <v>298</v>
       </c>
       <c r="G203" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H203" s="5" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
     </row>
     <row r="204" spans="1:8">
       <c r="A204" s="4" t="s">
         <v>211</v>
       </c>
       <c r="B204" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C204" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D204" s="5" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="E204" s="5" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
       <c r="F204" s="5" t="s">
-        <v>282</v>
+        <v>272</v>
       </c>
       <c r="G204" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H204" s="5" t="s">
-        <v>451</v>
+        <v>377</v>
       </c>
     </row>
     <row r="205" spans="1:8">
       <c r="A205" s="4" t="s">
         <v>212</v>
       </c>
       <c r="B205" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C205" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D205" s="5" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="E205" s="5" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
       <c r="F205" s="5" t="s">
-        <v>294</v>
+        <v>300</v>
       </c>
       <c r="G205" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H205" s="5" t="s">
-        <v>452</v>
+        <v>449</v>
       </c>
     </row>
     <row r="206" spans="1:8">
       <c r="A206" s="4" t="s">
         <v>213</v>
       </c>
       <c r="B206" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C206" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D206" s="5" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="E206" s="5" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
       <c r="F206" s="5" t="s">
-        <v>288</v>
+        <v>269</v>
       </c>
       <c r="G206" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H206" s="5" t="s">
-        <v>453</v>
+        <v>450</v>
       </c>
     </row>
     <row r="207" spans="1:8">
       <c r="A207" s="4" t="s">
         <v>214</v>
       </c>
       <c r="B207" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C207" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D207" s="5" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="E207" s="5" t="s">
         <v>258</v>
       </c>
       <c r="F207" s="5" t="s">
-        <v>273</v>
+        <v>267</v>
       </c>
       <c r="G207" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H207" s="5" t="s">
-        <v>433</v>
+        <v>345</v>
       </c>
     </row>
     <row r="208" spans="1:8">
       <c r="A208" s="4" t="s">
         <v>215</v>
       </c>
       <c r="B208" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C208" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D208" s="5" t="s">
         <v>254</v>
       </c>
       <c r="E208" s="5" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F208" s="5" t="s">
-        <v>264</v>
+        <v>270</v>
       </c>
       <c r="G208" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H208" s="5" t="s">
-        <v>454</v>
+        <v>451</v>
       </c>
     </row>
     <row r="209" spans="1:8">
       <c r="A209" s="4" t="s">
         <v>216</v>
       </c>
       <c r="B209" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C209" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D209" s="5" t="s">
         <v>254</v>
       </c>
       <c r="E209" s="5" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F209" s="5" t="s">
-        <v>283</v>
+        <v>271</v>
       </c>
       <c r="G209" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H209" s="5" t="s">
-        <v>455</v>
+        <v>452</v>
       </c>
     </row>
     <row r="210" spans="1:8">
       <c r="A210" s="4" t="s">
         <v>217</v>
       </c>
       <c r="B210" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C210" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D210" s="5" t="s">
         <v>254</v>
       </c>
       <c r="E210" s="5" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F210" s="5" t="s">
-        <v>289</v>
+        <v>267</v>
       </c>
       <c r="G210" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H210" s="5" t="s">
-        <v>456</v>
+        <v>453</v>
       </c>
     </row>
     <row r="211" spans="1:8">
       <c r="A211" s="4" t="s">
         <v>218</v>
       </c>
       <c r="B211" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C211" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D211" s="5" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="E211" s="5" t="s">
         <v>260</v>
       </c>
       <c r="F211" s="5" t="s">
-        <v>264</v>
+        <v>299</v>
       </c>
       <c r="G211" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H211" s="5" t="s">
-        <v>457</v>
+        <v>454</v>
       </c>
     </row>
     <row r="212" spans="1:8">
       <c r="A212" s="4" t="s">
         <v>219</v>
       </c>
       <c r="B212" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C212" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D212" s="5" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="E212" s="5" t="s">
         <v>260</v>
       </c>
       <c r="F212" s="5" t="s">
-        <v>275</v>
+        <v>300</v>
       </c>
       <c r="G212" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H212" s="5" t="s">
-        <v>458</v>
+        <v>455</v>
       </c>
     </row>
     <row r="213" spans="1:8">
       <c r="A213" s="4" t="s">
         <v>220</v>
       </c>
       <c r="B213" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C213" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D213" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E213" s="5" t="s">
         <v>260</v>
       </c>
       <c r="F213" s="5" t="s">
-        <v>266</v>
+        <v>304</v>
       </c>
       <c r="G213" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H213" s="5" t="s">
-        <v>459</v>
+        <v>456</v>
       </c>
     </row>
     <row r="214" spans="1:8">
       <c r="A214" s="4" t="s">
         <v>221</v>
       </c>
       <c r="B214" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C214" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D214" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E214" s="5" t="s">
         <v>260</v>
       </c>
       <c r="F214" s="5" t="s">
-        <v>272</v>
+        <v>294</v>
       </c>
       <c r="G214" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H214" s="5" t="s">
-        <v>460</v>
+        <v>457</v>
       </c>
     </row>
     <row r="215" spans="1:8">
       <c r="A215" s="4" t="s">
         <v>222</v>
       </c>
       <c r="B215" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C215" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D215" s="5" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="E215" s="5" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
       <c r="F215" s="5" t="s">
-        <v>299</v>
+        <v>282</v>
       </c>
       <c r="G215" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H215" s="5" t="s">
-        <v>348</v>
+        <v>458</v>
       </c>
     </row>
     <row r="216" spans="1:8">
       <c r="A216" s="4" t="s">
         <v>223</v>
       </c>
       <c r="B216" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C216" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D216" s="5" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="E216" s="5" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
       <c r="F216" s="5" t="s">
-        <v>282</v>
+        <v>294</v>
       </c>
       <c r="G216" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H216" s="5" t="s">
-        <v>355</v>
+        <v>459</v>
       </c>
     </row>
     <row r="217" spans="1:8">
       <c r="A217" s="4" t="s">
         <v>224</v>
       </c>
       <c r="B217" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C217" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D217" s="5" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="E217" s="5" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
       <c r="F217" s="5" t="s">
-        <v>273</v>
+        <v>288</v>
       </c>
       <c r="G217" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H217" s="5" t="s">
-        <v>377</v>
+        <v>460</v>
       </c>
     </row>
     <row r="218" spans="1:8">
       <c r="A218" s="4" t="s">
         <v>225</v>
       </c>
       <c r="B218" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C218" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D218" s="5" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="E218" s="5" t="s">
         <v>258</v>
       </c>
       <c r="F218" s="5" t="s">
-        <v>264</v>
+        <v>273</v>
       </c>
       <c r="G218" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H218" s="5" t="s">
-        <v>454</v>
+        <v>440</v>
       </c>
     </row>
     <row r="219" spans="1:8">
       <c r="A219" s="4" t="s">
         <v>226</v>
       </c>
       <c r="B219" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C219" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D219" s="5" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="E219" s="5" t="s">
         <v>258</v>
       </c>
       <c r="F219" s="5" t="s">
-        <v>274</v>
+        <v>264</v>
       </c>
       <c r="G219" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H219" s="5" t="s">
-        <v>406</v>
+        <v>461</v>
       </c>
     </row>
     <row r="220" spans="1:8">
       <c r="A220" s="4" t="s">
         <v>227</v>
       </c>
       <c r="B220" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C220" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D220" s="5" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="E220" s="5" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="F220" s="5" t="s">
-        <v>269</v>
+        <v>283</v>
       </c>
       <c r="G220" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H220" s="5" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
     </row>
     <row r="221" spans="1:8">
       <c r="A221" s="4" t="s">
         <v>228</v>
       </c>
       <c r="B221" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C221" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D221" s="5" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="E221" s="5" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="F221" s="5" t="s">
-        <v>283</v>
+        <v>289</v>
       </c>
       <c r="G221" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H221" s="5" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
     </row>
     <row r="222" spans="1:8">
       <c r="A222" s="4" t="s">
         <v>229</v>
       </c>
       <c r="B222" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C222" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D222" s="5" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="E222" s="5" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="F222" s="5" t="s">
-        <v>269</v>
+        <v>264</v>
       </c>
       <c r="G222" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H222" s="5" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
     </row>
     <row r="223" spans="1:8">
       <c r="A223" s="4" t="s">
         <v>230</v>
       </c>
       <c r="B223" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C223" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D223" s="5" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="E223" s="5" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="F223" s="5" t="s">
-        <v>299</v>
+        <v>275</v>
       </c>
       <c r="G223" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H223" s="5" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="224" spans="1:8">
       <c r="A224" s="4" t="s">
         <v>231</v>
       </c>
       <c r="B224" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C224" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D224" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E224" s="5" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="F224" s="5" t="s">
-        <v>272</v>
+        <v>266</v>
       </c>
       <c r="G224" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H224" s="5" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
     </row>
     <row r="225" spans="1:8">
       <c r="A225" s="4" t="s">
         <v>232</v>
       </c>
       <c r="B225" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C225" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D225" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E225" s="5" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="F225" s="5" t="s">
-        <v>292</v>
+        <v>272</v>
       </c>
       <c r="G225" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H225" s="5" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
     </row>
     <row r="226" spans="1:8">
       <c r="A226" s="4" t="s">
         <v>233</v>
       </c>
       <c r="B226" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C226" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D226" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E226" s="5" t="s">
-        <v>258</v>
+        <v>261</v>
       </c>
       <c r="F226" s="5" t="s">
-        <v>272</v>
+        <v>299</v>
       </c>
       <c r="G226" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H226" s="5" t="s">
-        <v>429</v>
+        <v>348</v>
       </c>
     </row>
     <row r="227" spans="1:8">
       <c r="A227" s="4" t="s">
         <v>234</v>
       </c>
       <c r="B227" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C227" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D227" s="5" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="E227" s="5" t="s">
-        <v>258</v>
+        <v>261</v>
       </c>
       <c r="F227" s="5" t="s">
-        <v>264</v>
+        <v>282</v>
       </c>
       <c r="G227" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H227" s="5" t="s">
-        <v>467</v>
+        <v>355</v>
       </c>
     </row>
     <row r="228" spans="1:8">
       <c r="A228" s="4" t="s">
         <v>235</v>
       </c>
       <c r="B228" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C228" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D228" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E228" s="5" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
       <c r="F228" s="5" t="s">
-        <v>298</v>
+        <v>273</v>
       </c>
       <c r="G228" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H228" s="5" t="s">
-        <v>468</v>
+        <v>377</v>
       </c>
     </row>
     <row r="229" spans="1:8">
       <c r="A229" s="4" t="s">
         <v>236</v>
       </c>
       <c r="B229" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C229" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D229" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E229" s="5" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="F229" s="5" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="G229" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H229" s="5" t="s">
-        <v>469</v>
+        <v>461</v>
       </c>
     </row>
     <row r="230" spans="1:8">
       <c r="A230" s="4" t="s">
         <v>237</v>
       </c>
       <c r="B230" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C230" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D230" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E230" s="5" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="F230" s="5" t="s">
-        <v>265</v>
+        <v>274</v>
       </c>
       <c r="G230" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H230" s="5" t="s">
-        <v>469</v>
+        <v>406</v>
       </c>
     </row>
     <row r="231" spans="1:8">
       <c r="A231" s="4" t="s">
         <v>238</v>
       </c>
       <c r="B231" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C231" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D231" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E231" s="5" t="s">
         <v>259</v>
       </c>
       <c r="F231" s="5" t="s">
-        <v>284</v>
+        <v>269</v>
       </c>
       <c r="G231" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H231" s="5" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
     </row>
     <row r="232" spans="1:8">
       <c r="A232" s="4" t="s">
         <v>239</v>
       </c>
       <c r="B232" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C232" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D232" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E232" s="5" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F232" s="5" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="G232" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H232" s="5" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
     </row>
     <row r="233" spans="1:8">
       <c r="A233" s="4" t="s">
         <v>240</v>
       </c>
       <c r="B233" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C233" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D233" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E233" s="5" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F233" s="5" t="s">
-        <v>265</v>
+        <v>269</v>
       </c>
       <c r="G233" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H233" s="5" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="234" spans="1:8">
       <c r="A234" s="4" t="s">
         <v>241</v>
       </c>
       <c r="B234" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C234" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D234" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E234" s="5" t="s">
         <v>258</v>
       </c>
       <c r="F234" s="5" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="G234" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H234" s="5" t="s">
-        <v>337</v>
+        <v>471</v>
       </c>
     </row>
     <row r="235" spans="1:8">
       <c r="A235" s="4" t="s">
         <v>242</v>
       </c>
       <c r="B235" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C235" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D235" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E235" s="5" t="s">
         <v>258</v>
       </c>
       <c r="F235" s="5" t="s">
-        <v>295</v>
+        <v>272</v>
       </c>
       <c r="G235" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H235" s="5" t="s">
-        <v>331</v>
+        <v>472</v>
       </c>
     </row>
     <row r="236" spans="1:8">
       <c r="A236" s="4" t="s">
         <v>243</v>
       </c>
       <c r="B236" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C236" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D236" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E236" s="5" t="s">
         <v>258</v>
       </c>
       <c r="F236" s="5" t="s">
-        <v>306</v>
+        <v>292</v>
       </c>
       <c r="G236" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H236" s="5" t="s">
         <v>473</v>
       </c>
     </row>
     <row r="237" spans="1:8">
       <c r="A237" s="4" t="s">
         <v>244</v>
       </c>
       <c r="B237" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C237" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D237" s="5" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="E237" s="5" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F237" s="5" t="s">
-        <v>271</v>
+        <v>266</v>
       </c>
       <c r="G237" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H237" s="5" t="s">
-        <v>343</v>
+        <v>474</v>
       </c>
     </row>
     <row r="238" spans="1:8">
       <c r="A238" s="4" t="s">
         <v>245</v>
       </c>
       <c r="B238" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C238" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D238" s="5" t="s">
-        <v>253</v>
+        <v>257</v>
       </c>
       <c r="E238" s="5" t="s">
         <v>259</v>
       </c>
       <c r="F238" s="5" t="s">
-        <v>299</v>
+        <v>270</v>
       </c>
       <c r="G238" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H238" s="5" t="s">
-        <v>474</v>
+        <v>313</v>
       </c>
     </row>
     <row r="239" spans="1:8">
       <c r="A239" s="4" t="s">
         <v>246</v>
       </c>
       <c r="B239" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C239" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D239" s="5" t="s">
-        <v>253</v>
+        <v>257</v>
       </c>
       <c r="E239" s="5" t="s">
         <v>259</v>
       </c>
       <c r="F239" s="5" t="s">
-        <v>281</v>
+        <v>306</v>
       </c>
       <c r="G239" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H239" s="5" t="s">
         <v>475</v>
       </c>
     </row>
     <row r="240" spans="1:8">
       <c r="A240" s="4" t="s">
         <v>247</v>
       </c>
       <c r="B240" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C240" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D240" s="5" t="s">
         <v>255</v>
       </c>
       <c r="E240" s="5" t="s">
         <v>259</v>
       </c>
       <c r="F240" s="5" t="s">
-        <v>266</v>
+        <v>269</v>
       </c>
       <c r="G240" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H240" s="5" t="s">
-        <v>476</v>
+        <v>333</v>
       </c>
     </row>
     <row r="241" spans="1:8">
       <c r="A241" s="4" t="s">
         <v>248</v>
       </c>
       <c r="B241" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C241" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D241" s="5" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
       <c r="E241" s="5" t="s">
         <v>259</v>
       </c>
       <c r="F241" s="5" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="G241" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H241" s="5" t="s">
-        <v>313</v>
+        <v>476</v>
       </c>
     </row>
     <row r="242" spans="1:8">
       <c r="A242" s="4" t="s">
         <v>249</v>
       </c>
       <c r="B242" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C242" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D242" s="5" t="s">
-        <v>257</v>
+        <v>253</v>
       </c>
       <c r="E242" s="5" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="F242" s="5" t="s">
-        <v>305</v>
+        <v>272</v>
       </c>
       <c r="G242" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H242" s="5" t="s">
-        <v>477</v>
+        <v>436</v>
       </c>
     </row>
     <row r="243" spans="1:8">
       <c r="A243" s="4" t="s">
         <v>250</v>
       </c>
       <c r="B243" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C243" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D243" s="5" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
       <c r="E243" s="5" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="F243" s="5" t="s">
-        <v>269</v>
+        <v>264</v>
       </c>
       <c r="G243" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H243" s="5" t="s">
-        <v>333</v>
+        <v>477</v>
       </c>
     </row>
     <row r="244" spans="1:8">
       <c r="A244" s="4" t="s">
         <v>251</v>
       </c>
       <c r="B244" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C244" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D244" s="5" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E244" s="5" t="s">
         <v>259</v>
       </c>
       <c r="F244" s="5" t="s">
-        <v>269</v>
+        <v>298</v>
       </c>
       <c r="G244" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H244" s="5" t="s">
         <v>478</v>
       </c>
     </row>
     <row r="248" spans="1:8">
       <c r="A248" s="6" t="s">
         <v>496</v>
       </c>
       <c r="C248" s="6" t="s">
         <v>497</v>
       </c>
       <c r="E248" s="6" t="s">
         <v>498</v>
       </c>
       <c r="F248" s="6" t="s">
         <v>499</v>
       </c>
       <c r="H248" s="6" t="s">
         <v>500</v>
       </c>
     </row>
@@ -12840,1983 +12840,1983 @@
       </c>
       <c r="F159" s="5" t="s">
         <v>295</v>
       </c>
       <c r="G159" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="160" spans="1:7">
       <c r="A160" s="4" t="s">
         <v>167</v>
       </c>
       <c r="B160" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C160" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D160" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E160" s="5" t="s">
         <v>259</v>
       </c>
       <c r="F160" s="5" t="s">
-        <v>300</v>
+        <v>265</v>
       </c>
       <c r="G160" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="161" spans="1:7">
       <c r="A161" s="4" t="s">
         <v>168</v>
       </c>
       <c r="B161" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C161" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D161" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E161" s="5" t="s">
         <v>259</v>
       </c>
       <c r="F161" s="5" t="s">
-        <v>301</v>
+        <v>265</v>
       </c>
       <c r="G161" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="162" spans="1:7">
       <c r="A162" s="4" t="s">
         <v>169</v>
       </c>
       <c r="B162" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C162" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D162" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E162" s="5" t="s">
         <v>259</v>
       </c>
       <c r="F162" s="5" t="s">
-        <v>265</v>
+        <v>284</v>
       </c>
       <c r="G162" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="163" spans="1:7">
       <c r="A163" s="4" t="s">
         <v>170</v>
       </c>
       <c r="B163" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C163" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D163" s="5" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
       <c r="E163" s="5" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="F163" s="5" t="s">
-        <v>292</v>
+        <v>282</v>
       </c>
       <c r="G163" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="164" spans="1:7">
       <c r="A164" s="4" t="s">
         <v>171</v>
       </c>
       <c r="B164" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C164" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D164" s="5" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
       <c r="E164" s="5" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="F164" s="5" t="s">
-        <v>273</v>
+        <v>265</v>
       </c>
       <c r="G164" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="165" spans="1:7">
       <c r="A165" s="4" t="s">
         <v>172</v>
       </c>
       <c r="B165" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C165" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D165" s="5" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
       <c r="E165" s="5" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="F165" s="5" t="s">
-        <v>266</v>
+        <v>298</v>
       </c>
       <c r="G165" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="166" spans="1:7">
       <c r="A166" s="4" t="s">
         <v>173</v>
       </c>
       <c r="B166" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C166" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D166" s="5" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
       <c r="E166" s="5" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="F166" s="5" t="s">
-        <v>267</v>
+        <v>295</v>
       </c>
       <c r="G166" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="167" spans="1:7">
       <c r="A167" s="4" t="s">
         <v>174</v>
       </c>
       <c r="B167" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C167" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D167" s="5" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
       <c r="E167" s="5" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="F167" s="5" t="s">
-        <v>291</v>
+        <v>304</v>
       </c>
       <c r="G167" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="168" spans="1:7">
       <c r="A168" s="4" t="s">
         <v>175</v>
       </c>
       <c r="B168" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C168" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D168" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E168" s="5" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="F168" s="5" t="s">
-        <v>283</v>
+        <v>271</v>
       </c>
       <c r="G168" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="169" spans="1:7">
       <c r="A169" s="4" t="s">
         <v>176</v>
       </c>
       <c r="B169" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C169" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D169" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E169" s="5" t="s">
         <v>259</v>
       </c>
       <c r="F169" s="5" t="s">
-        <v>283</v>
+        <v>299</v>
       </c>
       <c r="G169" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="170" spans="1:7">
       <c r="A170" s="4" t="s">
         <v>177</v>
       </c>
       <c r="B170" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C170" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D170" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E170" s="5" t="s">
         <v>259</v>
       </c>
       <c r="F170" s="5" t="s">
-        <v>263</v>
+        <v>281</v>
       </c>
       <c r="G170" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="171" spans="1:7">
       <c r="A171" s="4" t="s">
         <v>178</v>
       </c>
       <c r="B171" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C171" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D171" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E171" s="5" t="s">
         <v>259</v>
       </c>
       <c r="F171" s="5" t="s">
-        <v>277</v>
+        <v>300</v>
       </c>
       <c r="G171" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="172" spans="1:7">
       <c r="A172" s="4" t="s">
         <v>179</v>
       </c>
       <c r="B172" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C172" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D172" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E172" s="5" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F172" s="5" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="G172" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="173" spans="1:7">
       <c r="A173" s="4" t="s">
         <v>180</v>
       </c>
       <c r="B173" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C173" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D173" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E173" s="5" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F173" s="5" t="s">
-        <v>291</v>
+        <v>265</v>
       </c>
       <c r="G173" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="174" spans="1:7">
       <c r="A174" s="4" t="s">
         <v>181</v>
       </c>
       <c r="B174" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C174" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D174" s="5" t="s">
-        <v>253</v>
+        <v>256</v>
       </c>
       <c r="E174" s="5" t="s">
         <v>259</v>
       </c>
       <c r="F174" s="5" t="s">
-        <v>300</v>
+        <v>292</v>
       </c>
       <c r="G174" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="175" spans="1:7">
       <c r="A175" s="4" t="s">
         <v>182</v>
       </c>
       <c r="B175" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C175" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D175" s="5" t="s">
-        <v>253</v>
+        <v>256</v>
       </c>
       <c r="E175" s="5" t="s">
         <v>259</v>
       </c>
       <c r="F175" s="5" t="s">
-        <v>299</v>
+        <v>273</v>
       </c>
       <c r="G175" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="176" spans="1:7">
       <c r="A176" s="4" t="s">
         <v>183</v>
       </c>
       <c r="B176" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C176" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D176" s="5" t="s">
-        <v>253</v>
+        <v>256</v>
       </c>
       <c r="E176" s="5" t="s">
         <v>259</v>
       </c>
       <c r="F176" s="5" t="s">
-        <v>269</v>
+        <v>266</v>
       </c>
       <c r="G176" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="177" spans="1:7">
       <c r="A177" s="4" t="s">
         <v>184</v>
       </c>
       <c r="B177" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C177" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D177" s="5" t="s">
-        <v>253</v>
+        <v>256</v>
       </c>
       <c r="E177" s="5" t="s">
         <v>259</v>
       </c>
       <c r="F177" s="5" t="s">
-        <v>305</v>
+        <v>267</v>
       </c>
       <c r="G177" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="178" spans="1:7">
       <c r="A178" s="4" t="s">
         <v>185</v>
       </c>
       <c r="B178" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C178" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D178" s="5" t="s">
-        <v>253</v>
+        <v>256</v>
       </c>
       <c r="E178" s="5" t="s">
         <v>259</v>
       </c>
       <c r="F178" s="5" t="s">
-        <v>264</v>
+        <v>291</v>
       </c>
       <c r="G178" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="179" spans="1:7">
       <c r="A179" s="4" t="s">
         <v>186</v>
       </c>
       <c r="B179" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C179" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D179" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E179" s="5" t="s">
         <v>259</v>
       </c>
       <c r="F179" s="5" t="s">
-        <v>274</v>
+        <v>283</v>
       </c>
       <c r="G179" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="180" spans="1:7">
       <c r="A180" s="4" t="s">
         <v>187</v>
       </c>
       <c r="B180" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C180" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D180" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E180" s="5" t="s">
         <v>259</v>
       </c>
       <c r="F180" s="5" t="s">
-        <v>299</v>
+        <v>283</v>
       </c>
       <c r="G180" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="181" spans="1:7">
       <c r="A181" s="4" t="s">
         <v>188</v>
       </c>
       <c r="B181" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C181" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D181" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E181" s="5" t="s">
         <v>259</v>
       </c>
       <c r="F181" s="5" t="s">
-        <v>269</v>
+        <v>263</v>
       </c>
       <c r="G181" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="182" spans="1:7">
       <c r="A182" s="4" t="s">
         <v>189</v>
       </c>
       <c r="B182" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C182" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D182" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E182" s="5" t="s">
         <v>259</v>
       </c>
       <c r="F182" s="5" t="s">
-        <v>269</v>
+        <v>277</v>
       </c>
       <c r="G182" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="183" spans="1:7">
       <c r="A183" s="4" t="s">
         <v>190</v>
       </c>
       <c r="B183" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C183" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D183" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E183" s="5" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="F183" s="5" t="s">
-        <v>283</v>
+        <v>305</v>
       </c>
       <c r="G183" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="184" spans="1:7">
       <c r="A184" s="4" t="s">
         <v>191</v>
       </c>
       <c r="B184" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C184" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D184" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E184" s="5" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="F184" s="5" t="s">
-        <v>263</v>
+        <v>291</v>
       </c>
       <c r="G184" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="185" spans="1:7">
       <c r="A185" s="4" t="s">
         <v>192</v>
       </c>
       <c r="B185" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C185" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D185" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E185" s="5" t="s">
         <v>259</v>
       </c>
       <c r="F185" s="5" t="s">
-        <v>263</v>
+        <v>300</v>
       </c>
       <c r="G185" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="186" spans="1:7">
       <c r="A186" s="4" t="s">
         <v>193</v>
       </c>
       <c r="B186" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C186" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D186" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E186" s="5" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="F186" s="5" t="s">
-        <v>267</v>
+        <v>299</v>
       </c>
       <c r="G186" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="187" spans="1:7">
       <c r="A187" s="4" t="s">
         <v>194</v>
       </c>
       <c r="B187" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C187" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D187" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E187" s="5" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="F187" s="5" t="s">
-        <v>291</v>
+        <v>269</v>
       </c>
       <c r="G187" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="188" spans="1:7">
       <c r="A188" s="4" t="s">
         <v>195</v>
       </c>
       <c r="B188" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C188" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D188" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E188" s="5" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="F188" s="5" t="s">
-        <v>282</v>
+        <v>306</v>
       </c>
       <c r="G188" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="189" spans="1:7">
       <c r="A189" s="4" t="s">
         <v>196</v>
       </c>
       <c r="B189" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C189" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D189" s="5" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="E189" s="5" t="s">
         <v>259</v>
       </c>
       <c r="F189" s="5" t="s">
-        <v>277</v>
+        <v>264</v>
       </c>
       <c r="G189" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="190" spans="1:7">
       <c r="A190" s="4" t="s">
         <v>197</v>
       </c>
       <c r="B190" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C190" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D190" s="5" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="E190" s="5" t="s">
         <v>259</v>
       </c>
       <c r="F190" s="5" t="s">
-        <v>279</v>
+        <v>274</v>
       </c>
       <c r="G190" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="191" spans="1:7">
       <c r="A191" s="4" t="s">
         <v>198</v>
       </c>
       <c r="B191" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C191" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D191" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E191" s="5" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F191" s="5" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
       <c r="G191" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="192" spans="1:7">
       <c r="A192" s="4" t="s">
         <v>199</v>
       </c>
       <c r="B192" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C192" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D192" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E192" s="5" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F192" s="5" t="s">
-        <v>298</v>
+        <v>269</v>
       </c>
       <c r="G192" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="193" spans="1:7">
       <c r="A193" s="4" t="s">
         <v>200</v>
       </c>
       <c r="B193" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C193" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D193" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E193" s="5" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F193" s="5" t="s">
-        <v>272</v>
+        <v>269</v>
       </c>
       <c r="G193" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="194" spans="1:7">
       <c r="A194" s="4" t="s">
         <v>201</v>
       </c>
       <c r="B194" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C194" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D194" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E194" s="5" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F194" s="5" t="s">
-        <v>300</v>
+        <v>283</v>
       </c>
       <c r="G194" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="195" spans="1:7">
       <c r="A195" s="4" t="s">
         <v>202</v>
       </c>
       <c r="B195" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C195" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D195" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E195" s="5" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F195" s="5" t="s">
-        <v>269</v>
+        <v>263</v>
       </c>
       <c r="G195" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="196" spans="1:7">
       <c r="A196" s="4" t="s">
         <v>203</v>
       </c>
       <c r="B196" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C196" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D196" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E196" s="5" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F196" s="5" t="s">
-        <v>267</v>
+        <v>263</v>
       </c>
       <c r="G196" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="197" spans="1:7">
       <c r="A197" s="4" t="s">
         <v>204</v>
       </c>
       <c r="B197" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C197" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D197" s="5" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="E197" s="5" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="F197" s="5" t="s">
-        <v>270</v>
+        <v>267</v>
       </c>
       <c r="G197" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="198" spans="1:7">
       <c r="A198" s="4" t="s">
         <v>205</v>
       </c>
       <c r="B198" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C198" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D198" s="5" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="E198" s="5" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="F198" s="5" t="s">
-        <v>271</v>
+        <v>291</v>
       </c>
       <c r="G198" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="199" spans="1:7">
       <c r="A199" s="4" t="s">
         <v>206</v>
       </c>
       <c r="B199" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C199" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D199" s="5" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="E199" s="5" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="F199" s="5" t="s">
-        <v>267</v>
+        <v>282</v>
       </c>
       <c r="G199" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="200" spans="1:7">
       <c r="A200" s="4" t="s">
         <v>207</v>
       </c>
       <c r="B200" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C200" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D200" s="5" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="E200" s="5" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="F200" s="5" t="s">
-        <v>299</v>
+        <v>277</v>
       </c>
       <c r="G200" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="201" spans="1:7">
       <c r="A201" s="4" t="s">
         <v>208</v>
       </c>
       <c r="B201" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C201" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D201" s="5" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="E201" s="5" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="F201" s="5" t="s">
-        <v>300</v>
+        <v>279</v>
       </c>
       <c r="G201" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="202" spans="1:7">
       <c r="A202" s="4" t="s">
         <v>209</v>
       </c>
       <c r="B202" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C202" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D202" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E202" s="5" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
       <c r="F202" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="G202" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="203" spans="1:7">
       <c r="A203" s="4" t="s">
         <v>210</v>
       </c>
       <c r="B203" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C203" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D203" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E203" s="5" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
       <c r="F203" s="5" t="s">
-        <v>294</v>
+        <v>298</v>
       </c>
       <c r="G203" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="204" spans="1:7">
       <c r="A204" s="4" t="s">
         <v>211</v>
       </c>
       <c r="B204" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C204" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D204" s="5" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="E204" s="5" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
       <c r="F204" s="5" t="s">
-        <v>282</v>
+        <v>272</v>
       </c>
       <c r="G204" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="205" spans="1:7">
       <c r="A205" s="4" t="s">
         <v>212</v>
       </c>
       <c r="B205" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C205" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D205" s="5" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="E205" s="5" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
       <c r="F205" s="5" t="s">
-        <v>294</v>
+        <v>300</v>
       </c>
       <c r="G205" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="206" spans="1:7">
       <c r="A206" s="4" t="s">
         <v>213</v>
       </c>
       <c r="B206" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C206" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D206" s="5" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="E206" s="5" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
       <c r="F206" s="5" t="s">
-        <v>288</v>
+        <v>269</v>
       </c>
       <c r="G206" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="207" spans="1:7">
       <c r="A207" s="4" t="s">
         <v>214</v>
       </c>
       <c r="B207" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C207" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D207" s="5" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="E207" s="5" t="s">
         <v>258</v>
       </c>
       <c r="F207" s="5" t="s">
-        <v>273</v>
+        <v>267</v>
       </c>
       <c r="G207" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="208" spans="1:7">
       <c r="A208" s="4" t="s">
         <v>215</v>
       </c>
       <c r="B208" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C208" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D208" s="5" t="s">
         <v>254</v>
       </c>
       <c r="E208" s="5" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F208" s="5" t="s">
-        <v>264</v>
+        <v>270</v>
       </c>
       <c r="G208" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="209" spans="1:7">
       <c r="A209" s="4" t="s">
         <v>216</v>
       </c>
       <c r="B209" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C209" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D209" s="5" t="s">
         <v>254</v>
       </c>
       <c r="E209" s="5" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F209" s="5" t="s">
-        <v>283</v>
+        <v>271</v>
       </c>
       <c r="G209" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="210" spans="1:7">
       <c r="A210" s="4" t="s">
         <v>217</v>
       </c>
       <c r="B210" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C210" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D210" s="5" t="s">
         <v>254</v>
       </c>
       <c r="E210" s="5" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F210" s="5" t="s">
-        <v>289</v>
+        <v>267</v>
       </c>
       <c r="G210" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="211" spans="1:7">
       <c r="A211" s="4" t="s">
         <v>218</v>
       </c>
       <c r="B211" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C211" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D211" s="5" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="E211" s="5" t="s">
         <v>260</v>
       </c>
       <c r="F211" s="5" t="s">
-        <v>264</v>
+        <v>299</v>
       </c>
       <c r="G211" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="212" spans="1:7">
       <c r="A212" s="4" t="s">
         <v>219</v>
       </c>
       <c r="B212" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C212" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D212" s="5" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="E212" s="5" t="s">
         <v>260</v>
       </c>
       <c r="F212" s="5" t="s">
-        <v>275</v>
+        <v>300</v>
       </c>
       <c r="G212" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="213" spans="1:7">
       <c r="A213" s="4" t="s">
         <v>220</v>
       </c>
       <c r="B213" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C213" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D213" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E213" s="5" t="s">
         <v>260</v>
       </c>
       <c r="F213" s="5" t="s">
-        <v>266</v>
+        <v>304</v>
       </c>
       <c r="G213" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="214" spans="1:7">
       <c r="A214" s="4" t="s">
         <v>221</v>
       </c>
       <c r="B214" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C214" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D214" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E214" s="5" t="s">
         <v>260</v>
       </c>
       <c r="F214" s="5" t="s">
-        <v>272</v>
+        <v>294</v>
       </c>
       <c r="G214" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="215" spans="1:7">
       <c r="A215" s="4" t="s">
         <v>222</v>
       </c>
       <c r="B215" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C215" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D215" s="5" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="E215" s="5" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
       <c r="F215" s="5" t="s">
-        <v>299</v>
+        <v>282</v>
       </c>
       <c r="G215" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="216" spans="1:7">
       <c r="A216" s="4" t="s">
         <v>223</v>
       </c>
       <c r="B216" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C216" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D216" s="5" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="E216" s="5" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
       <c r="F216" s="5" t="s">
-        <v>282</v>
+        <v>294</v>
       </c>
       <c r="G216" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="217" spans="1:7">
       <c r="A217" s="4" t="s">
         <v>224</v>
       </c>
       <c r="B217" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C217" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D217" s="5" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="E217" s="5" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
       <c r="F217" s="5" t="s">
-        <v>273</v>
+        <v>288</v>
       </c>
       <c r="G217" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="218" spans="1:7">
       <c r="A218" s="4" t="s">
         <v>225</v>
       </c>
       <c r="B218" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C218" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D218" s="5" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="E218" s="5" t="s">
         <v>258</v>
       </c>
       <c r="F218" s="5" t="s">
-        <v>264</v>
+        <v>273</v>
       </c>
       <c r="G218" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="219" spans="1:7">
       <c r="A219" s="4" t="s">
         <v>226</v>
       </c>
       <c r="B219" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C219" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D219" s="5" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="E219" s="5" t="s">
         <v>258</v>
       </c>
       <c r="F219" s="5" t="s">
-        <v>274</v>
+        <v>264</v>
       </c>
       <c r="G219" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="220" spans="1:7">
       <c r="A220" s="4" t="s">
         <v>227</v>
       </c>
       <c r="B220" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C220" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D220" s="5" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="E220" s="5" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="F220" s="5" t="s">
-        <v>269</v>
+        <v>283</v>
       </c>
       <c r="G220" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="221" spans="1:7">
       <c r="A221" s="4" t="s">
         <v>228</v>
       </c>
       <c r="B221" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C221" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D221" s="5" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="E221" s="5" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="F221" s="5" t="s">
-        <v>283</v>
+        <v>289</v>
       </c>
       <c r="G221" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="222" spans="1:7">
       <c r="A222" s="4" t="s">
         <v>229</v>
       </c>
       <c r="B222" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C222" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D222" s="5" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="E222" s="5" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="F222" s="5" t="s">
-        <v>269</v>
+        <v>264</v>
       </c>
       <c r="G222" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="223" spans="1:7">
       <c r="A223" s="4" t="s">
         <v>230</v>
       </c>
       <c r="B223" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C223" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D223" s="5" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="E223" s="5" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="F223" s="5" t="s">
-        <v>299</v>
+        <v>275</v>
       </c>
       <c r="G223" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="224" spans="1:7">
       <c r="A224" s="4" t="s">
         <v>231</v>
       </c>
       <c r="B224" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C224" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D224" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E224" s="5" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="F224" s="5" t="s">
-        <v>272</v>
+        <v>266</v>
       </c>
       <c r="G224" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="225" spans="1:7">
       <c r="A225" s="4" t="s">
         <v>232</v>
       </c>
       <c r="B225" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C225" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D225" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E225" s="5" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="F225" s="5" t="s">
-        <v>292</v>
+        <v>272</v>
       </c>
       <c r="G225" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="226" spans="1:7">
       <c r="A226" s="4" t="s">
         <v>233</v>
       </c>
       <c r="B226" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C226" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D226" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E226" s="5" t="s">
-        <v>258</v>
+        <v>261</v>
       </c>
       <c r="F226" s="5" t="s">
-        <v>272</v>
+        <v>299</v>
       </c>
       <c r="G226" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="227" spans="1:7">
       <c r="A227" s="4" t="s">
         <v>234</v>
       </c>
       <c r="B227" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C227" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D227" s="5" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="E227" s="5" t="s">
-        <v>258</v>
+        <v>261</v>
       </c>
       <c r="F227" s="5" t="s">
-        <v>264</v>
+        <v>282</v>
       </c>
       <c r="G227" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="228" spans="1:7">
       <c r="A228" s="4" t="s">
         <v>235</v>
       </c>
       <c r="B228" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C228" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D228" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E228" s="5" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
       <c r="F228" s="5" t="s">
-        <v>298</v>
+        <v>273</v>
       </c>
       <c r="G228" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="229" spans="1:7">
       <c r="A229" s="4" t="s">
         <v>236</v>
       </c>
       <c r="B229" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C229" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D229" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E229" s="5" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="F229" s="5" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="G229" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="230" spans="1:7">
       <c r="A230" s="4" t="s">
         <v>237</v>
       </c>
       <c r="B230" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C230" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D230" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E230" s="5" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="F230" s="5" t="s">
-        <v>265</v>
+        <v>274</v>
       </c>
       <c r="G230" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="231" spans="1:7">
       <c r="A231" s="4" t="s">
         <v>238</v>
       </c>
       <c r="B231" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C231" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D231" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E231" s="5" t="s">
         <v>259</v>
       </c>
       <c r="F231" s="5" t="s">
-        <v>284</v>
+        <v>269</v>
       </c>
       <c r="G231" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="232" spans="1:7">
       <c r="A232" s="4" t="s">
         <v>239</v>
       </c>
       <c r="B232" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C232" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D232" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E232" s="5" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F232" s="5" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="G232" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="233" spans="1:7">
       <c r="A233" s="4" t="s">
         <v>240</v>
       </c>
       <c r="B233" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C233" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D233" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E233" s="5" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F233" s="5" t="s">
-        <v>265</v>
+        <v>269</v>
       </c>
       <c r="G233" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="234" spans="1:7">
       <c r="A234" s="4" t="s">
         <v>241</v>
       </c>
       <c r="B234" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C234" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D234" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E234" s="5" t="s">
         <v>258</v>
       </c>
       <c r="F234" s="5" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="G234" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="235" spans="1:7">
       <c r="A235" s="4" t="s">
         <v>242</v>
       </c>
       <c r="B235" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C235" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D235" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E235" s="5" t="s">
         <v>258</v>
       </c>
       <c r="F235" s="5" t="s">
-        <v>295</v>
+        <v>272</v>
       </c>
       <c r="G235" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="236" spans="1:7">
       <c r="A236" s="4" t="s">
         <v>243</v>
       </c>
       <c r="B236" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C236" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D236" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E236" s="5" t="s">
         <v>258</v>
       </c>
       <c r="F236" s="5" t="s">
-        <v>306</v>
+        <v>292</v>
       </c>
       <c r="G236" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="237" spans="1:7">
       <c r="A237" s="4" t="s">
         <v>244</v>
       </c>
       <c r="B237" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C237" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D237" s="5" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="E237" s="5" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F237" s="5" t="s">
-        <v>271</v>
+        <v>266</v>
       </c>
       <c r="G237" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="238" spans="1:7">
       <c r="A238" s="4" t="s">
         <v>245</v>
       </c>
       <c r="B238" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C238" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D238" s="5" t="s">
-        <v>253</v>
+        <v>257</v>
       </c>
       <c r="E238" s="5" t="s">
         <v>259</v>
       </c>
       <c r="F238" s="5" t="s">
-        <v>299</v>
+        <v>270</v>
       </c>
       <c r="G238" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="239" spans="1:7">
       <c r="A239" s="4" t="s">
         <v>246</v>
       </c>
       <c r="B239" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C239" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D239" s="5" t="s">
-        <v>253</v>
+        <v>257</v>
       </c>
       <c r="E239" s="5" t="s">
         <v>259</v>
       </c>
       <c r="F239" s="5" t="s">
-        <v>281</v>
+        <v>306</v>
       </c>
       <c r="G239" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="240" spans="1:7">
       <c r="A240" s="4" t="s">
         <v>247</v>
       </c>
       <c r="B240" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C240" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D240" s="5" t="s">
         <v>255</v>
       </c>
       <c r="E240" s="5" t="s">
         <v>259</v>
       </c>
       <c r="F240" s="5" t="s">
-        <v>266</v>
+        <v>269</v>
       </c>
       <c r="G240" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="241" spans="1:7">
       <c r="A241" s="4" t="s">
         <v>248</v>
       </c>
       <c r="B241" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C241" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D241" s="5" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
       <c r="E241" s="5" t="s">
         <v>259</v>
       </c>
       <c r="F241" s="5" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="G241" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="242" spans="1:7">
       <c r="A242" s="4" t="s">
         <v>249</v>
       </c>
       <c r="B242" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C242" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D242" s="5" t="s">
-        <v>257</v>
+        <v>253</v>
       </c>
       <c r="E242" s="5" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="F242" s="5" t="s">
-        <v>305</v>
+        <v>272</v>
       </c>
       <c r="G242" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="243" spans="1:7">
       <c r="A243" s="4" t="s">
         <v>250</v>
       </c>
       <c r="B243" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C243" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D243" s="5" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
       <c r="E243" s="5" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="F243" s="5" t="s">
-        <v>269</v>
+        <v>264</v>
       </c>
       <c r="G243" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="244" spans="1:7">
       <c r="A244" s="4" t="s">
         <v>251</v>
       </c>
       <c r="B244" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C244" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D244" s="5" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E244" s="5" t="s">
         <v>259</v>
       </c>
       <c r="F244" s="5" t="s">
-        <v>269</v>
+        <v>298</v>
       </c>
       <c r="G244" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="248" spans="1:7">
       <c r="A248" s="6" t="s">
         <v>496</v>
       </c>
       <c r="C248" s="6" t="s">
         <v>497</v>
       </c>
       <c r="E248" s="6" t="s">
         <v>498</v>
       </c>
       <c r="F248" s="6" t="s">
         <v>499</v>
       </c>
       <c r="G248" s="6" t="s">
         <v>500</v>
       </c>
     </row>
   </sheetData>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.7" right="0.7" top="1" bottom="0.75" header="0.2" footer="0.3"/>
@@ -18384,1983 +18384,1983 @@
       </c>
       <c r="F159" s="5" t="s">
         <v>295</v>
       </c>
       <c r="G159" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="160" spans="1:7">
       <c r="A160" s="4" t="s">
         <v>653</v>
       </c>
       <c r="B160" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C160" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D160" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E160" s="5" t="s">
         <v>259</v>
       </c>
       <c r="F160" s="5" t="s">
-        <v>300</v>
+        <v>265</v>
       </c>
       <c r="G160" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="161" spans="1:7">
       <c r="A161" s="4" t="s">
         <v>654</v>
       </c>
       <c r="B161" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C161" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D161" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E161" s="5" t="s">
         <v>259</v>
       </c>
       <c r="F161" s="5" t="s">
-        <v>301</v>
+        <v>265</v>
       </c>
       <c r="G161" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="162" spans="1:7">
       <c r="A162" s="4" t="s">
         <v>655</v>
       </c>
       <c r="B162" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C162" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D162" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E162" s="5" t="s">
         <v>259</v>
       </c>
       <c r="F162" s="5" t="s">
-        <v>265</v>
+        <v>284</v>
       </c>
       <c r="G162" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="163" spans="1:7">
       <c r="A163" s="4" t="s">
         <v>656</v>
       </c>
       <c r="B163" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C163" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D163" s="5" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
       <c r="E163" s="5" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="F163" s="5" t="s">
-        <v>292</v>
+        <v>282</v>
       </c>
       <c r="G163" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="164" spans="1:7">
       <c r="A164" s="4" t="s">
         <v>657</v>
       </c>
       <c r="B164" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C164" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D164" s="5" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
       <c r="E164" s="5" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="F164" s="5" t="s">
-        <v>273</v>
+        <v>265</v>
       </c>
       <c r="G164" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="165" spans="1:7">
       <c r="A165" s="4" t="s">
         <v>658</v>
       </c>
       <c r="B165" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C165" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D165" s="5" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
       <c r="E165" s="5" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="F165" s="5" t="s">
-        <v>266</v>
+        <v>298</v>
       </c>
       <c r="G165" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="166" spans="1:7">
       <c r="A166" s="4" t="s">
         <v>659</v>
       </c>
       <c r="B166" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C166" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D166" s="5" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
       <c r="E166" s="5" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="F166" s="5" t="s">
-        <v>267</v>
+        <v>295</v>
       </c>
       <c r="G166" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="167" spans="1:7">
       <c r="A167" s="4" t="s">
         <v>660</v>
       </c>
       <c r="B167" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C167" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D167" s="5" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
       <c r="E167" s="5" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="F167" s="5" t="s">
-        <v>291</v>
+        <v>304</v>
       </c>
       <c r="G167" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="168" spans="1:7">
       <c r="A168" s="4" t="s">
         <v>661</v>
       </c>
       <c r="B168" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C168" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D168" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E168" s="5" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="F168" s="5" t="s">
-        <v>283</v>
+        <v>271</v>
       </c>
       <c r="G168" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="169" spans="1:7">
       <c r="A169" s="4" t="s">
         <v>662</v>
       </c>
       <c r="B169" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C169" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D169" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E169" s="5" t="s">
         <v>259</v>
       </c>
       <c r="F169" s="5" t="s">
-        <v>283</v>
+        <v>299</v>
       </c>
       <c r="G169" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="170" spans="1:7">
       <c r="A170" s="4" t="s">
         <v>663</v>
       </c>
       <c r="B170" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C170" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D170" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E170" s="5" t="s">
         <v>259</v>
       </c>
       <c r="F170" s="5" t="s">
-        <v>263</v>
+        <v>281</v>
       </c>
       <c r="G170" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="171" spans="1:7">
       <c r="A171" s="4" t="s">
         <v>664</v>
       </c>
       <c r="B171" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C171" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D171" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E171" s="5" t="s">
         <v>259</v>
       </c>
       <c r="F171" s="5" t="s">
-        <v>277</v>
+        <v>300</v>
       </c>
       <c r="G171" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="172" spans="1:7">
       <c r="A172" s="4" t="s">
         <v>665</v>
       </c>
       <c r="B172" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C172" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D172" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E172" s="5" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F172" s="5" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="G172" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="173" spans="1:7">
       <c r="A173" s="4" t="s">
         <v>666</v>
       </c>
       <c r="B173" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C173" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D173" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E173" s="5" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F173" s="5" t="s">
-        <v>291</v>
+        <v>265</v>
       </c>
       <c r="G173" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="174" spans="1:7">
       <c r="A174" s="4" t="s">
         <v>667</v>
       </c>
       <c r="B174" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C174" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D174" s="5" t="s">
-        <v>253</v>
+        <v>256</v>
       </c>
       <c r="E174" s="5" t="s">
         <v>259</v>
       </c>
       <c r="F174" s="5" t="s">
-        <v>300</v>
+        <v>292</v>
       </c>
       <c r="G174" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="175" spans="1:7">
       <c r="A175" s="4" t="s">
         <v>668</v>
       </c>
       <c r="B175" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C175" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D175" s="5" t="s">
-        <v>253</v>
+        <v>256</v>
       </c>
       <c r="E175" s="5" t="s">
         <v>259</v>
       </c>
       <c r="F175" s="5" t="s">
-        <v>299</v>
+        <v>273</v>
       </c>
       <c r="G175" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="176" spans="1:7">
       <c r="A176" s="4" t="s">
         <v>669</v>
       </c>
       <c r="B176" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C176" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D176" s="5" t="s">
-        <v>253</v>
+        <v>256</v>
       </c>
       <c r="E176" s="5" t="s">
         <v>259</v>
       </c>
       <c r="F176" s="5" t="s">
-        <v>269</v>
+        <v>266</v>
       </c>
       <c r="G176" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="177" spans="1:7">
       <c r="A177" s="4" t="s">
         <v>670</v>
       </c>
       <c r="B177" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C177" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D177" s="5" t="s">
-        <v>253</v>
+        <v>256</v>
       </c>
       <c r="E177" s="5" t="s">
         <v>259</v>
       </c>
       <c r="F177" s="5" t="s">
-        <v>305</v>
+        <v>267</v>
       </c>
       <c r="G177" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="178" spans="1:7">
       <c r="A178" s="4" t="s">
         <v>671</v>
       </c>
       <c r="B178" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C178" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D178" s="5" t="s">
-        <v>253</v>
+        <v>256</v>
       </c>
       <c r="E178" s="5" t="s">
         <v>259</v>
       </c>
       <c r="F178" s="5" t="s">
-        <v>264</v>
+        <v>291</v>
       </c>
       <c r="G178" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="179" spans="1:7">
       <c r="A179" s="4" t="s">
         <v>672</v>
       </c>
       <c r="B179" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C179" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D179" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E179" s="5" t="s">
         <v>259</v>
       </c>
       <c r="F179" s="5" t="s">
-        <v>274</v>
+        <v>283</v>
       </c>
       <c r="G179" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="180" spans="1:7">
       <c r="A180" s="4" t="s">
         <v>673</v>
       </c>
       <c r="B180" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C180" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D180" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E180" s="5" t="s">
         <v>259</v>
       </c>
       <c r="F180" s="5" t="s">
-        <v>299</v>
+        <v>283</v>
       </c>
       <c r="G180" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="181" spans="1:7">
       <c r="A181" s="4" t="s">
         <v>674</v>
       </c>
       <c r="B181" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C181" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D181" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E181" s="5" t="s">
         <v>259</v>
       </c>
       <c r="F181" s="5" t="s">
-        <v>269</v>
+        <v>263</v>
       </c>
       <c r="G181" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="182" spans="1:7">
       <c r="A182" s="4" t="s">
         <v>675</v>
       </c>
       <c r="B182" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C182" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D182" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E182" s="5" t="s">
         <v>259</v>
       </c>
       <c r="F182" s="5" t="s">
-        <v>269</v>
+        <v>277</v>
       </c>
       <c r="G182" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="183" spans="1:7">
       <c r="A183" s="4" t="s">
         <v>676</v>
       </c>
       <c r="B183" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C183" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D183" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E183" s="5" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="F183" s="5" t="s">
-        <v>283</v>
+        <v>305</v>
       </c>
       <c r="G183" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="184" spans="1:7">
       <c r="A184" s="4" t="s">
         <v>677</v>
       </c>
       <c r="B184" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C184" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D184" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E184" s="5" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="F184" s="5" t="s">
-        <v>263</v>
+        <v>291</v>
       </c>
       <c r="G184" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="185" spans="1:7">
       <c r="A185" s="4" t="s">
         <v>678</v>
       </c>
       <c r="B185" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C185" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D185" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E185" s="5" t="s">
         <v>259</v>
       </c>
       <c r="F185" s="5" t="s">
-        <v>263</v>
+        <v>300</v>
       </c>
       <c r="G185" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="186" spans="1:7">
       <c r="A186" s="4" t="s">
         <v>679</v>
       </c>
       <c r="B186" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C186" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D186" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E186" s="5" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="F186" s="5" t="s">
-        <v>267</v>
+        <v>299</v>
       </c>
       <c r="G186" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="187" spans="1:7">
       <c r="A187" s="4" t="s">
         <v>680</v>
       </c>
       <c r="B187" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C187" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D187" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E187" s="5" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="F187" s="5" t="s">
-        <v>291</v>
+        <v>269</v>
       </c>
       <c r="G187" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="188" spans="1:7">
       <c r="A188" s="4" t="s">
         <v>681</v>
       </c>
       <c r="B188" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C188" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D188" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E188" s="5" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="F188" s="5" t="s">
-        <v>282</v>
+        <v>306</v>
       </c>
       <c r="G188" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="189" spans="1:7">
       <c r="A189" s="4" t="s">
         <v>682</v>
       </c>
       <c r="B189" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C189" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D189" s="5" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="E189" s="5" t="s">
         <v>259</v>
       </c>
       <c r="F189" s="5" t="s">
-        <v>277</v>
+        <v>264</v>
       </c>
       <c r="G189" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="190" spans="1:7">
       <c r="A190" s="4" t="s">
         <v>683</v>
       </c>
       <c r="B190" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C190" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D190" s="5" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="E190" s="5" t="s">
         <v>259</v>
       </c>
       <c r="F190" s="5" t="s">
-        <v>279</v>
+        <v>274</v>
       </c>
       <c r="G190" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="191" spans="1:7">
       <c r="A191" s="4" t="s">
         <v>684</v>
       </c>
       <c r="B191" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C191" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D191" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E191" s="5" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F191" s="5" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
       <c r="G191" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="192" spans="1:7">
       <c r="A192" s="4" t="s">
         <v>685</v>
       </c>
       <c r="B192" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C192" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D192" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E192" s="5" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F192" s="5" t="s">
-        <v>298</v>
+        <v>269</v>
       </c>
       <c r="G192" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="193" spans="1:7">
       <c r="A193" s="4" t="s">
         <v>686</v>
       </c>
       <c r="B193" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C193" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D193" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E193" s="5" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F193" s="5" t="s">
-        <v>272</v>
+        <v>269</v>
       </c>
       <c r="G193" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="194" spans="1:7">
       <c r="A194" s="4" t="s">
         <v>687</v>
       </c>
       <c r="B194" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C194" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D194" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E194" s="5" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F194" s="5" t="s">
-        <v>300</v>
+        <v>283</v>
       </c>
       <c r="G194" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="195" spans="1:7">
       <c r="A195" s="4" t="s">
         <v>688</v>
       </c>
       <c r="B195" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C195" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D195" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E195" s="5" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F195" s="5" t="s">
-        <v>269</v>
+        <v>263</v>
       </c>
       <c r="G195" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="196" spans="1:7">
       <c r="A196" s="4" t="s">
         <v>689</v>
       </c>
       <c r="B196" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C196" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D196" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E196" s="5" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F196" s="5" t="s">
-        <v>267</v>
+        <v>263</v>
       </c>
       <c r="G196" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="197" spans="1:7">
       <c r="A197" s="4" t="s">
         <v>690</v>
       </c>
       <c r="B197" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C197" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D197" s="5" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="E197" s="5" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="F197" s="5" t="s">
-        <v>270</v>
+        <v>267</v>
       </c>
       <c r="G197" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="198" spans="1:7">
       <c r="A198" s="4" t="s">
         <v>691</v>
       </c>
       <c r="B198" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C198" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D198" s="5" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="E198" s="5" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="F198" s="5" t="s">
-        <v>271</v>
+        <v>291</v>
       </c>
       <c r="G198" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="199" spans="1:7">
       <c r="A199" s="4" t="s">
         <v>692</v>
       </c>
       <c r="B199" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C199" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D199" s="5" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="E199" s="5" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="F199" s="5" t="s">
-        <v>267</v>
+        <v>282</v>
       </c>
       <c r="G199" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="200" spans="1:7">
       <c r="A200" s="4" t="s">
         <v>693</v>
       </c>
       <c r="B200" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C200" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D200" s="5" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="E200" s="5" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="F200" s="5" t="s">
-        <v>299</v>
+        <v>277</v>
       </c>
       <c r="G200" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="201" spans="1:7">
       <c r="A201" s="4" t="s">
         <v>694</v>
       </c>
       <c r="B201" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C201" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D201" s="5" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="E201" s="5" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="F201" s="5" t="s">
-        <v>300</v>
+        <v>279</v>
       </c>
       <c r="G201" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="202" spans="1:7">
       <c r="A202" s="4" t="s">
         <v>695</v>
       </c>
       <c r="B202" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C202" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D202" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E202" s="5" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
       <c r="F202" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="G202" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="203" spans="1:7">
       <c r="A203" s="4" t="s">
         <v>696</v>
       </c>
       <c r="B203" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C203" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D203" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E203" s="5" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
       <c r="F203" s="5" t="s">
-        <v>294</v>
+        <v>298</v>
       </c>
       <c r="G203" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="204" spans="1:7">
       <c r="A204" s="4" t="s">
         <v>697</v>
       </c>
       <c r="B204" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C204" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D204" s="5" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="E204" s="5" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
       <c r="F204" s="5" t="s">
-        <v>282</v>
+        <v>272</v>
       </c>
       <c r="G204" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="205" spans="1:7">
       <c r="A205" s="4" t="s">
         <v>698</v>
       </c>
       <c r="B205" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C205" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D205" s="5" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="E205" s="5" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
       <c r="F205" s="5" t="s">
-        <v>294</v>
+        <v>300</v>
       </c>
       <c r="G205" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="206" spans="1:7">
       <c r="A206" s="4" t="s">
         <v>699</v>
       </c>
       <c r="B206" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C206" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D206" s="5" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="E206" s="5" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
       <c r="F206" s="5" t="s">
-        <v>288</v>
+        <v>269</v>
       </c>
       <c r="G206" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="207" spans="1:7">
       <c r="A207" s="4" t="s">
         <v>700</v>
       </c>
       <c r="B207" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C207" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D207" s="5" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="E207" s="5" t="s">
         <v>258</v>
       </c>
       <c r="F207" s="5" t="s">
-        <v>273</v>
+        <v>267</v>
       </c>
       <c r="G207" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="208" spans="1:7">
       <c r="A208" s="4" t="s">
         <v>701</v>
       </c>
       <c r="B208" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C208" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D208" s="5" t="s">
         <v>254</v>
       </c>
       <c r="E208" s="5" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F208" s="5" t="s">
-        <v>264</v>
+        <v>270</v>
       </c>
       <c r="G208" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="209" spans="1:7">
       <c r="A209" s="4" t="s">
         <v>702</v>
       </c>
       <c r="B209" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C209" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D209" s="5" t="s">
         <v>254</v>
       </c>
       <c r="E209" s="5" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F209" s="5" t="s">
-        <v>283</v>
+        <v>271</v>
       </c>
       <c r="G209" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="210" spans="1:7">
       <c r="A210" s="4" t="s">
         <v>703</v>
       </c>
       <c r="B210" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C210" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D210" s="5" t="s">
         <v>254</v>
       </c>
       <c r="E210" s="5" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F210" s="5" t="s">
-        <v>289</v>
+        <v>267</v>
       </c>
       <c r="G210" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="211" spans="1:7">
       <c r="A211" s="4" t="s">
         <v>704</v>
       </c>
       <c r="B211" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C211" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D211" s="5" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="E211" s="5" t="s">
         <v>260</v>
       </c>
       <c r="F211" s="5" t="s">
-        <v>264</v>
+        <v>299</v>
       </c>
       <c r="G211" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="212" spans="1:7">
       <c r="A212" s="4" t="s">
         <v>705</v>
       </c>
       <c r="B212" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C212" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D212" s="5" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="E212" s="5" t="s">
         <v>260</v>
       </c>
       <c r="F212" s="5" t="s">
-        <v>275</v>
+        <v>300</v>
       </c>
       <c r="G212" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="213" spans="1:7">
       <c r="A213" s="4" t="s">
         <v>706</v>
       </c>
       <c r="B213" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C213" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D213" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E213" s="5" t="s">
         <v>260</v>
       </c>
       <c r="F213" s="5" t="s">
-        <v>266</v>
+        <v>304</v>
       </c>
       <c r="G213" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="214" spans="1:7">
       <c r="A214" s="4" t="s">
         <v>707</v>
       </c>
       <c r="B214" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C214" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D214" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E214" s="5" t="s">
         <v>260</v>
       </c>
       <c r="F214" s="5" t="s">
-        <v>272</v>
+        <v>294</v>
       </c>
       <c r="G214" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="215" spans="1:7">
       <c r="A215" s="4" t="s">
         <v>708</v>
       </c>
       <c r="B215" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C215" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D215" s="5" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="E215" s="5" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
       <c r="F215" s="5" t="s">
-        <v>299</v>
+        <v>282</v>
       </c>
       <c r="G215" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="216" spans="1:7">
       <c r="A216" s="4" t="s">
         <v>709</v>
       </c>
       <c r="B216" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C216" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D216" s="5" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="E216" s="5" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
       <c r="F216" s="5" t="s">
-        <v>282</v>
+        <v>294</v>
       </c>
       <c r="G216" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="217" spans="1:7">
       <c r="A217" s="4" t="s">
         <v>710</v>
       </c>
       <c r="B217" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C217" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D217" s="5" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="E217" s="5" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
       <c r="F217" s="5" t="s">
-        <v>273</v>
+        <v>288</v>
       </c>
       <c r="G217" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="218" spans="1:7">
       <c r="A218" s="4" t="s">
         <v>711</v>
       </c>
       <c r="B218" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C218" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D218" s="5" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="E218" s="5" t="s">
         <v>258</v>
       </c>
       <c r="F218" s="5" t="s">
-        <v>264</v>
+        <v>273</v>
       </c>
       <c r="G218" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="219" spans="1:7">
       <c r="A219" s="4" t="s">
         <v>712</v>
       </c>
       <c r="B219" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C219" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D219" s="5" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="E219" s="5" t="s">
         <v>258</v>
       </c>
       <c r="F219" s="5" t="s">
-        <v>274</v>
+        <v>264</v>
       </c>
       <c r="G219" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="220" spans="1:7">
       <c r="A220" s="4" t="s">
         <v>713</v>
       </c>
       <c r="B220" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C220" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D220" s="5" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="E220" s="5" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="F220" s="5" t="s">
-        <v>269</v>
+        <v>283</v>
       </c>
       <c r="G220" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="221" spans="1:7">
       <c r="A221" s="4" t="s">
         <v>714</v>
       </c>
       <c r="B221" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C221" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D221" s="5" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="E221" s="5" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="F221" s="5" t="s">
-        <v>283</v>
+        <v>289</v>
       </c>
       <c r="G221" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="222" spans="1:7">
       <c r="A222" s="4" t="s">
         <v>715</v>
       </c>
       <c r="B222" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C222" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D222" s="5" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="E222" s="5" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="F222" s="5" t="s">
-        <v>269</v>
+        <v>264</v>
       </c>
       <c r="G222" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="223" spans="1:7">
       <c r="A223" s="4" t="s">
         <v>716</v>
       </c>
       <c r="B223" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C223" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D223" s="5" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="E223" s="5" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="F223" s="5" t="s">
-        <v>299</v>
+        <v>275</v>
       </c>
       <c r="G223" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="224" spans="1:7">
       <c r="A224" s="4" t="s">
         <v>717</v>
       </c>
       <c r="B224" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C224" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D224" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E224" s="5" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="F224" s="5" t="s">
-        <v>272</v>
+        <v>266</v>
       </c>
       <c r="G224" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="225" spans="1:7">
       <c r="A225" s="4" t="s">
         <v>718</v>
       </c>
       <c r="B225" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C225" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D225" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E225" s="5" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="F225" s="5" t="s">
-        <v>292</v>
+        <v>272</v>
       </c>
       <c r="G225" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="226" spans="1:7">
       <c r="A226" s="4" t="s">
         <v>719</v>
       </c>
       <c r="B226" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C226" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D226" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E226" s="5" t="s">
-        <v>258</v>
+        <v>261</v>
       </c>
       <c r="F226" s="5" t="s">
-        <v>272</v>
+        <v>299</v>
       </c>
       <c r="G226" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="227" spans="1:7">
       <c r="A227" s="4" t="s">
         <v>720</v>
       </c>
       <c r="B227" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C227" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D227" s="5" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="E227" s="5" t="s">
-        <v>258</v>
+        <v>261</v>
       </c>
       <c r="F227" s="5" t="s">
-        <v>264</v>
+        <v>282</v>
       </c>
       <c r="G227" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="228" spans="1:7">
       <c r="A228" s="4" t="s">
         <v>721</v>
       </c>
       <c r="B228" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C228" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D228" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E228" s="5" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
       <c r="F228" s="5" t="s">
-        <v>298</v>
+        <v>273</v>
       </c>
       <c r="G228" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="229" spans="1:7">
       <c r="A229" s="4" t="s">
         <v>722</v>
       </c>
       <c r="B229" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C229" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D229" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E229" s="5" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="F229" s="5" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="G229" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="230" spans="1:7">
       <c r="A230" s="4" t="s">
         <v>723</v>
       </c>
       <c r="B230" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C230" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D230" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E230" s="5" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="F230" s="5" t="s">
-        <v>265</v>
+        <v>274</v>
       </c>
       <c r="G230" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="231" spans="1:7">
       <c r="A231" s="4" t="s">
         <v>724</v>
       </c>
       <c r="B231" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C231" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D231" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E231" s="5" t="s">
         <v>259</v>
       </c>
       <c r="F231" s="5" t="s">
-        <v>284</v>
+        <v>269</v>
       </c>
       <c r="G231" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="232" spans="1:7">
       <c r="A232" s="4" t="s">
         <v>725</v>
       </c>
       <c r="B232" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C232" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D232" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E232" s="5" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F232" s="5" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="G232" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="233" spans="1:7">
       <c r="A233" s="4" t="s">
         <v>726</v>
       </c>
       <c r="B233" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C233" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D233" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E233" s="5" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F233" s="5" t="s">
-        <v>265</v>
+        <v>269</v>
       </c>
       <c r="G233" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="234" spans="1:7">
       <c r="A234" s="4" t="s">
         <v>727</v>
       </c>
       <c r="B234" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C234" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D234" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E234" s="5" t="s">
         <v>258</v>
       </c>
       <c r="F234" s="5" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="G234" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="235" spans="1:7">
       <c r="A235" s="4" t="s">
         <v>728</v>
       </c>
       <c r="B235" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C235" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D235" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E235" s="5" t="s">
         <v>258</v>
       </c>
       <c r="F235" s="5" t="s">
-        <v>295</v>
+        <v>272</v>
       </c>
       <c r="G235" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="236" spans="1:7">
       <c r="A236" s="4" t="s">
         <v>729</v>
       </c>
       <c r="B236" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C236" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D236" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E236" s="5" t="s">
         <v>258</v>
       </c>
       <c r="F236" s="5" t="s">
-        <v>306</v>
+        <v>292</v>
       </c>
       <c r="G236" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="237" spans="1:7">
       <c r="A237" s="4" t="s">
         <v>730</v>
       </c>
       <c r="B237" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C237" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D237" s="5" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="E237" s="5" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F237" s="5" t="s">
-        <v>271</v>
+        <v>266</v>
       </c>
       <c r="G237" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="238" spans="1:7">
       <c r="A238" s="4" t="s">
         <v>731</v>
       </c>
       <c r="B238" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C238" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D238" s="5" t="s">
-        <v>253</v>
+        <v>257</v>
       </c>
       <c r="E238" s="5" t="s">
         <v>259</v>
       </c>
       <c r="F238" s="5" t="s">
-        <v>299</v>
+        <v>270</v>
       </c>
       <c r="G238" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="239" spans="1:7">
       <c r="A239" s="4" t="s">
         <v>732</v>
       </c>
       <c r="B239" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C239" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D239" s="5" t="s">
-        <v>253</v>
+        <v>257</v>
       </c>
       <c r="E239" s="5" t="s">
         <v>259</v>
       </c>
       <c r="F239" s="5" t="s">
-        <v>281</v>
+        <v>306</v>
       </c>
       <c r="G239" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="240" spans="1:7">
       <c r="A240" s="4" t="s">
         <v>733</v>
       </c>
       <c r="B240" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C240" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D240" s="5" t="s">
         <v>255</v>
       </c>
       <c r="E240" s="5" t="s">
         <v>259</v>
       </c>
       <c r="F240" s="5" t="s">
-        <v>266</v>
+        <v>269</v>
       </c>
       <c r="G240" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="241" spans="1:7">
       <c r="A241" s="4" t="s">
         <v>734</v>
       </c>
       <c r="B241" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C241" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D241" s="5" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
       <c r="E241" s="5" t="s">
         <v>259</v>
       </c>
       <c r="F241" s="5" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="G241" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="242" spans="1:7">
       <c r="A242" s="4" t="s">
         <v>735</v>
       </c>
       <c r="B242" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C242" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D242" s="5" t="s">
-        <v>257</v>
+        <v>253</v>
       </c>
       <c r="E242" s="5" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="F242" s="5" t="s">
-        <v>305</v>
+        <v>272</v>
       </c>
       <c r="G242" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="243" spans="1:7">
       <c r="A243" s="4" t="s">
         <v>736</v>
       </c>
       <c r="B243" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C243" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D243" s="5" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
       <c r="E243" s="5" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="F243" s="5" t="s">
-        <v>269</v>
+        <v>264</v>
       </c>
       <c r="G243" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="244" spans="1:7">
       <c r="A244" s="4" t="s">
         <v>737</v>
       </c>
       <c r="B244" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C244" s="5" t="s">
         <v>252</v>
       </c>
       <c r="D244" s="5" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="E244" s="5" t="s">
         <v>259</v>
       </c>
       <c r="F244" s="5" t="s">
-        <v>269</v>
+        <v>298</v>
       </c>
       <c r="G244" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="248" spans="1:7">
       <c r="A248" s="6" t="s">
         <v>496</v>
       </c>
       <c r="C248" s="6" t="s">
         <v>497</v>
       </c>
       <c r="E248" s="6" t="s">
         <v>498</v>
       </c>
       <c r="F248" s="6" t="s">
         <v>499</v>
       </c>
       <c r="G248" s="6" t="s">
         <v>500</v>
       </c>
     </row>
   </sheetData>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.7" right="0.7" top="1" bottom="0.75" header="0.2" footer="0.3"/>
@@ -24553,2241 +24553,2241 @@
       </c>
       <c r="F179" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G179" s="5">
         <v>68.68000000000001</v>
       </c>
       <c r="H179" s="5" t="s">
         <v>340</v>
       </c>
     </row>
     <row r="180" spans="1:8">
       <c r="A180" s="4" t="s">
         <v>167</v>
       </c>
       <c r="B180" s="5" t="s">
         <v>253</v>
       </c>
       <c r="C180" s="5" t="s">
         <v>747</v>
       </c>
       <c r="D180" s="5" t="s">
         <v>259</v>
       </c>
       <c r="E180" s="5" t="s">
-        <v>300</v>
+        <v>265</v>
       </c>
       <c r="F180" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G180" s="5">
-        <v>63.26</v>
+        <v>61.94</v>
       </c>
       <c r="H180" s="5" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="181" spans="1:8">
       <c r="A181" s="4" t="s">
         <v>168</v>
       </c>
       <c r="B181" s="5" t="s">
         <v>253</v>
       </c>
       <c r="C181" s="5" t="s">
         <v>747</v>
       </c>
       <c r="D181" s="5" t="s">
         <v>259</v>
       </c>
       <c r="E181" s="5" t="s">
-        <v>301</v>
+        <v>265</v>
       </c>
       <c r="F181" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G181" s="5">
-        <v>63.54</v>
+        <v>61.94</v>
       </c>
       <c r="H181" s="5" t="s">
-        <v>420</v>
+        <v>419</v>
       </c>
     </row>
     <row r="182" spans="1:8">
       <c r="A182" s="4" t="s">
         <v>169</v>
       </c>
       <c r="B182" s="5" t="s">
         <v>253</v>
       </c>
       <c r="C182" s="5" t="s">
         <v>747</v>
       </c>
       <c r="D182" s="5" t="s">
         <v>259</v>
       </c>
       <c r="E182" s="5" t="s">
-        <v>265</v>
+        <v>284</v>
       </c>
       <c r="F182" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G182" s="5">
-        <v>60.14</v>
+        <v>57.34</v>
       </c>
       <c r="H182" s="5" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
     </row>
     <row r="183" spans="1:8">
       <c r="A183" s="4" t="s">
         <v>170</v>
       </c>
       <c r="B183" s="5" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
       <c r="C183" s="5" t="s">
         <v>747</v>
       </c>
       <c r="D183" s="5" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="E183" s="5" t="s">
-        <v>292</v>
+        <v>282</v>
       </c>
       <c r="F183" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G183" s="5">
-        <v>70.52</v>
+        <v>66.44</v>
       </c>
       <c r="H183" s="5" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
     </row>
     <row r="184" spans="1:8">
       <c r="A184" s="4" t="s">
         <v>171</v>
       </c>
       <c r="B184" s="5" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
       <c r="C184" s="5" t="s">
         <v>747</v>
       </c>
       <c r="D184" s="5" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="E184" s="5" t="s">
-        <v>273</v>
+        <v>265</v>
       </c>
       <c r="F184" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G184" s="5">
-        <v>59.68</v>
+        <v>61.58</v>
       </c>
       <c r="H184" s="5" t="s">
-        <v>377</v>
+        <v>422</v>
       </c>
     </row>
     <row r="185" spans="1:8">
       <c r="A185" s="4" t="s">
         <v>172</v>
       </c>
       <c r="B185" s="5" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
       <c r="C185" s="5" t="s">
         <v>747</v>
       </c>
       <c r="D185" s="5" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="E185" s="5" t="s">
-        <v>266</v>
+        <v>298</v>
       </c>
       <c r="F185" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G185" s="5">
-        <v>61.68</v>
+        <v>58.68</v>
       </c>
       <c r="H185" s="5" t="s">
-        <v>348</v>
+        <v>337</v>
       </c>
     </row>
     <row r="186" spans="1:8">
       <c r="A186" s="4" t="s">
         <v>173</v>
       </c>
       <c r="B186" s="5" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
       <c r="C186" s="5" t="s">
         <v>747</v>
       </c>
       <c r="D186" s="5" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="E186" s="5" t="s">
-        <v>267</v>
+        <v>295</v>
       </c>
       <c r="F186" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G186" s="5">
-        <v>56.68</v>
+        <v>67.68000000000001</v>
       </c>
       <c r="H186" s="5" t="s">
-        <v>411</v>
+        <v>331</v>
       </c>
     </row>
     <row r="187" spans="1:8">
       <c r="A187" s="4" t="s">
         <v>174</v>
       </c>
       <c r="B187" s="5" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
       <c r="C187" s="5" t="s">
         <v>747</v>
       </c>
       <c r="D187" s="5" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="E187" s="5" t="s">
-        <v>291</v>
+        <v>304</v>
       </c>
       <c r="F187" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G187" s="5">
-        <v>55.68</v>
+        <v>71.08</v>
       </c>
       <c r="H187" s="5" t="s">
-        <v>371</v>
+        <v>423</v>
       </c>
     </row>
     <row r="188" spans="1:8">
       <c r="A188" s="4" t="s">
         <v>175</v>
       </c>
       <c r="B188" s="5" t="s">
         <v>253</v>
       </c>
       <c r="C188" s="5" t="s">
         <v>747</v>
       </c>
       <c r="D188" s="5" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="E188" s="5" t="s">
-        <v>283</v>
+        <v>271</v>
       </c>
       <c r="F188" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G188" s="5">
-        <v>54.08</v>
+        <v>57.68</v>
       </c>
       <c r="H188" s="5" t="s">
-        <v>423</v>
+        <v>343</v>
       </c>
     </row>
     <row r="189" spans="1:8">
       <c r="A189" s="4" t="s">
         <v>176</v>
       </c>
       <c r="B189" s="5" t="s">
         <v>253</v>
       </c>
       <c r="C189" s="5" t="s">
         <v>747</v>
       </c>
       <c r="D189" s="5" t="s">
         <v>259</v>
       </c>
       <c r="E189" s="5" t="s">
-        <v>283</v>
+        <v>299</v>
       </c>
       <c r="F189" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G189" s="5">
-        <v>54.08</v>
+        <v>63.48</v>
       </c>
       <c r="H189" s="5" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
     </row>
     <row r="190" spans="1:8">
       <c r="A190" s="4" t="s">
         <v>177</v>
       </c>
       <c r="B190" s="5" t="s">
         <v>253</v>
       </c>
       <c r="C190" s="5" t="s">
         <v>747</v>
       </c>
       <c r="D190" s="5" t="s">
         <v>259</v>
       </c>
       <c r="E190" s="5" t="s">
-        <v>263</v>
+        <v>281</v>
       </c>
       <c r="F190" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G190" s="5">
-        <v>72.28</v>
+        <v>76.36</v>
       </c>
       <c r="H190" s="5" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
     </row>
     <row r="191" spans="1:8">
       <c r="A191" s="4" t="s">
         <v>178</v>
       </c>
       <c r="B191" s="5" t="s">
         <v>253</v>
       </c>
       <c r="C191" s="5" t="s">
         <v>747</v>
       </c>
       <c r="D191" s="5" t="s">
         <v>259</v>
       </c>
       <c r="E191" s="5" t="s">
-        <v>277</v>
+        <v>300</v>
       </c>
       <c r="F191" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G191" s="5">
-        <v>73.5</v>
+        <v>63.26</v>
       </c>
       <c r="H191" s="5" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
     </row>
     <row r="192" spans="1:8">
       <c r="A192" s="4" t="s">
         <v>179</v>
       </c>
       <c r="B192" s="5" t="s">
         <v>253</v>
       </c>
       <c r="C192" s="5" t="s">
         <v>747</v>
       </c>
       <c r="D192" s="5" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="E192" s="5" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="F192" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G192" s="5">
-        <v>43.92</v>
+        <v>63.54</v>
       </c>
       <c r="H192" s="5" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
     </row>
     <row r="193" spans="1:8">
       <c r="A193" s="4" t="s">
         <v>180</v>
       </c>
       <c r="B193" s="5" t="s">
         <v>253</v>
       </c>
       <c r="C193" s="5" t="s">
         <v>747</v>
       </c>
       <c r="D193" s="5" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="E193" s="5" t="s">
-        <v>291</v>
+        <v>265</v>
       </c>
       <c r="F193" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G193" s="5">
-        <v>54.34</v>
+        <v>60.14</v>
       </c>
       <c r="H193" s="5" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
     </row>
     <row r="194" spans="1:8">
       <c r="A194" s="4" t="s">
         <v>181</v>
       </c>
       <c r="B194" s="5" t="s">
-        <v>253</v>
+        <v>256</v>
       </c>
       <c r="C194" s="5" t="s">
         <v>747</v>
       </c>
       <c r="D194" s="5" t="s">
         <v>259</v>
       </c>
       <c r="E194" s="5" t="s">
-        <v>300</v>
+        <v>292</v>
       </c>
       <c r="F194" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G194" s="5">
-        <v>63.2</v>
+        <v>70.52</v>
       </c>
       <c r="H194" s="5" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
     </row>
     <row r="195" spans="1:8">
       <c r="A195" s="4" t="s">
         <v>182</v>
       </c>
       <c r="B195" s="5" t="s">
-        <v>253</v>
+        <v>256</v>
       </c>
       <c r="C195" s="5" t="s">
         <v>747</v>
       </c>
       <c r="D195" s="5" t="s">
         <v>259</v>
       </c>
       <c r="E195" s="5" t="s">
-        <v>299</v>
+        <v>273</v>
       </c>
       <c r="F195" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G195" s="5">
-        <v>62.08</v>
+        <v>59.68</v>
       </c>
       <c r="H195" s="5" t="s">
-        <v>429</v>
+        <v>377</v>
       </c>
     </row>
     <row r="196" spans="1:8">
       <c r="A196" s="4" t="s">
         <v>183</v>
       </c>
       <c r="B196" s="5" t="s">
-        <v>253</v>
+        <v>256</v>
       </c>
       <c r="C196" s="5" t="s">
         <v>747</v>
       </c>
       <c r="D196" s="5" t="s">
         <v>259</v>
       </c>
       <c r="E196" s="5" t="s">
-        <v>269</v>
+        <v>266</v>
       </c>
       <c r="F196" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G196" s="5">
-        <v>52.38</v>
+        <v>61.68</v>
       </c>
       <c r="H196" s="5" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
     </row>
     <row r="197" spans="1:8">
       <c r="A197" s="4" t="s">
         <v>184</v>
       </c>
       <c r="B197" s="5" t="s">
-        <v>253</v>
+        <v>256</v>
       </c>
       <c r="C197" s="5" t="s">
         <v>747</v>
       </c>
       <c r="D197" s="5" t="s">
         <v>259</v>
       </c>
       <c r="E197" s="5" t="s">
-        <v>305</v>
+        <v>267</v>
       </c>
       <c r="F197" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G197" s="5">
-        <v>47.92</v>
+        <v>56.68</v>
       </c>
       <c r="H197" s="5" t="s">
-        <v>430</v>
+        <v>411</v>
       </c>
     </row>
     <row r="198" spans="1:8">
       <c r="A198" s="4" t="s">
         <v>185</v>
       </c>
       <c r="B198" s="5" t="s">
-        <v>253</v>
+        <v>256</v>
       </c>
       <c r="C198" s="5" t="s">
         <v>747</v>
       </c>
       <c r="D198" s="5" t="s">
         <v>259</v>
       </c>
       <c r="E198" s="5" t="s">
-        <v>264</v>
+        <v>291</v>
       </c>
       <c r="F198" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G198" s="5">
-        <v>65.66</v>
+        <v>55.68</v>
       </c>
       <c r="H198" s="5" t="s">
-        <v>431</v>
+        <v>371</v>
       </c>
     </row>
     <row r="199" spans="1:8">
       <c r="A199" s="4" t="s">
         <v>186</v>
       </c>
       <c r="B199" s="5" t="s">
         <v>253</v>
       </c>
       <c r="C199" s="5" t="s">
         <v>747</v>
       </c>
       <c r="D199" s="5" t="s">
         <v>259</v>
       </c>
       <c r="E199" s="5" t="s">
-        <v>274</v>
+        <v>283</v>
       </c>
       <c r="F199" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G199" s="5">
-        <v>66.28</v>
+        <v>54.08</v>
       </c>
       <c r="H199" s="5" t="s">
-        <v>432</v>
+        <v>430</v>
       </c>
     </row>
     <row r="200" spans="1:8">
       <c r="A200" s="4" t="s">
         <v>187</v>
       </c>
       <c r="B200" s="5" t="s">
         <v>253</v>
       </c>
       <c r="C200" s="5" t="s">
         <v>747</v>
       </c>
       <c r="D200" s="5" t="s">
         <v>259</v>
       </c>
       <c r="E200" s="5" t="s">
-        <v>299</v>
+        <v>283</v>
       </c>
       <c r="F200" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G200" s="5">
-        <v>61.98</v>
+        <v>54.08</v>
       </c>
       <c r="H200" s="5" t="s">
-        <v>433</v>
+        <v>430</v>
       </c>
     </row>
     <row r="201" spans="1:8">
       <c r="A201" s="4" t="s">
         <v>188</v>
       </c>
       <c r="B201" s="5" t="s">
         <v>253</v>
       </c>
       <c r="C201" s="5" t="s">
         <v>747</v>
       </c>
       <c r="D201" s="5" t="s">
         <v>259</v>
       </c>
       <c r="E201" s="5" t="s">
-        <v>269</v>
+        <v>263</v>
       </c>
       <c r="F201" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G201" s="5">
-        <v>53.28</v>
+        <v>72.28</v>
       </c>
       <c r="H201" s="5" t="s">
-        <v>362</v>
+        <v>431</v>
       </c>
     </row>
     <row r="202" spans="1:8">
       <c r="A202" s="4" t="s">
         <v>189</v>
       </c>
       <c r="B202" s="5" t="s">
         <v>253</v>
       </c>
       <c r="C202" s="5" t="s">
         <v>747</v>
       </c>
       <c r="D202" s="5" t="s">
         <v>259</v>
       </c>
       <c r="E202" s="5" t="s">
-        <v>269</v>
+        <v>277</v>
       </c>
       <c r="F202" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G202" s="5">
-        <v>53.28</v>
+        <v>73.5</v>
       </c>
       <c r="H202" s="5" t="s">
-        <v>362</v>
+        <v>432</v>
       </c>
     </row>
     <row r="203" spans="1:8">
       <c r="A203" s="4" t="s">
         <v>190</v>
       </c>
       <c r="B203" s="5" t="s">
         <v>253</v>
       </c>
       <c r="C203" s="5" t="s">
         <v>747</v>
       </c>
       <c r="D203" s="5" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="E203" s="5" t="s">
-        <v>283</v>
+        <v>305</v>
       </c>
       <c r="F203" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G203" s="5">
-        <v>55.18</v>
+        <v>43.92</v>
       </c>
       <c r="H203" s="5" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
     </row>
     <row r="204" spans="1:8">
       <c r="A204" s="4" t="s">
         <v>191</v>
       </c>
       <c r="B204" s="5" t="s">
         <v>253</v>
       </c>
       <c r="C204" s="5" t="s">
         <v>747</v>
       </c>
       <c r="D204" s="5" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="E204" s="5" t="s">
-        <v>263</v>
+        <v>291</v>
       </c>
       <c r="F204" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G204" s="5">
-        <v>72.98</v>
+        <v>54.34</v>
       </c>
       <c r="H204" s="5" t="s">
-        <v>435</v>
+        <v>434</v>
       </c>
     </row>
     <row r="205" spans="1:8">
       <c r="A205" s="4" t="s">
         <v>192</v>
       </c>
       <c r="B205" s="5" t="s">
         <v>253</v>
       </c>
       <c r="C205" s="5" t="s">
         <v>747</v>
       </c>
       <c r="D205" s="5" t="s">
         <v>259</v>
       </c>
       <c r="E205" s="5" t="s">
-        <v>263</v>
+        <v>300</v>
       </c>
       <c r="F205" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G205" s="5">
-        <v>73.28</v>
+        <v>63.2</v>
       </c>
       <c r="H205" s="5" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
     </row>
     <row r="206" spans="1:8">
       <c r="A206" s="4" t="s">
         <v>193</v>
       </c>
       <c r="B206" s="5" t="s">
         <v>253</v>
       </c>
       <c r="C206" s="5" t="s">
         <v>747</v>
       </c>
       <c r="D206" s="5" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="E206" s="5" t="s">
-        <v>267</v>
+        <v>299</v>
       </c>
       <c r="F206" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G206" s="5">
-        <v>57.35</v>
+        <v>62.08</v>
       </c>
       <c r="H206" s="5" t="s">
-        <v>437</v>
+        <v>436</v>
       </c>
     </row>
     <row r="207" spans="1:8">
       <c r="A207" s="4" t="s">
         <v>194</v>
       </c>
       <c r="B207" s="5" t="s">
         <v>253</v>
       </c>
       <c r="C207" s="5" t="s">
         <v>747</v>
       </c>
       <c r="D207" s="5" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="E207" s="5" t="s">
-        <v>291</v>
+        <v>269</v>
       </c>
       <c r="F207" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G207" s="5">
-        <v>56.28</v>
+        <v>52.38</v>
       </c>
       <c r="H207" s="5" t="s">
-        <v>438</v>
+        <v>350</v>
       </c>
     </row>
     <row r="208" spans="1:8">
       <c r="A208" s="4" t="s">
         <v>195</v>
       </c>
       <c r="B208" s="5" t="s">
         <v>253</v>
       </c>
       <c r="C208" s="5" t="s">
         <v>747</v>
       </c>
       <c r="D208" s="5" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="E208" s="5" t="s">
-        <v>282</v>
+        <v>306</v>
       </c>
       <c r="F208" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G208" s="5">
-        <v>66.58</v>
+        <v>47.92</v>
       </c>
       <c r="H208" s="5" t="s">
-        <v>439</v>
+        <v>437</v>
       </c>
     </row>
     <row r="209" spans="1:8">
       <c r="A209" s="4" t="s">
         <v>196</v>
       </c>
       <c r="B209" s="5" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="C209" s="5" t="s">
         <v>747</v>
       </c>
       <c r="D209" s="5" t="s">
         <v>259</v>
       </c>
       <c r="E209" s="5" t="s">
-        <v>277</v>
+        <v>264</v>
       </c>
       <c r="F209" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G209" s="5">
-        <v>72.98</v>
+        <v>65.66</v>
       </c>
       <c r="H209" s="5" t="s">
-        <v>435</v>
+        <v>438</v>
       </c>
     </row>
     <row r="210" spans="1:8">
       <c r="A210" s="4" t="s">
         <v>197</v>
       </c>
       <c r="B210" s="5" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="C210" s="5" t="s">
         <v>747</v>
       </c>
       <c r="D210" s="5" t="s">
         <v>259</v>
       </c>
       <c r="E210" s="5" t="s">
-        <v>279</v>
+        <v>274</v>
       </c>
       <c r="F210" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G210" s="5">
-        <v>73.68000000000001</v>
+        <v>66.28</v>
       </c>
       <c r="H210" s="5" t="s">
-        <v>405</v>
+        <v>439</v>
       </c>
     </row>
     <row r="211" spans="1:8">
       <c r="A211" s="4" t="s">
         <v>198</v>
       </c>
       <c r="B211" s="5" t="s">
         <v>253</v>
       </c>
       <c r="C211" s="5" t="s">
         <v>747</v>
       </c>
       <c r="D211" s="5" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="E211" s="5" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
       <c r="F211" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G211" s="5">
-        <v>63.34</v>
+        <v>61.98</v>
       </c>
       <c r="H211" s="5" t="s">
         <v>440</v>
       </c>
     </row>
     <row r="212" spans="1:8">
       <c r="A212" s="4" t="s">
         <v>199</v>
       </c>
       <c r="B212" s="5" t="s">
         <v>253</v>
       </c>
       <c r="C212" s="5" t="s">
         <v>747</v>
       </c>
       <c r="D212" s="5" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="E212" s="5" t="s">
-        <v>298</v>
+        <v>269</v>
       </c>
       <c r="F212" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G212" s="5">
-        <v>58.84</v>
+        <v>53.28</v>
       </c>
       <c r="H212" s="5" t="s">
-        <v>441</v>
+        <v>362</v>
       </c>
     </row>
     <row r="213" spans="1:8">
       <c r="A213" s="4" t="s">
         <v>200</v>
       </c>
       <c r="B213" s="5" t="s">
         <v>253</v>
       </c>
       <c r="C213" s="5" t="s">
         <v>747</v>
       </c>
       <c r="D213" s="5" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="E213" s="5" t="s">
-        <v>272</v>
+        <v>269</v>
       </c>
       <c r="F213" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G213" s="5">
-        <v>59.68</v>
+        <v>53.28</v>
       </c>
       <c r="H213" s="5" t="s">
-        <v>377</v>
+        <v>362</v>
       </c>
     </row>
     <row r="214" spans="1:8">
       <c r="A214" s="4" t="s">
         <v>201</v>
       </c>
       <c r="B214" s="5" t="s">
         <v>253</v>
       </c>
       <c r="C214" s="5" t="s">
         <v>747</v>
       </c>
       <c r="D214" s="5" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="E214" s="5" t="s">
-        <v>300</v>
+        <v>283</v>
       </c>
       <c r="F214" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G214" s="5">
-        <v>62.8</v>
+        <v>55.18</v>
       </c>
       <c r="H214" s="5" t="s">
-        <v>442</v>
+        <v>441</v>
       </c>
     </row>
     <row r="215" spans="1:8">
       <c r="A215" s="4" t="s">
         <v>202</v>
       </c>
       <c r="B215" s="5" t="s">
         <v>253</v>
       </c>
       <c r="C215" s="5" t="s">
         <v>747</v>
       </c>
       <c r="D215" s="5" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="E215" s="5" t="s">
-        <v>269</v>
+        <v>263</v>
       </c>
       <c r="F215" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G215" s="5">
-        <v>54.3</v>
+        <v>72.98</v>
       </c>
       <c r="H215" s="5" t="s">
-        <v>443</v>
+        <v>442</v>
       </c>
     </row>
     <row r="216" spans="1:8">
       <c r="A216" s="4" t="s">
         <v>203</v>
       </c>
       <c r="B216" s="5" t="s">
         <v>253</v>
       </c>
       <c r="C216" s="5" t="s">
         <v>747</v>
       </c>
       <c r="D216" s="5" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="E216" s="5" t="s">
-        <v>267</v>
+        <v>263</v>
       </c>
       <c r="F216" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G216" s="5">
-        <v>59.18</v>
+        <v>73.28</v>
       </c>
       <c r="H216" s="5" t="s">
-        <v>345</v>
+        <v>443</v>
       </c>
     </row>
     <row r="217" spans="1:8">
       <c r="A217" s="4" t="s">
         <v>204</v>
       </c>
       <c r="B217" s="5" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="C217" s="5" t="s">
         <v>747</v>
       </c>
       <c r="D217" s="5" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="E217" s="5" t="s">
-        <v>270</v>
+        <v>267</v>
       </c>
       <c r="F217" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G217" s="5">
-        <v>54.44</v>
+        <v>57.35</v>
       </c>
       <c r="H217" s="5" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="218" spans="1:8">
       <c r="A218" s="4" t="s">
         <v>205</v>
       </c>
       <c r="B218" s="5" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="C218" s="5" t="s">
         <v>747</v>
       </c>
       <c r="D218" s="5" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="E218" s="5" t="s">
-        <v>271</v>
+        <v>291</v>
       </c>
       <c r="F218" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G218" s="5">
-        <v>58.48</v>
+        <v>56.28</v>
       </c>
       <c r="H218" s="5" t="s">
         <v>445</v>
       </c>
     </row>
     <row r="219" spans="1:8">
       <c r="A219" s="4" t="s">
         <v>206</v>
       </c>
       <c r="B219" s="5" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="C219" s="5" t="s">
         <v>747</v>
       </c>
       <c r="D219" s="5" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="E219" s="5" t="s">
-        <v>267</v>
+        <v>282</v>
       </c>
       <c r="F219" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G219" s="5">
-        <v>57.94</v>
+        <v>66.58</v>
       </c>
       <c r="H219" s="5" t="s">
         <v>446</v>
       </c>
     </row>
     <row r="220" spans="1:8">
       <c r="A220" s="4" t="s">
         <v>207</v>
       </c>
       <c r="B220" s="5" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="C220" s="5" t="s">
         <v>747</v>
       </c>
       <c r="D220" s="5" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="E220" s="5" t="s">
-        <v>299</v>
+        <v>277</v>
       </c>
       <c r="F220" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G220" s="5">
-        <v>60.46</v>
+        <v>72.98</v>
       </c>
       <c r="H220" s="5" t="s">
-        <v>447</v>
+        <v>442</v>
       </c>
     </row>
     <row r="221" spans="1:8">
       <c r="A221" s="4" t="s">
         <v>208</v>
       </c>
       <c r="B221" s="5" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="C221" s="5" t="s">
         <v>747</v>
       </c>
       <c r="D221" s="5" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="E221" s="5" t="s">
-        <v>300</v>
+        <v>279</v>
       </c>
       <c r="F221" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G221" s="5">
-        <v>62.18</v>
+        <v>73.68000000000001</v>
       </c>
       <c r="H221" s="5" t="s">
-        <v>448</v>
+        <v>405</v>
       </c>
     </row>
     <row r="222" spans="1:8">
       <c r="A222" s="4" t="s">
         <v>209</v>
       </c>
       <c r="B222" s="5" t="s">
         <v>253</v>
       </c>
       <c r="C222" s="5" t="s">
         <v>747</v>
       </c>
       <c r="D222" s="5" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
       <c r="E222" s="5" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="F222" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G222" s="5">
-        <v>70.84</v>
+        <v>63.34</v>
       </c>
       <c r="H222" s="5" t="s">
-        <v>449</v>
+        <v>447</v>
       </c>
     </row>
     <row r="223" spans="1:8">
       <c r="A223" s="4" t="s">
         <v>210</v>
       </c>
       <c r="B223" s="5" t="s">
         <v>253</v>
       </c>
       <c r="C223" s="5" t="s">
         <v>747</v>
       </c>
       <c r="D223" s="5" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
       <c r="E223" s="5" t="s">
-        <v>294</v>
+        <v>298</v>
       </c>
       <c r="F223" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G223" s="5">
-        <v>66.45999999999999</v>
+        <v>58.84</v>
       </c>
       <c r="H223" s="5" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
     </row>
     <row r="224" spans="1:8">
       <c r="A224" s="4" t="s">
         <v>211</v>
       </c>
       <c r="B224" s="5" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="C224" s="5" t="s">
         <v>747</v>
       </c>
       <c r="D224" s="5" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
       <c r="E224" s="5" t="s">
-        <v>282</v>
+        <v>272</v>
       </c>
       <c r="F224" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G224" s="5">
-        <v>66.02</v>
+        <v>59.68</v>
       </c>
       <c r="H224" s="5" t="s">
-        <v>451</v>
+        <v>377</v>
       </c>
     </row>
     <row r="225" spans="1:8">
       <c r="A225" s="4" t="s">
         <v>212</v>
       </c>
       <c r="B225" s="5" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="C225" s="5" t="s">
         <v>747</v>
       </c>
       <c r="D225" s="5" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
       <c r="E225" s="5" t="s">
-        <v>294</v>
+        <v>300</v>
       </c>
       <c r="F225" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G225" s="5">
-        <v>66.56999999999999</v>
+        <v>62.8</v>
       </c>
       <c r="H225" s="5" t="s">
-        <v>452</v>
+        <v>449</v>
       </c>
     </row>
     <row r="226" spans="1:8">
       <c r="A226" s="4" t="s">
         <v>213</v>
       </c>
       <c r="B226" s="5" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="C226" s="5" t="s">
         <v>747</v>
       </c>
       <c r="D226" s="5" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
       <c r="E226" s="5" t="s">
-        <v>288</v>
+        <v>269</v>
       </c>
       <c r="F226" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G226" s="5">
-        <v>74.08</v>
+        <v>54.3</v>
       </c>
       <c r="H226" s="5" t="s">
-        <v>453</v>
+        <v>450</v>
       </c>
     </row>
     <row r="227" spans="1:8">
       <c r="A227" s="4" t="s">
         <v>214</v>
       </c>
       <c r="B227" s="5" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="C227" s="5" t="s">
         <v>747</v>
       </c>
       <c r="D227" s="5" t="s">
         <v>258</v>
       </c>
       <c r="E227" s="5" t="s">
-        <v>273</v>
+        <v>267</v>
       </c>
       <c r="F227" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G227" s="5">
-        <v>61.98</v>
+        <v>59.18</v>
       </c>
       <c r="H227" s="5" t="s">
-        <v>433</v>
+        <v>345</v>
       </c>
     </row>
     <row r="228" spans="1:8">
       <c r="A228" s="4" t="s">
         <v>215</v>
       </c>
       <c r="B228" s="5" t="s">
         <v>254</v>
       </c>
       <c r="C228" s="5" t="s">
         <v>747</v>
       </c>
       <c r="D228" s="5" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="E228" s="5" t="s">
-        <v>264</v>
+        <v>270</v>
       </c>
       <c r="F228" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G228" s="5">
-        <v>63.68</v>
+        <v>54.44</v>
       </c>
       <c r="H228" s="5" t="s">
-        <v>454</v>
+        <v>451</v>
       </c>
     </row>
     <row r="229" spans="1:8">
       <c r="A229" s="4" t="s">
         <v>216</v>
       </c>
       <c r="B229" s="5" t="s">
         <v>254</v>
       </c>
       <c r="C229" s="5" t="s">
         <v>747</v>
       </c>
       <c r="D229" s="5" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="E229" s="5" t="s">
-        <v>283</v>
+        <v>271</v>
       </c>
       <c r="F229" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G229" s="5">
-        <v>54.28</v>
+        <v>58.48</v>
       </c>
       <c r="H229" s="5" t="s">
-        <v>455</v>
+        <v>452</v>
       </c>
     </row>
     <row r="230" spans="1:8">
       <c r="A230" s="4" t="s">
         <v>217</v>
       </c>
       <c r="B230" s="5" t="s">
         <v>254</v>
       </c>
       <c r="C230" s="5" t="s">
         <v>747</v>
       </c>
       <c r="D230" s="5" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="E230" s="5" t="s">
-        <v>289</v>
+        <v>267</v>
       </c>
       <c r="F230" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G230" s="5">
-        <v>56.48</v>
+        <v>57.94</v>
       </c>
       <c r="H230" s="5" t="s">
-        <v>456</v>
+        <v>453</v>
       </c>
     </row>
     <row r="231" spans="1:8">
       <c r="A231" s="4" t="s">
         <v>218</v>
       </c>
       <c r="B231" s="5" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="C231" s="5" t="s">
         <v>747</v>
       </c>
       <c r="D231" s="5" t="s">
         <v>260</v>
       </c>
       <c r="E231" s="5" t="s">
-        <v>264</v>
+        <v>299</v>
       </c>
       <c r="F231" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G231" s="5">
-        <v>63.84</v>
+        <v>60.46</v>
       </c>
       <c r="H231" s="5" t="s">
-        <v>457</v>
+        <v>454</v>
       </c>
     </row>
     <row r="232" spans="1:8">
       <c r="A232" s="4" t="s">
         <v>219</v>
       </c>
       <c r="B232" s="5" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="C232" s="5" t="s">
         <v>747</v>
       </c>
       <c r="D232" s="5" t="s">
         <v>260</v>
       </c>
       <c r="E232" s="5" t="s">
-        <v>275</v>
+        <v>300</v>
       </c>
       <c r="F232" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G232" s="5">
-        <v>70.98</v>
+        <v>62.18</v>
       </c>
       <c r="H232" s="5" t="s">
-        <v>458</v>
+        <v>455</v>
       </c>
     </row>
     <row r="233" spans="1:8">
       <c r="A233" s="4" t="s">
         <v>220</v>
       </c>
       <c r="B233" s="5" t="s">
         <v>253</v>
       </c>
       <c r="C233" s="5" t="s">
         <v>747</v>
       </c>
       <c r="D233" s="5" t="s">
         <v>260</v>
       </c>
       <c r="E233" s="5" t="s">
-        <v>266</v>
+        <v>304</v>
       </c>
       <c r="F233" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G233" s="5">
-        <v>63.38</v>
+        <v>70.84</v>
       </c>
       <c r="H233" s="5" t="s">
-        <v>459</v>
+        <v>456</v>
       </c>
     </row>
     <row r="234" spans="1:8">
       <c r="A234" s="4" t="s">
         <v>221</v>
       </c>
       <c r="B234" s="5" t="s">
         <v>253</v>
       </c>
       <c r="C234" s="5" t="s">
         <v>747</v>
       </c>
       <c r="D234" s="5" t="s">
         <v>260</v>
       </c>
       <c r="E234" s="5" t="s">
-        <v>272</v>
+        <v>294</v>
       </c>
       <c r="F234" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G234" s="5">
-        <v>60.88</v>
+        <v>66.45999999999999</v>
       </c>
       <c r="H234" s="5" t="s">
-        <v>460</v>
+        <v>457</v>
       </c>
     </row>
     <row r="235" spans="1:8">
       <c r="A235" s="4" t="s">
         <v>222</v>
       </c>
       <c r="B235" s="5" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="C235" s="5" t="s">
         <v>747</v>
       </c>
       <c r="D235" s="5" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
       <c r="E235" s="5" t="s">
-        <v>299</v>
+        <v>282</v>
       </c>
       <c r="F235" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G235" s="5">
-        <v>61.68</v>
+        <v>66.02</v>
       </c>
       <c r="H235" s="5" t="s">
-        <v>348</v>
+        <v>458</v>
       </c>
     </row>
     <row r="236" spans="1:8">
       <c r="A236" s="4" t="s">
         <v>223</v>
       </c>
       <c r="B236" s="5" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="C236" s="5" t="s">
         <v>747</v>
       </c>
       <c r="D236" s="5" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
       <c r="E236" s="5" t="s">
-        <v>282</v>
+        <v>294</v>
       </c>
       <c r="F236" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G236" s="5">
-        <v>66.68000000000001</v>
+        <v>66.56999999999999</v>
       </c>
       <c r="H236" s="5" t="s">
-        <v>355</v>
+        <v>459</v>
       </c>
     </row>
     <row r="237" spans="1:8">
       <c r="A237" s="4" t="s">
         <v>224</v>
       </c>
       <c r="B237" s="5" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="C237" s="5" t="s">
         <v>747</v>
       </c>
       <c r="D237" s="5" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
       <c r="E237" s="5" t="s">
-        <v>273</v>
+        <v>288</v>
       </c>
       <c r="F237" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G237" s="5">
-        <v>59.68</v>
+        <v>74.08</v>
       </c>
       <c r="H237" s="5" t="s">
-        <v>377</v>
+        <v>460</v>
       </c>
     </row>
     <row r="238" spans="1:8">
       <c r="A238" s="4" t="s">
         <v>225</v>
       </c>
       <c r="B238" s="5" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="C238" s="5" t="s">
         <v>747</v>
       </c>
       <c r="D238" s="5" t="s">
         <v>258</v>
       </c>
       <c r="E238" s="5" t="s">
-        <v>264</v>
+        <v>273</v>
       </c>
       <c r="F238" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G238" s="5">
-        <v>63.68</v>
+        <v>61.98</v>
       </c>
       <c r="H238" s="5" t="s">
-        <v>454</v>
+        <v>440</v>
       </c>
     </row>
     <row r="239" spans="1:8">
       <c r="A239" s="4" t="s">
         <v>226</v>
       </c>
       <c r="B239" s="5" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="C239" s="5" t="s">
         <v>747</v>
       </c>
       <c r="D239" s="5" t="s">
         <v>258</v>
       </c>
       <c r="E239" s="5" t="s">
-        <v>274</v>
+        <v>264</v>
       </c>
       <c r="F239" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G239" s="5">
-        <v>64.68000000000001</v>
+        <v>63.68</v>
       </c>
       <c r="H239" s="5" t="s">
-        <v>406</v>
+        <v>461</v>
       </c>
     </row>
     <row r="240" spans="1:8">
       <c r="A240" s="4" t="s">
         <v>227</v>
       </c>
       <c r="B240" s="5" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="C240" s="5" t="s">
         <v>747</v>
       </c>
       <c r="D240" s="5" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="E240" s="5" t="s">
-        <v>269</v>
+        <v>283</v>
       </c>
       <c r="F240" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G240" s="5">
-        <v>52.12</v>
+        <v>54.28</v>
       </c>
       <c r="H240" s="5" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
     </row>
     <row r="241" spans="1:8">
       <c r="A241" s="4" t="s">
         <v>228</v>
       </c>
       <c r="B241" s="5" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="C241" s="5" t="s">
         <v>747</v>
       </c>
       <c r="D241" s="5" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="E241" s="5" t="s">
-        <v>283</v>
+        <v>289</v>
       </c>
       <c r="F241" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G241" s="5">
-        <v>53.17</v>
+        <v>56.48</v>
       </c>
       <c r="H241" s="5" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
     </row>
     <row r="242" spans="1:8">
       <c r="A242" s="4" t="s">
         <v>229</v>
       </c>
       <c r="B242" s="5" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="C242" s="5" t="s">
         <v>747</v>
       </c>
       <c r="D242" s="5" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="E242" s="5" t="s">
-        <v>269</v>
+        <v>264</v>
       </c>
       <c r="F242" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G242" s="5">
-        <v>52.08</v>
+        <v>63.84</v>
       </c>
       <c r="H242" s="5" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
     </row>
     <row r="243" spans="1:8">
       <c r="A243" s="4" t="s">
         <v>230</v>
       </c>
       <c r="B243" s="5" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="C243" s="5" t="s">
         <v>747</v>
       </c>
       <c r="D243" s="5" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="E243" s="5" t="s">
-        <v>299</v>
+        <v>275</v>
       </c>
       <c r="F243" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G243" s="5">
-        <v>61.26</v>
+        <v>70.98</v>
       </c>
       <c r="H243" s="5" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="244" spans="1:8">
       <c r="A244" s="4" t="s">
         <v>231</v>
       </c>
       <c r="B244" s="5" t="s">
         <v>253</v>
       </c>
       <c r="C244" s="5" t="s">
         <v>747</v>
       </c>
       <c r="D244" s="5" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="E244" s="5" t="s">
-        <v>272</v>
+        <v>266</v>
       </c>
       <c r="F244" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G244" s="5">
-        <v>60.28</v>
+        <v>63.38</v>
       </c>
       <c r="H244" s="5" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
     </row>
     <row r="245" spans="1:8">
       <c r="A245" s="4" t="s">
         <v>232</v>
       </c>
       <c r="B245" s="5" t="s">
         <v>253</v>
       </c>
       <c r="C245" s="5" t="s">
         <v>747</v>
       </c>
       <c r="D245" s="5" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="E245" s="5" t="s">
-        <v>292</v>
+        <v>272</v>
       </c>
       <c r="F245" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G245" s="5">
-        <v>70.48</v>
+        <v>60.88</v>
       </c>
       <c r="H245" s="5" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
     </row>
     <row r="246" spans="1:8">
       <c r="A246" s="4" t="s">
         <v>233</v>
       </c>
       <c r="B246" s="5" t="s">
         <v>253</v>
       </c>
       <c r="C246" s="5" t="s">
         <v>747</v>
       </c>
       <c r="D246" s="5" t="s">
-        <v>258</v>
+        <v>261</v>
       </c>
       <c r="E246" s="5" t="s">
-        <v>272</v>
+        <v>299</v>
       </c>
       <c r="F246" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G246" s="5">
-        <v>62.08</v>
+        <v>61.68</v>
       </c>
       <c r="H246" s="5" t="s">
-        <v>429</v>
+        <v>348</v>
       </c>
     </row>
     <row r="247" spans="1:8">
       <c r="A247" s="4" t="s">
         <v>234</v>
       </c>
       <c r="B247" s="5" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="C247" s="5" t="s">
         <v>747</v>
       </c>
       <c r="D247" s="5" t="s">
-        <v>258</v>
+        <v>261</v>
       </c>
       <c r="E247" s="5" t="s">
-        <v>264</v>
+        <v>282</v>
       </c>
       <c r="F247" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G247" s="5">
-        <v>64.3</v>
+        <v>66.68000000000001</v>
       </c>
       <c r="H247" s="5" t="s">
-        <v>467</v>
+        <v>355</v>
       </c>
     </row>
     <row r="248" spans="1:8">
       <c r="A248" s="4" t="s">
         <v>235</v>
       </c>
       <c r="B248" s="5" t="s">
         <v>253</v>
       </c>
       <c r="C248" s="5" t="s">
         <v>747</v>
       </c>
       <c r="D248" s="5" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
       <c r="E248" s="5" t="s">
-        <v>298</v>
+        <v>273</v>
       </c>
       <c r="F248" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G248" s="5">
-        <v>58.3</v>
+        <v>59.68</v>
       </c>
       <c r="H248" s="5" t="s">
-        <v>468</v>
+        <v>377</v>
       </c>
     </row>
     <row r="249" spans="1:8">
       <c r="A249" s="4" t="s">
         <v>236</v>
       </c>
       <c r="B249" s="5" t="s">
         <v>253</v>
       </c>
       <c r="C249" s="5" t="s">
         <v>747</v>
       </c>
       <c r="D249" s="5" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="E249" s="5" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="F249" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G249" s="5">
-        <v>61.94</v>
+        <v>63.68</v>
       </c>
       <c r="H249" s="5" t="s">
-        <v>469</v>
+        <v>461</v>
       </c>
     </row>
     <row r="250" spans="1:8">
       <c r="A250" s="4" t="s">
         <v>237</v>
       </c>
       <c r="B250" s="5" t="s">
         <v>253</v>
       </c>
       <c r="C250" s="5" t="s">
         <v>747</v>
       </c>
       <c r="D250" s="5" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="E250" s="5" t="s">
-        <v>265</v>
+        <v>274</v>
       </c>
       <c r="F250" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G250" s="5">
-        <v>61.94</v>
+        <v>64.68000000000001</v>
       </c>
       <c r="H250" s="5" t="s">
-        <v>469</v>
+        <v>406</v>
       </c>
     </row>
     <row r="251" spans="1:8">
       <c r="A251" s="4" t="s">
         <v>238</v>
       </c>
       <c r="B251" s="5" t="s">
         <v>253</v>
       </c>
       <c r="C251" s="5" t="s">
         <v>747</v>
       </c>
       <c r="D251" s="5" t="s">
         <v>259</v>
       </c>
       <c r="E251" s="5" t="s">
-        <v>284</v>
+        <v>269</v>
       </c>
       <c r="F251" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G251" s="5">
-        <v>57.34</v>
+        <v>52.12</v>
       </c>
       <c r="H251" s="5" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
     </row>
     <row r="252" spans="1:8">
       <c r="A252" s="4" t="s">
         <v>239</v>
       </c>
       <c r="B252" s="5" t="s">
         <v>253</v>
       </c>
       <c r="C252" s="5" t="s">
         <v>747</v>
       </c>
       <c r="D252" s="5" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="E252" s="5" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="F252" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G252" s="5">
-        <v>66.44</v>
+        <v>53.17</v>
       </c>
       <c r="H252" s="5" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
     </row>
     <row r="253" spans="1:8">
       <c r="A253" s="4" t="s">
         <v>240</v>
       </c>
       <c r="B253" s="5" t="s">
         <v>253</v>
       </c>
       <c r="C253" s="5" t="s">
         <v>747</v>
       </c>
       <c r="D253" s="5" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="E253" s="5" t="s">
-        <v>265</v>
+        <v>269</v>
       </c>
       <c r="F253" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G253" s="5">
-        <v>61.58</v>
+        <v>52.08</v>
       </c>
       <c r="H253" s="5" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="254" spans="1:8">
       <c r="A254" s="4" t="s">
         <v>241</v>
       </c>
       <c r="B254" s="5" t="s">
         <v>253</v>
       </c>
       <c r="C254" s="5" t="s">
         <v>747</v>
       </c>
       <c r="D254" s="5" t="s">
         <v>258</v>
       </c>
       <c r="E254" s="5" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F254" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G254" s="5">
-        <v>58.68</v>
+        <v>61.26</v>
       </c>
       <c r="H254" s="5" t="s">
-        <v>337</v>
+        <v>471</v>
       </c>
     </row>
     <row r="255" spans="1:8">
       <c r="A255" s="4" t="s">
         <v>242</v>
       </c>
       <c r="B255" s="5" t="s">
         <v>253</v>
       </c>
       <c r="C255" s="5" t="s">
         <v>747</v>
       </c>
       <c r="D255" s="5" t="s">
         <v>258</v>
       </c>
       <c r="E255" s="5" t="s">
-        <v>295</v>
+        <v>272</v>
       </c>
       <c r="F255" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G255" s="5">
-        <v>67.68000000000001</v>
+        <v>60.28</v>
       </c>
       <c r="H255" s="5" t="s">
-        <v>331</v>
+        <v>472</v>
       </c>
     </row>
     <row r="256" spans="1:8">
       <c r="A256" s="4" t="s">
         <v>243</v>
       </c>
       <c r="B256" s="5" t="s">
         <v>253</v>
       </c>
       <c r="C256" s="5" t="s">
         <v>747</v>
       </c>
       <c r="D256" s="5" t="s">
         <v>258</v>
       </c>
       <c r="E256" s="5" t="s">
-        <v>306</v>
+        <v>292</v>
       </c>
       <c r="F256" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G256" s="5">
-        <v>71.08</v>
+        <v>70.48</v>
       </c>
       <c r="H256" s="5" t="s">
         <v>473</v>
       </c>
     </row>
     <row r="257" spans="1:8">
       <c r="A257" s="4" t="s">
         <v>244</v>
       </c>
       <c r="B257" s="5" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="C257" s="5" t="s">
         <v>747</v>
       </c>
       <c r="D257" s="5" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="E257" s="5" t="s">
-        <v>271</v>
+        <v>266</v>
       </c>
       <c r="F257" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G257" s="5">
-        <v>57.68</v>
+        <v>62.26</v>
       </c>
       <c r="H257" s="5" t="s">
-        <v>343</v>
+        <v>474</v>
       </c>
     </row>
     <row r="258" spans="1:8">
       <c r="A258" s="4" t="s">
         <v>245</v>
       </c>
       <c r="B258" s="5" t="s">
-        <v>253</v>
+        <v>257</v>
       </c>
       <c r="C258" s="5" t="s">
         <v>747</v>
       </c>
       <c r="D258" s="5" t="s">
         <v>259</v>
       </c>
       <c r="E258" s="5" t="s">
-        <v>299</v>
+        <v>270</v>
       </c>
       <c r="F258" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G258" s="5">
-        <v>63.48</v>
+        <v>53.68</v>
       </c>
       <c r="H258" s="5" t="s">
-        <v>474</v>
+        <v>313</v>
       </c>
     </row>
     <row r="259" spans="1:8">
       <c r="A259" s="4" t="s">
         <v>246</v>
       </c>
       <c r="B259" s="5" t="s">
-        <v>253</v>
+        <v>257</v>
       </c>
       <c r="C259" s="5" t="s">
         <v>747</v>
       </c>
       <c r="D259" s="5" t="s">
         <v>259</v>
       </c>
       <c r="E259" s="5" t="s">
-        <v>281</v>
+        <v>306</v>
       </c>
       <c r="F259" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G259" s="5">
-        <v>76.36</v>
+        <v>47.68</v>
       </c>
       <c r="H259" s="5" t="s">
         <v>475</v>
       </c>
     </row>
     <row r="260" spans="1:8">
       <c r="A260" s="4" t="s">
         <v>247</v>
       </c>
       <c r="B260" s="5" t="s">
         <v>255</v>
       </c>
       <c r="C260" s="5" t="s">
         <v>747</v>
       </c>
       <c r="D260" s="5" t="s">
         <v>259</v>
       </c>
       <c r="E260" s="5" t="s">
-        <v>266</v>
+        <v>269</v>
       </c>
       <c r="F260" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G260" s="5">
-        <v>62.26</v>
+        <v>52.18</v>
       </c>
       <c r="H260" s="5" t="s">
-        <v>476</v>
+        <v>333</v>
       </c>
     </row>
     <row r="261" spans="1:8">
       <c r="A261" s="4" t="s">
         <v>248</v>
       </c>
       <c r="B261" s="5" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
       <c r="C261" s="5" t="s">
         <v>747</v>
       </c>
       <c r="D261" s="5" t="s">
         <v>259</v>
       </c>
       <c r="E261" s="5" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="F261" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G261" s="5">
-        <v>53.68</v>
+        <v>52.34</v>
       </c>
       <c r="H261" s="5" t="s">
-        <v>313</v>
+        <v>476</v>
       </c>
     </row>
     <row r="262" spans="1:8">
       <c r="A262" s="4" t="s">
         <v>249</v>
       </c>
       <c r="B262" s="5" t="s">
-        <v>257</v>
+        <v>253</v>
       </c>
       <c r="C262" s="5" t="s">
         <v>747</v>
       </c>
       <c r="D262" s="5" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="E262" s="5" t="s">
-        <v>305</v>
+        <v>272</v>
       </c>
       <c r="F262" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G262" s="5">
-        <v>47.68</v>
+        <v>62.08</v>
       </c>
       <c r="H262" s="5" t="s">
-        <v>477</v>
+        <v>436</v>
       </c>
     </row>
     <row r="263" spans="1:8">
       <c r="A263" s="4" t="s">
         <v>250</v>
       </c>
       <c r="B263" s="5" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
       <c r="C263" s="5" t="s">
         <v>747</v>
       </c>
       <c r="D263" s="5" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="E263" s="5" t="s">
-        <v>269</v>
+        <v>264</v>
       </c>
       <c r="F263" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G263" s="5">
-        <v>52.18</v>
+        <v>64.3</v>
       </c>
       <c r="H263" s="5" t="s">
-        <v>333</v>
+        <v>477</v>
       </c>
     </row>
     <row r="264" spans="1:8">
       <c r="A264" s="4" t="s">
         <v>251</v>
       </c>
       <c r="B264" s="5" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="C264" s="5" t="s">
         <v>747</v>
       </c>
       <c r="D264" s="5" t="s">
         <v>259</v>
       </c>
       <c r="E264" s="5" t="s">
-        <v>269</v>
+        <v>298</v>
       </c>
       <c r="F264" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G264" s="5">
-        <v>52.34</v>
+        <v>58.3</v>
       </c>
       <c r="H264" s="5" t="s">
         <v>478</v>
       </c>
     </row>
     <row r="272" spans="1:8">
       <c r="F272" s="6" t="s">
         <v>763</v>
       </c>
     </row>
   </sheetData>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.7" right="0.7" top="1" bottom="0.75" header="0.2" footer="0.3"/>
   <pageSetup paperSize="9" fitToHeight="0" orientation="portrait"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;G&amp;C&amp;24JOMU TEXTILE (VIETNAM) CO.,LTD
 &amp;12LOT D.II-4, NO.1 STREET, LONG THANH INDUSTRIAL ZONE, TAM AN WARD,
 LONGTHANH DISTRICT, DONG NAI PROVINCE, VIETNAM
 TEL. +84-2513 514 011               FAX. +84-2513 514 012&amp;R&amp;12Shipment ID: 126
 Document #: FO102225</oddHeader>
     <oddFooter>&amp;LDate: &amp;D&amp;C&amp;14&amp;"Calibri,Italic"A member of the Mei Sheng Group&amp;RPage &amp;P of &amp;N</oddFooter>
   </headerFooter>
   <legacyDrawingHF r:id="rId1"/>
   <tableParts count="3">
     <tablePart r:id="rId2"/>