--- v0 (2026-04-10)
+++ v1 (2026-08-09)
@@ -87,189 +87,189 @@
   <si>
     <t>Fabric Code</t>
   </si>
   <si>
     <t>Grade</t>
   </si>
   <si>
     <t>Color Group</t>
   </si>
   <si>
     <t>Width</t>
   </si>
   <si>
     <t>Roll Length</t>
   </si>
   <si>
     <t>Kilograms</t>
   </si>
   <si>
     <t>Roll ID</t>
   </si>
   <si>
     <t>2401001-01-0149</t>
   </si>
   <si>
+    <t>2401001-01-0150</t>
+  </si>
+  <si>
     <t>2401001-01-0151</t>
   </si>
   <si>
     <t>2401001-01-0152</t>
   </si>
   <si>
     <t>2401001-01-0154</t>
   </si>
   <si>
     <t>2401001-01-0155</t>
   </si>
   <si>
     <t>2401001-01-0156</t>
   </si>
   <si>
     <t>2401001-01-0161</t>
   </si>
   <si>
     <t>2401001-01-0162</t>
   </si>
   <si>
     <t>2401001-01-0163</t>
   </si>
   <si>
     <t>2401001-01-0164</t>
   </si>
   <si>
     <t>2401001-01-0166</t>
   </si>
   <si>
     <t>2401001-01-0168</t>
   </si>
   <si>
     <t>2401001-01-0170</t>
   </si>
   <si>
     <t>2401001-01-0179</t>
   </si>
   <si>
-    <t>2401001-01-0150</t>
-[...1 lines deleted...]
-  <si>
     <t>A</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>67.0</t>
   </si>
   <si>
     <t>67.2</t>
   </si>
   <si>
     <t>67.1</t>
   </si>
   <si>
     <t>67.5</t>
   </si>
   <si>
     <t>97.0</t>
   </si>
   <si>
+    <t>100.0</t>
+  </si>
+  <si>
     <t>89.0</t>
   </si>
   <si>
     <t>76.0</t>
   </si>
   <si>
     <t>86.0</t>
   </si>
   <si>
     <t>85.0</t>
   </si>
   <si>
     <t>91.0</t>
   </si>
   <si>
     <t>90.0</t>
   </si>
   <si>
     <t>88.0</t>
   </si>
   <si>
     <t>95.0</t>
   </si>
   <si>
     <t>70.0</t>
   </si>
   <si>
-    <t>100.0</t>
-[...1 lines deleted...]
-  <si>
     <t>75.0</t>
   </si>
   <si>
     <t>55.56</t>
   </si>
   <si>
+    <t>57.00</t>
+  </si>
+  <si>
     <t>51.42</t>
   </si>
   <si>
     <t>44.60</t>
   </si>
   <si>
     <t>50.40</t>
   </si>
   <si>
     <t>49.20</t>
   </si>
   <si>
     <t>52.20</t>
   </si>
   <si>
     <t>52.60</t>
   </si>
   <si>
     <t>52.00</t>
   </si>
   <si>
     <t>50.80</t>
   </si>
   <si>
     <t>55.10</t>
   </si>
   <si>
     <t>41.12</t>
   </si>
   <si>
     <t>58.00</t>
   </si>
   <si>
     <t>43.98</t>
-  </si>
-[...1 lines deleted...]
-    <t>57.00</t>
   </si>
   <si>
     <t>DATE:</t>
   </si>
   <si>
     <t>November 21, 2024</t>
   </si>
   <si>
     <t>Vehicle License:</t>
   </si>
   <si>
     <t>62C-19225</t>
   </si>
   <si>
     <t>Bảng kê hàng hóa - NỘI BỘ</t>
   </si>
   <si>
     <t>Packing List - INTERNAL</t>
   </si>
   <si>
     <t>Fabric Code
 产品</t>
   </si>
   <si>
     <t>Total Length
@@ -314,90 +314,90 @@
   <si>
     <t>Manager - 经理</t>
   </si>
   <si>
     <t>WH Manager - 仓库管理员</t>
   </si>
   <si>
     <t>Security - 保安员</t>
   </si>
   <si>
     <t>Applicant - 申请人</t>
   </si>
   <si>
     <t>Recipient - 接受者</t>
   </si>
   <si>
     <t>Bảng kê hàng hóa</t>
   </si>
   <si>
     <t>Packing List</t>
   </si>
   <si>
     <t>2401001_01 - 0149</t>
   </si>
   <si>
+    <t>2401001_01 - 0150</t>
+  </si>
+  <si>
     <t>2401001_01 - 0151</t>
   </si>
   <si>
     <t>2401001_01 - 0152</t>
   </si>
   <si>
     <t>2401001_01 - 0154</t>
   </si>
   <si>
     <t>2401001_01 - 0155</t>
   </si>
   <si>
     <t>2401001_01 - 0156</t>
   </si>
   <si>
     <t>2401001_01 - 0161</t>
   </si>
   <si>
     <t>2401001_01 - 0162</t>
   </si>
   <si>
     <t>2401001_01 - 0163</t>
   </si>
   <si>
     <t>2401001_01 - 0164</t>
   </si>
   <si>
     <t>2401001_01 - 0166</t>
   </si>
   <si>
     <t>2401001_01 - 0168</t>
   </si>
   <si>
     <t>2401001_01 - 0170</t>
   </si>
   <si>
     <t>2401001_01 - 0179</t>
-  </si>
-[...1 lines deleted...]
-    <t>2401001_01 - 0150</t>
   </si>
   <si>
     <t>Packing List - ANHUY</t>
   </si>
   <si>
     <t>Total Weight (Net)</t>
   </si>
   <si>
     <t>Net Weight / KGS</t>
   </si>
   <si>
     <t>Gross Weight / KGS</t>
   </si>
   <si>
     <t>Shipping Marks</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>Lot (Color Group)</t>
   </si>
   <si>
     <t>Batch No./ Color</t>
   </si>
@@ -1296,51 +1296,51 @@
       </c>
       <c r="F12" s="5" t="s">
         <v>41</v>
       </c>
       <c r="G12" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H12" s="5" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="4" t="s">
         <v>20</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C13" s="5" t="s">
         <v>32</v>
       </c>
       <c r="D13" s="5" t="s">
         <v>33</v>
       </c>
       <c r="E13" s="5" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="F13" s="5" t="s">
         <v>42</v>
       </c>
       <c r="G13" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H13" s="5" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="4" t="s">
         <v>21</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C14" s="5" t="s">
         <v>32</v>
       </c>
       <c r="D14" s="5" t="s">
         <v>33</v>
       </c>
       <c r="E14" s="5" t="s">
@@ -1374,54 +1374,54 @@
       </c>
       <c r="F15" s="5" t="s">
         <v>44</v>
       </c>
       <c r="G15" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H15" s="5" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C16" s="5" t="s">
         <v>32</v>
       </c>
       <c r="D16" s="5" t="s">
         <v>33</v>
       </c>
       <c r="E16" s="5" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="F16" s="5" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="G16" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H16" s="5" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C17" s="5" t="s">
         <v>32</v>
       </c>
       <c r="D17" s="5" t="s">
         <v>33</v>
       </c>
       <c r="E17" s="5" t="s">
         <v>37</v>
       </c>
       <c r="F17" s="5" t="s">
@@ -1449,187 +1449,187 @@
       </c>
       <c r="E18" s="5" t="s">
         <v>37</v>
       </c>
       <c r="F18" s="5" t="s">
         <v>46</v>
       </c>
       <c r="G18" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H18" s="5" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>32</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="E19" s="5" t="s">
         <v>37</v>
       </c>
       <c r="F19" s="5" t="s">
         <v>47</v>
       </c>
       <c r="G19" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H19" s="5" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C20" s="5" t="s">
         <v>32</v>
       </c>
       <c r="D20" s="5" t="s">
         <v>34</v>
       </c>
       <c r="E20" s="5" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="F20" s="5" t="s">
         <v>48</v>
       </c>
       <c r="G20" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H20" s="5" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="4" t="s">
         <v>28</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C21" s="5" t="s">
         <v>32</v>
       </c>
       <c r="D21" s="5" t="s">
         <v>34</v>
       </c>
       <c r="E21" s="5" t="s">
         <v>38</v>
       </c>
       <c r="F21" s="5" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="G21" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H21" s="5" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="4" t="s">
         <v>29</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C22" s="5" t="s">
         <v>32</v>
       </c>
       <c r="D22" s="5" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E22" s="5" t="s">
         <v>38</v>
       </c>
       <c r="F22" s="5" t="s">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="G22" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H22" s="5" t="s">
-        <v>62</v>
+        <v>58</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="4" t="s">
         <v>30</v>
       </c>
       <c r="B23" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C23" s="5" t="s">
         <v>32</v>
       </c>
       <c r="D23" s="5" t="s">
         <v>33</v>
       </c>
       <c r="E23" s="5" t="s">
         <v>38</v>
       </c>
       <c r="F23" s="5" t="s">
-        <v>50</v>
+        <v>40</v>
       </c>
       <c r="G23" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H23" s="5" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="4" t="s">
         <v>31</v>
       </c>
       <c r="B24" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C24" s="5" t="s">
         <v>32</v>
       </c>
       <c r="D24" s="5" t="s">
         <v>33</v>
       </c>
       <c r="E24" s="5" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F24" s="5" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="G24" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H24" s="5" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="6" t="s">
         <v>82</v>
       </c>
       <c r="C28" s="6" t="s">
         <v>83</v>
       </c>
       <c r="E28" s="6" t="s">
         <v>84</v>
       </c>
       <c r="F28" s="6" t="s">
         <v>85</v>
       </c>
       <c r="H28" s="6" t="s">
         <v>86</v>
       </c>
     </row>
@@ -1810,51 +1810,51 @@
       </c>
       <c r="E12" s="5" t="s">
         <v>35</v>
       </c>
       <c r="F12" s="5" t="s">
         <v>41</v>
       </c>
       <c r="G12" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="4" t="s">
         <v>20</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C13" s="5" t="s">
         <v>32</v>
       </c>
       <c r="D13" s="5" t="s">
         <v>33</v>
       </c>
       <c r="E13" s="5" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="F13" s="5" t="s">
         <v>42</v>
       </c>
       <c r="G13" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="4" t="s">
         <v>21</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C14" s="5" t="s">
         <v>32</v>
       </c>
       <c r="D14" s="5" t="s">
         <v>33</v>
       </c>
       <c r="E14" s="5" t="s">
         <v>36</v>
       </c>
       <c r="F14" s="5" t="s">
@@ -1879,54 +1879,54 @@
       </c>
       <c r="E15" s="5" t="s">
         <v>36</v>
       </c>
       <c r="F15" s="5" t="s">
         <v>44</v>
       </c>
       <c r="G15" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C16" s="5" t="s">
         <v>32</v>
       </c>
       <c r="D16" s="5" t="s">
         <v>33</v>
       </c>
       <c r="E16" s="5" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="F16" s="5" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="G16" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C17" s="5" t="s">
         <v>32</v>
       </c>
       <c r="D17" s="5" t="s">
         <v>33</v>
       </c>
       <c r="E17" s="5" t="s">
         <v>37</v>
       </c>
       <c r="F17" s="5" t="s">
         <v>45</v>
       </c>
       <c r="G17" s="5" t="s">
@@ -1945,172 +1945,172 @@
       </c>
       <c r="D18" s="5" t="s">
         <v>33</v>
       </c>
       <c r="E18" s="5" t="s">
         <v>37</v>
       </c>
       <c r="F18" s="5" t="s">
         <v>46</v>
       </c>
       <c r="G18" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>32</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="E19" s="5" t="s">
         <v>37</v>
       </c>
       <c r="F19" s="5" t="s">
         <v>47</v>
       </c>
       <c r="G19" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C20" s="5" t="s">
         <v>32</v>
       </c>
       <c r="D20" s="5" t="s">
         <v>34</v>
       </c>
       <c r="E20" s="5" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="F20" s="5" t="s">
         <v>48</v>
       </c>
       <c r="G20" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="4" t="s">
         <v>28</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C21" s="5" t="s">
         <v>32</v>
       </c>
       <c r="D21" s="5" t="s">
         <v>34</v>
       </c>
       <c r="E21" s="5" t="s">
         <v>38</v>
       </c>
       <c r="F21" s="5" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="G21" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="4" t="s">
         <v>29</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C22" s="5" t="s">
         <v>32</v>
       </c>
       <c r="D22" s="5" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E22" s="5" t="s">
         <v>38</v>
       </c>
       <c r="F22" s="5" t="s">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="G22" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="4" t="s">
         <v>30</v>
       </c>
       <c r="B23" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C23" s="5" t="s">
         <v>32</v>
       </c>
       <c r="D23" s="5" t="s">
         <v>33</v>
       </c>
       <c r="E23" s="5" t="s">
         <v>38</v>
       </c>
       <c r="F23" s="5" t="s">
-        <v>50</v>
+        <v>40</v>
       </c>
       <c r="G23" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="4" t="s">
         <v>31</v>
       </c>
       <c r="B24" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C24" s="5" t="s">
         <v>32</v>
       </c>
       <c r="D24" s="5" t="s">
         <v>33</v>
       </c>
       <c r="E24" s="5" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F24" s="5" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="G24" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" s="6" t="s">
         <v>82</v>
       </c>
       <c r="C28" s="6" t="s">
         <v>83</v>
       </c>
       <c r="E28" s="6" t="s">
         <v>84</v>
       </c>
       <c r="F28" s="6" t="s">
         <v>85</v>
       </c>
       <c r="G28" s="6" t="s">
         <v>86</v>
       </c>
     </row>
   </sheetData>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.7" right="0.7" top="1" bottom="0.75" header="0.3" footer="0.3"/>
@@ -2288,51 +2288,51 @@
       </c>
       <c r="E12" s="5" t="s">
         <v>35</v>
       </c>
       <c r="F12" s="5" t="s">
         <v>41</v>
       </c>
       <c r="G12" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="4" t="s">
         <v>92</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C13" s="5" t="s">
         <v>32</v>
       </c>
       <c r="D13" s="5" t="s">
         <v>33</v>
       </c>
       <c r="E13" s="5" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="F13" s="5" t="s">
         <v>42</v>
       </c>
       <c r="G13" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="4" t="s">
         <v>93</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C14" s="5" t="s">
         <v>32</v>
       </c>
       <c r="D14" s="5" t="s">
         <v>33</v>
       </c>
       <c r="E14" s="5" t="s">
         <v>36</v>
       </c>
       <c r="F14" s="5" t="s">
@@ -2357,54 +2357,54 @@
       </c>
       <c r="E15" s="5" t="s">
         <v>36</v>
       </c>
       <c r="F15" s="5" t="s">
         <v>44</v>
       </c>
       <c r="G15" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="4" t="s">
         <v>95</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C16" s="5" t="s">
         <v>32</v>
       </c>
       <c r="D16" s="5" t="s">
         <v>33</v>
       </c>
       <c r="E16" s="5" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="F16" s="5" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="G16" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="4" t="s">
         <v>96</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C17" s="5" t="s">
         <v>32</v>
       </c>
       <c r="D17" s="5" t="s">
         <v>33</v>
       </c>
       <c r="E17" s="5" t="s">
         <v>37</v>
       </c>
       <c r="F17" s="5" t="s">
         <v>45</v>
       </c>
       <c r="G17" s="5" t="s">
@@ -2423,172 +2423,172 @@
       </c>
       <c r="D18" s="5" t="s">
         <v>33</v>
       </c>
       <c r="E18" s="5" t="s">
         <v>37</v>
       </c>
       <c r="F18" s="5" t="s">
         <v>46</v>
       </c>
       <c r="G18" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="4" t="s">
         <v>98</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>32</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="E19" s="5" t="s">
         <v>37</v>
       </c>
       <c r="F19" s="5" t="s">
         <v>47</v>
       </c>
       <c r="G19" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="4" t="s">
         <v>99</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C20" s="5" t="s">
         <v>32</v>
       </c>
       <c r="D20" s="5" t="s">
         <v>34</v>
       </c>
       <c r="E20" s="5" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="F20" s="5" t="s">
         <v>48</v>
       </c>
       <c r="G20" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="4" t="s">
         <v>100</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C21" s="5" t="s">
         <v>32</v>
       </c>
       <c r="D21" s="5" t="s">
         <v>34</v>
       </c>
       <c r="E21" s="5" t="s">
         <v>38</v>
       </c>
       <c r="F21" s="5" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="G21" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="4" t="s">
         <v>101</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C22" s="5" t="s">
         <v>32</v>
       </c>
       <c r="D22" s="5" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E22" s="5" t="s">
         <v>38</v>
       </c>
       <c r="F22" s="5" t="s">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="G22" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="4" t="s">
         <v>102</v>
       </c>
       <c r="B23" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C23" s="5" t="s">
         <v>32</v>
       </c>
       <c r="D23" s="5" t="s">
         <v>33</v>
       </c>
       <c r="E23" s="5" t="s">
         <v>38</v>
       </c>
       <c r="F23" s="5" t="s">
-        <v>50</v>
+        <v>40</v>
       </c>
       <c r="G23" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="4" t="s">
         <v>103</v>
       </c>
       <c r="B24" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C24" s="5" t="s">
         <v>32</v>
       </c>
       <c r="D24" s="5" t="s">
         <v>33</v>
       </c>
       <c r="E24" s="5" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F24" s="5" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="G24" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" s="6" t="s">
         <v>82</v>
       </c>
       <c r="C28" s="6" t="s">
         <v>83</v>
       </c>
       <c r="E28" s="6" t="s">
         <v>84</v>
       </c>
       <c r="F28" s="6" t="s">
         <v>85</v>
       </c>
       <c r="G28" s="6" t="s">
         <v>86</v>
       </c>
     </row>
   </sheetData>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.7" right="0.7" top="1" bottom="0.75" header="0.3" footer="0.3"/>
@@ -2907,389 +2907,389 @@
       </c>
       <c r="H30" s="5" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B31" s="5" t="s">
         <v>33</v>
       </c>
       <c r="C31" s="5" t="s">
         <v>113</v>
       </c>
       <c r="D31" s="5" t="s">
         <v>35</v>
       </c>
       <c r="E31" s="5" t="s">
         <v>40</v>
       </c>
       <c r="F31" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G31" s="5">
-        <v>51.1</v>
+        <v>56.68</v>
       </c>
       <c r="H31" s="5" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="4" t="s">
         <v>19</v>
       </c>
       <c r="B32" s="5" t="s">
         <v>33</v>
       </c>
       <c r="C32" s="5" t="s">
         <v>113</v>
       </c>
       <c r="D32" s="5" t="s">
         <v>35</v>
       </c>
       <c r="E32" s="5" t="s">
         <v>41</v>
       </c>
       <c r="F32" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G32" s="5">
-        <v>44.28</v>
+        <v>51.1</v>
       </c>
       <c r="H32" s="5" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="4" t="s">
         <v>20</v>
       </c>
       <c r="B33" s="5" t="s">
         <v>33</v>
       </c>
       <c r="C33" s="5" t="s">
         <v>113</v>
       </c>
       <c r="D33" s="5" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="E33" s="5" t="s">
         <v>42</v>
       </c>
       <c r="F33" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G33" s="5">
-        <v>50.08</v>
+        <v>44.28</v>
       </c>
       <c r="H33" s="5" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="4" t="s">
         <v>21</v>
       </c>
       <c r="B34" s="5" t="s">
         <v>33</v>
       </c>
       <c r="C34" s="5" t="s">
         <v>113</v>
       </c>
       <c r="D34" s="5" t="s">
         <v>36</v>
       </c>
       <c r="E34" s="5" t="s">
         <v>43</v>
       </c>
       <c r="F34" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G34" s="5">
-        <v>48.88</v>
+        <v>50.08</v>
       </c>
       <c r="H34" s="5" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B35" s="5" t="s">
         <v>33</v>
       </c>
       <c r="C35" s="5" t="s">
         <v>113</v>
       </c>
       <c r="D35" s="5" t="s">
         <v>36</v>
       </c>
       <c r="E35" s="5" t="s">
         <v>44</v>
       </c>
       <c r="F35" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G35" s="5">
-        <v>51.88</v>
+        <v>48.88</v>
       </c>
       <c r="H35" s="5" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B36" s="5" t="s">
         <v>33</v>
       </c>
       <c r="C36" s="5" t="s">
         <v>113</v>
       </c>
       <c r="D36" s="5" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="E36" s="5" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F36" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G36" s="5">
-        <v>52.28</v>
+        <v>51.88</v>
       </c>
       <c r="H36" s="5" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B37" s="5" t="s">
         <v>33</v>
       </c>
       <c r="C37" s="5" t="s">
         <v>113</v>
       </c>
       <c r="D37" s="5" t="s">
         <v>37</v>
       </c>
       <c r="E37" s="5" t="s">
         <v>45</v>
       </c>
       <c r="F37" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G37" s="5">
-        <v>51.68</v>
+        <v>52.28</v>
       </c>
       <c r="H37" s="5" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B38" s="5" t="s">
         <v>33</v>
       </c>
       <c r="C38" s="5" t="s">
         <v>113</v>
       </c>
       <c r="D38" s="5" t="s">
         <v>37</v>
       </c>
       <c r="E38" s="5" t="s">
         <v>46</v>
       </c>
       <c r="F38" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G38" s="5">
-        <v>50.48</v>
+        <v>51.68</v>
       </c>
       <c r="H38" s="5" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B39" s="5" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="C39" s="5" t="s">
         <v>113</v>
       </c>
       <c r="D39" s="5" t="s">
         <v>37</v>
       </c>
       <c r="E39" s="5" t="s">
         <v>47</v>
       </c>
       <c r="F39" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G39" s="5">
-        <v>54.78</v>
+        <v>50.48</v>
       </c>
       <c r="H39" s="5" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B40" s="5" t="s">
         <v>34</v>
       </c>
       <c r="C40" s="5" t="s">
         <v>113</v>
       </c>
       <c r="D40" s="5" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="E40" s="5" t="s">
         <v>48</v>
       </c>
       <c r="F40" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G40" s="5">
-        <v>40.8</v>
+        <v>54.78</v>
       </c>
       <c r="H40" s="5" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="4" t="s">
         <v>28</v>
       </c>
       <c r="B41" s="5" t="s">
         <v>34</v>
       </c>
       <c r="C41" s="5" t="s">
         <v>113</v>
       </c>
       <c r="D41" s="5" t="s">
         <v>38</v>
       </c>
       <c r="E41" s="5" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="F41" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G41" s="5">
-        <v>52.28</v>
+        <v>40.8</v>
       </c>
       <c r="H41" s="5" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="4" t="s">
         <v>29</v>
       </c>
       <c r="B42" s="5" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="C42" s="5" t="s">
         <v>113</v>
       </c>
       <c r="D42" s="5" t="s">
         <v>38</v>
       </c>
       <c r="E42" s="5" t="s">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="F42" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G42" s="5">
-        <v>57.68</v>
+        <v>52.28</v>
       </c>
       <c r="H42" s="5" t="s">
-        <v>62</v>
+        <v>58</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" s="4" t="s">
         <v>30</v>
       </c>
       <c r="B43" s="5" t="s">
         <v>33</v>
       </c>
       <c r="C43" s="5" t="s">
         <v>113</v>
       </c>
       <c r="D43" s="5" t="s">
         <v>38</v>
       </c>
       <c r="E43" s="5" t="s">
-        <v>50</v>
+        <v>40</v>
       </c>
       <c r="F43" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G43" s="5">
-        <v>43.66</v>
+        <v>57.68</v>
       </c>
       <c r="H43" s="5" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="4" t="s">
         <v>31</v>
       </c>
       <c r="B44" s="5" t="s">
         <v>33</v>
       </c>
       <c r="C44" s="5" t="s">
         <v>113</v>
       </c>
       <c r="D44" s="5" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="E44" s="5" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="F44" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G44" s="5">
-        <v>56.68</v>
+        <v>43.66</v>
       </c>
       <c r="H44" s="5" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="52" spans="6:6">
       <c r="F52" s="6" t="s">
         <v>129</v>
       </c>
     </row>
   </sheetData>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.7" right="0.7" top="1" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" fitToHeight="0" orientation="portrait"/>
   <headerFooter>
     <oddFooter>&amp;LDate: &amp;D&amp;C&amp;14&amp;"Calibri,Italic"A member of the Mei Sheng Group&amp;RPage &amp;P of &amp;N</oddFooter>
   </headerFooter>
   <tableParts count="3">
     <tablePart r:id="rId1"/>
     <tablePart r:id="rId2"/>
     <tablePart r:id="rId3"/>
   </tableParts>
 </worksheet>
 </file>
 