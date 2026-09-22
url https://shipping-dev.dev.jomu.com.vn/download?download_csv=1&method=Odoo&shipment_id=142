--- v2 (2026-08-08)
+++ v3 (2026-09-22)
@@ -485,50 +485,296 @@
   <si>
     <t>2207001-23-3253</t>
   </si>
   <si>
     <t>2207001-22-3267</t>
   </si>
   <si>
     <t>2207001-23-3255</t>
   </si>
   <si>
     <t>2207001-23-3308</t>
   </si>
   <si>
     <t>2207001-23-3317</t>
   </si>
   <si>
     <t>2207001-24-3315</t>
   </si>
   <si>
     <t>2207001-24-3319</t>
   </si>
   <si>
     <t>2207001-23-3309</t>
   </si>
   <si>
+    <t>2207001-23-3281</t>
+  </si>
+  <si>
+    <t>2207001-15-3224</t>
+  </si>
+  <si>
+    <t>2207001-14-1632</t>
+  </si>
+  <si>
+    <t>2207001-14-1139</t>
+  </si>
+  <si>
+    <t>2207001-10-1154</t>
+  </si>
+  <si>
+    <t>2207001-26-3221</t>
+  </si>
+  <si>
+    <t>2207001-12-3248</t>
+  </si>
+  <si>
+    <t>2207001-12-2390</t>
+  </si>
+  <si>
+    <t>2207001-12-1142</t>
+  </si>
+  <si>
+    <t>2207001-26-3352</t>
+  </si>
+  <si>
+    <t>2207001-19-3245</t>
+  </si>
+  <si>
+    <t>2207001-19-2401</t>
+  </si>
+  <si>
+    <t>2207001-14-1591</t>
+  </si>
+  <si>
+    <t>2207001-10-1155</t>
+  </si>
+  <si>
+    <t>2207001-24-3276</t>
+  </si>
+  <si>
+    <t>2207001-22-3305</t>
+  </si>
+  <si>
+    <t>2207001-19-3225</t>
+  </si>
+  <si>
+    <t>2207001-14-3313</t>
+  </si>
+  <si>
+    <t>2207001-10-1151</t>
+  </si>
+  <si>
+    <t>2207001-23-3183</t>
+  </si>
+  <si>
+    <t>2207001-22-3251</t>
+  </si>
+  <si>
+    <t>2207001-16-1589</t>
+  </si>
+  <si>
+    <t>2207001-26-3324</t>
+  </si>
+  <si>
+    <t>2207001-24-3320</t>
+  </si>
+  <si>
+    <t>2207001-24-3210</t>
+  </si>
+  <si>
+    <t>2207001-22-3306</t>
+  </si>
+  <si>
+    <t>2207001-19-3240</t>
+  </si>
+  <si>
+    <t>2207001-24-3218</t>
+  </si>
+  <si>
+    <t>2207001-15-1618</t>
+  </si>
+  <si>
+    <t>2207001-26-3323</t>
+  </si>
+  <si>
+    <t>2207001-24-3316</t>
+  </si>
+  <si>
+    <t>2207001-24-3260</t>
+  </si>
+  <si>
+    <t>2207001-23-3254</t>
+  </si>
+  <si>
+    <t>2207001-23-3198</t>
+  </si>
+  <si>
+    <t>2207001-23-3187</t>
+  </si>
+  <si>
+    <t>2207001-22-3233</t>
+  </si>
+  <si>
+    <t>2207001-15-1619</t>
+  </si>
+  <si>
+    <t>2207001-13-2399</t>
+  </si>
+  <si>
+    <t>2207001-10-1153</t>
+  </si>
+  <si>
+    <t>2207001-17-3297</t>
+  </si>
+  <si>
+    <t>2207001-14-1572</t>
+  </si>
+  <si>
+    <t>2207001-11-1580</t>
+  </si>
+  <si>
+    <t>2207001-15-2396</t>
+  </si>
+  <si>
+    <t>2207001-14-1140</t>
+  </si>
+  <si>
+    <t>2207001-11-1576</t>
+  </si>
+  <si>
+    <t>2207001-14-1577</t>
+  </si>
+  <si>
+    <t>2207001-09-1631</t>
+  </si>
+  <si>
+    <t>2207001-11-1574</t>
+  </si>
+  <si>
+    <t>2207001-17-2388</t>
+  </si>
+  <si>
+    <t>2207001-04-1645</t>
+  </si>
+  <si>
+    <t>2207001-16-1629</t>
+  </si>
+  <si>
+    <t>2207001-12-2391</t>
+  </si>
+  <si>
+    <t>2207001-12-1626</t>
+  </si>
+  <si>
+    <t>2207001-16-1624</t>
+  </si>
+  <si>
+    <t>2207001-16-1628</t>
+  </si>
+  <si>
+    <t>2207001-12-1143</t>
+  </si>
+  <si>
+    <t>2207001-16-1588</t>
+  </si>
+  <si>
+    <t>2207001-15-1620</t>
+  </si>
+  <si>
+    <t>2207001-14-2403</t>
+  </si>
+  <si>
+    <t>2207001-14-1633</t>
+  </si>
+  <si>
+    <t>2207001-07-2394</t>
+  </si>
+  <si>
+    <t>2207001-07-2393</t>
+  </si>
+  <si>
+    <t>2207001-04-1647</t>
+  </si>
+  <si>
+    <t>2207001-14-1623</t>
+  </si>
+  <si>
+    <t>2207001-15-2395</t>
+  </si>
+  <si>
+    <t>2207001-14-1622</t>
+  </si>
+  <si>
+    <t>2207001-14-1578</t>
+  </si>
+  <si>
+    <t>2207001-14-1141</t>
+  </si>
+  <si>
+    <t>2207001-11-1575</t>
+  </si>
+  <si>
+    <t>2207001-11-1614</t>
+  </si>
+  <si>
+    <t>2207001-09-1630</t>
+  </si>
+  <si>
+    <t>2207001-07-2392</t>
+  </si>
+  <si>
+    <t>2207001-13-2400</t>
+  </si>
+  <si>
+    <t>2207001-04-1646</t>
+  </si>
+  <si>
+    <t>2207001-13-1650</t>
+  </si>
+  <si>
+    <t>2207001-14-2404</t>
+  </si>
+  <si>
+    <t>2207001-12-1627</t>
+  </si>
+  <si>
+    <t>2207001-19-2398</t>
+  </si>
+  <si>
+    <t>2207001-19-2397</t>
+  </si>
+  <si>
+    <t>2207001-16-1649</t>
+  </si>
+  <si>
+    <t>2207001-17-2389</t>
+  </si>
+  <si>
+    <t>2207001-19-2402</t>
+  </si>
+  <si>
     <t>2207001-26-3190</t>
   </si>
   <si>
     <t>2207001-24-3301</t>
   </si>
   <si>
     <t>2207001-24-3203</t>
   </si>
   <si>
     <t>2207001-22-3307</t>
   </si>
   <si>
     <t>2207001-22-3202</t>
   </si>
   <si>
     <t>2207001-19-3236</t>
   </si>
   <si>
     <t>2207001-16-1648</t>
   </si>
   <si>
     <t>2207001-24-3336</t>
   </si>
   <si>
     <t>2207001-23-3273</t>
@@ -542,296 +788,50 @@
   <si>
     <t>2207001-19-3266</t>
   </si>
   <si>
     <t>2207001-18-3294</t>
   </si>
   <si>
     <t>2207001-16-1625</t>
   </si>
   <si>
     <t>2207001-14-1582</t>
   </si>
   <si>
     <t>2207001-23-3252</t>
   </si>
   <si>
     <t>2207001-19-3261</t>
   </si>
   <si>
     <t>2207001-14-1621</t>
   </si>
   <si>
     <t>2207001-10-1152</t>
   </si>
   <si>
-    <t>2207001-15-2396</t>
-[...244 lines deleted...]
-  <si>
     <t>A</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>66.9</t>
   </si>
   <si>
     <t>66.0</t>
   </si>
   <si>
     <t>67.0</t>
   </si>
   <si>
     <t>66.5</t>
   </si>
   <si>
     <t>67.5</t>
@@ -932,59 +932,59 @@
   <si>
     <t>61.0</t>
   </si>
   <si>
     <t>97.0</t>
   </si>
   <si>
     <t>64.0</t>
   </si>
   <si>
     <t>106.0</t>
   </si>
   <si>
     <t>95.0</t>
   </si>
   <si>
     <t>108.0</t>
   </si>
   <si>
     <t>104.0</t>
   </si>
   <si>
     <t>101.0</t>
   </si>
   <si>
+    <t>103.0</t>
+  </si>
+  <si>
     <t>109.0</t>
   </si>
   <si>
     <t>102.0</t>
   </si>
   <si>
-    <t>103.0</t>
-[...1 lines deleted...]
-  <si>
     <t>72.00</t>
   </si>
   <si>
     <t>56.00</t>
   </si>
   <si>
     <t>64.00</t>
   </si>
   <si>
     <t>76.00</t>
   </si>
   <si>
     <t>52.18</t>
   </si>
   <si>
     <t>55.00</t>
   </si>
   <si>
     <t>66.62</t>
   </si>
   <si>
     <t>60.80</t>
   </si>
   <si>
     <t>57.00</t>
@@ -1247,189 +1247,189 @@
   <si>
     <t>62.17</t>
   </si>
   <si>
     <t>75.86</t>
   </si>
   <si>
     <t>69.92</t>
   </si>
   <si>
     <t>62.88</t>
   </si>
   <si>
     <t>71.80</t>
   </si>
   <si>
     <t>76.80</t>
   </si>
   <si>
     <t>62.66</t>
   </si>
   <si>
     <t>64.56</t>
   </si>
   <si>
+    <t>60.40</t>
+  </si>
+  <si>
+    <t>62.10</t>
+  </si>
+  <si>
+    <t>60.60</t>
+  </si>
+  <si>
+    <t>57.86</t>
+  </si>
+  <si>
+    <t>53.82</t>
+  </si>
+  <si>
+    <t>70.48</t>
+  </si>
+  <si>
+    <t>61.90</t>
+  </si>
+  <si>
+    <t>71.00</t>
+  </si>
+  <si>
+    <t>77.00</t>
+  </si>
+  <si>
+    <t>56.70</t>
+  </si>
+  <si>
+    <t>54.68</t>
+  </si>
+  <si>
+    <t>58.00</t>
+  </si>
+  <si>
+    <t>68.18</t>
+  </si>
+  <si>
+    <t>67.90</t>
+  </si>
+  <si>
+    <t>63.34</t>
+  </si>
+  <si>
+    <t>66.70</t>
+  </si>
+  <si>
+    <t>68.00</t>
+  </si>
+  <si>
+    <t>64.60</t>
+  </si>
+  <si>
+    <t>60.36</t>
+  </si>
+  <si>
+    <t>58.80</t>
+  </si>
+  <si>
+    <t>62.54</t>
+  </si>
+  <si>
+    <t>50.60</t>
+  </si>
+  <si>
+    <t>67.62</t>
+  </si>
+  <si>
+    <t>61.86</t>
+  </si>
+  <si>
+    <t>62.35</t>
+  </si>
+  <si>
+    <t>67.00</t>
+  </si>
+  <si>
+    <t>60.88</t>
+  </si>
+  <si>
+    <t>74.10</t>
+  </si>
+  <si>
+    <t>55.46</t>
+  </si>
+  <si>
+    <t>57.60</t>
+  </si>
+  <si>
+    <t>66.60</t>
+  </si>
+  <si>
+    <t>52.00</t>
+  </si>
+  <si>
+    <t>69.36</t>
+  </si>
+  <si>
+    <t>62.00</t>
+  </si>
+  <si>
+    <t>67.44</t>
+  </si>
+  <si>
+    <t>81.40</t>
+  </si>
+  <si>
+    <t>70.72</t>
+  </si>
+  <si>
+    <t>75.00</t>
+  </si>
+  <si>
+    <t>58.46</t>
+  </si>
+  <si>
     <t>69.96</t>
   </si>
   <si>
-    <t>67.00</t>
-[...1 lines deleted...]
-  <si>
     <t>60.30</t>
   </si>
   <si>
     <t>75.12</t>
   </si>
   <si>
     <t>68.14</t>
   </si>
   <si>
     <t>67.92</t>
   </si>
   <si>
     <t>53.80</t>
   </si>
   <si>
     <t>74.00</t>
   </si>
   <si>
     <t>55.30</t>
-  </si>
-[...112 lines deleted...]
-    <t>77.00</t>
   </si>
   <si>
     <t>DATE:</t>
   </si>
   <si>
     <t>November 03, 2022</t>
   </si>
   <si>
     <t>Vehicle License:</t>
   </si>
   <si>
     <t>60C-57631</t>
   </si>
   <si>
     <t>Bảng kê hàng hóa - NỘI BỘ</t>
   </si>
   <si>
     <t>Packing List - INTERNAL</t>
   </si>
   <si>
     <t>Fabric Code
 产品</t>
   </si>
   <si>
     <t>Total Length
@@ -1870,50 +1870,296 @@
   <si>
     <t>2207001_23 - 3253</t>
   </si>
   <si>
     <t>2207001_22 - 3267</t>
   </si>
   <si>
     <t>2207001_23 - 3255</t>
   </si>
   <si>
     <t>2207001_23 - 3308</t>
   </si>
   <si>
     <t>2207001_23 - 3317</t>
   </si>
   <si>
     <t>2207001_24 - 3315</t>
   </si>
   <si>
     <t>2207001_24 - 3319</t>
   </si>
   <si>
     <t>2207001_23 - 3309</t>
   </si>
   <si>
+    <t>2207001_23 - 3281</t>
+  </si>
+  <si>
+    <t>2207001_15 - 3224</t>
+  </si>
+  <si>
+    <t>2207001_14 - 1632</t>
+  </si>
+  <si>
+    <t>2207001_14 - 1139</t>
+  </si>
+  <si>
+    <t>2207001_10 - 1154</t>
+  </si>
+  <si>
+    <t>2207001_26 - 3221</t>
+  </si>
+  <si>
+    <t>2207001_12 - 3248</t>
+  </si>
+  <si>
+    <t>2207001_12 - 2390</t>
+  </si>
+  <si>
+    <t>2207001_12 - 1142</t>
+  </si>
+  <si>
+    <t>2207001_26 - 3352</t>
+  </si>
+  <si>
+    <t>2207001_19 - 3245</t>
+  </si>
+  <si>
+    <t>2207001_19 - 2401</t>
+  </si>
+  <si>
+    <t>2207001_14 - 1591</t>
+  </si>
+  <si>
+    <t>2207001_10 - 1155</t>
+  </si>
+  <si>
+    <t>2207001_24 - 3276</t>
+  </si>
+  <si>
+    <t>2207001_22 - 3305</t>
+  </si>
+  <si>
+    <t>2207001_19 - 3225</t>
+  </si>
+  <si>
+    <t>2207001_14 - 3313</t>
+  </si>
+  <si>
+    <t>2207001_10 - 1151</t>
+  </si>
+  <si>
+    <t>2207001_23 - 3183</t>
+  </si>
+  <si>
+    <t>2207001_22 - 3251</t>
+  </si>
+  <si>
+    <t>2207001_16 - 1589</t>
+  </si>
+  <si>
+    <t>2207001_26 - 3324</t>
+  </si>
+  <si>
+    <t>2207001_24 - 3320</t>
+  </si>
+  <si>
+    <t>2207001_24 - 3210</t>
+  </si>
+  <si>
+    <t>2207001_22 - 3306</t>
+  </si>
+  <si>
+    <t>2207001_19 - 3240</t>
+  </si>
+  <si>
+    <t>2207001_24 - 3218</t>
+  </si>
+  <si>
+    <t>2207001_15 - 1618</t>
+  </si>
+  <si>
+    <t>2207001_26 - 3323</t>
+  </si>
+  <si>
+    <t>2207001_24 - 3316</t>
+  </si>
+  <si>
+    <t>2207001_24 - 3260</t>
+  </si>
+  <si>
+    <t>2207001_23 - 3254</t>
+  </si>
+  <si>
+    <t>2207001_23 - 3198</t>
+  </si>
+  <si>
+    <t>2207001_23 - 3187</t>
+  </si>
+  <si>
+    <t>2207001_22 - 3233</t>
+  </si>
+  <si>
+    <t>2207001_15 - 1619</t>
+  </si>
+  <si>
+    <t>2207001_13 - 2399</t>
+  </si>
+  <si>
+    <t>2207001_10 - 1153</t>
+  </si>
+  <si>
+    <t>2207001_17 - 3297</t>
+  </si>
+  <si>
+    <t>2207001_14 - 1572</t>
+  </si>
+  <si>
+    <t>2207001_11 - 1580</t>
+  </si>
+  <si>
+    <t>2207001_15 - 2396</t>
+  </si>
+  <si>
+    <t>2207001_14 - 1140</t>
+  </si>
+  <si>
+    <t>2207001_11 - 1576</t>
+  </si>
+  <si>
+    <t>2207001_14 - 1577</t>
+  </si>
+  <si>
+    <t>2207001_09 - 1631</t>
+  </si>
+  <si>
+    <t>2207001_11 - 1574</t>
+  </si>
+  <si>
+    <t>2207001_17 - 2388</t>
+  </si>
+  <si>
+    <t>2207001_04 - 1645</t>
+  </si>
+  <si>
+    <t>2207001_16 - 1629</t>
+  </si>
+  <si>
+    <t>2207001_12 - 2391</t>
+  </si>
+  <si>
+    <t>2207001_12 - 1626</t>
+  </si>
+  <si>
+    <t>2207001_16 - 1624</t>
+  </si>
+  <si>
+    <t>2207001_16 - 1628</t>
+  </si>
+  <si>
+    <t>2207001_12 - 1143</t>
+  </si>
+  <si>
+    <t>2207001_16 - 1588</t>
+  </si>
+  <si>
+    <t>2207001_15 - 1620</t>
+  </si>
+  <si>
+    <t>2207001_14 - 2403</t>
+  </si>
+  <si>
+    <t>2207001_14 - 1633</t>
+  </si>
+  <si>
+    <t>2207001_07 - 2394</t>
+  </si>
+  <si>
+    <t>2207001_07 - 2393</t>
+  </si>
+  <si>
+    <t>2207001_04 - 1647</t>
+  </si>
+  <si>
+    <t>2207001_14 - 1623</t>
+  </si>
+  <si>
+    <t>2207001_15 - 2395</t>
+  </si>
+  <si>
+    <t>2207001_14 - 1622</t>
+  </si>
+  <si>
+    <t>2207001_14 - 1578</t>
+  </si>
+  <si>
+    <t>2207001_14 - 1141</t>
+  </si>
+  <si>
+    <t>2207001_11 - 1575</t>
+  </si>
+  <si>
+    <t>2207001_11 - 1614</t>
+  </si>
+  <si>
+    <t>2207001_09 - 1630</t>
+  </si>
+  <si>
+    <t>2207001_07 - 2392</t>
+  </si>
+  <si>
+    <t>2207001_13 - 2400</t>
+  </si>
+  <si>
+    <t>2207001_04 - 1646</t>
+  </si>
+  <si>
+    <t>2207001_13 - 1650</t>
+  </si>
+  <si>
+    <t>2207001_14 - 2404</t>
+  </si>
+  <si>
+    <t>2207001_12 - 1627</t>
+  </si>
+  <si>
+    <t>2207001_19 - 2398</t>
+  </si>
+  <si>
+    <t>2207001_19 - 2397</t>
+  </si>
+  <si>
+    <t>2207001_16 - 1649</t>
+  </si>
+  <si>
+    <t>2207001_17 - 2389</t>
+  </si>
+  <si>
+    <t>2207001_19 - 2402</t>
+  </si>
+  <si>
     <t>2207001_26 - 3190</t>
   </si>
   <si>
     <t>2207001_24 - 3301</t>
   </si>
   <si>
     <t>2207001_24 - 3203</t>
   </si>
   <si>
     <t>2207001_22 - 3307</t>
   </si>
   <si>
     <t>2207001_22 - 3202</t>
   </si>
   <si>
     <t>2207001_19 - 3236</t>
   </si>
   <si>
     <t>2207001_16 - 1648</t>
   </si>
   <si>
     <t>2207001_24 - 3336</t>
   </si>
   <si>
     <t>2207001_23 - 3273</t>
@@ -1925,296 +2171,50 @@
     <t>2207001_23 - 3274</t>
   </si>
   <si>
     <t>2207001_19 - 3266</t>
   </si>
   <si>
     <t>2207001_18 - 3294</t>
   </si>
   <si>
     <t>2207001_16 - 1625</t>
   </si>
   <si>
     <t>2207001_14 - 1582</t>
   </si>
   <si>
     <t>2207001_23 - 3252</t>
   </si>
   <si>
     <t>2207001_19 - 3261</t>
   </si>
   <si>
     <t>2207001_14 - 1621</t>
   </si>
   <si>
     <t>2207001_10 - 1152</t>
-  </si>
-[...244 lines deleted...]
-    <t>2207001_10 - 1155</t>
   </si>
   <si>
     <t>Packing List - ANHUY</t>
   </si>
   <si>
     <t>Total Weight (Net)</t>
   </si>
   <si>
     <t>Net Weight / KGS</t>
   </si>
   <si>
     <t>Gross Weight / KGS</t>
   </si>
   <si>
     <t>Shipping Marks</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>Lot (Color Group)</t>
   </si>
   <si>
     <t>Batch No./ Color</t>
   </si>
@@ -6506,2663 +6506,2663 @@
       </c>
       <c r="E142" s="5" t="s">
         <v>259</v>
       </c>
       <c r="F142" s="5" t="s">
         <v>272</v>
       </c>
       <c r="G142" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H142" s="5" t="s">
         <v>313</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" s="4" t="s">
         <v>150</v>
       </c>
       <c r="B143" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C143" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D143" s="5" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
       <c r="E143" s="5" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="F143" s="5" t="s">
-        <v>288</v>
+        <v>269</v>
       </c>
       <c r="G143" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H143" s="5" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" s="4" t="s">
         <v>151</v>
       </c>
       <c r="B144" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C144" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D144" s="5" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
       <c r="E144" s="5" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
       <c r="F144" s="5" t="s">
-        <v>282</v>
+        <v>267</v>
       </c>
       <c r="G144" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H144" s="5" t="s">
         <v>405</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" s="4" t="s">
         <v>152</v>
       </c>
       <c r="B145" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C145" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D145" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E145" s="5" t="s">
         <v>257</v>
       </c>
       <c r="F145" s="5" t="s">
-        <v>284</v>
+        <v>268</v>
       </c>
       <c r="G145" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H145" s="5" t="s">
-        <v>343</v>
+        <v>406</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" s="4" t="s">
         <v>153</v>
       </c>
       <c r="B146" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C146" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D146" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E146" s="5" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="F146" s="5" t="s">
-        <v>281</v>
+        <v>262</v>
       </c>
       <c r="G146" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H146" s="5" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" s="4" t="s">
         <v>154</v>
       </c>
       <c r="B147" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C147" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D147" s="5" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="E147" s="5" t="s">
         <v>257</v>
       </c>
       <c r="F147" s="5" t="s">
-        <v>269</v>
+        <v>277</v>
       </c>
       <c r="G147" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H147" s="5" t="s">
-        <v>380</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" s="4" t="s">
         <v>155</v>
       </c>
       <c r="B148" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C148" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D148" s="5" t="s">
         <v>252</v>
       </c>
       <c r="E148" s="5" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="F148" s="5" t="s">
-        <v>283</v>
+        <v>266</v>
       </c>
       <c r="G148" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H148" s="5" t="s">
-        <v>406</v>
+        <v>325</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" s="4" t="s">
         <v>156</v>
       </c>
       <c r="B149" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C149" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D149" s="5" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="E149" s="5" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="F149" s="5" t="s">
-        <v>277</v>
+        <v>289</v>
       </c>
       <c r="G149" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H149" s="5" t="s">
-        <v>324</v>
+        <v>409</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" s="4" t="s">
         <v>157</v>
       </c>
       <c r="B150" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C150" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D150" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E150" s="5" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="F150" s="5" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="G150" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H150" s="5" t="s">
-        <v>407</v>
+        <v>410</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" s="4" t="s">
         <v>158</v>
       </c>
       <c r="B151" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C151" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D151" s="5" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="E151" s="5" t="s">
         <v>258</v>
       </c>
       <c r="F151" s="5" t="s">
-        <v>263</v>
+        <v>268</v>
       </c>
       <c r="G151" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H151" s="5" t="s">
-        <v>408</v>
+        <v>328</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" s="4" t="s">
         <v>159</v>
       </c>
       <c r="B152" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C152" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D152" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E152" s="5" t="s">
         <v>257</v>
       </c>
       <c r="F152" s="5" t="s">
-        <v>270</v>
+        <v>295</v>
       </c>
       <c r="G152" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H152" s="5" t="s">
-        <v>339</v>
+        <v>411</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" s="4" t="s">
         <v>160</v>
       </c>
       <c r="B153" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C153" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D153" s="5" t="s">
         <v>252</v>
       </c>
       <c r="E153" s="5" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="F153" s="5" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="G153" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H153" s="5" t="s">
-        <v>409</v>
+        <v>304</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" s="4" t="s">
         <v>161</v>
       </c>
       <c r="B154" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C154" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D154" s="5" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="E154" s="5" t="s">
-        <v>258</v>
+        <v>255</v>
       </c>
       <c r="F154" s="5" t="s">
-        <v>282</v>
+        <v>275</v>
       </c>
       <c r="G154" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H154" s="5" t="s">
-        <v>339</v>
+        <v>360</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155" s="4" t="s">
         <v>162</v>
       </c>
       <c r="B155" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C155" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D155" s="5" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="E155" s="5" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
       <c r="F155" s="5" t="s">
-        <v>277</v>
+        <v>299</v>
       </c>
       <c r="G155" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H155" s="5" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156" s="4" t="s">
         <v>163</v>
       </c>
       <c r="B156" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C156" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D156" s="5" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="E156" s="5" t="s">
         <v>257</v>
       </c>
       <c r="F156" s="5" t="s">
-        <v>264</v>
+        <v>274</v>
       </c>
       <c r="G156" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H156" s="5" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157" s="4" t="s">
         <v>164</v>
       </c>
       <c r="B157" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C157" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D157" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E157" s="5" t="s">
         <v>257</v>
       </c>
       <c r="F157" s="5" t="s">
-        <v>273</v>
+        <v>266</v>
       </c>
       <c r="G157" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H157" s="5" t="s">
-        <v>310</v>
+        <v>414</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158" s="4" t="s">
         <v>165</v>
       </c>
       <c r="B158" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C158" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D158" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E158" s="5" t="s">
-        <v>255</v>
+        <v>258</v>
       </c>
       <c r="F158" s="5" t="s">
-        <v>284</v>
+        <v>274</v>
       </c>
       <c r="G158" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H158" s="5" t="s">
-        <v>302</v>
+        <v>415</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159" s="4" t="s">
         <v>166</v>
       </c>
       <c r="B159" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C159" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D159" s="5" t="s">
         <v>252</v>
       </c>
       <c r="E159" s="5" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
       <c r="F159" s="5" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="G159" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H159" s="5" t="s">
-        <v>412</v>
+        <v>331</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160" s="4" t="s">
         <v>167</v>
       </c>
       <c r="B160" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C160" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D160" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E160" s="5" t="s">
         <v>257</v>
       </c>
       <c r="F160" s="5" t="s">
-        <v>266</v>
+        <v>286</v>
       </c>
       <c r="G160" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H160" s="5" t="s">
-        <v>325</v>
+        <v>416</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161" s="4" t="s">
         <v>168</v>
       </c>
       <c r="B161" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C161" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D161" s="5" t="s">
         <v>254</v>
       </c>
       <c r="E161" s="5" t="s">
         <v>257</v>
       </c>
       <c r="F161" s="5" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
       <c r="G161" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H161" s="5" t="s">
-        <v>409</v>
+        <v>417</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162" s="4" t="s">
         <v>169</v>
       </c>
       <c r="B162" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C162" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D162" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E162" s="5" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="F162" s="5" t="s">
-        <v>295</v>
+        <v>279</v>
       </c>
       <c r="G162" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H162" s="5" t="s">
-        <v>317</v>
+        <v>418</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163" s="4" t="s">
         <v>170</v>
       </c>
       <c r="B163" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C163" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D163" s="5" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
       <c r="E163" s="5" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="F163" s="5" t="s">
-        <v>295</v>
+        <v>272</v>
       </c>
       <c r="G163" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H163" s="5" t="s">
-        <v>413</v>
+        <v>419</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164" s="4" t="s">
         <v>171</v>
       </c>
       <c r="B164" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C164" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D164" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E164" s="5" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
       <c r="F164" s="5" t="s">
-        <v>285</v>
+        <v>288</v>
       </c>
       <c r="G164" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H164" s="5" t="s">
-        <v>328</v>
+        <v>420</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165" s="4" t="s">
         <v>172</v>
       </c>
       <c r="B165" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C165" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D165" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E165" s="5" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
       <c r="F165" s="5" t="s">
-        <v>289</v>
+        <v>268</v>
       </c>
       <c r="G165" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H165" s="5" t="s">
-        <v>414</v>
+        <v>326</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166" s="4" t="s">
         <v>173</v>
       </c>
       <c r="B166" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C166" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D166" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E166" s="5" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="F166" s="5" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
       <c r="G166" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H166" s="5" t="s">
-        <v>415</v>
+        <v>421</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167" s="4" t="s">
         <v>174</v>
       </c>
       <c r="B167" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C167" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D167" s="5" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
       <c r="E167" s="5" t="s">
         <v>257</v>
       </c>
       <c r="F167" s="5" t="s">
-        <v>274</v>
+        <v>283</v>
       </c>
       <c r="G167" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H167" s="5" t="s">
-        <v>416</v>
+        <v>422</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168" s="4" t="s">
         <v>175</v>
       </c>
       <c r="B168" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C168" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D168" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E168" s="5" t="s">
         <v>258</v>
       </c>
       <c r="F168" s="5" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="G168" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H168" s="5" t="s">
-        <v>417</v>
+        <v>423</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169" s="4" t="s">
         <v>176</v>
       </c>
       <c r="B169" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C169" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D169" s="5" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="E169" s="5" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="F169" s="5" t="s">
-        <v>265</v>
+        <v>262</v>
       </c>
       <c r="G169" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H169" s="5" t="s">
-        <v>418</v>
+        <v>423</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170" s="4" t="s">
         <v>177</v>
       </c>
       <c r="B170" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C170" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D170" s="5" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
       <c r="E170" s="5" t="s">
         <v>257</v>
       </c>
       <c r="F170" s="5" t="s">
         <v>279</v>
       </c>
       <c r="G170" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H170" s="5" t="s">
-        <v>328</v>
+        <v>424</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171" s="4" t="s">
         <v>178</v>
       </c>
       <c r="B171" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C171" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D171" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E171" s="5" t="s">
         <v>258</v>
       </c>
       <c r="F171" s="5" t="s">
-        <v>288</v>
+        <v>275</v>
       </c>
       <c r="G171" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H171" s="5" t="s">
-        <v>419</v>
+        <v>423</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172" s="4" t="s">
         <v>179</v>
       </c>
       <c r="B172" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C172" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D172" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E172" s="5" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
       <c r="F172" s="5" t="s">
-        <v>276</v>
+        <v>272</v>
       </c>
       <c r="G172" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H172" s="5" t="s">
-        <v>420</v>
+        <v>342</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173" s="4" t="s">
         <v>180</v>
       </c>
       <c r="B173" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C173" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D173" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E173" s="5" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="F173" s="5" t="s">
-        <v>288</v>
+        <v>265</v>
       </c>
       <c r="G173" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H173" s="5" t="s">
-        <v>342</v>
+        <v>425</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174" s="4" t="s">
         <v>181</v>
       </c>
       <c r="B174" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C174" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D174" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E174" s="5" t="s">
         <v>257</v>
       </c>
       <c r="F174" s="5" t="s">
-        <v>267</v>
+        <v>272</v>
       </c>
       <c r="G174" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H174" s="5" t="s">
-        <v>421</v>
+        <v>426</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175" s="4" t="s">
         <v>182</v>
       </c>
       <c r="B175" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C175" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D175" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E175" s="5" t="s">
-        <v>258</v>
+        <v>255</v>
       </c>
       <c r="F175" s="5" t="s">
-        <v>268</v>
+        <v>263</v>
       </c>
       <c r="G175" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H175" s="5" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
     </row>
     <row r="176" spans="1:8">
       <c r="A176" s="4" t="s">
         <v>183</v>
       </c>
       <c r="B176" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C176" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D176" s="5" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
       <c r="E176" s="5" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="F176" s="5" t="s">
-        <v>261</v>
+        <v>295</v>
       </c>
       <c r="G176" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H176" s="5" t="s">
-        <v>302</v>
+        <v>411</v>
       </c>
     </row>
     <row r="177" spans="1:8">
       <c r="A177" s="4" t="s">
         <v>184</v>
       </c>
       <c r="B177" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C177" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D177" s="5" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
       <c r="E177" s="5" t="s">
         <v>258</v>
       </c>
       <c r="F177" s="5" t="s">
-        <v>262</v>
+        <v>279</v>
       </c>
       <c r="G177" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H177" s="5" t="s">
-        <v>310</v>
+        <v>427</v>
       </c>
     </row>
     <row r="178" spans="1:8">
       <c r="A178" s="4" t="s">
         <v>185</v>
       </c>
       <c r="B178" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C178" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D178" s="5" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
       <c r="E178" s="5" t="s">
         <v>257</v>
       </c>
       <c r="F178" s="5" t="s">
-        <v>273</v>
+        <v>286</v>
       </c>
       <c r="G178" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H178" s="5" t="s">
-        <v>303</v>
+        <v>428</v>
       </c>
     </row>
     <row r="179" spans="1:8">
       <c r="A179" s="4" t="s">
         <v>186</v>
       </c>
       <c r="B179" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C179" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D179" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E179" s="5" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="F179" s="5" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
       <c r="G179" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H179" s="5" t="s">
-        <v>422</v>
+        <v>310</v>
       </c>
     </row>
     <row r="180" spans="1:8">
       <c r="A180" s="4" t="s">
         <v>187</v>
       </c>
       <c r="B180" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C180" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D180" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E180" s="5" t="s">
         <v>257</v>
       </c>
       <c r="F180" s="5" t="s">
-        <v>273</v>
+        <v>288</v>
       </c>
       <c r="G180" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H180" s="5" t="s">
-        <v>303</v>
+        <v>429</v>
       </c>
     </row>
     <row r="181" spans="1:8">
       <c r="A181" s="4" t="s">
         <v>188</v>
       </c>
       <c r="B181" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C181" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D181" s="5" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="E181" s="5" t="s">
         <v>257</v>
       </c>
       <c r="F181" s="5" t="s">
-        <v>280</v>
+        <v>289</v>
       </c>
       <c r="G181" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H181" s="5" t="s">
-        <v>325</v>
+        <v>411</v>
       </c>
     </row>
     <row r="182" spans="1:8">
       <c r="A182" s="4" t="s">
         <v>189</v>
       </c>
       <c r="B182" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C182" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D182" s="5" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="E182" s="5" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="F182" s="5" t="s">
-        <v>273</v>
+        <v>268</v>
       </c>
       <c r="G182" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H182" s="5" t="s">
-        <v>314</v>
+        <v>430</v>
       </c>
     </row>
     <row r="183" spans="1:8">
       <c r="A183" s="4" t="s">
         <v>190</v>
       </c>
       <c r="B183" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C183" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D183" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E183" s="5" t="s">
         <v>257</v>
       </c>
       <c r="F183" s="5" t="s">
-        <v>282</v>
+        <v>288</v>
       </c>
       <c r="G183" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H183" s="5" t="s">
-        <v>326</v>
+        <v>342</v>
       </c>
     </row>
     <row r="184" spans="1:8">
       <c r="A184" s="4" t="s">
         <v>191</v>
       </c>
       <c r="B184" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C184" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D184" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E184" s="5" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="F184" s="5" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
       <c r="G184" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H184" s="5" t="s">
-        <v>302</v>
+        <v>376</v>
       </c>
     </row>
     <row r="185" spans="1:8">
       <c r="A185" s="4" t="s">
         <v>192</v>
       </c>
       <c r="B185" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C185" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D185" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E185" s="5" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
       <c r="F185" s="5" t="s">
-        <v>274</v>
+        <v>295</v>
       </c>
       <c r="G185" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H185" s="5" t="s">
-        <v>423</v>
+        <v>317</v>
       </c>
     </row>
     <row r="186" spans="1:8">
       <c r="A186" s="4" t="s">
         <v>193</v>
       </c>
       <c r="B186" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C186" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D186" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E186" s="5" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="F186" s="5" t="s">
-        <v>280</v>
+        <v>295</v>
       </c>
       <c r="G186" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H186" s="5" t="s">
-        <v>357</v>
+        <v>411</v>
       </c>
     </row>
     <row r="187" spans="1:8">
       <c r="A187" s="4" t="s">
         <v>194</v>
       </c>
       <c r="B187" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C187" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D187" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E187" s="5" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="F187" s="5" t="s">
-        <v>272</v>
+        <v>285</v>
       </c>
       <c r="G187" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H187" s="5" t="s">
-        <v>405</v>
+        <v>328</v>
       </c>
     </row>
     <row r="188" spans="1:8">
       <c r="A188" s="4" t="s">
         <v>195</v>
       </c>
       <c r="B188" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C188" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D188" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E188" s="5" t="s">
         <v>257</v>
       </c>
       <c r="F188" s="5" t="s">
-        <v>269</v>
+        <v>289</v>
       </c>
       <c r="G188" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H188" s="5" t="s">
-        <v>378</v>
+        <v>431</v>
       </c>
     </row>
     <row r="189" spans="1:8">
       <c r="A189" s="4" t="s">
         <v>196</v>
       </c>
       <c r="B189" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C189" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D189" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E189" s="5" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="F189" s="5" t="s">
-        <v>299</v>
+        <v>287</v>
       </c>
       <c r="G189" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H189" s="5" t="s">
-        <v>424</v>
+        <v>432</v>
       </c>
     </row>
     <row r="190" spans="1:8">
       <c r="A190" s="4" t="s">
         <v>197</v>
       </c>
       <c r="B190" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C190" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D190" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E190" s="5" t="s">
         <v>257</v>
       </c>
       <c r="F190" s="5" t="s">
-        <v>265</v>
+        <v>274</v>
       </c>
       <c r="G190" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H190" s="5" t="s">
-        <v>418</v>
+        <v>433</v>
       </c>
     </row>
     <row r="191" spans="1:8">
       <c r="A191" s="4" t="s">
         <v>198</v>
       </c>
       <c r="B191" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C191" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D191" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E191" s="5" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="F191" s="5" t="s">
-        <v>265</v>
+        <v>270</v>
       </c>
       <c r="G191" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H191" s="5" t="s">
-        <v>324</v>
+        <v>434</v>
       </c>
     </row>
     <row r="192" spans="1:8">
       <c r="A192" s="4" t="s">
         <v>199</v>
       </c>
       <c r="B192" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C192" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D192" s="5" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="E192" s="5" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="F192" s="5" t="s">
-        <v>271</v>
+        <v>265</v>
       </c>
       <c r="G192" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H192" s="5" t="s">
-        <v>326</v>
+        <v>435</v>
       </c>
     </row>
     <row r="193" spans="1:8">
       <c r="A193" s="4" t="s">
         <v>200</v>
       </c>
       <c r="B193" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C193" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D193" s="5" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="E193" s="5" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="F193" s="5" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
       <c r="G193" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H193" s="5" t="s">
-        <v>324</v>
+        <v>328</v>
       </c>
     </row>
     <row r="194" spans="1:8">
       <c r="A194" s="4" t="s">
         <v>201</v>
       </c>
       <c r="B194" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C194" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D194" s="5" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="E194" s="5" t="s">
         <v>258</v>
       </c>
       <c r="F194" s="5" t="s">
-        <v>265</v>
+        <v>288</v>
       </c>
       <c r="G194" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H194" s="5" t="s">
-        <v>418</v>
+        <v>436</v>
       </c>
     </row>
     <row r="195" spans="1:8">
       <c r="A195" s="4" t="s">
         <v>202</v>
       </c>
       <c r="B195" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C195" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D195" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E195" s="5" t="s">
         <v>257</v>
       </c>
       <c r="F195" s="5" t="s">
-        <v>274</v>
+        <v>276</v>
       </c>
       <c r="G195" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H195" s="5" t="s">
-        <v>310</v>
+        <v>420</v>
       </c>
     </row>
     <row r="196" spans="1:8">
       <c r="A196" s="4" t="s">
         <v>203</v>
       </c>
       <c r="B196" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C196" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D196" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E196" s="5" t="s">
         <v>257</v>
       </c>
       <c r="F196" s="5" t="s">
-        <v>295</v>
+        <v>288</v>
       </c>
       <c r="G196" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H196" s="5" t="s">
-        <v>425</v>
+        <v>342</v>
       </c>
     </row>
     <row r="197" spans="1:8">
       <c r="A197" s="4" t="s">
         <v>204</v>
       </c>
       <c r="B197" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C197" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D197" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E197" s="5" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="F197" s="5" t="s">
-        <v>300</v>
+        <v>267</v>
       </c>
       <c r="G197" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H197" s="5" t="s">
-        <v>426</v>
+        <v>437</v>
       </c>
     </row>
     <row r="198" spans="1:8">
       <c r="A198" s="4" t="s">
         <v>205</v>
       </c>
       <c r="B198" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C198" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D198" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E198" s="5" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
       <c r="F198" s="5" t="s">
-        <v>279</v>
+        <v>268</v>
       </c>
       <c r="G198" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H198" s="5" t="s">
-        <v>421</v>
+        <v>328</v>
       </c>
     </row>
     <row r="199" spans="1:8">
       <c r="A199" s="4" t="s">
         <v>206</v>
       </c>
       <c r="B199" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C199" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D199" s="5" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="E199" s="5" t="s">
-        <v>258</v>
+        <v>255</v>
       </c>
       <c r="F199" s="5" t="s">
-        <v>283</v>
+        <v>261</v>
       </c>
       <c r="G199" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H199" s="5" t="s">
-        <v>427</v>
+        <v>302</v>
       </c>
     </row>
     <row r="200" spans="1:8">
       <c r="A200" s="4" t="s">
         <v>207</v>
       </c>
       <c r="B200" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C200" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D200" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E200" s="5" t="s">
         <v>258</v>
       </c>
       <c r="F200" s="5" t="s">
-        <v>270</v>
+        <v>262</v>
       </c>
       <c r="G200" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H200" s="5" t="s">
-        <v>417</v>
+        <v>310</v>
       </c>
     </row>
     <row r="201" spans="1:8">
       <c r="A201" s="4" t="s">
         <v>208</v>
       </c>
       <c r="B201" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C201" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D201" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E201" s="5" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="F201" s="5" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
       <c r="G201" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H201" s="5" t="s">
-        <v>360</v>
+        <v>303</v>
       </c>
     </row>
     <row r="202" spans="1:8">
       <c r="A202" s="4" t="s">
         <v>209</v>
       </c>
       <c r="B202" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C202" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D202" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E202" s="5" t="s">
         <v>257</v>
       </c>
       <c r="F202" s="5" t="s">
-        <v>279</v>
+        <v>263</v>
       </c>
       <c r="G202" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H202" s="5" t="s">
-        <v>428</v>
+        <v>438</v>
       </c>
     </row>
     <row r="203" spans="1:8">
       <c r="A203" s="4" t="s">
         <v>210</v>
       </c>
       <c r="B203" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C203" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D203" s="5" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="E203" s="5" t="s">
         <v>257</v>
       </c>
       <c r="F203" s="5" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="G203" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H203" s="5" t="s">
-        <v>429</v>
+        <v>303</v>
       </c>
     </row>
     <row r="204" spans="1:8">
       <c r="A204" s="4" t="s">
         <v>211</v>
       </c>
       <c r="B204" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C204" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D204" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E204" s="5" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="F204" s="5" t="s">
-        <v>288</v>
+        <v>280</v>
       </c>
       <c r="G204" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H204" s="5" t="s">
-        <v>420</v>
+        <v>325</v>
       </c>
     </row>
     <row r="205" spans="1:8">
       <c r="A205" s="4" t="s">
         <v>212</v>
       </c>
       <c r="B205" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C205" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D205" s="5" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="E205" s="5" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
       <c r="F205" s="5" t="s">
-        <v>268</v>
+        <v>273</v>
       </c>
       <c r="G205" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H205" s="5" t="s">
-        <v>326</v>
+        <v>314</v>
       </c>
     </row>
     <row r="206" spans="1:8">
       <c r="A206" s="4" t="s">
         <v>213</v>
       </c>
       <c r="B206" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C206" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D206" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E206" s="5" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="F206" s="5" t="s">
-        <v>286</v>
+        <v>282</v>
       </c>
       <c r="G206" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H206" s="5" t="s">
-        <v>430</v>
+        <v>326</v>
       </c>
     </row>
     <row r="207" spans="1:8">
       <c r="A207" s="4" t="s">
         <v>214</v>
       </c>
       <c r="B207" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C207" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D207" s="5" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="E207" s="5" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
       <c r="F207" s="5" t="s">
-        <v>283</v>
+        <v>278</v>
       </c>
       <c r="G207" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H207" s="5" t="s">
-        <v>431</v>
+        <v>302</v>
       </c>
     </row>
     <row r="208" spans="1:8">
       <c r="A208" s="4" t="s">
         <v>215</v>
       </c>
       <c r="B208" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C208" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D208" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E208" s="5" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="F208" s="5" t="s">
-        <v>269</v>
+        <v>274</v>
       </c>
       <c r="G208" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H208" s="5" t="s">
-        <v>432</v>
+        <v>413</v>
       </c>
     </row>
     <row r="209" spans="1:8">
       <c r="A209" s="4" t="s">
         <v>216</v>
       </c>
       <c r="B209" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C209" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D209" s="5" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="E209" s="5" t="s">
         <v>257</v>
       </c>
       <c r="F209" s="5" t="s">
-        <v>262</v>
+        <v>280</v>
       </c>
       <c r="G209" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H209" s="5" t="s">
-        <v>432</v>
+        <v>357</v>
       </c>
     </row>
     <row r="210" spans="1:8">
       <c r="A210" s="4" t="s">
         <v>217</v>
       </c>
       <c r="B210" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C210" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D210" s="5" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="E210" s="5" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="F210" s="5" t="s">
-        <v>279</v>
+        <v>272</v>
       </c>
       <c r="G210" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H210" s="5" t="s">
-        <v>433</v>
+        <v>429</v>
       </c>
     </row>
     <row r="211" spans="1:8">
       <c r="A211" s="4" t="s">
         <v>218</v>
       </c>
       <c r="B211" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C211" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D211" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E211" s="5" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="F211" s="5" t="s">
-        <v>275</v>
+        <v>269</v>
       </c>
       <c r="G211" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H211" s="5" t="s">
-        <v>432</v>
+        <v>378</v>
       </c>
     </row>
     <row r="212" spans="1:8">
       <c r="A212" s="4" t="s">
         <v>219</v>
       </c>
       <c r="B212" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C212" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D212" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E212" s="5" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
       <c r="F212" s="5" t="s">
-        <v>272</v>
+        <v>300</v>
       </c>
       <c r="G212" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H212" s="5" t="s">
-        <v>342</v>
+        <v>439</v>
       </c>
     </row>
     <row r="213" spans="1:8">
       <c r="A213" s="4" t="s">
         <v>220</v>
       </c>
       <c r="B213" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C213" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D213" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E213" s="5" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="F213" s="5" t="s">
         <v>265</v>
       </c>
       <c r="G213" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H213" s="5" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
     </row>
     <row r="214" spans="1:8">
       <c r="A214" s="4" t="s">
         <v>221</v>
       </c>
       <c r="B214" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C214" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D214" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E214" s="5" t="s">
         <v>257</v>
       </c>
       <c r="F214" s="5" t="s">
-        <v>272</v>
+        <v>265</v>
       </c>
       <c r="G214" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H214" s="5" t="s">
-        <v>435</v>
+        <v>324</v>
       </c>
     </row>
     <row r="215" spans="1:8">
       <c r="A215" s="4" t="s">
         <v>222</v>
       </c>
       <c r="B215" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C215" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D215" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E215" s="5" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="F215" s="5" t="s">
-        <v>263</v>
+        <v>271</v>
       </c>
       <c r="G215" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H215" s="5" t="s">
-        <v>323</v>
+        <v>326</v>
       </c>
     </row>
     <row r="216" spans="1:8">
       <c r="A216" s="4" t="s">
         <v>223</v>
       </c>
       <c r="B216" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C216" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D216" s="5" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="E216" s="5" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="F216" s="5" t="s">
-        <v>295</v>
+        <v>277</v>
       </c>
       <c r="G216" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H216" s="5" t="s">
-        <v>413</v>
+        <v>324</v>
       </c>
     </row>
     <row r="217" spans="1:8">
       <c r="A217" s="4" t="s">
         <v>224</v>
       </c>
       <c r="B217" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C217" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D217" s="5" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="E217" s="5" t="s">
         <v>258</v>
       </c>
       <c r="F217" s="5" t="s">
-        <v>279</v>
+        <v>265</v>
       </c>
       <c r="G217" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H217" s="5" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
     </row>
     <row r="218" spans="1:8">
       <c r="A218" s="4" t="s">
         <v>225</v>
       </c>
       <c r="B218" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C218" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D218" s="5" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="E218" s="5" t="s">
         <v>257</v>
       </c>
       <c r="F218" s="5" t="s">
-        <v>286</v>
+        <v>274</v>
       </c>
       <c r="G218" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H218" s="5" t="s">
-        <v>437</v>
+        <v>310</v>
       </c>
     </row>
     <row r="219" spans="1:8">
       <c r="A219" s="4" t="s">
         <v>226</v>
       </c>
       <c r="B219" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C219" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D219" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E219" s="5" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="F219" s="5" t="s">
-        <v>262</v>
+        <v>295</v>
       </c>
       <c r="G219" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H219" s="5" t="s">
-        <v>310</v>
+        <v>440</v>
       </c>
     </row>
     <row r="220" spans="1:8">
       <c r="A220" s="4" t="s">
         <v>227</v>
       </c>
       <c r="B220" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C220" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D220" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E220" s="5" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
       <c r="F220" s="5" t="s">
-        <v>288</v>
+        <v>301</v>
       </c>
       <c r="G220" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H220" s="5" t="s">
-        <v>405</v>
+        <v>441</v>
       </c>
     </row>
     <row r="221" spans="1:8">
       <c r="A221" s="4" t="s">
         <v>228</v>
       </c>
       <c r="B221" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C221" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D221" s="5" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="E221" s="5" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
       <c r="F221" s="5" t="s">
-        <v>289</v>
+        <v>279</v>
       </c>
       <c r="G221" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H221" s="5" t="s">
-        <v>413</v>
+        <v>437</v>
       </c>
     </row>
     <row r="222" spans="1:8">
       <c r="A222" s="4" t="s">
         <v>229</v>
       </c>
       <c r="B222" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C222" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D222" s="5" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="E222" s="5" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="F222" s="5" t="s">
-        <v>266</v>
+        <v>283</v>
       </c>
       <c r="G222" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H222" s="5" t="s">
-        <v>438</v>
+        <v>442</v>
       </c>
     </row>
     <row r="223" spans="1:8">
       <c r="A223" s="4" t="s">
         <v>230</v>
       </c>
       <c r="B223" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C223" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D223" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E223" s="5" t="s">
         <v>258</v>
       </c>
       <c r="F223" s="5" t="s">
-        <v>274</v>
+        <v>270</v>
       </c>
       <c r="G223" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H223" s="5" t="s">
-        <v>439</v>
+        <v>434</v>
       </c>
     </row>
     <row r="224" spans="1:8">
       <c r="A224" s="4" t="s">
         <v>231</v>
       </c>
       <c r="B224" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C224" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D224" s="5" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="E224" s="5" t="s">
-        <v>258</v>
+        <v>255</v>
       </c>
       <c r="F224" s="5" t="s">
         <v>275</v>
       </c>
       <c r="G224" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H224" s="5" t="s">
-        <v>331</v>
+        <v>360</v>
       </c>
     </row>
     <row r="225" spans="1:8">
       <c r="A225" s="4" t="s">
         <v>232</v>
       </c>
       <c r="B225" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C225" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D225" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E225" s="5" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="F225" s="5" t="s">
-        <v>286</v>
+        <v>288</v>
       </c>
       <c r="G225" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H225" s="5" t="s">
-        <v>440</v>
+        <v>443</v>
       </c>
     </row>
     <row r="226" spans="1:8">
       <c r="A226" s="4" t="s">
         <v>233</v>
       </c>
       <c r="B226" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C226" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D226" s="5" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="E226" s="5" t="s">
         <v>257</v>
       </c>
       <c r="F226" s="5" t="s">
-        <v>270</v>
+        <v>282</v>
       </c>
       <c r="G226" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H226" s="5" t="s">
-        <v>441</v>
+        <v>429</v>
       </c>
     </row>
     <row r="227" spans="1:8">
       <c r="A227" s="4" t="s">
         <v>234</v>
       </c>
       <c r="B227" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C227" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D227" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E227" s="5" t="s">
         <v>257</v>
       </c>
       <c r="F227" s="5" t="s">
-        <v>268</v>
+        <v>284</v>
       </c>
       <c r="G227" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H227" s="5" t="s">
-        <v>442</v>
+        <v>343</v>
       </c>
     </row>
     <row r="228" spans="1:8">
       <c r="A228" s="4" t="s">
         <v>235</v>
       </c>
       <c r="B228" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C228" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D228" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E228" s="5" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="F228" s="5" t="s">
-        <v>288</v>
+        <v>281</v>
       </c>
       <c r="G228" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H228" s="5" t="s">
-        <v>342</v>
+        <v>444</v>
       </c>
     </row>
     <row r="229" spans="1:8">
       <c r="A229" s="4" t="s">
         <v>236</v>
       </c>
       <c r="B229" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C229" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D229" s="5" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
       <c r="E229" s="5" t="s">
         <v>257</v>
       </c>
       <c r="F229" s="5" t="s">
-        <v>276</v>
+        <v>269</v>
       </c>
       <c r="G229" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H229" s="5" t="s">
-        <v>376</v>
+        <v>380</v>
       </c>
     </row>
     <row r="230" spans="1:8">
       <c r="A230" s="4" t="s">
         <v>237</v>
       </c>
       <c r="B230" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C230" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D230" s="5" t="s">
         <v>252</v>
       </c>
       <c r="E230" s="5" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
       <c r="F230" s="5" t="s">
-        <v>269</v>
+        <v>283</v>
       </c>
       <c r="G230" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H230" s="5" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
     </row>
     <row r="231" spans="1:8">
       <c r="A231" s="4" t="s">
         <v>238</v>
       </c>
       <c r="B231" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C231" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D231" s="5" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="E231" s="5" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
       <c r="F231" s="5" t="s">
-        <v>267</v>
+        <v>277</v>
       </c>
       <c r="G231" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H231" s="5" t="s">
-        <v>444</v>
+        <v>324</v>
       </c>
     </row>
     <row r="232" spans="1:8">
       <c r="A232" s="4" t="s">
         <v>239</v>
       </c>
       <c r="B232" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C232" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D232" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E232" s="5" t="s">
         <v>257</v>
       </c>
       <c r="F232" s="5" t="s">
-        <v>268</v>
+        <v>278</v>
       </c>
       <c r="G232" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H232" s="5" t="s">
         <v>445</v>
       </c>
     </row>
     <row r="233" spans="1:8">
       <c r="A233" s="4" t="s">
         <v>240</v>
       </c>
       <c r="B233" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C233" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D233" s="5" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
       <c r="E233" s="5" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="F233" s="5" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="G233" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H233" s="5" t="s">
         <v>446</v>
       </c>
     </row>
     <row r="234" spans="1:8">
       <c r="A234" s="4" t="s">
         <v>241</v>
       </c>
       <c r="B234" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C234" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D234" s="5" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="E234" s="5" t="s">
         <v>257</v>
       </c>
       <c r="F234" s="5" t="s">
-        <v>277</v>
+        <v>270</v>
       </c>
       <c r="G234" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H234" s="5" t="s">
-        <v>447</v>
+        <v>339</v>
       </c>
     </row>
     <row r="235" spans="1:8">
       <c r="A235" s="4" t="s">
         <v>242</v>
       </c>
       <c r="B235" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C235" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D235" s="5" t="s">
         <v>252</v>
       </c>
       <c r="E235" s="5" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="F235" s="5" t="s">
-        <v>266</v>
+        <v>271</v>
       </c>
       <c r="G235" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H235" s="5" t="s">
-        <v>325</v>
+        <v>447</v>
       </c>
     </row>
     <row r="236" spans="1:8">
       <c r="A236" s="4" t="s">
         <v>243</v>
       </c>
       <c r="B236" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C236" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D236" s="5" t="s">
         <v>252</v>
       </c>
       <c r="E236" s="5" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="F236" s="5" t="s">
-        <v>289</v>
+        <v>282</v>
       </c>
       <c r="G236" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H236" s="5" t="s">
-        <v>448</v>
+        <v>339</v>
       </c>
     </row>
     <row r="237" spans="1:8">
       <c r="A237" s="4" t="s">
         <v>244</v>
       </c>
       <c r="B237" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C237" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D237" s="5" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
       <c r="E237" s="5" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="F237" s="5" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="G237" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H237" s="5" t="s">
-        <v>449</v>
+        <v>448</v>
       </c>
     </row>
     <row r="238" spans="1:8">
       <c r="A238" s="4" t="s">
         <v>245</v>
       </c>
       <c r="B238" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C238" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D238" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E238" s="5" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="F238" s="5" t="s">
-        <v>268</v>
+        <v>264</v>
       </c>
       <c r="G238" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H238" s="5" t="s">
-        <v>328</v>
+        <v>449</v>
       </c>
     </row>
     <row r="239" spans="1:8">
       <c r="A239" s="4" t="s">
         <v>246</v>
       </c>
       <c r="B239" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C239" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D239" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E239" s="5" t="s">
         <v>257</v>
       </c>
       <c r="F239" s="5" t="s">
-        <v>295</v>
+        <v>273</v>
       </c>
       <c r="G239" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H239" s="5" t="s">
-        <v>413</v>
+        <v>310</v>
       </c>
     </row>
     <row r="240" spans="1:8">
       <c r="A240" s="4" t="s">
         <v>247</v>
       </c>
       <c r="B240" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C240" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D240" s="5" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="E240" s="5" t="s">
-        <v>260</v>
+        <v>255</v>
       </c>
       <c r="F240" s="5" t="s">
-        <v>267</v>
+        <v>284</v>
       </c>
       <c r="G240" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H240" s="5" t="s">
-        <v>304</v>
+        <v>302</v>
       </c>
     </row>
     <row r="241" spans="1:8">
       <c r="A241" s="4" t="s">
         <v>248</v>
       </c>
       <c r="B241" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C241" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D241" s="5" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
       <c r="E241" s="5" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F241" s="5" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="G241" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H241" s="5" t="s">
-        <v>360</v>
+        <v>450</v>
       </c>
     </row>
     <row r="242" spans="1:8">
       <c r="A242" s="4" t="s">
         <v>249</v>
       </c>
       <c r="B242" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C242" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D242" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E242" s="5" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F242" s="5" t="s">
-        <v>301</v>
+        <v>266</v>
       </c>
       <c r="G242" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H242" s="5" t="s">
-        <v>450</v>
+        <v>325</v>
       </c>
     </row>
     <row r="243" spans="1:8">
       <c r="A243" s="4" t="s">
         <v>250</v>
       </c>
       <c r="B243" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C243" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D243" s="5" t="s">
         <v>254</v>
       </c>
       <c r="E243" s="5" t="s">
         <v>257</v>
       </c>
       <c r="F243" s="5" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="G243" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H243" s="5" t="s">
-        <v>423</v>
+        <v>447</v>
       </c>
     </row>
     <row r="247" spans="1:8">
       <c r="A247" s="6" t="s">
         <v>468</v>
       </c>
       <c r="C247" s="6" t="s">
         <v>469</v>
       </c>
       <c r="E247" s="6" t="s">
         <v>470</v>
       </c>
       <c r="F247" s="6" t="s">
         <v>471</v>
       </c>
       <c r="H247" s="6" t="s">
         <v>472</v>
       </c>
     </row>
   </sheetData>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.7" right="0.7" top="1" bottom="0.75" header="0.2" footer="0.3"/>
   <pageSetup paperSize="9" fitToHeight="0" orientation="portrait"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;G&amp;C&amp;24JOMU TEXTILE (VIETNAM) CO.,LTD
@@ -12330,2357 +12330,2357 @@
       </c>
       <c r="D142" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E142" s="5" t="s">
         <v>259</v>
       </c>
       <c r="F142" s="5" t="s">
         <v>272</v>
       </c>
       <c r="G142" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="143" spans="1:7">
       <c r="A143" s="4" t="s">
         <v>150</v>
       </c>
       <c r="B143" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C143" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D143" s="5" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
       <c r="E143" s="5" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="F143" s="5" t="s">
-        <v>288</v>
+        <v>269</v>
       </c>
       <c r="G143" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="144" spans="1:7">
       <c r="A144" s="4" t="s">
         <v>151</v>
       </c>
       <c r="B144" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C144" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D144" s="5" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
       <c r="E144" s="5" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
       <c r="F144" s="5" t="s">
-        <v>282</v>
+        <v>267</v>
       </c>
       <c r="G144" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="145" spans="1:7">
       <c r="A145" s="4" t="s">
         <v>152</v>
       </c>
       <c r="B145" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C145" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D145" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E145" s="5" t="s">
         <v>257</v>
       </c>
       <c r="F145" s="5" t="s">
-        <v>284</v>
+        <v>268</v>
       </c>
       <c r="G145" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="146" spans="1:7">
       <c r="A146" s="4" t="s">
         <v>153</v>
       </c>
       <c r="B146" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C146" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D146" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E146" s="5" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="F146" s="5" t="s">
-        <v>281</v>
+        <v>262</v>
       </c>
       <c r="G146" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="147" spans="1:7">
       <c r="A147" s="4" t="s">
         <v>154</v>
       </c>
       <c r="B147" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C147" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D147" s="5" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="E147" s="5" t="s">
         <v>257</v>
       </c>
       <c r="F147" s="5" t="s">
-        <v>269</v>
+        <v>277</v>
       </c>
       <c r="G147" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="148" spans="1:7">
       <c r="A148" s="4" t="s">
         <v>155</v>
       </c>
       <c r="B148" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C148" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D148" s="5" t="s">
         <v>252</v>
       </c>
       <c r="E148" s="5" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="F148" s="5" t="s">
-        <v>283</v>
+        <v>266</v>
       </c>
       <c r="G148" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="149" spans="1:7">
       <c r="A149" s="4" t="s">
         <v>156</v>
       </c>
       <c r="B149" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C149" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D149" s="5" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="E149" s="5" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="F149" s="5" t="s">
-        <v>277</v>
+        <v>289</v>
       </c>
       <c r="G149" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="150" spans="1:7">
       <c r="A150" s="4" t="s">
         <v>157</v>
       </c>
       <c r="B150" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C150" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D150" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E150" s="5" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="F150" s="5" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="G150" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="151" spans="1:7">
       <c r="A151" s="4" t="s">
         <v>158</v>
       </c>
       <c r="B151" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C151" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D151" s="5" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="E151" s="5" t="s">
         <v>258</v>
       </c>
       <c r="F151" s="5" t="s">
-        <v>263</v>
+        <v>268</v>
       </c>
       <c r="G151" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="152" spans="1:7">
       <c r="A152" s="4" t="s">
         <v>159</v>
       </c>
       <c r="B152" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C152" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D152" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E152" s="5" t="s">
         <v>257</v>
       </c>
       <c r="F152" s="5" t="s">
-        <v>270</v>
+        <v>295</v>
       </c>
       <c r="G152" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="153" spans="1:7">
       <c r="A153" s="4" t="s">
         <v>160</v>
       </c>
       <c r="B153" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C153" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D153" s="5" t="s">
         <v>252</v>
       </c>
       <c r="E153" s="5" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="F153" s="5" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="G153" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="154" spans="1:7">
       <c r="A154" s="4" t="s">
         <v>161</v>
       </c>
       <c r="B154" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C154" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D154" s="5" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="E154" s="5" t="s">
-        <v>258</v>
+        <v>255</v>
       </c>
       <c r="F154" s="5" t="s">
-        <v>282</v>
+        <v>275</v>
       </c>
       <c r="G154" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="155" spans="1:7">
       <c r="A155" s="4" t="s">
         <v>162</v>
       </c>
       <c r="B155" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C155" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D155" s="5" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="E155" s="5" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
       <c r="F155" s="5" t="s">
-        <v>277</v>
+        <v>299</v>
       </c>
       <c r="G155" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="156" spans="1:7">
       <c r="A156" s="4" t="s">
         <v>163</v>
       </c>
       <c r="B156" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C156" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D156" s="5" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="E156" s="5" t="s">
         <v>257</v>
       </c>
       <c r="F156" s="5" t="s">
-        <v>264</v>
+        <v>274</v>
       </c>
       <c r="G156" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="157" spans="1:7">
       <c r="A157" s="4" t="s">
         <v>164</v>
       </c>
       <c r="B157" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C157" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D157" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E157" s="5" t="s">
         <v>257</v>
       </c>
       <c r="F157" s="5" t="s">
-        <v>273</v>
+        <v>266</v>
       </c>
       <c r="G157" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="158" spans="1:7">
       <c r="A158" s="4" t="s">
         <v>165</v>
       </c>
       <c r="B158" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C158" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D158" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E158" s="5" t="s">
-        <v>255</v>
+        <v>258</v>
       </c>
       <c r="F158" s="5" t="s">
-        <v>284</v>
+        <v>274</v>
       </c>
       <c r="G158" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="159" spans="1:7">
       <c r="A159" s="4" t="s">
         <v>166</v>
       </c>
       <c r="B159" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C159" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D159" s="5" t="s">
         <v>252</v>
       </c>
       <c r="E159" s="5" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
       <c r="F159" s="5" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="G159" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="160" spans="1:7">
       <c r="A160" s="4" t="s">
         <v>167</v>
       </c>
       <c r="B160" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C160" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D160" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E160" s="5" t="s">
         <v>257</v>
       </c>
       <c r="F160" s="5" t="s">
-        <v>266</v>
+        <v>286</v>
       </c>
       <c r="G160" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="161" spans="1:7">
       <c r="A161" s="4" t="s">
         <v>168</v>
       </c>
       <c r="B161" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C161" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D161" s="5" t="s">
         <v>254</v>
       </c>
       <c r="E161" s="5" t="s">
         <v>257</v>
       </c>
       <c r="F161" s="5" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
       <c r="G161" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="162" spans="1:7">
       <c r="A162" s="4" t="s">
         <v>169</v>
       </c>
       <c r="B162" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C162" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D162" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E162" s="5" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="F162" s="5" t="s">
-        <v>295</v>
+        <v>279</v>
       </c>
       <c r="G162" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="163" spans="1:7">
       <c r="A163" s="4" t="s">
         <v>170</v>
       </c>
       <c r="B163" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C163" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D163" s="5" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
       <c r="E163" s="5" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="F163" s="5" t="s">
-        <v>295</v>
+        <v>272</v>
       </c>
       <c r="G163" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="164" spans="1:7">
       <c r="A164" s="4" t="s">
         <v>171</v>
       </c>
       <c r="B164" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C164" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D164" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E164" s="5" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
       <c r="F164" s="5" t="s">
-        <v>285</v>
+        <v>288</v>
       </c>
       <c r="G164" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="165" spans="1:7">
       <c r="A165" s="4" t="s">
         <v>172</v>
       </c>
       <c r="B165" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C165" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D165" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E165" s="5" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
       <c r="F165" s="5" t="s">
-        <v>289</v>
+        <v>268</v>
       </c>
       <c r="G165" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="166" spans="1:7">
       <c r="A166" s="4" t="s">
         <v>173</v>
       </c>
       <c r="B166" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C166" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D166" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E166" s="5" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="F166" s="5" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
       <c r="G166" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="167" spans="1:7">
       <c r="A167" s="4" t="s">
         <v>174</v>
       </c>
       <c r="B167" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C167" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D167" s="5" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
       <c r="E167" s="5" t="s">
         <v>257</v>
       </c>
       <c r="F167" s="5" t="s">
-        <v>274</v>
+        <v>283</v>
       </c>
       <c r="G167" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="168" spans="1:7">
       <c r="A168" s="4" t="s">
         <v>175</v>
       </c>
       <c r="B168" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C168" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D168" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E168" s="5" t="s">
         <v>258</v>
       </c>
       <c r="F168" s="5" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="G168" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="169" spans="1:7">
       <c r="A169" s="4" t="s">
         <v>176</v>
       </c>
       <c r="B169" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C169" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D169" s="5" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="E169" s="5" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="F169" s="5" t="s">
-        <v>265</v>
+        <v>262</v>
       </c>
       <c r="G169" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="170" spans="1:7">
       <c r="A170" s="4" t="s">
         <v>177</v>
       </c>
       <c r="B170" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C170" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D170" s="5" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
       <c r="E170" s="5" t="s">
         <v>257</v>
       </c>
       <c r="F170" s="5" t="s">
         <v>279</v>
       </c>
       <c r="G170" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="171" spans="1:7">
       <c r="A171" s="4" t="s">
         <v>178</v>
       </c>
       <c r="B171" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C171" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D171" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E171" s="5" t="s">
         <v>258</v>
       </c>
       <c r="F171" s="5" t="s">
-        <v>288</v>
+        <v>275</v>
       </c>
       <c r="G171" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="172" spans="1:7">
       <c r="A172" s="4" t="s">
         <v>179</v>
       </c>
       <c r="B172" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C172" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D172" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E172" s="5" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
       <c r="F172" s="5" t="s">
-        <v>276</v>
+        <v>272</v>
       </c>
       <c r="G172" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="173" spans="1:7">
       <c r="A173" s="4" t="s">
         <v>180</v>
       </c>
       <c r="B173" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C173" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D173" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E173" s="5" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="F173" s="5" t="s">
-        <v>288</v>
+        <v>265</v>
       </c>
       <c r="G173" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="174" spans="1:7">
       <c r="A174" s="4" t="s">
         <v>181</v>
       </c>
       <c r="B174" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C174" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D174" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E174" s="5" t="s">
         <v>257</v>
       </c>
       <c r="F174" s="5" t="s">
-        <v>267</v>
+        <v>272</v>
       </c>
       <c r="G174" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="175" spans="1:7">
       <c r="A175" s="4" t="s">
         <v>182</v>
       </c>
       <c r="B175" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C175" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D175" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E175" s="5" t="s">
-        <v>258</v>
+        <v>255</v>
       </c>
       <c r="F175" s="5" t="s">
-        <v>268</v>
+        <v>263</v>
       </c>
       <c r="G175" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="176" spans="1:7">
       <c r="A176" s="4" t="s">
         <v>183</v>
       </c>
       <c r="B176" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C176" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D176" s="5" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
       <c r="E176" s="5" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="F176" s="5" t="s">
-        <v>261</v>
+        <v>295</v>
       </c>
       <c r="G176" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="177" spans="1:7">
       <c r="A177" s="4" t="s">
         <v>184</v>
       </c>
       <c r="B177" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C177" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D177" s="5" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
       <c r="E177" s="5" t="s">
         <v>258</v>
       </c>
       <c r="F177" s="5" t="s">
-        <v>262</v>
+        <v>279</v>
       </c>
       <c r="G177" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="178" spans="1:7">
       <c r="A178" s="4" t="s">
         <v>185</v>
       </c>
       <c r="B178" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C178" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D178" s="5" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
       <c r="E178" s="5" t="s">
         <v>257</v>
       </c>
       <c r="F178" s="5" t="s">
-        <v>273</v>
+        <v>286</v>
       </c>
       <c r="G178" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="179" spans="1:7">
       <c r="A179" s="4" t="s">
         <v>186</v>
       </c>
       <c r="B179" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C179" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D179" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E179" s="5" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="F179" s="5" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
       <c r="G179" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="180" spans="1:7">
       <c r="A180" s="4" t="s">
         <v>187</v>
       </c>
       <c r="B180" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C180" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D180" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E180" s="5" t="s">
         <v>257</v>
       </c>
       <c r="F180" s="5" t="s">
-        <v>273</v>
+        <v>288</v>
       </c>
       <c r="G180" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="181" spans="1:7">
       <c r="A181" s="4" t="s">
         <v>188</v>
       </c>
       <c r="B181" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C181" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D181" s="5" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="E181" s="5" t="s">
         <v>257</v>
       </c>
       <c r="F181" s="5" t="s">
-        <v>280</v>
+        <v>289</v>
       </c>
       <c r="G181" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="182" spans="1:7">
       <c r="A182" s="4" t="s">
         <v>189</v>
       </c>
       <c r="B182" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C182" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D182" s="5" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="E182" s="5" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="F182" s="5" t="s">
-        <v>273</v>
+        <v>268</v>
       </c>
       <c r="G182" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="183" spans="1:7">
       <c r="A183" s="4" t="s">
         <v>190</v>
       </c>
       <c r="B183" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C183" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D183" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E183" s="5" t="s">
         <v>257</v>
       </c>
       <c r="F183" s="5" t="s">
-        <v>282</v>
+        <v>288</v>
       </c>
       <c r="G183" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="184" spans="1:7">
       <c r="A184" s="4" t="s">
         <v>191</v>
       </c>
       <c r="B184" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C184" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D184" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E184" s="5" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="F184" s="5" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
       <c r="G184" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="185" spans="1:7">
       <c r="A185" s="4" t="s">
         <v>192</v>
       </c>
       <c r="B185" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C185" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D185" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E185" s="5" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
       <c r="F185" s="5" t="s">
-        <v>274</v>
+        <v>295</v>
       </c>
       <c r="G185" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="186" spans="1:7">
       <c r="A186" s="4" t="s">
         <v>193</v>
       </c>
       <c r="B186" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C186" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D186" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E186" s="5" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="F186" s="5" t="s">
-        <v>280</v>
+        <v>295</v>
       </c>
       <c r="G186" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="187" spans="1:7">
       <c r="A187" s="4" t="s">
         <v>194</v>
       </c>
       <c r="B187" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C187" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D187" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E187" s="5" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="F187" s="5" t="s">
-        <v>272</v>
+        <v>285</v>
       </c>
       <c r="G187" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="188" spans="1:7">
       <c r="A188" s="4" t="s">
         <v>195</v>
       </c>
       <c r="B188" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C188" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D188" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E188" s="5" t="s">
         <v>257</v>
       </c>
       <c r="F188" s="5" t="s">
-        <v>269</v>
+        <v>289</v>
       </c>
       <c r="G188" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="189" spans="1:7">
       <c r="A189" s="4" t="s">
         <v>196</v>
       </c>
       <c r="B189" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C189" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D189" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E189" s="5" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="F189" s="5" t="s">
-        <v>299</v>
+        <v>287</v>
       </c>
       <c r="G189" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="190" spans="1:7">
       <c r="A190" s="4" t="s">
         <v>197</v>
       </c>
       <c r="B190" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C190" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D190" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E190" s="5" t="s">
         <v>257</v>
       </c>
       <c r="F190" s="5" t="s">
-        <v>265</v>
+        <v>274</v>
       </c>
       <c r="G190" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="191" spans="1:7">
       <c r="A191" s="4" t="s">
         <v>198</v>
       </c>
       <c r="B191" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C191" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D191" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E191" s="5" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="F191" s="5" t="s">
-        <v>265</v>
+        <v>270</v>
       </c>
       <c r="G191" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="192" spans="1:7">
       <c r="A192" s="4" t="s">
         <v>199</v>
       </c>
       <c r="B192" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C192" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D192" s="5" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="E192" s="5" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="F192" s="5" t="s">
-        <v>271</v>
+        <v>265</v>
       </c>
       <c r="G192" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="193" spans="1:7">
       <c r="A193" s="4" t="s">
         <v>200</v>
       </c>
       <c r="B193" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C193" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D193" s="5" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="E193" s="5" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="F193" s="5" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
       <c r="G193" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="194" spans="1:7">
       <c r="A194" s="4" t="s">
         <v>201</v>
       </c>
       <c r="B194" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C194" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D194" s="5" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="E194" s="5" t="s">
         <v>258</v>
       </c>
       <c r="F194" s="5" t="s">
-        <v>265</v>
+        <v>288</v>
       </c>
       <c r="G194" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="195" spans="1:7">
       <c r="A195" s="4" t="s">
         <v>202</v>
       </c>
       <c r="B195" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C195" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D195" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E195" s="5" t="s">
         <v>257</v>
       </c>
       <c r="F195" s="5" t="s">
-        <v>274</v>
+        <v>276</v>
       </c>
       <c r="G195" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="196" spans="1:7">
       <c r="A196" s="4" t="s">
         <v>203</v>
       </c>
       <c r="B196" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C196" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D196" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E196" s="5" t="s">
         <v>257</v>
       </c>
       <c r="F196" s="5" t="s">
-        <v>295</v>
+        <v>288</v>
       </c>
       <c r="G196" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="197" spans="1:7">
       <c r="A197" s="4" t="s">
         <v>204</v>
       </c>
       <c r="B197" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C197" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D197" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E197" s="5" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="F197" s="5" t="s">
-        <v>300</v>
+        <v>267</v>
       </c>
       <c r="G197" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="198" spans="1:7">
       <c r="A198" s="4" t="s">
         <v>205</v>
       </c>
       <c r="B198" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C198" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D198" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E198" s="5" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
       <c r="F198" s="5" t="s">
-        <v>279</v>
+        <v>268</v>
       </c>
       <c r="G198" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="199" spans="1:7">
       <c r="A199" s="4" t="s">
         <v>206</v>
       </c>
       <c r="B199" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C199" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D199" s="5" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="E199" s="5" t="s">
-        <v>258</v>
+        <v>255</v>
       </c>
       <c r="F199" s="5" t="s">
-        <v>283</v>
+        <v>261</v>
       </c>
       <c r="G199" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="200" spans="1:7">
       <c r="A200" s="4" t="s">
         <v>207</v>
       </c>
       <c r="B200" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C200" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D200" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E200" s="5" t="s">
         <v>258</v>
       </c>
       <c r="F200" s="5" t="s">
-        <v>270</v>
+        <v>262</v>
       </c>
       <c r="G200" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="201" spans="1:7">
       <c r="A201" s="4" t="s">
         <v>208</v>
       </c>
       <c r="B201" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C201" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D201" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E201" s="5" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="F201" s="5" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
       <c r="G201" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="202" spans="1:7">
       <c r="A202" s="4" t="s">
         <v>209</v>
       </c>
       <c r="B202" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C202" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D202" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E202" s="5" t="s">
         <v>257</v>
       </c>
       <c r="F202" s="5" t="s">
-        <v>279</v>
+        <v>263</v>
       </c>
       <c r="G202" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="203" spans="1:7">
       <c r="A203" s="4" t="s">
         <v>210</v>
       </c>
       <c r="B203" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C203" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D203" s="5" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="E203" s="5" t="s">
         <v>257</v>
       </c>
       <c r="F203" s="5" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="G203" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="204" spans="1:7">
       <c r="A204" s="4" t="s">
         <v>211</v>
       </c>
       <c r="B204" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C204" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D204" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E204" s="5" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="F204" s="5" t="s">
-        <v>288</v>
+        <v>280</v>
       </c>
       <c r="G204" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="205" spans="1:7">
       <c r="A205" s="4" t="s">
         <v>212</v>
       </c>
       <c r="B205" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C205" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D205" s="5" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="E205" s="5" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
       <c r="F205" s="5" t="s">
-        <v>268</v>
+        <v>273</v>
       </c>
       <c r="G205" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="206" spans="1:7">
       <c r="A206" s="4" t="s">
         <v>213</v>
       </c>
       <c r="B206" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C206" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D206" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E206" s="5" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="F206" s="5" t="s">
-        <v>286</v>
+        <v>282</v>
       </c>
       <c r="G206" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="207" spans="1:7">
       <c r="A207" s="4" t="s">
         <v>214</v>
       </c>
       <c r="B207" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C207" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D207" s="5" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="E207" s="5" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
       <c r="F207" s="5" t="s">
-        <v>283</v>
+        <v>278</v>
       </c>
       <c r="G207" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="208" spans="1:7">
       <c r="A208" s="4" t="s">
         <v>215</v>
       </c>
       <c r="B208" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C208" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D208" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E208" s="5" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="F208" s="5" t="s">
-        <v>269</v>
+        <v>274</v>
       </c>
       <c r="G208" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="209" spans="1:7">
       <c r="A209" s="4" t="s">
         <v>216</v>
       </c>
       <c r="B209" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C209" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D209" s="5" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="E209" s="5" t="s">
         <v>257</v>
       </c>
       <c r="F209" s="5" t="s">
-        <v>262</v>
+        <v>280</v>
       </c>
       <c r="G209" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="210" spans="1:7">
       <c r="A210" s="4" t="s">
         <v>217</v>
       </c>
       <c r="B210" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C210" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D210" s="5" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="E210" s="5" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="F210" s="5" t="s">
-        <v>279</v>
+        <v>272</v>
       </c>
       <c r="G210" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="211" spans="1:7">
       <c r="A211" s="4" t="s">
         <v>218</v>
       </c>
       <c r="B211" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C211" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D211" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E211" s="5" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="F211" s="5" t="s">
-        <v>275</v>
+        <v>269</v>
       </c>
       <c r="G211" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="212" spans="1:7">
       <c r="A212" s="4" t="s">
         <v>219</v>
       </c>
       <c r="B212" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C212" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D212" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E212" s="5" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
       <c r="F212" s="5" t="s">
-        <v>272</v>
+        <v>300</v>
       </c>
       <c r="G212" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="213" spans="1:7">
       <c r="A213" s="4" t="s">
         <v>220</v>
       </c>
       <c r="B213" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C213" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D213" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E213" s="5" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="F213" s="5" t="s">
         <v>265</v>
       </c>
       <c r="G213" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="214" spans="1:7">
       <c r="A214" s="4" t="s">
         <v>221</v>
       </c>
       <c r="B214" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C214" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D214" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E214" s="5" t="s">
         <v>257</v>
       </c>
       <c r="F214" s="5" t="s">
-        <v>272</v>
+        <v>265</v>
       </c>
       <c r="G214" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="215" spans="1:7">
       <c r="A215" s="4" t="s">
         <v>222</v>
       </c>
       <c r="B215" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C215" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D215" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E215" s="5" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="F215" s="5" t="s">
-        <v>263</v>
+        <v>271</v>
       </c>
       <c r="G215" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="216" spans="1:7">
       <c r="A216" s="4" t="s">
         <v>223</v>
       </c>
       <c r="B216" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C216" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D216" s="5" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="E216" s="5" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="F216" s="5" t="s">
-        <v>295</v>
+        <v>277</v>
       </c>
       <c r="G216" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="217" spans="1:7">
       <c r="A217" s="4" t="s">
         <v>224</v>
       </c>
       <c r="B217" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C217" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D217" s="5" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="E217" s="5" t="s">
         <v>258</v>
       </c>
       <c r="F217" s="5" t="s">
-        <v>279</v>
+        <v>265</v>
       </c>
       <c r="G217" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="218" spans="1:7">
       <c r="A218" s="4" t="s">
         <v>225</v>
       </c>
       <c r="B218" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C218" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D218" s="5" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="E218" s="5" t="s">
         <v>257</v>
       </c>
       <c r="F218" s="5" t="s">
-        <v>286</v>
+        <v>274</v>
       </c>
       <c r="G218" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="219" spans="1:7">
       <c r="A219" s="4" t="s">
         <v>226</v>
       </c>
       <c r="B219" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C219" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D219" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E219" s="5" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="F219" s="5" t="s">
-        <v>262</v>
+        <v>295</v>
       </c>
       <c r="G219" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="220" spans="1:7">
       <c r="A220" s="4" t="s">
         <v>227</v>
       </c>
       <c r="B220" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C220" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D220" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E220" s="5" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
       <c r="F220" s="5" t="s">
-        <v>288</v>
+        <v>301</v>
       </c>
       <c r="G220" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="221" spans="1:7">
       <c r="A221" s="4" t="s">
         <v>228</v>
       </c>
       <c r="B221" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C221" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D221" s="5" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="E221" s="5" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
       <c r="F221" s="5" t="s">
-        <v>289</v>
+        <v>279</v>
       </c>
       <c r="G221" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="222" spans="1:7">
       <c r="A222" s="4" t="s">
         <v>229</v>
       </c>
       <c r="B222" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C222" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D222" s="5" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="E222" s="5" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="F222" s="5" t="s">
-        <v>266</v>
+        <v>283</v>
       </c>
       <c r="G222" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="223" spans="1:7">
       <c r="A223" s="4" t="s">
         <v>230</v>
       </c>
       <c r="B223" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C223" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D223" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E223" s="5" t="s">
         <v>258</v>
       </c>
       <c r="F223" s="5" t="s">
-        <v>274</v>
+        <v>270</v>
       </c>
       <c r="G223" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="224" spans="1:7">
       <c r="A224" s="4" t="s">
         <v>231</v>
       </c>
       <c r="B224" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C224" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D224" s="5" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="E224" s="5" t="s">
-        <v>258</v>
+        <v>255</v>
       </c>
       <c r="F224" s="5" t="s">
         <v>275</v>
       </c>
       <c r="G224" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="225" spans="1:7">
       <c r="A225" s="4" t="s">
         <v>232</v>
       </c>
       <c r="B225" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C225" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D225" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E225" s="5" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="F225" s="5" t="s">
-        <v>286</v>
+        <v>288</v>
       </c>
       <c r="G225" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="226" spans="1:7">
       <c r="A226" s="4" t="s">
         <v>233</v>
       </c>
       <c r="B226" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C226" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D226" s="5" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="E226" s="5" t="s">
         <v>257</v>
       </c>
       <c r="F226" s="5" t="s">
-        <v>270</v>
+        <v>282</v>
       </c>
       <c r="G226" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="227" spans="1:7">
       <c r="A227" s="4" t="s">
         <v>234</v>
       </c>
       <c r="B227" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C227" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D227" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E227" s="5" t="s">
         <v>257</v>
       </c>
       <c r="F227" s="5" t="s">
-        <v>268</v>
+        <v>284</v>
       </c>
       <c r="G227" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="228" spans="1:7">
       <c r="A228" s="4" t="s">
         <v>235</v>
       </c>
       <c r="B228" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C228" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D228" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E228" s="5" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="F228" s="5" t="s">
-        <v>288</v>
+        <v>281</v>
       </c>
       <c r="G228" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="229" spans="1:7">
       <c r="A229" s="4" t="s">
         <v>236</v>
       </c>
       <c r="B229" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C229" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D229" s="5" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
       <c r="E229" s="5" t="s">
         <v>257</v>
       </c>
       <c r="F229" s="5" t="s">
-        <v>276</v>
+        <v>269</v>
       </c>
       <c r="G229" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="230" spans="1:7">
       <c r="A230" s="4" t="s">
         <v>237</v>
       </c>
       <c r="B230" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C230" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D230" s="5" t="s">
         <v>252</v>
       </c>
       <c r="E230" s="5" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
       <c r="F230" s="5" t="s">
-        <v>269</v>
+        <v>283</v>
       </c>
       <c r="G230" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="231" spans="1:7">
       <c r="A231" s="4" t="s">
         <v>238</v>
       </c>
       <c r="B231" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C231" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D231" s="5" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="E231" s="5" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
       <c r="F231" s="5" t="s">
-        <v>267</v>
+        <v>277</v>
       </c>
       <c r="G231" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="232" spans="1:7">
       <c r="A232" s="4" t="s">
         <v>239</v>
       </c>
       <c r="B232" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C232" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D232" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E232" s="5" t="s">
         <v>257</v>
       </c>
       <c r="F232" s="5" t="s">
-        <v>268</v>
+        <v>278</v>
       </c>
       <c r="G232" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="233" spans="1:7">
       <c r="A233" s="4" t="s">
         <v>240</v>
       </c>
       <c r="B233" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C233" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D233" s="5" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
       <c r="E233" s="5" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="F233" s="5" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="G233" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="234" spans="1:7">
       <c r="A234" s="4" t="s">
         <v>241</v>
       </c>
       <c r="B234" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C234" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D234" s="5" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="E234" s="5" t="s">
         <v>257</v>
       </c>
       <c r="F234" s="5" t="s">
-        <v>277</v>
+        <v>270</v>
       </c>
       <c r="G234" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="235" spans="1:7">
       <c r="A235" s="4" t="s">
         <v>242</v>
       </c>
       <c r="B235" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C235" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D235" s="5" t="s">
         <v>252</v>
       </c>
       <c r="E235" s="5" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="F235" s="5" t="s">
-        <v>266</v>
+        <v>271</v>
       </c>
       <c r="G235" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="236" spans="1:7">
       <c r="A236" s="4" t="s">
         <v>243</v>
       </c>
       <c r="B236" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C236" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D236" s="5" t="s">
         <v>252</v>
       </c>
       <c r="E236" s="5" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="F236" s="5" t="s">
-        <v>289</v>
+        <v>282</v>
       </c>
       <c r="G236" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="237" spans="1:7">
       <c r="A237" s="4" t="s">
         <v>244</v>
       </c>
       <c r="B237" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C237" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D237" s="5" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
       <c r="E237" s="5" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="F237" s="5" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="G237" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="238" spans="1:7">
       <c r="A238" s="4" t="s">
         <v>245</v>
       </c>
       <c r="B238" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C238" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D238" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E238" s="5" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="F238" s="5" t="s">
-        <v>268</v>
+        <v>264</v>
       </c>
       <c r="G238" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="239" spans="1:7">
       <c r="A239" s="4" t="s">
         <v>246</v>
       </c>
       <c r="B239" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C239" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D239" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E239" s="5" t="s">
         <v>257</v>
       </c>
       <c r="F239" s="5" t="s">
-        <v>295</v>
+        <v>273</v>
       </c>
       <c r="G239" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="240" spans="1:7">
       <c r="A240" s="4" t="s">
         <v>247</v>
       </c>
       <c r="B240" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C240" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D240" s="5" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="E240" s="5" t="s">
-        <v>260</v>
+        <v>255</v>
       </c>
       <c r="F240" s="5" t="s">
-        <v>267</v>
+        <v>284</v>
       </c>
       <c r="G240" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="241" spans="1:7">
       <c r="A241" s="4" t="s">
         <v>248</v>
       </c>
       <c r="B241" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C241" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D241" s="5" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
       <c r="E241" s="5" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F241" s="5" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="G241" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="242" spans="1:7">
       <c r="A242" s="4" t="s">
         <v>249</v>
       </c>
       <c r="B242" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C242" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D242" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E242" s="5" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F242" s="5" t="s">
-        <v>301</v>
+        <v>266</v>
       </c>
       <c r="G242" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="243" spans="1:7">
       <c r="A243" s="4" t="s">
         <v>250</v>
       </c>
       <c r="B243" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C243" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D243" s="5" t="s">
         <v>254</v>
       </c>
       <c r="E243" s="5" t="s">
         <v>257</v>
       </c>
       <c r="F243" s="5" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="G243" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="247" spans="1:7">
       <c r="A247" s="6" t="s">
         <v>468</v>
       </c>
       <c r="C247" s="6" t="s">
         <v>469</v>
       </c>
       <c r="E247" s="6" t="s">
         <v>470</v>
       </c>
       <c r="F247" s="6" t="s">
         <v>471</v>
       </c>
       <c r="G247" s="6" t="s">
         <v>472</v>
       </c>
     </row>
   </sheetData>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.7" right="0.7" top="1" bottom="0.75" header="0.2" footer="0.3"/>
@@ -17851,2357 +17851,2357 @@
       </c>
       <c r="D142" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E142" s="5" t="s">
         <v>259</v>
       </c>
       <c r="F142" s="5" t="s">
         <v>272</v>
       </c>
       <c r="G142" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="143" spans="1:7">
       <c r="A143" s="4" t="s">
         <v>608</v>
       </c>
       <c r="B143" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C143" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D143" s="5" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
       <c r="E143" s="5" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="F143" s="5" t="s">
-        <v>288</v>
+        <v>269</v>
       </c>
       <c r="G143" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="144" spans="1:7">
       <c r="A144" s="4" t="s">
         <v>609</v>
       </c>
       <c r="B144" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C144" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D144" s="5" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
       <c r="E144" s="5" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
       <c r="F144" s="5" t="s">
-        <v>282</v>
+        <v>267</v>
       </c>
       <c r="G144" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="145" spans="1:7">
       <c r="A145" s="4" t="s">
         <v>610</v>
       </c>
       <c r="B145" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C145" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D145" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E145" s="5" t="s">
         <v>257</v>
       </c>
       <c r="F145" s="5" t="s">
-        <v>284</v>
+        <v>268</v>
       </c>
       <c r="G145" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="146" spans="1:7">
       <c r="A146" s="4" t="s">
         <v>611</v>
       </c>
       <c r="B146" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C146" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D146" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E146" s="5" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="F146" s="5" t="s">
-        <v>281</v>
+        <v>262</v>
       </c>
       <c r="G146" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="147" spans="1:7">
       <c r="A147" s="4" t="s">
         <v>612</v>
       </c>
       <c r="B147" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C147" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D147" s="5" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="E147" s="5" t="s">
         <v>257</v>
       </c>
       <c r="F147" s="5" t="s">
-        <v>269</v>
+        <v>277</v>
       </c>
       <c r="G147" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="148" spans="1:7">
       <c r="A148" s="4" t="s">
         <v>613</v>
       </c>
       <c r="B148" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C148" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D148" s="5" t="s">
         <v>252</v>
       </c>
       <c r="E148" s="5" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="F148" s="5" t="s">
-        <v>283</v>
+        <v>266</v>
       </c>
       <c r="G148" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="149" spans="1:7">
       <c r="A149" s="4" t="s">
         <v>614</v>
       </c>
       <c r="B149" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C149" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D149" s="5" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="E149" s="5" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="F149" s="5" t="s">
-        <v>277</v>
+        <v>289</v>
       </c>
       <c r="G149" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="150" spans="1:7">
       <c r="A150" s="4" t="s">
         <v>615</v>
       </c>
       <c r="B150" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C150" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D150" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E150" s="5" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="F150" s="5" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="G150" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="151" spans="1:7">
       <c r="A151" s="4" t="s">
         <v>616</v>
       </c>
       <c r="B151" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C151" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D151" s="5" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="E151" s="5" t="s">
         <v>258</v>
       </c>
       <c r="F151" s="5" t="s">
-        <v>263</v>
+        <v>268</v>
       </c>
       <c r="G151" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="152" spans="1:7">
       <c r="A152" s="4" t="s">
         <v>617</v>
       </c>
       <c r="B152" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C152" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D152" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E152" s="5" t="s">
         <v>257</v>
       </c>
       <c r="F152" s="5" t="s">
-        <v>270</v>
+        <v>295</v>
       </c>
       <c r="G152" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="153" spans="1:7">
       <c r="A153" s="4" t="s">
         <v>618</v>
       </c>
       <c r="B153" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C153" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D153" s="5" t="s">
         <v>252</v>
       </c>
       <c r="E153" s="5" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="F153" s="5" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="G153" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="154" spans="1:7">
       <c r="A154" s="4" t="s">
         <v>619</v>
       </c>
       <c r="B154" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C154" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D154" s="5" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="E154" s="5" t="s">
-        <v>258</v>
+        <v>255</v>
       </c>
       <c r="F154" s="5" t="s">
-        <v>282</v>
+        <v>275</v>
       </c>
       <c r="G154" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="155" spans="1:7">
       <c r="A155" s="4" t="s">
         <v>620</v>
       </c>
       <c r="B155" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C155" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D155" s="5" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="E155" s="5" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
       <c r="F155" s="5" t="s">
-        <v>277</v>
+        <v>299</v>
       </c>
       <c r="G155" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="156" spans="1:7">
       <c r="A156" s="4" t="s">
         <v>621</v>
       </c>
       <c r="B156" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C156" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D156" s="5" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="E156" s="5" t="s">
         <v>257</v>
       </c>
       <c r="F156" s="5" t="s">
-        <v>264</v>
+        <v>274</v>
       </c>
       <c r="G156" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="157" spans="1:7">
       <c r="A157" s="4" t="s">
         <v>622</v>
       </c>
       <c r="B157" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C157" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D157" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E157" s="5" t="s">
         <v>257</v>
       </c>
       <c r="F157" s="5" t="s">
-        <v>273</v>
+        <v>266</v>
       </c>
       <c r="G157" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="158" spans="1:7">
       <c r="A158" s="4" t="s">
         <v>623</v>
       </c>
       <c r="B158" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C158" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D158" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E158" s="5" t="s">
-        <v>255</v>
+        <v>258</v>
       </c>
       <c r="F158" s="5" t="s">
-        <v>284</v>
+        <v>274</v>
       </c>
       <c r="G158" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="159" spans="1:7">
       <c r="A159" s="4" t="s">
         <v>624</v>
       </c>
       <c r="B159" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C159" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D159" s="5" t="s">
         <v>252</v>
       </c>
       <c r="E159" s="5" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
       <c r="F159" s="5" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="G159" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="160" spans="1:7">
       <c r="A160" s="4" t="s">
         <v>625</v>
       </c>
       <c r="B160" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C160" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D160" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E160" s="5" t="s">
         <v>257</v>
       </c>
       <c r="F160" s="5" t="s">
-        <v>266</v>
+        <v>286</v>
       </c>
       <c r="G160" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="161" spans="1:7">
       <c r="A161" s="4" t="s">
         <v>626</v>
       </c>
       <c r="B161" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C161" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D161" s="5" t="s">
         <v>254</v>
       </c>
       <c r="E161" s="5" t="s">
         <v>257</v>
       </c>
       <c r="F161" s="5" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
       <c r="G161" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="162" spans="1:7">
       <c r="A162" s="4" t="s">
         <v>627</v>
       </c>
       <c r="B162" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C162" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D162" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E162" s="5" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="F162" s="5" t="s">
-        <v>295</v>
+        <v>279</v>
       </c>
       <c r="G162" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="163" spans="1:7">
       <c r="A163" s="4" t="s">
         <v>628</v>
       </c>
       <c r="B163" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C163" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D163" s="5" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
       <c r="E163" s="5" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="F163" s="5" t="s">
-        <v>295</v>
+        <v>272</v>
       </c>
       <c r="G163" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="164" spans="1:7">
       <c r="A164" s="4" t="s">
         <v>629</v>
       </c>
       <c r="B164" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C164" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D164" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E164" s="5" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
       <c r="F164" s="5" t="s">
-        <v>285</v>
+        <v>288</v>
       </c>
       <c r="G164" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="165" spans="1:7">
       <c r="A165" s="4" t="s">
         <v>630</v>
       </c>
       <c r="B165" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C165" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D165" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E165" s="5" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
       <c r="F165" s="5" t="s">
-        <v>289</v>
+        <v>268</v>
       </c>
       <c r="G165" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="166" spans="1:7">
       <c r="A166" s="4" t="s">
         <v>631</v>
       </c>
       <c r="B166" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C166" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D166" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E166" s="5" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="F166" s="5" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
       <c r="G166" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="167" spans="1:7">
       <c r="A167" s="4" t="s">
         <v>632</v>
       </c>
       <c r="B167" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C167" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D167" s="5" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
       <c r="E167" s="5" t="s">
         <v>257</v>
       </c>
       <c r="F167" s="5" t="s">
-        <v>274</v>
+        <v>283</v>
       </c>
       <c r="G167" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="168" spans="1:7">
       <c r="A168" s="4" t="s">
         <v>633</v>
       </c>
       <c r="B168" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C168" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D168" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E168" s="5" t="s">
         <v>258</v>
       </c>
       <c r="F168" s="5" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="G168" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="169" spans="1:7">
       <c r="A169" s="4" t="s">
         <v>634</v>
       </c>
       <c r="B169" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C169" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D169" s="5" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="E169" s="5" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="F169" s="5" t="s">
-        <v>265</v>
+        <v>262</v>
       </c>
       <c r="G169" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="170" spans="1:7">
       <c r="A170" s="4" t="s">
         <v>635</v>
       </c>
       <c r="B170" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C170" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D170" s="5" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
       <c r="E170" s="5" t="s">
         <v>257</v>
       </c>
       <c r="F170" s="5" t="s">
         <v>279</v>
       </c>
       <c r="G170" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="171" spans="1:7">
       <c r="A171" s="4" t="s">
         <v>636</v>
       </c>
       <c r="B171" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C171" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D171" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E171" s="5" t="s">
         <v>258</v>
       </c>
       <c r="F171" s="5" t="s">
-        <v>288</v>
+        <v>275</v>
       </c>
       <c r="G171" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="172" spans="1:7">
       <c r="A172" s="4" t="s">
         <v>637</v>
       </c>
       <c r="B172" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C172" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D172" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E172" s="5" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
       <c r="F172" s="5" t="s">
-        <v>276</v>
+        <v>272</v>
       </c>
       <c r="G172" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="173" spans="1:7">
       <c r="A173" s="4" t="s">
         <v>638</v>
       </c>
       <c r="B173" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C173" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D173" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E173" s="5" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="F173" s="5" t="s">
-        <v>288</v>
+        <v>265</v>
       </c>
       <c r="G173" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="174" spans="1:7">
       <c r="A174" s="4" t="s">
         <v>639</v>
       </c>
       <c r="B174" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C174" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D174" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E174" s="5" t="s">
         <v>257</v>
       </c>
       <c r="F174" s="5" t="s">
-        <v>267</v>
+        <v>272</v>
       </c>
       <c r="G174" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="175" spans="1:7">
       <c r="A175" s="4" t="s">
         <v>640</v>
       </c>
       <c r="B175" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C175" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D175" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E175" s="5" t="s">
-        <v>258</v>
+        <v>255</v>
       </c>
       <c r="F175" s="5" t="s">
-        <v>268</v>
+        <v>263</v>
       </c>
       <c r="G175" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="176" spans="1:7">
       <c r="A176" s="4" t="s">
         <v>641</v>
       </c>
       <c r="B176" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C176" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D176" s="5" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
       <c r="E176" s="5" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="F176" s="5" t="s">
-        <v>261</v>
+        <v>295</v>
       </c>
       <c r="G176" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="177" spans="1:7">
       <c r="A177" s="4" t="s">
         <v>642</v>
       </c>
       <c r="B177" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C177" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D177" s="5" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
       <c r="E177" s="5" t="s">
         <v>258</v>
       </c>
       <c r="F177" s="5" t="s">
-        <v>262</v>
+        <v>279</v>
       </c>
       <c r="G177" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="178" spans="1:7">
       <c r="A178" s="4" t="s">
         <v>643</v>
       </c>
       <c r="B178" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C178" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D178" s="5" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
       <c r="E178" s="5" t="s">
         <v>257</v>
       </c>
       <c r="F178" s="5" t="s">
-        <v>273</v>
+        <v>286</v>
       </c>
       <c r="G178" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="179" spans="1:7">
       <c r="A179" s="4" t="s">
         <v>644</v>
       </c>
       <c r="B179" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C179" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D179" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E179" s="5" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="F179" s="5" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
       <c r="G179" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="180" spans="1:7">
       <c r="A180" s="4" t="s">
         <v>645</v>
       </c>
       <c r="B180" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C180" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D180" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E180" s="5" t="s">
         <v>257</v>
       </c>
       <c r="F180" s="5" t="s">
-        <v>273</v>
+        <v>288</v>
       </c>
       <c r="G180" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="181" spans="1:7">
       <c r="A181" s="4" t="s">
         <v>646</v>
       </c>
       <c r="B181" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C181" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D181" s="5" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="E181" s="5" t="s">
         <v>257</v>
       </c>
       <c r="F181" s="5" t="s">
-        <v>280</v>
+        <v>289</v>
       </c>
       <c r="G181" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="182" spans="1:7">
       <c r="A182" s="4" t="s">
         <v>647</v>
       </c>
       <c r="B182" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C182" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D182" s="5" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="E182" s="5" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="F182" s="5" t="s">
-        <v>273</v>
+        <v>268</v>
       </c>
       <c r="G182" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="183" spans="1:7">
       <c r="A183" s="4" t="s">
         <v>648</v>
       </c>
       <c r="B183" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C183" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D183" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E183" s="5" t="s">
         <v>257</v>
       </c>
       <c r="F183" s="5" t="s">
-        <v>282</v>
+        <v>288</v>
       </c>
       <c r="G183" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="184" spans="1:7">
       <c r="A184" s="4" t="s">
         <v>649</v>
       </c>
       <c r="B184" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C184" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D184" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E184" s="5" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="F184" s="5" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
       <c r="G184" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="185" spans="1:7">
       <c r="A185" s="4" t="s">
         <v>650</v>
       </c>
       <c r="B185" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C185" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D185" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E185" s="5" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
       <c r="F185" s="5" t="s">
-        <v>274</v>
+        <v>295</v>
       </c>
       <c r="G185" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="186" spans="1:7">
       <c r="A186" s="4" t="s">
         <v>651</v>
       </c>
       <c r="B186" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C186" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D186" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E186" s="5" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="F186" s="5" t="s">
-        <v>280</v>
+        <v>295</v>
       </c>
       <c r="G186" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="187" spans="1:7">
       <c r="A187" s="4" t="s">
         <v>652</v>
       </c>
       <c r="B187" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C187" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D187" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E187" s="5" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="F187" s="5" t="s">
-        <v>272</v>
+        <v>285</v>
       </c>
       <c r="G187" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="188" spans="1:7">
       <c r="A188" s="4" t="s">
         <v>653</v>
       </c>
       <c r="B188" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C188" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D188" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E188" s="5" t="s">
         <v>257</v>
       </c>
       <c r="F188" s="5" t="s">
-        <v>269</v>
+        <v>289</v>
       </c>
       <c r="G188" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="189" spans="1:7">
       <c r="A189" s="4" t="s">
         <v>654</v>
       </c>
       <c r="B189" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C189" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D189" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E189" s="5" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="F189" s="5" t="s">
-        <v>299</v>
+        <v>287</v>
       </c>
       <c r="G189" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="190" spans="1:7">
       <c r="A190" s="4" t="s">
         <v>655</v>
       </c>
       <c r="B190" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C190" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D190" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E190" s="5" t="s">
         <v>257</v>
       </c>
       <c r="F190" s="5" t="s">
-        <v>265</v>
+        <v>274</v>
       </c>
       <c r="G190" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="191" spans="1:7">
       <c r="A191" s="4" t="s">
         <v>656</v>
       </c>
       <c r="B191" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C191" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D191" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E191" s="5" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="F191" s="5" t="s">
-        <v>265</v>
+        <v>270</v>
       </c>
       <c r="G191" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="192" spans="1:7">
       <c r="A192" s="4" t="s">
         <v>657</v>
       </c>
       <c r="B192" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C192" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D192" s="5" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="E192" s="5" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="F192" s="5" t="s">
-        <v>271</v>
+        <v>265</v>
       </c>
       <c r="G192" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="193" spans="1:7">
       <c r="A193" s="4" t="s">
         <v>658</v>
       </c>
       <c r="B193" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C193" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D193" s="5" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="E193" s="5" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="F193" s="5" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
       <c r="G193" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="194" spans="1:7">
       <c r="A194" s="4" t="s">
         <v>659</v>
       </c>
       <c r="B194" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C194" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D194" s="5" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="E194" s="5" t="s">
         <v>258</v>
       </c>
       <c r="F194" s="5" t="s">
-        <v>265</v>
+        <v>288</v>
       </c>
       <c r="G194" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="195" spans="1:7">
       <c r="A195" s="4" t="s">
         <v>660</v>
       </c>
       <c r="B195" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C195" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D195" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E195" s="5" t="s">
         <v>257</v>
       </c>
       <c r="F195" s="5" t="s">
-        <v>274</v>
+        <v>276</v>
       </c>
       <c r="G195" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="196" spans="1:7">
       <c r="A196" s="4" t="s">
         <v>661</v>
       </c>
       <c r="B196" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C196" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D196" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E196" s="5" t="s">
         <v>257</v>
       </c>
       <c r="F196" s="5" t="s">
-        <v>295</v>
+        <v>288</v>
       </c>
       <c r="G196" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="197" spans="1:7">
       <c r="A197" s="4" t="s">
         <v>662</v>
       </c>
       <c r="B197" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C197" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D197" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E197" s="5" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="F197" s="5" t="s">
-        <v>300</v>
+        <v>267</v>
       </c>
       <c r="G197" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="198" spans="1:7">
       <c r="A198" s="4" t="s">
         <v>663</v>
       </c>
       <c r="B198" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C198" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D198" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E198" s="5" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
       <c r="F198" s="5" t="s">
-        <v>279</v>
+        <v>268</v>
       </c>
       <c r="G198" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="199" spans="1:7">
       <c r="A199" s="4" t="s">
         <v>664</v>
       </c>
       <c r="B199" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C199" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D199" s="5" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="E199" s="5" t="s">
-        <v>258</v>
+        <v>255</v>
       </c>
       <c r="F199" s="5" t="s">
-        <v>283</v>
+        <v>261</v>
       </c>
       <c r="G199" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="200" spans="1:7">
       <c r="A200" s="4" t="s">
         <v>665</v>
       </c>
       <c r="B200" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C200" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D200" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E200" s="5" t="s">
         <v>258</v>
       </c>
       <c r="F200" s="5" t="s">
-        <v>270</v>
+        <v>262</v>
       </c>
       <c r="G200" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="201" spans="1:7">
       <c r="A201" s="4" t="s">
         <v>666</v>
       </c>
       <c r="B201" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C201" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D201" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E201" s="5" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="F201" s="5" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
       <c r="G201" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="202" spans="1:7">
       <c r="A202" s="4" t="s">
         <v>667</v>
       </c>
       <c r="B202" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C202" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D202" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E202" s="5" t="s">
         <v>257</v>
       </c>
       <c r="F202" s="5" t="s">
-        <v>279</v>
+        <v>263</v>
       </c>
       <c r="G202" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="203" spans="1:7">
       <c r="A203" s="4" t="s">
         <v>668</v>
       </c>
       <c r="B203" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C203" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D203" s="5" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="E203" s="5" t="s">
         <v>257</v>
       </c>
       <c r="F203" s="5" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="G203" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="204" spans="1:7">
       <c r="A204" s="4" t="s">
         <v>669</v>
       </c>
       <c r="B204" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C204" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D204" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E204" s="5" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="F204" s="5" t="s">
-        <v>288</v>
+        <v>280</v>
       </c>
       <c r="G204" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="205" spans="1:7">
       <c r="A205" s="4" t="s">
         <v>670</v>
       </c>
       <c r="B205" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C205" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D205" s="5" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="E205" s="5" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
       <c r="F205" s="5" t="s">
-        <v>268</v>
+        <v>273</v>
       </c>
       <c r="G205" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="206" spans="1:7">
       <c r="A206" s="4" t="s">
         <v>671</v>
       </c>
       <c r="B206" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C206" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D206" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E206" s="5" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="F206" s="5" t="s">
-        <v>286</v>
+        <v>282</v>
       </c>
       <c r="G206" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="207" spans="1:7">
       <c r="A207" s="4" t="s">
         <v>672</v>
       </c>
       <c r="B207" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C207" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D207" s="5" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="E207" s="5" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
       <c r="F207" s="5" t="s">
-        <v>283</v>
+        <v>278</v>
       </c>
       <c r="G207" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="208" spans="1:7">
       <c r="A208" s="4" t="s">
         <v>673</v>
       </c>
       <c r="B208" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C208" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D208" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E208" s="5" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="F208" s="5" t="s">
-        <v>269</v>
+        <v>274</v>
       </c>
       <c r="G208" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="209" spans="1:7">
       <c r="A209" s="4" t="s">
         <v>674</v>
       </c>
       <c r="B209" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C209" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D209" s="5" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="E209" s="5" t="s">
         <v>257</v>
       </c>
       <c r="F209" s="5" t="s">
-        <v>262</v>
+        <v>280</v>
       </c>
       <c r="G209" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="210" spans="1:7">
       <c r="A210" s="4" t="s">
         <v>675</v>
       </c>
       <c r="B210" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C210" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D210" s="5" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="E210" s="5" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="F210" s="5" t="s">
-        <v>279</v>
+        <v>272</v>
       </c>
       <c r="G210" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="211" spans="1:7">
       <c r="A211" s="4" t="s">
         <v>676</v>
       </c>
       <c r="B211" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C211" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D211" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E211" s="5" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="F211" s="5" t="s">
-        <v>275</v>
+        <v>269</v>
       </c>
       <c r="G211" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="212" spans="1:7">
       <c r="A212" s="4" t="s">
         <v>677</v>
       </c>
       <c r="B212" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C212" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D212" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E212" s="5" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
       <c r="F212" s="5" t="s">
-        <v>272</v>
+        <v>300</v>
       </c>
       <c r="G212" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="213" spans="1:7">
       <c r="A213" s="4" t="s">
         <v>678</v>
       </c>
       <c r="B213" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C213" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D213" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E213" s="5" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="F213" s="5" t="s">
         <v>265</v>
       </c>
       <c r="G213" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="214" spans="1:7">
       <c r="A214" s="4" t="s">
         <v>679</v>
       </c>
       <c r="B214" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C214" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D214" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E214" s="5" t="s">
         <v>257</v>
       </c>
       <c r="F214" s="5" t="s">
-        <v>272</v>
+        <v>265</v>
       </c>
       <c r="G214" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="215" spans="1:7">
       <c r="A215" s="4" t="s">
         <v>680</v>
       </c>
       <c r="B215" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C215" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D215" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E215" s="5" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="F215" s="5" t="s">
-        <v>263</v>
+        <v>271</v>
       </c>
       <c r="G215" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="216" spans="1:7">
       <c r="A216" s="4" t="s">
         <v>681</v>
       </c>
       <c r="B216" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C216" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D216" s="5" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="E216" s="5" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="F216" s="5" t="s">
-        <v>295</v>
+        <v>277</v>
       </c>
       <c r="G216" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="217" spans="1:7">
       <c r="A217" s="4" t="s">
         <v>682</v>
       </c>
       <c r="B217" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C217" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D217" s="5" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="E217" s="5" t="s">
         <v>258</v>
       </c>
       <c r="F217" s="5" t="s">
-        <v>279</v>
+        <v>265</v>
       </c>
       <c r="G217" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="218" spans="1:7">
       <c r="A218" s="4" t="s">
         <v>683</v>
       </c>
       <c r="B218" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C218" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D218" s="5" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="E218" s="5" t="s">
         <v>257</v>
       </c>
       <c r="F218" s="5" t="s">
-        <v>286</v>
+        <v>274</v>
       </c>
       <c r="G218" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="219" spans="1:7">
       <c r="A219" s="4" t="s">
         <v>684</v>
       </c>
       <c r="B219" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C219" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D219" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E219" s="5" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="F219" s="5" t="s">
-        <v>262</v>
+        <v>295</v>
       </c>
       <c r="G219" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="220" spans="1:7">
       <c r="A220" s="4" t="s">
         <v>685</v>
       </c>
       <c r="B220" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C220" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D220" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E220" s="5" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
       <c r="F220" s="5" t="s">
-        <v>288</v>
+        <v>301</v>
       </c>
       <c r="G220" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="221" spans="1:7">
       <c r="A221" s="4" t="s">
         <v>686</v>
       </c>
       <c r="B221" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C221" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D221" s="5" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="E221" s="5" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
       <c r="F221" s="5" t="s">
-        <v>289</v>
+        <v>279</v>
       </c>
       <c r="G221" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="222" spans="1:7">
       <c r="A222" s="4" t="s">
         <v>687</v>
       </c>
       <c r="B222" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C222" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D222" s="5" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="E222" s="5" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="F222" s="5" t="s">
-        <v>266</v>
+        <v>283</v>
       </c>
       <c r="G222" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="223" spans="1:7">
       <c r="A223" s="4" t="s">
         <v>688</v>
       </c>
       <c r="B223" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C223" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D223" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E223" s="5" t="s">
         <v>258</v>
       </c>
       <c r="F223" s="5" t="s">
-        <v>274</v>
+        <v>270</v>
       </c>
       <c r="G223" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="224" spans="1:7">
       <c r="A224" s="4" t="s">
         <v>689</v>
       </c>
       <c r="B224" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C224" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D224" s="5" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="E224" s="5" t="s">
-        <v>258</v>
+        <v>255</v>
       </c>
       <c r="F224" s="5" t="s">
         <v>275</v>
       </c>
       <c r="G224" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="225" spans="1:7">
       <c r="A225" s="4" t="s">
         <v>690</v>
       </c>
       <c r="B225" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C225" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D225" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E225" s="5" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="F225" s="5" t="s">
-        <v>286</v>
+        <v>288</v>
       </c>
       <c r="G225" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="226" spans="1:7">
       <c r="A226" s="4" t="s">
         <v>691</v>
       </c>
       <c r="B226" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C226" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D226" s="5" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="E226" s="5" t="s">
         <v>257</v>
       </c>
       <c r="F226" s="5" t="s">
-        <v>270</v>
+        <v>282</v>
       </c>
       <c r="G226" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="227" spans="1:7">
       <c r="A227" s="4" t="s">
         <v>692</v>
       </c>
       <c r="B227" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C227" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D227" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E227" s="5" t="s">
         <v>257</v>
       </c>
       <c r="F227" s="5" t="s">
-        <v>268</v>
+        <v>284</v>
       </c>
       <c r="G227" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="228" spans="1:7">
       <c r="A228" s="4" t="s">
         <v>693</v>
       </c>
       <c r="B228" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C228" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D228" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E228" s="5" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="F228" s="5" t="s">
-        <v>288</v>
+        <v>281</v>
       </c>
       <c r="G228" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="229" spans="1:7">
       <c r="A229" s="4" t="s">
         <v>694</v>
       </c>
       <c r="B229" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C229" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D229" s="5" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
       <c r="E229" s="5" t="s">
         <v>257</v>
       </c>
       <c r="F229" s="5" t="s">
-        <v>276</v>
+        <v>269</v>
       </c>
       <c r="G229" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="230" spans="1:7">
       <c r="A230" s="4" t="s">
         <v>695</v>
       </c>
       <c r="B230" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C230" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D230" s="5" t="s">
         <v>252</v>
       </c>
       <c r="E230" s="5" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
       <c r="F230" s="5" t="s">
-        <v>269</v>
+        <v>283</v>
       </c>
       <c r="G230" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="231" spans="1:7">
       <c r="A231" s="4" t="s">
         <v>696</v>
       </c>
       <c r="B231" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C231" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D231" s="5" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="E231" s="5" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
       <c r="F231" s="5" t="s">
-        <v>267</v>
+        <v>277</v>
       </c>
       <c r="G231" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="232" spans="1:7">
       <c r="A232" s="4" t="s">
         <v>697</v>
       </c>
       <c r="B232" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C232" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D232" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E232" s="5" t="s">
         <v>257</v>
       </c>
       <c r="F232" s="5" t="s">
-        <v>268</v>
+        <v>278</v>
       </c>
       <c r="G232" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="233" spans="1:7">
       <c r="A233" s="4" t="s">
         <v>698</v>
       </c>
       <c r="B233" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C233" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D233" s="5" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
       <c r="E233" s="5" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="F233" s="5" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="G233" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="234" spans="1:7">
       <c r="A234" s="4" t="s">
         <v>699</v>
       </c>
       <c r="B234" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C234" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D234" s="5" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="E234" s="5" t="s">
         <v>257</v>
       </c>
       <c r="F234" s="5" t="s">
-        <v>277</v>
+        <v>270</v>
       </c>
       <c r="G234" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="235" spans="1:7">
       <c r="A235" s="4" t="s">
         <v>700</v>
       </c>
       <c r="B235" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C235" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D235" s="5" t="s">
         <v>252</v>
       </c>
       <c r="E235" s="5" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="F235" s="5" t="s">
-        <v>266</v>
+        <v>271</v>
       </c>
       <c r="G235" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="236" spans="1:7">
       <c r="A236" s="4" t="s">
         <v>701</v>
       </c>
       <c r="B236" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C236" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D236" s="5" t="s">
         <v>252</v>
       </c>
       <c r="E236" s="5" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="F236" s="5" t="s">
-        <v>289</v>
+        <v>282</v>
       </c>
       <c r="G236" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="237" spans="1:7">
       <c r="A237" s="4" t="s">
         <v>702</v>
       </c>
       <c r="B237" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C237" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D237" s="5" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
       <c r="E237" s="5" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="F237" s="5" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="G237" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="238" spans="1:7">
       <c r="A238" s="4" t="s">
         <v>703</v>
       </c>
       <c r="B238" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C238" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D238" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E238" s="5" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="F238" s="5" t="s">
-        <v>268</v>
+        <v>264</v>
       </c>
       <c r="G238" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="239" spans="1:7">
       <c r="A239" s="4" t="s">
         <v>704</v>
       </c>
       <c r="B239" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C239" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D239" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E239" s="5" t="s">
         <v>257</v>
       </c>
       <c r="F239" s="5" t="s">
-        <v>295</v>
+        <v>273</v>
       </c>
       <c r="G239" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="240" spans="1:7">
       <c r="A240" s="4" t="s">
         <v>705</v>
       </c>
       <c r="B240" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C240" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D240" s="5" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="E240" s="5" t="s">
-        <v>260</v>
+        <v>255</v>
       </c>
       <c r="F240" s="5" t="s">
-        <v>267</v>
+        <v>284</v>
       </c>
       <c r="G240" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="241" spans="1:7">
       <c r="A241" s="4" t="s">
         <v>706</v>
       </c>
       <c r="B241" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C241" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D241" s="5" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
       <c r="E241" s="5" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F241" s="5" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="G241" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="242" spans="1:7">
       <c r="A242" s="4" t="s">
         <v>707</v>
       </c>
       <c r="B242" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C242" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D242" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E242" s="5" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="F242" s="5" t="s">
-        <v>301</v>
+        <v>266</v>
       </c>
       <c r="G242" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="243" spans="1:7">
       <c r="A243" s="4" t="s">
         <v>708</v>
       </c>
       <c r="B243" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C243" s="5" t="s">
         <v>251</v>
       </c>
       <c r="D243" s="5" t="s">
         <v>254</v>
       </c>
       <c r="E243" s="5" t="s">
         <v>257</v>
       </c>
       <c r="F243" s="5" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="G243" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="247" spans="1:7">
       <c r="A247" s="6" t="s">
         <v>468</v>
       </c>
       <c r="C247" s="6" t="s">
         <v>469</v>
       </c>
       <c r="E247" s="6" t="s">
         <v>470</v>
       </c>
       <c r="F247" s="6" t="s">
         <v>471</v>
       </c>
       <c r="G247" s="6" t="s">
         <v>472</v>
       </c>
     </row>
   </sheetData>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.7" right="0.7" top="1" bottom="0.75" header="0.2" footer="0.3"/>
@@ -23943,2669 +23943,2669 @@
       </c>
       <c r="C162" s="5" t="s">
         <v>718</v>
       </c>
       <c r="D162" s="5" t="s">
         <v>259</v>
       </c>
       <c r="E162" s="5" t="s">
         <v>272</v>
       </c>
       <c r="F162" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G162" s="5">
         <v>70.18000000000001</v>
       </c>
       <c r="H162" s="5" t="s">
         <v>313</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163" s="4" t="s">
         <v>150</v>
       </c>
       <c r="B163" s="5" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
       <c r="C163" s="5" t="s">
         <v>718</v>
       </c>
       <c r="D163" s="5" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="E163" s="5" t="s">
-        <v>288</v>
+        <v>269</v>
       </c>
       <c r="F163" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G163" s="5">
-        <v>69.64</v>
+        <v>60.08</v>
       </c>
       <c r="H163" s="5" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164" s="4" t="s">
         <v>151</v>
       </c>
       <c r="B164" s="5" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
       <c r="C164" s="5" t="s">
         <v>718</v>
       </c>
       <c r="D164" s="5" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
       <c r="E164" s="5" t="s">
-        <v>282</v>
+        <v>267</v>
       </c>
       <c r="F164" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G164" s="5">
-        <v>66.68000000000001</v>
+        <v>61.78</v>
       </c>
       <c r="H164" s="5" t="s">
         <v>405</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165" s="4" t="s">
         <v>152</v>
       </c>
       <c r="B165" s="5" t="s">
         <v>253</v>
       </c>
       <c r="C165" s="5" t="s">
         <v>718</v>
       </c>
       <c r="D165" s="5" t="s">
         <v>257</v>
       </c>
       <c r="E165" s="5" t="s">
-        <v>284</v>
+        <v>268</v>
       </c>
       <c r="F165" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G165" s="5">
-        <v>69.28</v>
+        <v>60.28</v>
       </c>
       <c r="H165" s="5" t="s">
-        <v>343</v>
+        <v>406</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166" s="4" t="s">
         <v>153</v>
       </c>
       <c r="B166" s="5" t="s">
         <v>253</v>
       </c>
       <c r="C166" s="5" t="s">
         <v>718</v>
       </c>
       <c r="D166" s="5" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="E166" s="5" t="s">
-        <v>281</v>
+        <v>262</v>
       </c>
       <c r="F166" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G166" s="5">
-        <v>59.98</v>
+        <v>57.54</v>
       </c>
       <c r="H166" s="5" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167" s="4" t="s">
         <v>154</v>
       </c>
       <c r="B167" s="5" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="C167" s="5" t="s">
         <v>718</v>
       </c>
       <c r="D167" s="5" t="s">
         <v>257</v>
       </c>
       <c r="E167" s="5" t="s">
-        <v>269</v>
+        <v>277</v>
       </c>
       <c r="F167" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G167" s="5">
-        <v>56.84</v>
+        <v>53.5</v>
       </c>
       <c r="H167" s="5" t="s">
-        <v>380</v>
+        <v>408</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168" s="4" t="s">
         <v>155</v>
       </c>
       <c r="B168" s="5" t="s">
         <v>252</v>
       </c>
       <c r="C168" s="5" t="s">
         <v>718</v>
       </c>
       <c r="D168" s="5" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="E168" s="5" t="s">
-        <v>283</v>
+        <v>266</v>
       </c>
       <c r="F168" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G168" s="5">
-        <v>59.98</v>
+        <v>53.68</v>
       </c>
       <c r="H168" s="5" t="s">
-        <v>406</v>
+        <v>325</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169" s="4" t="s">
         <v>156</v>
       </c>
       <c r="B169" s="5" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="C169" s="5" t="s">
         <v>718</v>
       </c>
       <c r="D169" s="5" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="E169" s="5" t="s">
-        <v>277</v>
+        <v>289</v>
       </c>
       <c r="F169" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G169" s="5">
-        <v>52.68</v>
+        <v>70.16</v>
       </c>
       <c r="H169" s="5" t="s">
-        <v>324</v>
+        <v>409</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170" s="4" t="s">
         <v>157</v>
       </c>
       <c r="B170" s="5" t="s">
         <v>253</v>
       </c>
       <c r="C170" s="5" t="s">
         <v>718</v>
       </c>
       <c r="D170" s="5" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E170" s="5" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="F170" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G170" s="5">
-        <v>74.8</v>
+        <v>61.58</v>
       </c>
       <c r="H170" s="5" t="s">
-        <v>407</v>
+        <v>410</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171" s="4" t="s">
         <v>158</v>
       </c>
       <c r="B171" s="5" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="C171" s="5" t="s">
         <v>718</v>
       </c>
       <c r="D171" s="5" t="s">
         <v>258</v>
       </c>
       <c r="E171" s="5" t="s">
-        <v>263</v>
+        <v>268</v>
       </c>
       <c r="F171" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G171" s="5">
-        <v>67.81999999999999</v>
+        <v>60.68</v>
       </c>
       <c r="H171" s="5" t="s">
-        <v>408</v>
+        <v>328</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172" s="4" t="s">
         <v>159</v>
       </c>
       <c r="B172" s="5" t="s">
         <v>253</v>
       </c>
       <c r="C172" s="5" t="s">
         <v>718</v>
       </c>
       <c r="D172" s="5" t="s">
         <v>257</v>
       </c>
       <c r="E172" s="5" t="s">
-        <v>270</v>
+        <v>295</v>
       </c>
       <c r="F172" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G172" s="5">
-        <v>64.68000000000001</v>
+        <v>70.68000000000001</v>
       </c>
       <c r="H172" s="5" t="s">
-        <v>339</v>
+        <v>411</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173" s="4" t="s">
         <v>160</v>
       </c>
       <c r="B173" s="5" t="s">
         <v>252</v>
       </c>
       <c r="C173" s="5" t="s">
         <v>718</v>
       </c>
       <c r="D173" s="5" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="E173" s="5" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="F173" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G173" s="5">
-        <v>67.59999999999999</v>
+        <v>63.68</v>
       </c>
       <c r="H173" s="5" t="s">
-        <v>409</v>
+        <v>304</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174" s="4" t="s">
         <v>161</v>
       </c>
       <c r="B174" s="5" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="C174" s="5" t="s">
         <v>718</v>
       </c>
       <c r="D174" s="5" t="s">
-        <v>258</v>
+        <v>255</v>
       </c>
       <c r="E174" s="5" t="s">
-        <v>282</v>
+        <v>275</v>
       </c>
       <c r="F174" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G174" s="5">
-        <v>64.68000000000001</v>
+        <v>58.68</v>
       </c>
       <c r="H174" s="5" t="s">
-        <v>339</v>
+        <v>360</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175" s="4" t="s">
         <v>162</v>
       </c>
       <c r="B175" s="5" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="C175" s="5" t="s">
         <v>718</v>
       </c>
       <c r="D175" s="5" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
       <c r="E175" s="5" t="s">
-        <v>277</v>
+        <v>299</v>
       </c>
       <c r="F175" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G175" s="5">
-        <v>53.48</v>
+        <v>76.68000000000001</v>
       </c>
       <c r="H175" s="5" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
     </row>
     <row r="176" spans="1:8">
       <c r="A176" s="4" t="s">
         <v>163</v>
       </c>
       <c r="B176" s="5" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="C176" s="5" t="s">
         <v>718</v>
       </c>
       <c r="D176" s="5" t="s">
         <v>257</v>
       </c>
       <c r="E176" s="5" t="s">
-        <v>264</v>
+        <v>274</v>
       </c>
       <c r="F176" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G176" s="5">
-        <v>73.68000000000001</v>
+        <v>56.38</v>
       </c>
       <c r="H176" s="5" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
     </row>
     <row r="177" spans="1:8">
       <c r="A177" s="4" t="s">
         <v>164</v>
       </c>
       <c r="B177" s="5" t="s">
         <v>253</v>
       </c>
       <c r="C177" s="5" t="s">
         <v>718</v>
       </c>
       <c r="D177" s="5" t="s">
         <v>257</v>
       </c>
       <c r="E177" s="5" t="s">
-        <v>273</v>
+        <v>266</v>
       </c>
       <c r="F177" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G177" s="5">
-        <v>56.68</v>
+        <v>54.36</v>
       </c>
       <c r="H177" s="5" t="s">
-        <v>310</v>
+        <v>414</v>
       </c>
     </row>
     <row r="178" spans="1:8">
       <c r="A178" s="4" t="s">
         <v>165</v>
       </c>
       <c r="B178" s="5" t="s">
         <v>253</v>
       </c>
       <c r="C178" s="5" t="s">
         <v>718</v>
       </c>
       <c r="D178" s="5" t="s">
-        <v>255</v>
+        <v>258</v>
       </c>
       <c r="E178" s="5" t="s">
-        <v>284</v>
+        <v>274</v>
       </c>
       <c r="F178" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G178" s="5">
-        <v>71.68000000000001</v>
+        <v>57.68</v>
       </c>
       <c r="H178" s="5" t="s">
-        <v>302</v>
+        <v>415</v>
       </c>
     </row>
     <row r="179" spans="1:8">
       <c r="A179" s="4" t="s">
         <v>166</v>
       </c>
       <c r="B179" s="5" t="s">
         <v>252</v>
       </c>
       <c r="C179" s="5" t="s">
         <v>718</v>
       </c>
       <c r="D179" s="5" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
       <c r="E179" s="5" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="F179" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G179" s="5">
-        <v>54.98</v>
+        <v>59.68</v>
       </c>
       <c r="H179" s="5" t="s">
-        <v>412</v>
+        <v>331</v>
       </c>
     </row>
     <row r="180" spans="1:8">
       <c r="A180" s="4" t="s">
         <v>167</v>
       </c>
       <c r="B180" s="5" t="s">
         <v>253</v>
       </c>
       <c r="C180" s="5" t="s">
         <v>718</v>
       </c>
       <c r="D180" s="5" t="s">
         <v>257</v>
       </c>
       <c r="E180" s="5" t="s">
-        <v>266</v>
+        <v>286</v>
       </c>
       <c r="F180" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G180" s="5">
-        <v>53.68</v>
+        <v>67.86</v>
       </c>
       <c r="H180" s="5" t="s">
-        <v>325</v>
+        <v>416</v>
       </c>
     </row>
     <row r="181" spans="1:8">
       <c r="A181" s="4" t="s">
         <v>168</v>
       </c>
       <c r="B181" s="5" t="s">
         <v>254</v>
       </c>
       <c r="C181" s="5" t="s">
         <v>718</v>
       </c>
       <c r="D181" s="5" t="s">
         <v>257</v>
       </c>
       <c r="E181" s="5" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
       <c r="F181" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G181" s="5">
-        <v>67.59999999999999</v>
+        <v>67.58</v>
       </c>
       <c r="H181" s="5" t="s">
-        <v>409</v>
+        <v>417</v>
       </c>
     </row>
     <row r="182" spans="1:8">
       <c r="A182" s="4" t="s">
         <v>169</v>
       </c>
       <c r="B182" s="5" t="s">
         <v>253</v>
       </c>
       <c r="C182" s="5" t="s">
         <v>718</v>
       </c>
       <c r="D182" s="5" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="E182" s="5" t="s">
-        <v>295</v>
+        <v>279</v>
       </c>
       <c r="F182" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G182" s="5">
-        <v>69.68000000000001</v>
+        <v>63.02</v>
       </c>
       <c r="H182" s="5" t="s">
-        <v>317</v>
+        <v>418</v>
       </c>
     </row>
     <row r="183" spans="1:8">
       <c r="A183" s="4" t="s">
         <v>170</v>
       </c>
       <c r="B183" s="5" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
       <c r="C183" s="5" t="s">
         <v>718</v>
       </c>
       <c r="D183" s="5" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="E183" s="5" t="s">
-        <v>295</v>
+        <v>272</v>
       </c>
       <c r="F183" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G183" s="5">
-        <v>70.68000000000001</v>
+        <v>66.38</v>
       </c>
       <c r="H183" s="5" t="s">
-        <v>413</v>
+        <v>419</v>
       </c>
     </row>
     <row r="184" spans="1:8">
       <c r="A184" s="4" t="s">
         <v>171</v>
       </c>
       <c r="B184" s="5" t="s">
         <v>253</v>
       </c>
       <c r="C184" s="5" t="s">
         <v>718</v>
       </c>
       <c r="D184" s="5" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
       <c r="E184" s="5" t="s">
-        <v>285</v>
+        <v>288</v>
       </c>
       <c r="F184" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G184" s="5">
-        <v>60.68</v>
+        <v>67.68000000000001</v>
       </c>
       <c r="H184" s="5" t="s">
-        <v>328</v>
+        <v>420</v>
       </c>
     </row>
     <row r="185" spans="1:8">
       <c r="A185" s="4" t="s">
         <v>172</v>
       </c>
       <c r="B185" s="5" t="s">
         <v>253</v>
       </c>
       <c r="C185" s="5" t="s">
         <v>718</v>
       </c>
       <c r="D185" s="5" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
       <c r="E185" s="5" t="s">
-        <v>289</v>
+        <v>268</v>
       </c>
       <c r="F185" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G185" s="5">
-        <v>73.78</v>
+        <v>62.68</v>
       </c>
       <c r="H185" s="5" t="s">
-        <v>414</v>
+        <v>326</v>
       </c>
     </row>
     <row r="186" spans="1:8">
       <c r="A186" s="4" t="s">
         <v>173</v>
       </c>
       <c r="B186" s="5" t="s">
         <v>253</v>
       </c>
       <c r="C186" s="5" t="s">
         <v>718</v>
       </c>
       <c r="D186" s="5" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E186" s="5" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
       <c r="F186" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G186" s="5">
-        <v>55.14</v>
+        <v>64.28</v>
       </c>
       <c r="H186" s="5" t="s">
-        <v>415</v>
+        <v>421</v>
       </c>
     </row>
     <row r="187" spans="1:8">
       <c r="A187" s="4" t="s">
         <v>174</v>
       </c>
       <c r="B187" s="5" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
       <c r="C187" s="5" t="s">
         <v>718</v>
       </c>
       <c r="D187" s="5" t="s">
         <v>257</v>
       </c>
       <c r="E187" s="5" t="s">
-        <v>274</v>
+        <v>283</v>
       </c>
       <c r="F187" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G187" s="5">
-        <v>57.28</v>
+        <v>60.04</v>
       </c>
       <c r="H187" s="5" t="s">
-        <v>416</v>
+        <v>422</v>
       </c>
     </row>
     <row r="188" spans="1:8">
       <c r="A188" s="4" t="s">
         <v>175</v>
       </c>
       <c r="B188" s="5" t="s">
         <v>253</v>
       </c>
       <c r="C188" s="5" t="s">
         <v>718</v>
       </c>
       <c r="D188" s="5" t="s">
         <v>258</v>
       </c>
       <c r="E188" s="5" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="F188" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G188" s="5">
-        <v>66.28</v>
+        <v>58.48</v>
       </c>
       <c r="H188" s="5" t="s">
-        <v>417</v>
+        <v>423</v>
       </c>
     </row>
     <row r="189" spans="1:8">
       <c r="A189" s="4" t="s">
         <v>176</v>
       </c>
       <c r="B189" s="5" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="C189" s="5" t="s">
         <v>718</v>
       </c>
       <c r="D189" s="5" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="E189" s="5" t="s">
-        <v>265</v>
+        <v>262</v>
       </c>
       <c r="F189" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G189" s="5">
-        <v>51.68</v>
+        <v>58.48</v>
       </c>
       <c r="H189" s="5" t="s">
-        <v>418</v>
+        <v>423</v>
       </c>
     </row>
     <row r="190" spans="1:8">
       <c r="A190" s="4" t="s">
         <v>177</v>
       </c>
       <c r="B190" s="5" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
       <c r="C190" s="5" t="s">
         <v>718</v>
       </c>
       <c r="D190" s="5" t="s">
         <v>257</v>
       </c>
       <c r="E190" s="5" t="s">
         <v>279</v>
       </c>
       <c r="F190" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G190" s="5">
-        <v>60.68</v>
+        <v>62.22</v>
       </c>
       <c r="H190" s="5" t="s">
-        <v>328</v>
+        <v>424</v>
       </c>
     </row>
     <row r="191" spans="1:8">
       <c r="A191" s="4" t="s">
         <v>178</v>
       </c>
       <c r="B191" s="5" t="s">
         <v>253</v>
       </c>
       <c r="C191" s="5" t="s">
         <v>718</v>
       </c>
       <c r="D191" s="5" t="s">
         <v>258</v>
       </c>
       <c r="E191" s="5" t="s">
-        <v>288</v>
+        <v>275</v>
       </c>
       <c r="F191" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G191" s="5">
-        <v>69.04000000000001</v>
+        <v>58.48</v>
       </c>
       <c r="H191" s="5" t="s">
-        <v>419</v>
+        <v>423</v>
       </c>
     </row>
     <row r="192" spans="1:8">
       <c r="A192" s="4" t="s">
         <v>179</v>
       </c>
       <c r="B192" s="5" t="s">
         <v>253</v>
       </c>
       <c r="C192" s="5" t="s">
         <v>718</v>
       </c>
       <c r="D192" s="5" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
       <c r="E192" s="5" t="s">
-        <v>276</v>
+        <v>272</v>
       </c>
       <c r="F192" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G192" s="5">
-        <v>67.68000000000001</v>
+        <v>68.68000000000001</v>
       </c>
       <c r="H192" s="5" t="s">
-        <v>420</v>
+        <v>342</v>
       </c>
     </row>
     <row r="193" spans="1:8">
       <c r="A193" s="4" t="s">
         <v>180</v>
       </c>
       <c r="B193" s="5" t="s">
         <v>253</v>
       </c>
       <c r="C193" s="5" t="s">
         <v>718</v>
       </c>
       <c r="D193" s="5" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E193" s="5" t="s">
-        <v>288</v>
+        <v>265</v>
       </c>
       <c r="F193" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G193" s="5">
-        <v>68.68000000000001</v>
+        <v>50.28</v>
       </c>
       <c r="H193" s="5" t="s">
-        <v>342</v>
+        <v>425</v>
       </c>
     </row>
     <row r="194" spans="1:8">
       <c r="A194" s="4" t="s">
         <v>181</v>
       </c>
       <c r="B194" s="5" t="s">
         <v>253</v>
       </c>
       <c r="C194" s="5" t="s">
         <v>718</v>
       </c>
       <c r="D194" s="5" t="s">
         <v>257</v>
       </c>
       <c r="E194" s="5" t="s">
-        <v>267</v>
+        <v>272</v>
       </c>
       <c r="F194" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G194" s="5">
-        <v>61.68</v>
+        <v>67.3</v>
       </c>
       <c r="H194" s="5" t="s">
-        <v>421</v>
+        <v>426</v>
       </c>
     </row>
     <row r="195" spans="1:8">
       <c r="A195" s="4" t="s">
         <v>182</v>
       </c>
       <c r="B195" s="5" t="s">
         <v>253</v>
       </c>
       <c r="C195" s="5" t="s">
         <v>718</v>
       </c>
       <c r="D195" s="5" t="s">
-        <v>258</v>
+        <v>255</v>
       </c>
       <c r="E195" s="5" t="s">
-        <v>268</v>
+        <v>263</v>
       </c>
       <c r="F195" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G195" s="5">
-        <v>60.68</v>
+        <v>65.68000000000001</v>
       </c>
       <c r="H195" s="5" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
     </row>
     <row r="196" spans="1:8">
       <c r="A196" s="4" t="s">
         <v>183</v>
       </c>
       <c r="B196" s="5" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
       <c r="C196" s="5" t="s">
         <v>718</v>
       </c>
       <c r="D196" s="5" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="E196" s="5" t="s">
-        <v>261</v>
+        <v>295</v>
       </c>
       <c r="F196" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G196" s="5">
-        <v>71.68000000000001</v>
+        <v>70.68000000000001</v>
       </c>
       <c r="H196" s="5" t="s">
-        <v>302</v>
+        <v>411</v>
       </c>
     </row>
     <row r="197" spans="1:8">
       <c r="A197" s="4" t="s">
         <v>184</v>
       </c>
       <c r="B197" s="5" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
       <c r="C197" s="5" t="s">
         <v>718</v>
       </c>
       <c r="D197" s="5" t="s">
         <v>258</v>
       </c>
       <c r="E197" s="5" t="s">
-        <v>262</v>
+        <v>279</v>
       </c>
       <c r="F197" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G197" s="5">
-        <v>56.68</v>
+        <v>61.54</v>
       </c>
       <c r="H197" s="5" t="s">
-        <v>310</v>
+        <v>427</v>
       </c>
     </row>
     <row r="198" spans="1:8">
       <c r="A198" s="4" t="s">
         <v>185</v>
       </c>
       <c r="B198" s="5" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
       <c r="C198" s="5" t="s">
         <v>718</v>
       </c>
       <c r="D198" s="5" t="s">
         <v>257</v>
       </c>
       <c r="E198" s="5" t="s">
-        <v>273</v>
+        <v>286</v>
       </c>
       <c r="F198" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G198" s="5">
-        <v>55.68</v>
+        <v>62.03</v>
       </c>
       <c r="H198" s="5" t="s">
-        <v>303</v>
+        <v>428</v>
       </c>
     </row>
     <row r="199" spans="1:8">
       <c r="A199" s="4" t="s">
         <v>186</v>
       </c>
       <c r="B199" s="5" t="s">
         <v>253</v>
       </c>
       <c r="C199" s="5" t="s">
         <v>718</v>
       </c>
       <c r="D199" s="5" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E199" s="5" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
       <c r="F199" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G199" s="5">
-        <v>67.12</v>
+        <v>56.68</v>
       </c>
       <c r="H199" s="5" t="s">
-        <v>422</v>
+        <v>310</v>
       </c>
     </row>
     <row r="200" spans="1:8">
       <c r="A200" s="4" t="s">
         <v>187</v>
       </c>
       <c r="B200" s="5" t="s">
         <v>253</v>
       </c>
       <c r="C200" s="5" t="s">
         <v>718</v>
       </c>
       <c r="D200" s="5" t="s">
         <v>257</v>
       </c>
       <c r="E200" s="5" t="s">
-        <v>273</v>
+        <v>288</v>
       </c>
       <c r="F200" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G200" s="5">
-        <v>55.68</v>
+        <v>66.68000000000001</v>
       </c>
       <c r="H200" s="5" t="s">
-        <v>303</v>
+        <v>429</v>
       </c>
     </row>
     <row r="201" spans="1:8">
       <c r="A201" s="4" t="s">
         <v>188</v>
       </c>
       <c r="B201" s="5" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="C201" s="5" t="s">
         <v>718</v>
       </c>
       <c r="D201" s="5" t="s">
         <v>257</v>
       </c>
       <c r="E201" s="5" t="s">
-        <v>280</v>
+        <v>289</v>
       </c>
       <c r="F201" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G201" s="5">
-        <v>53.68</v>
+        <v>70.68000000000001</v>
       </c>
       <c r="H201" s="5" t="s">
-        <v>325</v>
+        <v>411</v>
       </c>
     </row>
     <row r="202" spans="1:8">
       <c r="A202" s="4" t="s">
         <v>189</v>
       </c>
       <c r="B202" s="5" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="C202" s="5" t="s">
         <v>718</v>
       </c>
       <c r="D202" s="5" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="E202" s="5" t="s">
-        <v>273</v>
+        <v>268</v>
       </c>
       <c r="F202" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G202" s="5">
-        <v>56.48</v>
+        <v>60.56</v>
       </c>
       <c r="H202" s="5" t="s">
-        <v>314</v>
+        <v>430</v>
       </c>
     </row>
     <row r="203" spans="1:8">
       <c r="A203" s="4" t="s">
         <v>190</v>
       </c>
       <c r="B203" s="5" t="s">
         <v>253</v>
       </c>
       <c r="C203" s="5" t="s">
         <v>718</v>
       </c>
       <c r="D203" s="5" t="s">
         <v>257</v>
       </c>
       <c r="E203" s="5" t="s">
-        <v>282</v>
+        <v>288</v>
       </c>
       <c r="F203" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G203" s="5">
-        <v>62.68</v>
+        <v>68.68000000000001</v>
       </c>
       <c r="H203" s="5" t="s">
-        <v>326</v>
+        <v>342</v>
       </c>
     </row>
     <row r="204" spans="1:8">
       <c r="A204" s="4" t="s">
         <v>191</v>
       </c>
       <c r="B204" s="5" t="s">
         <v>253</v>
       </c>
       <c r="C204" s="5" t="s">
         <v>718</v>
       </c>
       <c r="D204" s="5" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="E204" s="5" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
       <c r="F204" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G204" s="5">
-        <v>71.68000000000001</v>
+        <v>67.98</v>
       </c>
       <c r="H204" s="5" t="s">
-        <v>302</v>
+        <v>376</v>
       </c>
     </row>
     <row r="205" spans="1:8">
       <c r="A205" s="4" t="s">
         <v>192</v>
       </c>
       <c r="B205" s="5" t="s">
         <v>253</v>
       </c>
       <c r="C205" s="5" t="s">
         <v>718</v>
       </c>
       <c r="D205" s="5" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
       <c r="E205" s="5" t="s">
-        <v>274</v>
+        <v>295</v>
       </c>
       <c r="F205" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G205" s="5">
-        <v>56.38</v>
+        <v>69.68000000000001</v>
       </c>
       <c r="H205" s="5" t="s">
-        <v>423</v>
+        <v>317</v>
       </c>
     </row>
     <row r="206" spans="1:8">
       <c r="A206" s="4" t="s">
         <v>193</v>
       </c>
       <c r="B206" s="5" t="s">
         <v>253</v>
       </c>
       <c r="C206" s="5" t="s">
         <v>718</v>
       </c>
       <c r="D206" s="5" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E206" s="5" t="s">
-        <v>280</v>
+        <v>295</v>
       </c>
       <c r="F206" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G206" s="5">
-        <v>55.18</v>
+        <v>70.68000000000001</v>
       </c>
       <c r="H206" s="5" t="s">
-        <v>357</v>
+        <v>411</v>
       </c>
     </row>
     <row r="207" spans="1:8">
       <c r="A207" s="4" t="s">
         <v>194</v>
       </c>
       <c r="B207" s="5" t="s">
         <v>253</v>
       </c>
       <c r="C207" s="5" t="s">
         <v>718</v>
       </c>
       <c r="D207" s="5" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="E207" s="5" t="s">
-        <v>272</v>
+        <v>285</v>
       </c>
       <c r="F207" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G207" s="5">
-        <v>66.68000000000001</v>
+        <v>60.68</v>
       </c>
       <c r="H207" s="5" t="s">
-        <v>405</v>
+        <v>328</v>
       </c>
     </row>
     <row r="208" spans="1:8">
       <c r="A208" s="4" t="s">
         <v>195</v>
       </c>
       <c r="B208" s="5" t="s">
         <v>253</v>
       </c>
       <c r="C208" s="5" t="s">
         <v>718</v>
       </c>
       <c r="D208" s="5" t="s">
         <v>257</v>
       </c>
       <c r="E208" s="5" t="s">
-        <v>269</v>
+        <v>289</v>
       </c>
       <c r="F208" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G208" s="5">
-        <v>58.88</v>
+        <v>73.78</v>
       </c>
       <c r="H208" s="5" t="s">
-        <v>378</v>
+        <v>431</v>
       </c>
     </row>
     <row r="209" spans="1:8">
       <c r="A209" s="4" t="s">
         <v>196</v>
       </c>
       <c r="B209" s="5" t="s">
         <v>253</v>
       </c>
       <c r="C209" s="5" t="s">
         <v>718</v>
       </c>
       <c r="D209" s="5" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="E209" s="5" t="s">
-        <v>299</v>
+        <v>287</v>
       </c>
       <c r="F209" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G209" s="5">
-        <v>81.08</v>
+        <v>55.14</v>
       </c>
       <c r="H209" s="5" t="s">
-        <v>424</v>
+        <v>432</v>
       </c>
     </row>
     <row r="210" spans="1:8">
       <c r="A210" s="4" t="s">
         <v>197</v>
       </c>
       <c r="B210" s="5" t="s">
         <v>253</v>
       </c>
       <c r="C210" s="5" t="s">
         <v>718</v>
       </c>
       <c r="D210" s="5" t="s">
         <v>257</v>
       </c>
       <c r="E210" s="5" t="s">
-        <v>265</v>
+        <v>274</v>
       </c>
       <c r="F210" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G210" s="5">
-        <v>51.68</v>
+        <v>57.28</v>
       </c>
       <c r="H210" s="5" t="s">
-        <v>418</v>
+        <v>433</v>
       </c>
     </row>
     <row r="211" spans="1:8">
       <c r="A211" s="4" t="s">
         <v>198</v>
       </c>
       <c r="B211" s="5" t="s">
         <v>253</v>
       </c>
       <c r="C211" s="5" t="s">
         <v>718</v>
       </c>
       <c r="D211" s="5" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E211" s="5" t="s">
-        <v>265</v>
+        <v>270</v>
       </c>
       <c r="F211" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G211" s="5">
-        <v>52.68</v>
+        <v>66.28</v>
       </c>
       <c r="H211" s="5" t="s">
-        <v>324</v>
+        <v>434</v>
       </c>
     </row>
     <row r="212" spans="1:8">
       <c r="A212" s="4" t="s">
         <v>199</v>
       </c>
       <c r="B212" s="5" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="C212" s="5" t="s">
         <v>718</v>
       </c>
       <c r="D212" s="5" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E212" s="5" t="s">
-        <v>271</v>
+        <v>265</v>
       </c>
       <c r="F212" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G212" s="5">
-        <v>62.68</v>
+        <v>51.68</v>
       </c>
       <c r="H212" s="5" t="s">
-        <v>326</v>
+        <v>435</v>
       </c>
     </row>
     <row r="213" spans="1:8">
       <c r="A213" s="4" t="s">
         <v>200</v>
       </c>
       <c r="B213" s="5" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="C213" s="5" t="s">
         <v>718</v>
       </c>
       <c r="D213" s="5" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="E213" s="5" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
       <c r="F213" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G213" s="5">
-        <v>52.68</v>
+        <v>60.68</v>
       </c>
       <c r="H213" s="5" t="s">
-        <v>324</v>
+        <v>328</v>
       </c>
     </row>
     <row r="214" spans="1:8">
       <c r="A214" s="4" t="s">
         <v>201</v>
       </c>
       <c r="B214" s="5" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="C214" s="5" t="s">
         <v>718</v>
       </c>
       <c r="D214" s="5" t="s">
         <v>258</v>
       </c>
       <c r="E214" s="5" t="s">
-        <v>265</v>
+        <v>288</v>
       </c>
       <c r="F214" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G214" s="5">
-        <v>51.68</v>
+        <v>69.04000000000001</v>
       </c>
       <c r="H214" s="5" t="s">
-        <v>418</v>
+        <v>436</v>
       </c>
     </row>
     <row r="215" spans="1:8">
       <c r="A215" s="4" t="s">
         <v>202</v>
       </c>
       <c r="B215" s="5" t="s">
         <v>253</v>
       </c>
       <c r="C215" s="5" t="s">
         <v>718</v>
       </c>
       <c r="D215" s="5" t="s">
         <v>257</v>
       </c>
       <c r="E215" s="5" t="s">
-        <v>274</v>
+        <v>276</v>
       </c>
       <c r="F215" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G215" s="5">
-        <v>56.68</v>
+        <v>67.68000000000001</v>
       </c>
       <c r="H215" s="5" t="s">
-        <v>310</v>
+        <v>420</v>
       </c>
     </row>
     <row r="216" spans="1:8">
       <c r="A216" s="4" t="s">
         <v>203</v>
       </c>
       <c r="B216" s="5" t="s">
         <v>253</v>
       </c>
       <c r="C216" s="5" t="s">
         <v>718</v>
       </c>
       <c r="D216" s="5" t="s">
         <v>257</v>
       </c>
       <c r="E216" s="5" t="s">
-        <v>295</v>
+        <v>288</v>
       </c>
       <c r="F216" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G216" s="5">
-        <v>70.40000000000001</v>
+        <v>68.68000000000001</v>
       </c>
       <c r="H216" s="5" t="s">
-        <v>425</v>
+        <v>342</v>
       </c>
     </row>
     <row r="217" spans="1:8">
       <c r="A217" s="4" t="s">
         <v>204</v>
       </c>
       <c r="B217" s="5" t="s">
         <v>253</v>
       </c>
       <c r="C217" s="5" t="s">
         <v>718</v>
       </c>
       <c r="D217" s="5" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="E217" s="5" t="s">
-        <v>300</v>
+        <v>267</v>
       </c>
       <c r="F217" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G217" s="5">
-        <v>74.68000000000001</v>
+        <v>61.68</v>
       </c>
       <c r="H217" s="5" t="s">
-        <v>426</v>
+        <v>437</v>
       </c>
     </row>
     <row r="218" spans="1:8">
       <c r="A218" s="4" t="s">
         <v>205</v>
       </c>
       <c r="B218" s="5" t="s">
         <v>253</v>
       </c>
       <c r="C218" s="5" t="s">
         <v>718</v>
       </c>
       <c r="D218" s="5" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
       <c r="E218" s="5" t="s">
-        <v>279</v>
+        <v>268</v>
       </c>
       <c r="F218" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G218" s="5">
-        <v>61.68</v>
+        <v>60.68</v>
       </c>
       <c r="H218" s="5" t="s">
-        <v>421</v>
+        <v>328</v>
       </c>
     </row>
     <row r="219" spans="1:8">
       <c r="A219" s="4" t="s">
         <v>206</v>
       </c>
       <c r="B219" s="5" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="C219" s="5" t="s">
         <v>718</v>
       </c>
       <c r="D219" s="5" t="s">
-        <v>258</v>
+        <v>255</v>
       </c>
       <c r="E219" s="5" t="s">
-        <v>283</v>
+        <v>261</v>
       </c>
       <c r="F219" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G219" s="5">
-        <v>58.14</v>
+        <v>71.68000000000001</v>
       </c>
       <c r="H219" s="5" t="s">
-        <v>427</v>
+        <v>302</v>
       </c>
     </row>
     <row r="220" spans="1:8">
       <c r="A220" s="4" t="s">
         <v>207</v>
       </c>
       <c r="B220" s="5" t="s">
         <v>253</v>
       </c>
       <c r="C220" s="5" t="s">
         <v>718</v>
       </c>
       <c r="D220" s="5" t="s">
         <v>258</v>
       </c>
       <c r="E220" s="5" t="s">
-        <v>270</v>
+        <v>262</v>
       </c>
       <c r="F220" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G220" s="5">
-        <v>66.28</v>
+        <v>56.68</v>
       </c>
       <c r="H220" s="5" t="s">
-        <v>417</v>
+        <v>310</v>
       </c>
     </row>
     <row r="221" spans="1:8">
       <c r="A221" s="4" t="s">
         <v>208</v>
       </c>
       <c r="B221" s="5" t="s">
         <v>253</v>
       </c>
       <c r="C221" s="5" t="s">
         <v>718</v>
       </c>
       <c r="D221" s="5" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="E221" s="5" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
       <c r="F221" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G221" s="5">
-        <v>58.68</v>
+        <v>55.68</v>
       </c>
       <c r="H221" s="5" t="s">
-        <v>360</v>
+        <v>303</v>
       </c>
     </row>
     <row r="222" spans="1:8">
       <c r="A222" s="4" t="s">
         <v>209</v>
       </c>
       <c r="B222" s="5" t="s">
         <v>253</v>
       </c>
       <c r="C222" s="5" t="s">
         <v>718</v>
       </c>
       <c r="D222" s="5" t="s">
         <v>257</v>
       </c>
       <c r="E222" s="5" t="s">
-        <v>279</v>
+        <v>263</v>
       </c>
       <c r="F222" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G222" s="5">
-        <v>63.02</v>
+        <v>67.12</v>
       </c>
       <c r="H222" s="5" t="s">
-        <v>428</v>
+        <v>438</v>
       </c>
     </row>
     <row r="223" spans="1:8">
       <c r="A223" s="4" t="s">
         <v>210</v>
       </c>
       <c r="B223" s="5" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="C223" s="5" t="s">
         <v>718</v>
       </c>
       <c r="D223" s="5" t="s">
         <v>257</v>
       </c>
       <c r="E223" s="5" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="F223" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G223" s="5">
-        <v>66.38</v>
+        <v>55.68</v>
       </c>
       <c r="H223" s="5" t="s">
-        <v>429</v>
+        <v>303</v>
       </c>
     </row>
     <row r="224" spans="1:8">
       <c r="A224" s="4" t="s">
         <v>211</v>
       </c>
       <c r="B224" s="5" t="s">
         <v>253</v>
       </c>
       <c r="C224" s="5" t="s">
         <v>718</v>
       </c>
       <c r="D224" s="5" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="E224" s="5" t="s">
-        <v>288</v>
+        <v>280</v>
       </c>
       <c r="F224" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G224" s="5">
-        <v>67.68000000000001</v>
+        <v>53.68</v>
       </c>
       <c r="H224" s="5" t="s">
-        <v>420</v>
+        <v>325</v>
       </c>
     </row>
     <row r="225" spans="1:8">
       <c r="A225" s="4" t="s">
         <v>212</v>
       </c>
       <c r="B225" s="5" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="C225" s="5" t="s">
         <v>718</v>
       </c>
       <c r="D225" s="5" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
       <c r="E225" s="5" t="s">
-        <v>268</v>
+        <v>273</v>
       </c>
       <c r="F225" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G225" s="5">
-        <v>62.68</v>
+        <v>56.48</v>
       </c>
       <c r="H225" s="5" t="s">
-        <v>326</v>
+        <v>314</v>
       </c>
     </row>
     <row r="226" spans="1:8">
       <c r="A226" s="4" t="s">
         <v>213</v>
       </c>
       <c r="B226" s="5" t="s">
         <v>253</v>
       </c>
       <c r="C226" s="5" t="s">
         <v>718</v>
       </c>
       <c r="D226" s="5" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="E226" s="5" t="s">
-        <v>286</v>
+        <v>282</v>
       </c>
       <c r="F226" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G226" s="5">
-        <v>64.28</v>
+        <v>62.68</v>
       </c>
       <c r="H226" s="5" t="s">
-        <v>430</v>
+        <v>326</v>
       </c>
     </row>
     <row r="227" spans="1:8">
       <c r="A227" s="4" t="s">
         <v>214</v>
       </c>
       <c r="B227" s="5" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="C227" s="5" t="s">
         <v>718</v>
       </c>
       <c r="D227" s="5" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
       <c r="E227" s="5" t="s">
-        <v>283</v>
+        <v>278</v>
       </c>
       <c r="F227" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G227" s="5">
-        <v>60.04</v>
+        <v>71.68000000000001</v>
       </c>
       <c r="H227" s="5" t="s">
-        <v>431</v>
+        <v>302</v>
       </c>
     </row>
     <row r="228" spans="1:8">
       <c r="A228" s="4" t="s">
         <v>215</v>
       </c>
       <c r="B228" s="5" t="s">
         <v>253</v>
       </c>
       <c r="C228" s="5" t="s">
         <v>718</v>
       </c>
       <c r="D228" s="5" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="E228" s="5" t="s">
-        <v>269</v>
+        <v>274</v>
       </c>
       <c r="F228" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G228" s="5">
-        <v>58.48</v>
+        <v>56.38</v>
       </c>
       <c r="H228" s="5" t="s">
-        <v>432</v>
+        <v>413</v>
       </c>
     </row>
     <row r="229" spans="1:8">
       <c r="A229" s="4" t="s">
         <v>216</v>
       </c>
       <c r="B229" s="5" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="C229" s="5" t="s">
         <v>718</v>
       </c>
       <c r="D229" s="5" t="s">
         <v>257</v>
       </c>
       <c r="E229" s="5" t="s">
-        <v>262</v>
+        <v>280</v>
       </c>
       <c r="F229" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G229" s="5">
-        <v>58.48</v>
+        <v>55.18</v>
       </c>
       <c r="H229" s="5" t="s">
-        <v>432</v>
+        <v>357</v>
       </c>
     </row>
     <row r="230" spans="1:8">
       <c r="A230" s="4" t="s">
         <v>217</v>
       </c>
       <c r="B230" s="5" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="C230" s="5" t="s">
         <v>718</v>
       </c>
       <c r="D230" s="5" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E230" s="5" t="s">
-        <v>279</v>
+        <v>272</v>
       </c>
       <c r="F230" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G230" s="5">
-        <v>62.22</v>
+        <v>66.68000000000001</v>
       </c>
       <c r="H230" s="5" t="s">
-        <v>433</v>
+        <v>429</v>
       </c>
     </row>
     <row r="231" spans="1:8">
       <c r="A231" s="4" t="s">
         <v>218</v>
       </c>
       <c r="B231" s="5" t="s">
         <v>253</v>
       </c>
       <c r="C231" s="5" t="s">
         <v>718</v>
       </c>
       <c r="D231" s="5" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="E231" s="5" t="s">
-        <v>275</v>
+        <v>269</v>
       </c>
       <c r="F231" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G231" s="5">
-        <v>58.48</v>
+        <v>58.88</v>
       </c>
       <c r="H231" s="5" t="s">
-        <v>432</v>
+        <v>378</v>
       </c>
     </row>
     <row r="232" spans="1:8">
       <c r="A232" s="4" t="s">
         <v>219</v>
       </c>
       <c r="B232" s="5" t="s">
         <v>253</v>
       </c>
       <c r="C232" s="5" t="s">
         <v>718</v>
       </c>
       <c r="D232" s="5" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
       <c r="E232" s="5" t="s">
-        <v>272</v>
+        <v>300</v>
       </c>
       <c r="F232" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G232" s="5">
-        <v>68.68000000000001</v>
+        <v>81.08</v>
       </c>
       <c r="H232" s="5" t="s">
-        <v>342</v>
+        <v>439</v>
       </c>
     </row>
     <row r="233" spans="1:8">
       <c r="A233" s="4" t="s">
         <v>220</v>
       </c>
       <c r="B233" s="5" t="s">
         <v>253</v>
       </c>
       <c r="C233" s="5" t="s">
         <v>718</v>
       </c>
       <c r="D233" s="5" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="E233" s="5" t="s">
         <v>265</v>
       </c>
       <c r="F233" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G233" s="5">
-        <v>50.28</v>
+        <v>51.68</v>
       </c>
       <c r="H233" s="5" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
     </row>
     <row r="234" spans="1:8">
       <c r="A234" s="4" t="s">
         <v>221</v>
       </c>
       <c r="B234" s="5" t="s">
         <v>253</v>
       </c>
       <c r="C234" s="5" t="s">
         <v>718</v>
       </c>
       <c r="D234" s="5" t="s">
         <v>257</v>
       </c>
       <c r="E234" s="5" t="s">
-        <v>272</v>
+        <v>265</v>
       </c>
       <c r="F234" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G234" s="5">
-        <v>67.3</v>
+        <v>52.68</v>
       </c>
       <c r="H234" s="5" t="s">
-        <v>435</v>
+        <v>324</v>
       </c>
     </row>
     <row r="235" spans="1:8">
       <c r="A235" s="4" t="s">
         <v>222</v>
       </c>
       <c r="B235" s="5" t="s">
         <v>253</v>
       </c>
       <c r="C235" s="5" t="s">
         <v>718</v>
       </c>
       <c r="D235" s="5" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="E235" s="5" t="s">
-        <v>263</v>
+        <v>271</v>
       </c>
       <c r="F235" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G235" s="5">
-        <v>65.68000000000001</v>
+        <v>62.68</v>
       </c>
       <c r="H235" s="5" t="s">
-        <v>323</v>
+        <v>326</v>
       </c>
     </row>
     <row r="236" spans="1:8">
       <c r="A236" s="4" t="s">
         <v>223</v>
       </c>
       <c r="B236" s="5" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="C236" s="5" t="s">
         <v>718</v>
       </c>
       <c r="D236" s="5" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E236" s="5" t="s">
-        <v>295</v>
+        <v>277</v>
       </c>
       <c r="F236" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G236" s="5">
-        <v>70.68000000000001</v>
+        <v>52.68</v>
       </c>
       <c r="H236" s="5" t="s">
-        <v>413</v>
+        <v>324</v>
       </c>
     </row>
     <row r="237" spans="1:8">
       <c r="A237" s="4" t="s">
         <v>224</v>
       </c>
       <c r="B237" s="5" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="C237" s="5" t="s">
         <v>718</v>
       </c>
       <c r="D237" s="5" t="s">
         <v>258</v>
       </c>
       <c r="E237" s="5" t="s">
-        <v>279</v>
+        <v>265</v>
       </c>
       <c r="F237" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G237" s="5">
-        <v>61.54</v>
+        <v>51.68</v>
       </c>
       <c r="H237" s="5" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
     </row>
     <row r="238" spans="1:8">
       <c r="A238" s="4" t="s">
         <v>225</v>
       </c>
       <c r="B238" s="5" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="C238" s="5" t="s">
         <v>718</v>
       </c>
       <c r="D238" s="5" t="s">
         <v>257</v>
       </c>
       <c r="E238" s="5" t="s">
-        <v>286</v>
+        <v>274</v>
       </c>
       <c r="F238" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G238" s="5">
-        <v>62.03</v>
+        <v>56.68</v>
       </c>
       <c r="H238" s="5" t="s">
-        <v>437</v>
+        <v>310</v>
       </c>
     </row>
     <row r="239" spans="1:8">
       <c r="A239" s="4" t="s">
         <v>226</v>
       </c>
       <c r="B239" s="5" t="s">
         <v>253</v>
       </c>
       <c r="C239" s="5" t="s">
         <v>718</v>
       </c>
       <c r="D239" s="5" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="E239" s="5" t="s">
-        <v>262</v>
+        <v>295</v>
       </c>
       <c r="F239" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G239" s="5">
-        <v>56.68</v>
+        <v>70.40000000000001</v>
       </c>
       <c r="H239" s="5" t="s">
-        <v>310</v>
+        <v>440</v>
       </c>
     </row>
     <row r="240" spans="1:8">
       <c r="A240" s="4" t="s">
         <v>227</v>
       </c>
       <c r="B240" s="5" t="s">
         <v>253</v>
       </c>
       <c r="C240" s="5" t="s">
         <v>718</v>
       </c>
       <c r="D240" s="5" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
       <c r="E240" s="5" t="s">
-        <v>288</v>
+        <v>301</v>
       </c>
       <c r="F240" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G240" s="5">
-        <v>66.68000000000001</v>
+        <v>74.68000000000001</v>
       </c>
       <c r="H240" s="5" t="s">
-        <v>405</v>
+        <v>441</v>
       </c>
     </row>
     <row r="241" spans="1:8">
       <c r="A241" s="4" t="s">
         <v>228</v>
       </c>
       <c r="B241" s="5" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="C241" s="5" t="s">
         <v>718</v>
       </c>
       <c r="D241" s="5" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
       <c r="E241" s="5" t="s">
-        <v>289</v>
+        <v>279</v>
       </c>
       <c r="F241" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G241" s="5">
-        <v>70.68000000000001</v>
+        <v>61.68</v>
       </c>
       <c r="H241" s="5" t="s">
-        <v>413</v>
+        <v>437</v>
       </c>
     </row>
     <row r="242" spans="1:8">
       <c r="A242" s="4" t="s">
         <v>229</v>
       </c>
       <c r="B242" s="5" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="C242" s="5" t="s">
         <v>718</v>
       </c>
       <c r="D242" s="5" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E242" s="5" t="s">
-        <v>266</v>
+        <v>283</v>
       </c>
       <c r="F242" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G242" s="5">
-        <v>54.36</v>
+        <v>58.14</v>
       </c>
       <c r="H242" s="5" t="s">
-        <v>438</v>
+        <v>442</v>
       </c>
     </row>
     <row r="243" spans="1:8">
       <c r="A243" s="4" t="s">
         <v>230</v>
       </c>
       <c r="B243" s="5" t="s">
         <v>253</v>
       </c>
       <c r="C243" s="5" t="s">
         <v>718</v>
       </c>
       <c r="D243" s="5" t="s">
         <v>258</v>
       </c>
       <c r="E243" s="5" t="s">
-        <v>274</v>
+        <v>270</v>
       </c>
       <c r="F243" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G243" s="5">
-        <v>57.68</v>
+        <v>66.28</v>
       </c>
       <c r="H243" s="5" t="s">
-        <v>439</v>
+        <v>434</v>
       </c>
     </row>
     <row r="244" spans="1:8">
       <c r="A244" s="4" t="s">
         <v>231</v>
       </c>
       <c r="B244" s="5" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="C244" s="5" t="s">
         <v>718</v>
       </c>
       <c r="D244" s="5" t="s">
-        <v>258</v>
+        <v>255</v>
       </c>
       <c r="E244" s="5" t="s">
         <v>275</v>
       </c>
       <c r="F244" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G244" s="5">
-        <v>59.68</v>
+        <v>58.68</v>
       </c>
       <c r="H244" s="5" t="s">
-        <v>331</v>
+        <v>360</v>
       </c>
     </row>
     <row r="245" spans="1:8">
       <c r="A245" s="4" t="s">
         <v>232</v>
       </c>
       <c r="B245" s="5" t="s">
         <v>253</v>
       </c>
       <c r="C245" s="5" t="s">
         <v>718</v>
       </c>
       <c r="D245" s="5" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E245" s="5" t="s">
-        <v>286</v>
+        <v>288</v>
       </c>
       <c r="F245" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G245" s="5">
-        <v>67.86</v>
+        <v>69.64</v>
       </c>
       <c r="H245" s="5" t="s">
-        <v>440</v>
+        <v>443</v>
       </c>
     </row>
     <row r="246" spans="1:8">
       <c r="A246" s="4" t="s">
         <v>233</v>
       </c>
       <c r="B246" s="5" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="C246" s="5" t="s">
         <v>718</v>
       </c>
       <c r="D246" s="5" t="s">
         <v>257</v>
       </c>
       <c r="E246" s="5" t="s">
-        <v>270</v>
+        <v>282</v>
       </c>
       <c r="F246" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G246" s="5">
-        <v>67.58</v>
+        <v>66.68000000000001</v>
       </c>
       <c r="H246" s="5" t="s">
-        <v>441</v>
+        <v>429</v>
       </c>
     </row>
     <row r="247" spans="1:8">
       <c r="A247" s="4" t="s">
         <v>234</v>
       </c>
       <c r="B247" s="5" t="s">
         <v>253</v>
       </c>
       <c r="C247" s="5" t="s">
         <v>718</v>
       </c>
       <c r="D247" s="5" t="s">
         <v>257</v>
       </c>
       <c r="E247" s="5" t="s">
-        <v>268</v>
+        <v>284</v>
       </c>
       <c r="F247" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G247" s="5">
-        <v>60.56</v>
+        <v>69.28</v>
       </c>
       <c r="H247" s="5" t="s">
-        <v>442</v>
+        <v>343</v>
       </c>
     </row>
     <row r="248" spans="1:8">
       <c r="A248" s="4" t="s">
         <v>235</v>
       </c>
       <c r="B248" s="5" t="s">
         <v>253</v>
       </c>
       <c r="C248" s="5" t="s">
         <v>718</v>
       </c>
       <c r="D248" s="5" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E248" s="5" t="s">
-        <v>288</v>
+        <v>281</v>
       </c>
       <c r="F248" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G248" s="5">
-        <v>68.68000000000001</v>
+        <v>59.98</v>
       </c>
       <c r="H248" s="5" t="s">
-        <v>342</v>
+        <v>444</v>
       </c>
     </row>
     <row r="249" spans="1:8">
       <c r="A249" s="4" t="s">
         <v>236</v>
       </c>
       <c r="B249" s="5" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
       <c r="C249" s="5" t="s">
         <v>718</v>
       </c>
       <c r="D249" s="5" t="s">
         <v>257</v>
       </c>
       <c r="E249" s="5" t="s">
-        <v>276</v>
+        <v>269</v>
       </c>
       <c r="F249" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G249" s="5">
-        <v>67.98</v>
+        <v>56.84</v>
       </c>
       <c r="H249" s="5" t="s">
-        <v>376</v>
+        <v>380</v>
       </c>
     </row>
     <row r="250" spans="1:8">
       <c r="A250" s="4" t="s">
         <v>237</v>
       </c>
       <c r="B250" s="5" t="s">
         <v>252</v>
       </c>
       <c r="C250" s="5" t="s">
         <v>718</v>
       </c>
       <c r="D250" s="5" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
       <c r="E250" s="5" t="s">
-        <v>269</v>
+        <v>283</v>
       </c>
       <c r="F250" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G250" s="5">
-        <v>60.08</v>
+        <v>59.98</v>
       </c>
       <c r="H250" s="5" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
     </row>
     <row r="251" spans="1:8">
       <c r="A251" s="4" t="s">
         <v>238</v>
       </c>
       <c r="B251" s="5" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="C251" s="5" t="s">
         <v>718</v>
       </c>
       <c r="D251" s="5" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
       <c r="E251" s="5" t="s">
-        <v>267</v>
+        <v>277</v>
       </c>
       <c r="F251" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G251" s="5">
-        <v>61.78</v>
+        <v>52.68</v>
       </c>
       <c r="H251" s="5" t="s">
-        <v>444</v>
+        <v>324</v>
       </c>
     </row>
     <row r="252" spans="1:8">
       <c r="A252" s="4" t="s">
         <v>239</v>
       </c>
       <c r="B252" s="5" t="s">
         <v>253</v>
       </c>
       <c r="C252" s="5" t="s">
         <v>718</v>
       </c>
       <c r="D252" s="5" t="s">
         <v>257</v>
       </c>
       <c r="E252" s="5" t="s">
-        <v>268</v>
+        <v>278</v>
       </c>
       <c r="F252" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G252" s="5">
-        <v>60.28</v>
+        <v>74.8</v>
       </c>
       <c r="H252" s="5" t="s">
         <v>445</v>
       </c>
     </row>
     <row r="253" spans="1:8">
       <c r="A253" s="4" t="s">
         <v>240</v>
       </c>
       <c r="B253" s="5" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
       <c r="C253" s="5" t="s">
         <v>718</v>
       </c>
       <c r="D253" s="5" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E253" s="5" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="F253" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G253" s="5">
-        <v>57.54</v>
+        <v>67.81999999999999</v>
       </c>
       <c r="H253" s="5" t="s">
         <v>446</v>
       </c>
     </row>
     <row r="254" spans="1:8">
       <c r="A254" s="4" t="s">
         <v>241</v>
       </c>
       <c r="B254" s="5" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="C254" s="5" t="s">
         <v>718</v>
       </c>
       <c r="D254" s="5" t="s">
         <v>257</v>
       </c>
       <c r="E254" s="5" t="s">
-        <v>277</v>
+        <v>270</v>
       </c>
       <c r="F254" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G254" s="5">
-        <v>53.5</v>
+        <v>64.68000000000001</v>
       </c>
       <c r="H254" s="5" t="s">
-        <v>447</v>
+        <v>339</v>
       </c>
     </row>
     <row r="255" spans="1:8">
       <c r="A255" s="4" t="s">
         <v>242</v>
       </c>
       <c r="B255" s="5" t="s">
         <v>252</v>
       </c>
       <c r="C255" s="5" t="s">
         <v>718</v>
       </c>
       <c r="D255" s="5" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E255" s="5" t="s">
-        <v>266</v>
+        <v>271</v>
       </c>
       <c r="F255" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G255" s="5">
-        <v>53.68</v>
+        <v>67.59999999999999</v>
       </c>
       <c r="H255" s="5" t="s">
-        <v>325</v>
+        <v>447</v>
       </c>
     </row>
     <row r="256" spans="1:8">
       <c r="A256" s="4" t="s">
         <v>243</v>
       </c>
       <c r="B256" s="5" t="s">
         <v>252</v>
       </c>
       <c r="C256" s="5" t="s">
         <v>718</v>
       </c>
       <c r="D256" s="5" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E256" s="5" t="s">
-        <v>289</v>
+        <v>282</v>
       </c>
       <c r="F256" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G256" s="5">
-        <v>70.16</v>
+        <v>64.68000000000001</v>
       </c>
       <c r="H256" s="5" t="s">
-        <v>448</v>
+        <v>339</v>
       </c>
     </row>
     <row r="257" spans="1:8">
       <c r="A257" s="4" t="s">
         <v>244</v>
       </c>
       <c r="B257" s="5" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
       <c r="C257" s="5" t="s">
         <v>718</v>
       </c>
       <c r="D257" s="5" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="E257" s="5" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="F257" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G257" s="5">
-        <v>61.58</v>
+        <v>53.48</v>
       </c>
       <c r="H257" s="5" t="s">
-        <v>449</v>
+        <v>448</v>
       </c>
     </row>
     <row r="258" spans="1:8">
       <c r="A258" s="4" t="s">
         <v>245</v>
       </c>
       <c r="B258" s="5" t="s">
         <v>253</v>
       </c>
       <c r="C258" s="5" t="s">
         <v>718</v>
       </c>
       <c r="D258" s="5" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="E258" s="5" t="s">
-        <v>268</v>
+        <v>264</v>
       </c>
       <c r="F258" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G258" s="5">
-        <v>60.68</v>
+        <v>73.68000000000001</v>
       </c>
       <c r="H258" s="5" t="s">
-        <v>328</v>
+        <v>449</v>
       </c>
     </row>
     <row r="259" spans="1:8">
       <c r="A259" s="4" t="s">
         <v>246</v>
       </c>
       <c r="B259" s="5" t="s">
         <v>253</v>
       </c>
       <c r="C259" s="5" t="s">
         <v>718</v>
       </c>
       <c r="D259" s="5" t="s">
         <v>257</v>
       </c>
       <c r="E259" s="5" t="s">
-        <v>295</v>
+        <v>273</v>
       </c>
       <c r="F259" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G259" s="5">
-        <v>70.68000000000001</v>
+        <v>56.68</v>
       </c>
       <c r="H259" s="5" t="s">
-        <v>413</v>
+        <v>310</v>
       </c>
     </row>
     <row r="260" spans="1:8">
       <c r="A260" s="4" t="s">
         <v>247</v>
       </c>
       <c r="B260" s="5" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="C260" s="5" t="s">
         <v>718</v>
       </c>
       <c r="D260" s="5" t="s">
-        <v>260</v>
+        <v>255</v>
       </c>
       <c r="E260" s="5" t="s">
-        <v>267</v>
+        <v>284</v>
       </c>
       <c r="F260" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G260" s="5">
-        <v>63.68</v>
+        <v>71.68000000000001</v>
       </c>
       <c r="H260" s="5" t="s">
-        <v>304</v>
+        <v>302</v>
       </c>
     </row>
     <row r="261" spans="1:8">
       <c r="A261" s="4" t="s">
         <v>248</v>
       </c>
       <c r="B261" s="5" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
       <c r="C261" s="5" t="s">
         <v>718</v>
       </c>
       <c r="D261" s="5" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="E261" s="5" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="F261" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G261" s="5">
-        <v>58.68</v>
+        <v>54.98</v>
       </c>
       <c r="H261" s="5" t="s">
-        <v>360</v>
+        <v>450</v>
       </c>
     </row>
     <row r="262" spans="1:8">
       <c r="A262" s="4" t="s">
         <v>249</v>
       </c>
       <c r="B262" s="5" t="s">
         <v>253</v>
       </c>
       <c r="C262" s="5" t="s">
         <v>718</v>
       </c>
       <c r="D262" s="5" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="E262" s="5" t="s">
-        <v>301</v>
+        <v>266</v>
       </c>
       <c r="F262" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G262" s="5">
-        <v>76.68000000000001</v>
+        <v>53.68</v>
       </c>
       <c r="H262" s="5" t="s">
-        <v>450</v>
+        <v>325</v>
       </c>
     </row>
     <row r="263" spans="1:8">
       <c r="A263" s="4" t="s">
         <v>250</v>
       </c>
       <c r="B263" s="5" t="s">
         <v>254</v>
       </c>
       <c r="C263" s="5" t="s">
         <v>718</v>
       </c>
       <c r="D263" s="5" t="s">
         <v>257</v>
       </c>
       <c r="E263" s="5" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="F263" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G263" s="5">
-        <v>56.38</v>
+        <v>67.59999999999999</v>
       </c>
       <c r="H263" s="5" t="s">
-        <v>423</v>
+        <v>447</v>
       </c>
     </row>
     <row r="271" spans="1:8">
       <c r="F271" s="6" t="s">
         <v>734</v>
       </c>
     </row>
   </sheetData>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.7" right="0.7" top="1" bottom="0.75" header="0.2" footer="0.3"/>
   <pageSetup paperSize="9" fitToHeight="0" orientation="portrait"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;G&amp;C&amp;24JOMU TEXTILE (VIETNAM) CO.,LTD
 &amp;12LOT D.II-4, NO.1 STREET, LONG THANH INDUSTRIAL ZONE, TAM AN WARD,
 LONGTHANH DISTRICT, DONG NAI PROVINCE, VIETNAM
 TEL. +84-2513 514 011               FAX. +84-2513 514 012&amp;R&amp;12Shipment ID: 142
 Document #: FO112202</oddHeader>
     <oddFooter>&amp;LDate: &amp;D&amp;C&amp;14&amp;"Calibri,Italic"A member of the Mei Sheng Group&amp;RPage &amp;P of &amp;N</oddFooter>
   </headerFooter>
   <legacyDrawingHF r:id="rId1"/>
   <tableParts count="3">
     <tablePart r:id="rId2"/>
     <tablePart r:id="rId3"/>
     <tablePart r:id="rId4"/>
   </tableParts>