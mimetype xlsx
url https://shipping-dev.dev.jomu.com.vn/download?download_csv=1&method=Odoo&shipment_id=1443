--- v0 (2026-04-10)
+++ v1 (2026-08-09)
@@ -97,50 +97,92 @@
   <si>
     <t>M</t>
   </si>
   <si>
     <t>Fabric Code</t>
   </si>
   <si>
     <t>Grade</t>
   </si>
   <si>
     <t>Color Group</t>
   </si>
   <si>
     <t>Width</t>
   </si>
   <si>
     <t>Roll Length</t>
   </si>
   <si>
     <t>Kilograms</t>
   </si>
   <si>
     <t>Roll ID</t>
   </si>
   <si>
+    <t>2412131-02-0001</t>
+  </si>
+  <si>
+    <t>2412131-02-0002</t>
+  </si>
+  <si>
+    <t>2412131-02-0003</t>
+  </si>
+  <si>
+    <t>2412131-02-0004</t>
+  </si>
+  <si>
+    <t>2412131-02-0005</t>
+  </si>
+  <si>
+    <t>2412131-02-0006</t>
+  </si>
+  <si>
+    <t>2412131-02-0007</t>
+  </si>
+  <si>
+    <t>2412131-02-0008</t>
+  </si>
+  <si>
+    <t>2412131-02-0009</t>
+  </si>
+  <si>
+    <t>2412131-02-0010</t>
+  </si>
+  <si>
+    <t>2412131-02-0011</t>
+  </si>
+  <si>
+    <t>2412131-02-0012</t>
+  </si>
+  <si>
+    <t>2412131-02-0013</t>
+  </si>
+  <si>
+    <t>2412131-02-0014</t>
+  </si>
+  <si>
     <t>2412131-01-0015</t>
   </si>
   <si>
     <t>2412131-01-0016</t>
   </si>
   <si>
     <t>2412131-01-0017</t>
   </si>
   <si>
     <t>2412131-01-0018</t>
   </si>
   <si>
     <t>2412131-01-0019</t>
   </si>
   <si>
     <t>2412131-01-0020</t>
   </si>
   <si>
     <t>2412131-01-0021</t>
   </si>
   <si>
     <t>2412131-01-0022</t>
   </si>
   <si>
     <t>2412131-01-0023</t>
@@ -172,261 +214,219 @@
   <si>
     <t>2412073-01-0003</t>
   </si>
   <si>
     <t>2412073-01-0004</t>
   </si>
   <si>
     <t>2412073-01-0005</t>
   </si>
   <si>
     <t>2412073-01-0006</t>
   </si>
   <si>
     <t>2412073-01-0007</t>
   </si>
   <si>
     <t>2412073-01-0008</t>
   </si>
   <si>
     <t>2412073-01-0009</t>
   </si>
   <si>
     <t>2412073-01-0010</t>
   </si>
   <si>
-    <t>2412131-02-0001</t>
-[...40 lines deleted...]
-  <si>
     <t>A</t>
   </si>
   <si>
+    <t>61.6</t>
+  </si>
+  <si>
     <t>61.5</t>
   </si>
   <si>
+    <t>61.2</t>
+  </si>
+  <si>
+    <t>61.4</t>
+  </si>
+  <si>
     <t>59.8</t>
   </si>
   <si>
-    <t>61.6</t>
-[...5 lines deleted...]
-    <t>61.4</t>
+    <t>97.0</t>
+  </si>
+  <si>
+    <t>82.0</t>
+  </si>
+  <si>
+    <t>101.0</t>
+  </si>
+  <si>
+    <t>98.0</t>
+  </si>
+  <si>
+    <t>100.0</t>
   </si>
   <si>
     <t>99.0</t>
   </si>
   <si>
-    <t>100.0</t>
-[...4 lines deleted...]
-  <si>
     <t>102.0</t>
   </si>
   <si>
     <t>103.0</t>
   </si>
   <si>
     <t>121.0</t>
   </si>
   <si>
     <t>132.0</t>
   </si>
   <si>
     <t>124.0</t>
   </si>
   <si>
     <t>125.0</t>
   </si>
   <si>
     <t>122.0</t>
   </si>
   <si>
     <t>45.0</t>
   </si>
   <si>
     <t>123.0</t>
   </si>
   <si>
     <t>114.0</t>
   </si>
   <si>
-    <t>97.0</t>
-[...5 lines deleted...]
-    <t>98.0</t>
+    <t>46.88</t>
+  </si>
+  <si>
+    <t>39.30</t>
+  </si>
+  <si>
+    <t>47.10</t>
+  </si>
+  <si>
+    <t>47.00</t>
+  </si>
+  <si>
+    <t>48.78</t>
+  </si>
+  <si>
+    <t>47.60</t>
+  </si>
+  <si>
+    <t>48.60</t>
+  </si>
+  <si>
+    <t>48.12</t>
+  </si>
+  <si>
+    <t>47.72</t>
+  </si>
+  <si>
+    <t>48.96</t>
+  </si>
+  <si>
+    <t>48.00</t>
+  </si>
+  <si>
+    <t>47.54</t>
+  </si>
+  <si>
+    <t>47.76</t>
+  </si>
+  <si>
+    <t>46.46</t>
   </si>
   <si>
     <t>46.56</t>
   </si>
   <si>
     <t>47.48</t>
   </si>
   <si>
-    <t>47.10</t>
-[...1 lines deleted...]
-  <si>
     <t>47.20</t>
   </si>
   <si>
     <t>47.40</t>
   </si>
   <si>
     <t>47.62</t>
   </si>
   <si>
     <t>47.44</t>
   </si>
   <si>
-    <t>48.00</t>
-[...1 lines deleted...]
-  <si>
     <t>48.58</t>
   </si>
   <si>
-    <t>47.60</t>
-[...1 lines deleted...]
-  <si>
     <t>47.28</t>
   </si>
   <si>
     <t>46.74</t>
   </si>
   <si>
     <t>47.80</t>
   </si>
   <si>
     <t>47.98</t>
   </si>
   <si>
     <t>48.36</t>
   </si>
   <si>
     <t>48.84</t>
   </si>
   <si>
     <t>54.00</t>
   </si>
   <si>
     <t>49.66</t>
   </si>
   <si>
     <t>49.60</t>
   </si>
   <si>
     <t>48.44</t>
   </si>
   <si>
     <t>18.58</t>
   </si>
   <si>
     <t>49.28</t>
   </si>
   <si>
     <t>48.92</t>
   </si>
   <si>
     <t>45.46</t>
-  </si>
-[...31 lines deleted...]
-    <t>46.46</t>
   </si>
   <si>
     <t>DATE:</t>
   </si>
   <si>
     <t>January 06, 2025</t>
   </si>
   <si>
     <t>Vehicle License:</t>
   </si>
   <si>
     <t>61H-07104</t>
   </si>
   <si>
     <t>Bảng kê hàng hóa - NỘI BỘ</t>
   </si>
   <si>
     <t>Packing List - INTERNAL</t>
   </si>
   <si>
     <t>Fabric Code
 产品</t>
   </si>
   <si>
     <t>Total Length
@@ -468,50 +468,92 @@
     <t>KG 
  重量</t>
   </si>
   <si>
     <t>Manager - 经理</t>
   </si>
   <si>
     <t>WH Manager - 仓库管理员</t>
   </si>
   <si>
     <t>Security - 保安员</t>
   </si>
   <si>
     <t>Applicant - 申请人</t>
   </si>
   <si>
     <t>Recipient - 接受者</t>
   </si>
   <si>
     <t>Bảng kê hàng hóa</t>
   </si>
   <si>
     <t>Packing List</t>
   </si>
   <si>
+    <t>2412131_02 - 0001</t>
+  </si>
+  <si>
+    <t>2412131_02 - 0002</t>
+  </si>
+  <si>
+    <t>2412131_02 - 0003</t>
+  </si>
+  <si>
+    <t>2412131_02 - 0004</t>
+  </si>
+  <si>
+    <t>2412131_02 - 0005</t>
+  </si>
+  <si>
+    <t>2412131_02 - 0006</t>
+  </si>
+  <si>
+    <t>2412131_02 - 0007</t>
+  </si>
+  <si>
+    <t>2412131_02 - 0008</t>
+  </si>
+  <si>
+    <t>2412131_02 - 0009</t>
+  </si>
+  <si>
+    <t>2412131_02 - 0010</t>
+  </si>
+  <si>
+    <t>2412131_02 - 0011</t>
+  </si>
+  <si>
+    <t>2412131_02 - 0012</t>
+  </si>
+  <si>
+    <t>2412131_02 - 0013</t>
+  </si>
+  <si>
+    <t>2412131_02 - 0014</t>
+  </si>
+  <si>
     <t>2412131_01 - 0015</t>
   </si>
   <si>
     <t>2412131_01 - 0016</t>
   </si>
   <si>
     <t>2412131_01 - 0017</t>
   </si>
   <si>
     <t>2412131_01 - 0018</t>
   </si>
   <si>
     <t>2412131_01 - 0019</t>
   </si>
   <si>
     <t>2412131_01 - 0020</t>
   </si>
   <si>
     <t>2412131_01 - 0021</t>
   </si>
   <si>
     <t>2412131_01 - 0022</t>
   </si>
   <si>
     <t>2412131_01 - 0023</t>
@@ -541,92 +583,50 @@
     <t>2412073_01 - 0002</t>
   </si>
   <si>
     <t>2412073_01 - 0003</t>
   </si>
   <si>
     <t>2412073_01 - 0004</t>
   </si>
   <si>
     <t>2412073_01 - 0005</t>
   </si>
   <si>
     <t>2412073_01 - 0006</t>
   </si>
   <si>
     <t>2412073_01 - 0007</t>
   </si>
   <si>
     <t>2412073_01 - 0008</t>
   </si>
   <si>
     <t>2412073_01 - 0009</t>
   </si>
   <si>
     <t>2412073_01 - 0010</t>
-  </si>
-[...40 lines deleted...]
-    <t>2412131_02 - 0014</t>
   </si>
   <si>
     <t>Packing List - ANHUY</t>
   </si>
   <si>
     <t>Total Weight (Net)</t>
   </si>
   <si>
     <t>Net Weight / KGS</t>
   </si>
   <si>
     <t>Gross Weight / KGS</t>
   </si>
   <si>
     <t>Shipping Marks</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>Lot (Color Group)</t>
   </si>
   <si>
     <t>Batch No./ Color</t>
   </si>
@@ -1509,942 +1509,942 @@
       <c r="E11" s="5" t="s">
         <v>61</v>
       </c>
       <c r="F11" s="5" t="s">
         <v>66</v>
       </c>
       <c r="G11" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H11" s="5" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C12" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D12" s="5"/>
       <c r="E12" s="5" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="F12" s="5" t="s">
         <v>67</v>
       </c>
       <c r="G12" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H12" s="5" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C13" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D13" s="5"/>
       <c r="E13" s="5" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="F13" s="5" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="G13" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H13" s="5" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C14" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D14" s="5"/>
       <c r="E14" s="5" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="F14" s="5" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="G14" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H14" s="5" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C15" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D15" s="5"/>
       <c r="E15" s="5" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="F15" s="5" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="G15" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H15" s="5" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C16" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D16" s="5"/>
       <c r="E16" s="5" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="F16" s="5" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="G16" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H16" s="5" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C17" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D17" s="5"/>
       <c r="E17" s="5" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="F17" s="5" t="s">
         <v>68</v>
       </c>
       <c r="G17" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H17" s="5" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="4" t="s">
         <v>28</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C18" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D18" s="5"/>
       <c r="E18" s="5" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="F18" s="5" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="G18" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H18" s="5" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="4" t="s">
         <v>29</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D19" s="5"/>
       <c r="E19" s="5" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="F19" s="5" t="s">
         <v>70</v>
       </c>
       <c r="G19" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H19" s="5" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="4" t="s">
         <v>30</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C20" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D20" s="5"/>
       <c r="E20" s="5" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="F20" s="5" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="G20" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H20" s="5" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="4" t="s">
         <v>31</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C21" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D21" s="5"/>
       <c r="E21" s="5" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="F21" s="5" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="G21" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H21" s="5" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="4" t="s">
         <v>32</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C22" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D22" s="5"/>
       <c r="E22" s="5" t="s">
         <v>61</v>
       </c>
       <c r="F22" s="5" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="G22" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H22" s="5" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="4" t="s">
         <v>33</v>
       </c>
       <c r="B23" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C23" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D23" s="5"/>
       <c r="E23" s="5" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="F23" s="5" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="G23" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H23" s="5" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="4" t="s">
         <v>34</v>
       </c>
       <c r="B24" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C24" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D24" s="5"/>
       <c r="E24" s="5" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="F24" s="5" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="G24" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H24" s="5" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="4" t="s">
         <v>35</v>
       </c>
       <c r="B25" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C25" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D25" s="5"/>
       <c r="E25" s="5" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="F25" s="5" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="G25" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H25" s="5" t="s">
-        <v>89</v>
+        <v>96</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="4" t="s">
         <v>36</v>
       </c>
       <c r="B26" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C26" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D26" s="5"/>
       <c r="E26" s="5" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="F26" s="5" t="s">
         <v>70</v>
       </c>
       <c r="G26" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H26" s="5" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="4" t="s">
         <v>37</v>
       </c>
       <c r="B27" s="5" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C27" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D27" s="5"/>
       <c r="E27" s="5" t="s">
         <v>62</v>
       </c>
       <c r="F27" s="5" t="s">
         <v>71</v>
       </c>
       <c r="G27" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H27" s="5" t="s">
-        <v>97</v>
+        <v>84</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="4" t="s">
         <v>38</v>
       </c>
       <c r="B28" s="5" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C28" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D28" s="5"/>
       <c r="E28" s="5" t="s">
         <v>62</v>
       </c>
       <c r="F28" s="5" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="G28" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H28" s="5" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="4" t="s">
         <v>39</v>
       </c>
       <c r="B29" s="5" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C29" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D29" s="5"/>
       <c r="E29" s="5" t="s">
         <v>62</v>
       </c>
       <c r="F29" s="5" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="G29" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H29" s="5" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="4" t="s">
         <v>40</v>
       </c>
       <c r="B30" s="5" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C30" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D30" s="5"/>
       <c r="E30" s="5" t="s">
         <v>62</v>
       </c>
       <c r="F30" s="5" t="s">
-        <v>74</v>
+        <v>70</v>
       </c>
       <c r="G30" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H30" s="5" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="4" t="s">
         <v>41</v>
       </c>
       <c r="B31" s="5" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C31" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D31" s="5"/>
       <c r="E31" s="5" t="s">
         <v>62</v>
       </c>
       <c r="F31" s="5" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G31" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H31" s="5" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="4" t="s">
         <v>42</v>
       </c>
       <c r="B32" s="5" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C32" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D32" s="5"/>
       <c r="E32" s="5" t="s">
         <v>62</v>
       </c>
       <c r="F32" s="5" t="s">
-        <v>76</v>
+        <v>72</v>
       </c>
       <c r="G32" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H32" s="5" t="s">
-        <v>102</v>
+        <v>92</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="4" t="s">
         <v>43</v>
       </c>
       <c r="B33" s="5" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C33" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D33" s="5"/>
       <c r="E33" s="5" t="s">
         <v>62</v>
       </c>
       <c r="F33" s="5" t="s">
         <v>73</v>
       </c>
       <c r="G33" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H33" s="5" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="4" t="s">
         <v>44</v>
       </c>
       <c r="B34" s="5" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C34" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D34" s="5"/>
       <c r="E34" s="5" t="s">
         <v>62</v>
       </c>
       <c r="F34" s="5" t="s">
-        <v>77</v>
+        <v>68</v>
       </c>
       <c r="G34" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H34" s="5" t="s">
-        <v>104</v>
+        <v>87</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="4" t="s">
         <v>45</v>
       </c>
       <c r="B35" s="5" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C35" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D35" s="5"/>
       <c r="E35" s="5" t="s">
         <v>62</v>
       </c>
       <c r="F35" s="5" t="s">
-        <v>78</v>
+        <v>70</v>
       </c>
       <c r="G35" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H35" s="5" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="4" t="s">
         <v>46</v>
       </c>
       <c r="B36" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C36" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D36" s="5"/>
       <c r="E36" s="5" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="F36" s="5" t="s">
-        <v>79</v>
+        <v>71</v>
       </c>
       <c r="G36" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H36" s="5" t="s">
-        <v>106</v>
+        <v>104</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="4" t="s">
         <v>47</v>
       </c>
       <c r="B37" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C37" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D37" s="5"/>
       <c r="E37" s="5" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="F37" s="5" t="s">
-        <v>80</v>
+        <v>70</v>
       </c>
       <c r="G37" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H37" s="5" t="s">
-        <v>107</v>
+        <v>105</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="4" t="s">
         <v>48</v>
       </c>
       <c r="B38" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C38" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D38" s="5"/>
       <c r="E38" s="5" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="F38" s="5" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="G38" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H38" s="5" t="s">
-        <v>84</v>
+        <v>106</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="4" t="s">
         <v>49</v>
       </c>
       <c r="B39" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C39" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D39" s="5"/>
       <c r="E39" s="5" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="F39" s="5" t="s">
-        <v>81</v>
+        <v>73</v>
       </c>
       <c r="G39" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H39" s="5" t="s">
-        <v>108</v>
+        <v>92</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="4" t="s">
         <v>50</v>
       </c>
       <c r="B40" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C40" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D40" s="5"/>
       <c r="E40" s="5" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="F40" s="5" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="G40" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H40" s="5" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="4" t="s">
         <v>51</v>
       </c>
       <c r="B41" s="5" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="C41" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D41" s="5"/>
       <c r="E41" s="5" t="s">
         <v>65</v>
       </c>
       <c r="F41" s="5" t="s">
-        <v>67</v>
+        <v>74</v>
       </c>
       <c r="G41" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H41" s="5" t="s">
-        <v>91</v>
+        <v>108</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="4" t="s">
         <v>52</v>
       </c>
       <c r="B42" s="5" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="C42" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D42" s="5"/>
       <c r="E42" s="5" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="F42" s="5" t="s">
-        <v>68</v>
+        <v>75</v>
       </c>
       <c r="G42" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H42" s="5" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" s="4" t="s">
         <v>53</v>
       </c>
       <c r="B43" s="5" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="C43" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D43" s="5"/>
       <c r="E43" s="5" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="F43" s="5" t="s">
-        <v>67</v>
+        <v>76</v>
       </c>
       <c r="G43" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H43" s="5" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="4" t="s">
         <v>54</v>
       </c>
       <c r="B44" s="5" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="C44" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D44" s="5"/>
       <c r="E44" s="5" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="F44" s="5" t="s">
-        <v>67</v>
+        <v>77</v>
       </c>
       <c r="G44" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H44" s="5" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="4" t="s">
         <v>55</v>
       </c>
       <c r="B45" s="5" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="C45" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D45" s="5"/>
       <c r="E45" s="5" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="F45" s="5" t="s">
-        <v>67</v>
+        <v>78</v>
       </c>
       <c r="G45" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H45" s="5" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" s="4" t="s">
         <v>56</v>
       </c>
       <c r="B46" s="5" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="C46" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D46" s="5"/>
       <c r="E46" s="5" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="F46" s="5" t="s">
-        <v>68</v>
+        <v>79</v>
       </c>
       <c r="G46" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H46" s="5" t="s">
-        <v>89</v>
+        <v>113</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" s="4" t="s">
         <v>57</v>
       </c>
       <c r="B47" s="5" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="C47" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D47" s="5"/>
       <c r="E47" s="5" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="F47" s="5" t="s">
-        <v>67</v>
+        <v>76</v>
       </c>
       <c r="G47" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H47" s="5" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" s="4" t="s">
         <v>58</v>
       </c>
       <c r="B48" s="5" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="C48" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D48" s="5"/>
       <c r="E48" s="5" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="F48" s="5" t="s">
-        <v>67</v>
+        <v>80</v>
       </c>
       <c r="G48" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H48" s="5" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" s="4" t="s">
         <v>59</v>
       </c>
       <c r="B49" s="5" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="C49" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D49" s="5"/>
       <c r="E49" s="5" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="F49" s="5" t="s">
-        <v>67</v>
+        <v>81</v>
       </c>
       <c r="G49" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H49" s="5" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" s="6" t="s">
         <v>134</v>
       </c>
       <c r="C53" s="6" t="s">
         <v>135</v>
       </c>
       <c r="E53" s="6" t="s">
         <v>136</v>
       </c>
       <c r="F53" s="6" t="s">
         <v>137</v>
       </c>
       <c r="H53" s="6" t="s">
         <v>138</v>
       </c>
     </row>
@@ -2589,831 +2589,831 @@
         <v>60</v>
       </c>
       <c r="D11" s="5"/>
       <c r="E11" s="5" t="s">
         <v>61</v>
       </c>
       <c r="F11" s="5" t="s">
         <v>66</v>
       </c>
       <c r="G11" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C12" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D12" s="5"/>
       <c r="E12" s="5" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="F12" s="5" t="s">
         <v>67</v>
       </c>
       <c r="G12" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C13" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D13" s="5"/>
       <c r="E13" s="5" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="F13" s="5" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="G13" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C14" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D14" s="5"/>
       <c r="E14" s="5" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="F14" s="5" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="G14" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C15" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D15" s="5"/>
       <c r="E15" s="5" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="F15" s="5" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="G15" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C16" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D16" s="5"/>
       <c r="E16" s="5" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="F16" s="5" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="G16" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C17" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D17" s="5"/>
       <c r="E17" s="5" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="F17" s="5" t="s">
         <v>68</v>
       </c>
       <c r="G17" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="4" t="s">
         <v>28</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C18" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D18" s="5"/>
       <c r="E18" s="5" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="F18" s="5" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="G18" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="4" t="s">
         <v>29</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D19" s="5"/>
       <c r="E19" s="5" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="F19" s="5" t="s">
         <v>70</v>
       </c>
       <c r="G19" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="4" t="s">
         <v>30</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C20" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D20" s="5"/>
       <c r="E20" s="5" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="F20" s="5" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="G20" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="4" t="s">
         <v>31</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C21" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D21" s="5"/>
       <c r="E21" s="5" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="F21" s="5" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="G21" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="4" t="s">
         <v>32</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C22" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D22" s="5"/>
       <c r="E22" s="5" t="s">
         <v>61</v>
       </c>
       <c r="F22" s="5" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="G22" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="4" t="s">
         <v>33</v>
       </c>
       <c r="B23" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C23" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D23" s="5"/>
       <c r="E23" s="5" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="F23" s="5" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="G23" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="4" t="s">
         <v>34</v>
       </c>
       <c r="B24" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C24" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D24" s="5"/>
       <c r="E24" s="5" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="F24" s="5" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="G24" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="4" t="s">
         <v>35</v>
       </c>
       <c r="B25" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C25" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D25" s="5"/>
       <c r="E25" s="5" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="F25" s="5" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="G25" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="4" t="s">
         <v>36</v>
       </c>
       <c r="B26" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C26" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D26" s="5"/>
       <c r="E26" s="5" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="F26" s="5" t="s">
         <v>70</v>
       </c>
       <c r="G26" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" s="4" t="s">
         <v>37</v>
       </c>
       <c r="B27" s="5" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C27" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D27" s="5"/>
       <c r="E27" s="5" t="s">
         <v>62</v>
       </c>
       <c r="F27" s="5" t="s">
         <v>71</v>
       </c>
       <c r="G27" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" s="4" t="s">
         <v>38</v>
       </c>
       <c r="B28" s="5" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C28" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D28" s="5"/>
       <c r="E28" s="5" t="s">
         <v>62</v>
       </c>
       <c r="F28" s="5" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="G28" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" s="4" t="s">
         <v>39</v>
       </c>
       <c r="B29" s="5" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C29" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D29" s="5"/>
       <c r="E29" s="5" t="s">
         <v>62</v>
       </c>
       <c r="F29" s="5" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="G29" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" s="4" t="s">
         <v>40</v>
       </c>
       <c r="B30" s="5" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C30" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D30" s="5"/>
       <c r="E30" s="5" t="s">
         <v>62</v>
       </c>
       <c r="F30" s="5" t="s">
-        <v>74</v>
+        <v>70</v>
       </c>
       <c r="G30" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" s="4" t="s">
         <v>41</v>
       </c>
       <c r="B31" s="5" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C31" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D31" s="5"/>
       <c r="E31" s="5" t="s">
         <v>62</v>
       </c>
       <c r="F31" s="5" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G31" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" s="4" t="s">
         <v>42</v>
       </c>
       <c r="B32" s="5" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C32" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D32" s="5"/>
       <c r="E32" s="5" t="s">
         <v>62</v>
       </c>
       <c r="F32" s="5" t="s">
-        <v>76</v>
+        <v>72</v>
       </c>
       <c r="G32" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" s="4" t="s">
         <v>43</v>
       </c>
       <c r="B33" s="5" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C33" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D33" s="5"/>
       <c r="E33" s="5" t="s">
         <v>62</v>
       </c>
       <c r="F33" s="5" t="s">
         <v>73</v>
       </c>
       <c r="G33" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" s="4" t="s">
         <v>44</v>
       </c>
       <c r="B34" s="5" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C34" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D34" s="5"/>
       <c r="E34" s="5" t="s">
         <v>62</v>
       </c>
       <c r="F34" s="5" t="s">
-        <v>77</v>
+        <v>68</v>
       </c>
       <c r="G34" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" s="4" t="s">
         <v>45</v>
       </c>
       <c r="B35" s="5" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C35" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D35" s="5"/>
       <c r="E35" s="5" t="s">
         <v>62</v>
       </c>
       <c r="F35" s="5" t="s">
-        <v>78</v>
+        <v>70</v>
       </c>
       <c r="G35" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" s="4" t="s">
         <v>46</v>
       </c>
       <c r="B36" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C36" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D36" s="5"/>
       <c r="E36" s="5" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="F36" s="5" t="s">
-        <v>79</v>
+        <v>71</v>
       </c>
       <c r="G36" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" s="4" t="s">
         <v>47</v>
       </c>
       <c r="B37" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C37" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D37" s="5"/>
       <c r="E37" s="5" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="F37" s="5" t="s">
-        <v>80</v>
+        <v>70</v>
       </c>
       <c r="G37" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" s="4" t="s">
         <v>48</v>
       </c>
       <c r="B38" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C38" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D38" s="5"/>
       <c r="E38" s="5" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="F38" s="5" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="G38" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" s="4" t="s">
         <v>49</v>
       </c>
       <c r="B39" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C39" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D39" s="5"/>
       <c r="E39" s="5" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="F39" s="5" t="s">
-        <v>81</v>
+        <v>73</v>
       </c>
       <c r="G39" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" s="4" t="s">
         <v>50</v>
       </c>
       <c r="B40" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C40" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D40" s="5"/>
       <c r="E40" s="5" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="F40" s="5" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="G40" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41" s="4" t="s">
         <v>51</v>
       </c>
       <c r="B41" s="5" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="C41" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D41" s="5"/>
       <c r="E41" s="5" t="s">
         <v>65</v>
       </c>
       <c r="F41" s="5" t="s">
-        <v>67</v>
+        <v>74</v>
       </c>
       <c r="G41" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42" s="4" t="s">
         <v>52</v>
       </c>
       <c r="B42" s="5" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="C42" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D42" s="5"/>
       <c r="E42" s="5" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="F42" s="5" t="s">
-        <v>68</v>
+        <v>75</v>
       </c>
       <c r="G42" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="43" spans="1:7">
       <c r="A43" s="4" t="s">
         <v>53</v>
       </c>
       <c r="B43" s="5" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="C43" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D43" s="5"/>
       <c r="E43" s="5" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="F43" s="5" t="s">
-        <v>67</v>
+        <v>76</v>
       </c>
       <c r="G43" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="44" spans="1:7">
       <c r="A44" s="4" t="s">
         <v>54</v>
       </c>
       <c r="B44" s="5" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="C44" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D44" s="5"/>
       <c r="E44" s="5" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="F44" s="5" t="s">
-        <v>67</v>
+        <v>77</v>
       </c>
       <c r="G44" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="45" spans="1:7">
       <c r="A45" s="4" t="s">
         <v>55</v>
       </c>
       <c r="B45" s="5" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="C45" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D45" s="5"/>
       <c r="E45" s="5" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="F45" s="5" t="s">
-        <v>67</v>
+        <v>78</v>
       </c>
       <c r="G45" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="46" spans="1:7">
       <c r="A46" s="4" t="s">
         <v>56</v>
       </c>
       <c r="B46" s="5" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="C46" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D46" s="5"/>
       <c r="E46" s="5" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="F46" s="5" t="s">
-        <v>68</v>
+        <v>79</v>
       </c>
       <c r="G46" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="47" spans="1:7">
       <c r="A47" s="4" t="s">
         <v>57</v>
       </c>
       <c r="B47" s="5" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="C47" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D47" s="5"/>
       <c r="E47" s="5" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="F47" s="5" t="s">
-        <v>67</v>
+        <v>76</v>
       </c>
       <c r="G47" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="48" spans="1:7">
       <c r="A48" s="4" t="s">
         <v>58</v>
       </c>
       <c r="B48" s="5" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="C48" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D48" s="5"/>
       <c r="E48" s="5" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="F48" s="5" t="s">
-        <v>67</v>
+        <v>80</v>
       </c>
       <c r="G48" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="49" spans="1:7">
       <c r="A49" s="4" t="s">
         <v>59</v>
       </c>
       <c r="B49" s="5" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="C49" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D49" s="5"/>
       <c r="E49" s="5" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="F49" s="5" t="s">
-        <v>67</v>
+        <v>81</v>
       </c>
       <c r="G49" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="53" spans="1:7">
       <c r="A53" s="6" t="s">
         <v>134</v>
       </c>
       <c r="C53" s="6" t="s">
         <v>135</v>
       </c>
       <c r="E53" s="6" t="s">
         <v>136</v>
       </c>
       <c r="F53" s="6" t="s">
         <v>137</v>
       </c>
       <c r="G53" s="6" t="s">
         <v>138</v>
       </c>
     </row>
   </sheetData>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.7" right="0.7" top="1" bottom="0.75" header="0.3" footer="0.3"/>
@@ -3555,831 +3555,831 @@
         <v>60</v>
       </c>
       <c r="D11" s="5"/>
       <c r="E11" s="5" t="s">
         <v>61</v>
       </c>
       <c r="F11" s="5" t="s">
         <v>66</v>
       </c>
       <c r="G11" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="4" t="s">
         <v>142</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C12" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D12" s="5"/>
       <c r="E12" s="5" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="F12" s="5" t="s">
         <v>67</v>
       </c>
       <c r="G12" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="4" t="s">
         <v>143</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C13" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D13" s="5"/>
       <c r="E13" s="5" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="F13" s="5" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="G13" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="4" t="s">
         <v>144</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C14" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D14" s="5"/>
       <c r="E14" s="5" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="F14" s="5" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="G14" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="4" t="s">
         <v>145</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C15" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D15" s="5"/>
       <c r="E15" s="5" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="F15" s="5" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="G15" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="4" t="s">
         <v>146</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C16" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D16" s="5"/>
       <c r="E16" s="5" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="F16" s="5" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="G16" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="4" t="s">
         <v>147</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C17" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D17" s="5"/>
       <c r="E17" s="5" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="F17" s="5" t="s">
         <v>68</v>
       </c>
       <c r="G17" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="4" t="s">
         <v>148</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C18" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D18" s="5"/>
       <c r="E18" s="5" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="F18" s="5" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="G18" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="4" t="s">
         <v>149</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D19" s="5"/>
       <c r="E19" s="5" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="F19" s="5" t="s">
         <v>70</v>
       </c>
       <c r="G19" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="4" t="s">
         <v>150</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C20" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D20" s="5"/>
       <c r="E20" s="5" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="F20" s="5" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="G20" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="4" t="s">
         <v>151</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C21" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D21" s="5"/>
       <c r="E21" s="5" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="F21" s="5" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="G21" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="4" t="s">
         <v>152</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C22" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D22" s="5"/>
       <c r="E22" s="5" t="s">
         <v>61</v>
       </c>
       <c r="F22" s="5" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="G22" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="4" t="s">
         <v>153</v>
       </c>
       <c r="B23" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C23" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D23" s="5"/>
       <c r="E23" s="5" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="F23" s="5" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="G23" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="4" t="s">
         <v>154</v>
       </c>
       <c r="B24" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C24" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D24" s="5"/>
       <c r="E24" s="5" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="F24" s="5" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="G24" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="4" t="s">
         <v>155</v>
       </c>
       <c r="B25" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C25" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D25" s="5"/>
       <c r="E25" s="5" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="F25" s="5" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="G25" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="4" t="s">
         <v>156</v>
       </c>
       <c r="B26" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C26" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D26" s="5"/>
       <c r="E26" s="5" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="F26" s="5" t="s">
         <v>70</v>
       </c>
       <c r="G26" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" s="4" t="s">
         <v>157</v>
       </c>
       <c r="B27" s="5" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C27" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D27" s="5"/>
       <c r="E27" s="5" t="s">
         <v>62</v>
       </c>
       <c r="F27" s="5" t="s">
         <v>71</v>
       </c>
       <c r="G27" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" s="4" t="s">
         <v>158</v>
       </c>
       <c r="B28" s="5" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C28" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D28" s="5"/>
       <c r="E28" s="5" t="s">
         <v>62</v>
       </c>
       <c r="F28" s="5" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="G28" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" s="4" t="s">
         <v>159</v>
       </c>
       <c r="B29" s="5" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C29" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D29" s="5"/>
       <c r="E29" s="5" t="s">
         <v>62</v>
       </c>
       <c r="F29" s="5" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="G29" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" s="4" t="s">
         <v>160</v>
       </c>
       <c r="B30" s="5" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C30" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D30" s="5"/>
       <c r="E30" s="5" t="s">
         <v>62</v>
       </c>
       <c r="F30" s="5" t="s">
-        <v>74</v>
+        <v>70</v>
       </c>
       <c r="G30" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" s="4" t="s">
         <v>161</v>
       </c>
       <c r="B31" s="5" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C31" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D31" s="5"/>
       <c r="E31" s="5" t="s">
         <v>62</v>
       </c>
       <c r="F31" s="5" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="G31" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" s="4" t="s">
         <v>162</v>
       </c>
       <c r="B32" s="5" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C32" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D32" s="5"/>
       <c r="E32" s="5" t="s">
         <v>62</v>
       </c>
       <c r="F32" s="5" t="s">
-        <v>76</v>
+        <v>72</v>
       </c>
       <c r="G32" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" s="4" t="s">
         <v>163</v>
       </c>
       <c r="B33" s="5" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C33" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D33" s="5"/>
       <c r="E33" s="5" t="s">
         <v>62</v>
       </c>
       <c r="F33" s="5" t="s">
         <v>73</v>
       </c>
       <c r="G33" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" s="4" t="s">
         <v>164</v>
       </c>
       <c r="B34" s="5" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C34" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D34" s="5"/>
       <c r="E34" s="5" t="s">
         <v>62</v>
       </c>
       <c r="F34" s="5" t="s">
-        <v>77</v>
+        <v>68</v>
       </c>
       <c r="G34" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" s="4" t="s">
         <v>165</v>
       </c>
       <c r="B35" s="5" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C35" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D35" s="5"/>
       <c r="E35" s="5" t="s">
         <v>62</v>
       </c>
       <c r="F35" s="5" t="s">
-        <v>78</v>
+        <v>70</v>
       </c>
       <c r="G35" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" s="4" t="s">
         <v>166</v>
       </c>
       <c r="B36" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C36" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D36" s="5"/>
       <c r="E36" s="5" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="F36" s="5" t="s">
-        <v>79</v>
+        <v>71</v>
       </c>
       <c r="G36" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" s="4" t="s">
         <v>167</v>
       </c>
       <c r="B37" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C37" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D37" s="5"/>
       <c r="E37" s="5" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="F37" s="5" t="s">
-        <v>80</v>
+        <v>70</v>
       </c>
       <c r="G37" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" s="4" t="s">
         <v>168</v>
       </c>
       <c r="B38" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C38" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D38" s="5"/>
       <c r="E38" s="5" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="F38" s="5" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="G38" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" s="4" t="s">
         <v>169</v>
       </c>
       <c r="B39" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C39" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D39" s="5"/>
       <c r="E39" s="5" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="F39" s="5" t="s">
-        <v>81</v>
+        <v>73</v>
       </c>
       <c r="G39" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" s="4" t="s">
         <v>170</v>
       </c>
       <c r="B40" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C40" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D40" s="5"/>
       <c r="E40" s="5" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="F40" s="5" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="G40" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41" s="4" t="s">
         <v>171</v>
       </c>
       <c r="B41" s="5" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="C41" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D41" s="5"/>
       <c r="E41" s="5" t="s">
         <v>65</v>
       </c>
       <c r="F41" s="5" t="s">
-        <v>67</v>
+        <v>74</v>
       </c>
       <c r="G41" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42" s="4" t="s">
         <v>172</v>
       </c>
       <c r="B42" s="5" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="C42" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D42" s="5"/>
       <c r="E42" s="5" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="F42" s="5" t="s">
-        <v>68</v>
+        <v>75</v>
       </c>
       <c r="G42" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="43" spans="1:7">
       <c r="A43" s="4" t="s">
         <v>173</v>
       </c>
       <c r="B43" s="5" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="C43" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D43" s="5"/>
       <c r="E43" s="5" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="F43" s="5" t="s">
-        <v>67</v>
+        <v>76</v>
       </c>
       <c r="G43" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="44" spans="1:7">
       <c r="A44" s="4" t="s">
         <v>174</v>
       </c>
       <c r="B44" s="5" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="C44" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D44" s="5"/>
       <c r="E44" s="5" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="F44" s="5" t="s">
-        <v>67</v>
+        <v>77</v>
       </c>
       <c r="G44" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="45" spans="1:7">
       <c r="A45" s="4" t="s">
         <v>175</v>
       </c>
       <c r="B45" s="5" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="C45" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D45" s="5"/>
       <c r="E45" s="5" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="F45" s="5" t="s">
-        <v>67</v>
+        <v>78</v>
       </c>
       <c r="G45" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="46" spans="1:7">
       <c r="A46" s="4" t="s">
         <v>176</v>
       </c>
       <c r="B46" s="5" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="C46" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D46" s="5"/>
       <c r="E46" s="5" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="F46" s="5" t="s">
-        <v>68</v>
+        <v>79</v>
       </c>
       <c r="G46" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="47" spans="1:7">
       <c r="A47" s="4" t="s">
         <v>177</v>
       </c>
       <c r="B47" s="5" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="C47" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D47" s="5"/>
       <c r="E47" s="5" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="F47" s="5" t="s">
-        <v>67</v>
+        <v>76</v>
       </c>
       <c r="G47" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="48" spans="1:7">
       <c r="A48" s="4" t="s">
         <v>178</v>
       </c>
       <c r="B48" s="5" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="C48" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D48" s="5"/>
       <c r="E48" s="5" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="F48" s="5" t="s">
-        <v>67</v>
+        <v>80</v>
       </c>
       <c r="G48" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="49" spans="1:7">
       <c r="A49" s="4" t="s">
         <v>179</v>
       </c>
       <c r="B49" s="5" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="C49" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D49" s="5"/>
       <c r="E49" s="5" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="F49" s="5" t="s">
-        <v>67</v>
+        <v>81</v>
       </c>
       <c r="G49" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="53" spans="1:7">
       <c r="A53" s="6" t="s">
         <v>134</v>
       </c>
       <c r="C53" s="6" t="s">
         <v>135</v>
       </c>
       <c r="E53" s="6" t="s">
         <v>136</v>
       </c>
       <c r="F53" s="6" t="s">
         <v>137</v>
       </c>
       <c r="G53" s="6" t="s">
         <v>138</v>
       </c>
     </row>
   </sheetData>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.7" right="0.7" top="1" bottom="0.75" header="0.3" footer="0.3"/>
@@ -4688,1005 +4688,1005 @@
       <c r="G29" t="s">
         <v>182</v>
       </c>
       <c r="H29" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="4" t="s">
         <v>21</v>
       </c>
       <c r="B30" s="5"/>
       <c r="C30" s="5" t="s">
         <v>189</v>
       </c>
       <c r="D30" s="5" t="s">
         <v>61</v>
       </c>
       <c r="E30" s="5" t="s">
         <v>66</v>
       </c>
       <c r="F30" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G30" s="5">
-        <v>46.24</v>
+        <v>46.56</v>
       </c>
       <c r="H30" s="5" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B31" s="5"/>
       <c r="C31" s="5" t="s">
         <v>189</v>
       </c>
       <c r="D31" s="5" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="E31" s="5" t="s">
         <v>67</v>
       </c>
       <c r="F31" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G31" s="5">
-        <v>47.16</v>
+        <v>38.98</v>
       </c>
       <c r="H31" s="5" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B32" s="5"/>
       <c r="C32" s="5" t="s">
         <v>189</v>
       </c>
       <c r="D32" s="5" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="E32" s="5" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="F32" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G32" s="5">
         <v>46.78</v>
       </c>
       <c r="H32" s="5" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B33" s="5"/>
       <c r="C33" s="5" t="s">
         <v>189</v>
       </c>
       <c r="D33" s="5" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="E33" s="5" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F33" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G33" s="5">
-        <v>46.88</v>
+        <v>46.68</v>
       </c>
       <c r="H33" s="5" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B34" s="5"/>
       <c r="C34" s="5" t="s">
         <v>189</v>
       </c>
       <c r="D34" s="5" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="E34" s="5" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="F34" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G34" s="5">
-        <v>47.08</v>
+        <v>48.46</v>
       </c>
       <c r="H34" s="5" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B35" s="5"/>
       <c r="C35" s="5" t="s">
         <v>189</v>
       </c>
       <c r="D35" s="5" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="E35" s="5" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="F35" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G35" s="5">
-        <v>47.3</v>
+        <v>47.28</v>
       </c>
       <c r="H35" s="5" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B36" s="5"/>
       <c r="C36" s="5" t="s">
         <v>189</v>
       </c>
       <c r="D36" s="5" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="E36" s="5" t="s">
         <v>68</v>
       </c>
       <c r="F36" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G36" s="5">
-        <v>47.12</v>
+        <v>48.28</v>
       </c>
       <c r="H36" s="5" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="4" t="s">
         <v>28</v>
       </c>
       <c r="B37" s="5"/>
       <c r="C37" s="5" t="s">
         <v>189</v>
       </c>
       <c r="D37" s="5" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="E37" s="5" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="F37" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G37" s="5">
-        <v>47.68</v>
+        <v>47.8</v>
       </c>
       <c r="H37" s="5" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="4" t="s">
         <v>29</v>
       </c>
       <c r="B38" s="5"/>
       <c r="C38" s="5" t="s">
         <v>189</v>
       </c>
       <c r="D38" s="5" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="E38" s="5" t="s">
         <v>70</v>
       </c>
       <c r="F38" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G38" s="5">
-        <v>48.26</v>
+        <v>47.4</v>
       </c>
       <c r="H38" s="5" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="4" t="s">
         <v>30</v>
       </c>
       <c r="B39" s="5"/>
       <c r="C39" s="5" t="s">
         <v>189</v>
       </c>
       <c r="D39" s="5" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="E39" s="5" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="F39" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G39" s="5">
-        <v>47.28</v>
+        <v>48.64</v>
       </c>
       <c r="H39" s="5" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="4" t="s">
         <v>31</v>
       </c>
       <c r="B40" s="5"/>
       <c r="C40" s="5" t="s">
         <v>189</v>
       </c>
       <c r="D40" s="5" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="E40" s="5" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="F40" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G40" s="5">
-        <v>46.96</v>
+        <v>47.68</v>
       </c>
       <c r="H40" s="5" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="4" t="s">
         <v>32</v>
       </c>
       <c r="B41" s="5"/>
       <c r="C41" s="5" t="s">
         <v>189</v>
       </c>
       <c r="D41" s="5" t="s">
         <v>61</v>
       </c>
       <c r="E41" s="5" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="F41" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G41" s="5">
-        <v>46.42</v>
+        <v>47.22</v>
       </c>
       <c r="H41" s="5" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="4" t="s">
         <v>33</v>
       </c>
       <c r="B42" s="5"/>
       <c r="C42" s="5" t="s">
         <v>189</v>
       </c>
       <c r="D42" s="5" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="E42" s="5" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="F42" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G42" s="5">
-        <v>47.48</v>
+        <v>47.44</v>
       </c>
       <c r="H42" s="5" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" s="4" t="s">
         <v>34</v>
       </c>
       <c r="B43" s="5"/>
       <c r="C43" s="5" t="s">
         <v>189</v>
       </c>
       <c r="D43" s="5" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="E43" s="5" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="F43" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G43" s="5">
-        <v>47.66</v>
+        <v>46.14</v>
       </c>
       <c r="H43" s="5" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="4" t="s">
         <v>35</v>
       </c>
       <c r="B44" s="5"/>
       <c r="C44" s="5" t="s">
         <v>189</v>
       </c>
       <c r="D44" s="5" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="E44" s="5" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F44" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G44" s="5">
-        <v>47.68</v>
+        <v>46.24</v>
       </c>
       <c r="H44" s="5" t="s">
-        <v>89</v>
+        <v>96</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="4" t="s">
         <v>36</v>
       </c>
       <c r="B45" s="5"/>
       <c r="C45" s="5" t="s">
         <v>189</v>
       </c>
       <c r="D45" s="5" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="E45" s="5" t="s">
         <v>70</v>
       </c>
       <c r="F45" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G45" s="5">
-        <v>48.04</v>
+        <v>47.16</v>
       </c>
       <c r="H45" s="5" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" s="4" t="s">
-        <v>46</v>
+        <v>37</v>
       </c>
       <c r="B46" s="5"/>
       <c r="C46" s="5" t="s">
         <v>189</v>
       </c>
       <c r="D46" s="5" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="E46" s="5" t="s">
-        <v>79</v>
+        <v>71</v>
       </c>
       <c r="F46" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G46" s="5">
-        <v>46.56</v>
+        <v>46.78</v>
       </c>
       <c r="H46" s="5" t="s">
-        <v>106</v>
+        <v>84</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" s="4" t="s">
-        <v>47</v>
+        <v>38</v>
       </c>
       <c r="B47" s="5"/>
       <c r="C47" s="5" t="s">
         <v>189</v>
       </c>
       <c r="D47" s="5" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="E47" s="5" t="s">
-        <v>80</v>
+        <v>71</v>
       </c>
       <c r="F47" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G47" s="5">
-        <v>38.98</v>
+        <v>46.88</v>
       </c>
       <c r="H47" s="5" t="s">
-        <v>107</v>
+        <v>98</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" s="4" t="s">
-        <v>48</v>
+        <v>39</v>
       </c>
       <c r="B48" s="5"/>
       <c r="C48" s="5" t="s">
         <v>189</v>
       </c>
       <c r="D48" s="5" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="E48" s="5" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="F48" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G48" s="5">
-        <v>46.78</v>
+        <v>47.08</v>
       </c>
       <c r="H48" s="5" t="s">
-        <v>84</v>
+        <v>99</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" s="4" t="s">
-        <v>49</v>
+        <v>40</v>
       </c>
       <c r="B49" s="5"/>
       <c r="C49" s="5" t="s">
         <v>189</v>
       </c>
       <c r="D49" s="5" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="E49" s="5" t="s">
-        <v>81</v>
+        <v>70</v>
       </c>
       <c r="F49" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G49" s="5">
-        <v>46.68</v>
+        <v>47.3</v>
       </c>
       <c r="H49" s="5" t="s">
-        <v>108</v>
+        <v>100</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" s="4" t="s">
-        <v>50</v>
+        <v>41</v>
       </c>
       <c r="B50" s="5"/>
       <c r="C50" s="5" t="s">
         <v>189</v>
       </c>
       <c r="D50" s="5" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="E50" s="5" t="s">
         <v>68</v>
       </c>
       <c r="F50" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G50" s="5">
-        <v>48.46</v>
+        <v>47.12</v>
       </c>
       <c r="H50" s="5" t="s">
-        <v>109</v>
+        <v>101</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" s="4" t="s">
-        <v>51</v>
+        <v>42</v>
       </c>
       <c r="B51" s="5"/>
       <c r="C51" s="5" t="s">
         <v>189</v>
       </c>
       <c r="D51" s="5" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="E51" s="5" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="F51" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G51" s="5">
-        <v>47.28</v>
+        <v>47.68</v>
       </c>
       <c r="H51" s="5" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" s="4" t="s">
-        <v>52</v>
+        <v>43</v>
       </c>
       <c r="B52" s="5"/>
       <c r="C52" s="5" t="s">
         <v>189</v>
       </c>
       <c r="D52" s="5" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="E52" s="5" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="F52" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G52" s="5">
-        <v>48.28</v>
+        <v>48.26</v>
       </c>
       <c r="H52" s="5" t="s">
-        <v>110</v>
+        <v>102</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" s="4" t="s">
-        <v>53</v>
+        <v>44</v>
       </c>
       <c r="B53" s="5"/>
       <c r="C53" s="5" t="s">
         <v>189</v>
       </c>
       <c r="D53" s="5" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="E53" s="5" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="F53" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G53" s="5">
-        <v>47.8</v>
+        <v>47.28</v>
       </c>
       <c r="H53" s="5" t="s">
-        <v>111</v>
+        <v>87</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" s="4" t="s">
-        <v>54</v>
+        <v>45</v>
       </c>
       <c r="B54" s="5"/>
       <c r="C54" s="5" t="s">
         <v>189</v>
       </c>
       <c r="D54" s="5" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="E54" s="5" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="F54" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G54" s="5">
-        <v>47.4</v>
+        <v>46.96</v>
       </c>
       <c r="H54" s="5" t="s">
-        <v>112</v>
+        <v>103</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" s="4" t="s">
-        <v>55</v>
+        <v>46</v>
       </c>
       <c r="B55" s="5"/>
       <c r="C55" s="5" t="s">
         <v>189</v>
       </c>
       <c r="D55" s="5" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="E55" s="5" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="F55" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G55" s="5">
-        <v>48.64</v>
+        <v>46.42</v>
       </c>
       <c r="H55" s="5" t="s">
-        <v>113</v>
+        <v>104</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" s="4" t="s">
-        <v>56</v>
+        <v>47</v>
       </c>
       <c r="B56" s="5"/>
       <c r="C56" s="5" t="s">
         <v>189</v>
       </c>
       <c r="D56" s="5" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="E56" s="5" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="F56" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G56" s="5">
-        <v>47.68</v>
+        <v>47.48</v>
       </c>
       <c r="H56" s="5" t="s">
-        <v>89</v>
+        <v>105</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" s="4" t="s">
-        <v>57</v>
+        <v>48</v>
       </c>
       <c r="B57" s="5"/>
       <c r="C57" s="5" t="s">
         <v>189</v>
       </c>
       <c r="D57" s="5" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="E57" s="5" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="F57" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G57" s="5">
-        <v>47.22</v>
+        <v>47.66</v>
       </c>
       <c r="H57" s="5" t="s">
-        <v>114</v>
+        <v>106</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" s="4" t="s">
-        <v>58</v>
+        <v>49</v>
       </c>
       <c r="B58" s="5"/>
       <c r="C58" s="5" t="s">
         <v>189</v>
       </c>
       <c r="D58" s="5" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="E58" s="5" t="s">
-        <v>67</v>
+        <v>73</v>
       </c>
       <c r="F58" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G58" s="5">
-        <v>47.44</v>
+        <v>47.68</v>
       </c>
       <c r="H58" s="5" t="s">
-        <v>115</v>
+        <v>92</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" s="4" t="s">
-        <v>59</v>
+        <v>50</v>
       </c>
       <c r="B59" s="5"/>
       <c r="C59" s="5" t="s">
         <v>189</v>
       </c>
       <c r="D59" s="5" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="E59" s="5" t="s">
-        <v>67</v>
+        <v>73</v>
       </c>
       <c r="F59" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G59" s="5">
-        <v>46.14</v>
+        <v>48.04</v>
       </c>
       <c r="H59" s="5" t="s">
-        <v>116</v>
+        <v>107</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" s="16" t="s">
         <v>190</v>
       </c>
       <c r="B61" s="16" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
         <v>192</v>
       </c>
       <c r="B63" t="s">
         <v>186</v>
       </c>
       <c r="C63" t="s">
         <v>187</v>
       </c>
       <c r="D63" t="s">
         <v>17</v>
       </c>
       <c r="E63" t="s">
         <v>18</v>
       </c>
       <c r="F63" t="s">
         <v>3</v>
       </c>
       <c r="G63" t="s">
         <v>182</v>
       </c>
       <c r="H63" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" s="4" t="s">
-        <v>37</v>
+        <v>51</v>
       </c>
       <c r="B64" s="5"/>
       <c r="C64" s="5" t="s">
         <v>193</v>
       </c>
       <c r="D64" s="5" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="E64" s="5" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="F64" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G64" s="5">
         <v>48.52</v>
       </c>
       <c r="H64" s="5" t="s">
-        <v>97</v>
+        <v>108</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" s="4" t="s">
-        <v>38</v>
+        <v>52</v>
       </c>
       <c r="B65" s="5"/>
       <c r="C65" s="5" t="s">
         <v>193</v>
       </c>
       <c r="D65" s="5" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="E65" s="5" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="F65" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G65" s="5">
         <v>53.68</v>
       </c>
       <c r="H65" s="5" t="s">
-        <v>98</v>
+        <v>109</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" s="4" t="s">
-        <v>39</v>
+        <v>53</v>
       </c>
       <c r="B66" s="5"/>
       <c r="C66" s="5" t="s">
         <v>193</v>
       </c>
       <c r="D66" s="5" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="E66" s="5" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="F66" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G66" s="5">
         <v>49.34</v>
       </c>
       <c r="H66" s="5" t="s">
-        <v>99</v>
+        <v>110</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" s="4" t="s">
-        <v>40</v>
+        <v>54</v>
       </c>
       <c r="B67" s="5"/>
       <c r="C67" s="5" t="s">
         <v>193</v>
       </c>
       <c r="D67" s="5" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="E67" s="5" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="F67" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G67" s="5">
         <v>49.28</v>
       </c>
       <c r="H67" s="5" t="s">
-        <v>100</v>
+        <v>111</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" s="4" t="s">
-        <v>41</v>
+        <v>55</v>
       </c>
       <c r="B68" s="5"/>
       <c r="C68" s="5" t="s">
         <v>193</v>
       </c>
       <c r="D68" s="5" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="E68" s="5" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="F68" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G68" s="5">
         <v>48.12</v>
       </c>
       <c r="H68" s="5" t="s">
-        <v>101</v>
+        <v>112</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" s="4" t="s">
-        <v>42</v>
+        <v>56</v>
       </c>
       <c r="B69" s="5"/>
       <c r="C69" s="5" t="s">
         <v>193</v>
       </c>
       <c r="D69" s="5" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="E69" s="5" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="F69" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G69" s="5">
         <v>18.26</v>
       </c>
       <c r="H69" s="5" t="s">
-        <v>102</v>
+        <v>113</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" s="4" t="s">
-        <v>43</v>
+        <v>57</v>
       </c>
       <c r="B70" s="5"/>
       <c r="C70" s="5" t="s">
         <v>193</v>
       </c>
       <c r="D70" s="5" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="E70" s="5" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="F70" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G70" s="5">
         <v>48.96</v>
       </c>
       <c r="H70" s="5" t="s">
-        <v>103</v>
+        <v>114</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" s="4" t="s">
-        <v>44</v>
+        <v>58</v>
       </c>
       <c r="B71" s="5"/>
       <c r="C71" s="5" t="s">
         <v>193</v>
       </c>
       <c r="D71" s="5" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="E71" s="5" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="F71" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G71" s="5">
         <v>48.6</v>
       </c>
       <c r="H71" s="5" t="s">
-        <v>104</v>
+        <v>115</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" s="4" t="s">
-        <v>45</v>
+        <v>59</v>
       </c>
       <c r="B72" s="5"/>
       <c r="C72" s="5" t="s">
         <v>193</v>
       </c>
       <c r="D72" s="5" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="E72" s="5" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="F72" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G72" s="5">
         <v>45.14</v>
       </c>
       <c r="H72" s="5" t="s">
-        <v>105</v>
+        <v>116</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="F80" s="6" t="s">
         <v>207</v>
       </c>
     </row>
   </sheetData>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.7" right="0.7" top="1" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" fitToHeight="0" orientation="portrait"/>
   <headerFooter>
     <oddFooter>&amp;LDate: &amp;D&amp;C&amp;14&amp;"Calibri,Italic"A member of the Mei Sheng Group&amp;RPage &amp;P of &amp;N</oddFooter>
   </headerFooter>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="60" max="16383" man="1"/>
   </rowBreaks>
   <tableParts count="4">
     <tablePart r:id="rId1"/>
     <tablePart r:id="rId2"/>
     <tablePart r:id="rId3"/>
     <tablePart r:id="rId4"/>
   </tableParts>
 </worksheet>
 </file>