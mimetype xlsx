--- v0 (2026-04-10)
+++ v1 (2026-08-09)
@@ -90,111 +90,111 @@
   <si>
     <t>Fabric Code</t>
   </si>
   <si>
     <t>Grade</t>
   </si>
   <si>
     <t>Color Group</t>
   </si>
   <si>
     <t>Width</t>
   </si>
   <si>
     <t>Roll Length</t>
   </si>
   <si>
     <t>Kilograms</t>
   </si>
   <si>
     <t>Roll ID</t>
   </si>
   <si>
     <t>2410173-07-0427</t>
   </si>
   <si>
+    <t>2410173-06-0433</t>
+  </si>
+  <si>
+    <t>2410173-06-0430</t>
+  </si>
+  <si>
     <t>2410173-07-0428</t>
   </si>
   <si>
     <t>2410173-06-0429</t>
   </si>
   <si>
-    <t>2410173-06-0430</t>
-[...1 lines deleted...]
-  <si>
     <t>2410173-06-0431</t>
   </si>
   <si>
     <t>2410173-06-0432</t>
   </si>
   <si>
-    <t>2410173-06-0433</t>
-[...1 lines deleted...]
-  <si>
     <t>A</t>
   </si>
   <si>
     <t>47.5</t>
   </si>
   <si>
     <t>170.0</t>
   </si>
   <si>
+    <t>145.0</t>
+  </si>
+  <si>
+    <t>160.0</t>
+  </si>
+  <si>
     <t>162.0</t>
   </si>
   <si>
-    <t>160.0</t>
-[...1 lines deleted...]
-  <si>
     <t>180.0</t>
   </si>
   <si>
     <t>172.0</t>
   </si>
   <si>
-    <t>145.0</t>
-[...1 lines deleted...]
-  <si>
     <t>50.22</t>
   </si>
   <si>
+    <t>42.32</t>
+  </si>
+  <si>
+    <t>47.52</t>
+  </si>
+  <si>
     <t>47.54</t>
   </si>
   <si>
     <t>50.94</t>
   </si>
   <si>
-    <t>47.52</t>
-[...1 lines deleted...]
-  <si>
     <t>53.96</t>
   </si>
   <si>
     <t>51.44</t>
-  </si>
-[...1 lines deleted...]
-    <t>42.32</t>
   </si>
   <si>
     <t>DATE:</t>
   </si>
   <si>
     <t>February 07, 2025</t>
   </si>
   <si>
     <t>Vehicle License:</t>
   </si>
   <si>
     <t>Bảng kê hàng hóa - NỘI BỘ</t>
   </si>
   <si>
     <t>Packing List - INTERNAL</t>
   </si>
   <si>
     <t>Fabric Code
 产品</t>
   </si>
   <si>
     <t>Total Length
 长度</t>
   </si>
   <si>
@@ -236,66 +236,66 @@
   <si>
     <t>Manager - 经理</t>
   </si>
   <si>
     <t>WH Manager - 仓库管理员</t>
   </si>
   <si>
     <t>Security - 保安员</t>
   </si>
   <si>
     <t>Applicant - 申请人</t>
   </si>
   <si>
     <t>Recipient - 接受者</t>
   </si>
   <si>
     <t>Bảng kê hàng hóa</t>
   </si>
   <si>
     <t>Packing List</t>
   </si>
   <si>
     <t>2410173_07 - 0427</t>
   </si>
   <si>
+    <t>2410173_06 - 0433</t>
+  </si>
+  <si>
+    <t>2410173_06 - 0430</t>
+  </si>
+  <si>
     <t>2410173_07 - 0428</t>
   </si>
   <si>
     <t>2410173_06 - 0429</t>
   </si>
   <si>
-    <t>2410173_06 - 0430</t>
-[...1 lines deleted...]
-  <si>
     <t>2410173_06 - 0431</t>
   </si>
   <si>
     <t>2410173_06 - 0432</t>
-  </si>
-[...1 lines deleted...]
-    <t>2410173_06 - 0433</t>
   </si>
   <si>
     <t>Packing List - ANHUY</t>
   </si>
   <si>
     <t>Total Weight (Net)</t>
   </si>
   <si>
     <t>Net Weight / KGS</t>
   </si>
   <si>
     <t>Gross Weight / KGS</t>
   </si>
   <si>
     <t>Shipping Marks</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>Lot (Color Group)</t>
   </si>
   <si>
     <t>Batch No./ Color</t>
   </si>
@@ -1163,99 +1163,99 @@
       <c r="F11" s="5" t="s">
         <v>28</v>
       </c>
       <c r="G11" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H11" s="5" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="4" t="s">
         <v>20</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C12" s="5" t="s">
         <v>25</v>
       </c>
       <c r="D12" s="5"/>
       <c r="E12" s="5" t="s">
         <v>26</v>
       </c>
       <c r="F12" s="5" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="G12" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H12" s="5" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="4" t="s">
         <v>21</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C13" s="5" t="s">
         <v>25</v>
       </c>
       <c r="D13" s="5"/>
       <c r="E13" s="5" t="s">
         <v>26</v>
       </c>
       <c r="F13" s="5" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="G13" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H13" s="5" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C14" s="5" t="s">
         <v>25</v>
       </c>
       <c r="D14" s="5"/>
       <c r="E14" s="5" t="s">
         <v>26</v>
       </c>
       <c r="F14" s="5" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="G14" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H14" s="5" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C15" s="5" t="s">
         <v>25</v>
       </c>
       <c r="D15" s="5"/>
       <c r="E15" s="5" t="s">
         <v>26</v>
       </c>
       <c r="F15" s="5" t="s">
         <v>31</v>
       </c>
@@ -1456,93 +1456,93 @@
       <c r="E11" s="5" t="s">
         <v>26</v>
       </c>
       <c r="F11" s="5" t="s">
         <v>28</v>
       </c>
       <c r="G11" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="4" t="s">
         <v>20</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C12" s="5" t="s">
         <v>25</v>
       </c>
       <c r="D12" s="5"/>
       <c r="E12" s="5" t="s">
         <v>26</v>
       </c>
       <c r="F12" s="5" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="G12" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="4" t="s">
         <v>21</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C13" s="5" t="s">
         <v>25</v>
       </c>
       <c r="D13" s="5"/>
       <c r="E13" s="5" t="s">
         <v>26</v>
       </c>
       <c r="F13" s="5" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="G13" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C14" s="5" t="s">
         <v>25</v>
       </c>
       <c r="D14" s="5"/>
       <c r="E14" s="5" t="s">
         <v>26</v>
       </c>
       <c r="F14" s="5" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="G14" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C15" s="5" t="s">
         <v>25</v>
       </c>
       <c r="D15" s="5"/>
       <c r="E15" s="5" t="s">
         <v>26</v>
       </c>
       <c r="F15" s="5" t="s">
         <v>31</v>
       </c>
       <c r="G15" s="5" t="s">
         <v>9</v>
       </c>
@@ -1734,93 +1734,93 @@
       <c r="E11" s="5" t="s">
         <v>26</v>
       </c>
       <c r="F11" s="5" t="s">
         <v>28</v>
       </c>
       <c r="G11" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="4" t="s">
         <v>65</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C12" s="5" t="s">
         <v>25</v>
       </c>
       <c r="D12" s="5"/>
       <c r="E12" s="5" t="s">
         <v>26</v>
       </c>
       <c r="F12" s="5" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="G12" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="4" t="s">
         <v>66</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C13" s="5" t="s">
         <v>25</v>
       </c>
       <c r="D13" s="5"/>
       <c r="E13" s="5" t="s">
         <v>26</v>
       </c>
       <c r="F13" s="5" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="G13" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="4" t="s">
         <v>67</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C14" s="5" t="s">
         <v>25</v>
       </c>
       <c r="D14" s="5"/>
       <c r="E14" s="5" t="s">
         <v>26</v>
       </c>
       <c r="F14" s="5" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="G14" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="4" t="s">
         <v>68</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C15" s="5" t="s">
         <v>25</v>
       </c>
       <c r="D15" s="5"/>
       <c r="E15" s="5" t="s">
         <v>26</v>
       </c>
       <c r="F15" s="5" t="s">
         <v>31</v>
       </c>
       <c r="G15" s="5" t="s">
         <v>9</v>
       </c>
@@ -2177,171 +2177,171 @@
       <c r="G30" s="5">
         <v>49.9</v>
       </c>
       <c r="H30" s="5" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="4" t="s">
         <v>19</v>
       </c>
       <c r="B31" s="5"/>
       <c r="C31" s="5" t="s">
         <v>79</v>
       </c>
       <c r="D31" s="5" t="s">
         <v>26</v>
       </c>
       <c r="E31" s="5" t="s">
         <v>28</v>
       </c>
       <c r="F31" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G31" s="5">
-        <v>47.22</v>
+        <v>42</v>
       </c>
       <c r="H31" s="5" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="4" t="s">
         <v>20</v>
       </c>
       <c r="B32" s="5"/>
       <c r="C32" s="5" t="s">
         <v>79</v>
       </c>
       <c r="D32" s="5" t="s">
         <v>26</v>
       </c>
       <c r="E32" s="5" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="F32" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G32" s="5">
-        <v>50.62</v>
+        <v>47.2</v>
       </c>
       <c r="H32" s="5" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="4" t="s">
         <v>21</v>
       </c>
       <c r="B33" s="5"/>
       <c r="C33" s="5" t="s">
         <v>79</v>
       </c>
       <c r="D33" s="5" t="s">
         <v>26</v>
       </c>
       <c r="E33" s="5" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F33" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G33" s="5">
-        <v>47.2</v>
+        <v>47.22</v>
       </c>
       <c r="H33" s="5" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B34" s="5"/>
       <c r="C34" s="5" t="s">
         <v>79</v>
       </c>
       <c r="D34" s="5" t="s">
         <v>26</v>
       </c>
       <c r="E34" s="5" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="F34" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G34" s="5">
-        <v>53.64</v>
+        <v>50.62</v>
       </c>
       <c r="H34" s="5" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B35" s="5"/>
       <c r="C35" s="5" t="s">
         <v>79</v>
       </c>
       <c r="D35" s="5" t="s">
         <v>26</v>
       </c>
       <c r="E35" s="5" t="s">
         <v>31</v>
       </c>
       <c r="F35" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G35" s="5">
-        <v>51.12</v>
+        <v>53.64</v>
       </c>
       <c r="H35" s="5" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B36" s="5"/>
       <c r="C36" s="5" t="s">
         <v>79</v>
       </c>
       <c r="D36" s="5" t="s">
         <v>26</v>
       </c>
       <c r="E36" s="5" t="s">
         <v>32</v>
       </c>
       <c r="F36" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G36" s="5">
-        <v>42</v>
+        <v>51.12</v>
       </c>
       <c r="H36" s="5" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="F44" s="6" t="s">
         <v>95</v>
       </c>
     </row>
   </sheetData>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.7" right="0.7" top="1" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" fitToHeight="0" orientation="portrait"/>
   <headerFooter>
     <oddFooter>&amp;LDate: &amp;D&amp;C&amp;14&amp;"Calibri,Italic"A member of the Mei Sheng Group&amp;RPage &amp;P of &amp;N</oddFooter>
   </headerFooter>
   <tableParts count="3">
     <tablePart r:id="rId1"/>
     <tablePart r:id="rId2"/>
     <tablePart r:id="rId3"/>
   </tableParts>
 </worksheet>
 </file>
 