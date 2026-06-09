--- v0 (2026-04-09)
+++ v1 (2026-06-09)
@@ -97,156 +97,156 @@
   <si>
     <t>M</t>
   </si>
   <si>
     <t>Fabric Code</t>
   </si>
   <si>
     <t>Grade</t>
   </si>
   <si>
     <t>Color Group</t>
   </si>
   <si>
     <t>Width</t>
   </si>
   <si>
     <t>Roll Length</t>
   </si>
   <si>
     <t>Kilograms</t>
   </si>
   <si>
     <t>Roll ID</t>
   </si>
   <si>
+    <t>2503087-01-0001</t>
+  </si>
+  <si>
+    <t>2503087-01-0002</t>
+  </si>
+  <si>
+    <t>2503087-01-0003</t>
+  </si>
+  <si>
     <t>2503087-01-0004</t>
   </si>
   <si>
-    <t>2503087-01-0001</t>
-[...5 lines deleted...]
-    <t>2503087-01-0003</t>
+    <t>2503087-01-0005</t>
+  </si>
+  <si>
+    <t>2503087-01-0006</t>
+  </si>
+  <si>
+    <t>2503087-01-0007</t>
+  </si>
+  <si>
+    <t>2503087-01-0008</t>
   </si>
   <si>
     <t>2503085-01-0001</t>
   </si>
   <si>
     <t>2503085-01-0002</t>
   </si>
   <si>
-    <t>2503087-01-0005</t>
-[...10 lines deleted...]
-  <si>
     <t>2503085-01-0003</t>
   </si>
   <si>
     <t>2503085-01-0004</t>
   </si>
   <si>
     <t>A</t>
   </si>
   <si>
     <t>61.0</t>
   </si>
   <si>
     <t>60.8</t>
   </si>
   <si>
+    <t>124.0</t>
+  </si>
+  <si>
+    <t>142.0</t>
+  </si>
+  <si>
+    <t>125.0</t>
+  </si>
+  <si>
     <t>115.0</t>
   </si>
   <si>
-    <t>124.0</t>
-[...5 lines deleted...]
-    <t>125.0</t>
+    <t>121.0</t>
+  </si>
+  <si>
+    <t>122.0</t>
+  </si>
+  <si>
+    <t>103.0</t>
+  </si>
+  <si>
+    <t>97.0</t>
   </si>
   <si>
     <t>118.0</t>
   </si>
   <si>
     <t>123.0</t>
   </si>
   <si>
-    <t>121.0</t>
-[...10 lines deleted...]
-  <si>
     <t>132.0</t>
   </si>
   <si>
+    <t>48.00</t>
+  </si>
+  <si>
+    <t>55.38</t>
+  </si>
+  <si>
+    <t>48.52</t>
+  </si>
+  <si>
     <t>45.52</t>
   </si>
   <si>
-    <t>48.00</t>
-[...5 lines deleted...]
-    <t>48.52</t>
+    <t>47.62</t>
+  </si>
+  <si>
+    <t>47.74</t>
+  </si>
+  <si>
+    <t>40.48</t>
+  </si>
+  <si>
+    <t>37.56</t>
   </si>
   <si>
     <t>53.50</t>
   </si>
   <si>
     <t>55.74</t>
-  </si>
-[...10 lines deleted...]
-    <t>37.56</t>
   </si>
   <si>
     <t>55.47</t>
   </si>
   <si>
     <t>59.28</t>
   </si>
   <si>
     <t>DATE:</t>
   </si>
   <si>
     <t>March 26, 2025</t>
   </si>
   <si>
     <t>Vehicle License:</t>
   </si>
   <si>
     <t>Bảng kê hàng hóa - NỘI BỘ</t>
   </si>
   <si>
     <t>Packing List - INTERNAL</t>
   </si>
   <si>
     <t>Fabric Code
 产品</t>
@@ -291,78 +291,78 @@
     <t>KG 
  重量</t>
   </si>
   <si>
     <t>Manager - 经理</t>
   </si>
   <si>
     <t>WH Manager - 仓库管理员</t>
   </si>
   <si>
     <t>Security - 保安员</t>
   </si>
   <si>
     <t>Applicant - 申请人</t>
   </si>
   <si>
     <t>Recipient - 接受者</t>
   </si>
   <si>
     <t>Bảng kê hàng hóa</t>
   </si>
   <si>
     <t>Packing List</t>
   </si>
   <si>
+    <t>2503087_01 - 0001</t>
+  </si>
+  <si>
+    <t>2503087_01 - 0002</t>
+  </si>
+  <si>
+    <t>2503087_01 - 0003</t>
+  </si>
+  <si>
     <t>2503087_01 - 0004</t>
   </si>
   <si>
-    <t>2503087_01 - 0001</t>
-[...5 lines deleted...]
-    <t>2503087_01 - 0003</t>
+    <t>2503087_01 - 0005</t>
+  </si>
+  <si>
+    <t>2503087_01 - 0006</t>
+  </si>
+  <si>
+    <t>2503087_01 - 0007</t>
+  </si>
+  <si>
+    <t>2503087_01 - 0008</t>
   </si>
   <si>
     <t>2503085_01 - 0001</t>
   </si>
   <si>
     <t>2503085_01 - 0002</t>
-  </si>
-[...10 lines deleted...]
-    <t>2503087_01 - 0008</t>
   </si>
   <si>
     <t>2503085_01 - 0003</t>
   </si>
   <si>
     <t>2503085_01 - 0004</t>
   </si>
   <si>
     <t>Packing List - ANHUY</t>
   </si>
   <si>
     <t>Total Weight (Net)</t>
   </si>
   <si>
     <t>Net Weight / KGS</t>
   </si>
   <si>
     <t>Gross Weight / KGS</t>
   </si>
   <si>
     <t>Shipping Marks</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
@@ -1273,116 +1273,116 @@
       <c r="E12" s="5" t="s">
         <v>34</v>
       </c>
       <c r="F12" s="5" t="s">
         <v>37</v>
       </c>
       <c r="G12" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H12" s="5" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C13" s="5" t="s">
         <v>33</v>
       </c>
       <c r="D13" s="5"/>
       <c r="E13" s="5" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F13" s="5" t="s">
         <v>38</v>
       </c>
       <c r="G13" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H13" s="5" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C14" s="5" t="s">
         <v>33</v>
       </c>
       <c r="D14" s="5"/>
       <c r="E14" s="5" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="F14" s="5" t="s">
         <v>39</v>
       </c>
       <c r="G14" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H14" s="5" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B15" s="5" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C15" s="5" t="s">
         <v>33</v>
       </c>
       <c r="D15" s="5"/>
       <c r="E15" s="5" t="s">
         <v>34</v>
       </c>
       <c r="F15" s="5" t="s">
         <v>40</v>
       </c>
       <c r="G15" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H15" s="5" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B16" s="5" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C16" s="5" t="s">
         <v>33</v>
       </c>
       <c r="D16" s="5"/>
       <c r="E16" s="5" t="s">
         <v>34</v>
       </c>
       <c r="F16" s="5" t="s">
         <v>41</v>
       </c>
       <c r="G16" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H16" s="5" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>5</v>
       </c>
@@ -1410,109 +1410,109 @@
       <c r="B18" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C18" s="5" t="s">
         <v>33</v>
       </c>
       <c r="D18" s="5"/>
       <c r="E18" s="5" t="s">
         <v>34</v>
       </c>
       <c r="F18" s="5" t="s">
         <v>43</v>
       </c>
       <c r="G18" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H18" s="5" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="4" t="s">
         <v>29</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>33</v>
       </c>
       <c r="D19" s="5"/>
       <c r="E19" s="5" t="s">
         <v>34</v>
       </c>
       <c r="F19" s="5" t="s">
         <v>44</v>
       </c>
       <c r="G19" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H19" s="5" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="4" t="s">
         <v>30</v>
       </c>
       <c r="B20" s="5" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="C20" s="5" t="s">
         <v>33</v>
       </c>
       <c r="D20" s="5"/>
       <c r="E20" s="5" t="s">
         <v>34</v>
       </c>
       <c r="F20" s="5" t="s">
         <v>45</v>
       </c>
       <c r="G20" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H20" s="5" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="4" t="s">
         <v>31</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C21" s="5" t="s">
         <v>33</v>
       </c>
       <c r="D21" s="5"/>
       <c r="E21" s="5" t="s">
         <v>34</v>
       </c>
       <c r="F21" s="5" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="G21" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H21" s="5" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="4" t="s">
         <v>32</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C22" s="5" t="s">
         <v>33</v>
       </c>
       <c r="D22" s="5"/>
       <c r="E22" s="5" t="s">
         <v>34</v>
       </c>
       <c r="F22" s="5" t="s">
         <v>46</v>
       </c>
@@ -1700,107 +1700,107 @@
         <v>33</v>
       </c>
       <c r="D12" s="5"/>
       <c r="E12" s="5" t="s">
         <v>34</v>
       </c>
       <c r="F12" s="5" t="s">
         <v>37</v>
       </c>
       <c r="G12" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C13" s="5" t="s">
         <v>33</v>
       </c>
       <c r="D13" s="5"/>
       <c r="E13" s="5" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F13" s="5" t="s">
         <v>38</v>
       </c>
       <c r="G13" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C14" s="5" t="s">
         <v>33</v>
       </c>
       <c r="D14" s="5"/>
       <c r="E14" s="5" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="F14" s="5" t="s">
         <v>39</v>
       </c>
       <c r="G14" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B15" s="5" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C15" s="5" t="s">
         <v>33</v>
       </c>
       <c r="D15" s="5"/>
       <c r="E15" s="5" t="s">
         <v>34</v>
       </c>
       <c r="F15" s="5" t="s">
         <v>40</v>
       </c>
       <c r="G15" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B16" s="5" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C16" s="5" t="s">
         <v>33</v>
       </c>
       <c r="D16" s="5"/>
       <c r="E16" s="5" t="s">
         <v>34</v>
       </c>
       <c r="F16" s="5" t="s">
         <v>41</v>
       </c>
       <c r="G16" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C17" s="5" t="s">
         <v>33</v>
       </c>
@@ -1819,103 +1819,103 @@
       <c r="A18" s="4" t="s">
         <v>28</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C18" s="5" t="s">
         <v>33</v>
       </c>
       <c r="D18" s="5"/>
       <c r="E18" s="5" t="s">
         <v>34</v>
       </c>
       <c r="F18" s="5" t="s">
         <v>43</v>
       </c>
       <c r="G18" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="4" t="s">
         <v>29</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>33</v>
       </c>
       <c r="D19" s="5"/>
       <c r="E19" s="5" t="s">
         <v>34</v>
       </c>
       <c r="F19" s="5" t="s">
         <v>44</v>
       </c>
       <c r="G19" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="4" t="s">
         <v>30</v>
       </c>
       <c r="B20" s="5" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="C20" s="5" t="s">
         <v>33</v>
       </c>
       <c r="D20" s="5"/>
       <c r="E20" s="5" t="s">
         <v>34</v>
       </c>
       <c r="F20" s="5" t="s">
         <v>45</v>
       </c>
       <c r="G20" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="4" t="s">
         <v>31</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C21" s="5" t="s">
         <v>33</v>
       </c>
       <c r="D21" s="5"/>
       <c r="E21" s="5" t="s">
         <v>34</v>
       </c>
       <c r="F21" s="5" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="G21" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="4" t="s">
         <v>32</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C22" s="5" t="s">
         <v>33</v>
       </c>
       <c r="D22" s="5"/>
       <c r="E22" s="5" t="s">
         <v>34</v>
       </c>
       <c r="F22" s="5" t="s">
         <v>46</v>
       </c>
       <c r="G22" s="5" t="s">
         <v>13</v>
       </c>
@@ -2097,107 +2097,107 @@
         <v>33</v>
       </c>
       <c r="D12" s="5"/>
       <c r="E12" s="5" t="s">
         <v>34</v>
       </c>
       <c r="F12" s="5" t="s">
         <v>37</v>
       </c>
       <c r="G12" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="4" t="s">
         <v>84</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C13" s="5" t="s">
         <v>33</v>
       </c>
       <c r="D13" s="5"/>
       <c r="E13" s="5" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F13" s="5" t="s">
         <v>38</v>
       </c>
       <c r="G13" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="4" t="s">
         <v>85</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C14" s="5" t="s">
         <v>33</v>
       </c>
       <c r="D14" s="5"/>
       <c r="E14" s="5" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="F14" s="5" t="s">
         <v>39</v>
       </c>
       <c r="G14" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="4" t="s">
         <v>86</v>
       </c>
       <c r="B15" s="5" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C15" s="5" t="s">
         <v>33</v>
       </c>
       <c r="D15" s="5"/>
       <c r="E15" s="5" t="s">
         <v>34</v>
       </c>
       <c r="F15" s="5" t="s">
         <v>40</v>
       </c>
       <c r="G15" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="4" t="s">
         <v>87</v>
       </c>
       <c r="B16" s="5" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C16" s="5" t="s">
         <v>33</v>
       </c>
       <c r="D16" s="5"/>
       <c r="E16" s="5" t="s">
         <v>34</v>
       </c>
       <c r="F16" s="5" t="s">
         <v>41</v>
       </c>
       <c r="G16" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="4" t="s">
         <v>88</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C17" s="5" t="s">
         <v>33</v>
       </c>
@@ -2216,103 +2216,103 @@
       <c r="A18" s="4" t="s">
         <v>89</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C18" s="5" t="s">
         <v>33</v>
       </c>
       <c r="D18" s="5"/>
       <c r="E18" s="5" t="s">
         <v>34</v>
       </c>
       <c r="F18" s="5" t="s">
         <v>43</v>
       </c>
       <c r="G18" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="4" t="s">
         <v>90</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>33</v>
       </c>
       <c r="D19" s="5"/>
       <c r="E19" s="5" t="s">
         <v>34</v>
       </c>
       <c r="F19" s="5" t="s">
         <v>44</v>
       </c>
       <c r="G19" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="4" t="s">
         <v>91</v>
       </c>
       <c r="B20" s="5" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="C20" s="5" t="s">
         <v>33</v>
       </c>
       <c r="D20" s="5"/>
       <c r="E20" s="5" t="s">
         <v>34</v>
       </c>
       <c r="F20" s="5" t="s">
         <v>45</v>
       </c>
       <c r="G20" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="4" t="s">
         <v>92</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C21" s="5" t="s">
         <v>33</v>
       </c>
       <c r="D21" s="5"/>
       <c r="E21" s="5" t="s">
         <v>34</v>
       </c>
       <c r="F21" s="5" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="G21" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="4" t="s">
         <v>93</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C22" s="5" t="s">
         <v>33</v>
       </c>
       <c r="D22" s="5"/>
       <c r="E22" s="5" t="s">
         <v>34</v>
       </c>
       <c r="F22" s="5" t="s">
         <v>46</v>
       </c>
       <c r="G22" s="5" t="s">
         <v>13</v>
       </c>
@@ -2642,324 +2642,324 @@
       <c r="G29" t="s">
         <v>96</v>
       </c>
       <c r="H29" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="4" t="s">
         <v>21</v>
       </c>
       <c r="B30" s="5"/>
       <c r="C30" s="5" t="s">
         <v>103</v>
       </c>
       <c r="D30" s="5" t="s">
         <v>34</v>
       </c>
       <c r="E30" s="5" t="s">
         <v>36</v>
       </c>
       <c r="F30" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G30" s="5">
-        <v>45.2</v>
+        <v>47.68</v>
       </c>
       <c r="H30" s="5" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B31" s="5"/>
       <c r="C31" s="5" t="s">
         <v>103</v>
       </c>
       <c r="D31" s="5" t="s">
         <v>34</v>
       </c>
       <c r="E31" s="5" t="s">
         <v>37</v>
       </c>
       <c r="F31" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G31" s="5">
-        <v>47.68</v>
+        <v>55.06</v>
       </c>
       <c r="H31" s="5" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B32" s="5"/>
       <c r="C32" s="5" t="s">
         <v>103</v>
       </c>
       <c r="D32" s="5" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E32" s="5" t="s">
         <v>38</v>
       </c>
       <c r="F32" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G32" s="5">
-        <v>55.06</v>
+        <v>48.2</v>
       </c>
       <c r="H32" s="5" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B33" s="5"/>
       <c r="C33" s="5" t="s">
         <v>103</v>
       </c>
       <c r="D33" s="5" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="E33" s="5" t="s">
         <v>39</v>
       </c>
       <c r="F33" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G33" s="5">
-        <v>48.2</v>
+        <v>45.2</v>
       </c>
       <c r="H33" s="5" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="4" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="B34" s="5"/>
       <c r="C34" s="5" t="s">
         <v>103</v>
       </c>
       <c r="D34" s="5" t="s">
         <v>34</v>
       </c>
       <c r="E34" s="5" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="F34" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G34" s="5">
         <v>47.3</v>
       </c>
       <c r="H34" s="5" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="4" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="B35" s="5"/>
       <c r="C35" s="5" t="s">
         <v>103</v>
       </c>
       <c r="D35" s="5" t="s">
         <v>34</v>
       </c>
       <c r="E35" s="5" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="F35" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G35" s="5">
         <v>47.42</v>
       </c>
       <c r="H35" s="5" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="4" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="B36" s="5"/>
       <c r="C36" s="5" t="s">
         <v>103</v>
       </c>
       <c r="D36" s="5" t="s">
         <v>34</v>
       </c>
       <c r="E36" s="5" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="F36" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G36" s="5">
         <v>40.16</v>
       </c>
       <c r="H36" s="5" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="4" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="B37" s="5"/>
       <c r="C37" s="5" t="s">
         <v>103</v>
       </c>
       <c r="D37" s="5" t="s">
         <v>34</v>
       </c>
       <c r="E37" s="5" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="F37" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G37" s="5">
         <v>37.24</v>
       </c>
       <c r="H37" s="5" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="16" t="s">
         <v>104</v>
       </c>
       <c r="B39" s="16" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
         <v>106</v>
       </c>
       <c r="B41" t="s">
         <v>100</v>
       </c>
       <c r="C41" t="s">
         <v>101</v>
       </c>
       <c r="D41" t="s">
         <v>17</v>
       </c>
       <c r="E41" t="s">
         <v>18</v>
       </c>
       <c r="F41" t="s">
         <v>3</v>
       </c>
       <c r="G41" t="s">
         <v>96</v>
       </c>
       <c r="H41" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="4" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="B42" s="5"/>
       <c r="C42" s="5" t="s">
         <v>107</v>
       </c>
       <c r="D42" s="5" t="s">
         <v>34</v>
       </c>
       <c r="E42" s="5" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="F42" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G42" s="5">
         <v>53.18</v>
       </c>
       <c r="H42" s="5" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" s="4" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="B43" s="5"/>
       <c r="C43" s="5" t="s">
         <v>107</v>
       </c>
       <c r="D43" s="5" t="s">
         <v>34</v>
       </c>
       <c r="E43" s="5" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="F43" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G43" s="5">
         <v>55.42</v>
       </c>
       <c r="H43" s="5" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="4" t="s">
         <v>31</v>
       </c>
       <c r="B44" s="5"/>
       <c r="C44" s="5" t="s">
         <v>107</v>
       </c>
       <c r="D44" s="5" t="s">
         <v>34</v>
       </c>
       <c r="E44" s="5" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="F44" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G44" s="5">
         <v>55.15</v>
       </c>
       <c r="H44" s="5" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="4" t="s">
         <v>32</v>
       </c>
       <c r="B45" s="5"/>
       <c r="C45" s="5" t="s">
         <v>107</v>
       </c>
       <c r="D45" s="5" t="s">
         <v>34</v>
       </c>
       <c r="E45" s="5" t="s">
         <v>46</v>
       </c>