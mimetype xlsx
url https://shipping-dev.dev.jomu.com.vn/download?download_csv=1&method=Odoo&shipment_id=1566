--- v1 (2026-06-09)
+++ v2 (2026-08-09)
@@ -121,138 +121,138 @@
   <si>
     <t>2503087-01-0001</t>
   </si>
   <si>
     <t>2503087-01-0002</t>
   </si>
   <si>
     <t>2503087-01-0003</t>
   </si>
   <si>
     <t>2503087-01-0004</t>
   </si>
   <si>
     <t>2503087-01-0005</t>
   </si>
   <si>
     <t>2503087-01-0006</t>
   </si>
   <si>
     <t>2503087-01-0007</t>
   </si>
   <si>
     <t>2503087-01-0008</t>
   </si>
   <si>
+    <t>2503085-01-0004</t>
+  </si>
+  <si>
+    <t>2503085-01-0003</t>
+  </si>
+  <si>
     <t>2503085-01-0001</t>
   </si>
   <si>
     <t>2503085-01-0002</t>
   </si>
   <si>
-    <t>2503085-01-0003</t>
-[...4 lines deleted...]
-  <si>
     <t>A</t>
   </si>
   <si>
     <t>61.0</t>
   </si>
   <si>
     <t>60.8</t>
   </si>
   <si>
     <t>124.0</t>
   </si>
   <si>
     <t>142.0</t>
   </si>
   <si>
     <t>125.0</t>
   </si>
   <si>
     <t>115.0</t>
   </si>
   <si>
     <t>121.0</t>
   </si>
   <si>
     <t>122.0</t>
   </si>
   <si>
     <t>103.0</t>
   </si>
   <si>
     <t>97.0</t>
   </si>
   <si>
+    <t>132.0</t>
+  </si>
+  <si>
+    <t>123.0</t>
+  </si>
+  <si>
     <t>118.0</t>
   </si>
   <si>
-    <t>123.0</t>
-[...4 lines deleted...]
-  <si>
     <t>48.00</t>
   </si>
   <si>
     <t>55.38</t>
   </si>
   <si>
     <t>48.52</t>
   </si>
   <si>
     <t>45.52</t>
   </si>
   <si>
     <t>47.62</t>
   </si>
   <si>
     <t>47.74</t>
   </si>
   <si>
     <t>40.48</t>
   </si>
   <si>
     <t>37.56</t>
   </si>
   <si>
+    <t>59.28</t>
+  </si>
+  <si>
+    <t>55.47</t>
+  </si>
+  <si>
     <t>53.50</t>
   </si>
   <si>
     <t>55.74</t>
-  </si>
-[...4 lines deleted...]
-    <t>59.28</t>
   </si>
   <si>
     <t>DATE:</t>
   </si>
   <si>
     <t>March 26, 2025</t>
   </si>
   <si>
     <t>Vehicle License:</t>
   </si>
   <si>
     <t>Bảng kê hàng hóa - NỘI BỘ</t>
   </si>
   <si>
     <t>Packing List - INTERNAL</t>
   </si>
   <si>
     <t>Fabric Code
 产品</t>
   </si>
   <si>
     <t>Total Length
 长度</t>
   </si>
   <si>
@@ -315,60 +315,60 @@
   <si>
     <t>2503087_01 - 0001</t>
   </si>
   <si>
     <t>2503087_01 - 0002</t>
   </si>
   <si>
     <t>2503087_01 - 0003</t>
   </si>
   <si>
     <t>2503087_01 - 0004</t>
   </si>
   <si>
     <t>2503087_01 - 0005</t>
   </si>
   <si>
     <t>2503087_01 - 0006</t>
   </si>
   <si>
     <t>2503087_01 - 0007</t>
   </si>
   <si>
     <t>2503087_01 - 0008</t>
   </si>
   <si>
+    <t>2503085_01 - 0004</t>
+  </si>
+  <si>
+    <t>2503085_01 - 0003</t>
+  </si>
+  <si>
     <t>2503085_01 - 0001</t>
   </si>
   <si>
     <t>2503085_01 - 0002</t>
-  </si>
-[...4 lines deleted...]
-    <t>2503085_01 - 0004</t>
   </si>
   <si>
     <t>Packing List - ANHUY</t>
   </si>
   <si>
     <t>Total Weight (Net)</t>
   </si>
   <si>
     <t>Net Weight / KGS</t>
   </si>
   <si>
     <t>Gross Weight / KGS</t>
   </si>
   <si>
     <t>Shipping Marks</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>Lot (Color Group)</t>
   </si>
   <si>
     <t>Batch No./ Color</t>
   </si>
@@ -1468,75 +1468,75 @@
       <c r="F20" s="5" t="s">
         <v>45</v>
       </c>
       <c r="G20" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H20" s="5" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="4" t="s">
         <v>31</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C21" s="5" t="s">
         <v>33</v>
       </c>
       <c r="D21" s="5"/>
       <c r="E21" s="5" t="s">
         <v>34</v>
       </c>
       <c r="F21" s="5" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="G21" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H21" s="5" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="4" t="s">
         <v>32</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C22" s="5" t="s">
         <v>33</v>
       </c>
       <c r="D22" s="5"/>
       <c r="E22" s="5" t="s">
         <v>34</v>
       </c>
       <c r="F22" s="5" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="G22" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H22" s="5" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="6" t="s">
         <v>75</v>
       </c>
       <c r="C26" s="6" t="s">
         <v>76</v>
       </c>
       <c r="E26" s="6" t="s">
         <v>77</v>
       </c>
       <c r="F26" s="6" t="s">
         <v>78</v>
       </c>
       <c r="H26" s="6" t="s">
         <v>79</v>
       </c>
     </row>
@@ -1871,72 +1871,72 @@
       <c r="E20" s="5" t="s">
         <v>34</v>
       </c>
       <c r="F20" s="5" t="s">
         <v>45</v>
       </c>
       <c r="G20" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="4" t="s">
         <v>31</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C21" s="5" t="s">
         <v>33</v>
       </c>
       <c r="D21" s="5"/>
       <c r="E21" s="5" t="s">
         <v>34</v>
       </c>
       <c r="F21" s="5" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="G21" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="4" t="s">
         <v>32</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C22" s="5" t="s">
         <v>33</v>
       </c>
       <c r="D22" s="5"/>
       <c r="E22" s="5" t="s">
         <v>34</v>
       </c>
       <c r="F22" s="5" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="G22" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="6" t="s">
         <v>75</v>
       </c>
       <c r="C26" s="6" t="s">
         <v>76</v>
       </c>
       <c r="E26" s="6" t="s">
         <v>77</v>
       </c>
       <c r="F26" s="6" t="s">
         <v>78</v>
       </c>
       <c r="G26" s="6" t="s">
         <v>79</v>
       </c>
     </row>
   </sheetData>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.7" right="0.7" top="1" bottom="0.75" header="0.3" footer="0.3"/>
@@ -2268,72 +2268,72 @@
       <c r="E20" s="5" t="s">
         <v>34</v>
       </c>
       <c r="F20" s="5" t="s">
         <v>45</v>
       </c>
       <c r="G20" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="4" t="s">
         <v>92</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C21" s="5" t="s">
         <v>33</v>
       </c>
       <c r="D21" s="5"/>
       <c r="E21" s="5" t="s">
         <v>34</v>
       </c>
       <c r="F21" s="5" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="G21" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="4" t="s">
         <v>93</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C22" s="5" t="s">
         <v>33</v>
       </c>
       <c r="D22" s="5"/>
       <c r="E22" s="5" t="s">
         <v>34</v>
       </c>
       <c r="F22" s="5" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="G22" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="6" t="s">
         <v>75</v>
       </c>
       <c r="C26" s="6" t="s">
         <v>76</v>
       </c>
       <c r="E26" s="6" t="s">
         <v>77</v>
       </c>
       <c r="F26" s="6" t="s">
         <v>78</v>
       </c>
       <c r="G26" s="6" t="s">
         <v>79</v>
       </c>
     </row>
   </sheetData>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.7" right="0.7" top="1" bottom="0.75" header="0.3" footer="0.3"/>
@@ -2873,123 +2873,123 @@
       <c r="G41" t="s">
         <v>96</v>
       </c>
       <c r="H41" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="4" t="s">
         <v>29</v>
       </c>
       <c r="B42" s="5"/>
       <c r="C42" s="5" t="s">
         <v>107</v>
       </c>
       <c r="D42" s="5" t="s">
         <v>34</v>
       </c>
       <c r="E42" s="5" t="s">
         <v>44</v>
       </c>
       <c r="F42" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G42" s="5">
-        <v>53.18</v>
+        <v>58.96</v>
       </c>
       <c r="H42" s="5" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" s="4" t="s">
         <v>30</v>
       </c>
       <c r="B43" s="5"/>
       <c r="C43" s="5" t="s">
         <v>107</v>
       </c>
       <c r="D43" s="5" t="s">
         <v>34</v>
       </c>
       <c r="E43" s="5" t="s">
         <v>45</v>
       </c>
       <c r="F43" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G43" s="5">
-        <v>55.42</v>
+        <v>55.15</v>
       </c>
       <c r="H43" s="5" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="4" t="s">
         <v>31</v>
       </c>
       <c r="B44" s="5"/>
       <c r="C44" s="5" t="s">
         <v>107</v>
       </c>
       <c r="D44" s="5" t="s">
         <v>34</v>
       </c>
       <c r="E44" s="5" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F44" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G44" s="5">
-        <v>55.15</v>
+        <v>53.18</v>
       </c>
       <c r="H44" s="5" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="4" t="s">
         <v>32</v>
       </c>
       <c r="B45" s="5"/>
       <c r="C45" s="5" t="s">
         <v>107</v>
       </c>
       <c r="D45" s="5" t="s">
         <v>34</v>
       </c>
       <c r="E45" s="5" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="F45" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G45" s="5">
-        <v>58.96</v>
+        <v>55.42</v>
       </c>
       <c r="H45" s="5" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="53" spans="6:6">
       <c r="F53" s="6" t="s">
         <v>121</v>
       </c>
     </row>
   </sheetData>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.7" right="0.7" top="1" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" fitToHeight="0" orientation="portrait"/>
   <headerFooter>
     <oddFooter>&amp;LDate: &amp;D&amp;C&amp;14&amp;"Calibri,Italic"A member of the Mei Sheng Group&amp;RPage &amp;P of &amp;N</oddFooter>
   </headerFooter>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="38" max="16383" man="1"/>
   </rowBreaks>
   <tableParts count="4">
     <tablePart r:id="rId1"/>
     <tablePart r:id="rId2"/>
     <tablePart r:id="rId3"/>
     <tablePart r:id="rId4"/>