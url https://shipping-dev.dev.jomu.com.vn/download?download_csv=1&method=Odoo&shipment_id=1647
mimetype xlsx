--- v0 (2026-04-09)
+++ v1 (2026-06-09)
@@ -84,270 +84,270 @@
   <si>
     <t>M</t>
   </si>
   <si>
     <t>Fabric Code</t>
   </si>
   <si>
     <t>Grade</t>
   </si>
   <si>
     <t>Color Group</t>
   </si>
   <si>
     <t>Width</t>
   </si>
   <si>
     <t>Roll Length</t>
   </si>
   <si>
     <t>Kilograms</t>
   </si>
   <si>
     <t>Roll ID</t>
   </si>
   <si>
+    <t>2404009-01-0025</t>
+  </si>
+  <si>
+    <t>2404009-01-0026</t>
+  </si>
+  <si>
+    <t>2404009-01-0027</t>
+  </si>
+  <si>
+    <t>2404009-01-0028</t>
+  </si>
+  <si>
+    <t>2404009-01-0029</t>
+  </si>
+  <si>
+    <t>2404009-01-0030</t>
+  </si>
+  <si>
+    <t>2404009-01-0031</t>
+  </si>
+  <si>
+    <t>2404009-01-0032</t>
+  </si>
+  <si>
+    <t>2404009-01-0033</t>
+  </si>
+  <si>
+    <t>2404009-01-0034</t>
+  </si>
+  <si>
+    <t>2404009-01-0039</t>
+  </si>
+  <si>
+    <t>2404009-01-0040</t>
+  </si>
+  <si>
+    <t>2404009-02-0055</t>
+  </si>
+  <si>
+    <t>2404009-02-0056</t>
+  </si>
+  <si>
+    <t>2404009-02-0057</t>
+  </si>
+  <si>
+    <t>2404009-02-0058</t>
+  </si>
+  <si>
+    <t>2404009-01-0067</t>
+  </si>
+  <si>
+    <t>2404009-01-0068</t>
+  </si>
+  <si>
+    <t>2404009-01-0070</t>
+  </si>
+  <si>
+    <t>2404009-01-0071</t>
+  </si>
+  <si>
+    <t>2404009-01-0092</t>
+  </si>
+  <si>
+    <t>2404009-01-0093</t>
+  </si>
+  <si>
+    <t>2404009-01-0094</t>
+  </si>
+  <si>
+    <t>2404009-01-0104</t>
+  </si>
+  <si>
     <t>2404009-01-0105</t>
   </si>
   <si>
-    <t>2404009-01-0025</t>
-[...1 lines deleted...]
-  <si>
     <t>2404009-01-0106</t>
   </si>
   <si>
-    <t>2404009-01-0026</t>
-[...67 lines deleted...]
-  <si>
     <t>A</t>
   </si>
   <si>
+    <t>5</t>
+  </si>
+  <si>
     <t>6</t>
   </si>
   <si>
-    <t>5</t>
+    <t>62.0</t>
+  </si>
+  <si>
+    <t>62.3</t>
   </si>
   <si>
     <t>61.5</t>
   </si>
   <si>
-    <t>62.0</t>
-[...2 lines deleted...]
-    <t>62.3</t>
+    <t>144.0</t>
+  </si>
+  <si>
+    <t>133.0</t>
+  </si>
+  <si>
+    <t>110.0</t>
+  </si>
+  <si>
+    <t>112.0</t>
   </si>
   <si>
     <t>111.0</t>
   </si>
   <si>
-    <t>144.0</t>
+    <t>115.0</t>
+  </si>
+  <si>
+    <t>150.0</t>
+  </si>
+  <si>
+    <t>96.0</t>
+  </si>
+  <si>
+    <t>116.0</t>
+  </si>
+  <si>
+    <t>117.0</t>
+  </si>
+  <si>
+    <t>106.0</t>
+  </si>
+  <si>
+    <t>121.0</t>
+  </si>
+  <si>
+    <t>120.0</t>
+  </si>
+  <si>
+    <t>123.0</t>
+  </si>
+  <si>
+    <t>113.0</t>
+  </si>
+  <si>
+    <t>107.0</t>
+  </si>
+  <si>
+    <t>108.0</t>
   </si>
   <si>
     <t>147.0</t>
   </si>
   <si>
-    <t>133.0</t>
-[...41 lines deleted...]
-    <t>108.0</t>
+    <t>57.00</t>
+  </si>
+  <si>
+    <t>52.90</t>
+  </si>
+  <si>
+    <t>43.32</t>
+  </si>
+  <si>
+    <t>43.92</t>
+  </si>
+  <si>
+    <t>43.46</t>
+  </si>
+  <si>
+    <t>45.40</t>
+  </si>
+  <si>
+    <t>58.60</t>
+  </si>
+  <si>
+    <t>37.80</t>
+  </si>
+  <si>
+    <t>45.00</t>
+  </si>
+  <si>
+    <t>43.70</t>
+  </si>
+  <si>
+    <t>42.60</t>
+  </si>
+  <si>
+    <t>44.00</t>
+  </si>
+  <si>
+    <t>48.00</t>
+  </si>
+  <si>
+    <t>48.70</t>
+  </si>
+  <si>
+    <t>44.40</t>
+  </si>
+  <si>
+    <t>37.84</t>
+  </si>
+  <si>
+    <t>45.68</t>
+  </si>
+  <si>
+    <t>45.90</t>
+  </si>
+  <si>
+    <t>43.00</t>
+  </si>
+  <si>
+    <t>45.32</t>
+  </si>
+  <si>
+    <t>45.92</t>
+  </si>
+  <si>
+    <t>42.82</t>
   </si>
   <si>
     <t>42.90</t>
   </si>
   <si>
-    <t>57.00</t>
-[...1 lines deleted...]
-  <si>
     <t>57.48</t>
-  </si>
-[...61 lines deleted...]
-    <t>42.82</t>
   </si>
   <si>
     <t>DATE:</t>
   </si>
   <si>
     <t>May 22, 2025</t>
   </si>
   <si>
     <t>Vehicle License:</t>
   </si>
   <si>
     <t>50H-04007</t>
   </si>
   <si>
     <t>Bảng kê hàng hóa - NỘI BỘ</t>
   </si>
   <si>
     <t>Packing List - INTERNAL</t>
   </si>
   <si>
     <t>Fabric Code
 产品</t>
   </si>
   <si>
     <t>Total Length
@@ -389,126 +389,126 @@
     <t>KG 
  重量</t>
   </si>
   <si>
     <t>Manager - 经理</t>
   </si>
   <si>
     <t>WH Manager - 仓库管理员</t>
   </si>
   <si>
     <t>Security - 保安员</t>
   </si>
   <si>
     <t>Applicant - 申请人</t>
   </si>
   <si>
     <t>Recipient - 接受者</t>
   </si>
   <si>
     <t>Bảng kê hàng hóa</t>
   </si>
   <si>
     <t>Packing List</t>
   </si>
   <si>
+    <t>2404009_01 - 0025</t>
+  </si>
+  <si>
+    <t>2404009_01 - 0026</t>
+  </si>
+  <si>
+    <t>2404009_01 - 0027</t>
+  </si>
+  <si>
+    <t>2404009_01 - 0028</t>
+  </si>
+  <si>
+    <t>2404009_01 - 0029</t>
+  </si>
+  <si>
+    <t>2404009_01 - 0030</t>
+  </si>
+  <si>
+    <t>2404009_01 - 0031</t>
+  </si>
+  <si>
+    <t>2404009_01 - 0032</t>
+  </si>
+  <si>
+    <t>2404009_01 - 0033</t>
+  </si>
+  <si>
+    <t>2404009_01 - 0034</t>
+  </si>
+  <si>
+    <t>2404009_01 - 0039</t>
+  </si>
+  <si>
+    <t>2404009_01 - 0040</t>
+  </si>
+  <si>
+    <t>2404009_02 - 0055</t>
+  </si>
+  <si>
+    <t>2404009_02 - 0056</t>
+  </si>
+  <si>
+    <t>2404009_02 - 0057</t>
+  </si>
+  <si>
+    <t>2404009_02 - 0058</t>
+  </si>
+  <si>
+    <t>2404009_01 - 0067</t>
+  </si>
+  <si>
+    <t>2404009_01 - 0068</t>
+  </si>
+  <si>
+    <t>2404009_01 - 0070</t>
+  </si>
+  <si>
+    <t>2404009_01 - 0071</t>
+  </si>
+  <si>
+    <t>2404009_01 - 0092</t>
+  </si>
+  <si>
+    <t>2404009_01 - 0093</t>
+  </si>
+  <si>
+    <t>2404009_01 - 0094</t>
+  </si>
+  <si>
+    <t>2404009_01 - 0104</t>
+  </si>
+  <si>
     <t>2404009_01 - 0105</t>
   </si>
   <si>
-    <t>2404009_01 - 0025</t>
-[...1 lines deleted...]
-  <si>
     <t>2404009_01 - 0106</t>
-  </si>
-[...67 lines deleted...]
-    <t>2404009_01 - 0104</t>
   </si>
   <si>
     <t>Packing List - ANHUY</t>
   </si>
   <si>
     <t>Total Weight (Net)</t>
   </si>
   <si>
     <t>Net Weight / KGS</t>
   </si>
   <si>
     <t>Gross Weight / KGS</t>
   </si>
   <si>
     <t>Shipping Marks</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>Lot (Color Group)</t>
   </si>
   <si>
     <t>Batch No./ Color</t>
   </si>
@@ -1352,681 +1352,681 @@
       </c>
       <c r="E10" s="5" t="s">
         <v>46</v>
       </c>
       <c r="F10" s="5" t="s">
         <v>49</v>
       </c>
       <c r="G10" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H10" s="5" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C11" s="5" t="s">
         <v>43</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E11" s="5" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="F11" s="5" t="s">
         <v>50</v>
       </c>
       <c r="G11" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H11" s="5" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="4" t="s">
         <v>19</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C12" s="5" t="s">
         <v>43</v>
       </c>
       <c r="D12" s="5" t="s">
         <v>44</v>
       </c>
       <c r="E12" s="5" t="s">
         <v>46</v>
       </c>
       <c r="F12" s="5" t="s">
         <v>51</v>
       </c>
       <c r="G12" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H12" s="5" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="4" t="s">
         <v>20</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C13" s="5" t="s">
         <v>43</v>
       </c>
       <c r="D13" s="5" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E13" s="5" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="F13" s="5" t="s">
         <v>52</v>
       </c>
       <c r="G13" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H13" s="5" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="4" t="s">
         <v>21</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C14" s="5" t="s">
         <v>43</v>
       </c>
       <c r="D14" s="5" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="5" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="F14" s="5" t="s">
         <v>53</v>
       </c>
       <c r="G14" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H14" s="5" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C15" s="5" t="s">
         <v>43</v>
       </c>
       <c r="D15" s="5" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E15" s="5" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="F15" s="5" t="s">
         <v>54</v>
       </c>
       <c r="G15" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H15" s="5" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C16" s="5" t="s">
         <v>43</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E16" s="5" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="F16" s="5" t="s">
-        <v>49</v>
+        <v>55</v>
       </c>
       <c r="G16" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H16" s="5" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C17" s="5" t="s">
         <v>43</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E17" s="5" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="F17" s="5" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="G17" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H17" s="5" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C18" s="5" t="s">
         <v>43</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E18" s="5" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="F18" s="5" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="G18" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H18" s="5" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>43</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E19" s="5" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="F19" s="5" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="G19" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H19" s="5" t="s">
-        <v>76</v>
+        <v>72</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C20" s="5" t="s">
         <v>43</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E20" s="5" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="F20" s="5" t="s">
-        <v>58</v>
+        <v>51</v>
       </c>
       <c r="G20" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H20" s="5" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="4" t="s">
         <v>28</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C21" s="5" t="s">
         <v>43</v>
       </c>
       <c r="D21" s="5" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E21" s="5" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="F21" s="5" t="s">
         <v>59</v>
       </c>
       <c r="G21" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H21" s="5" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="4" t="s">
         <v>29</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C22" s="5" t="s">
         <v>43</v>
       </c>
       <c r="D22" s="5" t="s">
         <v>45</v>
       </c>
       <c r="E22" s="5" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="F22" s="5" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="G22" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H22" s="5" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="4" t="s">
         <v>30</v>
       </c>
       <c r="B23" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C23" s="5" t="s">
         <v>43</v>
       </c>
       <c r="D23" s="5" t="s">
         <v>45</v>
       </c>
       <c r="E23" s="5" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="F23" s="5" t="s">
         <v>60</v>
       </c>
       <c r="G23" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H23" s="5" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="4" t="s">
         <v>31</v>
       </c>
       <c r="B24" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C24" s="5" t="s">
         <v>43</v>
       </c>
       <c r="D24" s="5" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E24" s="5" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="F24" s="5" t="s">
-        <v>53</v>
+        <v>61</v>
       </c>
       <c r="G24" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H24" s="5" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="4" t="s">
         <v>32</v>
       </c>
       <c r="B25" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C25" s="5" t="s">
         <v>43</v>
       </c>
       <c r="D25" s="5" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E25" s="5" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="F25" s="5" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="G25" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H25" s="5" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="4" t="s">
         <v>33</v>
       </c>
       <c r="B26" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C26" s="5" t="s">
         <v>43</v>
       </c>
       <c r="D26" s="5" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E26" s="5" t="s">
         <v>47</v>
       </c>
       <c r="F26" s="5" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="G26" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H26" s="5" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="4" t="s">
         <v>34</v>
       </c>
       <c r="B27" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C27" s="5" t="s">
         <v>43</v>
       </c>
       <c r="D27" s="5" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E27" s="5" t="s">
         <v>47</v>
       </c>
       <c r="F27" s="5" t="s">
-        <v>63</v>
+        <v>56</v>
       </c>
       <c r="G27" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H27" s="5" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="4" t="s">
         <v>35</v>
       </c>
       <c r="B28" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C28" s="5" t="s">
         <v>43</v>
       </c>
       <c r="D28" s="5" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E28" s="5" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="F28" s="5" t="s">
-        <v>64</v>
+        <v>52</v>
       </c>
       <c r="G28" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H28" s="5" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="4" t="s">
         <v>36</v>
       </c>
       <c r="B29" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C29" s="5" t="s">
         <v>43</v>
       </c>
       <c r="D29" s="5" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E29" s="5" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="F29" s="5" t="s">
-        <v>57</v>
+        <v>63</v>
       </c>
       <c r="G29" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H29" s="5" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="4" t="s">
         <v>37</v>
       </c>
       <c r="B30" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C30" s="5" t="s">
         <v>43</v>
       </c>
       <c r="D30" s="5" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E30" s="5" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="F30" s="5" t="s">
-        <v>54</v>
+        <v>64</v>
       </c>
       <c r="G30" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H30" s="5" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="4" t="s">
         <v>38</v>
       </c>
       <c r="B31" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C31" s="5" t="s">
         <v>43</v>
       </c>
       <c r="D31" s="5" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E31" s="5" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="F31" s="5" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="G31" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H31" s="5" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="4" t="s">
         <v>39</v>
       </c>
       <c r="B32" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C32" s="5" t="s">
         <v>43</v>
       </c>
       <c r="D32" s="5" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E32" s="5" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="F32" s="5" t="s">
-        <v>65</v>
+        <v>51</v>
       </c>
       <c r="G32" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H32" s="5" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="4" t="s">
         <v>40</v>
       </c>
       <c r="B33" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C33" s="5" t="s">
         <v>43</v>
       </c>
       <c r="D33" s="5" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E33" s="5" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F33" s="5" t="s">
-        <v>66</v>
+        <v>51</v>
       </c>
       <c r="G33" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H33" s="5" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="4" t="s">
         <v>41</v>
       </c>
       <c r="B34" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C34" s="5" t="s">
         <v>43</v>
       </c>
       <c r="D34" s="5" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E34" s="5" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F34" s="5" t="s">
         <v>53</v>
       </c>
       <c r="G34" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H34" s="5" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="4" t="s">
         <v>42</v>
       </c>
       <c r="B35" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C35" s="5" t="s">
         <v>43</v>
       </c>
       <c r="D35" s="5" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E35" s="5" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="F35" s="5" t="s">
-        <v>53</v>
+        <v>66</v>
       </c>
       <c r="G35" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H35" s="5" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="6" t="s">
         <v>108</v>
       </c>
       <c r="C39" s="6" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="6" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="6" t="s">
         <v>111</v>
       </c>
       <c r="H39" s="6" t="s">
         <v>112</v>
       </c>
     </row>
@@ -2158,609 +2158,609 @@
       </c>
       <c r="D10" s="5" t="s">
         <v>44</v>
       </c>
       <c r="E10" s="5" t="s">
         <v>46</v>
       </c>
       <c r="F10" s="5" t="s">
         <v>49</v>
       </c>
       <c r="G10" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C11" s="5" t="s">
         <v>43</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E11" s="5" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="F11" s="5" t="s">
         <v>50</v>
       </c>
       <c r="G11" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="4" t="s">
         <v>19</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C12" s="5" t="s">
         <v>43</v>
       </c>
       <c r="D12" s="5" t="s">
         <v>44</v>
       </c>
       <c r="E12" s="5" t="s">
         <v>46</v>
       </c>
       <c r="F12" s="5" t="s">
         <v>51</v>
       </c>
       <c r="G12" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="4" t="s">
         <v>20</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C13" s="5" t="s">
         <v>43</v>
       </c>
       <c r="D13" s="5" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E13" s="5" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="F13" s="5" t="s">
         <v>52</v>
       </c>
       <c r="G13" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="4" t="s">
         <v>21</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C14" s="5" t="s">
         <v>43</v>
       </c>
       <c r="D14" s="5" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="5" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="F14" s="5" t="s">
         <v>53</v>
       </c>
       <c r="G14" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C15" s="5" t="s">
         <v>43</v>
       </c>
       <c r="D15" s="5" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E15" s="5" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="F15" s="5" t="s">
         <v>54</v>
       </c>
       <c r="G15" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C16" s="5" t="s">
         <v>43</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E16" s="5" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="F16" s="5" t="s">
-        <v>49</v>
+        <v>55</v>
       </c>
       <c r="G16" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C17" s="5" t="s">
         <v>43</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E17" s="5" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="F17" s="5" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="G17" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C18" s="5" t="s">
         <v>43</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E18" s="5" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="F18" s="5" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="G18" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>43</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E19" s="5" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="F19" s="5" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="G19" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C20" s="5" t="s">
         <v>43</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E20" s="5" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="F20" s="5" t="s">
-        <v>58</v>
+        <v>51</v>
       </c>
       <c r="G20" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="4" t="s">
         <v>28</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C21" s="5" t="s">
         <v>43</v>
       </c>
       <c r="D21" s="5" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E21" s="5" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="F21" s="5" t="s">
         <v>59</v>
       </c>
       <c r="G21" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="4" t="s">
         <v>29</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C22" s="5" t="s">
         <v>43</v>
       </c>
       <c r="D22" s="5" t="s">
         <v>45</v>
       </c>
       <c r="E22" s="5" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="F22" s="5" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="G22" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="4" t="s">
         <v>30</v>
       </c>
       <c r="B23" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C23" s="5" t="s">
         <v>43</v>
       </c>
       <c r="D23" s="5" t="s">
         <v>45</v>
       </c>
       <c r="E23" s="5" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="F23" s="5" t="s">
         <v>60</v>
       </c>
       <c r="G23" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="4" t="s">
         <v>31</v>
       </c>
       <c r="B24" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C24" s="5" t="s">
         <v>43</v>
       </c>
       <c r="D24" s="5" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E24" s="5" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="F24" s="5" t="s">
-        <v>53</v>
+        <v>61</v>
       </c>
       <c r="G24" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="4" t="s">
         <v>32</v>
       </c>
       <c r="B25" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C25" s="5" t="s">
         <v>43</v>
       </c>
       <c r="D25" s="5" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E25" s="5" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="F25" s="5" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="G25" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="4" t="s">
         <v>33</v>
       </c>
       <c r="B26" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C26" s="5" t="s">
         <v>43</v>
       </c>
       <c r="D26" s="5" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E26" s="5" t="s">
         <v>47</v>
       </c>
       <c r="F26" s="5" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="G26" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" s="4" t="s">
         <v>34</v>
       </c>
       <c r="B27" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C27" s="5" t="s">
         <v>43</v>
       </c>
       <c r="D27" s="5" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E27" s="5" t="s">
         <v>47</v>
       </c>
       <c r="F27" s="5" t="s">
-        <v>63</v>
+        <v>56</v>
       </c>
       <c r="G27" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" s="4" t="s">
         <v>35</v>
       </c>
       <c r="B28" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C28" s="5" t="s">
         <v>43</v>
       </c>
       <c r="D28" s="5" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E28" s="5" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="F28" s="5" t="s">
-        <v>64</v>
+        <v>52</v>
       </c>
       <c r="G28" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" s="4" t="s">
         <v>36</v>
       </c>
       <c r="B29" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C29" s="5" t="s">
         <v>43</v>
       </c>
       <c r="D29" s="5" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E29" s="5" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="F29" s="5" t="s">
-        <v>57</v>
+        <v>63</v>
       </c>
       <c r="G29" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" s="4" t="s">
         <v>37</v>
       </c>
       <c r="B30" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C30" s="5" t="s">
         <v>43</v>
       </c>
       <c r="D30" s="5" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E30" s="5" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="F30" s="5" t="s">
-        <v>54</v>
+        <v>64</v>
       </c>
       <c r="G30" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" s="4" t="s">
         <v>38</v>
       </c>
       <c r="B31" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C31" s="5" t="s">
         <v>43</v>
       </c>
       <c r="D31" s="5" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E31" s="5" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="F31" s="5" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="G31" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" s="4" t="s">
         <v>39</v>
       </c>
       <c r="B32" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C32" s="5" t="s">
         <v>43</v>
       </c>
       <c r="D32" s="5" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E32" s="5" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="F32" s="5" t="s">
-        <v>65</v>
+        <v>51</v>
       </c>
       <c r="G32" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" s="4" t="s">
         <v>40</v>
       </c>
       <c r="B33" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C33" s="5" t="s">
         <v>43</v>
       </c>
       <c r="D33" s="5" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E33" s="5" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F33" s="5" t="s">
-        <v>66</v>
+        <v>51</v>
       </c>
       <c r="G33" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" s="4" t="s">
         <v>41</v>
       </c>
       <c r="B34" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C34" s="5" t="s">
         <v>43</v>
       </c>
       <c r="D34" s="5" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E34" s="5" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F34" s="5" t="s">
         <v>53</v>
       </c>
       <c r="G34" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" s="4" t="s">
         <v>42</v>
       </c>
       <c r="B35" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C35" s="5" t="s">
         <v>43</v>
       </c>
       <c r="D35" s="5" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E35" s="5" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="F35" s="5" t="s">
-        <v>53</v>
+        <v>66</v>
       </c>
       <c r="G35" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" s="6" t="s">
         <v>108</v>
       </c>
       <c r="C39" s="6" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="6" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="6" t="s">
         <v>111</v>
       </c>
       <c r="G39" s="6" t="s">
         <v>112</v>
       </c>
     </row>
   </sheetData>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.7" right="0.7" top="1" bottom="0.75" header="0.3" footer="0.3"/>
@@ -2889,609 +2889,609 @@
       </c>
       <c r="D10" s="5" t="s">
         <v>44</v>
       </c>
       <c r="E10" s="5" t="s">
         <v>46</v>
       </c>
       <c r="F10" s="5" t="s">
         <v>49</v>
       </c>
       <c r="G10" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="4" t="s">
         <v>116</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C11" s="5" t="s">
         <v>43</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E11" s="5" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="F11" s="5" t="s">
         <v>50</v>
       </c>
       <c r="G11" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="4" t="s">
         <v>117</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C12" s="5" t="s">
         <v>43</v>
       </c>
       <c r="D12" s="5" t="s">
         <v>44</v>
       </c>
       <c r="E12" s="5" t="s">
         <v>46</v>
       </c>
       <c r="F12" s="5" t="s">
         <v>51</v>
       </c>
       <c r="G12" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="4" t="s">
         <v>118</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C13" s="5" t="s">
         <v>43</v>
       </c>
       <c r="D13" s="5" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E13" s="5" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="F13" s="5" t="s">
         <v>52</v>
       </c>
       <c r="G13" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="4" t="s">
         <v>119</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C14" s="5" t="s">
         <v>43</v>
       </c>
       <c r="D14" s="5" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E14" s="5" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="F14" s="5" t="s">
         <v>53</v>
       </c>
       <c r="G14" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="4" t="s">
         <v>120</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C15" s="5" t="s">
         <v>43</v>
       </c>
       <c r="D15" s="5" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E15" s="5" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="F15" s="5" t="s">
         <v>54</v>
       </c>
       <c r="G15" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="4" t="s">
         <v>121</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C16" s="5" t="s">
         <v>43</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E16" s="5" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="F16" s="5" t="s">
-        <v>49</v>
+        <v>55</v>
       </c>
       <c r="G16" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="4" t="s">
         <v>122</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C17" s="5" t="s">
         <v>43</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E17" s="5" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="F17" s="5" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="G17" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="4" t="s">
         <v>123</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C18" s="5" t="s">
         <v>43</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E18" s="5" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="F18" s="5" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="G18" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="4" t="s">
         <v>124</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>43</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E19" s="5" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="F19" s="5" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="G19" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="4" t="s">
         <v>125</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C20" s="5" t="s">
         <v>43</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E20" s="5" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="F20" s="5" t="s">
-        <v>58</v>
+        <v>51</v>
       </c>
       <c r="G20" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="4" t="s">
         <v>126</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C21" s="5" t="s">
         <v>43</v>
       </c>
       <c r="D21" s="5" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E21" s="5" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="F21" s="5" t="s">
         <v>59</v>
       </c>
       <c r="G21" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="4" t="s">
         <v>127</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C22" s="5" t="s">
         <v>43</v>
       </c>
       <c r="D22" s="5" t="s">
         <v>45</v>
       </c>
       <c r="E22" s="5" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="F22" s="5" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="G22" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="4" t="s">
         <v>128</v>
       </c>
       <c r="B23" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C23" s="5" t="s">
         <v>43</v>
       </c>
       <c r="D23" s="5" t="s">
         <v>45</v>
       </c>
       <c r="E23" s="5" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="F23" s="5" t="s">
         <v>60</v>
       </c>
       <c r="G23" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="4" t="s">
         <v>129</v>
       </c>
       <c r="B24" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C24" s="5" t="s">
         <v>43</v>
       </c>
       <c r="D24" s="5" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E24" s="5" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="F24" s="5" t="s">
-        <v>53</v>
+        <v>61</v>
       </c>
       <c r="G24" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="4" t="s">
         <v>130</v>
       </c>
       <c r="B25" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C25" s="5" t="s">
         <v>43</v>
       </c>
       <c r="D25" s="5" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E25" s="5" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="F25" s="5" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="G25" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="4" t="s">
         <v>131</v>
       </c>
       <c r="B26" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C26" s="5" t="s">
         <v>43</v>
       </c>
       <c r="D26" s="5" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E26" s="5" t="s">
         <v>47</v>
       </c>
       <c r="F26" s="5" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="G26" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" s="4" t="s">
         <v>132</v>
       </c>
       <c r="B27" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C27" s="5" t="s">
         <v>43</v>
       </c>
       <c r="D27" s="5" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E27" s="5" t="s">
         <v>47</v>
       </c>
       <c r="F27" s="5" t="s">
-        <v>63</v>
+        <v>56</v>
       </c>
       <c r="G27" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" s="4" t="s">
         <v>133</v>
       </c>
       <c r="B28" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C28" s="5" t="s">
         <v>43</v>
       </c>
       <c r="D28" s="5" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E28" s="5" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="F28" s="5" t="s">
-        <v>64</v>
+        <v>52</v>
       </c>
       <c r="G28" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" s="4" t="s">
         <v>134</v>
       </c>
       <c r="B29" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C29" s="5" t="s">
         <v>43</v>
       </c>
       <c r="D29" s="5" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E29" s="5" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="F29" s="5" t="s">
-        <v>57</v>
+        <v>63</v>
       </c>
       <c r="G29" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" s="4" t="s">
         <v>135</v>
       </c>
       <c r="B30" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C30" s="5" t="s">
         <v>43</v>
       </c>
       <c r="D30" s="5" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E30" s="5" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="F30" s="5" t="s">
-        <v>54</v>
+        <v>64</v>
       </c>
       <c r="G30" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" s="4" t="s">
         <v>136</v>
       </c>
       <c r="B31" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C31" s="5" t="s">
         <v>43</v>
       </c>
       <c r="D31" s="5" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E31" s="5" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="F31" s="5" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="G31" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" s="4" t="s">
         <v>137</v>
       </c>
       <c r="B32" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C32" s="5" t="s">
         <v>43</v>
       </c>
       <c r="D32" s="5" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E32" s="5" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="F32" s="5" t="s">
-        <v>65</v>
+        <v>51</v>
       </c>
       <c r="G32" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" s="4" t="s">
         <v>138</v>
       </c>
       <c r="B33" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C33" s="5" t="s">
         <v>43</v>
       </c>
       <c r="D33" s="5" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E33" s="5" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F33" s="5" t="s">
-        <v>66</v>
+        <v>51</v>
       </c>
       <c r="G33" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" s="4" t="s">
         <v>139</v>
       </c>
       <c r="B34" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C34" s="5" t="s">
         <v>43</v>
       </c>
       <c r="D34" s="5" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E34" s="5" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F34" s="5" t="s">
         <v>53</v>
       </c>
       <c r="G34" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" s="4" t="s">
         <v>140</v>
       </c>
       <c r="B35" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C35" s="5" t="s">
         <v>43</v>
       </c>
       <c r="D35" s="5" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E35" s="5" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="F35" s="5" t="s">
-        <v>53</v>
+        <v>66</v>
       </c>
       <c r="G35" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" s="6" t="s">
         <v>108</v>
       </c>
       <c r="C39" s="6" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="6" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="6" t="s">
         <v>111</v>
       </c>
       <c r="G39" s="6" t="s">
         <v>112</v>
       </c>
     </row>
   </sheetData>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.7" right="0.7" top="1" bottom="0.75" header="0.3" footer="0.3"/>
@@ -3784,701 +3784,701 @@
       </c>
       <c r="H29" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="4" t="s">
         <v>17</v>
       </c>
       <c r="B30" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C30" s="5" t="s">
         <v>150</v>
       </c>
       <c r="D30" s="5" t="s">
         <v>46</v>
       </c>
       <c r="E30" s="5" t="s">
         <v>49</v>
       </c>
       <c r="F30" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G30" s="5">
-        <v>42.58</v>
+        <v>56.68</v>
       </c>
       <c r="H30" s="5" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B31" s="5" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="C31" s="5" t="s">
         <v>150</v>
       </c>
       <c r="D31" s="5" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="E31" s="5" t="s">
         <v>50</v>
       </c>
       <c r="F31" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G31" s="5">
-        <v>56.68</v>
+        <v>52.58</v>
       </c>
       <c r="H31" s="5" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="4" t="s">
         <v>19</v>
       </c>
       <c r="B32" s="5" t="s">
         <v>44</v>
       </c>
       <c r="C32" s="5" t="s">
         <v>150</v>
       </c>
       <c r="D32" s="5" t="s">
         <v>46</v>
       </c>
       <c r="E32" s="5" t="s">
         <v>51</v>
       </c>
       <c r="F32" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G32" s="5">
-        <v>57.16</v>
+        <v>43</v>
       </c>
       <c r="H32" s="5" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="4" t="s">
         <v>20</v>
       </c>
       <c r="B33" s="5" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="C33" s="5" t="s">
         <v>150</v>
       </c>
       <c r="D33" s="5" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="E33" s="5" t="s">
         <v>52</v>
       </c>
       <c r="F33" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G33" s="5">
-        <v>52.58</v>
+        <v>43.6</v>
       </c>
       <c r="H33" s="5" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="4" t="s">
         <v>21</v>
       </c>
       <c r="B34" s="5" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="C34" s="5" t="s">
         <v>150</v>
       </c>
       <c r="D34" s="5" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="E34" s="5" t="s">
         <v>53</v>
       </c>
       <c r="F34" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G34" s="5">
-        <v>43</v>
+        <v>43.14</v>
       </c>
       <c r="H34" s="5" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B35" s="5" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="C35" s="5" t="s">
         <v>150</v>
       </c>
       <c r="D35" s="5" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="E35" s="5" t="s">
         <v>54</v>
       </c>
       <c r="F35" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G35" s="5">
-        <v>43.6</v>
+        <v>45.08</v>
       </c>
       <c r="H35" s="5" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B36" s="5" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="C36" s="5" t="s">
         <v>150</v>
       </c>
       <c r="D36" s="5" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="E36" s="5" t="s">
-        <v>49</v>
+        <v>55</v>
       </c>
       <c r="F36" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G36" s="5">
-        <v>43.14</v>
+        <v>58.28</v>
       </c>
       <c r="H36" s="5" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B37" s="5" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="C37" s="5" t="s">
         <v>150</v>
       </c>
       <c r="D37" s="5" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="E37" s="5" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="F37" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G37" s="5">
-        <v>45.08</v>
+        <v>37.48</v>
       </c>
       <c r="H37" s="5" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B38" s="5" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="C38" s="5" t="s">
         <v>150</v>
       </c>
       <c r="D38" s="5" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="E38" s="5" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="F38" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G38" s="5">
-        <v>58.28</v>
+        <v>44.68</v>
       </c>
       <c r="H38" s="5" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B39" s="5" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="C39" s="5" t="s">
         <v>150</v>
       </c>
       <c r="D39" s="5" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="E39" s="5" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F39" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G39" s="5">
-        <v>37.48</v>
+        <v>45.08</v>
       </c>
       <c r="H39" s="5" t="s">
-        <v>76</v>
+        <v>72</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B40" s="5" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="C40" s="5" t="s">
         <v>150</v>
       </c>
       <c r="D40" s="5" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="E40" s="5" t="s">
-        <v>58</v>
+        <v>51</v>
       </c>
       <c r="F40" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G40" s="5">
-        <v>44.68</v>
+        <v>43.38</v>
       </c>
       <c r="H40" s="5" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="4" t="s">
         <v>28</v>
       </c>
       <c r="B41" s="5" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="C41" s="5" t="s">
         <v>150</v>
       </c>
       <c r="D41" s="5" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="E41" s="5" t="s">
         <v>59</v>
       </c>
       <c r="F41" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G41" s="5">
-        <v>45.08</v>
+        <v>42.28</v>
       </c>
       <c r="H41" s="5" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="4" t="s">
         <v>29</v>
       </c>
       <c r="B42" s="5" t="s">
         <v>45</v>
       </c>
       <c r="C42" s="5" t="s">
         <v>150</v>
       </c>
       <c r="D42" s="5" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="E42" s="5" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="F42" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G42" s="5">
-        <v>43.38</v>
+        <v>43.68</v>
       </c>
       <c r="H42" s="5" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" s="4" t="s">
         <v>30</v>
       </c>
       <c r="B43" s="5" t="s">
         <v>45</v>
       </c>
       <c r="C43" s="5" t="s">
         <v>150</v>
       </c>
       <c r="D43" s="5" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="E43" s="5" t="s">
         <v>60</v>
       </c>
       <c r="F43" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G43" s="5">
-        <v>42.28</v>
+        <v>47.68</v>
       </c>
       <c r="H43" s="5" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="4" t="s">
         <v>31</v>
       </c>
       <c r="B44" s="5" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C44" s="5" t="s">
         <v>150</v>
       </c>
       <c r="D44" s="5" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="E44" s="5" t="s">
-        <v>53</v>
+        <v>61</v>
       </c>
       <c r="F44" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G44" s="5">
-        <v>43.68</v>
+        <v>47.68</v>
       </c>
       <c r="H44" s="5" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="4" t="s">
         <v>32</v>
       </c>
       <c r="B45" s="5" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C45" s="5" t="s">
         <v>150</v>
       </c>
       <c r="D45" s="5" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="E45" s="5" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="F45" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G45" s="5">
-        <v>47.68</v>
+        <v>48.38</v>
       </c>
       <c r="H45" s="5" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" s="4" t="s">
         <v>33</v>
       </c>
       <c r="B46" s="5" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C46" s="5" t="s">
         <v>150</v>
       </c>
       <c r="D46" s="5" t="s">
         <v>47</v>
       </c>
       <c r="E46" s="5" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="F46" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G46" s="5">
-        <v>47.68</v>
+        <v>44.08</v>
       </c>
       <c r="H46" s="5" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" s="4" t="s">
         <v>34</v>
       </c>
       <c r="B47" s="5" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C47" s="5" t="s">
         <v>150</v>
       </c>
       <c r="D47" s="5" t="s">
         <v>47</v>
       </c>
       <c r="E47" s="5" t="s">
-        <v>63</v>
+        <v>56</v>
       </c>
       <c r="F47" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G47" s="5">
-        <v>48.38</v>
+        <v>37.52</v>
       </c>
       <c r="H47" s="5" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" s="4" t="s">
         <v>35</v>
       </c>
       <c r="B48" s="5" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C48" s="5" t="s">
         <v>150</v>
       </c>
       <c r="D48" s="5" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="E48" s="5" t="s">
-        <v>64</v>
+        <v>52</v>
       </c>
       <c r="F48" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G48" s="5">
-        <v>44.08</v>
+        <v>45.36</v>
       </c>
       <c r="H48" s="5" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" s="4" t="s">
         <v>36</v>
       </c>
       <c r="B49" s="5" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C49" s="5" t="s">
         <v>150</v>
       </c>
       <c r="D49" s="5" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="E49" s="5" t="s">
-        <v>57</v>
+        <v>63</v>
       </c>
       <c r="F49" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G49" s="5">
-        <v>37.52</v>
+        <v>45.58</v>
       </c>
       <c r="H49" s="5" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" s="4" t="s">
         <v>37</v>
       </c>
       <c r="B50" s="5" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C50" s="5" t="s">
         <v>150</v>
       </c>
       <c r="D50" s="5" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="E50" s="5" t="s">
-        <v>54</v>
+        <v>64</v>
       </c>
       <c r="F50" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G50" s="5">
-        <v>45.36</v>
+        <v>42.68</v>
       </c>
       <c r="H50" s="5" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" s="4" t="s">
         <v>38</v>
       </c>
       <c r="B51" s="5" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C51" s="5" t="s">
         <v>150</v>
       </c>
       <c r="D51" s="5" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="E51" s="5" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="F51" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G51" s="5">
-        <v>45.58</v>
+        <v>45</v>
       </c>
       <c r="H51" s="5" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" s="4" t="s">
         <v>39</v>
       </c>
       <c r="B52" s="5" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C52" s="5" t="s">
         <v>150</v>
       </c>
       <c r="D52" s="5" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="E52" s="5" t="s">
-        <v>65</v>
+        <v>51</v>
       </c>
       <c r="F52" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G52" s="5">
-        <v>42.68</v>
+        <v>45.6</v>
       </c>
       <c r="H52" s="5" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" s="4" t="s">
         <v>40</v>
       </c>
       <c r="B53" s="5" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C53" s="5" t="s">
         <v>150</v>
       </c>
       <c r="D53" s="5" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="E53" s="5" t="s">
-        <v>66</v>
+        <v>51</v>
       </c>
       <c r="F53" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G53" s="5">
-        <v>45</v>
+        <v>42.5</v>
       </c>
       <c r="H53" s="5" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" s="4" t="s">
         <v>41</v>
       </c>
       <c r="B54" s="5" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C54" s="5" t="s">
         <v>150</v>
       </c>
       <c r="D54" s="5" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="E54" s="5" t="s">
         <v>53</v>
       </c>
       <c r="F54" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G54" s="5">
-        <v>45.6</v>
+        <v>42.58</v>
       </c>
       <c r="H54" s="5" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" s="4" t="s">
         <v>42</v>
       </c>
       <c r="B55" s="5" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C55" s="5" t="s">
         <v>150</v>
       </c>
       <c r="D55" s="5" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="E55" s="5" t="s">
-        <v>53</v>
+        <v>66</v>
       </c>
       <c r="F55" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G55" s="5">
-        <v>42.5</v>
+        <v>57.16</v>
       </c>
       <c r="H55" s="5" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="F63" s="6" t="s">
         <v>166</v>
       </c>
     </row>
   </sheetData>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.7" right="0.7" top="1" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" fitToHeight="0" orientation="portrait"/>
   <headerFooter>
     <oddFooter>&amp;LDate: &amp;D&amp;C&amp;14&amp;"Calibri,Italic"A member of the Mei Sheng Group&amp;RPage &amp;P of &amp;N</oddFooter>
   </headerFooter>
   <tableParts count="3">
     <tablePart r:id="rId1"/>
     <tablePart r:id="rId2"/>
     <tablePart r:id="rId3"/>
   </tableParts>
 </worksheet>
 </file>
 