--- v0 (2026-04-09)
+++ v1 (2026-06-09)
@@ -152,50 +152,86 @@
   <si>
     <t>2505062-01-0007</t>
   </si>
   <si>
     <t>2505062-01-0008</t>
   </si>
   <si>
     <t>2505062-01-0009</t>
   </si>
   <si>
     <t>2505062-01-0010</t>
   </si>
   <si>
     <t>2505062-01-0011</t>
   </si>
   <si>
     <t>2505062-01-0012</t>
   </si>
   <si>
     <t>2505062-01-0013</t>
   </si>
   <si>
     <t>2505062-01-0014</t>
   </si>
   <si>
+    <t>2505062-01-0015</t>
+  </si>
+  <si>
+    <t>2505062-01-0016</t>
+  </si>
+  <si>
+    <t>2505062-01-0017</t>
+  </si>
+  <si>
+    <t>2505062-01-0018</t>
+  </si>
+  <si>
+    <t>2505062-01-0019</t>
+  </si>
+  <si>
+    <t>2505063-01-0001</t>
+  </si>
+  <si>
+    <t>2505063-01-0002</t>
+  </si>
+  <si>
+    <t>2505063-01-0003</t>
+  </si>
+  <si>
+    <t>2505063-01-0004</t>
+  </si>
+  <si>
+    <t>2505063-01-0005</t>
+  </si>
+  <si>
+    <t>2505063-01-0006</t>
+  </si>
+  <si>
+    <t>2505063-01-0007</t>
+  </si>
+  <si>
     <t>2505063-01-0008</t>
   </si>
   <si>
     <t>2505063-01-0009</t>
   </si>
   <si>
     <t>2505051-01-0002</t>
   </si>
   <si>
     <t>2505051-01-0003</t>
   </si>
   <si>
     <t>2505051-01-0004</t>
   </si>
   <si>
     <t>2505051-01-0005</t>
   </si>
   <si>
     <t>2505051-01-0006</t>
   </si>
   <si>
     <t>2505051-01-0007</t>
   </si>
   <si>
     <t>2505051-01-0008</t>
@@ -233,218 +269,218 @@
   <si>
     <t>2505051-01-0019</t>
   </si>
   <si>
     <t>2505051-01-0020</t>
   </si>
   <si>
     <t>2505051-01-0021</t>
   </si>
   <si>
     <t>2505051-01-0022</t>
   </si>
   <si>
     <t>2505051-01-0023</t>
   </si>
   <si>
     <t>2505051-01-0024</t>
   </si>
   <si>
     <t>2505051-01-0025</t>
   </si>
   <si>
     <t>2505051-01-0026</t>
   </si>
   <si>
-    <t>2505062-01-0015</t>
-[...34 lines deleted...]
-  <si>
     <t>A</t>
   </si>
   <si>
     <t>59.0</t>
   </si>
   <si>
     <t>61.5</t>
   </si>
   <si>
     <t>61.0</t>
   </si>
   <si>
     <t>60.7</t>
   </si>
   <si>
+    <t>61.7</t>
+  </si>
+  <si>
     <t>58.5</t>
   </si>
   <si>
     <t>59.5</t>
   </si>
   <si>
     <t>60.0</t>
   </si>
   <si>
-    <t>61.7</t>
-[...1 lines deleted...]
-  <si>
     <t>83.0</t>
   </si>
   <si>
     <t>68.0</t>
   </si>
   <si>
     <t>70.0</t>
   </si>
   <si>
     <t>86.0</t>
   </si>
   <si>
     <t>84.0</t>
   </si>
   <si>
     <t>71.0</t>
   </si>
   <si>
     <t>87.0</t>
   </si>
   <si>
+    <t>16.0</t>
+  </si>
+  <si>
+    <t>102.0</t>
+  </si>
+  <si>
+    <t>98.0</t>
+  </si>
+  <si>
+    <t>97.0</t>
+  </si>
+  <si>
+    <t>96.0</t>
+  </si>
+  <si>
     <t>99.0</t>
   </si>
   <si>
     <t>65.0</t>
   </si>
   <si>
     <t>76.0</t>
   </si>
   <si>
     <t>30.0</t>
   </si>
   <si>
     <t>74.0</t>
   </si>
   <si>
     <t>75.0</t>
   </si>
   <si>
     <t>73.0</t>
   </si>
   <si>
     <t>72.0</t>
   </si>
   <si>
     <t>42.0</t>
   </si>
   <si>
-    <t>16.0</t>
-[...13 lines deleted...]
-  <si>
     <t>39.24</t>
   </si>
   <si>
     <t>32.58</t>
   </si>
   <si>
     <t>32.78</t>
   </si>
   <si>
     <t>32.52</t>
   </si>
   <si>
     <t>33.04</t>
   </si>
   <si>
     <t>41.18</t>
   </si>
   <si>
     <t>28.94</t>
   </si>
   <si>
     <t>39.50</t>
   </si>
   <si>
     <t>33.54</t>
   </si>
   <si>
     <t>34.23</t>
   </si>
   <si>
     <t>34.04</t>
   </si>
   <si>
     <t>33.70</t>
   </si>
   <si>
     <t>33.02</t>
   </si>
   <si>
     <t>40.80</t>
   </si>
   <si>
+    <t>33.00</t>
+  </si>
+  <si>
+    <t>33.66</t>
+  </si>
+  <si>
+    <t>33.32</t>
+  </si>
+  <si>
+    <t>33.26</t>
+  </si>
+  <si>
+    <t>8.22</t>
+  </si>
+  <si>
+    <t>47.42</t>
+  </si>
+  <si>
+    <t>47.50</t>
+  </si>
+  <si>
+    <t>46.08</t>
+  </si>
+  <si>
+    <t>45.32</t>
+  </si>
+  <si>
+    <t>45.48</t>
+  </si>
+  <si>
+    <t>44.86</t>
+  </si>
+  <si>
+    <t>45.30</t>
+  </si>
+  <si>
     <t>45.68</t>
   </si>
   <si>
     <t>45.92</t>
   </si>
   <si>
     <t>28.92</t>
   </si>
   <si>
     <t>33.72</t>
   </si>
   <si>
     <t>13.32</t>
   </si>
   <si>
     <t>33.42</t>
   </si>
   <si>
     <t>33.16</t>
   </si>
   <si>
     <t>33.18</t>
   </si>
   <si>
     <t>33.22</t>
@@ -462,86 +498,50 @@
     <t>33.10</t>
   </si>
   <si>
     <t>33.36</t>
   </si>
   <si>
     <t>32.96</t>
   </si>
   <si>
     <t>32.98</t>
   </si>
   <si>
     <t>32.88</t>
   </si>
   <si>
     <t>32.86</t>
   </si>
   <si>
     <t>32.74</t>
   </si>
   <si>
     <t>32.80</t>
   </si>
   <si>
     <t>19.36</t>
-  </si>
-[...34 lines deleted...]
-    <t>45.30</t>
   </si>
   <si>
     <t>DATE:</t>
   </si>
   <si>
     <t>May 24, 2025</t>
   </si>
   <si>
     <t>Vehicle License:</t>
   </si>
   <si>
     <t>61H-07104</t>
   </si>
   <si>
     <t>Bảng kê hàng hóa - NỘI BỘ</t>
   </si>
   <si>
     <t>Packing List - INTERNAL</t>
   </si>
   <si>
     <t>Fabric Code
 产品</t>
   </si>
   <si>
     <t>Total Length
@@ -628,50 +628,86 @@
   <si>
     <t>2505062_01 - 0007</t>
   </si>
   <si>
     <t>2505062_01 - 0008</t>
   </si>
   <si>
     <t>2505062_01 - 0009</t>
   </si>
   <si>
     <t>2505062_01 - 0010</t>
   </si>
   <si>
     <t>2505062_01 - 0011</t>
   </si>
   <si>
     <t>2505062_01 - 0012</t>
   </si>
   <si>
     <t>2505062_01 - 0013</t>
   </si>
   <si>
     <t>2505062_01 - 0014</t>
   </si>
   <si>
+    <t>2505062_01 - 0015</t>
+  </si>
+  <si>
+    <t>2505062_01 - 0016</t>
+  </si>
+  <si>
+    <t>2505062_01 - 0017</t>
+  </si>
+  <si>
+    <t>2505062_01 - 0018</t>
+  </si>
+  <si>
+    <t>2505062_01 - 0019</t>
+  </si>
+  <si>
+    <t>2505063_01 - 0001</t>
+  </si>
+  <si>
+    <t>2505063_01 - 0002</t>
+  </si>
+  <si>
+    <t>2505063_01 - 0003</t>
+  </si>
+  <si>
+    <t>2505063_01 - 0004</t>
+  </si>
+  <si>
+    <t>2505063_01 - 0005</t>
+  </si>
+  <si>
+    <t>2505063_01 - 0006</t>
+  </si>
+  <si>
+    <t>2505063_01 - 0007</t>
+  </si>
+  <si>
     <t>2505063_01 - 0008</t>
   </si>
   <si>
     <t>2505063_01 - 0009</t>
   </si>
   <si>
     <t>2505051_01 - 0002</t>
   </si>
   <si>
     <t>2505051_01 - 0003</t>
   </si>
   <si>
     <t>2505051_01 - 0004</t>
   </si>
   <si>
     <t>2505051_01 - 0005</t>
   </si>
   <si>
     <t>2505051_01 - 0006</t>
   </si>
   <si>
     <t>2505051_01 - 0007</t>
   </si>
   <si>
     <t>2505051_01 - 0008</t>
@@ -707,86 +743,50 @@
     <t>2505051_01 - 0018</t>
   </si>
   <si>
     <t>2505051_01 - 0019</t>
   </si>
   <si>
     <t>2505051_01 - 0020</t>
   </si>
   <si>
     <t>2505051_01 - 0021</t>
   </si>
   <si>
     <t>2505051_01 - 0022</t>
   </si>
   <si>
     <t>2505051_01 - 0023</t>
   </si>
   <si>
     <t>2505051_01 - 0024</t>
   </si>
   <si>
     <t>2505051_01 - 0025</t>
   </si>
   <si>
     <t>2505051_01 - 0026</t>
-  </si>
-[...34 lines deleted...]
-    <t>2505063_01 - 0007</t>
   </si>
   <si>
     <t>Packing List - ANHUY</t>
   </si>
   <si>
     <t>Total Weight (Net)</t>
   </si>
   <si>
     <t>Net Weight / KGS</t>
   </si>
   <si>
     <t>Gross Weight / KGS</t>
   </si>
   <si>
     <t>Shipping Marks</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>Lot (Color Group)</t>
   </si>
   <si>
     <t>Batch No./ Color</t>
   </si>
@@ -1856,51 +1856,51 @@
       <c r="F18" s="5" t="s">
         <v>90</v>
       </c>
       <c r="G18" s="5" t="s">
         <v>16</v>
       </c>
       <c r="H18" s="5" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="4" t="s">
         <v>31</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>78</v>
       </c>
       <c r="D19" s="5"/>
       <c r="E19" s="5" t="s">
         <v>81</v>
       </c>
       <c r="F19" s="5" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="G19" s="5" t="s">
         <v>16</v>
       </c>
       <c r="H19" s="5" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="4" t="s">
         <v>32</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C20" s="5" t="s">
         <v>78</v>
       </c>
       <c r="D20" s="5"/>
       <c r="E20" s="5" t="s">
         <v>81</v>
       </c>
       <c r="F20" s="5" t="s">
         <v>91</v>
       </c>
@@ -2038,973 +2038,973 @@
       <c r="B26" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C26" s="5" t="s">
         <v>78</v>
       </c>
       <c r="D26" s="5"/>
       <c r="E26" s="5" t="s">
         <v>82</v>
       </c>
       <c r="F26" s="5" t="s">
         <v>93</v>
       </c>
       <c r="G26" s="5" t="s">
         <v>16</v>
       </c>
       <c r="H26" s="5" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="4" t="s">
         <v>39</v>
       </c>
       <c r="B27" s="5" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C27" s="5" t="s">
         <v>78</v>
       </c>
       <c r="D27" s="5"/>
       <c r="E27" s="5" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="F27" s="5" t="s">
-        <v>94</v>
+        <v>89</v>
       </c>
       <c r="G27" s="5" t="s">
         <v>16</v>
       </c>
       <c r="H27" s="5" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="4" t="s">
         <v>40</v>
       </c>
       <c r="B28" s="5" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C28" s="5" t="s">
         <v>78</v>
       </c>
       <c r="D28" s="5"/>
       <c r="E28" s="5" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="F28" s="5" t="s">
-        <v>94</v>
+        <v>89</v>
       </c>
       <c r="G28" s="5" t="s">
         <v>16</v>
       </c>
       <c r="H28" s="5" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="4" t="s">
         <v>41</v>
       </c>
       <c r="B29" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C29" s="5" t="s">
         <v>78</v>
       </c>
       <c r="D29" s="5"/>
       <c r="E29" s="5" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="F29" s="5" t="s">
-        <v>95</v>
+        <v>89</v>
       </c>
       <c r="G29" s="5" t="s">
         <v>16</v>
       </c>
       <c r="H29" s="5" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="4" t="s">
         <v>42</v>
       </c>
       <c r="B30" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C30" s="5" t="s">
         <v>78</v>
       </c>
       <c r="D30" s="5"/>
       <c r="E30" s="5" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="F30" s="5" t="s">
-        <v>96</v>
+        <v>89</v>
       </c>
       <c r="G30" s="5" t="s">
         <v>16</v>
       </c>
       <c r="H30" s="5" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="4" t="s">
         <v>43</v>
       </c>
       <c r="B31" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C31" s="5" t="s">
         <v>78</v>
       </c>
       <c r="D31" s="5"/>
       <c r="E31" s="5" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="F31" s="5" t="s">
-        <v>97</v>
+        <v>94</v>
       </c>
       <c r="G31" s="5" t="s">
         <v>16</v>
       </c>
       <c r="H31" s="5" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="4" t="s">
         <v>44</v>
       </c>
       <c r="B32" s="5" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="C32" s="5" t="s">
         <v>78</v>
       </c>
       <c r="D32" s="5"/>
       <c r="E32" s="5" t="s">
-        <v>85</v>
+        <v>80</v>
       </c>
       <c r="F32" s="5" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="G32" s="5" t="s">
         <v>16</v>
       </c>
       <c r="H32" s="5" t="s">
-        <v>120</v>
+        <v>127</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="4" t="s">
         <v>45</v>
       </c>
       <c r="B33" s="5" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="C33" s="5" t="s">
         <v>78</v>
       </c>
       <c r="D33" s="5"/>
       <c r="E33" s="5" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="F33" s="5" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="G33" s="5" t="s">
         <v>16</v>
       </c>
       <c r="H33" s="5" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="4" t="s">
         <v>46</v>
       </c>
       <c r="B34" s="5" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="C34" s="5" t="s">
         <v>78</v>
       </c>
       <c r="D34" s="5"/>
       <c r="E34" s="5" t="s">
-        <v>84</v>
+        <v>80</v>
       </c>
       <c r="F34" s="5" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="G34" s="5" t="s">
         <v>16</v>
       </c>
       <c r="H34" s="5" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="4" t="s">
         <v>47</v>
       </c>
       <c r="B35" s="5" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="C35" s="5" t="s">
         <v>78</v>
       </c>
       <c r="D35" s="5"/>
       <c r="E35" s="5" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="F35" s="5" t="s">
-        <v>99</v>
+        <v>97</v>
       </c>
       <c r="G35" s="5" t="s">
         <v>16</v>
       </c>
       <c r="H35" s="5" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="4" t="s">
         <v>48</v>
       </c>
       <c r="B36" s="5" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="C36" s="5" t="s">
         <v>78</v>
       </c>
       <c r="D36" s="5"/>
       <c r="E36" s="5" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="F36" s="5" t="s">
-        <v>99</v>
+        <v>97</v>
       </c>
       <c r="G36" s="5" t="s">
         <v>16</v>
       </c>
       <c r="H36" s="5" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="4" t="s">
         <v>49</v>
       </c>
       <c r="B37" s="5" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="C37" s="5" t="s">
         <v>78</v>
       </c>
       <c r="D37" s="5"/>
       <c r="E37" s="5" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="F37" s="5" t="s">
         <v>98</v>
       </c>
       <c r="G37" s="5" t="s">
         <v>16</v>
       </c>
       <c r="H37" s="5" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="4" t="s">
         <v>50</v>
       </c>
       <c r="B38" s="5" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="C38" s="5" t="s">
         <v>78</v>
       </c>
       <c r="D38" s="5"/>
       <c r="E38" s="5" t="s">
-        <v>84</v>
+        <v>80</v>
       </c>
       <c r="F38" s="5" t="s">
-        <v>99</v>
+        <v>97</v>
       </c>
       <c r="G38" s="5" t="s">
         <v>16</v>
       </c>
       <c r="H38" s="5" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="4" t="s">
         <v>51</v>
       </c>
       <c r="B39" s="5" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="C39" s="5" t="s">
         <v>78</v>
       </c>
       <c r="D39" s="5"/>
       <c r="E39" s="5" t="s">
-        <v>84</v>
+        <v>80</v>
       </c>
       <c r="F39" s="5" t="s">
         <v>99</v>
       </c>
       <c r="G39" s="5" t="s">
         <v>16</v>
       </c>
       <c r="H39" s="5" t="s">
-        <v>129</v>
+        <v>134</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="4" t="s">
         <v>52</v>
       </c>
       <c r="B40" s="5" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="C40" s="5" t="s">
         <v>78</v>
       </c>
       <c r="D40" s="5"/>
       <c r="E40" s="5" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="F40" s="5" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="G40" s="5" t="s">
         <v>16</v>
       </c>
       <c r="H40" s="5" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="4" t="s">
         <v>53</v>
       </c>
       <c r="B41" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C41" s="5" t="s">
         <v>78</v>
       </c>
       <c r="D41" s="5"/>
       <c r="E41" s="5" t="s">
         <v>84</v>
       </c>
       <c r="F41" s="5" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="G41" s="5" t="s">
         <v>16</v>
       </c>
       <c r="H41" s="5" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="4" t="s">
         <v>54</v>
       </c>
       <c r="B42" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C42" s="5" t="s">
         <v>78</v>
       </c>
       <c r="D42" s="5"/>
       <c r="E42" s="5" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="F42" s="5" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="G42" s="5" t="s">
         <v>16</v>
       </c>
       <c r="H42" s="5" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" s="4" t="s">
         <v>55</v>
       </c>
       <c r="B43" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C43" s="5" t="s">
         <v>78</v>
       </c>
       <c r="D43" s="5"/>
       <c r="E43" s="5" t="s">
-        <v>79</v>
+        <v>85</v>
       </c>
       <c r="F43" s="5" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="G43" s="5" t="s">
         <v>16</v>
       </c>
       <c r="H43" s="5" t="s">
-        <v>110</v>
+        <v>138</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="4" t="s">
         <v>56</v>
       </c>
       <c r="B44" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C44" s="5" t="s">
         <v>78</v>
       </c>
       <c r="D44" s="5"/>
       <c r="E44" s="5" t="s">
-        <v>79</v>
+        <v>86</v>
       </c>
       <c r="F44" s="5" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="G44" s="5" t="s">
         <v>16</v>
       </c>
       <c r="H44" s="5" t="s">
-        <v>129</v>
+        <v>120</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="4" t="s">
         <v>57</v>
       </c>
       <c r="B45" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C45" s="5" t="s">
         <v>78</v>
       </c>
       <c r="D45" s="5"/>
       <c r="E45" s="5" t="s">
         <v>79</v>
       </c>
       <c r="F45" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="G45" s="5" t="s">
         <v>16</v>
       </c>
       <c r="H45" s="5" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" s="4" t="s">
         <v>58</v>
       </c>
       <c r="B46" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C46" s="5" t="s">
         <v>78</v>
       </c>
       <c r="D46" s="5"/>
       <c r="E46" s="5" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="F46" s="5" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="G46" s="5" t="s">
         <v>16</v>
       </c>
       <c r="H46" s="5" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" s="4" t="s">
         <v>59</v>
       </c>
       <c r="B47" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C47" s="5" t="s">
         <v>78</v>
       </c>
       <c r="D47" s="5"/>
       <c r="E47" s="5" t="s">
-        <v>84</v>
+        <v>79</v>
       </c>
       <c r="F47" s="5" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="G47" s="5" t="s">
         <v>16</v>
       </c>
       <c r="H47" s="5" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" s="4" t="s">
         <v>60</v>
       </c>
       <c r="B48" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C48" s="5" t="s">
         <v>78</v>
       </c>
       <c r="D48" s="5"/>
       <c r="E48" s="5" t="s">
-        <v>84</v>
+        <v>79</v>
       </c>
       <c r="F48" s="5" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="G48" s="5" t="s">
         <v>16</v>
       </c>
       <c r="H48" s="5" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" s="4" t="s">
         <v>61</v>
       </c>
       <c r="B49" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C49" s="5" t="s">
         <v>78</v>
       </c>
       <c r="D49" s="5"/>
       <c r="E49" s="5" t="s">
-        <v>84</v>
+        <v>79</v>
       </c>
       <c r="F49" s="5" t="s">
-        <v>92</v>
+        <v>103</v>
       </c>
       <c r="G49" s="5" t="s">
         <v>16</v>
       </c>
       <c r="H49" s="5" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" s="4" t="s">
         <v>62</v>
       </c>
       <c r="B50" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C50" s="5" t="s">
         <v>78</v>
       </c>
       <c r="D50" s="5"/>
       <c r="E50" s="5" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="F50" s="5" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="G50" s="5" t="s">
         <v>16</v>
       </c>
       <c r="H50" s="5" t="s">
-        <v>134</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" s="4" t="s">
         <v>63</v>
       </c>
       <c r="B51" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C51" s="5" t="s">
         <v>78</v>
       </c>
       <c r="D51" s="5"/>
       <c r="E51" s="5" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="F51" s="5" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="G51" s="5" t="s">
         <v>16</v>
       </c>
       <c r="H51" s="5" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" s="4" t="s">
         <v>64</v>
       </c>
       <c r="B52" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C52" s="5" t="s">
         <v>78</v>
       </c>
       <c r="D52" s="5"/>
       <c r="E52" s="5" t="s">
-        <v>84</v>
+        <v>79</v>
       </c>
       <c r="F52" s="5" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="G52" s="5" t="s">
         <v>16</v>
       </c>
       <c r="H52" s="5" t="s">
-        <v>141</v>
+        <v>145</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" s="4" t="s">
         <v>65</v>
       </c>
       <c r="B53" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C53" s="5" t="s">
         <v>78</v>
       </c>
       <c r="D53" s="5"/>
       <c r="E53" s="5" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="F53" s="5" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="G53" s="5" t="s">
         <v>16</v>
       </c>
       <c r="H53" s="5" t="s">
-        <v>142</v>
+        <v>146</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" s="4" t="s">
         <v>66</v>
       </c>
       <c r="B54" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C54" s="5" t="s">
         <v>78</v>
       </c>
       <c r="D54" s="5"/>
       <c r="E54" s="5" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="F54" s="5" t="s">
-        <v>89</v>
+        <v>104</v>
       </c>
       <c r="G54" s="5" t="s">
         <v>16</v>
       </c>
       <c r="H54" s="5" t="s">
-        <v>143</v>
+        <v>147</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" s="4" t="s">
         <v>67</v>
       </c>
       <c r="B55" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C55" s="5" t="s">
         <v>78</v>
       </c>
       <c r="D55" s="5"/>
       <c r="E55" s="5" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
       <c r="F55" s="5" t="s">
-        <v>89</v>
+        <v>103</v>
       </c>
       <c r="G55" s="5" t="s">
         <v>16</v>
       </c>
       <c r="H55" s="5" t="s">
-        <v>144</v>
+        <v>110</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" s="4" t="s">
         <v>68</v>
       </c>
       <c r="B56" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C56" s="5" t="s">
         <v>78</v>
       </c>
       <c r="D56" s="5"/>
       <c r="E56" s="5" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
       <c r="F56" s="5" t="s">
-        <v>89</v>
+        <v>104</v>
       </c>
       <c r="G56" s="5" t="s">
         <v>16</v>
       </c>
       <c r="H56" s="5" t="s">
-        <v>145</v>
+        <v>141</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" s="4" t="s">
         <v>69</v>
       </c>
       <c r="B57" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C57" s="5" t="s">
         <v>78</v>
       </c>
       <c r="D57" s="5"/>
       <c r="E57" s="5" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
       <c r="F57" s="5" t="s">
-        <v>89</v>
+        <v>105</v>
       </c>
       <c r="G57" s="5" t="s">
         <v>16</v>
       </c>
       <c r="H57" s="5" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" s="4" t="s">
         <v>70</v>
       </c>
       <c r="B58" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C58" s="5" t="s">
         <v>78</v>
       </c>
       <c r="D58" s="5"/>
       <c r="E58" s="5" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="F58" s="5" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="G58" s="5" t="s">
         <v>16</v>
       </c>
       <c r="H58" s="5" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" s="4" t="s">
         <v>71</v>
       </c>
       <c r="B59" s="5" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C59" s="5" t="s">
         <v>78</v>
       </c>
       <c r="D59" s="5"/>
       <c r="E59" s="5" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
       <c r="F59" s="5" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="G59" s="5" t="s">
         <v>16</v>
       </c>
       <c r="H59" s="5" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" s="4" t="s">
         <v>72</v>
       </c>
       <c r="B60" s="5" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C60" s="5" t="s">
         <v>78</v>
       </c>
       <c r="D60" s="5"/>
       <c r="E60" s="5" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
       <c r="F60" s="5" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="G60" s="5" t="s">
         <v>16</v>
       </c>
       <c r="H60" s="5" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" s="4" t="s">
         <v>73</v>
       </c>
       <c r="B61" s="5" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C61" s="5" t="s">
         <v>78</v>
       </c>
       <c r="D61" s="5"/>
       <c r="E61" s="5" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
       <c r="F61" s="5" t="s">
-        <v>105</v>
+        <v>92</v>
       </c>
       <c r="G61" s="5" t="s">
         <v>16</v>
       </c>
       <c r="H61" s="5" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" s="4" t="s">
         <v>74</v>
       </c>
       <c r="B62" s="5" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C62" s="5" t="s">
         <v>78</v>
       </c>
       <c r="D62" s="5"/>
       <c r="E62" s="5" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
       <c r="F62" s="5" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="G62" s="5" t="s">
         <v>16</v>
       </c>
       <c r="H62" s="5" t="s">
-        <v>151</v>
+        <v>146</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" s="4" t="s">
         <v>75</v>
       </c>
       <c r="B63" s="5" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C63" s="5" t="s">
         <v>78</v>
       </c>
       <c r="D63" s="5"/>
       <c r="E63" s="5" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
       <c r="F63" s="5" t="s">
         <v>106</v>
       </c>
       <c r="G63" s="5" t="s">
         <v>16</v>
       </c>
       <c r="H63" s="5" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" s="4" t="s">
         <v>76</v>
       </c>
       <c r="B64" s="5" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C64" s="5" t="s">
         <v>78</v>
       </c>
       <c r="D64" s="5"/>
       <c r="E64" s="5" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="F64" s="5" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="G64" s="5" t="s">
         <v>16</v>
       </c>
       <c r="H64" s="5" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" s="4" t="s">
         <v>77</v>
       </c>
       <c r="B65" s="5" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C65" s="5" t="s">
         <v>78</v>
       </c>
       <c r="D65" s="5"/>
       <c r="E65" s="5" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
       <c r="F65" s="5" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="G65" s="5" t="s">
         <v>16</v>
       </c>
       <c r="H65" s="5" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" s="6" t="s">
         <v>172</v>
       </c>
       <c r="C69" s="6" t="s">
         <v>173</v>
       </c>
       <c r="E69" s="6" t="s">
         <v>174</v>
       </c>
       <c r="F69" s="6" t="s">
         <v>175</v>
       </c>
       <c r="H69" s="6" t="s">
         <v>176</v>
       </c>
     </row>
@@ -3292,51 +3292,51 @@
       <c r="E18" s="5" t="s">
         <v>81</v>
       </c>
       <c r="F18" s="5" t="s">
         <v>90</v>
       </c>
       <c r="G18" s="5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="4" t="s">
         <v>31</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>78</v>
       </c>
       <c r="D19" s="5"/>
       <c r="E19" s="5" t="s">
         <v>81</v>
       </c>
       <c r="F19" s="5" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="G19" s="5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="4" t="s">
         <v>32</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C20" s="5" t="s">
         <v>78</v>
       </c>
       <c r="D20" s="5"/>
       <c r="E20" s="5" t="s">
         <v>81</v>
       </c>
       <c r="F20" s="5" t="s">
         <v>91</v>
       </c>
       <c r="G20" s="5" t="s">
         <v>16</v>
       </c>
@@ -3450,859 +3450,859 @@
       <c r="A26" s="4" t="s">
         <v>38</v>
       </c>
       <c r="B26" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C26" s="5" t="s">
         <v>78</v>
       </c>
       <c r="D26" s="5"/>
       <c r="E26" s="5" t="s">
         <v>82</v>
       </c>
       <c r="F26" s="5" t="s">
         <v>93</v>
       </c>
       <c r="G26" s="5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" s="4" t="s">
         <v>39</v>
       </c>
       <c r="B27" s="5" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C27" s="5" t="s">
         <v>78</v>
       </c>
       <c r="D27" s="5"/>
       <c r="E27" s="5" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="F27" s="5" t="s">
-        <v>94</v>
+        <v>89</v>
       </c>
       <c r="G27" s="5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" s="4" t="s">
         <v>40</v>
       </c>
       <c r="B28" s="5" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C28" s="5" t="s">
         <v>78</v>
       </c>
       <c r="D28" s="5"/>
       <c r="E28" s="5" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="F28" s="5" t="s">
-        <v>94</v>
+        <v>89</v>
       </c>
       <c r="G28" s="5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" s="4" t="s">
         <v>41</v>
       </c>
       <c r="B29" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C29" s="5" t="s">
         <v>78</v>
       </c>
       <c r="D29" s="5"/>
       <c r="E29" s="5" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="F29" s="5" t="s">
-        <v>95</v>
+        <v>89</v>
       </c>
       <c r="G29" s="5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" s="4" t="s">
         <v>42</v>
       </c>
       <c r="B30" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C30" s="5" t="s">
         <v>78</v>
       </c>
       <c r="D30" s="5"/>
       <c r="E30" s="5" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="F30" s="5" t="s">
-        <v>96</v>
+        <v>89</v>
       </c>
       <c r="G30" s="5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" s="4" t="s">
         <v>43</v>
       </c>
       <c r="B31" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C31" s="5" t="s">
         <v>78</v>
       </c>
       <c r="D31" s="5"/>
       <c r="E31" s="5" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="F31" s="5" t="s">
-        <v>97</v>
+        <v>94</v>
       </c>
       <c r="G31" s="5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" s="4" t="s">
         <v>44</v>
       </c>
       <c r="B32" s="5" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="C32" s="5" t="s">
         <v>78</v>
       </c>
       <c r="D32" s="5"/>
       <c r="E32" s="5" t="s">
-        <v>85</v>
+        <v>80</v>
       </c>
       <c r="F32" s="5" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="G32" s="5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" s="4" t="s">
         <v>45</v>
       </c>
       <c r="B33" s="5" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="C33" s="5" t="s">
         <v>78</v>
       </c>
       <c r="D33" s="5"/>
       <c r="E33" s="5" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="F33" s="5" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="G33" s="5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" s="4" t="s">
         <v>46</v>
       </c>
       <c r="B34" s="5" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="C34" s="5" t="s">
         <v>78</v>
       </c>
       <c r="D34" s="5"/>
       <c r="E34" s="5" t="s">
-        <v>84</v>
+        <v>80</v>
       </c>
       <c r="F34" s="5" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="G34" s="5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" s="4" t="s">
         <v>47</v>
       </c>
       <c r="B35" s="5" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="C35" s="5" t="s">
         <v>78</v>
       </c>
       <c r="D35" s="5"/>
       <c r="E35" s="5" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="F35" s="5" t="s">
-        <v>99</v>
+        <v>97</v>
       </c>
       <c r="G35" s="5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" s="4" t="s">
         <v>48</v>
       </c>
       <c r="B36" s="5" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="C36" s="5" t="s">
         <v>78</v>
       </c>
       <c r="D36" s="5"/>
       <c r="E36" s="5" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="F36" s="5" t="s">
-        <v>99</v>
+        <v>97</v>
       </c>
       <c r="G36" s="5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" s="4" t="s">
         <v>49</v>
       </c>
       <c r="B37" s="5" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="C37" s="5" t="s">
         <v>78</v>
       </c>
       <c r="D37" s="5"/>
       <c r="E37" s="5" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="F37" s="5" t="s">
         <v>98</v>
       </c>
       <c r="G37" s="5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" s="4" t="s">
         <v>50</v>
       </c>
       <c r="B38" s="5" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="C38" s="5" t="s">
         <v>78</v>
       </c>
       <c r="D38" s="5"/>
       <c r="E38" s="5" t="s">
-        <v>84</v>
+        <v>80</v>
       </c>
       <c r="F38" s="5" t="s">
-        <v>99</v>
+        <v>97</v>
       </c>
       <c r="G38" s="5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" s="4" t="s">
         <v>51</v>
       </c>
       <c r="B39" s="5" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="C39" s="5" t="s">
         <v>78</v>
       </c>
       <c r="D39" s="5"/>
       <c r="E39" s="5" t="s">
-        <v>84</v>
+        <v>80</v>
       </c>
       <c r="F39" s="5" t="s">
         <v>99</v>
       </c>
       <c r="G39" s="5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" s="4" t="s">
         <v>52</v>
       </c>
       <c r="B40" s="5" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="C40" s="5" t="s">
         <v>78</v>
       </c>
       <c r="D40" s="5"/>
       <c r="E40" s="5" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="F40" s="5" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="G40" s="5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41" s="4" t="s">
         <v>53</v>
       </c>
       <c r="B41" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C41" s="5" t="s">
         <v>78</v>
       </c>
       <c r="D41" s="5"/>
       <c r="E41" s="5" t="s">
         <v>84</v>
       </c>
       <c r="F41" s="5" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="G41" s="5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42" s="4" t="s">
         <v>54</v>
       </c>
       <c r="B42" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C42" s="5" t="s">
         <v>78</v>
       </c>
       <c r="D42" s="5"/>
       <c r="E42" s="5" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="F42" s="5" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="G42" s="5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="43" spans="1:7">
       <c r="A43" s="4" t="s">
         <v>55</v>
       </c>
       <c r="B43" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C43" s="5" t="s">
         <v>78</v>
       </c>
       <c r="D43" s="5"/>
       <c r="E43" s="5" t="s">
-        <v>79</v>
+        <v>85</v>
       </c>
       <c r="F43" s="5" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="G43" s="5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="44" spans="1:7">
       <c r="A44" s="4" t="s">
         <v>56</v>
       </c>
       <c r="B44" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C44" s="5" t="s">
         <v>78</v>
       </c>
       <c r="D44" s="5"/>
       <c r="E44" s="5" t="s">
-        <v>79</v>
+        <v>86</v>
       </c>
       <c r="F44" s="5" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="G44" s="5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="45" spans="1:7">
       <c r="A45" s="4" t="s">
         <v>57</v>
       </c>
       <c r="B45" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C45" s="5" t="s">
         <v>78</v>
       </c>
       <c r="D45" s="5"/>
       <c r="E45" s="5" t="s">
         <v>79</v>
       </c>
       <c r="F45" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="G45" s="5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="46" spans="1:7">
       <c r="A46" s="4" t="s">
         <v>58</v>
       </c>
       <c r="B46" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C46" s="5" t="s">
         <v>78</v>
       </c>
       <c r="D46" s="5"/>
       <c r="E46" s="5" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="F46" s="5" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="G46" s="5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="47" spans="1:7">
       <c r="A47" s="4" t="s">
         <v>59</v>
       </c>
       <c r="B47" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C47" s="5" t="s">
         <v>78</v>
       </c>
       <c r="D47" s="5"/>
       <c r="E47" s="5" t="s">
-        <v>84</v>
+        <v>79</v>
       </c>
       <c r="F47" s="5" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="G47" s="5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="48" spans="1:7">
       <c r="A48" s="4" t="s">
         <v>60</v>
       </c>
       <c r="B48" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C48" s="5" t="s">
         <v>78</v>
       </c>
       <c r="D48" s="5"/>
       <c r="E48" s="5" t="s">
-        <v>84</v>
+        <v>79</v>
       </c>
       <c r="F48" s="5" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="G48" s="5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="49" spans="1:7">
       <c r="A49" s="4" t="s">
         <v>61</v>
       </c>
       <c r="B49" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C49" s="5" t="s">
         <v>78</v>
       </c>
       <c r="D49" s="5"/>
       <c r="E49" s="5" t="s">
-        <v>84</v>
+        <v>79</v>
       </c>
       <c r="F49" s="5" t="s">
-        <v>92</v>
+        <v>103</v>
       </c>
       <c r="G49" s="5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="50" spans="1:7">
       <c r="A50" s="4" t="s">
         <v>62</v>
       </c>
       <c r="B50" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C50" s="5" t="s">
         <v>78</v>
       </c>
       <c r="D50" s="5"/>
       <c r="E50" s="5" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="F50" s="5" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="G50" s="5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="51" spans="1:7">
       <c r="A51" s="4" t="s">
         <v>63</v>
       </c>
       <c r="B51" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C51" s="5" t="s">
         <v>78</v>
       </c>
       <c r="D51" s="5"/>
       <c r="E51" s="5" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="F51" s="5" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="G51" s="5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="52" spans="1:7">
       <c r="A52" s="4" t="s">
         <v>64</v>
       </c>
       <c r="B52" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C52" s="5" t="s">
         <v>78</v>
       </c>
       <c r="D52" s="5"/>
       <c r="E52" s="5" t="s">
-        <v>84</v>
+        <v>79</v>
       </c>
       <c r="F52" s="5" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="G52" s="5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="53" spans="1:7">
       <c r="A53" s="4" t="s">
         <v>65</v>
       </c>
       <c r="B53" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C53" s="5" t="s">
         <v>78</v>
       </c>
       <c r="D53" s="5"/>
       <c r="E53" s="5" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="F53" s="5" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="G53" s="5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="54" spans="1:7">
       <c r="A54" s="4" t="s">
         <v>66</v>
       </c>
       <c r="B54" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C54" s="5" t="s">
         <v>78</v>
       </c>
       <c r="D54" s="5"/>
       <c r="E54" s="5" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="F54" s="5" t="s">
-        <v>89</v>
+        <v>104</v>
       </c>
       <c r="G54" s="5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="55" spans="1:7">
       <c r="A55" s="4" t="s">
         <v>67</v>
       </c>
       <c r="B55" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C55" s="5" t="s">
         <v>78</v>
       </c>
       <c r="D55" s="5"/>
       <c r="E55" s="5" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
       <c r="F55" s="5" t="s">
-        <v>89</v>
+        <v>103</v>
       </c>
       <c r="G55" s="5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="56" spans="1:7">
       <c r="A56" s="4" t="s">
         <v>68</v>
       </c>
       <c r="B56" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C56" s="5" t="s">
         <v>78</v>
       </c>
       <c r="D56" s="5"/>
       <c r="E56" s="5" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
       <c r="F56" s="5" t="s">
-        <v>89</v>
+        <v>104</v>
       </c>
       <c r="G56" s="5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="57" spans="1:7">
       <c r="A57" s="4" t="s">
         <v>69</v>
       </c>
       <c r="B57" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C57" s="5" t="s">
         <v>78</v>
       </c>
       <c r="D57" s="5"/>
       <c r="E57" s="5" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
       <c r="F57" s="5" t="s">
-        <v>89</v>
+        <v>105</v>
       </c>
       <c r="G57" s="5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="58" spans="1:7">
       <c r="A58" s="4" t="s">
         <v>70</v>
       </c>
       <c r="B58" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C58" s="5" t="s">
         <v>78</v>
       </c>
       <c r="D58" s="5"/>
       <c r="E58" s="5" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="F58" s="5" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="G58" s="5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="59" spans="1:7">
       <c r="A59" s="4" t="s">
         <v>71</v>
       </c>
       <c r="B59" s="5" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C59" s="5" t="s">
         <v>78</v>
       </c>
       <c r="D59" s="5"/>
       <c r="E59" s="5" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
       <c r="F59" s="5" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="G59" s="5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="60" spans="1:7">
       <c r="A60" s="4" t="s">
         <v>72</v>
       </c>
       <c r="B60" s="5" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C60" s="5" t="s">
         <v>78</v>
       </c>
       <c r="D60" s="5"/>
       <c r="E60" s="5" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
       <c r="F60" s="5" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="G60" s="5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="61" spans="1:7">
       <c r="A61" s="4" t="s">
         <v>73</v>
       </c>
       <c r="B61" s="5" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C61" s="5" t="s">
         <v>78</v>
       </c>
       <c r="D61" s="5"/>
       <c r="E61" s="5" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
       <c r="F61" s="5" t="s">
-        <v>105</v>
+        <v>92</v>
       </c>
       <c r="G61" s="5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="62" spans="1:7">
       <c r="A62" s="4" t="s">
         <v>74</v>
       </c>
       <c r="B62" s="5" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C62" s="5" t="s">
         <v>78</v>
       </c>
       <c r="D62" s="5"/>
       <c r="E62" s="5" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
       <c r="F62" s="5" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="G62" s="5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="63" spans="1:7">
       <c r="A63" s="4" t="s">
         <v>75</v>
       </c>
       <c r="B63" s="5" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C63" s="5" t="s">
         <v>78</v>
       </c>
       <c r="D63" s="5"/>
       <c r="E63" s="5" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
       <c r="F63" s="5" t="s">
         <v>106</v>
       </c>
       <c r="G63" s="5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="64" spans="1:7">
       <c r="A64" s="4" t="s">
         <v>76</v>
       </c>
       <c r="B64" s="5" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C64" s="5" t="s">
         <v>78</v>
       </c>
       <c r="D64" s="5"/>
       <c r="E64" s="5" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="F64" s="5" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="G64" s="5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="65" spans="1:7">
       <c r="A65" s="4" t="s">
         <v>77</v>
       </c>
       <c r="B65" s="5" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C65" s="5" t="s">
         <v>78</v>
       </c>
       <c r="D65" s="5"/>
       <c r="E65" s="5" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
       <c r="F65" s="5" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="G65" s="5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="69" spans="1:7">
       <c r="A69" s="6" t="s">
         <v>172</v>
       </c>
       <c r="C69" s="6" t="s">
         <v>173</v>
       </c>
       <c r="E69" s="6" t="s">
         <v>174</v>
       </c>
       <c r="F69" s="6" t="s">
         <v>175</v>
       </c>
       <c r="G69" s="6" t="s">
         <v>176</v>
       </c>
     </row>
   </sheetData>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.7" right="0.7" top="1" bottom="0.75" header="0.3" footer="0.3"/>
@@ -4587,51 +4587,51 @@
       <c r="E18" s="5" t="s">
         <v>81</v>
       </c>
       <c r="F18" s="5" t="s">
         <v>90</v>
       </c>
       <c r="G18" s="5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="4" t="s">
         <v>186</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>78</v>
       </c>
       <c r="D19" s="5"/>
       <c r="E19" s="5" t="s">
         <v>81</v>
       </c>
       <c r="F19" s="5" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="G19" s="5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="4" t="s">
         <v>187</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C20" s="5" t="s">
         <v>78</v>
       </c>
       <c r="D20" s="5"/>
       <c r="E20" s="5" t="s">
         <v>81</v>
       </c>
       <c r="F20" s="5" t="s">
         <v>91</v>
       </c>
       <c r="G20" s="5" t="s">
         <v>16</v>
       </c>
@@ -4745,859 +4745,859 @@
       <c r="A26" s="4" t="s">
         <v>193</v>
       </c>
       <c r="B26" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C26" s="5" t="s">
         <v>78</v>
       </c>
       <c r="D26" s="5"/>
       <c r="E26" s="5" t="s">
         <v>82</v>
       </c>
       <c r="F26" s="5" t="s">
         <v>93</v>
       </c>
       <c r="G26" s="5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" s="4" t="s">
         <v>194</v>
       </c>
       <c r="B27" s="5" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C27" s="5" t="s">
         <v>78</v>
       </c>
       <c r="D27" s="5"/>
       <c r="E27" s="5" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="F27" s="5" t="s">
-        <v>94</v>
+        <v>89</v>
       </c>
       <c r="G27" s="5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" s="4" t="s">
         <v>195</v>
       </c>
       <c r="B28" s="5" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C28" s="5" t="s">
         <v>78</v>
       </c>
       <c r="D28" s="5"/>
       <c r="E28" s="5" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="F28" s="5" t="s">
-        <v>94</v>
+        <v>89</v>
       </c>
       <c r="G28" s="5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" s="4" t="s">
         <v>196</v>
       </c>
       <c r="B29" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C29" s="5" t="s">
         <v>78</v>
       </c>
       <c r="D29" s="5"/>
       <c r="E29" s="5" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="F29" s="5" t="s">
-        <v>95</v>
+        <v>89</v>
       </c>
       <c r="G29" s="5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" s="4" t="s">
         <v>197</v>
       </c>
       <c r="B30" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C30" s="5" t="s">
         <v>78</v>
       </c>
       <c r="D30" s="5"/>
       <c r="E30" s="5" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="F30" s="5" t="s">
-        <v>96</v>
+        <v>89</v>
       </c>
       <c r="G30" s="5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" s="4" t="s">
         <v>198</v>
       </c>
       <c r="B31" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C31" s="5" t="s">
         <v>78</v>
       </c>
       <c r="D31" s="5"/>
       <c r="E31" s="5" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="F31" s="5" t="s">
-        <v>97</v>
+        <v>94</v>
       </c>
       <c r="G31" s="5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" s="4" t="s">
         <v>199</v>
       </c>
       <c r="B32" s="5" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="C32" s="5" t="s">
         <v>78</v>
       </c>
       <c r="D32" s="5"/>
       <c r="E32" s="5" t="s">
-        <v>85</v>
+        <v>80</v>
       </c>
       <c r="F32" s="5" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="G32" s="5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" s="4" t="s">
         <v>200</v>
       </c>
       <c r="B33" s="5" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="C33" s="5" t="s">
         <v>78</v>
       </c>
       <c r="D33" s="5"/>
       <c r="E33" s="5" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="F33" s="5" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="G33" s="5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" s="4" t="s">
         <v>201</v>
       </c>
       <c r="B34" s="5" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="C34" s="5" t="s">
         <v>78</v>
       </c>
       <c r="D34" s="5"/>
       <c r="E34" s="5" t="s">
-        <v>84</v>
+        <v>80</v>
       </c>
       <c r="F34" s="5" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="G34" s="5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" s="4" t="s">
         <v>202</v>
       </c>
       <c r="B35" s="5" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="C35" s="5" t="s">
         <v>78</v>
       </c>
       <c r="D35" s="5"/>
       <c r="E35" s="5" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="F35" s="5" t="s">
-        <v>99</v>
+        <v>97</v>
       </c>
       <c r="G35" s="5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" s="4" t="s">
         <v>203</v>
       </c>
       <c r="B36" s="5" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="C36" s="5" t="s">
         <v>78</v>
       </c>
       <c r="D36" s="5"/>
       <c r="E36" s="5" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="F36" s="5" t="s">
-        <v>99</v>
+        <v>97</v>
       </c>
       <c r="G36" s="5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" s="4" t="s">
         <v>204</v>
       </c>
       <c r="B37" s="5" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="C37" s="5" t="s">
         <v>78</v>
       </c>
       <c r="D37" s="5"/>
       <c r="E37" s="5" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="F37" s="5" t="s">
         <v>98</v>
       </c>
       <c r="G37" s="5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" s="4" t="s">
         <v>205</v>
       </c>
       <c r="B38" s="5" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="C38" s="5" t="s">
         <v>78</v>
       </c>
       <c r="D38" s="5"/>
       <c r="E38" s="5" t="s">
-        <v>84</v>
+        <v>80</v>
       </c>
       <c r="F38" s="5" t="s">
-        <v>99</v>
+        <v>97</v>
       </c>
       <c r="G38" s="5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" s="4" t="s">
         <v>206</v>
       </c>
       <c r="B39" s="5" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="C39" s="5" t="s">
         <v>78</v>
       </c>
       <c r="D39" s="5"/>
       <c r="E39" s="5" t="s">
-        <v>84</v>
+        <v>80</v>
       </c>
       <c r="F39" s="5" t="s">
         <v>99</v>
       </c>
       <c r="G39" s="5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" s="4" t="s">
         <v>207</v>
       </c>
       <c r="B40" s="5" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="C40" s="5" t="s">
         <v>78</v>
       </c>
       <c r="D40" s="5"/>
       <c r="E40" s="5" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="F40" s="5" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="G40" s="5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41" s="4" t="s">
         <v>208</v>
       </c>
       <c r="B41" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C41" s="5" t="s">
         <v>78</v>
       </c>
       <c r="D41" s="5"/>
       <c r="E41" s="5" t="s">
         <v>84</v>
       </c>
       <c r="F41" s="5" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="G41" s="5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42" s="4" t="s">
         <v>209</v>
       </c>
       <c r="B42" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C42" s="5" t="s">
         <v>78</v>
       </c>
       <c r="D42" s="5"/>
       <c r="E42" s="5" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="F42" s="5" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="G42" s="5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="43" spans="1:7">
       <c r="A43" s="4" t="s">
         <v>210</v>
       </c>
       <c r="B43" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C43" s="5" t="s">
         <v>78</v>
       </c>
       <c r="D43" s="5"/>
       <c r="E43" s="5" t="s">
-        <v>79</v>
+        <v>85</v>
       </c>
       <c r="F43" s="5" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="G43" s="5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="44" spans="1:7">
       <c r="A44" s="4" t="s">
         <v>211</v>
       </c>
       <c r="B44" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C44" s="5" t="s">
         <v>78</v>
       </c>
       <c r="D44" s="5"/>
       <c r="E44" s="5" t="s">
-        <v>79</v>
+        <v>86</v>
       </c>
       <c r="F44" s="5" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="G44" s="5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="45" spans="1:7">
       <c r="A45" s="4" t="s">
         <v>212</v>
       </c>
       <c r="B45" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C45" s="5" t="s">
         <v>78</v>
       </c>
       <c r="D45" s="5"/>
       <c r="E45" s="5" t="s">
         <v>79</v>
       </c>
       <c r="F45" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="G45" s="5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="46" spans="1:7">
       <c r="A46" s="4" t="s">
         <v>213</v>
       </c>
       <c r="B46" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C46" s="5" t="s">
         <v>78</v>
       </c>
       <c r="D46" s="5"/>
       <c r="E46" s="5" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="F46" s="5" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="G46" s="5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="47" spans="1:7">
       <c r="A47" s="4" t="s">
         <v>214</v>
       </c>
       <c r="B47" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C47" s="5" t="s">
         <v>78</v>
       </c>
       <c r="D47" s="5"/>
       <c r="E47" s="5" t="s">
-        <v>84</v>
+        <v>79</v>
       </c>
       <c r="F47" s="5" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="G47" s="5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="48" spans="1:7">
       <c r="A48" s="4" t="s">
         <v>215</v>
       </c>
       <c r="B48" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C48" s="5" t="s">
         <v>78</v>
       </c>
       <c r="D48" s="5"/>
       <c r="E48" s="5" t="s">
-        <v>84</v>
+        <v>79</v>
       </c>
       <c r="F48" s="5" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="G48" s="5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="49" spans="1:7">
       <c r="A49" s="4" t="s">
         <v>216</v>
       </c>
       <c r="B49" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C49" s="5" t="s">
         <v>78</v>
       </c>
       <c r="D49" s="5"/>
       <c r="E49" s="5" t="s">
-        <v>84</v>
+        <v>79</v>
       </c>
       <c r="F49" s="5" t="s">
-        <v>92</v>
+        <v>103</v>
       </c>
       <c r="G49" s="5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="50" spans="1:7">
       <c r="A50" s="4" t="s">
         <v>217</v>
       </c>
       <c r="B50" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C50" s="5" t="s">
         <v>78</v>
       </c>
       <c r="D50" s="5"/>
       <c r="E50" s="5" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="F50" s="5" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="G50" s="5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="51" spans="1:7">
       <c r="A51" s="4" t="s">
         <v>218</v>
       </c>
       <c r="B51" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C51" s="5" t="s">
         <v>78</v>
       </c>
       <c r="D51" s="5"/>
       <c r="E51" s="5" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="F51" s="5" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="G51" s="5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="52" spans="1:7">
       <c r="A52" s="4" t="s">
         <v>219</v>
       </c>
       <c r="B52" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C52" s="5" t="s">
         <v>78</v>
       </c>
       <c r="D52" s="5"/>
       <c r="E52" s="5" t="s">
-        <v>84</v>
+        <v>79</v>
       </c>
       <c r="F52" s="5" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="G52" s="5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="53" spans="1:7">
       <c r="A53" s="4" t="s">
         <v>220</v>
       </c>
       <c r="B53" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C53" s="5" t="s">
         <v>78</v>
       </c>
       <c r="D53" s="5"/>
       <c r="E53" s="5" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="F53" s="5" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="G53" s="5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="54" spans="1:7">
       <c r="A54" s="4" t="s">
         <v>221</v>
       </c>
       <c r="B54" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C54" s="5" t="s">
         <v>78</v>
       </c>
       <c r="D54" s="5"/>
       <c r="E54" s="5" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="F54" s="5" t="s">
-        <v>89</v>
+        <v>104</v>
       </c>
       <c r="G54" s="5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="55" spans="1:7">
       <c r="A55" s="4" t="s">
         <v>222</v>
       </c>
       <c r="B55" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C55" s="5" t="s">
         <v>78</v>
       </c>
       <c r="D55" s="5"/>
       <c r="E55" s="5" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
       <c r="F55" s="5" t="s">
-        <v>89</v>
+        <v>103</v>
       </c>
       <c r="G55" s="5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="56" spans="1:7">
       <c r="A56" s="4" t="s">
         <v>223</v>
       </c>
       <c r="B56" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C56" s="5" t="s">
         <v>78</v>
       </c>
       <c r="D56" s="5"/>
       <c r="E56" s="5" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
       <c r="F56" s="5" t="s">
-        <v>89</v>
+        <v>104</v>
       </c>
       <c r="G56" s="5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="57" spans="1:7">
       <c r="A57" s="4" t="s">
         <v>224</v>
       </c>
       <c r="B57" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C57" s="5" t="s">
         <v>78</v>
       </c>
       <c r="D57" s="5"/>
       <c r="E57" s="5" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
       <c r="F57" s="5" t="s">
-        <v>89</v>
+        <v>105</v>
       </c>
       <c r="G57" s="5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="58" spans="1:7">
       <c r="A58" s="4" t="s">
         <v>225</v>
       </c>
       <c r="B58" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C58" s="5" t="s">
         <v>78</v>
       </c>
       <c r="D58" s="5"/>
       <c r="E58" s="5" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="F58" s="5" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="G58" s="5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="59" spans="1:7">
       <c r="A59" s="4" t="s">
         <v>226</v>
       </c>
       <c r="B59" s="5" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C59" s="5" t="s">
         <v>78</v>
       </c>
       <c r="D59" s="5"/>
       <c r="E59" s="5" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
       <c r="F59" s="5" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="G59" s="5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="60" spans="1:7">
       <c r="A60" s="4" t="s">
         <v>227</v>
       </c>
       <c r="B60" s="5" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C60" s="5" t="s">
         <v>78</v>
       </c>
       <c r="D60" s="5"/>
       <c r="E60" s="5" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
       <c r="F60" s="5" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="G60" s="5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="61" spans="1:7">
       <c r="A61" s="4" t="s">
         <v>228</v>
       </c>
       <c r="B61" s="5" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C61" s="5" t="s">
         <v>78</v>
       </c>
       <c r="D61" s="5"/>
       <c r="E61" s="5" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
       <c r="F61" s="5" t="s">
-        <v>105</v>
+        <v>92</v>
       </c>
       <c r="G61" s="5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="62" spans="1:7">
       <c r="A62" s="4" t="s">
         <v>229</v>
       </c>
       <c r="B62" s="5" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C62" s="5" t="s">
         <v>78</v>
       </c>
       <c r="D62" s="5"/>
       <c r="E62" s="5" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
       <c r="F62" s="5" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="G62" s="5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="63" spans="1:7">
       <c r="A63" s="4" t="s">
         <v>230</v>
       </c>
       <c r="B63" s="5" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C63" s="5" t="s">
         <v>78</v>
       </c>
       <c r="D63" s="5"/>
       <c r="E63" s="5" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
       <c r="F63" s="5" t="s">
         <v>106</v>
       </c>
       <c r="G63" s="5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="64" spans="1:7">
       <c r="A64" s="4" t="s">
         <v>231</v>
       </c>
       <c r="B64" s="5" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C64" s="5" t="s">
         <v>78</v>
       </c>
       <c r="D64" s="5"/>
       <c r="E64" s="5" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="F64" s="5" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="G64" s="5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="65" spans="1:7">
       <c r="A65" s="4" t="s">
         <v>232</v>
       </c>
       <c r="B65" s="5" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C65" s="5" t="s">
         <v>78</v>
       </c>
       <c r="D65" s="5"/>
       <c r="E65" s="5" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
       <c r="F65" s="5" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="G65" s="5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="69" spans="1:7">
       <c r="A69" s="6" t="s">
         <v>172</v>
       </c>
       <c r="C69" s="6" t="s">
         <v>173</v>
       </c>
       <c r="E69" s="6" t="s">
         <v>174</v>
       </c>
       <c r="F69" s="6" t="s">
         <v>175</v>
       </c>
       <c r="G69" s="6" t="s">
         <v>176</v>
       </c>
     </row>
   </sheetData>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.7" right="0.7" top="1" bottom="0.75" header="0.3" footer="0.3"/>
@@ -6062,51 +6062,51 @@
       <c r="E35" s="5" t="s">
         <v>90</v>
       </c>
       <c r="F35" s="5" t="s">
         <v>16</v>
       </c>
       <c r="G35" s="5">
         <v>40.86</v>
       </c>
       <c r="H35" s="5" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="4" t="s">
         <v>31</v>
       </c>
       <c r="B36" s="5"/>
       <c r="C36" s="5" t="s">
         <v>242</v>
       </c>
       <c r="D36" s="5" t="s">
         <v>81</v>
       </c>
       <c r="E36" s="5" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="F36" s="5" t="s">
         <v>16</v>
       </c>
       <c r="G36" s="5">
         <v>28.62</v>
       </c>
       <c r="H36" s="5" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="4" t="s">
         <v>32</v>
       </c>
       <c r="B37" s="5"/>
       <c r="C37" s="5" t="s">
         <v>242</v>
       </c>
       <c r="D37" s="5" t="s">
         <v>81</v>
       </c>
       <c r="E37" s="5" t="s">
         <v>91</v>
       </c>
@@ -6244,1021 +6244,1021 @@
       <c r="A43" s="4" t="s">
         <v>38</v>
       </c>
       <c r="B43" s="5"/>
       <c r="C43" s="5" t="s">
         <v>242</v>
       </c>
       <c r="D43" s="5" t="s">
         <v>82</v>
       </c>
       <c r="E43" s="5" t="s">
         <v>93</v>
       </c>
       <c r="F43" s="5" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="5">
         <v>40.48</v>
       </c>
       <c r="H43" s="5" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="4" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="B44" s="5"/>
       <c r="C44" s="5" t="s">
         <v>242</v>
       </c>
       <c r="D44" s="5" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="E44" s="5" t="s">
-        <v>95</v>
+        <v>89</v>
       </c>
       <c r="F44" s="5" t="s">
         <v>16</v>
       </c>
       <c r="G44" s="5">
-        <v>28.6</v>
+        <v>32.68</v>
       </c>
       <c r="H44" s="5" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="4" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="B45" s="5"/>
       <c r="C45" s="5" t="s">
         <v>242</v>
       </c>
       <c r="D45" s="5" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="E45" s="5" t="s">
-        <v>96</v>
+        <v>89</v>
       </c>
       <c r="F45" s="5" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="5">
-        <v>33.4</v>
+        <v>33.34</v>
       </c>
       <c r="H45" s="5" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" s="4" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="B46" s="5"/>
       <c r="C46" s="5" t="s">
         <v>242</v>
       </c>
       <c r="D46" s="5" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="E46" s="5" t="s">
-        <v>97</v>
+        <v>89</v>
       </c>
       <c r="F46" s="5" t="s">
         <v>16</v>
       </c>
       <c r="G46" s="5">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="H46" s="5" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" s="4" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="B47" s="5"/>
       <c r="C47" s="5" t="s">
         <v>242</v>
       </c>
       <c r="D47" s="5" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="E47" s="5" t="s">
-        <v>98</v>
+        <v>89</v>
       </c>
       <c r="F47" s="5" t="s">
         <v>16</v>
       </c>
       <c r="G47" s="5">
-        <v>32.7</v>
+        <v>32.94</v>
       </c>
       <c r="H47" s="5" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" s="4" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="B48" s="5"/>
       <c r="C48" s="5" t="s">
         <v>242</v>
       </c>
       <c r="D48" s="5" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="E48" s="5" t="s">
-        <v>96</v>
+        <v>94</v>
       </c>
       <c r="F48" s="5" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="5">
-        <v>33.1</v>
+        <v>7.9</v>
       </c>
       <c r="H48" s="5" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" s="4" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="B49" s="5"/>
       <c r="C49" s="5" t="s">
         <v>242</v>
       </c>
       <c r="D49" s="5" t="s">
         <v>84</v>
       </c>
       <c r="E49" s="5" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="F49" s="5" t="s">
         <v>16</v>
       </c>
       <c r="G49" s="5">
-        <v>32.84</v>
+        <v>28.6</v>
       </c>
       <c r="H49" s="5" t="s">
-        <v>128</v>
+        <v>136</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" s="4" t="s">
-        <v>47</v>
+        <v>54</v>
       </c>
       <c r="B50" s="5"/>
       <c r="C50" s="5" t="s">
         <v>242</v>
       </c>
       <c r="D50" s="5" t="s">
-        <v>79</v>
+        <v>85</v>
       </c>
       <c r="E50" s="5" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="F50" s="5" t="s">
         <v>16</v>
       </c>
       <c r="G50" s="5">
-        <v>32.86</v>
+        <v>33.4</v>
       </c>
       <c r="H50" s="5" t="s">
-        <v>129</v>
+        <v>137</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" s="4" t="s">
-        <v>48</v>
+        <v>55</v>
       </c>
       <c r="B51" s="5"/>
       <c r="C51" s="5" t="s">
         <v>242</v>
       </c>
       <c r="D51" s="5" t="s">
-        <v>79</v>
+        <v>85</v>
       </c>
       <c r="E51" s="5" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="F51" s="5" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="5">
-        <v>32.9</v>
+        <v>13</v>
       </c>
       <c r="H51" s="5" t="s">
-        <v>130</v>
+        <v>138</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" s="4" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="B52" s="5"/>
       <c r="C52" s="5" t="s">
         <v>242</v>
       </c>
       <c r="D52" s="5" t="s">
-        <v>79</v>
+        <v>86</v>
       </c>
       <c r="E52" s="5" t="s">
-        <v>98</v>
+        <v>103</v>
       </c>
       <c r="F52" s="5" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="5">
-        <v>29.68</v>
+        <v>32.7</v>
       </c>
       <c r="H52" s="5" t="s">
-        <v>131</v>
+        <v>120</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" s="4" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="B53" s="5"/>
       <c r="C53" s="5" t="s">
         <v>242</v>
       </c>
       <c r="D53" s="5" t="s">
-        <v>84</v>
+        <v>79</v>
       </c>
       <c r="E53" s="5" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="F53" s="5" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="5">
-        <v>33.06</v>
+        <v>33.1</v>
       </c>
       <c r="H53" s="5" t="s">
-        <v>132</v>
+        <v>139</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" s="4" t="s">
-        <v>51</v>
+        <v>58</v>
       </c>
       <c r="B54" s="5"/>
       <c r="C54" s="5" t="s">
         <v>242</v>
       </c>
       <c r="D54" s="5" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="E54" s="5" t="s">
-        <v>99</v>
+        <v>104</v>
       </c>
       <c r="F54" s="5" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="5">
-        <v>32.86</v>
+        <v>32.84</v>
       </c>
       <c r="H54" s="5" t="s">
-        <v>129</v>
+        <v>140</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" s="4" t="s">
-        <v>52</v>
+        <v>59</v>
       </c>
       <c r="B55" s="5"/>
       <c r="C55" s="5" t="s">
         <v>242</v>
       </c>
       <c r="D55" s="5" t="s">
         <v>79</v>
       </c>
       <c r="E55" s="5" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="F55" s="5" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="5">
-        <v>32.3</v>
+        <v>32.86</v>
       </c>
       <c r="H55" s="5" t="s">
-        <v>133</v>
+        <v>141</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" s="4" t="s">
-        <v>53</v>
+        <v>60</v>
       </c>
       <c r="B56" s="5"/>
       <c r="C56" s="5" t="s">
         <v>242</v>
       </c>
       <c r="D56" s="5" t="s">
-        <v>84</v>
+        <v>79</v>
       </c>
       <c r="E56" s="5" t="s">
-        <v>98</v>
+        <v>104</v>
       </c>
       <c r="F56" s="5" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="5">
-        <v>32.78</v>
+        <v>32.9</v>
       </c>
       <c r="H56" s="5" t="s">
-        <v>134</v>
+        <v>142</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" s="4" t="s">
-        <v>54</v>
+        <v>61</v>
       </c>
       <c r="B57" s="5"/>
       <c r="C57" s="5" t="s">
         <v>242</v>
       </c>
       <c r="D57" s="5" t="s">
-        <v>84</v>
+        <v>79</v>
       </c>
       <c r="E57" s="5" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="F57" s="5" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="5">
-        <v>33.04</v>
+        <v>29.68</v>
       </c>
       <c r="H57" s="5" t="s">
-        <v>135</v>
+        <v>143</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" s="4" t="s">
-        <v>55</v>
+        <v>62</v>
       </c>
       <c r="B58" s="5"/>
       <c r="C58" s="5" t="s">
         <v>242</v>
       </c>
       <c r="D58" s="5" t="s">
-        <v>79</v>
+        <v>85</v>
       </c>
       <c r="E58" s="5" t="s">
-        <v>98</v>
+        <v>104</v>
       </c>
       <c r="F58" s="5" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="5">
-        <v>32.46</v>
+        <v>33.06</v>
       </c>
       <c r="H58" s="5" t="s">
-        <v>110</v>
+        <v>144</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" s="4" t="s">
-        <v>56</v>
+        <v>63</v>
       </c>
       <c r="B59" s="5"/>
       <c r="C59" s="5" t="s">
         <v>242</v>
       </c>
       <c r="D59" s="5" t="s">
-        <v>79</v>
+        <v>85</v>
       </c>
       <c r="E59" s="5" t="s">
-        <v>99</v>
+        <v>104</v>
       </c>
       <c r="F59" s="5" t="s">
         <v>16</v>
       </c>
       <c r="G59" s="5">
         <v>32.86</v>
       </c>
       <c r="H59" s="5" t="s">
-        <v>129</v>
+        <v>141</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" s="4" t="s">
-        <v>57</v>
+        <v>64</v>
       </c>
       <c r="B60" s="5"/>
       <c r="C60" s="5" t="s">
         <v>242</v>
       </c>
       <c r="D60" s="5" t="s">
         <v>79</v>
       </c>
       <c r="E60" s="5" t="s">
-        <v>100</v>
+        <v>105</v>
       </c>
       <c r="F60" s="5" t="s">
         <v>16</v>
       </c>
       <c r="G60" s="5">
-        <v>32.64</v>
+        <v>32.3</v>
       </c>
       <c r="H60" s="5" t="s">
-        <v>136</v>
+        <v>145</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" s="4" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B61" s="5"/>
       <c r="C61" s="5" t="s">
         <v>242</v>
       </c>
       <c r="D61" s="5" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="E61" s="5" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="F61" s="5" t="s">
         <v>16</v>
       </c>
       <c r="G61" s="5">
-        <v>32.66</v>
+        <v>32.78</v>
       </c>
       <c r="H61" s="5" t="s">
-        <v>137</v>
+        <v>146</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" s="4" t="s">
-        <v>59</v>
+        <v>66</v>
       </c>
       <c r="B62" s="5"/>
       <c r="C62" s="5" t="s">
         <v>242</v>
       </c>
       <c r="D62" s="5" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="E62" s="5" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="F62" s="5" t="s">
         <v>16</v>
       </c>
       <c r="G62" s="5">
-        <v>32.56</v>
+        <v>33.04</v>
       </c>
       <c r="H62" s="5" t="s">
-        <v>138</v>
+        <v>147</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" s="4" t="s">
-        <v>60</v>
+        <v>67</v>
       </c>
       <c r="B63" s="5"/>
       <c r="C63" s="5" t="s">
         <v>242</v>
       </c>
       <c r="D63" s="5" t="s">
-        <v>84</v>
+        <v>79</v>
       </c>
       <c r="E63" s="5" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="F63" s="5" t="s">
         <v>16</v>
       </c>
       <c r="G63" s="5">
-        <v>32.54</v>
+        <v>32.46</v>
       </c>
       <c r="H63" s="5" t="s">
-        <v>139</v>
+        <v>110</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" s="4" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="B64" s="5"/>
       <c r="C64" s="5" t="s">
         <v>242</v>
       </c>
       <c r="D64" s="5" t="s">
-        <v>84</v>
+        <v>79</v>
       </c>
       <c r="E64" s="5" t="s">
-        <v>92</v>
+        <v>104</v>
       </c>
       <c r="F64" s="5" t="s">
         <v>16</v>
       </c>
       <c r="G64" s="5">
-        <v>32.42</v>
+        <v>32.86</v>
       </c>
       <c r="H64" s="5" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" s="4" t="s">
-        <v>62</v>
+        <v>69</v>
       </c>
       <c r="B65" s="5"/>
       <c r="C65" s="5" t="s">
         <v>242</v>
       </c>
       <c r="D65" s="5" t="s">
-        <v>84</v>
+        <v>79</v>
       </c>
       <c r="E65" s="5" t="s">
-        <v>100</v>
+        <v>105</v>
       </c>
       <c r="F65" s="5" t="s">
         <v>16</v>
       </c>
       <c r="G65" s="5">
-        <v>32.78</v>
+        <v>32.64</v>
       </c>
       <c r="H65" s="5" t="s">
-        <v>134</v>
+        <v>148</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" s="4" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="B66" s="5"/>
       <c r="C66" s="5" t="s">
         <v>242</v>
       </c>
       <c r="D66" s="5" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="E66" s="5" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="F66" s="5" t="s">
         <v>16</v>
       </c>
       <c r="G66" s="5">
-        <v>32.54</v>
+        <v>32.66</v>
       </c>
       <c r="H66" s="5" t="s">
-        <v>139</v>
+        <v>149</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" s="4" t="s">
-        <v>64</v>
+        <v>71</v>
       </c>
       <c r="B67" s="5"/>
       <c r="C67" s="5" t="s">
         <v>242</v>
       </c>
       <c r="D67" s="5" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="E67" s="5" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="F67" s="5" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="5">
-        <v>32.48</v>
+        <v>32.56</v>
       </c>
       <c r="H67" s="5" t="s">
-        <v>141</v>
+        <v>150</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" s="4" t="s">
-        <v>65</v>
+        <v>72</v>
       </c>
       <c r="B68" s="5"/>
       <c r="C68" s="5" t="s">
         <v>242</v>
       </c>
       <c r="D68" s="5" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="E68" s="5" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="F68" s="5" t="s">
         <v>16</v>
       </c>
       <c r="G68" s="5">
-        <v>19.04</v>
+        <v>32.54</v>
       </c>
       <c r="H68" s="5" t="s">
-        <v>142</v>
+        <v>151</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" s="4" t="s">
-        <v>66</v>
+        <v>73</v>
       </c>
       <c r="B69" s="5"/>
       <c r="C69" s="5" t="s">
         <v>242</v>
       </c>
       <c r="D69" s="5" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="E69" s="5" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="F69" s="5" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="5">
-        <v>32.68</v>
+        <v>32.42</v>
       </c>
       <c r="H69" s="5" t="s">
-        <v>143</v>
+        <v>152</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" s="4" t="s">
-        <v>67</v>
+        <v>74</v>
       </c>
       <c r="B70" s="5"/>
       <c r="C70" s="5" t="s">
         <v>242</v>
       </c>
       <c r="D70" s="5" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="E70" s="5" t="s">
-        <v>89</v>
+        <v>105</v>
       </c>
       <c r="F70" s="5" t="s">
         <v>16</v>
       </c>
       <c r="G70" s="5">
-        <v>33.34</v>
+        <v>32.78</v>
       </c>
       <c r="H70" s="5" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" s="4" t="s">
-        <v>68</v>
+        <v>75</v>
       </c>
       <c r="B71" s="5"/>
       <c r="C71" s="5" t="s">
         <v>242</v>
       </c>
       <c r="D71" s="5" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="E71" s="5" t="s">
-        <v>89</v>
+        <v>106</v>
       </c>
       <c r="F71" s="5" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="5">
-        <v>33</v>
+        <v>32.54</v>
       </c>
       <c r="H71" s="5" t="s">
-        <v>145</v>
+        <v>151</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" s="4" t="s">
-        <v>69</v>
+        <v>76</v>
       </c>
       <c r="B72" s="5"/>
       <c r="C72" s="5" t="s">
         <v>242</v>
       </c>
       <c r="D72" s="5" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="E72" s="5" t="s">
-        <v>89</v>
+        <v>106</v>
       </c>
       <c r="F72" s="5" t="s">
         <v>16</v>
       </c>
       <c r="G72" s="5">
-        <v>32.94</v>
+        <v>32.48</v>
       </c>
       <c r="H72" s="5" t="s">
-        <v>146</v>
+        <v>153</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" s="4" t="s">
-        <v>70</v>
+        <v>77</v>
       </c>
       <c r="B73" s="5"/>
       <c r="C73" s="5" t="s">
         <v>242</v>
       </c>
       <c r="D73" s="5" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="E73" s="5" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="F73" s="5" t="s">
         <v>16</v>
       </c>
       <c r="G73" s="5">
-        <v>7.9</v>
+        <v>19.04</v>
       </c>
       <c r="H73" s="5" t="s">
-        <v>147</v>
+        <v>154</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" s="16" t="s">
         <v>243</v>
       </c>
       <c r="B75" s="16" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
         <v>245</v>
       </c>
       <c r="B77" t="s">
         <v>239</v>
       </c>
       <c r="C77" t="s">
         <v>240</v>
       </c>
       <c r="D77" t="s">
         <v>20</v>
       </c>
       <c r="E77" t="s">
         <v>21</v>
       </c>
       <c r="F77" t="s">
         <v>3</v>
       </c>
       <c r="G77" t="s">
         <v>235</v>
       </c>
       <c r="H77" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" s="4" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="B78" s="5"/>
       <c r="C78" s="5" t="s">
         <v>246</v>
       </c>
       <c r="D78" s="5" t="s">
         <v>80</v>
       </c>
       <c r="E78" s="5" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F78" s="5" t="s">
         <v>16</v>
       </c>
       <c r="G78" s="5">
-        <v>45.36</v>
+        <v>47.1</v>
       </c>
       <c r="H78" s="5" t="s">
-        <v>122</v>
+        <v>127</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" s="4" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="B79" s="5"/>
       <c r="C79" s="5" t="s">
         <v>246</v>
       </c>
       <c r="D79" s="5" t="s">
         <v>80</v>
       </c>
       <c r="E79" s="5" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F79" s="5" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="5">
-        <v>45.6</v>
+        <v>47.18</v>
       </c>
       <c r="H79" s="5" t="s">
-        <v>123</v>
+        <v>128</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" s="4" t="s">
-        <v>71</v>
+        <v>46</v>
       </c>
       <c r="B80" s="5"/>
       <c r="C80" s="5" t="s">
         <v>246</v>
       </c>
       <c r="D80" s="5" t="s">
         <v>80</v>
       </c>
       <c r="E80" s="5" t="s">
-        <v>104</v>
+        <v>96</v>
       </c>
       <c r="F80" s="5" t="s">
         <v>16</v>
       </c>
       <c r="G80" s="5">
-        <v>47.1</v>
+        <v>45.76</v>
       </c>
       <c r="H80" s="5" t="s">
-        <v>148</v>
+        <v>129</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" s="4" t="s">
-        <v>72</v>
+        <v>47</v>
       </c>
       <c r="B81" s="5"/>
       <c r="C81" s="5" t="s">
         <v>246</v>
       </c>
       <c r="D81" s="5" t="s">
         <v>80</v>
       </c>
       <c r="E81" s="5" t="s">
-        <v>104</v>
+        <v>97</v>
       </c>
       <c r="F81" s="5" t="s">
         <v>16</v>
       </c>
       <c r="G81" s="5">
-        <v>47.18</v>
+        <v>45</v>
       </c>
       <c r="H81" s="5" t="s">
-        <v>149</v>
+        <v>130</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" s="4" t="s">
-        <v>73</v>
+        <v>48</v>
       </c>
       <c r="B82" s="5"/>
       <c r="C82" s="5" t="s">
         <v>246</v>
       </c>
       <c r="D82" s="5" t="s">
         <v>80</v>
       </c>
       <c r="E82" s="5" t="s">
-        <v>105</v>
+        <v>97</v>
       </c>
       <c r="F82" s="5" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="5">
-        <v>45.76</v>
+        <v>45.16</v>
       </c>
       <c r="H82" s="5" t="s">
-        <v>150</v>
+        <v>131</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" s="4" t="s">
-        <v>74</v>
+        <v>49</v>
       </c>
       <c r="B83" s="5"/>
       <c r="C83" s="5" t="s">
         <v>246</v>
       </c>
       <c r="D83" s="5" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="E83" s="5" t="s">
-        <v>106</v>
+        <v>98</v>
       </c>
       <c r="F83" s="5" t="s">
         <v>16</v>
       </c>
       <c r="G83" s="5">
-        <v>45</v>
+        <v>44.54</v>
       </c>
       <c r="H83" s="5" t="s">
-        <v>151</v>
+        <v>132</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" s="4" t="s">
-        <v>75</v>
+        <v>50</v>
       </c>
       <c r="B84" s="5"/>
       <c r="C84" s="5" t="s">
         <v>246</v>
       </c>
       <c r="D84" s="5" t="s">
         <v>80</v>
       </c>
       <c r="E84" s="5" t="s">
-        <v>106</v>
+        <v>97</v>
       </c>
       <c r="F84" s="5" t="s">
         <v>16</v>
       </c>
       <c r="G84" s="5">
-        <v>45.16</v>
+        <v>44.98</v>
       </c>
       <c r="H84" s="5" t="s">
-        <v>152</v>
+        <v>133</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" s="4" t="s">
-        <v>76</v>
+        <v>51</v>
       </c>
       <c r="B85" s="5"/>
       <c r="C85" s="5" t="s">
         <v>246</v>
       </c>
       <c r="D85" s="5" t="s">
-        <v>86</v>
+        <v>80</v>
       </c>
       <c r="E85" s="5" t="s">
-        <v>107</v>
+        <v>99</v>
       </c>
       <c r="F85" s="5" t="s">
         <v>16</v>
       </c>
       <c r="G85" s="5">
-        <v>44.54</v>
+        <v>45.36</v>
       </c>
       <c r="H85" s="5" t="s">
-        <v>153</v>
+        <v>134</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" s="4" t="s">
-        <v>77</v>
+        <v>52</v>
       </c>
       <c r="B86" s="5"/>
       <c r="C86" s="5" t="s">
         <v>246</v>
       </c>
       <c r="D86" s="5" t="s">
         <v>80</v>
       </c>
       <c r="E86" s="5" t="s">
-        <v>106</v>
+        <v>99</v>
       </c>
       <c r="F86" s="5" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="5">
-        <v>44.98</v>
+        <v>45.6</v>
       </c>
       <c r="H86" s="5" t="s">
-        <v>154</v>
+        <v>135</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" s="16" t="s">
         <v>243</v>
       </c>
       <c r="B88" s="16" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
         <v>249</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
         <v>245</v>
       </c>
       <c r="B90" t="s">
         <v>239</v>
       </c>
       <c r="C90" t="s">
         <v>240</v>
       </c>