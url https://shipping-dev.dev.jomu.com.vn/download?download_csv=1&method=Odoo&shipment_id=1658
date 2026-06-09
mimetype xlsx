--- v0 (2026-04-09)
+++ v1 (2026-06-09)
@@ -84,102 +84,102 @@
   <si>
     <t>M</t>
   </si>
   <si>
     <t>Fabric Code</t>
   </si>
   <si>
     <t>Grade</t>
   </si>
   <si>
     <t>Color Group</t>
   </si>
   <si>
     <t>Width</t>
   </si>
   <si>
     <t>Roll Length</t>
   </si>
   <si>
     <t>Kilograms</t>
   </si>
   <si>
     <t>Roll ID</t>
   </si>
   <si>
+    <t>2502201-01-0025</t>
+  </si>
+  <si>
+    <t>2502201-01-0026</t>
+  </si>
+  <si>
+    <t>2502201-01-0027</t>
+  </si>
+  <si>
     <t>2502201-01-0028</t>
   </si>
   <si>
-    <t>2502201-01-0025</t>
-[...7 lines deleted...]
-  <si>
     <t>2502201-01-0030</t>
   </si>
   <si>
     <t>2502201-01-0072</t>
   </si>
   <si>
     <t>2502201-01-0073</t>
   </si>
   <si>
     <t>2502201-01-0074</t>
   </si>
   <si>
     <t>A</t>
   </si>
   <si>
     <t>47.0</t>
   </si>
   <si>
     <t>110.0</t>
   </si>
   <si>
     <t>108.0</t>
   </si>
   <si>
     <t>112.0</t>
   </si>
   <si>
     <t>120.0</t>
   </si>
   <si>
     <t>YARD</t>
   </si>
   <si>
+    <t>51.20</t>
+  </si>
+  <si>
+    <t>49.66</t>
+  </si>
+  <si>
     <t>51.14</t>
-  </si>
-[...4 lines deleted...]
-    <t>49.66</t>
   </si>
   <si>
     <t>50.20</t>
   </si>
   <si>
     <t>51.98</t>
   </si>
   <si>
     <t>51.82</t>
   </si>
   <si>
     <t>55.42</t>
   </si>
   <si>
     <t>DATE:</t>
   </si>
   <si>
     <t>May 30, 2025</t>
   </si>
   <si>
     <t>Vehicle License:</t>
   </si>
   <si>
     <t>Bảng kê hàng hóa - NỘI BỘ</t>
   </si>
@@ -230,60 +230,60 @@
     <t>KG 
  重量</t>
   </si>
   <si>
     <t>Manager - 经理</t>
   </si>
   <si>
     <t>WH Manager - 仓库管理员</t>
   </si>
   <si>
     <t>Security - 保安员</t>
   </si>
   <si>
     <t>Applicant - 申请人</t>
   </si>
   <si>
     <t>Recipient - 接受者</t>
   </si>
   <si>
     <t>Bảng kê hàng hóa</t>
   </si>
   <si>
     <t>Packing List</t>
   </si>
   <si>
+    <t>2502201_01 - 0025</t>
+  </si>
+  <si>
+    <t>2502201_01 - 0026</t>
+  </si>
+  <si>
+    <t>2502201_01 - 0027</t>
+  </si>
+  <si>
     <t>2502201_01 - 0028</t>
-  </si>
-[...7 lines deleted...]
-    <t>2502201_01 - 0027</t>
   </si>
   <si>
     <t>2502201_01 - 0030</t>
   </si>
   <si>
     <t>2502201_01 - 0072</t>
   </si>
   <si>
     <t>2502201_01 - 0073</t>
   </si>
   <si>
     <t>2502201_01 - 0074</t>
   </si>
   <si>
     <t>Packing List - ANHUY</t>
   </si>
   <si>
     <t>Total Weight (Net)</t>
   </si>
   <si>
     <t>Net Weight / KGS</t>
   </si>
   <si>
     <t>Gross Weight / KGS</t>
   </si>
@@ -1139,105 +1139,105 @@
       <c r="F10" s="5" t="s">
         <v>27</v>
       </c>
       <c r="G10" s="5" t="s">
         <v>31</v>
       </c>
       <c r="H10" s="5" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C11" s="5" t="s">
         <v>25</v>
       </c>
       <c r="D11" s="5"/>
       <c r="E11" s="5" t="s">
         <v>26</v>
       </c>
       <c r="F11" s="5" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G11" s="5" t="s">
         <v>31</v>
       </c>
       <c r="H11" s="5" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="4" t="s">
         <v>19</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C12" s="5" t="s">
         <v>25</v>
       </c>
       <c r="D12" s="5"/>
       <c r="E12" s="5" t="s">
         <v>26</v>
       </c>
       <c r="F12" s="5" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="G12" s="5" t="s">
         <v>31</v>
       </c>
       <c r="H12" s="5" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="4" t="s">
         <v>20</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C13" s="5" t="s">
         <v>25</v>
       </c>
       <c r="D13" s="5"/>
       <c r="E13" s="5" t="s">
         <v>26</v>
       </c>
       <c r="F13" s="5" t="s">
         <v>27</v>
       </c>
       <c r="G13" s="5" t="s">
         <v>31</v>
       </c>
       <c r="H13" s="5" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="4" t="s">
         <v>21</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C14" s="5" t="s">
         <v>25</v>
       </c>
       <c r="D14" s="5"/>
       <c r="E14" s="5" t="s">
         <v>26</v>
       </c>
       <c r="F14" s="5" t="s">
         <v>27</v>
       </c>
       <c r="G14" s="5" t="s">
         <v>31</v>
       </c>
       <c r="H14" s="5" t="s">
         <v>35</v>
       </c>
@@ -1459,72 +1459,72 @@
       <c r="E10" s="5" t="s">
         <v>26</v>
       </c>
       <c r="F10" s="5" t="s">
         <v>27</v>
       </c>
       <c r="G10" s="5" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C11" s="5" t="s">
         <v>25</v>
       </c>
       <c r="D11" s="5"/>
       <c r="E11" s="5" t="s">
         <v>26</v>
       </c>
       <c r="F11" s="5" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G11" s="5" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="4" t="s">
         <v>19</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C12" s="5" t="s">
         <v>25</v>
       </c>
       <c r="D12" s="5"/>
       <c r="E12" s="5" t="s">
         <v>26</v>
       </c>
       <c r="F12" s="5" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="G12" s="5" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="4" t="s">
         <v>20</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C13" s="5" t="s">
         <v>25</v>
       </c>
       <c r="D13" s="5"/>
       <c r="E13" s="5" t="s">
         <v>26</v>
       </c>
       <c r="F13" s="5" t="s">
         <v>27</v>
       </c>
       <c r="G13" s="5" t="s">
         <v>31</v>
       </c>
@@ -1758,72 +1758,72 @@
       <c r="E10" s="5" t="s">
         <v>26</v>
       </c>
       <c r="F10" s="5" t="s">
         <v>27</v>
       </c>
       <c r="G10" s="5" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="4" t="s">
         <v>63</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C11" s="5" t="s">
         <v>25</v>
       </c>
       <c r="D11" s="5"/>
       <c r="E11" s="5" t="s">
         <v>26</v>
       </c>
       <c r="F11" s="5" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G11" s="5" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="4" t="s">
         <v>64</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C12" s="5" t="s">
         <v>25</v>
       </c>
       <c r="D12" s="5"/>
       <c r="E12" s="5" t="s">
         <v>26</v>
       </c>
       <c r="F12" s="5" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="G12" s="5" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="4" t="s">
         <v>65</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C13" s="5" t="s">
         <v>25</v>
       </c>
       <c r="D13" s="5"/>
       <c r="E13" s="5" t="s">
         <v>26</v>
       </c>
       <c r="F13" s="5" t="s">
         <v>27</v>
       </c>
       <c r="G13" s="5" t="s">
         <v>31</v>
       </c>
@@ -2219,126 +2219,126 @@
       <c r="G29" t="s">
         <v>72</v>
       </c>
       <c r="H29" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="4" t="s">
         <v>17</v>
       </c>
       <c r="B30" s="5"/>
       <c r="C30" s="5" t="s">
         <v>79</v>
       </c>
       <c r="D30" s="5" t="s">
         <v>26</v>
       </c>
       <c r="E30" s="5" t="s">
         <v>27</v>
       </c>
       <c r="F30" s="5" t="s">
         <v>31</v>
       </c>
       <c r="G30" s="5">
-        <v>50.82</v>
+        <v>50.88</v>
       </c>
       <c r="H30" s="5" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B31" s="5"/>
       <c r="C31" s="5" t="s">
         <v>79</v>
       </c>
       <c r="D31" s="5" t="s">
         <v>26</v>
       </c>
       <c r="E31" s="5" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="F31" s="5" t="s">
         <v>31</v>
       </c>
       <c r="G31" s="5">
-        <v>50.88</v>
+        <v>49.34</v>
       </c>
       <c r="H31" s="5" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="4" t="s">
         <v>19</v>
       </c>
       <c r="B32" s="5"/>
       <c r="C32" s="5" t="s">
         <v>79</v>
       </c>
       <c r="D32" s="5" t="s">
         <v>26</v>
       </c>
       <c r="E32" s="5" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="F32" s="5" t="s">
         <v>31</v>
       </c>
       <c r="G32" s="5">
-        <v>49.34</v>
+        <v>50.82</v>
       </c>
       <c r="H32" s="5" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="4" t="s">
         <v>20</v>
       </c>
       <c r="B33" s="5"/>
       <c r="C33" s="5" t="s">
         <v>79</v>
       </c>
       <c r="D33" s="5" t="s">
         <v>26</v>
       </c>
       <c r="E33" s="5" t="s">
         <v>27</v>
       </c>
       <c r="F33" s="5" t="s">
         <v>31</v>
       </c>
       <c r="G33" s="5">
         <v>50.82</v>
       </c>
       <c r="H33" s="5" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="4" t="s">
         <v>21</v>
       </c>
       <c r="B34" s="5"/>
       <c r="C34" s="5" t="s">
         <v>79</v>
       </c>
       <c r="D34" s="5" t="s">
         <v>26</v>
       </c>
       <c r="E34" s="5" t="s">
         <v>27</v>
       </c>
       <c r="F34" s="5" t="s">
         <v>31</v>
       </c>
       <c r="G34" s="5">
         <v>49.88</v>
       </c>
       <c r="H34" s="5" t="s">
         <v>35</v>
       </c>