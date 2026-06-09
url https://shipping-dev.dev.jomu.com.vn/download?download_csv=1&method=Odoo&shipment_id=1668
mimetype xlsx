--- v0 (2026-04-09)
+++ v1 (2026-06-09)
@@ -126,89 +126,89 @@
   <si>
     <t>2401060-01-0151</t>
   </si>
   <si>
     <t>2404009-01-0003</t>
   </si>
   <si>
     <t>2404009-01-0095</t>
   </si>
   <si>
     <t>2404009-01-0103</t>
   </si>
   <si>
     <t>2404009-02-0122</t>
   </si>
   <si>
     <t>2404009-02-0123</t>
   </si>
   <si>
     <t>2404009-02-0127</t>
   </si>
   <si>
     <t>2404009-02-0128</t>
   </si>
   <si>
+    <t>2404009-02-0129</t>
+  </si>
+  <si>
+    <t>2404009-02-0130</t>
+  </si>
+  <si>
     <t>2404009-02-0131</t>
   </si>
   <si>
     <t>2404009-02-0132</t>
   </si>
   <si>
     <t>2404009-02-0133</t>
   </si>
   <si>
     <t>2404009-02-0134</t>
   </si>
   <si>
     <t>2404009-02-0143</t>
   </si>
   <si>
     <t>2404009-02-0144</t>
   </si>
   <si>
     <t>2404009-02-0145</t>
   </si>
   <si>
     <t>2404009-02-0146</t>
   </si>
   <si>
     <t>2404009-02-0151</t>
   </si>
   <si>
     <t>2404009-04-0154</t>
   </si>
   <si>
     <t>2404009-02-0190</t>
   </si>
   <si>
-    <t>2404009-02-0129</t>
-[...4 lines deleted...]
-  <si>
     <t>A</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>62.5</t>
   </si>
   <si>
     <t>62.0</t>
   </si>
   <si>
     <t>61.5</t>
@@ -231,147 +231,147 @@
   <si>
     <t>26.0</t>
   </si>
   <si>
     <t>97.0</t>
   </si>
   <si>
     <t>107.0</t>
   </si>
   <si>
     <t>120.0</t>
   </si>
   <si>
     <t>130.0</t>
   </si>
   <si>
     <t>145.0</t>
   </si>
   <si>
     <t>116.0</t>
   </si>
   <si>
     <t>119.0</t>
   </si>
   <si>
+    <t>108.0</t>
+  </si>
+  <si>
+    <t>114.0</t>
+  </si>
+  <si>
     <t>115.0</t>
   </si>
   <si>
     <t>118.0</t>
   </si>
   <si>
     <t>129.0</t>
   </si>
   <si>
     <t>121.0</t>
   </si>
   <si>
     <t>100.0</t>
   </si>
   <si>
     <t>111.0</t>
   </si>
   <si>
     <t>128.0</t>
   </si>
   <si>
-    <t>114.0</t>
-[...4 lines deleted...]
-  <si>
     <t>35.00</t>
   </si>
   <si>
     <t>41.34</t>
   </si>
   <si>
     <t>48.00</t>
   </si>
   <si>
     <t>47.68</t>
   </si>
   <si>
     <t>9.98</t>
   </si>
   <si>
     <t>37.40</t>
   </si>
   <si>
     <t>38.24</t>
   </si>
   <si>
     <t>42.72</t>
   </si>
   <si>
     <t>46.28</t>
   </si>
   <si>
     <t>51.50</t>
   </si>
   <si>
     <t>57.60</t>
   </si>
   <si>
     <t>46.00</t>
   </si>
   <si>
     <t>47.80</t>
   </si>
   <si>
+    <t>43.18</t>
+  </si>
+  <si>
+    <t>45.00</t>
+  </si>
+  <si>
     <t>45.80</t>
   </si>
   <si>
     <t>51.86</t>
   </si>
   <si>
     <t>47.44</t>
   </si>
   <si>
     <t>39.14</t>
   </si>
   <si>
     <t>43.44</t>
   </si>
   <si>
     <t>41.46</t>
   </si>
   <si>
     <t>50.60</t>
   </si>
   <si>
     <t>51.12</t>
   </si>
   <si>
     <t>45.12</t>
-  </si>
-[...4 lines deleted...]
-    <t>45.00</t>
   </si>
   <si>
     <t>DATE:</t>
   </si>
   <si>
     <t>June 11, 2025</t>
   </si>
   <si>
     <t>Vehicle License:</t>
   </si>
   <si>
     <t>61H-07543</t>
   </si>
   <si>
     <t>Bảng kê hàng hóa - NỘI BỘ</t>
   </si>
   <si>
     <t>Packing List - INTERNAL</t>
   </si>
   <si>
     <t>Fabric Code
 产品</t>
   </si>
   <si>
     <t>Total Length
@@ -455,87 +455,87 @@
   <si>
     <t>2401060_01 - 0151</t>
   </si>
   <si>
     <t>2404009_01 - 0003</t>
   </si>
   <si>
     <t>2404009_01 - 0095</t>
   </si>
   <si>
     <t>2404009_01 - 0103</t>
   </si>
   <si>
     <t>2404009_02 - 0122</t>
   </si>
   <si>
     <t>2404009_02 - 0123</t>
   </si>
   <si>
     <t>2404009_02 - 0127</t>
   </si>
   <si>
     <t>2404009_02 - 0128</t>
   </si>
   <si>
+    <t>2404009_02 - 0129</t>
+  </si>
+  <si>
+    <t>2404009_02 - 0130</t>
+  </si>
+  <si>
     <t>2404009_02 - 0131</t>
   </si>
   <si>
     <t>2404009_02 - 0132</t>
   </si>
   <si>
     <t>2404009_02 - 0133</t>
   </si>
   <si>
     <t>2404009_02 - 0134</t>
   </si>
   <si>
     <t>2404009_02 - 0143</t>
   </si>
   <si>
     <t>2404009_02 - 0144</t>
   </si>
   <si>
     <t>2404009_02 - 0145</t>
   </si>
   <si>
     <t>2404009_02 - 0146</t>
   </si>
   <si>
     <t>2404009_02 - 0151</t>
   </si>
   <si>
     <t>2404009_04 - 0154</t>
   </si>
   <si>
     <t>2404009_02 - 0190</t>
-  </si>
-[...4 lines deleted...]
-    <t>2404009_02 - 0130</t>
   </si>
   <si>
     <t>Packing List - ANHUY</t>
   </si>
   <si>
     <t>Total Weight (Net)</t>
   </si>
   <si>
     <t>Net Weight / KGS</t>
   </si>
   <si>
     <t>Gross Weight / KGS</t>
   </si>
   <si>
     <t>Shipping Marks</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>Lot (Color Group)</t>
   </si>
   <si>
     <t>Batch No./ Color</t>
   </si>
@@ -1720,181 +1720,181 @@
       </c>
       <c r="F23" s="5" t="s">
         <v>65</v>
       </c>
       <c r="G23" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H23" s="5" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="4" t="s">
         <v>31</v>
       </c>
       <c r="B24" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C24" s="5" t="s">
         <v>44</v>
       </c>
       <c r="D24" s="5" t="s">
         <v>48</v>
       </c>
       <c r="E24" s="5" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="F24" s="5" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="G24" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H24" s="5" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="4" t="s">
         <v>32</v>
       </c>
       <c r="B25" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C25" s="5" t="s">
         <v>44</v>
       </c>
       <c r="D25" s="5" t="s">
         <v>48</v>
       </c>
       <c r="E25" s="5" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="F25" s="5" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="G25" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H25" s="5" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="4" t="s">
         <v>33</v>
       </c>
       <c r="B26" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C26" s="5" t="s">
         <v>44</v>
       </c>
       <c r="D26" s="5" t="s">
         <v>48</v>
       </c>
       <c r="E26" s="5" t="s">
         <v>53</v>
       </c>
       <c r="F26" s="5" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="G26" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H26" s="5" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="4" t="s">
         <v>34</v>
       </c>
       <c r="B27" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C27" s="5" t="s">
         <v>44</v>
       </c>
       <c r="D27" s="5" t="s">
         <v>48</v>
       </c>
       <c r="E27" s="5" t="s">
         <v>53</v>
       </c>
       <c r="F27" s="5" t="s">
         <v>68</v>
       </c>
       <c r="G27" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H27" s="5" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="4" t="s">
         <v>35</v>
       </c>
       <c r="B28" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C28" s="5" t="s">
         <v>44</v>
       </c>
       <c r="D28" s="5" t="s">
         <v>48</v>
       </c>
       <c r="E28" s="5" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="F28" s="5" t="s">
         <v>69</v>
       </c>
       <c r="G28" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H28" s="5" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="4" t="s">
         <v>36</v>
       </c>
       <c r="B29" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C29" s="5" t="s">
         <v>44</v>
       </c>
       <c r="D29" s="5" t="s">
         <v>48</v>
       </c>
       <c r="E29" s="5" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="F29" s="5" t="s">
         <v>70</v>
       </c>
       <c r="G29" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H29" s="5" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="4" t="s">
         <v>37</v>
       </c>
       <c r="B30" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C30" s="5" t="s">
         <v>44</v>
       </c>
       <c r="D30" s="5" t="s">
         <v>48</v>
       </c>
       <c r="E30" s="5" t="s">
@@ -1905,181 +1905,181 @@
       </c>
       <c r="G30" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H30" s="5" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="4" t="s">
         <v>38</v>
       </c>
       <c r="B31" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C31" s="5" t="s">
         <v>44</v>
       </c>
       <c r="D31" s="5" t="s">
         <v>48</v>
       </c>
       <c r="E31" s="5" t="s">
         <v>51</v>
       </c>
       <c r="F31" s="5" t="s">
-        <v>55</v>
+        <v>72</v>
       </c>
       <c r="G31" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H31" s="5" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="4" t="s">
         <v>39</v>
       </c>
       <c r="B32" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C32" s="5" t="s">
         <v>44</v>
       </c>
       <c r="D32" s="5" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="E32" s="5" t="s">
         <v>51</v>
       </c>
       <c r="F32" s="5" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="G32" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H32" s="5" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="4" t="s">
         <v>40</v>
       </c>
       <c r="B33" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C33" s="5" t="s">
         <v>44</v>
       </c>
       <c r="D33" s="5" t="s">
         <v>48</v>
       </c>
       <c r="E33" s="5" t="s">
         <v>51</v>
       </c>
       <c r="F33" s="5" t="s">
-        <v>70</v>
+        <v>55</v>
       </c>
       <c r="G33" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H33" s="5" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="4" t="s">
         <v>41</v>
       </c>
       <c r="B34" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C34" s="5" t="s">
         <v>44</v>
       </c>
       <c r="D34" s="5" t="s">
         <v>49</v>
       </c>
       <c r="E34" s="5" t="s">
         <v>51</v>
       </c>
       <c r="F34" s="5" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="G34" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H34" s="5" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="4" t="s">
         <v>42</v>
       </c>
       <c r="B35" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C35" s="5" t="s">
         <v>44</v>
       </c>
       <c r="D35" s="5" t="s">
         <v>48</v>
       </c>
       <c r="E35" s="5" t="s">
         <v>51</v>
       </c>
       <c r="F35" s="5" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="G35" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H35" s="5" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="4" t="s">
         <v>43</v>
       </c>
       <c r="B36" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C36" s="5" t="s">
         <v>44</v>
       </c>
       <c r="D36" s="5" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="E36" s="5" t="s">
         <v>51</v>
       </c>
       <c r="F36" s="5" t="s">
-        <v>73</v>
+        <v>67</v>
       </c>
       <c r="G36" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H36" s="5" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="6" t="s">
         <v>116</v>
       </c>
       <c r="C40" s="6" t="s">
         <v>117</v>
       </c>
       <c r="E40" s="6" t="s">
         <v>118</v>
       </c>
       <c r="F40" s="6" t="s">
         <v>119</v>
       </c>
       <c r="H40" s="6" t="s">
         <v>120</v>
       </c>
     </row>
@@ -2513,330 +2513,330 @@
       </c>
       <c r="E23" s="5" t="s">
         <v>51</v>
       </c>
       <c r="F23" s="5" t="s">
         <v>65</v>
       </c>
       <c r="G23" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="4" t="s">
         <v>31</v>
       </c>
       <c r="B24" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C24" s="5" t="s">
         <v>44</v>
       </c>
       <c r="D24" s="5" t="s">
         <v>48</v>
       </c>
       <c r="E24" s="5" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="F24" s="5" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="G24" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="4" t="s">
         <v>32</v>
       </c>
       <c r="B25" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C25" s="5" t="s">
         <v>44</v>
       </c>
       <c r="D25" s="5" t="s">
         <v>48</v>
       </c>
       <c r="E25" s="5" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="F25" s="5" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="G25" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="4" t="s">
         <v>33</v>
       </c>
       <c r="B26" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C26" s="5" t="s">
         <v>44</v>
       </c>
       <c r="D26" s="5" t="s">
         <v>48</v>
       </c>
       <c r="E26" s="5" t="s">
         <v>53</v>
       </c>
       <c r="F26" s="5" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="G26" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" s="4" t="s">
         <v>34</v>
       </c>
       <c r="B27" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C27" s="5" t="s">
         <v>44</v>
       </c>
       <c r="D27" s="5" t="s">
         <v>48</v>
       </c>
       <c r="E27" s="5" t="s">
         <v>53</v>
       </c>
       <c r="F27" s="5" t="s">
         <v>68</v>
       </c>
       <c r="G27" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" s="4" t="s">
         <v>35</v>
       </c>
       <c r="B28" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C28" s="5" t="s">
         <v>44</v>
       </c>
       <c r="D28" s="5" t="s">
         <v>48</v>
       </c>
       <c r="E28" s="5" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="F28" s="5" t="s">
         <v>69</v>
       </c>
       <c r="G28" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" s="4" t="s">
         <v>36</v>
       </c>
       <c r="B29" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C29" s="5" t="s">
         <v>44</v>
       </c>
       <c r="D29" s="5" t="s">
         <v>48</v>
       </c>
       <c r="E29" s="5" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="F29" s="5" t="s">
         <v>70</v>
       </c>
       <c r="G29" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" s="4" t="s">
         <v>37</v>
       </c>
       <c r="B30" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C30" s="5" t="s">
         <v>44</v>
       </c>
       <c r="D30" s="5" t="s">
         <v>48</v>
       </c>
       <c r="E30" s="5" t="s">
         <v>51</v>
       </c>
       <c r="F30" s="5" t="s">
         <v>71</v>
       </c>
       <c r="G30" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" s="4" t="s">
         <v>38</v>
       </c>
       <c r="B31" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C31" s="5" t="s">
         <v>44</v>
       </c>
       <c r="D31" s="5" t="s">
         <v>48</v>
       </c>
       <c r="E31" s="5" t="s">
         <v>51</v>
       </c>
       <c r="F31" s="5" t="s">
-        <v>55</v>
+        <v>72</v>
       </c>
       <c r="G31" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" s="4" t="s">
         <v>39</v>
       </c>
       <c r="B32" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C32" s="5" t="s">
         <v>44</v>
       </c>
       <c r="D32" s="5" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="E32" s="5" t="s">
         <v>51</v>
       </c>
       <c r="F32" s="5" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="G32" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" s="4" t="s">
         <v>40</v>
       </c>
       <c r="B33" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C33" s="5" t="s">
         <v>44</v>
       </c>
       <c r="D33" s="5" t="s">
         <v>48</v>
       </c>
       <c r="E33" s="5" t="s">
         <v>51</v>
       </c>
       <c r="F33" s="5" t="s">
-        <v>70</v>
+        <v>55</v>
       </c>
       <c r="G33" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" s="4" t="s">
         <v>41</v>
       </c>
       <c r="B34" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C34" s="5" t="s">
         <v>44</v>
       </c>
       <c r="D34" s="5" t="s">
         <v>49</v>
       </c>
       <c r="E34" s="5" t="s">
         <v>51</v>
       </c>
       <c r="F34" s="5" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="G34" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" s="4" t="s">
         <v>42</v>
       </c>
       <c r="B35" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C35" s="5" t="s">
         <v>44</v>
       </c>
       <c r="D35" s="5" t="s">
         <v>48</v>
       </c>
       <c r="E35" s="5" t="s">
         <v>51</v>
       </c>
       <c r="F35" s="5" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="G35" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" s="4" t="s">
         <v>43</v>
       </c>
       <c r="B36" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C36" s="5" t="s">
         <v>44</v>
       </c>
       <c r="D36" s="5" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="E36" s="5" t="s">
         <v>51</v>
       </c>
       <c r="F36" s="5" t="s">
-        <v>73</v>
+        <v>67</v>
       </c>
       <c r="G36" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" s="6" t="s">
         <v>116</v>
       </c>
       <c r="C40" s="6" t="s">
         <v>117</v>
       </c>
       <c r="E40" s="6" t="s">
         <v>118</v>
       </c>
       <c r="F40" s="6" t="s">
         <v>119</v>
       </c>
       <c r="G40" s="6" t="s">
         <v>120</v>
       </c>
     </row>
   </sheetData>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.7" right="0.7" top="1" bottom="0.75" header="0.3" footer="0.3"/>
@@ -3267,330 +3267,330 @@
       </c>
       <c r="E23" s="5" t="s">
         <v>51</v>
       </c>
       <c r="F23" s="5" t="s">
         <v>65</v>
       </c>
       <c r="G23" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="4" t="s">
         <v>137</v>
       </c>
       <c r="B24" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C24" s="5" t="s">
         <v>44</v>
       </c>
       <c r="D24" s="5" t="s">
         <v>48</v>
       </c>
       <c r="E24" s="5" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="F24" s="5" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="G24" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="4" t="s">
         <v>138</v>
       </c>
       <c r="B25" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C25" s="5" t="s">
         <v>44</v>
       </c>
       <c r="D25" s="5" t="s">
         <v>48</v>
       </c>
       <c r="E25" s="5" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="F25" s="5" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="G25" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="4" t="s">
         <v>139</v>
       </c>
       <c r="B26" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C26" s="5" t="s">
         <v>44</v>
       </c>
       <c r="D26" s="5" t="s">
         <v>48</v>
       </c>
       <c r="E26" s="5" t="s">
         <v>53</v>
       </c>
       <c r="F26" s="5" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="G26" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" s="4" t="s">
         <v>140</v>
       </c>
       <c r="B27" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C27" s="5" t="s">
         <v>44</v>
       </c>
       <c r="D27" s="5" t="s">
         <v>48</v>
       </c>
       <c r="E27" s="5" t="s">
         <v>53</v>
       </c>
       <c r="F27" s="5" t="s">
         <v>68</v>
       </c>
       <c r="G27" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" s="4" t="s">
         <v>141</v>
       </c>
       <c r="B28" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C28" s="5" t="s">
         <v>44</v>
       </c>
       <c r="D28" s="5" t="s">
         <v>48</v>
       </c>
       <c r="E28" s="5" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="F28" s="5" t="s">
         <v>69</v>
       </c>
       <c r="G28" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" s="4" t="s">
         <v>142</v>
       </c>
       <c r="B29" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C29" s="5" t="s">
         <v>44</v>
       </c>
       <c r="D29" s="5" t="s">
         <v>48</v>
       </c>
       <c r="E29" s="5" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="F29" s="5" t="s">
         <v>70</v>
       </c>
       <c r="G29" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" s="4" t="s">
         <v>143</v>
       </c>
       <c r="B30" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C30" s="5" t="s">
         <v>44</v>
       </c>
       <c r="D30" s="5" t="s">
         <v>48</v>
       </c>
       <c r="E30" s="5" t="s">
         <v>51</v>
       </c>
       <c r="F30" s="5" t="s">
         <v>71</v>
       </c>
       <c r="G30" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" s="4" t="s">
         <v>144</v>
       </c>
       <c r="B31" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C31" s="5" t="s">
         <v>44</v>
       </c>
       <c r="D31" s="5" t="s">
         <v>48</v>
       </c>
       <c r="E31" s="5" t="s">
         <v>51</v>
       </c>
       <c r="F31" s="5" t="s">
-        <v>55</v>
+        <v>72</v>
       </c>
       <c r="G31" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" s="4" t="s">
         <v>145</v>
       </c>
       <c r="B32" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C32" s="5" t="s">
         <v>44</v>
       </c>
       <c r="D32" s="5" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="E32" s="5" t="s">
         <v>51</v>
       </c>
       <c r="F32" s="5" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="G32" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" s="4" t="s">
         <v>146</v>
       </c>
       <c r="B33" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C33" s="5" t="s">
         <v>44</v>
       </c>
       <c r="D33" s="5" t="s">
         <v>48</v>
       </c>
       <c r="E33" s="5" t="s">
         <v>51</v>
       </c>
       <c r="F33" s="5" t="s">
-        <v>70</v>
+        <v>55</v>
       </c>
       <c r="G33" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" s="4" t="s">
         <v>147</v>
       </c>
       <c r="B34" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C34" s="5" t="s">
         <v>44</v>
       </c>
       <c r="D34" s="5" t="s">
         <v>49</v>
       </c>
       <c r="E34" s="5" t="s">
         <v>51</v>
       </c>
       <c r="F34" s="5" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="G34" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" s="4" t="s">
         <v>148</v>
       </c>
       <c r="B35" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C35" s="5" t="s">
         <v>44</v>
       </c>
       <c r="D35" s="5" t="s">
         <v>48</v>
       </c>
       <c r="E35" s="5" t="s">
         <v>51</v>
       </c>
       <c r="F35" s="5" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="G35" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" s="4" t="s">
         <v>149</v>
       </c>
       <c r="B36" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C36" s="5" t="s">
         <v>44</v>
       </c>
       <c r="D36" s="5" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="E36" s="5" t="s">
         <v>51</v>
       </c>
       <c r="F36" s="5" t="s">
-        <v>73</v>
+        <v>67</v>
       </c>
       <c r="G36" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" s="6" t="s">
         <v>116</v>
       </c>
       <c r="C40" s="6" t="s">
         <v>117</v>
       </c>
       <c r="E40" s="6" t="s">
         <v>118</v>
       </c>
       <c r="F40" s="6" t="s">
         <v>119</v>
       </c>
       <c r="G40" s="6" t="s">
         <v>120</v>
       </c>
     </row>
   </sheetData>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.7" right="0.7" top="1" bottom="0.75" header="0.3" footer="0.3"/>
@@ -4238,372 +4238,372 @@
       </c>
       <c r="E43" s="5" t="s">
         <v>65</v>
       </c>
       <c r="F43" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G43" s="5">
         <v>47.48</v>
       </c>
       <c r="H43" s="5" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="4" t="s">
         <v>31</v>
       </c>
       <c r="B44" s="5" t="s">
         <v>48</v>
       </c>
       <c r="C44" s="5" t="s">
         <v>159</v>
       </c>
       <c r="D44" s="5" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="E44" s="5" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="F44" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G44" s="5">
-        <v>45.68</v>
+        <v>42.86</v>
       </c>
       <c r="H44" s="5" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="4" t="s">
         <v>32</v>
       </c>
       <c r="B45" s="5" t="s">
         <v>48</v>
       </c>
       <c r="C45" s="5" t="s">
         <v>159</v>
       </c>
       <c r="D45" s="5" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="E45" s="5" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="F45" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G45" s="5">
-        <v>45.48</v>
+        <v>44.68</v>
       </c>
       <c r="H45" s="5" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" s="4" t="s">
         <v>33</v>
       </c>
       <c r="B46" s="5" t="s">
         <v>48</v>
       </c>
       <c r="C46" s="5" t="s">
         <v>159</v>
       </c>
       <c r="D46" s="5" t="s">
         <v>53</v>
       </c>
       <c r="E46" s="5" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="F46" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G46" s="5">
-        <v>47.48</v>
+        <v>45.68</v>
       </c>
       <c r="H46" s="5" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" s="4" t="s">
         <v>34</v>
       </c>
       <c r="B47" s="5" t="s">
         <v>48</v>
       </c>
       <c r="C47" s="5" t="s">
         <v>159</v>
       </c>
       <c r="D47" s="5" t="s">
         <v>53</v>
       </c>
       <c r="E47" s="5" t="s">
         <v>68</v>
       </c>
       <c r="F47" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G47" s="5">
-        <v>51.54</v>
+        <v>45.48</v>
       </c>
       <c r="H47" s="5" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" s="4" t="s">
         <v>35</v>
       </c>
       <c r="B48" s="5" t="s">
         <v>48</v>
       </c>
       <c r="C48" s="5" t="s">
         <v>159</v>
       </c>
       <c r="D48" s="5" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="E48" s="5" t="s">
         <v>69</v>
       </c>
       <c r="F48" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G48" s="5">
-        <v>47.12</v>
+        <v>47.48</v>
       </c>
       <c r="H48" s="5" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" s="4" t="s">
         <v>36</v>
       </c>
       <c r="B49" s="5" t="s">
         <v>48</v>
       </c>
       <c r="C49" s="5" t="s">
         <v>159</v>
       </c>
       <c r="D49" s="5" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="E49" s="5" t="s">
         <v>70</v>
       </c>
       <c r="F49" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G49" s="5">
-        <v>38.82</v>
+        <v>51.54</v>
       </c>
       <c r="H49" s="5" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" s="4" t="s">
         <v>37</v>
       </c>
       <c r="B50" s="5" t="s">
         <v>48</v>
       </c>
       <c r="C50" s="5" t="s">
         <v>159</v>
       </c>
       <c r="D50" s="5" t="s">
         <v>51</v>
       </c>
       <c r="E50" s="5" t="s">
         <v>71</v>
       </c>
       <c r="F50" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G50" s="5">
-        <v>43.12</v>
+        <v>47.12</v>
       </c>
       <c r="H50" s="5" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" s="4" t="s">
         <v>38</v>
       </c>
       <c r="B51" s="5" t="s">
         <v>48</v>
       </c>
       <c r="C51" s="5" t="s">
         <v>159</v>
       </c>
       <c r="D51" s="5" t="s">
         <v>51</v>
       </c>
       <c r="E51" s="5" t="s">
-        <v>55</v>
+        <v>72</v>
       </c>
       <c r="F51" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G51" s="5">
-        <v>41.14</v>
+        <v>38.82</v>
       </c>
       <c r="H51" s="5" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" s="4" t="s">
         <v>39</v>
       </c>
       <c r="B52" s="5" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="C52" s="5" t="s">
         <v>159</v>
       </c>
       <c r="D52" s="5" t="s">
         <v>51</v>
       </c>
       <c r="E52" s="5" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="F52" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G52" s="5">
-        <v>50.28</v>
+        <v>43.12</v>
       </c>
       <c r="H52" s="5" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" s="4" t="s">
         <v>40</v>
       </c>
       <c r="B53" s="5" t="s">
         <v>48</v>
       </c>
       <c r="C53" s="5" t="s">
         <v>159</v>
       </c>
       <c r="D53" s="5" t="s">
         <v>51</v>
       </c>
       <c r="E53" s="5" t="s">
-        <v>70</v>
+        <v>55</v>
       </c>
       <c r="F53" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G53" s="5">
-        <v>50.8</v>
+        <v>41.14</v>
       </c>
       <c r="H53" s="5" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" s="4" t="s">
         <v>41</v>
       </c>
       <c r="B54" s="5" t="s">
         <v>49</v>
       </c>
       <c r="C54" s="5" t="s">
         <v>159</v>
       </c>
       <c r="D54" s="5" t="s">
         <v>51</v>
       </c>
       <c r="E54" s="5" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="F54" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G54" s="5">
-        <v>44.8</v>
+        <v>50.28</v>
       </c>
       <c r="H54" s="5" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" s="4" t="s">
         <v>42</v>
       </c>
       <c r="B55" s="5" t="s">
         <v>48</v>
       </c>
       <c r="C55" s="5" t="s">
         <v>159</v>
       </c>
       <c r="D55" s="5" t="s">
         <v>51</v>
       </c>
       <c r="E55" s="5" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="F55" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G55" s="5">
-        <v>42.86</v>
+        <v>50.8</v>
       </c>
       <c r="H55" s="5" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" s="4" t="s">
         <v>43</v>
       </c>
       <c r="B56" s="5" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C56" s="5" t="s">
         <v>159</v>
       </c>
       <c r="D56" s="5" t="s">
         <v>51</v>
       </c>
       <c r="E56" s="5" t="s">
-        <v>73</v>
+        <v>67</v>
       </c>
       <c r="F56" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G56" s="5">
-        <v>44.68</v>
+        <v>44.8</v>
       </c>
       <c r="H56" s="5" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="F64" s="6" t="s">
         <v>175</v>
       </c>
     </row>
   </sheetData>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.7" right="0.7" top="1" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" fitToHeight="0" orientation="portrait"/>
   <headerFooter>
     <oddFooter>&amp;LDate: &amp;D&amp;C&amp;14&amp;"Calibri,Italic"A member of the Mei Sheng Group&amp;RPage &amp;P of &amp;N</oddFooter>
   </headerFooter>
   <tableParts count="3">
     <tablePart r:id="rId1"/>
     <tablePart r:id="rId2"/>
     <tablePart r:id="rId3"/>
   </tableParts>
 </worksheet>
 </file>
 