--- v2 (2026-08-08)
+++ v3 (2026-09-22)
@@ -164,62 +164,62 @@
   <si>
     <t>2205011-01-0053</t>
   </si>
   <si>
     <t>2205011-01-0051</t>
   </si>
   <si>
     <t>2205011-01-0050</t>
   </si>
   <si>
     <t>2205011-01-0052</t>
   </si>
   <si>
     <t>2205011-01-0046</t>
   </si>
   <si>
     <t>2205011-01-0049</t>
   </si>
   <si>
     <t>2204007-02-0498</t>
   </si>
   <si>
     <t>2205011-01-0072</t>
   </si>
   <si>
+    <t>2205011-01-0068</t>
+  </si>
+  <si>
+    <t>2205011-01-0055</t>
+  </si>
+  <si>
+    <t>2205011-01-0048</t>
+  </si>
+  <si>
     <t>2205011-01-0062</t>
   </si>
   <si>
-    <t>2205011-01-0068</t>
-[...7 lines deleted...]
-  <si>
     <t>A</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>62.0</t>
   </si>
   <si>
     <t>62.5</t>
   </si>
   <si>
     <t>97.0</t>
   </si>
   <si>
     <t>118.0</t>
   </si>
   <si>
     <t>120.0</t>
   </si>
   <si>
     <t>107.0</t>
@@ -245,56 +245,56 @@
   <si>
     <t>119.0</t>
   </si>
   <si>
     <t>108.0</t>
   </si>
   <si>
     <t>136.0</t>
   </si>
   <si>
     <t>115.0</t>
   </si>
   <si>
     <t>90.0</t>
   </si>
   <si>
     <t>109.0</t>
   </si>
   <si>
     <t>100.0</t>
   </si>
   <si>
     <t>85.0</t>
   </si>
   <si>
+    <t>95.0</t>
+  </si>
+  <si>
     <t>114.0</t>
   </si>
   <si>
-    <t>95.0</t>
-[...1 lines deleted...]
-  <si>
     <t>38.70</t>
   </si>
   <si>
     <t>46.68</t>
   </si>
   <si>
     <t>49.50</t>
   </si>
   <si>
     <t>41.44</t>
   </si>
   <si>
     <t>36.90</t>
   </si>
   <si>
     <t>41.00</t>
   </si>
   <si>
     <t>47.00</t>
   </si>
   <si>
     <t>48.00</t>
   </si>
   <si>
     <t>48.69</t>
@@ -320,57 +320,57 @@
   <si>
     <t>54.00</t>
   </si>
   <si>
     <t>47.22</t>
   </si>
   <si>
     <t>45.80</t>
   </si>
   <si>
     <t>36.00</t>
   </si>
   <si>
     <t>44.94</t>
   </si>
   <si>
     <t>49.00</t>
   </si>
   <si>
     <t>43.80</t>
   </si>
   <si>
     <t>35.82</t>
   </si>
   <si>
+    <t>37.00</t>
+  </si>
+  <si>
+    <t>49.60</t>
+  </si>
+  <si>
     <t>45.53</t>
-  </si>
-[...4 lines deleted...]
-    <t>49.60</t>
   </si>
   <si>
     <t>DATE:</t>
   </si>
   <si>
     <t>December 06, 2022</t>
   </si>
   <si>
     <t>Vehicle License:</t>
   </si>
   <si>
     <t>51C-62305</t>
   </si>
   <si>
     <t>Bảng kê hàng hóa - NỘI BỘ</t>
   </si>
   <si>
     <t>Packing List - INTERNAL</t>
   </si>
   <si>
     <t>Fabric Code
 产品</t>
   </si>
   <si>
     <t>Total Length
@@ -490,60 +490,60 @@
   <si>
     <t>2205011_01 - 0053</t>
   </si>
   <si>
     <t>2205011_01 - 0051</t>
   </si>
   <si>
     <t>2205011_01 - 0050</t>
   </si>
   <si>
     <t>2205011_01 - 0052</t>
   </si>
   <si>
     <t>2205011_01 - 0046</t>
   </si>
   <si>
     <t>2205011_01 - 0049</t>
   </si>
   <si>
     <t>2204007_02 - 0498</t>
   </si>
   <si>
     <t>2205011_01 - 0072</t>
   </si>
   <si>
+    <t>2205011_01 - 0068</t>
+  </si>
+  <si>
+    <t>2205011_01 - 0055</t>
+  </si>
+  <si>
+    <t>2205011_01 - 0048</t>
+  </si>
+  <si>
     <t>2205011_01 - 0062</t>
-  </si>
-[...7 lines deleted...]
-    <t>2205011_01 - 0048</t>
   </si>
   <si>
     <t>Packing List - ANHUY</t>
   </si>
   <si>
     <t>Total Weight (Net)</t>
   </si>
   <si>
     <t>Net Weight / KGS</t>
   </si>
   <si>
     <t>Gross Weight / KGS</t>
   </si>
   <si>
     <t>Shipping Marks</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>Lot (Color Group)</t>
   </si>
   <si>
     <t>Batch No./ Color</t>
   </si>
@@ -2079,115 +2079,115 @@
       </c>
       <c r="E36" s="5" t="s">
         <v>50</v>
       </c>
       <c r="F36" s="5" t="s">
         <v>70</v>
       </c>
       <c r="G36" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H36" s="5" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="4" t="s">
         <v>44</v>
       </c>
       <c r="B37" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C37" s="5" t="s">
         <v>47</v>
       </c>
       <c r="D37" s="5" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="E37" s="5" t="s">
         <v>50</v>
       </c>
       <c r="F37" s="5" t="s">
-        <v>71</v>
+        <v>59</v>
       </c>
       <c r="G37" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H37" s="5" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="4" t="s">
         <v>45</v>
       </c>
       <c r="B38" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C38" s="5" t="s">
         <v>47</v>
       </c>
       <c r="D38" s="5" t="s">
         <v>49</v>
       </c>
       <c r="E38" s="5" t="s">
         <v>50</v>
       </c>
       <c r="F38" s="5" t="s">
-        <v>59</v>
+        <v>67</v>
       </c>
       <c r="G38" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H38" s="5" t="s">
-        <v>97</v>
+        <v>91</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="4" t="s">
         <v>46</v>
       </c>
       <c r="B39" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C39" s="5" t="s">
         <v>47</v>
       </c>
       <c r="D39" s="5" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="E39" s="5" t="s">
         <v>50</v>
       </c>
       <c r="F39" s="5" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="G39" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H39" s="5" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" s="6" t="s">
         <v>115</v>
       </c>
       <c r="C43" s="6" t="s">
         <v>116</v>
       </c>
       <c r="E43" s="6" t="s">
         <v>117</v>
       </c>
       <c r="F43" s="6" t="s">
         <v>118</v>
       </c>
       <c r="H43" s="6" t="s">
         <v>119</v>
       </c>
     </row>
   </sheetData>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.7" right="0.7" top="1" bottom="0.75" header="0.2" footer="0.3"/>
   <pageSetup paperSize="9" fitToHeight="0" orientation="portrait"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;G&amp;C&amp;24JOMU TEXTILE (VIETNAM) CO.,LTD
@@ -2917,103 +2917,103 @@
       </c>
       <c r="D36" s="5" t="s">
         <v>48</v>
       </c>
       <c r="E36" s="5" t="s">
         <v>50</v>
       </c>
       <c r="F36" s="5" t="s">
         <v>70</v>
       </c>
       <c r="G36" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" s="4" t="s">
         <v>44</v>
       </c>
       <c r="B37" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C37" s="5" t="s">
         <v>47</v>
       </c>
       <c r="D37" s="5" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="E37" s="5" t="s">
         <v>50</v>
       </c>
       <c r="F37" s="5" t="s">
-        <v>71</v>
+        <v>59</v>
       </c>
       <c r="G37" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" s="4" t="s">
         <v>45</v>
       </c>
       <c r="B38" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C38" s="5" t="s">
         <v>47</v>
       </c>
       <c r="D38" s="5" t="s">
         <v>49</v>
       </c>
       <c r="E38" s="5" t="s">
         <v>50</v>
       </c>
       <c r="F38" s="5" t="s">
-        <v>59</v>
+        <v>67</v>
       </c>
       <c r="G38" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" s="4" t="s">
         <v>46</v>
       </c>
       <c r="B39" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C39" s="5" t="s">
         <v>47</v>
       </c>
       <c r="D39" s="5" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="E39" s="5" t="s">
         <v>50</v>
       </c>
       <c r="F39" s="5" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="G39" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:7">
       <c r="A43" s="6" t="s">
         <v>115</v>
       </c>
       <c r="C43" s="6" t="s">
         <v>116</v>
       </c>
       <c r="E43" s="6" t="s">
         <v>117</v>
       </c>
       <c r="F43" s="6" t="s">
         <v>118</v>
       </c>
       <c r="G43" s="6" t="s">
         <v>119</v>
       </c>
     </row>
   </sheetData>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.7" right="0.7" top="1" bottom="0.75" header="0.2" footer="0.3"/>
@@ -3746,103 +3746,103 @@
       </c>
       <c r="D36" s="5" t="s">
         <v>48</v>
       </c>
       <c r="E36" s="5" t="s">
         <v>50</v>
       </c>
       <c r="F36" s="5" t="s">
         <v>70</v>
       </c>
       <c r="G36" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" s="4" t="s">
         <v>149</v>
       </c>
       <c r="B37" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C37" s="5" t="s">
         <v>47</v>
       </c>
       <c r="D37" s="5" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="E37" s="5" t="s">
         <v>50</v>
       </c>
       <c r="F37" s="5" t="s">
-        <v>71</v>
+        <v>59</v>
       </c>
       <c r="G37" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" s="4" t="s">
         <v>150</v>
       </c>
       <c r="B38" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C38" s="5" t="s">
         <v>47</v>
       </c>
       <c r="D38" s="5" t="s">
         <v>49</v>
       </c>
       <c r="E38" s="5" t="s">
         <v>50</v>
       </c>
       <c r="F38" s="5" t="s">
-        <v>59</v>
+        <v>67</v>
       </c>
       <c r="G38" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" s="4" t="s">
         <v>151</v>
       </c>
       <c r="B39" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C39" s="5" t="s">
         <v>47</v>
       </c>
       <c r="D39" s="5" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="E39" s="5" t="s">
         <v>50</v>
       </c>
       <c r="F39" s="5" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="G39" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:7">
       <c r="A43" s="6" t="s">
         <v>115</v>
       </c>
       <c r="C43" s="6" t="s">
         <v>116</v>
       </c>
       <c r="E43" s="6" t="s">
         <v>117</v>
       </c>
       <c r="F43" s="6" t="s">
         <v>118</v>
       </c>
       <c r="G43" s="6" t="s">
         <v>119</v>
       </c>
     </row>
   </sheetData>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.7" right="0.7" top="1" bottom="0.75" header="0.2" footer="0.3"/>
@@ -4817,132 +4817,132 @@
       </c>
       <c r="H55" s="5" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" s="4" t="s">
         <v>43</v>
       </c>
       <c r="B56" s="5" t="s">
         <v>48</v>
       </c>
       <c r="C56" s="5" t="s">
         <v>161</v>
       </c>
       <c r="D56" s="5" t="s">
         <v>50</v>
       </c>
       <c r="E56" s="5" t="s">
         <v>70</v>
       </c>
       <c r="F56" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G56" s="5">
-        <v>45.21</v>
+        <v>36.68</v>
       </c>
       <c r="H56" s="5" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" s="4" t="s">
         <v>44</v>
       </c>
       <c r="B57" s="5" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C57" s="5" t="s">
         <v>161</v>
       </c>
       <c r="D57" s="5" t="s">
         <v>50</v>
       </c>
       <c r="E57" s="5" t="s">
-        <v>71</v>
+        <v>59</v>
       </c>
       <c r="F57" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G57" s="5">
-        <v>36.68</v>
+        <v>49.28</v>
       </c>
       <c r="H57" s="5" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" s="4" t="s">
         <v>45</v>
       </c>
       <c r="B58" s="5" t="s">
         <v>49</v>
       </c>
       <c r="C58" s="5" t="s">
         <v>161</v>
       </c>
       <c r="D58" s="5" t="s">
         <v>50</v>
       </c>
       <c r="E58" s="5" t="s">
-        <v>59</v>
+        <v>67</v>
       </c>
       <c r="F58" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G58" s="5">
-        <v>49.28</v>
+        <v>44.62</v>
       </c>
       <c r="H58" s="5" t="s">
-        <v>97</v>
+        <v>91</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" s="4" t="s">
         <v>46</v>
       </c>
       <c r="B59" s="5" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="C59" s="5" t="s">
         <v>161</v>
       </c>
       <c r="D59" s="5" t="s">
         <v>50</v>
       </c>
       <c r="E59" s="5" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="F59" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G59" s="5">
-        <v>44.62</v>
+        <v>45.21</v>
       </c>
       <c r="H59" s="5" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
     </row>
     <row r="67" spans="6:6">
       <c r="F67" s="6" t="s">
         <v>177</v>
       </c>
     </row>
   </sheetData>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.7" right="0.7" top="1" bottom="0.75" header="0.2" footer="0.3"/>
   <pageSetup paperSize="9" fitToHeight="0" orientation="portrait"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;G&amp;C&amp;24JOMU TEXTILE (VIETNAM) CO.,LTD
 &amp;12LOT D.II-4, NO.1 STREET, LONG THANH INDUSTRIAL ZONE, TAM AN WARD,
 LONGTHANH DISTRICT, DONG NAI PROVINCE, VIETNAM
 TEL. +84-2513 514 011               FAX. +84-2513 514 012&amp;R&amp;12Shipment ID: 173
 Document #: FO122204</oddHeader>
     <oddFooter>&amp;LDate: &amp;D&amp;C&amp;14&amp;"Calibri,Italic"A member of the Mei Sheng Group&amp;RPage &amp;P of &amp;N</oddFooter>
   </headerFooter>
   <legacyDrawingHF r:id="rId1"/>
   <tableParts count="3">
     <tablePart r:id="rId2"/>
     <tablePart r:id="rId3"/>
     <tablePart r:id="rId4"/>
   </tableParts>