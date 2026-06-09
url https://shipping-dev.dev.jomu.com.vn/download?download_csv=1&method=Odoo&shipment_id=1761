--- v0 (2026-04-09)
+++ v1 (2026-06-09)
@@ -92,159 +92,159 @@
   <si>
     <t>Fabric Code</t>
   </si>
   <si>
     <t>Grade</t>
   </si>
   <si>
     <t>Color Group</t>
   </si>
   <si>
     <t>Width</t>
   </si>
   <si>
     <t>Roll Length</t>
   </si>
   <si>
     <t>Kilograms</t>
   </si>
   <si>
     <t>Roll ID</t>
   </si>
   <si>
     <t>2508127-01-0007</t>
   </si>
   <si>
+    <t>2508127-01-0008</t>
+  </si>
+  <si>
+    <t>2508127-01-0009</t>
+  </si>
+  <si>
+    <t>2508127-01-0010</t>
+  </si>
+  <si>
+    <t>2508127-01-0011</t>
+  </si>
+  <si>
     <t>2508127-01-0012</t>
   </si>
   <si>
     <t>2508127-01-0013</t>
   </si>
   <si>
     <t>2508127-01-0014</t>
   </si>
   <si>
     <t>2508127-01-0015</t>
   </si>
   <si>
     <t>2508127-01-0016</t>
   </si>
   <si>
     <t>2508127-01-0017</t>
   </si>
   <si>
     <t>2508127-01-0018</t>
   </si>
   <si>
-    <t>2508127-01-0008</t>
-[...10 lines deleted...]
-  <si>
     <t>A</t>
   </si>
   <si>
     <t>60.0</t>
   </si>
   <si>
     <t>159.0</t>
   </si>
   <si>
+    <t>191.0</t>
+  </si>
+  <si>
+    <t>175.0</t>
+  </si>
+  <si>
+    <t>176.0</t>
+  </si>
+  <si>
+    <t>180.0</t>
+  </si>
+  <si>
     <t>166.0</t>
   </si>
   <si>
     <t>182.0</t>
   </si>
   <si>
     <t>128.0</t>
   </si>
   <si>
     <t>161.0</t>
   </si>
   <si>
     <t>172.0</t>
   </si>
   <si>
     <t>165.0</t>
   </si>
   <si>
     <t>140.0</t>
   </si>
   <si>
-    <t>191.0</t>
-[...10 lines deleted...]
-  <si>
     <t>33.64</t>
   </si>
   <si>
+    <t>40.79</t>
+  </si>
+  <si>
+    <t>36.50</t>
+  </si>
+  <si>
+    <t>36.84</t>
+  </si>
+  <si>
+    <t>38.16</t>
+  </si>
+  <si>
     <t>34.98</t>
   </si>
   <si>
     <t>38.22</t>
   </si>
   <si>
     <t>26.64</t>
   </si>
   <si>
     <t>33.74</t>
   </si>
   <si>
     <t>35.94</t>
   </si>
   <si>
     <t>34.57</t>
   </si>
   <si>
     <t>30.20</t>
-  </si>
-[...10 lines deleted...]
-    <t>38.16</t>
   </si>
   <si>
     <t>DATE:</t>
   </si>
   <si>
     <t>August 29, 2025</t>
   </si>
   <si>
     <t>Vehicle License:</t>
   </si>
   <si>
     <t>Bảng kê hàng hóa - NỘI BỘ</t>
   </si>
   <si>
     <t>Packing List - INTERNAL</t>
   </si>
   <si>
     <t>Fabric Code
 产品</t>
   </si>
   <si>
     <t>Total Length
 长度</t>
   </si>
   <si>
@@ -286,81 +286,81 @@
   <si>
     <t>Manager - 经理</t>
   </si>
   <si>
     <t>WH Manager - 仓库管理员</t>
   </si>
   <si>
     <t>Security - 保安员</t>
   </si>
   <si>
     <t>Applicant - 申请人</t>
   </si>
   <si>
     <t>Recipient - 接受者</t>
   </si>
   <si>
     <t>Bảng kê hàng hóa</t>
   </si>
   <si>
     <t>Packing List</t>
   </si>
   <si>
     <t>2508127_01 - 0007</t>
   </si>
   <si>
+    <t>2508127_01 - 0008</t>
+  </si>
+  <si>
+    <t>2508127_01 - 0009</t>
+  </si>
+  <si>
+    <t>2508127_01 - 0010</t>
+  </si>
+  <si>
+    <t>2508127_01 - 0011</t>
+  </si>
+  <si>
     <t>2508127_01 - 0012</t>
   </si>
   <si>
     <t>2508127_01 - 0013</t>
   </si>
   <si>
     <t>2508127_01 - 0014</t>
   </si>
   <si>
     <t>2508127_01 - 0015</t>
   </si>
   <si>
     <t>2508127_01 - 0016</t>
   </si>
   <si>
     <t>2508127_01 - 0017</t>
   </si>
   <si>
     <t>2508127_01 - 0018</t>
-  </si>
-[...10 lines deleted...]
-    <t>2508127_01 - 0011</t>
   </si>
   <si>
     <t>Packing List - ANHUY</t>
   </si>
   <si>
     <t>Total Weight (Net)</t>
   </si>
   <si>
     <t>Net Weight / KGS</t>
   </si>
   <si>
     <t>Gross Weight / KGS</t>
   </si>
   <si>
     <t>Shipping Marks</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>Lot (Color Group)</t>
   </si>
   <si>
     <t>Batch No./ Color</t>
   </si>
@@ -2601,291 +2601,291 @@
       <c r="G30" s="5">
         <v>33.32</v>
       </c>
       <c r="H30" s="5" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="4" t="s">
         <v>19</v>
       </c>
       <c r="B31" s="5"/>
       <c r="C31" s="5" t="s">
         <v>100</v>
       </c>
       <c r="D31" s="5" t="s">
         <v>31</v>
       </c>
       <c r="E31" s="5" t="s">
         <v>33</v>
       </c>
       <c r="F31" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G31" s="5">
-        <v>34.66</v>
+        <v>40.47</v>
       </c>
       <c r="H31" s="5" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="4" t="s">
         <v>20</v>
       </c>
       <c r="B32" s="5"/>
       <c r="C32" s="5" t="s">
         <v>100</v>
       </c>
       <c r="D32" s="5" t="s">
         <v>31</v>
       </c>
       <c r="E32" s="5" t="s">
         <v>34</v>
       </c>
       <c r="F32" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G32" s="5">
-        <v>37.9</v>
+        <v>36.18</v>
       </c>
       <c r="H32" s="5" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="4" t="s">
         <v>21</v>
       </c>
       <c r="B33" s="5"/>
       <c r="C33" s="5" t="s">
         <v>100</v>
       </c>
       <c r="D33" s="5" t="s">
         <v>31</v>
       </c>
       <c r="E33" s="5" t="s">
         <v>35</v>
       </c>
       <c r="F33" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G33" s="5">
-        <v>26.32</v>
+        <v>36.52</v>
       </c>
       <c r="H33" s="5" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B34" s="5"/>
       <c r="C34" s="5" t="s">
         <v>100</v>
       </c>
       <c r="D34" s="5" t="s">
         <v>31</v>
       </c>
       <c r="E34" s="5" t="s">
         <v>36</v>
       </c>
       <c r="F34" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G34" s="5">
-        <v>33.42</v>
+        <v>37.84</v>
       </c>
       <c r="H34" s="5" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B35" s="5"/>
       <c r="C35" s="5" t="s">
         <v>100</v>
       </c>
       <c r="D35" s="5" t="s">
         <v>31</v>
       </c>
       <c r="E35" s="5" t="s">
         <v>37</v>
       </c>
       <c r="F35" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G35" s="5">
-        <v>35.62</v>
+        <v>34.66</v>
       </c>
       <c r="H35" s="5" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B36" s="5"/>
       <c r="C36" s="5" t="s">
         <v>100</v>
       </c>
       <c r="D36" s="5" t="s">
         <v>31</v>
       </c>
       <c r="E36" s="5" t="s">
         <v>38</v>
       </c>
       <c r="F36" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G36" s="5">
-        <v>34.25</v>
+        <v>37.9</v>
       </c>
       <c r="H36" s="5" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B37" s="5"/>
       <c r="C37" s="5" t="s">
         <v>100</v>
       </c>
       <c r="D37" s="5" t="s">
         <v>31</v>
       </c>
       <c r="E37" s="5" t="s">
         <v>39</v>
       </c>
       <c r="F37" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G37" s="5">
-        <v>29.88</v>
+        <v>26.32</v>
       </c>
       <c r="H37" s="5" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B38" s="5"/>
       <c r="C38" s="5" t="s">
         <v>100</v>
       </c>
       <c r="D38" s="5" t="s">
         <v>31</v>
       </c>
       <c r="E38" s="5" t="s">
         <v>40</v>
       </c>
       <c r="F38" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G38" s="5">
-        <v>40.47</v>
+        <v>33.42</v>
       </c>
       <c r="H38" s="5" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B39" s="5"/>
       <c r="C39" s="5" t="s">
         <v>100</v>
       </c>
       <c r="D39" s="5" t="s">
         <v>31</v>
       </c>
       <c r="E39" s="5" t="s">
         <v>41</v>
       </c>
       <c r="F39" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G39" s="5">
-        <v>36.18</v>
+        <v>35.62</v>
       </c>
       <c r="H39" s="5" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="4" t="s">
         <v>28</v>
       </c>
       <c r="B40" s="5"/>
       <c r="C40" s="5" t="s">
         <v>100</v>
       </c>
       <c r="D40" s="5" t="s">
         <v>31</v>
       </c>
       <c r="E40" s="5" t="s">
         <v>42</v>
       </c>
       <c r="F40" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G40" s="5">
-        <v>36.52</v>
+        <v>34.25</v>
       </c>
       <c r="H40" s="5" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="4" t="s">
         <v>29</v>
       </c>
       <c r="B41" s="5"/>
       <c r="C41" s="5" t="s">
         <v>100</v>
       </c>
       <c r="D41" s="5" t="s">
         <v>31</v>
       </c>
       <c r="E41" s="5" t="s">
         <v>43</v>
       </c>
       <c r="F41" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G41" s="5">
-        <v>37.84</v>
+        <v>29.88</v>
       </c>
       <c r="H41" s="5" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="49" spans="6:6">
       <c r="F49" s="6" t="s">
         <v>115</v>
       </c>
     </row>
   </sheetData>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.7" right="0.7" top="1" bottom="0.75" header="0.2" footer="0.3"/>
   <pageSetup paperSize="9" fitToHeight="0" orientation="portrait"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;G&amp;C&amp;24JOMU TEXTILE (VIETNAM) CO.,LTD
 &amp;12LOT D.II-4, NO.1 STREET, LONG THANH INDUSTRIAL ZONE, TAM AN WARD,
 LONGTHANH DISTRICT, DONG NAI PROVINCE, VIETNAM
 TEL. +84-2513 514 011               FAX. +84-2513 514 012&amp;R&amp;12Shipment ID: 1761
 Document #: </oddHeader>
     <oddFooter>&amp;LDate: &amp;D&amp;C&amp;14&amp;"Calibri,Italic"A member of the Mei Sheng Group&amp;RPage &amp;P of &amp;N</oddFooter>
   </headerFooter>
   <legacyDrawingHF r:id="rId1"/>
   <tableParts count="3">
     <tablePart r:id="rId2"/>