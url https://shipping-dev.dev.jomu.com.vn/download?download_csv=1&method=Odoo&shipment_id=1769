--- v0 (2026-04-11)
+++ v1 (2026-06-09)
@@ -208,50 +208,56 @@
   <si>
     <t>2508238-02-0148</t>
   </si>
   <si>
     <t>2508238-02-0149</t>
   </si>
   <si>
     <t>2508238-02-0150</t>
   </si>
   <si>
     <t>2508238-02-0151</t>
   </si>
   <si>
     <t>2508238-02-0152</t>
   </si>
   <si>
     <t>2508238-02-0153</t>
   </si>
   <si>
     <t>2508238-02-0154</t>
   </si>
   <si>
     <t>2508238-01-0155</t>
   </si>
   <si>
+    <t>2508238-01-0156</t>
+  </si>
+  <si>
+    <t>2508238-01-0157</t>
+  </si>
+  <si>
     <t>2508238-01-0158</t>
   </si>
   <si>
     <t>2507256-05-0126</t>
   </si>
   <si>
     <t>2507256-05-0127</t>
   </si>
   <si>
     <t>2507256-04-0128</t>
   </si>
   <si>
     <t>2507256-04-0129</t>
   </si>
   <si>
     <t>2507256-04-0130</t>
   </si>
   <si>
     <t>2507256-04-0131</t>
   </si>
   <si>
     <t>2507177-03-0266</t>
   </si>
   <si>
     <t>2507177-03-0267</t>
@@ -265,56 +271,50 @@
   <si>
     <t>2508238-03-0161</t>
   </si>
   <si>
     <t>2508238-03-0162</t>
   </si>
   <si>
     <t>2508238-03-0163</t>
   </si>
   <si>
     <t>2508238-03-0164</t>
   </si>
   <si>
     <t>2507177-03-0268</t>
   </si>
   <si>
     <t>2507177-03-0269</t>
   </si>
   <si>
     <t>2507177-03-0270</t>
   </si>
   <si>
     <t>2507177-03-0271</t>
   </si>
   <si>
-    <t>2508238-01-0156</t>
-[...4 lines deleted...]
-  <si>
     <t>A</t>
   </si>
   <si>
     <t>47.0</t>
   </si>
   <si>
     <t>47.5</t>
   </si>
   <si>
     <t>110.0</t>
   </si>
   <si>
     <t>114.0</t>
   </si>
   <si>
     <t>111.0</t>
   </si>
   <si>
     <t>109.0</t>
   </si>
   <si>
     <t>112.0</t>
   </si>
   <si>
     <t>113.0</t>
@@ -334,65 +334,65 @@
   <si>
     <t>170.0</t>
   </si>
   <si>
     <t>165.0</t>
   </si>
   <si>
     <t>83.0</t>
   </si>
   <si>
     <t>86.0</t>
   </si>
   <si>
     <t>107.0</t>
   </si>
   <si>
     <t>84.0</t>
   </si>
   <si>
     <t>85.0</t>
   </si>
   <si>
     <t>98.0</t>
   </si>
   <si>
+    <t>87.0</t>
+  </si>
+  <si>
     <t>168.0</t>
   </si>
   <si>
     <t>166.0</t>
   </si>
   <si>
     <t>161.0</t>
   </si>
   <si>
     <t>163.0</t>
   </si>
   <si>
-    <t>87.0</t>
-[...1 lines deleted...]
-  <si>
     <t>51.72</t>
   </si>
   <si>
     <t>52.42</t>
   </si>
   <si>
     <t>50.18</t>
   </si>
   <si>
     <t>52.90</t>
   </si>
   <si>
     <t>53.28</t>
   </si>
   <si>
     <t>51.80</t>
   </si>
   <si>
     <t>51.83</t>
   </si>
   <si>
     <t>52.04</t>
   </si>
   <si>
     <t>50.50</t>
@@ -454,50 +454,56 @@
   <si>
     <t>40.44</t>
   </si>
   <si>
     <t>52.52</t>
   </si>
   <si>
     <t>52.80</t>
   </si>
   <si>
     <t>49.94</t>
   </si>
   <si>
     <t>38.54</t>
   </si>
   <si>
     <t>38.60</t>
   </si>
   <si>
     <t>50.14</t>
   </si>
   <si>
     <t>45.46</t>
   </si>
   <si>
+    <t>45.60</t>
+  </si>
+  <si>
+    <t>40.40</t>
+  </si>
+  <si>
     <t>38.90</t>
   </si>
   <si>
     <t>48.84</t>
   </si>
   <si>
     <t>48.02</t>
   </si>
   <si>
     <t>49.78</t>
   </si>
   <si>
     <t>47.92</t>
   </si>
   <si>
     <t>48.52</t>
   </si>
   <si>
     <t>47.42</t>
   </si>
   <si>
     <t>48.54</t>
   </si>
   <si>
     <t>48.38</t>
@@ -506,56 +512,50 @@
     <t>49.42</t>
   </si>
   <si>
     <t>49.68</t>
   </si>
   <si>
     <t>50.70</t>
   </si>
   <si>
     <t>50.48</t>
   </si>
   <si>
     <t>50.36</t>
   </si>
   <si>
     <t>48.66</t>
   </si>
   <si>
     <t>48.70</t>
   </si>
   <si>
     <t>48.92</t>
   </si>
   <si>
     <t>47.70</t>
-  </si>
-[...4 lines deleted...]
-    <t>40.40</t>
   </si>
   <si>
     <t>DATE:</t>
   </si>
   <si>
     <t>September 08, 2025</t>
   </si>
   <si>
     <t>Vehicle License:</t>
   </si>
   <si>
     <t>Bảng kê hàng hóa - NỘI BỘ</t>
   </si>
   <si>
     <t>Packing List - INTERNAL</t>
   </si>
   <si>
     <t>Fabric Code
 产品</t>
   </si>
   <si>
     <t>Total Length
 长度</t>
   </si>
   <si>
@@ -702,50 +702,56 @@
   <si>
     <t>2508238_02 - 0148</t>
   </si>
   <si>
     <t>2508238_02 - 0149</t>
   </si>
   <si>
     <t>2508238_02 - 0150</t>
   </si>
   <si>
     <t>2508238_02 - 0151</t>
   </si>
   <si>
     <t>2508238_02 - 0152</t>
   </si>
   <si>
     <t>2508238_02 - 0153</t>
   </si>
   <si>
     <t>2508238_02 - 0154</t>
   </si>
   <si>
     <t>2508238_01 - 0155</t>
   </si>
   <si>
+    <t>2508238_01 - 0156</t>
+  </si>
+  <si>
+    <t>2508238_01 - 0157</t>
+  </si>
+  <si>
     <t>2508238_01 - 0158</t>
   </si>
   <si>
     <t>2507256_05 - 0126</t>
   </si>
   <si>
     <t>2507256_05 - 0127</t>
   </si>
   <si>
     <t>2507256_04 - 0128</t>
   </si>
   <si>
     <t>2507256_04 - 0129</t>
   </si>
   <si>
     <t>2507256_04 - 0130</t>
   </si>
   <si>
     <t>2507256_04 - 0131</t>
   </si>
   <si>
     <t>2507177_03 - 0266</t>
   </si>
   <si>
     <t>2507177_03 - 0267</t>
@@ -757,56 +763,50 @@
     <t>2508238_03 - 0160</t>
   </si>
   <si>
     <t>2508238_03 - 0161</t>
   </si>
   <si>
     <t>2508238_03 - 0162</t>
   </si>
   <si>
     <t>2508238_03 - 0163</t>
   </si>
   <si>
     <t>2508238_03 - 0164</t>
   </si>
   <si>
     <t>2507177_03 - 0268</t>
   </si>
   <si>
     <t>2507177_03 - 0269</t>
   </si>
   <si>
     <t>2507177_03 - 0270</t>
   </si>
   <si>
     <t>2507177_03 - 0271</t>
-  </si>
-[...4 lines deleted...]
-    <t>2508238_01 - 0157</t>
   </si>
   <si>
     <t>Packing List - ANHUY</t>
   </si>
   <si>
     <t>Total Weight (Net)</t>
   </si>
   <si>
     <t>Net Weight / KGS</t>
   </si>
   <si>
     <t>Gross Weight / KGS</t>
   </si>
   <si>
     <t>Shipping Marks</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>Lot (Color Group)</t>
   </si>
   <si>
     <t>Batch No./ Color</t>
   </si>
@@ -2530,528 +2530,528 @@
       <c r="F46" s="5" t="s">
         <v>99</v>
       </c>
       <c r="G46" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H46" s="5" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" s="4" t="s">
         <v>58</v>
       </c>
       <c r="B47" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C47" s="5" t="s">
         <v>79</v>
       </c>
       <c r="D47" s="5"/>
       <c r="E47" s="5" t="s">
         <v>80</v>
       </c>
       <c r="F47" s="5" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="G47" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H47" s="5" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" s="4" t="s">
         <v>59</v>
       </c>
       <c r="B48" s="5" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C48" s="5" t="s">
         <v>79</v>
       </c>
       <c r="D48" s="5"/>
       <c r="E48" s="5" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="F48" s="5" t="s">
         <v>100</v>
       </c>
       <c r="G48" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H48" s="5" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" s="4" t="s">
         <v>60</v>
       </c>
       <c r="B49" s="5" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C49" s="5" t="s">
         <v>79</v>
       </c>
       <c r="D49" s="5"/>
       <c r="E49" s="5" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="F49" s="5" t="s">
-        <v>101</v>
+        <v>97</v>
       </c>
       <c r="G49" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H49" s="5" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" s="4" t="s">
         <v>61</v>
       </c>
       <c r="B50" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C50" s="5" t="s">
         <v>79</v>
       </c>
       <c r="D50" s="5"/>
       <c r="E50" s="5" t="s">
         <v>81</v>
       </c>
       <c r="F50" s="5" t="s">
-        <v>89</v>
+        <v>101</v>
       </c>
       <c r="G50" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H50" s="5" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" s="4" t="s">
         <v>62</v>
       </c>
       <c r="B51" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C51" s="5" t="s">
         <v>79</v>
       </c>
       <c r="D51" s="5"/>
       <c r="E51" s="5" t="s">
         <v>81</v>
       </c>
       <c r="F51" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G51" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H51" s="5" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" s="4" t="s">
         <v>63</v>
       </c>
       <c r="B52" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C52" s="5" t="s">
         <v>79</v>
       </c>
       <c r="D52" s="5"/>
       <c r="E52" s="5" t="s">
         <v>81</v>
       </c>
       <c r="F52" s="5" t="s">
-        <v>100</v>
+        <v>89</v>
       </c>
       <c r="G52" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H52" s="5" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" s="4" t="s">
         <v>64</v>
       </c>
       <c r="B53" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C53" s="5" t="s">
         <v>79</v>
       </c>
       <c r="D53" s="5"/>
       <c r="E53" s="5" t="s">
         <v>81</v>
       </c>
       <c r="F53" s="5" t="s">
         <v>103</v>
       </c>
       <c r="G53" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H53" s="5" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" s="4" t="s">
         <v>65</v>
       </c>
       <c r="B54" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C54" s="5" t="s">
         <v>79</v>
       </c>
       <c r="D54" s="5"/>
       <c r="E54" s="5" t="s">
         <v>81</v>
       </c>
       <c r="F54" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="G54" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H54" s="5" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" s="4" t="s">
         <v>66</v>
       </c>
       <c r="B55" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C55" s="5" t="s">
         <v>79</v>
       </c>
       <c r="D55" s="5"/>
       <c r="E55" s="5" t="s">
         <v>81</v>
       </c>
       <c r="F55" s="5" t="s">
-        <v>90</v>
+        <v>104</v>
       </c>
       <c r="G55" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H55" s="5" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" s="4" t="s">
         <v>67</v>
       </c>
       <c r="B56" s="5" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="C56" s="5" t="s">
         <v>79</v>
       </c>
       <c r="D56" s="5"/>
       <c r="E56" s="5" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="F56" s="5" t="s">
-        <v>82</v>
+        <v>101</v>
       </c>
       <c r="G56" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H56" s="5" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" s="4" t="s">
         <v>68</v>
       </c>
       <c r="B57" s="5" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="C57" s="5" t="s">
         <v>79</v>
       </c>
       <c r="D57" s="5"/>
       <c r="E57" s="5" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="F57" s="5" t="s">
-        <v>82</v>
+        <v>90</v>
       </c>
       <c r="G57" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H57" s="5" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" s="4" t="s">
         <v>69</v>
       </c>
       <c r="B58" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C58" s="5" t="s">
         <v>79</v>
       </c>
       <c r="D58" s="5"/>
       <c r="E58" s="5" t="s">
         <v>80</v>
       </c>
       <c r="F58" s="5" t="s">
-        <v>87</v>
+        <v>82</v>
       </c>
       <c r="G58" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H58" s="5" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" s="4" t="s">
         <v>70</v>
       </c>
       <c r="B59" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C59" s="5" t="s">
         <v>79</v>
       </c>
       <c r="D59" s="5"/>
       <c r="E59" s="5" t="s">
         <v>80</v>
       </c>
       <c r="F59" s="5" t="s">
         <v>82</v>
       </c>
       <c r="G59" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H59" s="5" t="s">
-        <v>129</v>
+        <v>152</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" s="4" t="s">
         <v>71</v>
       </c>
       <c r="B60" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C60" s="5" t="s">
         <v>79</v>
       </c>
       <c r="D60" s="5"/>
       <c r="E60" s="5" t="s">
         <v>80</v>
       </c>
       <c r="F60" s="5" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="G60" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H60" s="5" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" s="4" t="s">
         <v>72</v>
       </c>
       <c r="B61" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C61" s="5" t="s">
         <v>79</v>
       </c>
       <c r="D61" s="5"/>
       <c r="E61" s="5" t="s">
         <v>80</v>
       </c>
       <c r="F61" s="5" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="G61" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H61" s="5" t="s">
-        <v>153</v>
+        <v>129</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" s="4" t="s">
         <v>73</v>
       </c>
       <c r="B62" s="5" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C62" s="5" t="s">
         <v>79</v>
       </c>
       <c r="D62" s="5"/>
       <c r="E62" s="5" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="F62" s="5" t="s">
-        <v>100</v>
+        <v>85</v>
       </c>
       <c r="G62" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H62" s="5" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" s="4" t="s">
         <v>74</v>
       </c>
       <c r="B63" s="5" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C63" s="5" t="s">
         <v>79</v>
       </c>
       <c r="D63" s="5"/>
       <c r="E63" s="5" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="F63" s="5" t="s">
-        <v>100</v>
+        <v>85</v>
       </c>
       <c r="G63" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H63" s="5" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" s="4" t="s">
         <v>75</v>
       </c>
       <c r="B64" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C64" s="5" t="s">
         <v>79</v>
       </c>
       <c r="D64" s="5"/>
       <c r="E64" s="5" t="s">
         <v>81</v>
       </c>
       <c r="F64" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="G64" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H64" s="5" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" s="4" t="s">
         <v>76</v>
       </c>
       <c r="B65" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C65" s="5" t="s">
         <v>79</v>
       </c>
       <c r="D65" s="5"/>
       <c r="E65" s="5" t="s">
         <v>81</v>
       </c>
       <c r="F65" s="5" t="s">
-        <v>103</v>
+        <v>101</v>
       </c>
       <c r="G65" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H65" s="5" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" s="4" t="s">
         <v>77</v>
       </c>
       <c r="B66" s="5" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="C66" s="5" t="s">
         <v>79</v>
       </c>
       <c r="D66" s="5"/>
       <c r="E66" s="5" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="F66" s="5" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="G66" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H66" s="5" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" s="4" t="s">
         <v>78</v>
       </c>
       <c r="B67" s="5" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="C67" s="5" t="s">
         <v>79</v>
       </c>
       <c r="D67" s="5"/>
       <c r="E67" s="5" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="F67" s="5" t="s">
         <v>104</v>
       </c>
       <c r="G67" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H67" s="5" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" s="6" t="s">
         <v>176</v>
       </c>
       <c r="C71" s="6" t="s">
         <v>177</v>
       </c>
       <c r="E71" s="6" t="s">
         <v>178</v>
       </c>
       <c r="F71" s="6" t="s">
         <v>179</v>
       </c>
       <c r="H71" s="6" t="s">
@@ -3935,468 +3935,468 @@
       <c r="E46" s="5" t="s">
         <v>80</v>
       </c>
       <c r="F46" s="5" t="s">
         <v>99</v>
       </c>
       <c r="G46" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="47" spans="1:7">
       <c r="A47" s="4" t="s">
         <v>58</v>
       </c>
       <c r="B47" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C47" s="5" t="s">
         <v>79</v>
       </c>
       <c r="D47" s="5"/>
       <c r="E47" s="5" t="s">
         <v>80</v>
       </c>
       <c r="F47" s="5" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="G47" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="48" spans="1:7">
       <c r="A48" s="4" t="s">
         <v>59</v>
       </c>
       <c r="B48" s="5" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C48" s="5" t="s">
         <v>79</v>
       </c>
       <c r="D48" s="5"/>
       <c r="E48" s="5" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="F48" s="5" t="s">
         <v>100</v>
       </c>
       <c r="G48" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="49" spans="1:7">
       <c r="A49" s="4" t="s">
         <v>60</v>
       </c>
       <c r="B49" s="5" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C49" s="5" t="s">
         <v>79</v>
       </c>
       <c r="D49" s="5"/>
       <c r="E49" s="5" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="F49" s="5" t="s">
-        <v>101</v>
+        <v>97</v>
       </c>
       <c r="G49" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="50" spans="1:7">
       <c r="A50" s="4" t="s">
         <v>61</v>
       </c>
       <c r="B50" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C50" s="5" t="s">
         <v>79</v>
       </c>
       <c r="D50" s="5"/>
       <c r="E50" s="5" t="s">
         <v>81</v>
       </c>
       <c r="F50" s="5" t="s">
-        <v>89</v>
+        <v>101</v>
       </c>
       <c r="G50" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="51" spans="1:7">
       <c r="A51" s="4" t="s">
         <v>62</v>
       </c>
       <c r="B51" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C51" s="5" t="s">
         <v>79</v>
       </c>
       <c r="D51" s="5"/>
       <c r="E51" s="5" t="s">
         <v>81</v>
       </c>
       <c r="F51" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G51" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="52" spans="1:7">
       <c r="A52" s="4" t="s">
         <v>63</v>
       </c>
       <c r="B52" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C52" s="5" t="s">
         <v>79</v>
       </c>
       <c r="D52" s="5"/>
       <c r="E52" s="5" t="s">
         <v>81</v>
       </c>
       <c r="F52" s="5" t="s">
-        <v>100</v>
+        <v>89</v>
       </c>
       <c r="G52" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="53" spans="1:7">
       <c r="A53" s="4" t="s">
         <v>64</v>
       </c>
       <c r="B53" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C53" s="5" t="s">
         <v>79</v>
       </c>
       <c r="D53" s="5"/>
       <c r="E53" s="5" t="s">
         <v>81</v>
       </c>
       <c r="F53" s="5" t="s">
         <v>103</v>
       </c>
       <c r="G53" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="54" spans="1:7">
       <c r="A54" s="4" t="s">
         <v>65</v>
       </c>
       <c r="B54" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C54" s="5" t="s">
         <v>79</v>
       </c>
       <c r="D54" s="5"/>
       <c r="E54" s="5" t="s">
         <v>81</v>
       </c>
       <c r="F54" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="G54" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="55" spans="1:7">
       <c r="A55" s="4" t="s">
         <v>66</v>
       </c>
       <c r="B55" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C55" s="5" t="s">
         <v>79</v>
       </c>
       <c r="D55" s="5"/>
       <c r="E55" s="5" t="s">
         <v>81</v>
       </c>
       <c r="F55" s="5" t="s">
-        <v>90</v>
+        <v>104</v>
       </c>
       <c r="G55" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="56" spans="1:7">
       <c r="A56" s="4" t="s">
         <v>67</v>
       </c>
       <c r="B56" s="5" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="C56" s="5" t="s">
         <v>79</v>
       </c>
       <c r="D56" s="5"/>
       <c r="E56" s="5" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="F56" s="5" t="s">
-        <v>82</v>
+        <v>101</v>
       </c>
       <c r="G56" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="57" spans="1:7">
       <c r="A57" s="4" t="s">
         <v>68</v>
       </c>
       <c r="B57" s="5" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="C57" s="5" t="s">
         <v>79</v>
       </c>
       <c r="D57" s="5"/>
       <c r="E57" s="5" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="F57" s="5" t="s">
-        <v>82</v>
+        <v>90</v>
       </c>
       <c r="G57" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="58" spans="1:7">
       <c r="A58" s="4" t="s">
         <v>69</v>
       </c>
       <c r="B58" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C58" s="5" t="s">
         <v>79</v>
       </c>
       <c r="D58" s="5"/>
       <c r="E58" s="5" t="s">
         <v>80</v>
       </c>
       <c r="F58" s="5" t="s">
-        <v>87</v>
+        <v>82</v>
       </c>
       <c r="G58" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="59" spans="1:7">
       <c r="A59" s="4" t="s">
         <v>70</v>
       </c>
       <c r="B59" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C59" s="5" t="s">
         <v>79</v>
       </c>
       <c r="D59" s="5"/>
       <c r="E59" s="5" t="s">
         <v>80</v>
       </c>
       <c r="F59" s="5" t="s">
         <v>82</v>
       </c>
       <c r="G59" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="60" spans="1:7">
       <c r="A60" s="4" t="s">
         <v>71</v>
       </c>
       <c r="B60" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C60" s="5" t="s">
         <v>79</v>
       </c>
       <c r="D60" s="5"/>
       <c r="E60" s="5" t="s">
         <v>80</v>
       </c>
       <c r="F60" s="5" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="G60" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="61" spans="1:7">
       <c r="A61" s="4" t="s">
         <v>72</v>
       </c>
       <c r="B61" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C61" s="5" t="s">
         <v>79</v>
       </c>
       <c r="D61" s="5"/>
       <c r="E61" s="5" t="s">
         <v>80</v>
       </c>
       <c r="F61" s="5" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="G61" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="62" spans="1:7">
       <c r="A62" s="4" t="s">
         <v>73</v>
       </c>
       <c r="B62" s="5" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C62" s="5" t="s">
         <v>79</v>
       </c>
       <c r="D62" s="5"/>
       <c r="E62" s="5" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="F62" s="5" t="s">
-        <v>100</v>
+        <v>85</v>
       </c>
       <c r="G62" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="63" spans="1:7">
       <c r="A63" s="4" t="s">
         <v>74</v>
       </c>
       <c r="B63" s="5" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C63" s="5" t="s">
         <v>79</v>
       </c>
       <c r="D63" s="5"/>
       <c r="E63" s="5" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="F63" s="5" t="s">
-        <v>100</v>
+        <v>85</v>
       </c>
       <c r="G63" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="64" spans="1:7">
       <c r="A64" s="4" t="s">
         <v>75</v>
       </c>
       <c r="B64" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C64" s="5" t="s">
         <v>79</v>
       </c>
       <c r="D64" s="5"/>
       <c r="E64" s="5" t="s">
         <v>81</v>
       </c>
       <c r="F64" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="G64" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="65" spans="1:7">
       <c r="A65" s="4" t="s">
         <v>76</v>
       </c>
       <c r="B65" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C65" s="5" t="s">
         <v>79</v>
       </c>
       <c r="D65" s="5"/>
       <c r="E65" s="5" t="s">
         <v>81</v>
       </c>
       <c r="F65" s="5" t="s">
-        <v>103</v>
+        <v>101</v>
       </c>
       <c r="G65" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="66" spans="1:7">
       <c r="A66" s="4" t="s">
         <v>77</v>
       </c>
       <c r="B66" s="5" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="C66" s="5" t="s">
         <v>79</v>
       </c>
       <c r="D66" s="5"/>
       <c r="E66" s="5" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="F66" s="5" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="G66" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="67" spans="1:7">
       <c r="A67" s="4" t="s">
         <v>78</v>
       </c>
       <c r="B67" s="5" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="C67" s="5" t="s">
         <v>79</v>
       </c>
       <c r="D67" s="5"/>
       <c r="E67" s="5" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="F67" s="5" t="s">
         <v>104</v>
       </c>
       <c r="G67" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="71" spans="1:7">
       <c r="A71" s="6" t="s">
         <v>176</v>
       </c>
       <c r="C71" s="6" t="s">
         <v>177</v>
       </c>
       <c r="E71" s="6" t="s">
         <v>178</v>
       </c>
       <c r="F71" s="6" t="s">
         <v>179</v>
       </c>
       <c r="G71" s="6" t="s">
         <v>180</v>
       </c>
     </row>
@@ -5277,468 +5277,468 @@
       <c r="E46" s="5" t="s">
         <v>80</v>
       </c>
       <c r="F46" s="5" t="s">
         <v>99</v>
       </c>
       <c r="G46" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="47" spans="1:7">
       <c r="A47" s="4" t="s">
         <v>219</v>
       </c>
       <c r="B47" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C47" s="5" t="s">
         <v>79</v>
       </c>
       <c r="D47" s="5"/>
       <c r="E47" s="5" t="s">
         <v>80</v>
       </c>
       <c r="F47" s="5" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="G47" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="48" spans="1:7">
       <c r="A48" s="4" t="s">
         <v>220</v>
       </c>
       <c r="B48" s="5" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C48" s="5" t="s">
         <v>79</v>
       </c>
       <c r="D48" s="5"/>
       <c r="E48" s="5" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="F48" s="5" t="s">
         <v>100</v>
       </c>
       <c r="G48" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="49" spans="1:7">
       <c r="A49" s="4" t="s">
         <v>221</v>
       </c>
       <c r="B49" s="5" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C49" s="5" t="s">
         <v>79</v>
       </c>
       <c r="D49" s="5"/>
       <c r="E49" s="5" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="F49" s="5" t="s">
-        <v>101</v>
+        <v>97</v>
       </c>
       <c r="G49" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="50" spans="1:7">
       <c r="A50" s="4" t="s">
         <v>222</v>
       </c>
       <c r="B50" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C50" s="5" t="s">
         <v>79</v>
       </c>
       <c r="D50" s="5"/>
       <c r="E50" s="5" t="s">
         <v>81</v>
       </c>
       <c r="F50" s="5" t="s">
-        <v>89</v>
+        <v>101</v>
       </c>
       <c r="G50" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="51" spans="1:7">
       <c r="A51" s="4" t="s">
         <v>223</v>
       </c>
       <c r="B51" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C51" s="5" t="s">
         <v>79</v>
       </c>
       <c r="D51" s="5"/>
       <c r="E51" s="5" t="s">
         <v>81</v>
       </c>
       <c r="F51" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G51" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="52" spans="1:7">
       <c r="A52" s="4" t="s">
         <v>224</v>
       </c>
       <c r="B52" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C52" s="5" t="s">
         <v>79</v>
       </c>
       <c r="D52" s="5"/>
       <c r="E52" s="5" t="s">
         <v>81</v>
       </c>
       <c r="F52" s="5" t="s">
-        <v>100</v>
+        <v>89</v>
       </c>
       <c r="G52" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="53" spans="1:7">
       <c r="A53" s="4" t="s">
         <v>225</v>
       </c>
       <c r="B53" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C53" s="5" t="s">
         <v>79</v>
       </c>
       <c r="D53" s="5"/>
       <c r="E53" s="5" t="s">
         <v>81</v>
       </c>
       <c r="F53" s="5" t="s">
         <v>103</v>
       </c>
       <c r="G53" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="54" spans="1:7">
       <c r="A54" s="4" t="s">
         <v>226</v>
       </c>
       <c r="B54" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C54" s="5" t="s">
         <v>79</v>
       </c>
       <c r="D54" s="5"/>
       <c r="E54" s="5" t="s">
         <v>81</v>
       </c>
       <c r="F54" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="G54" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="55" spans="1:7">
       <c r="A55" s="4" t="s">
         <v>227</v>
       </c>
       <c r="B55" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C55" s="5" t="s">
         <v>79</v>
       </c>
       <c r="D55" s="5"/>
       <c r="E55" s="5" t="s">
         <v>81</v>
       </c>
       <c r="F55" s="5" t="s">
-        <v>90</v>
+        <v>104</v>
       </c>
       <c r="G55" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="56" spans="1:7">
       <c r="A56" s="4" t="s">
         <v>228</v>
       </c>
       <c r="B56" s="5" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="C56" s="5" t="s">
         <v>79</v>
       </c>
       <c r="D56" s="5"/>
       <c r="E56" s="5" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="F56" s="5" t="s">
-        <v>82</v>
+        <v>101</v>
       </c>
       <c r="G56" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="57" spans="1:7">
       <c r="A57" s="4" t="s">
         <v>229</v>
       </c>
       <c r="B57" s="5" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="C57" s="5" t="s">
         <v>79</v>
       </c>
       <c r="D57" s="5"/>
       <c r="E57" s="5" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="F57" s="5" t="s">
-        <v>82</v>
+        <v>90</v>
       </c>
       <c r="G57" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="58" spans="1:7">
       <c r="A58" s="4" t="s">
         <v>230</v>
       </c>
       <c r="B58" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C58" s="5" t="s">
         <v>79</v>
       </c>
       <c r="D58" s="5"/>
       <c r="E58" s="5" t="s">
         <v>80</v>
       </c>
       <c r="F58" s="5" t="s">
-        <v>87</v>
+        <v>82</v>
       </c>
       <c r="G58" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="59" spans="1:7">
       <c r="A59" s="4" t="s">
         <v>231</v>
       </c>
       <c r="B59" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C59" s="5" t="s">
         <v>79</v>
       </c>
       <c r="D59" s="5"/>
       <c r="E59" s="5" t="s">
         <v>80</v>
       </c>
       <c r="F59" s="5" t="s">
         <v>82</v>
       </c>
       <c r="G59" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="60" spans="1:7">
       <c r="A60" s="4" t="s">
         <v>232</v>
       </c>
       <c r="B60" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C60" s="5" t="s">
         <v>79</v>
       </c>
       <c r="D60" s="5"/>
       <c r="E60" s="5" t="s">
         <v>80</v>
       </c>
       <c r="F60" s="5" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="G60" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="61" spans="1:7">
       <c r="A61" s="4" t="s">
         <v>233</v>
       </c>
       <c r="B61" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C61" s="5" t="s">
         <v>79</v>
       </c>
       <c r="D61" s="5"/>
       <c r="E61" s="5" t="s">
         <v>80</v>
       </c>
       <c r="F61" s="5" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="G61" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="62" spans="1:7">
       <c r="A62" s="4" t="s">
         <v>234</v>
       </c>
       <c r="B62" s="5" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C62" s="5" t="s">
         <v>79</v>
       </c>
       <c r="D62" s="5"/>
       <c r="E62" s="5" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="F62" s="5" t="s">
-        <v>100</v>
+        <v>85</v>
       </c>
       <c r="G62" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="63" spans="1:7">
       <c r="A63" s="4" t="s">
         <v>235</v>
       </c>
       <c r="B63" s="5" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C63" s="5" t="s">
         <v>79</v>
       </c>
       <c r="D63" s="5"/>
       <c r="E63" s="5" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="F63" s="5" t="s">
-        <v>100</v>
+        <v>85</v>
       </c>
       <c r="G63" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="64" spans="1:7">
       <c r="A64" s="4" t="s">
         <v>236</v>
       </c>
       <c r="B64" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C64" s="5" t="s">
         <v>79</v>
       </c>
       <c r="D64" s="5"/>
       <c r="E64" s="5" t="s">
         <v>81</v>
       </c>
       <c r="F64" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="G64" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="65" spans="1:7">
       <c r="A65" s="4" t="s">
         <v>237</v>
       </c>
       <c r="B65" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C65" s="5" t="s">
         <v>79</v>
       </c>
       <c r="D65" s="5"/>
       <c r="E65" s="5" t="s">
         <v>81</v>
       </c>
       <c r="F65" s="5" t="s">
-        <v>103</v>
+        <v>101</v>
       </c>
       <c r="G65" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="66" spans="1:7">
       <c r="A66" s="4" t="s">
         <v>238</v>
       </c>
       <c r="B66" s="5" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="C66" s="5" t="s">
         <v>79</v>
       </c>
       <c r="D66" s="5"/>
       <c r="E66" s="5" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="F66" s="5" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="G66" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="67" spans="1:7">
       <c r="A67" s="4" t="s">
         <v>239</v>
       </c>
       <c r="B67" s="5" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="C67" s="5" t="s">
         <v>79</v>
       </c>
       <c r="D67" s="5"/>
       <c r="E67" s="5" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="F67" s="5" t="s">
         <v>104</v>
       </c>
       <c r="G67" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="71" spans="1:7">
       <c r="A71" s="6" t="s">
         <v>176</v>
       </c>
       <c r="C71" s="6" t="s">
         <v>177</v>
       </c>
       <c r="E71" s="6" t="s">
         <v>178</v>
       </c>
       <c r="F71" s="6" t="s">
         <v>179</v>
       </c>
       <c r="G71" s="6" t="s">
         <v>180</v>
       </c>
     </row>
@@ -6716,252 +6716,252 @@
       <c r="E57" s="5" t="s">
         <v>99</v>
       </c>
       <c r="F57" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G57" s="5">
         <v>45.14</v>
       </c>
       <c r="H57" s="5" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" s="4" t="s">
         <v>58</v>
       </c>
       <c r="B58" s="5"/>
       <c r="C58" s="5" t="s">
         <v>249</v>
       </c>
       <c r="D58" s="5" t="s">
         <v>80</v>
       </c>
       <c r="E58" s="5" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="F58" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G58" s="5">
-        <v>38.58</v>
+        <v>45.28</v>
       </c>
       <c r="H58" s="5" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" s="4" t="s">
-        <v>67</v>
+        <v>59</v>
       </c>
       <c r="B59" s="5"/>
       <c r="C59" s="5" t="s">
         <v>249</v>
       </c>
       <c r="D59" s="5" t="s">
         <v>80</v>
       </c>
       <c r="E59" s="5" t="s">
-        <v>82</v>
+        <v>100</v>
       </c>
       <c r="F59" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G59" s="5">
-        <v>49.1</v>
+        <v>40.08</v>
       </c>
       <c r="H59" s="5" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" s="4" t="s">
-        <v>68</v>
+        <v>60</v>
       </c>
       <c r="B60" s="5"/>
       <c r="C60" s="5" t="s">
         <v>249</v>
       </c>
       <c r="D60" s="5" t="s">
         <v>80</v>
       </c>
       <c r="E60" s="5" t="s">
-        <v>82</v>
+        <v>97</v>
       </c>
       <c r="F60" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G60" s="5">
-        <v>49.36</v>
+        <v>38.58</v>
       </c>
       <c r="H60" s="5" t="s">
-        <v>150</v>
+        <v>142</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" s="4" t="s">
         <v>69</v>
       </c>
       <c r="B61" s="5"/>
       <c r="C61" s="5" t="s">
         <v>249</v>
       </c>
       <c r="D61" s="5" t="s">
         <v>80</v>
       </c>
       <c r="E61" s="5" t="s">
-        <v>87</v>
+        <v>82</v>
       </c>
       <c r="F61" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G61" s="5">
-        <v>50.38</v>
+        <v>49.1</v>
       </c>
       <c r="H61" s="5" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" s="4" t="s">
         <v>70</v>
       </c>
       <c r="B62" s="5"/>
       <c r="C62" s="5" t="s">
         <v>249</v>
       </c>
       <c r="D62" s="5" t="s">
         <v>80</v>
       </c>
       <c r="E62" s="5" t="s">
         <v>82</v>
       </c>
       <c r="F62" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G62" s="5">
-        <v>51.56</v>
+        <v>49.36</v>
       </c>
       <c r="H62" s="5" t="s">
-        <v>129</v>
+        <v>152</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" s="4" t="s">
         <v>71</v>
       </c>
       <c r="B63" s="5"/>
       <c r="C63" s="5" t="s">
         <v>249</v>
       </c>
       <c r="D63" s="5" t="s">
         <v>80</v>
       </c>
       <c r="E63" s="5" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="F63" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G63" s="5">
-        <v>50.16</v>
+        <v>50.38</v>
       </c>
       <c r="H63" s="5" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" s="4" t="s">
         <v>72</v>
       </c>
       <c r="B64" s="5"/>
       <c r="C64" s="5" t="s">
         <v>249</v>
       </c>
       <c r="D64" s="5" t="s">
         <v>80</v>
       </c>
       <c r="E64" s="5" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F64" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G64" s="5">
-        <v>50.04</v>
+        <v>51.56</v>
       </c>
       <c r="H64" s="5" t="s">
-        <v>153</v>
+        <v>129</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" s="4" t="s">
-        <v>77</v>
+        <v>73</v>
       </c>
       <c r="B65" s="5"/>
       <c r="C65" s="5" t="s">
         <v>249</v>
       </c>
       <c r="D65" s="5" t="s">
         <v>80</v>
       </c>
       <c r="E65" s="5" t="s">
-        <v>99</v>
+        <v>85</v>
       </c>
       <c r="F65" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G65" s="5">
-        <v>45.28</v>
+        <v>50.16</v>
       </c>
       <c r="H65" s="5" t="s">
-        <v>158</v>
+        <v>154</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" s="4" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="B66" s="5"/>
       <c r="C66" s="5" t="s">
         <v>249</v>
       </c>
       <c r="D66" s="5" t="s">
         <v>80</v>
       </c>
       <c r="E66" s="5" t="s">
-        <v>104</v>
+        <v>85</v>
       </c>
       <c r="F66" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G66" s="5">
-        <v>40.08</v>
+        <v>50.04</v>
       </c>
       <c r="H66" s="5" t="s">
-        <v>159</v>
+        <v>155</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" s="16" t="s">
         <v>250</v>
       </c>
       <c r="B68" s="16" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
         <v>252</v>
       </c>
       <c r="B70" t="s">
         <v>246</v>
       </c>
       <c r="C70" t="s">
         <v>247</v>
       </c>
@@ -7153,334 +7153,334 @@
       <c r="A78" s="4" t="s">
         <v>41</v>
       </c>
       <c r="B78" s="5"/>
       <c r="C78" s="5" t="s">
         <v>253</v>
       </c>
       <c r="D78" s="5" t="s">
         <v>81</v>
       </c>
       <c r="E78" s="5" t="s">
         <v>93</v>
       </c>
       <c r="F78" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G78" s="5">
         <v>46.96</v>
       </c>
       <c r="H78" s="5" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" s="4" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="B79" s="5"/>
       <c r="C79" s="5" t="s">
         <v>253</v>
       </c>
       <c r="D79" s="5" t="s">
         <v>81</v>
       </c>
       <c r="E79" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="F79" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G79" s="5">
         <v>48.52</v>
       </c>
       <c r="H79" s="5" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" s="4" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="B80" s="5"/>
       <c r="C80" s="5" t="s">
         <v>253</v>
       </c>
       <c r="D80" s="5" t="s">
         <v>81</v>
       </c>
       <c r="E80" s="5" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="F80" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G80" s="5">
         <v>47.7</v>
       </c>
       <c r="H80" s="5" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" s="4" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="B81" s="5"/>
       <c r="C81" s="5" t="s">
         <v>253</v>
       </c>
       <c r="D81" s="5" t="s">
         <v>81</v>
       </c>
       <c r="E81" s="5" t="s">
         <v>89</v>
       </c>
       <c r="F81" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G81" s="5">
         <v>49.46</v>
       </c>
       <c r="H81" s="5" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" s="4" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="B82" s="5"/>
       <c r="C82" s="5" t="s">
         <v>253</v>
       </c>
       <c r="D82" s="5" t="s">
         <v>81</v>
       </c>
       <c r="E82" s="5" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="F82" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G82" s="5">
         <v>47.6</v>
       </c>
       <c r="H82" s="5" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" s="4" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="B83" s="5"/>
       <c r="C83" s="5" t="s">
         <v>253</v>
       </c>
       <c r="D83" s="5" t="s">
         <v>81</v>
       </c>
       <c r="E83" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="F83" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G83" s="5">
         <v>48.2</v>
       </c>
       <c r="H83" s="5" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" s="4" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="B84" s="5"/>
       <c r="C84" s="5" t="s">
         <v>253</v>
       </c>
       <c r="D84" s="5" t="s">
         <v>81</v>
       </c>
       <c r="E84" s="5" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="F84" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G84" s="5">
         <v>47.1</v>
       </c>
       <c r="H84" s="5" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" s="4" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="B85" s="5"/>
       <c r="C85" s="5" t="s">
         <v>253</v>
       </c>
       <c r="D85" s="5" t="s">
         <v>81</v>
       </c>
       <c r="E85" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="F85" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G85" s="5">
         <v>48.22</v>
       </c>
       <c r="H85" s="5" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" s="4" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="B86" s="5"/>
       <c r="C86" s="5" t="s">
         <v>253</v>
       </c>
       <c r="D86" s="5" t="s">
         <v>81</v>
       </c>
       <c r="E86" s="5" t="s">
         <v>90</v>
       </c>
       <c r="F86" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G86" s="5">
         <v>48.06</v>
       </c>
       <c r="H86" s="5" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" s="4" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="B87" s="5"/>
       <c r="C87" s="5" t="s">
         <v>253</v>
       </c>
       <c r="D87" s="5" t="s">
         <v>81</v>
       </c>
       <c r="E87" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="F87" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G87" s="5">
         <v>48.34</v>
       </c>
       <c r="H87" s="5" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" s="4" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="B88" s="5"/>
       <c r="C88" s="5" t="s">
         <v>253</v>
       </c>
       <c r="D88" s="5" t="s">
         <v>81</v>
       </c>
       <c r="E88" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="F88" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G88" s="5">
         <v>48.38</v>
       </c>
       <c r="H88" s="5" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" s="4" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="B89" s="5"/>
       <c r="C89" s="5" t="s">
         <v>253</v>
       </c>
       <c r="D89" s="5" t="s">
         <v>81</v>
       </c>
       <c r="E89" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="F89" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G89" s="5">
         <v>48.6</v>
       </c>
       <c r="H89" s="5" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" s="4" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="B90" s="5"/>
       <c r="C90" s="5" t="s">
         <v>253</v>
       </c>
       <c r="D90" s="5" t="s">
         <v>81</v>
       </c>
       <c r="E90" s="5" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="F90" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G90" s="5">
         <v>47.38</v>
       </c>
       <c r="H90" s="5" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="98" spans="6:6">
       <c r="F98" s="6" t="s">
         <v>267</v>
       </c>
     </row>
   </sheetData>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.7" right="0.7" top="1" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" fitToHeight="0" orientation="portrait"/>
   <headerFooter>
     <oddFooter>&amp;LDate: &amp;D&amp;C&amp;14&amp;"Calibri,Italic"A member of the Mei Sheng Group&amp;RPage &amp;P of &amp;N</oddFooter>
   </headerFooter>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="67" max="16383" man="1"/>
   </rowBreaks>
   <tableParts count="4">
     <tablePart r:id="rId1"/>
     <tablePart r:id="rId2"/>
     <tablePart r:id="rId3"/>
     <tablePart r:id="rId4"/>
   </tableParts>
 </worksheet>
 </file>