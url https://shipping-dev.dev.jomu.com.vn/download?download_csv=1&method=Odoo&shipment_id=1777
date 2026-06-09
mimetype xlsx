--- v0 (2026-04-09)
+++ v1 (2026-06-09)
@@ -87,180 +87,180 @@
   <si>
     <t>M</t>
   </si>
   <si>
     <t>Fabric Code</t>
   </si>
   <si>
     <t>Grade</t>
   </si>
   <si>
     <t>Color Group</t>
   </si>
   <si>
     <t>Width</t>
   </si>
   <si>
     <t>Roll Length</t>
   </si>
   <si>
     <t>Kilograms</t>
   </si>
   <si>
     <t>Roll ID</t>
   </si>
   <si>
+    <t>2508108-01-0001</t>
+  </si>
+  <si>
+    <t>2508108-01-0002</t>
+  </si>
+  <si>
+    <t>2508108-01-0003</t>
+  </si>
+  <si>
+    <t>2508108-01-0004</t>
+  </si>
+  <si>
+    <t>2508108-01-0005</t>
+  </si>
+  <si>
+    <t>2508108-01-0006</t>
+  </si>
+  <si>
+    <t>2508108-01-0007</t>
+  </si>
+  <si>
+    <t>2508108-01-0008</t>
+  </si>
+  <si>
+    <t>2508108-01-0009</t>
+  </si>
+  <si>
+    <t>2508108-01-0010</t>
+  </si>
+  <si>
     <t>2508108-01-0011</t>
   </si>
   <si>
-    <t>2508108-01-0001</t>
-[...28 lines deleted...]
-  <si>
     <t>2508108-01-0012</t>
   </si>
   <si>
     <t>2508108-01-0013</t>
   </si>
   <si>
     <t>2508108-01-0014</t>
   </si>
   <si>
     <t>2508108-01-0015</t>
   </si>
   <si>
     <t>2508108-01-0016</t>
   </si>
   <si>
     <t>2508108-01-0017</t>
   </si>
   <si>
     <t>A</t>
   </si>
   <si>
     <t>63.0</t>
   </si>
   <si>
     <t>63.5</t>
   </si>
   <si>
+    <t>100.0</t>
+  </si>
+  <si>
+    <t>87.0</t>
+  </si>
+  <si>
+    <t>86.0</t>
+  </si>
+  <si>
+    <t>120.0</t>
+  </si>
+  <si>
+    <t>123.0</t>
+  </si>
+  <si>
+    <t>135.0</t>
+  </si>
+  <si>
+    <t>140.0</t>
+  </si>
+  <si>
     <t>168.0</t>
   </si>
   <si>
-    <t>100.0</t>
-[...19 lines deleted...]
-  <si>
     <t>80.0</t>
   </si>
   <si>
     <t>82.0</t>
   </si>
   <si>
     <t>112.0</t>
   </si>
   <si>
     <t>111.0</t>
   </si>
   <si>
     <t>175.0</t>
   </si>
   <si>
+    <t>49.04</t>
+  </si>
+  <si>
+    <t>48.48</t>
+  </si>
+  <si>
+    <t>48.56</t>
+  </si>
+  <si>
+    <t>44.06</t>
+  </si>
+  <si>
+    <t>42.46</t>
+  </si>
+  <si>
+    <t>58.40</t>
+  </si>
+  <si>
+    <t>58.44</t>
+  </si>
+  <si>
+    <t>60.38</t>
+  </si>
+  <si>
+    <t>65.36</t>
+  </si>
+  <si>
+    <t>67.56</t>
+  </si>
+  <si>
     <t>81.68</t>
-  </si>
-[...28 lines deleted...]
-    <t>67.56</t>
   </si>
   <si>
     <t>81.60</t>
   </si>
   <si>
     <t>39.96</t>
   </si>
   <si>
     <t>40.20</t>
   </si>
   <si>
     <t>55.14</t>
   </si>
   <si>
     <t>54.28</t>
   </si>
   <si>
     <t>84.82</t>
   </si>
   <si>
     <t>DATE:</t>
   </si>
   <si>
     <t>September 10, 2025</t>
   </si>
@@ -317,81 +317,81 @@
     <t>KG 
  重量</t>
   </si>
   <si>
     <t>Manager - 经理</t>
   </si>
   <si>
     <t>WH Manager - 仓库管理员</t>
   </si>
   <si>
     <t>Security - 保安员</t>
   </si>
   <si>
     <t>Applicant - 申请人</t>
   </si>
   <si>
     <t>Recipient - 接受者</t>
   </si>
   <si>
     <t>Bảng kê hàng hóa</t>
   </si>
   <si>
     <t>Packing List</t>
   </si>
   <si>
+    <t>2508108_01 - 0001</t>
+  </si>
+  <si>
+    <t>2508108_01 - 0002</t>
+  </si>
+  <si>
+    <t>2508108_01 - 0003</t>
+  </si>
+  <si>
+    <t>2508108_01 - 0004</t>
+  </si>
+  <si>
+    <t>2508108_01 - 0005</t>
+  </si>
+  <si>
+    <t>2508108_01 - 0006</t>
+  </si>
+  <si>
+    <t>2508108_01 - 0007</t>
+  </si>
+  <si>
+    <t>2508108_01 - 0008</t>
+  </si>
+  <si>
+    <t>2508108_01 - 0009</t>
+  </si>
+  <si>
+    <t>2508108_01 - 0010</t>
+  </si>
+  <si>
     <t>2508108_01 - 0011</t>
-  </si>
-[...28 lines deleted...]
-    <t>2508108_01 - 0010</t>
   </si>
   <si>
     <t>2508108_01 - 0012</t>
   </si>
   <si>
     <t>2508108_01 - 0013</t>
   </si>
   <si>
     <t>2508108_01 - 0014</t>
   </si>
   <si>
     <t>2508108_01 - 0015</t>
   </si>
   <si>
     <t>2508108_01 - 0016</t>
   </si>
   <si>
     <t>2508108_01 - 0017</t>
   </si>
   <si>
     <t>Packing List - ANHUY</t>
   </si>
   <si>
     <t>Total Weight (Net)</t>
   </si>
@@ -1253,75 +1253,75 @@
       <c r="F10" s="5" t="s">
         <v>38</v>
       </c>
       <c r="G10" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H10" s="5" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="4" t="s">
         <v>19</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C11" s="5" t="s">
         <v>35</v>
       </c>
       <c r="D11" s="5"/>
       <c r="E11" s="5" t="s">
         <v>36</v>
       </c>
       <c r="F11" s="5" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="G11" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H11" s="5" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="4" t="s">
         <v>20</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C12" s="5" t="s">
         <v>35</v>
       </c>
       <c r="D12" s="5"/>
       <c r="E12" s="5" t="s">
         <v>36</v>
       </c>
       <c r="F12" s="5" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="G12" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H12" s="5" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="4" t="s">
         <v>21</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C13" s="5" t="s">
         <v>35</v>
       </c>
       <c r="D13" s="5"/>
       <c r="E13" s="5" t="s">
         <v>36</v>
       </c>
       <c r="F13" s="5" t="s">
         <v>39</v>
       </c>
@@ -1373,171 +1373,171 @@
       <c r="F15" s="5" t="s">
         <v>41</v>
       </c>
       <c r="G15" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H15" s="5" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C16" s="5" t="s">
         <v>35</v>
       </c>
       <c r="D16" s="5"/>
       <c r="E16" s="5" t="s">
         <v>36</v>
       </c>
       <c r="F16" s="5" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="G16" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H16" s="5" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C17" s="5" t="s">
         <v>35</v>
       </c>
       <c r="D17" s="5"/>
       <c r="E17" s="5" t="s">
         <v>36</v>
       </c>
       <c r="F17" s="5" t="s">
         <v>42</v>
       </c>
       <c r="G17" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H17" s="5" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C18" s="5" t="s">
         <v>35</v>
       </c>
       <c r="D18" s="5"/>
       <c r="E18" s="5" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="F18" s="5" t="s">
         <v>43</v>
       </c>
       <c r="G18" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H18" s="5" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>35</v>
       </c>
       <c r="D19" s="5"/>
       <c r="E19" s="5" t="s">
         <v>37</v>
       </c>
       <c r="F19" s="5" t="s">
         <v>44</v>
       </c>
       <c r="G19" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H19" s="5" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="4" t="s">
         <v>28</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C20" s="5" t="s">
         <v>35</v>
       </c>
       <c r="D20" s="5"/>
       <c r="E20" s="5" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="F20" s="5" t="s">
         <v>45</v>
       </c>
       <c r="G20" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H20" s="5" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="4" t="s">
         <v>29</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C21" s="5" t="s">
         <v>35</v>
       </c>
       <c r="D21" s="5"/>
       <c r="E21" s="5" t="s">
         <v>36</v>
       </c>
       <c r="F21" s="5" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="G21" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H21" s="5" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="4" t="s">
         <v>30</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C22" s="5" t="s">
         <v>35</v>
       </c>
       <c r="D22" s="5"/>
       <c r="E22" s="5" t="s">
         <v>36</v>
       </c>
       <c r="F22" s="5" t="s">
         <v>46</v>
       </c>
@@ -1789,72 +1789,72 @@
       <c r="E10" s="5" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="5" t="s">
         <v>38</v>
       </c>
       <c r="G10" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="4" t="s">
         <v>19</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C11" s="5" t="s">
         <v>35</v>
       </c>
       <c r="D11" s="5"/>
       <c r="E11" s="5" t="s">
         <v>36</v>
       </c>
       <c r="F11" s="5" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="G11" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="4" t="s">
         <v>20</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C12" s="5" t="s">
         <v>35</v>
       </c>
       <c r="D12" s="5"/>
       <c r="E12" s="5" t="s">
         <v>36</v>
       </c>
       <c r="F12" s="5" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="G12" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="4" t="s">
         <v>21</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C13" s="5" t="s">
         <v>35</v>
       </c>
       <c r="D13" s="5"/>
       <c r="E13" s="5" t="s">
         <v>36</v>
       </c>
       <c r="F13" s="5" t="s">
         <v>39</v>
       </c>
       <c r="G13" s="5" t="s">
         <v>9</v>
       </c>
@@ -1894,156 +1894,156 @@
       <c r="E15" s="5" t="s">
         <v>36</v>
       </c>
       <c r="F15" s="5" t="s">
         <v>41</v>
       </c>
       <c r="G15" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C16" s="5" t="s">
         <v>35</v>
       </c>
       <c r="D16" s="5"/>
       <c r="E16" s="5" t="s">
         <v>36</v>
       </c>
       <c r="F16" s="5" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="G16" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C17" s="5" t="s">
         <v>35</v>
       </c>
       <c r="D17" s="5"/>
       <c r="E17" s="5" t="s">
         <v>36</v>
       </c>
       <c r="F17" s="5" t="s">
         <v>42</v>
       </c>
       <c r="G17" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C18" s="5" t="s">
         <v>35</v>
       </c>
       <c r="D18" s="5"/>
       <c r="E18" s="5" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="F18" s="5" t="s">
         <v>43</v>
       </c>
       <c r="G18" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>35</v>
       </c>
       <c r="D19" s="5"/>
       <c r="E19" s="5" t="s">
         <v>37</v>
       </c>
       <c r="F19" s="5" t="s">
         <v>44</v>
       </c>
       <c r="G19" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="4" t="s">
         <v>28</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C20" s="5" t="s">
         <v>35</v>
       </c>
       <c r="D20" s="5"/>
       <c r="E20" s="5" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="F20" s="5" t="s">
         <v>45</v>
       </c>
       <c r="G20" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="4" t="s">
         <v>29</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C21" s="5" t="s">
         <v>35</v>
       </c>
       <c r="D21" s="5"/>
       <c r="E21" s="5" t="s">
         <v>36</v>
       </c>
       <c r="F21" s="5" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="G21" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="4" t="s">
         <v>30</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C22" s="5" t="s">
         <v>35</v>
       </c>
       <c r="D22" s="5"/>
       <c r="E22" s="5" t="s">
         <v>36</v>
       </c>
       <c r="F22" s="5" t="s">
         <v>46</v>
       </c>
       <c r="G22" s="5" t="s">
         <v>9</v>
       </c>
@@ -2277,72 +2277,72 @@
       <c r="E10" s="5" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="5" t="s">
         <v>38</v>
       </c>
       <c r="G10" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="4" t="s">
         <v>92</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C11" s="5" t="s">
         <v>35</v>
       </c>
       <c r="D11" s="5"/>
       <c r="E11" s="5" t="s">
         <v>36</v>
       </c>
       <c r="F11" s="5" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="G11" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="4" t="s">
         <v>93</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C12" s="5" t="s">
         <v>35</v>
       </c>
       <c r="D12" s="5"/>
       <c r="E12" s="5" t="s">
         <v>36</v>
       </c>
       <c r="F12" s="5" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="G12" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="4" t="s">
         <v>94</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C13" s="5" t="s">
         <v>35</v>
       </c>
       <c r="D13" s="5"/>
       <c r="E13" s="5" t="s">
         <v>36</v>
       </c>
       <c r="F13" s="5" t="s">
         <v>39</v>
       </c>
       <c r="G13" s="5" t="s">
         <v>9</v>
       </c>
@@ -2382,156 +2382,156 @@
       <c r="E15" s="5" t="s">
         <v>36</v>
       </c>
       <c r="F15" s="5" t="s">
         <v>41</v>
       </c>
       <c r="G15" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="4" t="s">
         <v>97</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C16" s="5" t="s">
         <v>35</v>
       </c>
       <c r="D16" s="5"/>
       <c r="E16" s="5" t="s">
         <v>36</v>
       </c>
       <c r="F16" s="5" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="G16" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="4" t="s">
         <v>98</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C17" s="5" t="s">
         <v>35</v>
       </c>
       <c r="D17" s="5"/>
       <c r="E17" s="5" t="s">
         <v>36</v>
       </c>
       <c r="F17" s="5" t="s">
         <v>42</v>
       </c>
       <c r="G17" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="4" t="s">
         <v>99</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C18" s="5" t="s">
         <v>35</v>
       </c>
       <c r="D18" s="5"/>
       <c r="E18" s="5" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="F18" s="5" t="s">
         <v>43</v>
       </c>
       <c r="G18" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="4" t="s">
         <v>100</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>35</v>
       </c>
       <c r="D19" s="5"/>
       <c r="E19" s="5" t="s">
         <v>37</v>
       </c>
       <c r="F19" s="5" t="s">
         <v>44</v>
       </c>
       <c r="G19" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="4" t="s">
         <v>101</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C20" s="5" t="s">
         <v>35</v>
       </c>
       <c r="D20" s="5"/>
       <c r="E20" s="5" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="F20" s="5" t="s">
         <v>45</v>
       </c>
       <c r="G20" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="4" t="s">
         <v>102</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C21" s="5" t="s">
         <v>35</v>
       </c>
       <c r="D21" s="5"/>
       <c r="E21" s="5" t="s">
         <v>36</v>
       </c>
       <c r="F21" s="5" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="G21" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="4" t="s">
         <v>103</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C22" s="5" t="s">
         <v>35</v>
       </c>
       <c r="D22" s="5"/>
       <c r="E22" s="5" t="s">
         <v>36</v>
       </c>
       <c r="F22" s="5" t="s">
         <v>46</v>
       </c>
       <c r="G22" s="5" t="s">
         <v>9</v>
       </c>
@@ -2927,309 +2927,309 @@
       <c r="G29" t="s">
         <v>110</v>
       </c>
       <c r="H29" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B30" s="5"/>
       <c r="C30" s="5" t="s">
         <v>117</v>
       </c>
       <c r="D30" s="5" t="s">
         <v>36</v>
       </c>
       <c r="E30" s="5" t="s">
         <v>38</v>
       </c>
       <c r="F30" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G30" s="5">
-        <v>81.36</v>
+        <v>48.72</v>
       </c>
       <c r="H30" s="5" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="4" t="s">
         <v>19</v>
       </c>
       <c r="B31" s="5"/>
       <c r="C31" s="5" t="s">
         <v>117</v>
       </c>
       <c r="D31" s="5" t="s">
         <v>36</v>
       </c>
       <c r="E31" s="5" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="F31" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G31" s="5">
-        <v>48.72</v>
+        <v>48.16</v>
       </c>
       <c r="H31" s="5" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="4" t="s">
         <v>20</v>
       </c>
       <c r="B32" s="5"/>
       <c r="C32" s="5" t="s">
         <v>117</v>
       </c>
       <c r="D32" s="5" t="s">
         <v>36</v>
       </c>
       <c r="E32" s="5" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="F32" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G32" s="5">
-        <v>48.16</v>
+        <v>48.24</v>
       </c>
       <c r="H32" s="5" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="4" t="s">
         <v>21</v>
       </c>
       <c r="B33" s="5"/>
       <c r="C33" s="5" t="s">
         <v>117</v>
       </c>
       <c r="D33" s="5" t="s">
         <v>36</v>
       </c>
       <c r="E33" s="5" t="s">
         <v>39</v>
       </c>
       <c r="F33" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G33" s="5">
-        <v>48.24</v>
+        <v>43.74</v>
       </c>
       <c r="H33" s="5" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B34" s="5"/>
       <c r="C34" s="5" t="s">
         <v>117</v>
       </c>
       <c r="D34" s="5" t="s">
         <v>36</v>
       </c>
       <c r="E34" s="5" t="s">
         <v>40</v>
       </c>
       <c r="F34" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G34" s="5">
-        <v>43.74</v>
+        <v>42.14</v>
       </c>
       <c r="H34" s="5" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B35" s="5"/>
       <c r="C35" s="5" t="s">
         <v>117</v>
       </c>
       <c r="D35" s="5" t="s">
         <v>36</v>
       </c>
       <c r="E35" s="5" t="s">
         <v>41</v>
       </c>
       <c r="F35" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G35" s="5">
-        <v>42.14</v>
+        <v>58.08</v>
       </c>
       <c r="H35" s="5" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B36" s="5"/>
       <c r="C36" s="5" t="s">
         <v>117</v>
       </c>
       <c r="D36" s="5" t="s">
         <v>36</v>
       </c>
       <c r="E36" s="5" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="F36" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G36" s="5">
-        <v>58.08</v>
+        <v>58.12</v>
       </c>
       <c r="H36" s="5" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B37" s="5"/>
       <c r="C37" s="5" t="s">
         <v>117</v>
       </c>
       <c r="D37" s="5" t="s">
         <v>36</v>
       </c>
       <c r="E37" s="5" t="s">
         <v>42</v>
       </c>
       <c r="F37" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G37" s="5">
-        <v>58.12</v>
+        <v>60.06</v>
       </c>
       <c r="H37" s="5" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B38" s="5"/>
       <c r="C38" s="5" t="s">
         <v>117</v>
       </c>
       <c r="D38" s="5" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="E38" s="5" t="s">
         <v>43</v>
       </c>
       <c r="F38" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G38" s="5">
-        <v>60.06</v>
+        <v>65.04000000000001</v>
       </c>
       <c r="H38" s="5" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B39" s="5"/>
       <c r="C39" s="5" t="s">
         <v>117</v>
       </c>
       <c r="D39" s="5" t="s">
         <v>37</v>
       </c>
       <c r="E39" s="5" t="s">
         <v>44</v>
       </c>
       <c r="F39" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G39" s="5">
-        <v>65.04000000000001</v>
+        <v>67.23999999999999</v>
       </c>
       <c r="H39" s="5" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="4" t="s">
         <v>28</v>
       </c>
       <c r="B40" s="5"/>
       <c r="C40" s="5" t="s">
         <v>117</v>
       </c>
       <c r="D40" s="5" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="E40" s="5" t="s">
         <v>45</v>
       </c>
       <c r="F40" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G40" s="5">
-        <v>67.23999999999999</v>
+        <v>81.36</v>
       </c>
       <c r="H40" s="5" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="4" t="s">
         <v>29</v>
       </c>
       <c r="B41" s="5"/>
       <c r="C41" s="5" t="s">
         <v>117</v>
       </c>
       <c r="D41" s="5" t="s">
         <v>36</v>
       </c>
       <c r="E41" s="5" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="F41" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G41" s="5">
         <v>81.28</v>
       </c>
       <c r="H41" s="5" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="4" t="s">
         <v>30</v>
       </c>
       <c r="B42" s="5"/>
       <c r="C42" s="5" t="s">
         <v>117</v>
       </c>
       <c r="D42" s="5" t="s">
         <v>36</v>
       </c>
       <c r="E42" s="5" t="s">
         <v>46</v>
       </c>