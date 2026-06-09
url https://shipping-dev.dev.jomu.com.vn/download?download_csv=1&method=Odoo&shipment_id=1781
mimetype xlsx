--- v0 (2026-04-09)
+++ v1 (2026-06-09)
@@ -185,360 +185,360 @@
   <si>
     <t>2508208-01-0002</t>
   </si>
   <si>
     <t>2508209-01-0001</t>
   </si>
   <si>
     <t>2508212-01-0001</t>
   </si>
   <si>
     <t>2508212-01-0002</t>
   </si>
   <si>
     <t>2508212-01-0003</t>
   </si>
   <si>
     <t>2508213-01-0001</t>
   </si>
   <si>
     <t>2508210-01-0001</t>
   </si>
   <si>
     <t>2508211-01-0001</t>
   </si>
   <si>
+    <t>2508211-01-0002</t>
+  </si>
+  <si>
+    <t>2508188-01-0001</t>
+  </si>
+  <si>
+    <t>2508188-01-0002</t>
+  </si>
+  <si>
+    <t>2508188-01-0003</t>
+  </si>
+  <si>
+    <t>2508192-01-0001</t>
+  </si>
+  <si>
+    <t>2508192-01-0002</t>
+  </si>
+  <si>
+    <t>2508192-01-0003</t>
+  </si>
+  <si>
+    <t>2508071-01-0001</t>
+  </si>
+  <si>
+    <t>2508071-01-0002</t>
+  </si>
+  <si>
+    <t>2508071-01-0003</t>
+  </si>
+  <si>
+    <t>2508071-01-0004</t>
+  </si>
+  <si>
+    <t>2508071-01-0005</t>
+  </si>
+  <si>
+    <t>2508071-01-0006</t>
+  </si>
+  <si>
+    <t>2508199-02-0001</t>
+  </si>
+  <si>
+    <t>2508199-02-0002</t>
+  </si>
+  <si>
+    <t>2508199-02-0003</t>
+  </si>
+  <si>
+    <t>2508199-02-0004</t>
+  </si>
+  <si>
+    <t>2508199-02-0005</t>
+  </si>
+  <si>
+    <t>2508199-02-0006</t>
+  </si>
+  <si>
+    <t>2508199-02-0007</t>
+  </si>
+  <si>
+    <t>2508199-02-0008</t>
+  </si>
+  <si>
+    <t>2508199-01-0009</t>
+  </si>
+  <si>
+    <t>2508199-01-0010</t>
+  </si>
+  <si>
+    <t>2508199-01-0011</t>
+  </si>
+  <si>
+    <t>2508199-01-0012</t>
+  </si>
+  <si>
+    <t>2508199-01-0013</t>
+  </si>
+  <si>
+    <t>2508199-01-0014</t>
+  </si>
+  <si>
+    <t>2508199-01-0015</t>
+  </si>
+  <si>
+    <t>2508199-01-0016</t>
+  </si>
+  <si>
+    <t>2508199-01-0017</t>
+  </si>
+  <si>
+    <t>2508199-02-0018</t>
+  </si>
+  <si>
+    <t>2508199-02-0019</t>
+  </si>
+  <si>
+    <t>2508199-02-0020</t>
+  </si>
+  <si>
+    <t>2508199-02-0021</t>
+  </si>
+  <si>
+    <t>2508199-02-0022</t>
+  </si>
+  <si>
+    <t>2508199-02-0023</t>
+  </si>
+  <si>
+    <t>2508199-02-0024</t>
+  </si>
+  <si>
+    <t>2508199-02-0025</t>
+  </si>
+  <si>
+    <t>2508199-01-0026</t>
+  </si>
+  <si>
+    <t>2508199-01-0027</t>
+  </si>
+  <si>
+    <t>2508199-01-0028</t>
+  </si>
+  <si>
+    <t>2508199-01-0029</t>
+  </si>
+  <si>
+    <t>2508199-01-0030</t>
+  </si>
+  <si>
+    <t>2508199-01-0031</t>
+  </si>
+  <si>
+    <t>2508199-01-0032</t>
+  </si>
+  <si>
+    <t>2508199-01-0033</t>
+  </si>
+  <si>
+    <t>2508199-01-0034</t>
+  </si>
+  <si>
+    <t>2508199-02-0035</t>
+  </si>
+  <si>
+    <t>2508199-02-0036</t>
+  </si>
+  <si>
+    <t>2508199-02-0037</t>
+  </si>
+  <si>
     <t>2508199-02-0038</t>
   </si>
   <si>
     <t>2508199-02-0039</t>
   </si>
   <si>
     <t>2508199-02-0040</t>
   </si>
   <si>
     <t>2508199-02-0041</t>
   </si>
   <si>
     <t>2508199-02-0042</t>
   </si>
   <si>
     <t>2508199-01-0043</t>
   </si>
   <si>
     <t>2508199-01-0044</t>
   </si>
   <si>
     <t>2508199-01-0045</t>
   </si>
   <si>
     <t>2508199-01-0046</t>
   </si>
   <si>
     <t>2508199-01-0047</t>
   </si>
   <si>
     <t>2508199-01-0048</t>
   </si>
   <si>
     <t>2508199-01-0049</t>
   </si>
   <si>
     <t>2508199-01-0050</t>
   </si>
   <si>
     <t>2508199-01-0051</t>
   </si>
   <si>
-    <t>2508211-01-0002</t>
-[...148 lines deleted...]
-  <si>
     <t>A</t>
   </si>
   <si>
     <t>55.0</t>
   </si>
   <si>
     <t>58.0</t>
   </si>
   <si>
     <t>58.5</t>
   </si>
   <si>
+    <t>57.0</t>
+  </si>
+  <si>
+    <t>56.5</t>
+  </si>
+  <si>
+    <t>55.5</t>
+  </si>
+  <si>
     <t>56.0</t>
   </si>
   <si>
-    <t>57.0</t>
-[...7 lines deleted...]
-  <si>
     <t>100.0</t>
   </si>
   <si>
     <t>19.0</t>
   </si>
   <si>
     <t>130.0</t>
   </si>
   <si>
     <t>24.0</t>
   </si>
   <si>
     <t>74.0</t>
   </si>
   <si>
     <t>77.0</t>
   </si>
   <si>
     <t>135.0</t>
   </si>
   <si>
+    <t>8.0</t>
+  </si>
+  <si>
+    <t>108.0</t>
+  </si>
+  <si>
+    <t>101.0</t>
+  </si>
+  <si>
+    <t>47.0</t>
+  </si>
+  <si>
     <t>92.0</t>
   </si>
   <si>
-    <t>8.0</t>
-[...10 lines deleted...]
-  <si>
     <t>38.54</t>
   </si>
   <si>
     <t>7.30</t>
   </si>
   <si>
     <t>16.44</t>
   </si>
   <si>
     <t>21.40</t>
   </si>
   <si>
     <t>9.20</t>
   </si>
   <si>
     <t>12.32</t>
   </si>
   <si>
     <t>3.00</t>
   </si>
   <si>
     <t>9.12</t>
   </si>
   <si>
     <t>12.58</t>
   </si>
   <si>
     <t>21.60</t>
   </si>
   <si>
+    <t>16.00</t>
+  </si>
+  <si>
+    <t>37.56</t>
+  </si>
+  <si>
+    <t>3.01</t>
+  </si>
+  <si>
+    <t>38.16</t>
+  </si>
+  <si>
+    <t>41.21</t>
+  </si>
+  <si>
+    <t>38.46</t>
+  </si>
+  <si>
+    <t>18.07</t>
+  </si>
+  <si>
     <t>37.58</t>
   </si>
   <si>
+    <t>35.58</t>
+  </si>
+  <si>
     <t>34.57</t>
-  </si>
-[...22 lines deleted...]
-    <t>35.58</t>
   </si>
   <si>
     <t>DATE:</t>
   </si>
   <si>
     <t>September 11, 2025</t>
   </si>
   <si>
     <t>Vehicle License:</t>
   </si>
   <si>
     <t>50H - 73429</t>
   </si>
   <si>
     <t>Bảng kê hàng hóa - NỘI BỘ</t>
   </si>
   <si>
     <t>Packing List - INTERNAL</t>
   </si>
   <si>
     <t>Fabric Code
 产品</t>
   </si>
   <si>
     <t>Total Length
@@ -628,240 +628,240 @@
   <si>
     <t>2508208_01 - 0002</t>
   </si>
   <si>
     <t>2508209_01 - 0001</t>
   </si>
   <si>
     <t>2508212_01 - 0001</t>
   </si>
   <si>
     <t>2508212_01 - 0002</t>
   </si>
   <si>
     <t>2508212_01 - 0003</t>
   </si>
   <si>
     <t>2508213_01 - 0001</t>
   </si>
   <si>
     <t>2508210_01 - 0001</t>
   </si>
   <si>
     <t>2508211_01 - 0001</t>
   </si>
   <si>
+    <t>2508211_01 - 0002</t>
+  </si>
+  <si>
+    <t>2508188_01 - 0001</t>
+  </si>
+  <si>
+    <t>2508188_01 - 0002</t>
+  </si>
+  <si>
+    <t>2508188_01 - 0003</t>
+  </si>
+  <si>
+    <t>2508192_01 - 0001</t>
+  </si>
+  <si>
+    <t>2508192_01 - 0002</t>
+  </si>
+  <si>
+    <t>2508192_01 - 0003</t>
+  </si>
+  <si>
+    <t>2508071_01 - 0001</t>
+  </si>
+  <si>
+    <t>2508071_01 - 0002</t>
+  </si>
+  <si>
+    <t>2508071_01 - 0003</t>
+  </si>
+  <si>
+    <t>2508071_01 - 0004</t>
+  </si>
+  <si>
+    <t>2508071_01 - 0005</t>
+  </si>
+  <si>
+    <t>2508071_01 - 0006</t>
+  </si>
+  <si>
+    <t>2508199_02 - 0001</t>
+  </si>
+  <si>
+    <t>2508199_02 - 0002</t>
+  </si>
+  <si>
+    <t>2508199_02 - 0003</t>
+  </si>
+  <si>
+    <t>2508199_02 - 0004</t>
+  </si>
+  <si>
+    <t>2508199_02 - 0005</t>
+  </si>
+  <si>
+    <t>2508199_02 - 0006</t>
+  </si>
+  <si>
+    <t>2508199_02 - 0007</t>
+  </si>
+  <si>
+    <t>2508199_02 - 0008</t>
+  </si>
+  <si>
+    <t>2508199_01 - 0009</t>
+  </si>
+  <si>
+    <t>2508199_01 - 0010</t>
+  </si>
+  <si>
+    <t>2508199_01 - 0011</t>
+  </si>
+  <si>
+    <t>2508199_01 - 0012</t>
+  </si>
+  <si>
+    <t>2508199_01 - 0013</t>
+  </si>
+  <si>
+    <t>2508199_01 - 0014</t>
+  </si>
+  <si>
+    <t>2508199_01 - 0015</t>
+  </si>
+  <si>
+    <t>2508199_01 - 0016</t>
+  </si>
+  <si>
+    <t>2508199_01 - 0017</t>
+  </si>
+  <si>
+    <t>2508199_02 - 0018</t>
+  </si>
+  <si>
+    <t>2508199_02 - 0019</t>
+  </si>
+  <si>
+    <t>2508199_02 - 0020</t>
+  </si>
+  <si>
+    <t>2508199_02 - 0021</t>
+  </si>
+  <si>
+    <t>2508199_02 - 0022</t>
+  </si>
+  <si>
+    <t>2508199_02 - 0023</t>
+  </si>
+  <si>
+    <t>2508199_02 - 0024</t>
+  </si>
+  <si>
+    <t>2508199_02 - 0025</t>
+  </si>
+  <si>
+    <t>2508199_01 - 0026</t>
+  </si>
+  <si>
+    <t>2508199_01 - 0027</t>
+  </si>
+  <si>
+    <t>2508199_01 - 0028</t>
+  </si>
+  <si>
+    <t>2508199_01 - 0029</t>
+  </si>
+  <si>
+    <t>2508199_01 - 0030</t>
+  </si>
+  <si>
+    <t>2508199_01 - 0031</t>
+  </si>
+  <si>
+    <t>2508199_01 - 0032</t>
+  </si>
+  <si>
+    <t>2508199_01 - 0033</t>
+  </si>
+  <si>
+    <t>2508199_01 - 0034</t>
+  </si>
+  <si>
+    <t>2508199_02 - 0035</t>
+  </si>
+  <si>
+    <t>2508199_02 - 0036</t>
+  </si>
+  <si>
+    <t>2508199_02 - 0037</t>
+  </si>
+  <si>
     <t>2508199_02 - 0038</t>
   </si>
   <si>
     <t>2508199_02 - 0039</t>
   </si>
   <si>
     <t>2508199_02 - 0040</t>
   </si>
   <si>
     <t>2508199_02 - 0041</t>
   </si>
   <si>
     <t>2508199_02 - 0042</t>
   </si>
   <si>
     <t>2508199_01 - 0043</t>
   </si>
   <si>
     <t>2508199_01 - 0044</t>
   </si>
   <si>
     <t>2508199_01 - 0045</t>
   </si>
   <si>
     <t>2508199_01 - 0046</t>
   </si>
   <si>
     <t>2508199_01 - 0047</t>
   </si>
   <si>
     <t>2508199_01 - 0048</t>
   </si>
   <si>
     <t>2508199_01 - 0049</t>
   </si>
   <si>
     <t>2508199_01 - 0050</t>
   </si>
   <si>
     <t>2508199_01 - 0051</t>
-  </si>
-[...148 lines deleted...]
-    <t>2508199_02 - 0037</t>
   </si>
   <si>
     <t>Packing List - ANHUY</t>
   </si>
   <si>
     <t>Total Weight (Net)</t>
   </si>
   <si>
     <t>Net Weight / KGS</t>
   </si>
   <si>
     <t>Gross Weight / KGS</t>
   </si>
   <si>
     <t>Shipping Marks</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>Lot (Color Group)</t>
   </si>
   <si>
     <t>Batch No./ Color</t>
   </si>
@@ -2099,51 +2099,51 @@
       <c r="F23" s="5" t="s">
         <v>123</v>
       </c>
       <c r="G23" s="5" t="s">
         <v>25</v>
       </c>
       <c r="H23" s="5" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="4" t="s">
         <v>42</v>
       </c>
       <c r="B24" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C24" s="5" t="s">
         <v>113</v>
       </c>
       <c r="D24" s="5"/>
       <c r="E24" s="5" t="s">
         <v>115</v>
       </c>
       <c r="F24" s="5" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="G24" s="5" t="s">
         <v>25</v>
       </c>
       <c r="H24" s="5" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="4" t="s">
         <v>43</v>
       </c>
       <c r="B25" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C25" s="5" t="s">
         <v>113</v>
       </c>
       <c r="D25" s="5"/>
       <c r="E25" s="5" t="s">
         <v>115</v>
       </c>
       <c r="F25" s="5" t="s">
         <v>121</v>
       </c>
@@ -2257,1579 +2257,1579 @@
       <c r="B30" s="5" t="s">
         <v>8</v>
       </c>
       <c r="C30" s="5" t="s">
         <v>113</v>
       </c>
       <c r="D30" s="5"/>
       <c r="E30" s="5" t="s">
         <v>116</v>
       </c>
       <c r="F30" s="5" t="s">
         <v>127</v>
       </c>
       <c r="G30" s="5" t="s">
         <v>25</v>
       </c>
       <c r="H30" s="5" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="4" t="s">
         <v>49</v>
       </c>
       <c r="B31" s="5" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="C31" s="5" t="s">
         <v>113</v>
       </c>
       <c r="D31" s="5"/>
       <c r="E31" s="5" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="F31" s="5" t="s">
         <v>121</v>
       </c>
       <c r="G31" s="5" t="s">
         <v>25</v>
       </c>
       <c r="H31" s="5" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="4" t="s">
         <v>50</v>
       </c>
       <c r="B32" s="5" t="s">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="C32" s="5" t="s">
         <v>113</v>
       </c>
       <c r="D32" s="5"/>
       <c r="E32" s="5" t="s">
         <v>117</v>
       </c>
       <c r="F32" s="5" t="s">
         <v>121</v>
       </c>
       <c r="G32" s="5" t="s">
         <v>25</v>
       </c>
       <c r="H32" s="5" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="4" t="s">
         <v>51</v>
       </c>
       <c r="B33" s="5" t="s">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="C33" s="5" t="s">
         <v>113</v>
       </c>
       <c r="D33" s="5"/>
       <c r="E33" s="5" t="s">
         <v>117</v>
       </c>
       <c r="F33" s="5" t="s">
         <v>121</v>
       </c>
       <c r="G33" s="5" t="s">
         <v>25</v>
       </c>
       <c r="H33" s="5" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="4" t="s">
         <v>52</v>
       </c>
       <c r="B34" s="5" t="s">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="C34" s="5" t="s">
         <v>113</v>
       </c>
       <c r="D34" s="5"/>
       <c r="E34" s="5" t="s">
         <v>117</v>
       </c>
       <c r="F34" s="5" t="s">
-        <v>121</v>
+        <v>128</v>
       </c>
       <c r="G34" s="5" t="s">
         <v>25</v>
       </c>
       <c r="H34" s="5" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="4" t="s">
         <v>53</v>
       </c>
       <c r="B35" s="5" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="C35" s="5" t="s">
         <v>113</v>
       </c>
       <c r="D35" s="5"/>
       <c r="E35" s="5" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="F35" s="5" t="s">
         <v>121</v>
       </c>
       <c r="G35" s="5" t="s">
         <v>25</v>
       </c>
       <c r="H35" s="5" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="4" t="s">
         <v>54</v>
       </c>
       <c r="B36" s="5" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="C36" s="5" t="s">
         <v>113</v>
       </c>
       <c r="D36" s="5"/>
       <c r="E36" s="5" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="F36" s="5" t="s">
         <v>121</v>
       </c>
       <c r="G36" s="5" t="s">
         <v>25</v>
       </c>
       <c r="H36" s="5" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="4" t="s">
         <v>55</v>
       </c>
       <c r="B37" s="5" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="C37" s="5" t="s">
         <v>113</v>
       </c>
       <c r="D37" s="5"/>
       <c r="E37" s="5" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="F37" s="5" t="s">
-        <v>121</v>
+        <v>129</v>
       </c>
       <c r="G37" s="5" t="s">
         <v>25</v>
       </c>
       <c r="H37" s="5" t="s">
-        <v>143</v>
+        <v>147</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="4" t="s">
         <v>56</v>
       </c>
       <c r="B38" s="5" t="s">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="C38" s="5" t="s">
         <v>113</v>
       </c>
       <c r="D38" s="5"/>
       <c r="E38" s="5" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="F38" s="5" t="s">
         <v>121</v>
       </c>
       <c r="G38" s="5" t="s">
         <v>25</v>
       </c>
       <c r="H38" s="5" t="s">
-        <v>143</v>
+        <v>148</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="4" t="s">
         <v>57</v>
       </c>
       <c r="B39" s="5" t="s">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="C39" s="5" t="s">
         <v>113</v>
       </c>
       <c r="D39" s="5"/>
       <c r="E39" s="5" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="F39" s="5" t="s">
         <v>121</v>
       </c>
       <c r="G39" s="5" t="s">
         <v>25</v>
       </c>
       <c r="H39" s="5" t="s">
-        <v>143</v>
+        <v>148</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="4" t="s">
         <v>58</v>
       </c>
       <c r="B40" s="5" t="s">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="C40" s="5" t="s">
         <v>113</v>
       </c>
       <c r="D40" s="5"/>
       <c r="E40" s="5" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="F40" s="5" t="s">
-        <v>121</v>
+        <v>130</v>
       </c>
       <c r="G40" s="5" t="s">
         <v>25</v>
       </c>
       <c r="H40" s="5" t="s">
-        <v>143</v>
+        <v>148</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="4" t="s">
         <v>59</v>
       </c>
       <c r="B41" s="5" t="s">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="C41" s="5" t="s">
         <v>113</v>
       </c>
       <c r="D41" s="5"/>
       <c r="E41" s="5" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="F41" s="5" t="s">
         <v>121</v>
       </c>
       <c r="G41" s="5" t="s">
         <v>25</v>
       </c>
       <c r="H41" s="5" t="s">
-        <v>143</v>
+        <v>148</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="4" t="s">
         <v>60</v>
       </c>
       <c r="B42" s="5" t="s">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="C42" s="5" t="s">
         <v>113</v>
       </c>
       <c r="D42" s="5"/>
       <c r="E42" s="5" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="F42" s="5" t="s">
         <v>121</v>
       </c>
       <c r="G42" s="5" t="s">
         <v>25</v>
       </c>
       <c r="H42" s="5" t="s">
-        <v>143</v>
+        <v>148</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" s="4" t="s">
         <v>61</v>
       </c>
       <c r="B43" s="5" t="s">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="C43" s="5" t="s">
         <v>113</v>
       </c>
       <c r="D43" s="5"/>
       <c r="E43" s="5" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="F43" s="5" t="s">
-        <v>121</v>
+        <v>131</v>
       </c>
       <c r="G43" s="5" t="s">
         <v>25</v>
       </c>
       <c r="H43" s="5" t="s">
-        <v>143</v>
+        <v>149</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="4" t="s">
         <v>62</v>
       </c>
       <c r="B44" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C44" s="5" t="s">
         <v>113</v>
       </c>
       <c r="D44" s="5"/>
       <c r="E44" s="5" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F44" s="5" t="s">
-        <v>128</v>
+        <v>121</v>
       </c>
       <c r="G44" s="5" t="s">
         <v>25</v>
       </c>
       <c r="H44" s="5" t="s">
-        <v>144</v>
+        <v>150</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="4" t="s">
         <v>63</v>
       </c>
       <c r="B45" s="5" t="s">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="C45" s="5" t="s">
         <v>113</v>
       </c>
       <c r="D45" s="5"/>
       <c r="E45" s="5" t="s">
-        <v>116</v>
+        <v>120</v>
       </c>
       <c r="F45" s="5" t="s">
         <v>121</v>
       </c>
       <c r="G45" s="5" t="s">
         <v>25</v>
       </c>
       <c r="H45" s="5" t="s">
-        <v>145</v>
+        <v>150</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" s="4" t="s">
         <v>64</v>
       </c>
       <c r="B46" s="5" t="s">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="C46" s="5" t="s">
         <v>113</v>
       </c>
       <c r="D46" s="5"/>
       <c r="E46" s="5" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="F46" s="5" t="s">
         <v>121</v>
       </c>
       <c r="G46" s="5" t="s">
         <v>25</v>
       </c>
       <c r="H46" s="5" t="s">
-        <v>146</v>
+        <v>150</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" s="4" t="s">
         <v>65</v>
       </c>
       <c r="B47" s="5" t="s">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="C47" s="5" t="s">
         <v>113</v>
       </c>
       <c r="D47" s="5"/>
       <c r="E47" s="5" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="F47" s="5" t="s">
         <v>121</v>
       </c>
       <c r="G47" s="5" t="s">
         <v>25</v>
       </c>
       <c r="H47" s="5" t="s">
-        <v>146</v>
+        <v>150</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" s="4" t="s">
         <v>66</v>
       </c>
       <c r="B48" s="5" t="s">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="C48" s="5" t="s">
         <v>113</v>
       </c>
       <c r="D48" s="5"/>
       <c r="E48" s="5" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="F48" s="5" t="s">
-        <v>129</v>
+        <v>121</v>
       </c>
       <c r="G48" s="5" t="s">
         <v>25</v>
       </c>
       <c r="H48" s="5" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" s="4" t="s">
         <v>67</v>
       </c>
       <c r="B49" s="5" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C49" s="5" t="s">
         <v>113</v>
       </c>
       <c r="D49" s="5"/>
       <c r="E49" s="5" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="F49" s="5" t="s">
         <v>121</v>
       </c>
       <c r="G49" s="5" t="s">
         <v>25</v>
       </c>
       <c r="H49" s="5" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" s="4" t="s">
         <v>68</v>
       </c>
       <c r="B50" s="5" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C50" s="5" t="s">
         <v>113</v>
       </c>
       <c r="D50" s="5"/>
       <c r="E50" s="5" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="F50" s="5" t="s">
         <v>121</v>
       </c>
       <c r="G50" s="5" t="s">
         <v>25</v>
       </c>
       <c r="H50" s="5" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" s="4" t="s">
         <v>69</v>
       </c>
       <c r="B51" s="5" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C51" s="5" t="s">
         <v>113</v>
       </c>
       <c r="D51" s="5"/>
       <c r="E51" s="5" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="F51" s="5" t="s">
-        <v>130</v>
+        <v>121</v>
       </c>
       <c r="G51" s="5" t="s">
         <v>25</v>
       </c>
       <c r="H51" s="5" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" s="4" t="s">
         <v>70</v>
       </c>
       <c r="B52" s="5" t="s">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="C52" s="5" t="s">
         <v>113</v>
       </c>
       <c r="D52" s="5"/>
       <c r="E52" s="5" t="s">
         <v>120</v>
       </c>
       <c r="F52" s="5" t="s">
         <v>121</v>
       </c>
       <c r="G52" s="5" t="s">
         <v>25</v>
       </c>
       <c r="H52" s="5" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" s="4" t="s">
         <v>71</v>
       </c>
       <c r="B53" s="5" t="s">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="C53" s="5" t="s">
         <v>113</v>
       </c>
       <c r="D53" s="5"/>
       <c r="E53" s="5" t="s">
         <v>120</v>
       </c>
       <c r="F53" s="5" t="s">
         <v>121</v>
       </c>
       <c r="G53" s="5" t="s">
         <v>25</v>
       </c>
       <c r="H53" s="5" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" s="4" t="s">
         <v>72</v>
       </c>
       <c r="B54" s="5" t="s">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="C54" s="5" t="s">
         <v>113</v>
       </c>
       <c r="D54" s="5"/>
       <c r="E54" s="5" t="s">
         <v>120</v>
       </c>
       <c r="F54" s="5" t="s">
-        <v>131</v>
+        <v>121</v>
       </c>
       <c r="G54" s="5" t="s">
         <v>25</v>
       </c>
       <c r="H54" s="5" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" s="4" t="s">
         <v>73</v>
       </c>
       <c r="B55" s="5" t="s">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="C55" s="5" t="s">
         <v>113</v>
       </c>
       <c r="D55" s="5"/>
       <c r="E55" s="5" t="s">
         <v>120</v>
       </c>
       <c r="F55" s="5" t="s">
         <v>121</v>
       </c>
       <c r="G55" s="5" t="s">
         <v>25</v>
       </c>
       <c r="H55" s="5" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" s="4" t="s">
         <v>74</v>
       </c>
       <c r="B56" s="5" t="s">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="C56" s="5" t="s">
         <v>113</v>
       </c>
       <c r="D56" s="5"/>
       <c r="E56" s="5" t="s">
         <v>120</v>
       </c>
       <c r="F56" s="5" t="s">
         <v>121</v>
       </c>
       <c r="G56" s="5" t="s">
         <v>25</v>
       </c>
       <c r="H56" s="5" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" s="4" t="s">
         <v>75</v>
       </c>
       <c r="B57" s="5" t="s">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="C57" s="5" t="s">
         <v>113</v>
       </c>
       <c r="D57" s="5"/>
       <c r="E57" s="5" t="s">
         <v>120</v>
       </c>
       <c r="F57" s="5" t="s">
-        <v>132</v>
+        <v>121</v>
       </c>
       <c r="G57" s="5" t="s">
         <v>25</v>
       </c>
       <c r="H57" s="5" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" s="4" t="s">
         <v>76</v>
       </c>
       <c r="B58" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C58" s="5" t="s">
         <v>113</v>
       </c>
       <c r="D58" s="5"/>
       <c r="E58" s="5" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F58" s="5" t="s">
         <v>121</v>
       </c>
       <c r="G58" s="5" t="s">
         <v>25</v>
       </c>
       <c r="H58" s="5" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" s="4" t="s">
         <v>77</v>
       </c>
       <c r="B59" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C59" s="5" t="s">
         <v>113</v>
       </c>
       <c r="D59" s="5"/>
       <c r="E59" s="5" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F59" s="5" t="s">
         <v>121</v>
       </c>
       <c r="G59" s="5" t="s">
         <v>25</v>
       </c>
       <c r="H59" s="5" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" s="4" t="s">
         <v>78</v>
       </c>
       <c r="B60" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C60" s="5" t="s">
         <v>113</v>
       </c>
       <c r="D60" s="5"/>
       <c r="E60" s="5" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F60" s="5" t="s">
         <v>121</v>
       </c>
       <c r="G60" s="5" t="s">
         <v>25</v>
       </c>
       <c r="H60" s="5" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" s="4" t="s">
         <v>79</v>
       </c>
       <c r="B61" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C61" s="5" t="s">
         <v>113</v>
       </c>
       <c r="D61" s="5"/>
       <c r="E61" s="5" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F61" s="5" t="s">
         <v>121</v>
       </c>
       <c r="G61" s="5" t="s">
         <v>25</v>
       </c>
       <c r="H61" s="5" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" s="4" t="s">
         <v>80</v>
       </c>
       <c r="B62" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C62" s="5" t="s">
         <v>113</v>
       </c>
       <c r="D62" s="5"/>
       <c r="E62" s="5" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F62" s="5" t="s">
         <v>121</v>
       </c>
       <c r="G62" s="5" t="s">
         <v>25</v>
       </c>
       <c r="H62" s="5" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" s="4" t="s">
         <v>81</v>
       </c>
       <c r="B63" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C63" s="5" t="s">
         <v>113</v>
       </c>
       <c r="D63" s="5"/>
       <c r="E63" s="5" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F63" s="5" t="s">
         <v>121</v>
       </c>
       <c r="G63" s="5" t="s">
         <v>25</v>
       </c>
       <c r="H63" s="5" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" s="4" t="s">
         <v>82</v>
       </c>
       <c r="B64" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C64" s="5" t="s">
         <v>113</v>
       </c>
       <c r="D64" s="5"/>
       <c r="E64" s="5" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F64" s="5" t="s">
         <v>121</v>
       </c>
       <c r="G64" s="5" t="s">
         <v>25</v>
       </c>
       <c r="H64" s="5" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" s="4" t="s">
         <v>83</v>
       </c>
       <c r="B65" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C65" s="5" t="s">
         <v>113</v>
       </c>
       <c r="D65" s="5"/>
       <c r="E65" s="5" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F65" s="5" t="s">
         <v>121</v>
       </c>
       <c r="G65" s="5" t="s">
         <v>25</v>
       </c>
       <c r="H65" s="5" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" s="4" t="s">
         <v>84</v>
       </c>
       <c r="B66" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C66" s="5" t="s">
         <v>113</v>
       </c>
       <c r="D66" s="5"/>
       <c r="E66" s="5" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F66" s="5" t="s">
         <v>121</v>
       </c>
       <c r="G66" s="5" t="s">
         <v>25</v>
       </c>
       <c r="H66" s="5" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" s="4" t="s">
         <v>85</v>
       </c>
       <c r="B67" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C67" s="5" t="s">
         <v>113</v>
       </c>
       <c r="D67" s="5"/>
       <c r="E67" s="5" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F67" s="5" t="s">
         <v>121</v>
       </c>
       <c r="G67" s="5" t="s">
         <v>25</v>
       </c>
       <c r="H67" s="5" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" s="4" t="s">
         <v>86</v>
       </c>
       <c r="B68" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C68" s="5" t="s">
         <v>113</v>
       </c>
       <c r="D68" s="5"/>
       <c r="E68" s="5" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F68" s="5" t="s">
         <v>121</v>
       </c>
       <c r="G68" s="5" t="s">
         <v>25</v>
       </c>
       <c r="H68" s="5" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" s="4" t="s">
         <v>87</v>
       </c>
       <c r="B69" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C69" s="5" t="s">
         <v>113</v>
       </c>
       <c r="D69" s="5"/>
       <c r="E69" s="5" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F69" s="5" t="s">
         <v>121</v>
       </c>
       <c r="G69" s="5" t="s">
         <v>25</v>
       </c>
       <c r="H69" s="5" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" s="4" t="s">
         <v>88</v>
       </c>
       <c r="B70" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C70" s="5" t="s">
         <v>113</v>
       </c>
       <c r="D70" s="5"/>
       <c r="E70" s="5" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F70" s="5" t="s">
         <v>121</v>
       </c>
       <c r="G70" s="5" t="s">
         <v>25</v>
       </c>
       <c r="H70" s="5" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" s="4" t="s">
         <v>89</v>
       </c>
       <c r="B71" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C71" s="5" t="s">
         <v>113</v>
       </c>
       <c r="D71" s="5"/>
       <c r="E71" s="5" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F71" s="5" t="s">
         <v>121</v>
       </c>
       <c r="G71" s="5" t="s">
         <v>25</v>
       </c>
       <c r="H71" s="5" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" s="4" t="s">
         <v>90</v>
       </c>
       <c r="B72" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C72" s="5" t="s">
         <v>113</v>
       </c>
       <c r="D72" s="5"/>
       <c r="E72" s="5" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F72" s="5" t="s">
         <v>121</v>
       </c>
       <c r="G72" s="5" t="s">
         <v>25</v>
       </c>
       <c r="H72" s="5" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" s="4" t="s">
         <v>91</v>
       </c>
       <c r="B73" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C73" s="5" t="s">
         <v>113</v>
       </c>
       <c r="D73" s="5"/>
       <c r="E73" s="5" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F73" s="5" t="s">
         <v>121</v>
       </c>
       <c r="G73" s="5" t="s">
         <v>25</v>
       </c>
       <c r="H73" s="5" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" s="4" t="s">
         <v>92</v>
       </c>
       <c r="B74" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C74" s="5" t="s">
         <v>113</v>
       </c>
       <c r="D74" s="5"/>
       <c r="E74" s="5" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F74" s="5" t="s">
         <v>121</v>
       </c>
       <c r="G74" s="5" t="s">
         <v>25</v>
       </c>
       <c r="H74" s="5" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" s="4" t="s">
         <v>93</v>
       </c>
       <c r="B75" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C75" s="5" t="s">
         <v>113</v>
       </c>
       <c r="D75" s="5"/>
       <c r="E75" s="5" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F75" s="5" t="s">
         <v>121</v>
       </c>
       <c r="G75" s="5" t="s">
         <v>25</v>
       </c>
       <c r="H75" s="5" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" s="4" t="s">
         <v>94</v>
       </c>
       <c r="B76" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C76" s="5" t="s">
         <v>113</v>
       </c>
       <c r="D76" s="5"/>
       <c r="E76" s="5" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F76" s="5" t="s">
         <v>121</v>
       </c>
       <c r="G76" s="5" t="s">
         <v>25</v>
       </c>
       <c r="H76" s="5" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" s="4" t="s">
         <v>95</v>
       </c>
       <c r="B77" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C77" s="5" t="s">
         <v>113</v>
       </c>
       <c r="D77" s="5"/>
       <c r="E77" s="5" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F77" s="5" t="s">
         <v>121</v>
       </c>
       <c r="G77" s="5" t="s">
         <v>25</v>
       </c>
       <c r="H77" s="5" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" s="4" t="s">
         <v>96</v>
       </c>
       <c r="B78" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C78" s="5" t="s">
         <v>113</v>
       </c>
       <c r="D78" s="5"/>
       <c r="E78" s="5" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F78" s="5" t="s">
         <v>121</v>
       </c>
       <c r="G78" s="5" t="s">
         <v>25</v>
       </c>
       <c r="H78" s="5" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" s="4" t="s">
         <v>97</v>
       </c>
       <c r="B79" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C79" s="5" t="s">
         <v>113</v>
       </c>
       <c r="D79" s="5"/>
       <c r="E79" s="5" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F79" s="5" t="s">
         <v>121</v>
       </c>
       <c r="G79" s="5" t="s">
         <v>25</v>
       </c>
       <c r="H79" s="5" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" s="4" t="s">
         <v>98</v>
       </c>
       <c r="B80" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C80" s="5" t="s">
         <v>113</v>
       </c>
       <c r="D80" s="5"/>
       <c r="E80" s="5" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F80" s="5" t="s">
         <v>121</v>
       </c>
       <c r="G80" s="5" t="s">
         <v>25</v>
       </c>
       <c r="H80" s="5" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" s="4" t="s">
         <v>99</v>
       </c>
       <c r="B81" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C81" s="5" t="s">
         <v>113</v>
       </c>
       <c r="D81" s="5"/>
       <c r="E81" s="5" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F81" s="5" t="s">
         <v>121</v>
       </c>
       <c r="G81" s="5" t="s">
         <v>25</v>
       </c>
       <c r="H81" s="5" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" s="4" t="s">
         <v>100</v>
       </c>
       <c r="B82" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C82" s="5" t="s">
         <v>113</v>
       </c>
       <c r="D82" s="5"/>
       <c r="E82" s="5" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F82" s="5" t="s">
         <v>121</v>
       </c>
       <c r="G82" s="5" t="s">
         <v>25</v>
       </c>
       <c r="H82" s="5" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" s="4" t="s">
         <v>101</v>
       </c>
       <c r="B83" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C83" s="5" t="s">
         <v>113</v>
       </c>
       <c r="D83" s="5"/>
       <c r="E83" s="5" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F83" s="5" t="s">
         <v>121</v>
       </c>
       <c r="G83" s="5" t="s">
         <v>25</v>
       </c>
       <c r="H83" s="5" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" s="4" t="s">
         <v>102</v>
       </c>
       <c r="B84" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C84" s="5" t="s">
         <v>113</v>
       </c>
       <c r="D84" s="5"/>
       <c r="E84" s="5" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F84" s="5" t="s">
         <v>121</v>
       </c>
       <c r="G84" s="5" t="s">
         <v>25</v>
       </c>
       <c r="H84" s="5" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" s="4" t="s">
         <v>103</v>
       </c>
       <c r="B85" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C85" s="5" t="s">
         <v>113</v>
       </c>
       <c r="D85" s="5"/>
       <c r="E85" s="5" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F85" s="5" t="s">
         <v>121</v>
       </c>
       <c r="G85" s="5" t="s">
         <v>25</v>
       </c>
       <c r="H85" s="5" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" s="4" t="s">
         <v>104</v>
       </c>
       <c r="B86" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C86" s="5" t="s">
         <v>113</v>
       </c>
       <c r="D86" s="5"/>
       <c r="E86" s="5" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F86" s="5" t="s">
         <v>121</v>
       </c>
       <c r="G86" s="5" t="s">
         <v>25</v>
       </c>
       <c r="H86" s="5" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" s="4" t="s">
         <v>105</v>
       </c>
       <c r="B87" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C87" s="5" t="s">
         <v>113</v>
       </c>
       <c r="D87" s="5"/>
       <c r="E87" s="5" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F87" s="5" t="s">
         <v>121</v>
       </c>
       <c r="G87" s="5" t="s">
         <v>25</v>
       </c>
       <c r="H87" s="5" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" s="4" t="s">
         <v>106</v>
       </c>
       <c r="B88" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C88" s="5" t="s">
         <v>113</v>
       </c>
       <c r="D88" s="5"/>
       <c r="E88" s="5" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F88" s="5" t="s">
         <v>121</v>
       </c>
       <c r="G88" s="5" t="s">
         <v>25</v>
       </c>
       <c r="H88" s="5" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" s="4" t="s">
         <v>107</v>
       </c>
       <c r="B89" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C89" s="5" t="s">
         <v>113</v>
       </c>
       <c r="D89" s="5"/>
       <c r="E89" s="5" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F89" s="5" t="s">
         <v>121</v>
       </c>
       <c r="G89" s="5" t="s">
         <v>25</v>
       </c>
       <c r="H89" s="5" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" s="4" t="s">
         <v>108</v>
       </c>
       <c r="B90" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C90" s="5" t="s">
         <v>113</v>
       </c>
       <c r="D90" s="5"/>
       <c r="E90" s="5" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F90" s="5" t="s">
         <v>121</v>
       </c>
       <c r="G90" s="5" t="s">
         <v>25</v>
       </c>
       <c r="H90" s="5" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" s="4" t="s">
         <v>109</v>
       </c>
       <c r="B91" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C91" s="5" t="s">
         <v>113</v>
       </c>
       <c r="D91" s="5"/>
       <c r="E91" s="5" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F91" s="5" t="s">
         <v>121</v>
       </c>
       <c r="G91" s="5" t="s">
         <v>25</v>
       </c>
       <c r="H91" s="5" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" s="4" t="s">
         <v>110</v>
       </c>
       <c r="B92" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C92" s="5" t="s">
         <v>113</v>
       </c>
       <c r="D92" s="5"/>
       <c r="E92" s="5" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F92" s="5" t="s">
         <v>121</v>
       </c>
       <c r="G92" s="5" t="s">
         <v>25</v>
       </c>
       <c r="H92" s="5" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" s="4" t="s">
         <v>111</v>
       </c>
       <c r="B93" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C93" s="5" t="s">
         <v>113</v>
       </c>
       <c r="D93" s="5"/>
       <c r="E93" s="5" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F93" s="5" t="s">
         <v>121</v>
       </c>
       <c r="G93" s="5" t="s">
         <v>25</v>
       </c>
       <c r="H93" s="5" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" s="4" t="s">
         <v>112</v>
       </c>
       <c r="B94" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C94" s="5" t="s">
         <v>113</v>
       </c>
       <c r="D94" s="5"/>
       <c r="E94" s="5" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F94" s="5" t="s">
-        <v>121</v>
+        <v>132</v>
       </c>
       <c r="G94" s="5" t="s">
         <v>25</v>
       </c>
       <c r="H94" s="5" t="s">
-        <v>143</v>
+        <v>152</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" s="6" t="s">
         <v>170</v>
       </c>
       <c r="C98" s="6" t="s">
         <v>171</v>
       </c>
       <c r="E98" s="6" t="s">
         <v>172</v>
       </c>
       <c r="F98" s="6" t="s">
         <v>173</v>
       </c>
       <c r="H98" s="6" t="s">
         <v>174</v>
       </c>
     </row>
   </sheetData>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.7" right="0.7" top="1" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" fitToHeight="0" orientation="portrait"/>
   <headerFooter>
     <oddFooter>&amp;LDate: &amp;D&amp;C&amp;14&amp;"Calibri,Italic"A member of the Mei Sheng Group&amp;RPage &amp;P of &amp;N</oddFooter>
@@ -4195,51 +4195,51 @@
       <c r="E23" s="5" t="s">
         <v>115</v>
       </c>
       <c r="F23" s="5" t="s">
         <v>123</v>
       </c>
       <c r="G23" s="5" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="4" t="s">
         <v>42</v>
       </c>
       <c r="B24" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C24" s="5" t="s">
         <v>113</v>
       </c>
       <c r="D24" s="5"/>
       <c r="E24" s="5" t="s">
         <v>115</v>
       </c>
       <c r="F24" s="5" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="G24" s="5" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="4" t="s">
         <v>43</v>
       </c>
       <c r="B25" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C25" s="5" t="s">
         <v>113</v>
       </c>
       <c r="D25" s="5"/>
       <c r="E25" s="5" t="s">
         <v>115</v>
       </c>
       <c r="F25" s="5" t="s">
         <v>121</v>
       </c>
       <c r="G25" s="5" t="s">
         <v>25</v>
       </c>
@@ -4332,1384 +4332,1384 @@
       <c r="A30" s="4" t="s">
         <v>48</v>
       </c>
       <c r="B30" s="5" t="s">
         <v>8</v>
       </c>
       <c r="C30" s="5" t="s">
         <v>113</v>
       </c>
       <c r="D30" s="5"/>
       <c r="E30" s="5" t="s">
         <v>116</v>
       </c>
       <c r="F30" s="5" t="s">
         <v>127</v>
       </c>
       <c r="G30" s="5" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" s="4" t="s">
         <v>49</v>
       </c>
       <c r="B31" s="5" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="C31" s="5" t="s">
         <v>113</v>
       </c>
       <c r="D31" s="5"/>
       <c r="E31" s="5" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="F31" s="5" t="s">
         <v>121</v>
       </c>
       <c r="G31" s="5" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" s="4" t="s">
         <v>50</v>
       </c>
       <c r="B32" s="5" t="s">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="C32" s="5" t="s">
         <v>113</v>
       </c>
       <c r="D32" s="5"/>
       <c r="E32" s="5" t="s">
         <v>117</v>
       </c>
       <c r="F32" s="5" t="s">
         <v>121</v>
       </c>
       <c r="G32" s="5" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" s="4" t="s">
         <v>51</v>
       </c>
       <c r="B33" s="5" t="s">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="C33" s="5" t="s">
         <v>113</v>
       </c>
       <c r="D33" s="5"/>
       <c r="E33" s="5" t="s">
         <v>117</v>
       </c>
       <c r="F33" s="5" t="s">
         <v>121</v>
       </c>
       <c r="G33" s="5" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" s="4" t="s">
         <v>52</v>
       </c>
       <c r="B34" s="5" t="s">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="C34" s="5" t="s">
         <v>113</v>
       </c>
       <c r="D34" s="5"/>
       <c r="E34" s="5" t="s">
         <v>117</v>
       </c>
       <c r="F34" s="5" t="s">
-        <v>121</v>
+        <v>128</v>
       </c>
       <c r="G34" s="5" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" s="4" t="s">
         <v>53</v>
       </c>
       <c r="B35" s="5" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="C35" s="5" t="s">
         <v>113</v>
       </c>
       <c r="D35" s="5"/>
       <c r="E35" s="5" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="F35" s="5" t="s">
         <v>121</v>
       </c>
       <c r="G35" s="5" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" s="4" t="s">
         <v>54</v>
       </c>
       <c r="B36" s="5" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="C36" s="5" t="s">
         <v>113</v>
       </c>
       <c r="D36" s="5"/>
       <c r="E36" s="5" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="F36" s="5" t="s">
         <v>121</v>
       </c>
       <c r="G36" s="5" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" s="4" t="s">
         <v>55</v>
       </c>
       <c r="B37" s="5" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="C37" s="5" t="s">
         <v>113</v>
       </c>
       <c r="D37" s="5"/>
       <c r="E37" s="5" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="F37" s="5" t="s">
-        <v>121</v>
+        <v>129</v>
       </c>
       <c r="G37" s="5" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" s="4" t="s">
         <v>56</v>
       </c>
       <c r="B38" s="5" t="s">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="C38" s="5" t="s">
         <v>113</v>
       </c>
       <c r="D38" s="5"/>
       <c r="E38" s="5" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="F38" s="5" t="s">
         <v>121</v>
       </c>
       <c r="G38" s="5" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" s="4" t="s">
         <v>57</v>
       </c>
       <c r="B39" s="5" t="s">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="C39" s="5" t="s">
         <v>113</v>
       </c>
       <c r="D39" s="5"/>
       <c r="E39" s="5" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="F39" s="5" t="s">
         <v>121</v>
       </c>
       <c r="G39" s="5" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" s="4" t="s">
         <v>58</v>
       </c>
       <c r="B40" s="5" t="s">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="C40" s="5" t="s">
         <v>113</v>
       </c>
       <c r="D40" s="5"/>
       <c r="E40" s="5" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="F40" s="5" t="s">
-        <v>121</v>
+        <v>130</v>
       </c>
       <c r="G40" s="5" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41" s="4" t="s">
         <v>59</v>
       </c>
       <c r="B41" s="5" t="s">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="C41" s="5" t="s">
         <v>113</v>
       </c>
       <c r="D41" s="5"/>
       <c r="E41" s="5" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="F41" s="5" t="s">
         <v>121</v>
       </c>
       <c r="G41" s="5" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42" s="4" t="s">
         <v>60</v>
       </c>
       <c r="B42" s="5" t="s">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="C42" s="5" t="s">
         <v>113</v>
       </c>
       <c r="D42" s="5"/>
       <c r="E42" s="5" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="F42" s="5" t="s">
         <v>121</v>
       </c>
       <c r="G42" s="5" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="43" spans="1:7">
       <c r="A43" s="4" t="s">
         <v>61</v>
       </c>
       <c r="B43" s="5" t="s">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="C43" s="5" t="s">
         <v>113</v>
       </c>
       <c r="D43" s="5"/>
       <c r="E43" s="5" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="F43" s="5" t="s">
-        <v>121</v>
+        <v>131</v>
       </c>
       <c r="G43" s="5" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="44" spans="1:7">
       <c r="A44" s="4" t="s">
         <v>62</v>
       </c>
       <c r="B44" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C44" s="5" t="s">
         <v>113</v>
       </c>
       <c r="D44" s="5"/>
       <c r="E44" s="5" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F44" s="5" t="s">
-        <v>128</v>
+        <v>121</v>
       </c>
       <c r="G44" s="5" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="45" spans="1:7">
       <c r="A45" s="4" t="s">
         <v>63</v>
       </c>
       <c r="B45" s="5" t="s">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="C45" s="5" t="s">
         <v>113</v>
       </c>
       <c r="D45" s="5"/>
       <c r="E45" s="5" t="s">
-        <v>116</v>
+        <v>120</v>
       </c>
       <c r="F45" s="5" t="s">
         <v>121</v>
       </c>
       <c r="G45" s="5" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="46" spans="1:7">
       <c r="A46" s="4" t="s">
         <v>64</v>
       </c>
       <c r="B46" s="5" t="s">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="C46" s="5" t="s">
         <v>113</v>
       </c>
       <c r="D46" s="5"/>
       <c r="E46" s="5" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="F46" s="5" t="s">
         <v>121</v>
       </c>
       <c r="G46" s="5" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="47" spans="1:7">
       <c r="A47" s="4" t="s">
         <v>65</v>
       </c>
       <c r="B47" s="5" t="s">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="C47" s="5" t="s">
         <v>113</v>
       </c>
       <c r="D47" s="5"/>
       <c r="E47" s="5" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="F47" s="5" t="s">
         <v>121</v>
       </c>
       <c r="G47" s="5" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="48" spans="1:7">
       <c r="A48" s="4" t="s">
         <v>66</v>
       </c>
       <c r="B48" s="5" t="s">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="C48" s="5" t="s">
         <v>113</v>
       </c>
       <c r="D48" s="5"/>
       <c r="E48" s="5" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="F48" s="5" t="s">
-        <v>129</v>
+        <v>121</v>
       </c>
       <c r="G48" s="5" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="49" spans="1:7">
       <c r="A49" s="4" t="s">
         <v>67</v>
       </c>
       <c r="B49" s="5" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C49" s="5" t="s">
         <v>113</v>
       </c>
       <c r="D49" s="5"/>
       <c r="E49" s="5" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="F49" s="5" t="s">
         <v>121</v>
       </c>
       <c r="G49" s="5" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="50" spans="1:7">
       <c r="A50" s="4" t="s">
         <v>68</v>
       </c>
       <c r="B50" s="5" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C50" s="5" t="s">
         <v>113</v>
       </c>
       <c r="D50" s="5"/>
       <c r="E50" s="5" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="F50" s="5" t="s">
         <v>121</v>
       </c>
       <c r="G50" s="5" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="51" spans="1:7">
       <c r="A51" s="4" t="s">
         <v>69</v>
       </c>
       <c r="B51" s="5" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C51" s="5" t="s">
         <v>113</v>
       </c>
       <c r="D51" s="5"/>
       <c r="E51" s="5" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="F51" s="5" t="s">
-        <v>130</v>
+        <v>121</v>
       </c>
       <c r="G51" s="5" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="52" spans="1:7">
       <c r="A52" s="4" t="s">
         <v>70</v>
       </c>
       <c r="B52" s="5" t="s">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="C52" s="5" t="s">
         <v>113</v>
       </c>
       <c r="D52" s="5"/>
       <c r="E52" s="5" t="s">
         <v>120</v>
       </c>
       <c r="F52" s="5" t="s">
         <v>121</v>
       </c>
       <c r="G52" s="5" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="53" spans="1:7">
       <c r="A53" s="4" t="s">
         <v>71</v>
       </c>
       <c r="B53" s="5" t="s">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="C53" s="5" t="s">
         <v>113</v>
       </c>
       <c r="D53" s="5"/>
       <c r="E53" s="5" t="s">
         <v>120</v>
       </c>
       <c r="F53" s="5" t="s">
         <v>121</v>
       </c>
       <c r="G53" s="5" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="54" spans="1:7">
       <c r="A54" s="4" t="s">
         <v>72</v>
       </c>
       <c r="B54" s="5" t="s">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="C54" s="5" t="s">
         <v>113</v>
       </c>
       <c r="D54" s="5"/>
       <c r="E54" s="5" t="s">
         <v>120</v>
       </c>
       <c r="F54" s="5" t="s">
-        <v>131</v>
+        <v>121</v>
       </c>
       <c r="G54" s="5" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="55" spans="1:7">
       <c r="A55" s="4" t="s">
         <v>73</v>
       </c>
       <c r="B55" s="5" t="s">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="C55" s="5" t="s">
         <v>113</v>
       </c>
       <c r="D55" s="5"/>
       <c r="E55" s="5" t="s">
         <v>120</v>
       </c>
       <c r="F55" s="5" t="s">
         <v>121</v>
       </c>
       <c r="G55" s="5" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="56" spans="1:7">
       <c r="A56" s="4" t="s">
         <v>74</v>
       </c>
       <c r="B56" s="5" t="s">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="C56" s="5" t="s">
         <v>113</v>
       </c>
       <c r="D56" s="5"/>
       <c r="E56" s="5" t="s">
         <v>120</v>
       </c>
       <c r="F56" s="5" t="s">
         <v>121</v>
       </c>
       <c r="G56" s="5" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="57" spans="1:7">
       <c r="A57" s="4" t="s">
         <v>75</v>
       </c>
       <c r="B57" s="5" t="s">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="C57" s="5" t="s">
         <v>113</v>
       </c>
       <c r="D57" s="5"/>
       <c r="E57" s="5" t="s">
         <v>120</v>
       </c>
       <c r="F57" s="5" t="s">
-        <v>132</v>
+        <v>121</v>
       </c>
       <c r="G57" s="5" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="58" spans="1:7">
       <c r="A58" s="4" t="s">
         <v>76</v>
       </c>
       <c r="B58" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C58" s="5" t="s">
         <v>113</v>
       </c>
       <c r="D58" s="5"/>
       <c r="E58" s="5" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F58" s="5" t="s">
         <v>121</v>
       </c>
       <c r="G58" s="5" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="59" spans="1:7">
       <c r="A59" s="4" t="s">
         <v>77</v>
       </c>
       <c r="B59" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C59" s="5" t="s">
         <v>113</v>
       </c>
       <c r="D59" s="5"/>
       <c r="E59" s="5" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F59" s="5" t="s">
         <v>121</v>
       </c>
       <c r="G59" s="5" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="60" spans="1:7">
       <c r="A60" s="4" t="s">
         <v>78</v>
       </c>
       <c r="B60" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C60" s="5" t="s">
         <v>113</v>
       </c>
       <c r="D60" s="5"/>
       <c r="E60" s="5" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F60" s="5" t="s">
         <v>121</v>
       </c>
       <c r="G60" s="5" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="61" spans="1:7">
       <c r="A61" s="4" t="s">
         <v>79</v>
       </c>
       <c r="B61" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C61" s="5" t="s">
         <v>113</v>
       </c>
       <c r="D61" s="5"/>
       <c r="E61" s="5" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F61" s="5" t="s">
         <v>121</v>
       </c>
       <c r="G61" s="5" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="62" spans="1:7">
       <c r="A62" s="4" t="s">
         <v>80</v>
       </c>
       <c r="B62" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C62" s="5" t="s">
         <v>113</v>
       </c>
       <c r="D62" s="5"/>
       <c r="E62" s="5" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F62" s="5" t="s">
         <v>121</v>
       </c>
       <c r="G62" s="5" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="63" spans="1:7">
       <c r="A63" s="4" t="s">
         <v>81</v>
       </c>
       <c r="B63" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C63" s="5" t="s">
         <v>113</v>
       </c>
       <c r="D63" s="5"/>
       <c r="E63" s="5" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F63" s="5" t="s">
         <v>121</v>
       </c>
       <c r="G63" s="5" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="64" spans="1:7">
       <c r="A64" s="4" t="s">
         <v>82</v>
       </c>
       <c r="B64" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C64" s="5" t="s">
         <v>113</v>
       </c>
       <c r="D64" s="5"/>
       <c r="E64" s="5" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F64" s="5" t="s">
         <v>121</v>
       </c>
       <c r="G64" s="5" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="65" spans="1:7">
       <c r="A65" s="4" t="s">
         <v>83</v>
       </c>
       <c r="B65" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C65" s="5" t="s">
         <v>113</v>
       </c>
       <c r="D65" s="5"/>
       <c r="E65" s="5" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F65" s="5" t="s">
         <v>121</v>
       </c>
       <c r="G65" s="5" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="66" spans="1:7">
       <c r="A66" s="4" t="s">
         <v>84</v>
       </c>
       <c r="B66" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C66" s="5" t="s">
         <v>113</v>
       </c>
       <c r="D66" s="5"/>
       <c r="E66" s="5" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F66" s="5" t="s">
         <v>121</v>
       </c>
       <c r="G66" s="5" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="67" spans="1:7">
       <c r="A67" s="4" t="s">
         <v>85</v>
       </c>
       <c r="B67" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C67" s="5" t="s">
         <v>113</v>
       </c>
       <c r="D67" s="5"/>
       <c r="E67" s="5" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F67" s="5" t="s">
         <v>121</v>
       </c>
       <c r="G67" s="5" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="68" spans="1:7">
       <c r="A68" s="4" t="s">
         <v>86</v>
       </c>
       <c r="B68" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C68" s="5" t="s">
         <v>113</v>
       </c>
       <c r="D68" s="5"/>
       <c r="E68" s="5" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F68" s="5" t="s">
         <v>121</v>
       </c>
       <c r="G68" s="5" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="69" spans="1:7">
       <c r="A69" s="4" t="s">
         <v>87</v>
       </c>
       <c r="B69" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C69" s="5" t="s">
         <v>113</v>
       </c>
       <c r="D69" s="5"/>
       <c r="E69" s="5" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F69" s="5" t="s">
         <v>121</v>
       </c>
       <c r="G69" s="5" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="70" spans="1:7">
       <c r="A70" s="4" t="s">
         <v>88</v>
       </c>
       <c r="B70" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C70" s="5" t="s">
         <v>113</v>
       </c>
       <c r="D70" s="5"/>
       <c r="E70" s="5" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F70" s="5" t="s">
         <v>121</v>
       </c>
       <c r="G70" s="5" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="71" spans="1:7">
       <c r="A71" s="4" t="s">
         <v>89</v>
       </c>
       <c r="B71" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C71" s="5" t="s">
         <v>113</v>
       </c>
       <c r="D71" s="5"/>
       <c r="E71" s="5" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F71" s="5" t="s">
         <v>121</v>
       </c>
       <c r="G71" s="5" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="72" spans="1:7">
       <c r="A72" s="4" t="s">
         <v>90</v>
       </c>
       <c r="B72" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C72" s="5" t="s">
         <v>113</v>
       </c>
       <c r="D72" s="5"/>
       <c r="E72" s="5" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F72" s="5" t="s">
         <v>121</v>
       </c>
       <c r="G72" s="5" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="73" spans="1:7">
       <c r="A73" s="4" t="s">
         <v>91</v>
       </c>
       <c r="B73" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C73" s="5" t="s">
         <v>113</v>
       </c>
       <c r="D73" s="5"/>
       <c r="E73" s="5" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F73" s="5" t="s">
         <v>121</v>
       </c>
       <c r="G73" s="5" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="74" spans="1:7">
       <c r="A74" s="4" t="s">
         <v>92</v>
       </c>
       <c r="B74" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C74" s="5" t="s">
         <v>113</v>
       </c>
       <c r="D74" s="5"/>
       <c r="E74" s="5" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F74" s="5" t="s">
         <v>121</v>
       </c>
       <c r="G74" s="5" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="75" spans="1:7">
       <c r="A75" s="4" t="s">
         <v>93</v>
       </c>
       <c r="B75" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C75" s="5" t="s">
         <v>113</v>
       </c>
       <c r="D75" s="5"/>
       <c r="E75" s="5" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F75" s="5" t="s">
         <v>121</v>
       </c>
       <c r="G75" s="5" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="76" spans="1:7">
       <c r="A76" s="4" t="s">
         <v>94</v>
       </c>
       <c r="B76" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C76" s="5" t="s">
         <v>113</v>
       </c>
       <c r="D76" s="5"/>
       <c r="E76" s="5" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F76" s="5" t="s">
         <v>121</v>
       </c>
       <c r="G76" s="5" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="77" spans="1:7">
       <c r="A77" s="4" t="s">
         <v>95</v>
       </c>
       <c r="B77" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C77" s="5" t="s">
         <v>113</v>
       </c>
       <c r="D77" s="5"/>
       <c r="E77" s="5" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F77" s="5" t="s">
         <v>121</v>
       </c>
       <c r="G77" s="5" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="78" spans="1:7">
       <c r="A78" s="4" t="s">
         <v>96</v>
       </c>
       <c r="B78" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C78" s="5" t="s">
         <v>113</v>
       </c>
       <c r="D78" s="5"/>
       <c r="E78" s="5" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F78" s="5" t="s">
         <v>121</v>
       </c>
       <c r="G78" s="5" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="79" spans="1:7">
       <c r="A79" s="4" t="s">
         <v>97</v>
       </c>
       <c r="B79" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C79" s="5" t="s">
         <v>113</v>
       </c>
       <c r="D79" s="5"/>
       <c r="E79" s="5" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F79" s="5" t="s">
         <v>121</v>
       </c>
       <c r="G79" s="5" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="80" spans="1:7">
       <c r="A80" s="4" t="s">
         <v>98</v>
       </c>
       <c r="B80" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C80" s="5" t="s">
         <v>113</v>
       </c>
       <c r="D80" s="5"/>
       <c r="E80" s="5" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F80" s="5" t="s">
         <v>121</v>
       </c>
       <c r="G80" s="5" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="81" spans="1:7">
       <c r="A81" s="4" t="s">
         <v>99</v>
       </c>
       <c r="B81" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C81" s="5" t="s">
         <v>113</v>
       </c>
       <c r="D81" s="5"/>
       <c r="E81" s="5" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F81" s="5" t="s">
         <v>121</v>
       </c>
       <c r="G81" s="5" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="82" spans="1:7">
       <c r="A82" s="4" t="s">
         <v>100</v>
       </c>
       <c r="B82" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C82" s="5" t="s">
         <v>113</v>
       </c>
       <c r="D82" s="5"/>
       <c r="E82" s="5" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F82" s="5" t="s">
         <v>121</v>
       </c>
       <c r="G82" s="5" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="83" spans="1:7">
       <c r="A83" s="4" t="s">
         <v>101</v>
       </c>
       <c r="B83" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C83" s="5" t="s">
         <v>113</v>
       </c>
       <c r="D83" s="5"/>
       <c r="E83" s="5" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F83" s="5" t="s">
         <v>121</v>
       </c>
       <c r="G83" s="5" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="84" spans="1:7">
       <c r="A84" s="4" t="s">
         <v>102</v>
       </c>
       <c r="B84" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C84" s="5" t="s">
         <v>113</v>
       </c>
       <c r="D84" s="5"/>
       <c r="E84" s="5" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F84" s="5" t="s">
         <v>121</v>
       </c>
       <c r="G84" s="5" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="85" spans="1:7">
       <c r="A85" s="4" t="s">
         <v>103</v>
       </c>
       <c r="B85" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C85" s="5" t="s">
         <v>113</v>
       </c>
       <c r="D85" s="5"/>
       <c r="E85" s="5" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F85" s="5" t="s">
         <v>121</v>
       </c>
       <c r="G85" s="5" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="86" spans="1:7">
       <c r="A86" s="4" t="s">
         <v>104</v>
       </c>
       <c r="B86" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C86" s="5" t="s">
         <v>113</v>
       </c>
       <c r="D86" s="5"/>
       <c r="E86" s="5" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F86" s="5" t="s">
         <v>121</v>
       </c>
       <c r="G86" s="5" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="87" spans="1:7">
       <c r="A87" s="4" t="s">
         <v>105</v>
       </c>
       <c r="B87" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C87" s="5" t="s">
         <v>113</v>
       </c>
       <c r="D87" s="5"/>
       <c r="E87" s="5" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F87" s="5" t="s">
         <v>121</v>
       </c>
       <c r="G87" s="5" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="88" spans="1:7">
       <c r="A88" s="4" t="s">
         <v>106</v>
       </c>
       <c r="B88" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C88" s="5" t="s">
         <v>113</v>
       </c>
       <c r="D88" s="5"/>
       <c r="E88" s="5" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F88" s="5" t="s">
         <v>121</v>
       </c>
       <c r="G88" s="5" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="89" spans="1:7">
       <c r="A89" s="4" t="s">
         <v>107</v>
       </c>
       <c r="B89" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C89" s="5" t="s">
         <v>113</v>
       </c>
       <c r="D89" s="5"/>
       <c r="E89" s="5" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F89" s="5" t="s">
         <v>121</v>
       </c>
       <c r="G89" s="5" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="90" spans="1:7">
       <c r="A90" s="4" t="s">
         <v>108</v>
       </c>
       <c r="B90" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C90" s="5" t="s">
         <v>113</v>
       </c>
       <c r="D90" s="5"/>
       <c r="E90" s="5" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F90" s="5" t="s">
         <v>121</v>
       </c>
       <c r="G90" s="5" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="91" spans="1:7">
       <c r="A91" s="4" t="s">
         <v>109</v>
       </c>
       <c r="B91" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C91" s="5" t="s">
         <v>113</v>
       </c>
       <c r="D91" s="5"/>
       <c r="E91" s="5" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F91" s="5" t="s">
         <v>121</v>
       </c>
       <c r="G91" s="5" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="92" spans="1:7">
       <c r="A92" s="4" t="s">
         <v>110</v>
       </c>
       <c r="B92" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C92" s="5" t="s">
         <v>113</v>
       </c>
       <c r="D92" s="5"/>
       <c r="E92" s="5" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F92" s="5" t="s">
         <v>121</v>
       </c>
       <c r="G92" s="5" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="93" spans="1:7">
       <c r="A93" s="4" t="s">
         <v>111</v>
       </c>
       <c r="B93" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C93" s="5" t="s">
         <v>113</v>
       </c>
       <c r="D93" s="5"/>
       <c r="E93" s="5" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F93" s="5" t="s">
         <v>121</v>
       </c>
       <c r="G93" s="5" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="94" spans="1:7">
       <c r="A94" s="4" t="s">
         <v>112</v>
       </c>
       <c r="B94" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C94" s="5" t="s">
         <v>113</v>
       </c>
       <c r="D94" s="5"/>
       <c r="E94" s="5" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F94" s="5" t="s">
-        <v>121</v>
+        <v>132</v>
       </c>
       <c r="G94" s="5" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="98" spans="1:7">
       <c r="A98" s="6" t="s">
         <v>170</v>
       </c>
       <c r="C98" s="6" t="s">
         <v>171</v>
       </c>
       <c r="E98" s="6" t="s">
         <v>172</v>
       </c>
       <c r="F98" s="6" t="s">
         <v>173</v>
       </c>
       <c r="G98" s="6" t="s">
         <v>174</v>
       </c>
     </row>
   </sheetData>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.7" right="0.7" top="1" bottom="0.75" header="0.3" footer="0.3"/>
@@ -6078,51 +6078,51 @@
       <c r="E23" s="5" t="s">
         <v>115</v>
       </c>
       <c r="F23" s="5" t="s">
         <v>123</v>
       </c>
       <c r="G23" s="5" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="4" t="s">
         <v>186</v>
       </c>
       <c r="B24" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C24" s="5" t="s">
         <v>113</v>
       </c>
       <c r="D24" s="5"/>
       <c r="E24" s="5" t="s">
         <v>115</v>
       </c>
       <c r="F24" s="5" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="G24" s="5" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="4" t="s">
         <v>187</v>
       </c>
       <c r="B25" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C25" s="5" t="s">
         <v>113</v>
       </c>
       <c r="D25" s="5"/>
       <c r="E25" s="5" t="s">
         <v>115</v>
       </c>
       <c r="F25" s="5" t="s">
         <v>121</v>
       </c>
       <c r="G25" s="5" t="s">
         <v>25</v>
       </c>
@@ -6215,1384 +6215,1384 @@
       <c r="A30" s="4" t="s">
         <v>192</v>
       </c>
       <c r="B30" s="5" t="s">
         <v>8</v>
       </c>
       <c r="C30" s="5" t="s">
         <v>113</v>
       </c>
       <c r="D30" s="5"/>
       <c r="E30" s="5" t="s">
         <v>116</v>
       </c>
       <c r="F30" s="5" t="s">
         <v>127</v>
       </c>
       <c r="G30" s="5" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" s="4" t="s">
         <v>193</v>
       </c>
       <c r="B31" s="5" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="C31" s="5" t="s">
         <v>113</v>
       </c>
       <c r="D31" s="5"/>
       <c r="E31" s="5" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="F31" s="5" t="s">
         <v>121</v>
       </c>
       <c r="G31" s="5" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" s="4" t="s">
         <v>194</v>
       </c>
       <c r="B32" s="5" t="s">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="C32" s="5" t="s">
         <v>113</v>
       </c>
       <c r="D32" s="5"/>
       <c r="E32" s="5" t="s">
         <v>117</v>
       </c>
       <c r="F32" s="5" t="s">
         <v>121</v>
       </c>
       <c r="G32" s="5" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" s="4" t="s">
         <v>195</v>
       </c>
       <c r="B33" s="5" t="s">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="C33" s="5" t="s">
         <v>113</v>
       </c>
       <c r="D33" s="5"/>
       <c r="E33" s="5" t="s">
         <v>117</v>
       </c>
       <c r="F33" s="5" t="s">
         <v>121</v>
       </c>
       <c r="G33" s="5" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" s="4" t="s">
         <v>196</v>
       </c>
       <c r="B34" s="5" t="s">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="C34" s="5" t="s">
         <v>113</v>
       </c>
       <c r="D34" s="5"/>
       <c r="E34" s="5" t="s">
         <v>117</v>
       </c>
       <c r="F34" s="5" t="s">
-        <v>121</v>
+        <v>128</v>
       </c>
       <c r="G34" s="5" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" s="4" t="s">
         <v>197</v>
       </c>
       <c r="B35" s="5" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="C35" s="5" t="s">
         <v>113</v>
       </c>
       <c r="D35" s="5"/>
       <c r="E35" s="5" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="F35" s="5" t="s">
         <v>121</v>
       </c>
       <c r="G35" s="5" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" s="4" t="s">
         <v>198</v>
       </c>
       <c r="B36" s="5" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="C36" s="5" t="s">
         <v>113</v>
       </c>
       <c r="D36" s="5"/>
       <c r="E36" s="5" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="F36" s="5" t="s">
         <v>121</v>
       </c>
       <c r="G36" s="5" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" s="4" t="s">
         <v>199</v>
       </c>
       <c r="B37" s="5" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="C37" s="5" t="s">
         <v>113</v>
       </c>
       <c r="D37" s="5"/>
       <c r="E37" s="5" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="F37" s="5" t="s">
-        <v>121</v>
+        <v>129</v>
       </c>
       <c r="G37" s="5" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" s="4" t="s">
         <v>200</v>
       </c>
       <c r="B38" s="5" t="s">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="C38" s="5" t="s">
         <v>113</v>
       </c>
       <c r="D38" s="5"/>
       <c r="E38" s="5" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="F38" s="5" t="s">
         <v>121</v>
       </c>
       <c r="G38" s="5" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" s="4" t="s">
         <v>201</v>
       </c>
       <c r="B39" s="5" t="s">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="C39" s="5" t="s">
         <v>113</v>
       </c>
       <c r="D39" s="5"/>
       <c r="E39" s="5" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="F39" s="5" t="s">
         <v>121</v>
       </c>
       <c r="G39" s="5" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" s="4" t="s">
         <v>202</v>
       </c>
       <c r="B40" s="5" t="s">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="C40" s="5" t="s">
         <v>113</v>
       </c>
       <c r="D40" s="5"/>
       <c r="E40" s="5" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="F40" s="5" t="s">
-        <v>121</v>
+        <v>130</v>
       </c>
       <c r="G40" s="5" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41" s="4" t="s">
         <v>203</v>
       </c>
       <c r="B41" s="5" t="s">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="C41" s="5" t="s">
         <v>113</v>
       </c>
       <c r="D41" s="5"/>
       <c r="E41" s="5" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="F41" s="5" t="s">
         <v>121</v>
       </c>
       <c r="G41" s="5" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42" s="4" t="s">
         <v>204</v>
       </c>
       <c r="B42" s="5" t="s">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="C42" s="5" t="s">
         <v>113</v>
       </c>
       <c r="D42" s="5"/>
       <c r="E42" s="5" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="F42" s="5" t="s">
         <v>121</v>
       </c>
       <c r="G42" s="5" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="43" spans="1:7">
       <c r="A43" s="4" t="s">
         <v>205</v>
       </c>
       <c r="B43" s="5" t="s">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="C43" s="5" t="s">
         <v>113</v>
       </c>
       <c r="D43" s="5"/>
       <c r="E43" s="5" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="F43" s="5" t="s">
-        <v>121</v>
+        <v>131</v>
       </c>
       <c r="G43" s="5" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="44" spans="1:7">
       <c r="A44" s="4" t="s">
         <v>206</v>
       </c>
       <c r="B44" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C44" s="5" t="s">
         <v>113</v>
       </c>
       <c r="D44" s="5"/>
       <c r="E44" s="5" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F44" s="5" t="s">
-        <v>128</v>
+        <v>121</v>
       </c>
       <c r="G44" s="5" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="45" spans="1:7">
       <c r="A45" s="4" t="s">
         <v>207</v>
       </c>
       <c r="B45" s="5" t="s">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="C45" s="5" t="s">
         <v>113</v>
       </c>
       <c r="D45" s="5"/>
       <c r="E45" s="5" t="s">
-        <v>116</v>
+        <v>120</v>
       </c>
       <c r="F45" s="5" t="s">
         <v>121</v>
       </c>
       <c r="G45" s="5" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="46" spans="1:7">
       <c r="A46" s="4" t="s">
         <v>208</v>
       </c>
       <c r="B46" s="5" t="s">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="C46" s="5" t="s">
         <v>113</v>
       </c>
       <c r="D46" s="5"/>
       <c r="E46" s="5" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="F46" s="5" t="s">
         <v>121</v>
       </c>
       <c r="G46" s="5" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="47" spans="1:7">
       <c r="A47" s="4" t="s">
         <v>209</v>
       </c>
       <c r="B47" s="5" t="s">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="C47" s="5" t="s">
         <v>113</v>
       </c>
       <c r="D47" s="5"/>
       <c r="E47" s="5" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="F47" s="5" t="s">
         <v>121</v>
       </c>
       <c r="G47" s="5" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="48" spans="1:7">
       <c r="A48" s="4" t="s">
         <v>210</v>
       </c>
       <c r="B48" s="5" t="s">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="C48" s="5" t="s">
         <v>113</v>
       </c>
       <c r="D48" s="5"/>
       <c r="E48" s="5" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="F48" s="5" t="s">
-        <v>129</v>
+        <v>121</v>
       </c>
       <c r="G48" s="5" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="49" spans="1:7">
       <c r="A49" s="4" t="s">
         <v>211</v>
       </c>
       <c r="B49" s="5" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C49" s="5" t="s">
         <v>113</v>
       </c>
       <c r="D49" s="5"/>
       <c r="E49" s="5" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="F49" s="5" t="s">
         <v>121</v>
       </c>
       <c r="G49" s="5" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="50" spans="1:7">
       <c r="A50" s="4" t="s">
         <v>212</v>
       </c>
       <c r="B50" s="5" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C50" s="5" t="s">
         <v>113</v>
       </c>
       <c r="D50" s="5"/>
       <c r="E50" s="5" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="F50" s="5" t="s">
         <v>121</v>
       </c>
       <c r="G50" s="5" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="51" spans="1:7">
       <c r="A51" s="4" t="s">
         <v>213</v>
       </c>
       <c r="B51" s="5" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C51" s="5" t="s">
         <v>113</v>
       </c>
       <c r="D51" s="5"/>
       <c r="E51" s="5" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="F51" s="5" t="s">
-        <v>130</v>
+        <v>121</v>
       </c>
       <c r="G51" s="5" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="52" spans="1:7">
       <c r="A52" s="4" t="s">
         <v>214</v>
       </c>
       <c r="B52" s="5" t="s">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="C52" s="5" t="s">
         <v>113</v>
       </c>
       <c r="D52" s="5"/>
       <c r="E52" s="5" t="s">
         <v>120</v>
       </c>
       <c r="F52" s="5" t="s">
         <v>121</v>
       </c>
       <c r="G52" s="5" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="53" spans="1:7">
       <c r="A53" s="4" t="s">
         <v>215</v>
       </c>
       <c r="B53" s="5" t="s">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="C53" s="5" t="s">
         <v>113</v>
       </c>
       <c r="D53" s="5"/>
       <c r="E53" s="5" t="s">
         <v>120</v>
       </c>
       <c r="F53" s="5" t="s">
         <v>121</v>
       </c>
       <c r="G53" s="5" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="54" spans="1:7">
       <c r="A54" s="4" t="s">
         <v>216</v>
       </c>
       <c r="B54" s="5" t="s">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="C54" s="5" t="s">
         <v>113</v>
       </c>
       <c r="D54" s="5"/>
       <c r="E54" s="5" t="s">
         <v>120</v>
       </c>
       <c r="F54" s="5" t="s">
-        <v>131</v>
+        <v>121</v>
       </c>
       <c r="G54" s="5" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="55" spans="1:7">
       <c r="A55" s="4" t="s">
         <v>217</v>
       </c>
       <c r="B55" s="5" t="s">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="C55" s="5" t="s">
         <v>113</v>
       </c>
       <c r="D55" s="5"/>
       <c r="E55" s="5" t="s">
         <v>120</v>
       </c>
       <c r="F55" s="5" t="s">
         <v>121</v>
       </c>
       <c r="G55" s="5" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="56" spans="1:7">
       <c r="A56" s="4" t="s">
         <v>218</v>
       </c>
       <c r="B56" s="5" t="s">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="C56" s="5" t="s">
         <v>113</v>
       </c>
       <c r="D56" s="5"/>
       <c r="E56" s="5" t="s">
         <v>120</v>
       </c>
       <c r="F56" s="5" t="s">
         <v>121</v>
       </c>
       <c r="G56" s="5" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="57" spans="1:7">
       <c r="A57" s="4" t="s">
         <v>219</v>
       </c>
       <c r="B57" s="5" t="s">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="C57" s="5" t="s">
         <v>113</v>
       </c>
       <c r="D57" s="5"/>
       <c r="E57" s="5" t="s">
         <v>120</v>
       </c>
       <c r="F57" s="5" t="s">
-        <v>132</v>
+        <v>121</v>
       </c>
       <c r="G57" s="5" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="58" spans="1:7">
       <c r="A58" s="4" t="s">
         <v>220</v>
       </c>
       <c r="B58" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C58" s="5" t="s">
         <v>113</v>
       </c>
       <c r="D58" s="5"/>
       <c r="E58" s="5" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F58" s="5" t="s">
         <v>121</v>
       </c>
       <c r="G58" s="5" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="59" spans="1:7">
       <c r="A59" s="4" t="s">
         <v>221</v>
       </c>
       <c r="B59" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C59" s="5" t="s">
         <v>113</v>
       </c>
       <c r="D59" s="5"/>
       <c r="E59" s="5" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F59" s="5" t="s">
         <v>121</v>
       </c>
       <c r="G59" s="5" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="60" spans="1:7">
       <c r="A60" s="4" t="s">
         <v>222</v>
       </c>
       <c r="B60" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C60" s="5" t="s">
         <v>113</v>
       </c>
       <c r="D60" s="5"/>
       <c r="E60" s="5" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F60" s="5" t="s">
         <v>121</v>
       </c>
       <c r="G60" s="5" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="61" spans="1:7">
       <c r="A61" s="4" t="s">
         <v>223</v>
       </c>
       <c r="B61" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C61" s="5" t="s">
         <v>113</v>
       </c>
       <c r="D61" s="5"/>
       <c r="E61" s="5" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F61" s="5" t="s">
         <v>121</v>
       </c>
       <c r="G61" s="5" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="62" spans="1:7">
       <c r="A62" s="4" t="s">
         <v>224</v>
       </c>
       <c r="B62" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C62" s="5" t="s">
         <v>113</v>
       </c>
       <c r="D62" s="5"/>
       <c r="E62" s="5" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F62" s="5" t="s">
         <v>121</v>
       </c>
       <c r="G62" s="5" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="63" spans="1:7">
       <c r="A63" s="4" t="s">
         <v>225</v>
       </c>
       <c r="B63" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C63" s="5" t="s">
         <v>113</v>
       </c>
       <c r="D63" s="5"/>
       <c r="E63" s="5" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F63" s="5" t="s">
         <v>121</v>
       </c>
       <c r="G63" s="5" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="64" spans="1:7">
       <c r="A64" s="4" t="s">
         <v>226</v>
       </c>
       <c r="B64" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C64" s="5" t="s">
         <v>113</v>
       </c>
       <c r="D64" s="5"/>
       <c r="E64" s="5" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F64" s="5" t="s">
         <v>121</v>
       </c>
       <c r="G64" s="5" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="65" spans="1:7">
       <c r="A65" s="4" t="s">
         <v>227</v>
       </c>
       <c r="B65" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C65" s="5" t="s">
         <v>113</v>
       </c>
       <c r="D65" s="5"/>
       <c r="E65" s="5" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F65" s="5" t="s">
         <v>121</v>
       </c>
       <c r="G65" s="5" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="66" spans="1:7">
       <c r="A66" s="4" t="s">
         <v>228</v>
       </c>
       <c r="B66" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C66" s="5" t="s">
         <v>113</v>
       </c>
       <c r="D66" s="5"/>
       <c r="E66" s="5" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F66" s="5" t="s">
         <v>121</v>
       </c>
       <c r="G66" s="5" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="67" spans="1:7">
       <c r="A67" s="4" t="s">
         <v>229</v>
       </c>
       <c r="B67" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C67" s="5" t="s">
         <v>113</v>
       </c>
       <c r="D67" s="5"/>
       <c r="E67" s="5" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F67" s="5" t="s">
         <v>121</v>
       </c>
       <c r="G67" s="5" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="68" spans="1:7">
       <c r="A68" s="4" t="s">
         <v>230</v>
       </c>
       <c r="B68" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C68" s="5" t="s">
         <v>113</v>
       </c>
       <c r="D68" s="5"/>
       <c r="E68" s="5" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F68" s="5" t="s">
         <v>121</v>
       </c>
       <c r="G68" s="5" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="69" spans="1:7">
       <c r="A69" s="4" t="s">
         <v>231</v>
       </c>
       <c r="B69" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C69" s="5" t="s">
         <v>113</v>
       </c>
       <c r="D69" s="5"/>
       <c r="E69" s="5" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F69" s="5" t="s">
         <v>121</v>
       </c>
       <c r="G69" s="5" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="70" spans="1:7">
       <c r="A70" s="4" t="s">
         <v>232</v>
       </c>
       <c r="B70" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C70" s="5" t="s">
         <v>113</v>
       </c>
       <c r="D70" s="5"/>
       <c r="E70" s="5" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F70" s="5" t="s">
         <v>121</v>
       </c>
       <c r="G70" s="5" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="71" spans="1:7">
       <c r="A71" s="4" t="s">
         <v>233</v>
       </c>
       <c r="B71" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C71" s="5" t="s">
         <v>113</v>
       </c>
       <c r="D71" s="5"/>
       <c r="E71" s="5" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F71" s="5" t="s">
         <v>121</v>
       </c>
       <c r="G71" s="5" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="72" spans="1:7">
       <c r="A72" s="4" t="s">
         <v>234</v>
       </c>
       <c r="B72" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C72" s="5" t="s">
         <v>113</v>
       </c>
       <c r="D72" s="5"/>
       <c r="E72" s="5" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F72" s="5" t="s">
         <v>121</v>
       </c>
       <c r="G72" s="5" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="73" spans="1:7">
       <c r="A73" s="4" t="s">
         <v>235</v>
       </c>
       <c r="B73" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C73" s="5" t="s">
         <v>113</v>
       </c>
       <c r="D73" s="5"/>
       <c r="E73" s="5" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F73" s="5" t="s">
         <v>121</v>
       </c>
       <c r="G73" s="5" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="74" spans="1:7">
       <c r="A74" s="4" t="s">
         <v>236</v>
       </c>
       <c r="B74" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C74" s="5" t="s">
         <v>113</v>
       </c>
       <c r="D74" s="5"/>
       <c r="E74" s="5" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F74" s="5" t="s">
         <v>121</v>
       </c>
       <c r="G74" s="5" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="75" spans="1:7">
       <c r="A75" s="4" t="s">
         <v>237</v>
       </c>
       <c r="B75" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C75" s="5" t="s">
         <v>113</v>
       </c>
       <c r="D75" s="5"/>
       <c r="E75" s="5" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F75" s="5" t="s">
         <v>121</v>
       </c>
       <c r="G75" s="5" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="76" spans="1:7">
       <c r="A76" s="4" t="s">
         <v>238</v>
       </c>
       <c r="B76" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C76" s="5" t="s">
         <v>113</v>
       </c>
       <c r="D76" s="5"/>
       <c r="E76" s="5" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F76" s="5" t="s">
         <v>121</v>
       </c>
       <c r="G76" s="5" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="77" spans="1:7">
       <c r="A77" s="4" t="s">
         <v>239</v>
       </c>
       <c r="B77" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C77" s="5" t="s">
         <v>113</v>
       </c>
       <c r="D77" s="5"/>
       <c r="E77" s="5" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F77" s="5" t="s">
         <v>121</v>
       </c>
       <c r="G77" s="5" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="78" spans="1:7">
       <c r="A78" s="4" t="s">
         <v>240</v>
       </c>
       <c r="B78" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C78" s="5" t="s">
         <v>113</v>
       </c>
       <c r="D78" s="5"/>
       <c r="E78" s="5" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F78" s="5" t="s">
         <v>121</v>
       </c>
       <c r="G78" s="5" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="79" spans="1:7">
       <c r="A79" s="4" t="s">
         <v>241</v>
       </c>
       <c r="B79" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C79" s="5" t="s">
         <v>113</v>
       </c>
       <c r="D79" s="5"/>
       <c r="E79" s="5" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F79" s="5" t="s">
         <v>121</v>
       </c>
       <c r="G79" s="5" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="80" spans="1:7">
       <c r="A80" s="4" t="s">
         <v>242</v>
       </c>
       <c r="B80" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C80" s="5" t="s">
         <v>113</v>
       </c>
       <c r="D80" s="5"/>
       <c r="E80" s="5" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F80" s="5" t="s">
         <v>121</v>
       </c>
       <c r="G80" s="5" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="81" spans="1:7">
       <c r="A81" s="4" t="s">
         <v>243</v>
       </c>
       <c r="B81" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C81" s="5" t="s">
         <v>113</v>
       </c>
       <c r="D81" s="5"/>
       <c r="E81" s="5" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F81" s="5" t="s">
         <v>121</v>
       </c>
       <c r="G81" s="5" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="82" spans="1:7">
       <c r="A82" s="4" t="s">
         <v>244</v>
       </c>
       <c r="B82" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C82" s="5" t="s">
         <v>113</v>
       </c>
       <c r="D82" s="5"/>
       <c r="E82" s="5" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F82" s="5" t="s">
         <v>121</v>
       </c>
       <c r="G82" s="5" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="83" spans="1:7">
       <c r="A83" s="4" t="s">
         <v>245</v>
       </c>
       <c r="B83" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C83" s="5" t="s">
         <v>113</v>
       </c>
       <c r="D83" s="5"/>
       <c r="E83" s="5" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F83" s="5" t="s">
         <v>121</v>
       </c>
       <c r="G83" s="5" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="84" spans="1:7">
       <c r="A84" s="4" t="s">
         <v>246</v>
       </c>
       <c r="B84" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C84" s="5" t="s">
         <v>113</v>
       </c>
       <c r="D84" s="5"/>
       <c r="E84" s="5" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F84" s="5" t="s">
         <v>121</v>
       </c>
       <c r="G84" s="5" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="85" spans="1:7">
       <c r="A85" s="4" t="s">
         <v>247</v>
       </c>
       <c r="B85" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C85" s="5" t="s">
         <v>113</v>
       </c>
       <c r="D85" s="5"/>
       <c r="E85" s="5" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F85" s="5" t="s">
         <v>121</v>
       </c>
       <c r="G85" s="5" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="86" spans="1:7">
       <c r="A86" s="4" t="s">
         <v>248</v>
       </c>
       <c r="B86" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C86" s="5" t="s">
         <v>113</v>
       </c>
       <c r="D86" s="5"/>
       <c r="E86" s="5" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F86" s="5" t="s">
         <v>121</v>
       </c>
       <c r="G86" s="5" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="87" spans="1:7">
       <c r="A87" s="4" t="s">
         <v>249</v>
       </c>
       <c r="B87" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C87" s="5" t="s">
         <v>113</v>
       </c>
       <c r="D87" s="5"/>
       <c r="E87" s="5" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F87" s="5" t="s">
         <v>121</v>
       </c>
       <c r="G87" s="5" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="88" spans="1:7">
       <c r="A88" s="4" t="s">
         <v>250</v>
       </c>
       <c r="B88" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C88" s="5" t="s">
         <v>113</v>
       </c>
       <c r="D88" s="5"/>
       <c r="E88" s="5" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F88" s="5" t="s">
         <v>121</v>
       </c>
       <c r="G88" s="5" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="89" spans="1:7">
       <c r="A89" s="4" t="s">
         <v>251</v>
       </c>
       <c r="B89" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C89" s="5" t="s">
         <v>113</v>
       </c>
       <c r="D89" s="5"/>
       <c r="E89" s="5" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F89" s="5" t="s">
         <v>121</v>
       </c>
       <c r="G89" s="5" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="90" spans="1:7">
       <c r="A90" s="4" t="s">
         <v>252</v>
       </c>
       <c r="B90" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C90" s="5" t="s">
         <v>113</v>
       </c>
       <c r="D90" s="5"/>
       <c r="E90" s="5" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F90" s="5" t="s">
         <v>121</v>
       </c>
       <c r="G90" s="5" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="91" spans="1:7">
       <c r="A91" s="4" t="s">
         <v>253</v>
       </c>
       <c r="B91" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C91" s="5" t="s">
         <v>113</v>
       </c>
       <c r="D91" s="5"/>
       <c r="E91" s="5" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F91" s="5" t="s">
         <v>121</v>
       </c>
       <c r="G91" s="5" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="92" spans="1:7">
       <c r="A92" s="4" t="s">
         <v>254</v>
       </c>
       <c r="B92" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C92" s="5" t="s">
         <v>113</v>
       </c>
       <c r="D92" s="5"/>
       <c r="E92" s="5" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F92" s="5" t="s">
         <v>121</v>
       </c>
       <c r="G92" s="5" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="93" spans="1:7">
       <c r="A93" s="4" t="s">
         <v>255</v>
       </c>
       <c r="B93" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C93" s="5" t="s">
         <v>113</v>
       </c>
       <c r="D93" s="5"/>
       <c r="E93" s="5" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F93" s="5" t="s">
         <v>121</v>
       </c>
       <c r="G93" s="5" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="94" spans="1:7">
       <c r="A94" s="4" t="s">
         <v>256</v>
       </c>
       <c r="B94" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C94" s="5" t="s">
         <v>113</v>
       </c>
       <c r="D94" s="5"/>
       <c r="E94" s="5" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F94" s="5" t="s">
-        <v>121</v>
+        <v>132</v>
       </c>
       <c r="G94" s="5" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="98" spans="1:7">
       <c r="A98" s="6" t="s">
         <v>170</v>
       </c>
       <c r="C98" s="6" t="s">
         <v>171</v>
       </c>
       <c r="E98" s="6" t="s">
         <v>172</v>
       </c>
       <c r="F98" s="6" t="s">
         <v>173</v>
       </c>
       <c r="G98" s="6" t="s">
         <v>174</v>
       </c>
     </row>
   </sheetData>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.7" right="0.7" top="1" bottom="0.75" header="0.3" footer="0.3"/>
@@ -7957,1270 +7957,1270 @@
       </c>
       <c r="B29" t="s">
         <v>263</v>
       </c>
       <c r="C29" t="s">
         <v>264</v>
       </c>
       <c r="D29" t="s">
         <v>29</v>
       </c>
       <c r="E29" t="s">
         <v>30</v>
       </c>
       <c r="F29" t="s">
         <v>3</v>
       </c>
       <c r="G29" t="s">
         <v>259</v>
       </c>
       <c r="H29" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="4" t="s">
-        <v>49</v>
+        <v>62</v>
       </c>
       <c r="B30" s="5"/>
       <c r="C30" s="5" t="s">
         <v>266</v>
       </c>
       <c r="D30" s="5" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="E30" s="5" t="s">
         <v>121</v>
       </c>
       <c r="F30" s="5" t="s">
         <v>25</v>
       </c>
       <c r="G30" s="5">
         <v>37.26</v>
       </c>
       <c r="H30" s="5" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="4" t="s">
-        <v>50</v>
+        <v>63</v>
       </c>
       <c r="B31" s="5"/>
       <c r="C31" s="5" t="s">
         <v>266</v>
       </c>
       <c r="D31" s="5" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="E31" s="5" t="s">
         <v>121</v>
       </c>
       <c r="F31" s="5" t="s">
         <v>25</v>
       </c>
       <c r="G31" s="5">
         <v>37.26</v>
       </c>
       <c r="H31" s="5" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="4" t="s">
-        <v>51</v>
+        <v>64</v>
       </c>
       <c r="B32" s="5"/>
       <c r="C32" s="5" t="s">
         <v>266</v>
       </c>
       <c r="D32" s="5" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="E32" s="5" t="s">
         <v>121</v>
       </c>
       <c r="F32" s="5" t="s">
         <v>25</v>
       </c>
       <c r="G32" s="5">
         <v>37.26</v>
       </c>
       <c r="H32" s="5" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="4" t="s">
-        <v>52</v>
+        <v>65</v>
       </c>
       <c r="B33" s="5"/>
       <c r="C33" s="5" t="s">
         <v>266</v>
       </c>
       <c r="D33" s="5" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="E33" s="5" t="s">
         <v>121</v>
       </c>
       <c r="F33" s="5" t="s">
         <v>25</v>
       </c>
       <c r="G33" s="5">
         <v>37.26</v>
       </c>
       <c r="H33" s="5" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="4" t="s">
-        <v>53</v>
+        <v>66</v>
       </c>
       <c r="B34" s="5"/>
       <c r="C34" s="5" t="s">
         <v>266</v>
       </c>
       <c r="D34" s="5" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="E34" s="5" t="s">
         <v>121</v>
       </c>
       <c r="F34" s="5" t="s">
         <v>25</v>
       </c>
       <c r="G34" s="5">
         <v>37.26</v>
       </c>
       <c r="H34" s="5" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="4" t="s">
-        <v>54</v>
+        <v>67</v>
       </c>
       <c r="B35" s="5"/>
       <c r="C35" s="5" t="s">
         <v>266</v>
       </c>
       <c r="D35" s="5" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="E35" s="5" t="s">
         <v>121</v>
       </c>
       <c r="F35" s="5" t="s">
         <v>25</v>
       </c>
       <c r="G35" s="5">
         <v>37.26</v>
       </c>
       <c r="H35" s="5" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="4" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="B36" s="5"/>
       <c r="C36" s="5" t="s">
         <v>266</v>
       </c>
       <c r="D36" s="5" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="E36" s="5" t="s">
         <v>121</v>
       </c>
       <c r="F36" s="5" t="s">
         <v>25</v>
       </c>
       <c r="G36" s="5">
         <v>37.26</v>
       </c>
       <c r="H36" s="5" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="4" t="s">
-        <v>56</v>
+        <v>69</v>
       </c>
       <c r="B37" s="5"/>
       <c r="C37" s="5" t="s">
         <v>266</v>
       </c>
       <c r="D37" s="5" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="E37" s="5" t="s">
         <v>121</v>
       </c>
       <c r="F37" s="5" t="s">
         <v>25</v>
       </c>
       <c r="G37" s="5">
         <v>37.26</v>
       </c>
       <c r="H37" s="5" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="4" t="s">
-        <v>57</v>
+        <v>70</v>
       </c>
       <c r="B38" s="5"/>
       <c r="C38" s="5" t="s">
         <v>266</v>
       </c>
       <c r="D38" s="5" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="E38" s="5" t="s">
         <v>121</v>
       </c>
       <c r="F38" s="5" t="s">
         <v>25</v>
       </c>
       <c r="G38" s="5">
         <v>37.26</v>
       </c>
       <c r="H38" s="5" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="4" t="s">
-        <v>58</v>
+        <v>71</v>
       </c>
       <c r="B39" s="5"/>
       <c r="C39" s="5" t="s">
         <v>266</v>
       </c>
       <c r="D39" s="5" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="E39" s="5" t="s">
         <v>121</v>
       </c>
       <c r="F39" s="5" t="s">
         <v>25</v>
       </c>
       <c r="G39" s="5">
         <v>37.26</v>
       </c>
       <c r="H39" s="5" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="4" t="s">
-        <v>59</v>
+        <v>72</v>
       </c>
       <c r="B40" s="5"/>
       <c r="C40" s="5" t="s">
         <v>266</v>
       </c>
       <c r="D40" s="5" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="E40" s="5" t="s">
         <v>121</v>
       </c>
       <c r="F40" s="5" t="s">
         <v>25</v>
       </c>
       <c r="G40" s="5">
-        <v>37.26</v>
+        <v>35.26</v>
       </c>
       <c r="H40" s="5" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="4" t="s">
-        <v>60</v>
+        <v>73</v>
       </c>
       <c r="B41" s="5"/>
       <c r="C41" s="5" t="s">
         <v>266</v>
       </c>
       <c r="D41" s="5" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="E41" s="5" t="s">
         <v>121</v>
       </c>
       <c r="F41" s="5" t="s">
         <v>25</v>
       </c>
       <c r="G41" s="5">
         <v>37.26</v>
       </c>
       <c r="H41" s="5" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="4" t="s">
-        <v>61</v>
+        <v>74</v>
       </c>
       <c r="B42" s="5"/>
       <c r="C42" s="5" t="s">
         <v>266</v>
       </c>
       <c r="D42" s="5" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="E42" s="5" t="s">
         <v>121</v>
       </c>
       <c r="F42" s="5" t="s">
         <v>25</v>
       </c>
       <c r="G42" s="5">
         <v>37.26</v>
       </c>
       <c r="H42" s="5" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" s="4" t="s">
-        <v>62</v>
+        <v>75</v>
       </c>
       <c r="B43" s="5"/>
       <c r="C43" s="5" t="s">
         <v>266</v>
       </c>
       <c r="D43" s="5" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="E43" s="5" t="s">
-        <v>128</v>
+        <v>121</v>
       </c>
       <c r="F43" s="5" t="s">
         <v>25</v>
       </c>
       <c r="G43" s="5">
-        <v>34.25</v>
+        <v>37.26</v>
       </c>
       <c r="H43" s="5" t="s">
-        <v>144</v>
+        <v>150</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="4" t="s">
         <v>76</v>
       </c>
       <c r="B44" s="5"/>
       <c r="C44" s="5" t="s">
         <v>266</v>
       </c>
       <c r="D44" s="5" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="E44" s="5" t="s">
         <v>121</v>
       </c>
       <c r="F44" s="5" t="s">
         <v>25</v>
       </c>
       <c r="G44" s="5">
         <v>37.26</v>
       </c>
       <c r="H44" s="5" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="4" t="s">
         <v>77</v>
       </c>
       <c r="B45" s="5"/>
       <c r="C45" s="5" t="s">
         <v>266</v>
       </c>
       <c r="D45" s="5" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="E45" s="5" t="s">
         <v>121</v>
       </c>
       <c r="F45" s="5" t="s">
         <v>25</v>
       </c>
       <c r="G45" s="5">
         <v>37.26</v>
       </c>
       <c r="H45" s="5" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" s="4" t="s">
         <v>78</v>
       </c>
       <c r="B46" s="5"/>
       <c r="C46" s="5" t="s">
         <v>266</v>
       </c>
       <c r="D46" s="5" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="E46" s="5" t="s">
         <v>121</v>
       </c>
       <c r="F46" s="5" t="s">
         <v>25</v>
       </c>
       <c r="G46" s="5">
         <v>37.26</v>
       </c>
       <c r="H46" s="5" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" s="4" t="s">
         <v>79</v>
       </c>
       <c r="B47" s="5"/>
       <c r="C47" s="5" t="s">
         <v>266</v>
       </c>
       <c r="D47" s="5" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="E47" s="5" t="s">
         <v>121</v>
       </c>
       <c r="F47" s="5" t="s">
         <v>25</v>
       </c>
       <c r="G47" s="5">
         <v>37.26</v>
       </c>
       <c r="H47" s="5" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" s="4" t="s">
         <v>80</v>
       </c>
       <c r="B48" s="5"/>
       <c r="C48" s="5" t="s">
         <v>266</v>
       </c>
       <c r="D48" s="5" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="E48" s="5" t="s">
         <v>121</v>
       </c>
       <c r="F48" s="5" t="s">
         <v>25</v>
       </c>
       <c r="G48" s="5">
         <v>37.26</v>
       </c>
       <c r="H48" s="5" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" s="4" t="s">
         <v>81</v>
       </c>
       <c r="B49" s="5"/>
       <c r="C49" s="5" t="s">
         <v>266</v>
       </c>
       <c r="D49" s="5" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="E49" s="5" t="s">
         <v>121</v>
       </c>
       <c r="F49" s="5" t="s">
         <v>25</v>
       </c>
       <c r="G49" s="5">
         <v>37.26</v>
       </c>
       <c r="H49" s="5" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" s="4" t="s">
         <v>82</v>
       </c>
       <c r="B50" s="5"/>
       <c r="C50" s="5" t="s">
         <v>266</v>
       </c>
       <c r="D50" s="5" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="E50" s="5" t="s">
         <v>121</v>
       </c>
       <c r="F50" s="5" t="s">
         <v>25</v>
       </c>
       <c r="G50" s="5">
         <v>37.26</v>
       </c>
       <c r="H50" s="5" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" s="4" t="s">
         <v>83</v>
       </c>
       <c r="B51" s="5"/>
       <c r="C51" s="5" t="s">
         <v>266</v>
       </c>
       <c r="D51" s="5" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="E51" s="5" t="s">
         <v>121</v>
       </c>
       <c r="F51" s="5" t="s">
         <v>25</v>
       </c>
       <c r="G51" s="5">
         <v>37.26</v>
       </c>
       <c r="H51" s="5" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" s="4" t="s">
         <v>84</v>
       </c>
       <c r="B52" s="5"/>
       <c r="C52" s="5" t="s">
         <v>266</v>
       </c>
       <c r="D52" s="5" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="E52" s="5" t="s">
         <v>121</v>
       </c>
       <c r="F52" s="5" t="s">
         <v>25</v>
       </c>
       <c r="G52" s="5">
         <v>37.26</v>
       </c>
       <c r="H52" s="5" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" s="4" t="s">
         <v>85</v>
       </c>
       <c r="B53" s="5"/>
       <c r="C53" s="5" t="s">
         <v>266</v>
       </c>
       <c r="D53" s="5" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="E53" s="5" t="s">
         <v>121</v>
       </c>
       <c r="F53" s="5" t="s">
         <v>25</v>
       </c>
       <c r="G53" s="5">
         <v>37.26</v>
       </c>
       <c r="H53" s="5" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" s="4" t="s">
         <v>86</v>
       </c>
       <c r="B54" s="5"/>
       <c r="C54" s="5" t="s">
         <v>266</v>
       </c>
       <c r="D54" s="5" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="E54" s="5" t="s">
         <v>121</v>
       </c>
       <c r="F54" s="5" t="s">
         <v>25</v>
       </c>
       <c r="G54" s="5">
-        <v>35.26</v>
+        <v>37.26</v>
       </c>
       <c r="H54" s="5" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" s="4" t="s">
         <v>87</v>
       </c>
       <c r="B55" s="5"/>
       <c r="C55" s="5" t="s">
         <v>266</v>
       </c>
       <c r="D55" s="5" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="E55" s="5" t="s">
         <v>121</v>
       </c>
       <c r="F55" s="5" t="s">
         <v>25</v>
       </c>
       <c r="G55" s="5">
         <v>37.26</v>
       </c>
       <c r="H55" s="5" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" s="4" t="s">
         <v>88</v>
       </c>
       <c r="B56" s="5"/>
       <c r="C56" s="5" t="s">
         <v>266</v>
       </c>
       <c r="D56" s="5" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="E56" s="5" t="s">
         <v>121</v>
       </c>
       <c r="F56" s="5" t="s">
         <v>25</v>
       </c>
       <c r="G56" s="5">
         <v>37.26</v>
       </c>
       <c r="H56" s="5" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" s="4" t="s">
         <v>89</v>
       </c>
       <c r="B57" s="5"/>
       <c r="C57" s="5" t="s">
         <v>266</v>
       </c>
       <c r="D57" s="5" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="E57" s="5" t="s">
         <v>121</v>
       </c>
       <c r="F57" s="5" t="s">
         <v>25</v>
       </c>
       <c r="G57" s="5">
         <v>37.26</v>
       </c>
       <c r="H57" s="5" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" s="4" t="s">
         <v>90</v>
       </c>
       <c r="B58" s="5"/>
       <c r="C58" s="5" t="s">
         <v>266</v>
       </c>
       <c r="D58" s="5" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="E58" s="5" t="s">
         <v>121</v>
       </c>
       <c r="F58" s="5" t="s">
         <v>25</v>
       </c>
       <c r="G58" s="5">
         <v>37.26</v>
       </c>
       <c r="H58" s="5" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" s="4" t="s">
         <v>91</v>
       </c>
       <c r="B59" s="5"/>
       <c r="C59" s="5" t="s">
         <v>266</v>
       </c>
       <c r="D59" s="5" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="E59" s="5" t="s">
         <v>121</v>
       </c>
       <c r="F59" s="5" t="s">
         <v>25</v>
       </c>
       <c r="G59" s="5">
         <v>37.26</v>
       </c>
       <c r="H59" s="5" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" s="4" t="s">
         <v>92</v>
       </c>
       <c r="B60" s="5"/>
       <c r="C60" s="5" t="s">
         <v>266</v>
       </c>
       <c r="D60" s="5" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="E60" s="5" t="s">
         <v>121</v>
       </c>
       <c r="F60" s="5" t="s">
         <v>25</v>
       </c>
       <c r="G60" s="5">
         <v>37.26</v>
       </c>
       <c r="H60" s="5" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" s="4" t="s">
         <v>93</v>
       </c>
       <c r="B61" s="5"/>
       <c r="C61" s="5" t="s">
         <v>266</v>
       </c>
       <c r="D61" s="5" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="E61" s="5" t="s">
         <v>121</v>
       </c>
       <c r="F61" s="5" t="s">
         <v>25</v>
       </c>
       <c r="G61" s="5">
         <v>37.26</v>
       </c>
       <c r="H61" s="5" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" s="4" t="s">
         <v>94</v>
       </c>
       <c r="B62" s="5"/>
       <c r="C62" s="5" t="s">
         <v>266</v>
       </c>
       <c r="D62" s="5" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="E62" s="5" t="s">
         <v>121</v>
       </c>
       <c r="F62" s="5" t="s">
         <v>25</v>
       </c>
       <c r="G62" s="5">
         <v>37.26</v>
       </c>
       <c r="H62" s="5" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" s="4" t="s">
         <v>95</v>
       </c>
       <c r="B63" s="5"/>
       <c r="C63" s="5" t="s">
         <v>266</v>
       </c>
       <c r="D63" s="5" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="E63" s="5" t="s">
         <v>121</v>
       </c>
       <c r="F63" s="5" t="s">
         <v>25</v>
       </c>
       <c r="G63" s="5">
         <v>37.26</v>
       </c>
       <c r="H63" s="5" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" s="4" t="s">
         <v>96</v>
       </c>
       <c r="B64" s="5"/>
       <c r="C64" s="5" t="s">
         <v>266</v>
       </c>
       <c r="D64" s="5" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="E64" s="5" t="s">
         <v>121</v>
       </c>
       <c r="F64" s="5" t="s">
         <v>25</v>
       </c>
       <c r="G64" s="5">
         <v>37.26</v>
       </c>
       <c r="H64" s="5" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" s="4" t="s">
         <v>97</v>
       </c>
       <c r="B65" s="5"/>
       <c r="C65" s="5" t="s">
         <v>266</v>
       </c>
       <c r="D65" s="5" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="E65" s="5" t="s">
         <v>121</v>
       </c>
       <c r="F65" s="5" t="s">
         <v>25</v>
       </c>
       <c r="G65" s="5">
         <v>37.26</v>
       </c>
       <c r="H65" s="5" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" s="4" t="s">
         <v>98</v>
       </c>
       <c r="B66" s="5"/>
       <c r="C66" s="5" t="s">
         <v>266</v>
       </c>
       <c r="D66" s="5" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="E66" s="5" t="s">
         <v>121</v>
       </c>
       <c r="F66" s="5" t="s">
         <v>25</v>
       </c>
       <c r="G66" s="5">
         <v>37.26</v>
       </c>
       <c r="H66" s="5" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" s="4" t="s">
         <v>99</v>
       </c>
       <c r="B67" s="5"/>
       <c r="C67" s="5" t="s">
         <v>266</v>
       </c>
       <c r="D67" s="5" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="E67" s="5" t="s">
         <v>121</v>
       </c>
       <c r="F67" s="5" t="s">
         <v>25</v>
       </c>
       <c r="G67" s="5">
         <v>37.26</v>
       </c>
       <c r="H67" s="5" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" s="4" t="s">
         <v>100</v>
       </c>
       <c r="B68" s="5"/>
       <c r="C68" s="5" t="s">
         <v>266</v>
       </c>
       <c r="D68" s="5" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="E68" s="5" t="s">
         <v>121</v>
       </c>
       <c r="F68" s="5" t="s">
         <v>25</v>
       </c>
       <c r="G68" s="5">
         <v>37.26</v>
       </c>
       <c r="H68" s="5" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" s="4" t="s">
         <v>101</v>
       </c>
       <c r="B69" s="5"/>
       <c r="C69" s="5" t="s">
         <v>266</v>
       </c>
       <c r="D69" s="5" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="E69" s="5" t="s">
         <v>121</v>
       </c>
       <c r="F69" s="5" t="s">
         <v>25</v>
       </c>
       <c r="G69" s="5">
         <v>37.26</v>
       </c>
       <c r="H69" s="5" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" s="4" t="s">
         <v>102</v>
       </c>
       <c r="B70" s="5"/>
       <c r="C70" s="5" t="s">
         <v>266</v>
       </c>
       <c r="D70" s="5" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="E70" s="5" t="s">
         <v>121</v>
       </c>
       <c r="F70" s="5" t="s">
         <v>25</v>
       </c>
       <c r="G70" s="5">
         <v>37.26</v>
       </c>
       <c r="H70" s="5" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" s="4" t="s">
         <v>103</v>
       </c>
       <c r="B71" s="5"/>
       <c r="C71" s="5" t="s">
         <v>266</v>
       </c>
       <c r="D71" s="5" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="E71" s="5" t="s">
         <v>121</v>
       </c>
       <c r="F71" s="5" t="s">
         <v>25</v>
       </c>
       <c r="G71" s="5">
         <v>37.26</v>
       </c>
       <c r="H71" s="5" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" s="4" t="s">
         <v>104</v>
       </c>
       <c r="B72" s="5"/>
       <c r="C72" s="5" t="s">
         <v>266</v>
       </c>
       <c r="D72" s="5" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="E72" s="5" t="s">
         <v>121</v>
       </c>
       <c r="F72" s="5" t="s">
         <v>25</v>
       </c>
       <c r="G72" s="5">
         <v>37.26</v>
       </c>
       <c r="H72" s="5" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" s="4" t="s">
         <v>105</v>
       </c>
       <c r="B73" s="5"/>
       <c r="C73" s="5" t="s">
         <v>266</v>
       </c>
       <c r="D73" s="5" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="E73" s="5" t="s">
         <v>121</v>
       </c>
       <c r="F73" s="5" t="s">
         <v>25</v>
       </c>
       <c r="G73" s="5">
         <v>37.26</v>
       </c>
       <c r="H73" s="5" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" s="4" t="s">
         <v>106</v>
       </c>
       <c r="B74" s="5"/>
       <c r="C74" s="5" t="s">
         <v>266</v>
       </c>
       <c r="D74" s="5" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="E74" s="5" t="s">
         <v>121</v>
       </c>
       <c r="F74" s="5" t="s">
         <v>25</v>
       </c>
       <c r="G74" s="5">
         <v>37.26</v>
       </c>
       <c r="H74" s="5" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" s="4" t="s">
         <v>107</v>
       </c>
       <c r="B75" s="5"/>
       <c r="C75" s="5" t="s">
         <v>266</v>
       </c>
       <c r="D75" s="5" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="E75" s="5" t="s">
         <v>121</v>
       </c>
       <c r="F75" s="5" t="s">
         <v>25</v>
       </c>
       <c r="G75" s="5">
         <v>37.26</v>
       </c>
       <c r="H75" s="5" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" s="4" t="s">
         <v>108</v>
       </c>
       <c r="B76" s="5"/>
       <c r="C76" s="5" t="s">
         <v>266</v>
       </c>
       <c r="D76" s="5" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="E76" s="5" t="s">
         <v>121</v>
       </c>
       <c r="F76" s="5" t="s">
         <v>25</v>
       </c>
       <c r="G76" s="5">
         <v>37.26</v>
       </c>
       <c r="H76" s="5" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" s="4" t="s">
         <v>109</v>
       </c>
       <c r="B77" s="5"/>
       <c r="C77" s="5" t="s">
         <v>266</v>
       </c>
       <c r="D77" s="5" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="E77" s="5" t="s">
         <v>121</v>
       </c>
       <c r="F77" s="5" t="s">
         <v>25</v>
       </c>
       <c r="G77" s="5">
         <v>37.26</v>
       </c>
       <c r="H77" s="5" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" s="4" t="s">
         <v>110</v>
       </c>
       <c r="B78" s="5"/>
       <c r="C78" s="5" t="s">
         <v>266</v>
       </c>
       <c r="D78" s="5" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="E78" s="5" t="s">
         <v>121</v>
       </c>
       <c r="F78" s="5" t="s">
         <v>25</v>
       </c>
       <c r="G78" s="5">
         <v>37.26</v>
       </c>
       <c r="H78" s="5" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" s="4" t="s">
         <v>111</v>
       </c>
       <c r="B79" s="5"/>
       <c r="C79" s="5" t="s">
         <v>266</v>
       </c>
       <c r="D79" s="5" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="E79" s="5" t="s">
         <v>121</v>
       </c>
       <c r="F79" s="5" t="s">
         <v>25</v>
       </c>
       <c r="G79" s="5">
         <v>37.26</v>
       </c>
       <c r="H79" s="5" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" s="4" t="s">
         <v>112</v>
       </c>
       <c r="B80" s="5"/>
       <c r="C80" s="5" t="s">
         <v>266</v>
       </c>
       <c r="D80" s="5" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="E80" s="5" t="s">
-        <v>121</v>
+        <v>132</v>
       </c>
       <c r="F80" s="5" t="s">
         <v>25</v>
       </c>
       <c r="G80" s="5">
-        <v>37.26</v>
+        <v>34.25</v>
       </c>
       <c r="H80" s="5" t="s">
-        <v>143</v>
+        <v>152</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" s="16" t="s">
         <v>267</v>
       </c>
       <c r="B82" s="16" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
         <v>271</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
         <v>269</v>
       </c>
       <c r="B84" t="s">
         <v>263</v>
       </c>
       <c r="C84" t="s">
         <v>264</v>
       </c>
@@ -9278,51 +9278,51 @@
       <c r="E86" s="5" t="s">
         <v>123</v>
       </c>
       <c r="F86" s="5" t="s">
         <v>25</v>
       </c>
       <c r="G86" s="5">
         <v>21.08</v>
       </c>
       <c r="H86" s="5" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" s="4" t="s">
         <v>42</v>
       </c>
       <c r="B87" s="5"/>
       <c r="C87" s="5" t="s">
         <v>270</v>
       </c>
       <c r="D87" s="5" t="s">
         <v>115</v>
       </c>
       <c r="E87" s="5" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F87" s="5" t="s">
         <v>25</v>
       </c>
       <c r="G87" s="5">
         <v>8.880000000000001</v>
       </c>
       <c r="H87" s="5" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" s="4" t="s">
         <v>43</v>
       </c>
       <c r="B88" s="5"/>
       <c r="C88" s="5" t="s">
         <v>270</v>
       </c>
       <c r="D88" s="5" t="s">
         <v>115</v>
       </c>
       <c r="E88" s="5" t="s">
         <v>121</v>
       </c>
@@ -9388,229 +9388,229 @@
       <c r="A91" s="4" t="s">
         <v>46</v>
       </c>
       <c r="B91" s="5"/>
       <c r="C91" s="5" t="s">
         <v>270</v>
       </c>
       <c r="D91" s="5" t="s">
         <v>115</v>
       </c>
       <c r="E91" s="5" t="s">
         <v>125</v>
       </c>
       <c r="F91" s="5" t="s">
         <v>25</v>
       </c>
       <c r="G91" s="5">
         <v>8.800000000000001</v>
       </c>
       <c r="H91" s="5" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" s="4" t="s">
-        <v>67</v>
+        <v>53</v>
       </c>
       <c r="B92" s="5"/>
       <c r="C92" s="5" t="s">
         <v>270</v>
       </c>
       <c r="D92" s="5" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="E92" s="5" t="s">
         <v>121</v>
       </c>
       <c r="F92" s="5" t="s">
         <v>25</v>
       </c>
       <c r="G92" s="5">
         <v>37.84</v>
       </c>
       <c r="H92" s="5" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" s="4" t="s">
-        <v>68</v>
+        <v>54</v>
       </c>
       <c r="B93" s="5"/>
       <c r="C93" s="5" t="s">
         <v>270</v>
       </c>
       <c r="D93" s="5" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="E93" s="5" t="s">
         <v>121</v>
       </c>
       <c r="F93" s="5" t="s">
         <v>25</v>
       </c>
       <c r="G93" s="5">
         <v>37.84</v>
       </c>
       <c r="H93" s="5" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" s="4" t="s">
-        <v>69</v>
+        <v>55</v>
       </c>
       <c r="B94" s="5"/>
       <c r="C94" s="5" t="s">
         <v>270</v>
       </c>
       <c r="D94" s="5" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="E94" s="5" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="F94" s="5" t="s">
         <v>25</v>
       </c>
       <c r="G94" s="5">
         <v>40.89</v>
       </c>
       <c r="H94" s="5" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" s="16" t="s">
         <v>267</v>
       </c>
       <c r="B96" s="16" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" t="s">
         <v>269</v>
       </c>
       <c r="B98" t="s">
         <v>263</v>
       </c>
       <c r="C98" t="s">
         <v>264</v>
       </c>
       <c r="D98" t="s">
         <v>29</v>
       </c>
       <c r="E98" t="s">
         <v>30</v>
       </c>
       <c r="F98" t="s">
         <v>3</v>
       </c>
       <c r="G98" t="s">
         <v>259</v>
       </c>
       <c r="H98" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" s="4" t="s">
-        <v>64</v>
+        <v>50</v>
       </c>
       <c r="B99" s="5"/>
       <c r="C99" s="5" t="s">
         <v>272</v>
       </c>
       <c r="D99" s="5" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="E99" s="5" t="s">
         <v>121</v>
       </c>
       <c r="F99" s="5" t="s">
         <v>25</v>
       </c>
       <c r="G99" s="5">
         <v>37.24</v>
       </c>
       <c r="H99" s="5" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" s="4" t="s">
-        <v>65</v>
+        <v>51</v>
       </c>
       <c r="B100" s="5"/>
       <c r="C100" s="5" t="s">
         <v>272</v>
       </c>
       <c r="D100" s="5" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="E100" s="5" t="s">
         <v>121</v>
       </c>
       <c r="F100" s="5" t="s">
         <v>25</v>
       </c>
       <c r="G100" s="5">
         <v>37.24</v>
       </c>
       <c r="H100" s="5" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" s="4" t="s">
-        <v>66</v>
+        <v>52</v>
       </c>
       <c r="B101" s="5"/>
       <c r="C101" s="5" t="s">
         <v>272</v>
       </c>
       <c r="D101" s="5" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="E101" s="5" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="F101" s="5" t="s">
         <v>25</v>
       </c>
       <c r="G101" s="5">
         <v>2.69</v>
       </c>
       <c r="H101" s="5" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" s="16" t="s">
         <v>267</v>
       </c>
       <c r="B103" s="16" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" t="s">
         <v>269</v>
       </c>
       <c r="B105" t="s">
         <v>263</v>
       </c>
       <c r="C105" t="s">
         <v>264</v>
       </c>
@@ -9658,70 +9658,70 @@
       <c r="A107" s="4" t="s">
         <v>48</v>
       </c>
       <c r="B107" s="5"/>
       <c r="C107" s="5" t="s">
         <v>274</v>
       </c>
       <c r="D107" s="5" t="s">
         <v>116</v>
       </c>
       <c r="E107" s="5" t="s">
         <v>127</v>
       </c>
       <c r="F107" s="5" t="s">
         <v>25</v>
       </c>
       <c r="G107" s="5">
         <v>21.28</v>
       </c>
       <c r="H107" s="5" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" s="4" t="s">
-        <v>63</v>
+        <v>49</v>
       </c>
       <c r="B108" s="5"/>
       <c r="C108" s="5" t="s">
         <v>274</v>
       </c>
       <c r="D108" s="5" t="s">
         <v>116</v>
       </c>
       <c r="E108" s="5" t="s">
         <v>121</v>
       </c>
       <c r="F108" s="5" t="s">
         <v>25</v>
       </c>
       <c r="G108" s="5">
         <v>15.68</v>
       </c>
       <c r="H108" s="5" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" s="16" t="s">
         <v>267</v>
       </c>
       <c r="B110" s="16" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" t="s">
         <v>277</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" t="s">
         <v>269</v>
       </c>
       <c r="B112" t="s">
         <v>263</v>
       </c>
       <c r="C112" t="s">
         <v>264</v>
       </c>
@@ -9928,190 +9928,190 @@
       </c>
       <c r="B123" t="s">
         <v>263</v>
       </c>
       <c r="C123" t="s">
         <v>264</v>
       </c>
       <c r="D123" t="s">
         <v>29</v>
       </c>
       <c r="E123" t="s">
         <v>30</v>
       </c>
       <c r="F123" t="s">
         <v>3</v>
       </c>
       <c r="G123" t="s">
         <v>259</v>
       </c>
       <c r="H123" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" s="4" t="s">
-        <v>70</v>
+        <v>56</v>
       </c>
       <c r="B124" s="5"/>
       <c r="C124" s="5" t="s">
         <v>278</v>
       </c>
       <c r="D124" s="5" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="E124" s="5" t="s">
         <v>121</v>
       </c>
       <c r="F124" s="5" t="s">
         <v>25</v>
       </c>
       <c r="G124" s="5">
         <v>38.14</v>
       </c>
       <c r="H124" s="5" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" s="4" t="s">
-        <v>71</v>
+        <v>57</v>
       </c>
       <c r="B125" s="5"/>
       <c r="C125" s="5" t="s">
         <v>278</v>
       </c>
       <c r="D125" s="5" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="E125" s="5" t="s">
         <v>121</v>
       </c>
       <c r="F125" s="5" t="s">
         <v>25</v>
       </c>
       <c r="G125" s="5">
         <v>38.14</v>
       </c>
       <c r="H125" s="5" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" s="4" t="s">
-        <v>72</v>
+        <v>58</v>
       </c>
       <c r="B126" s="5"/>
       <c r="C126" s="5" t="s">
         <v>278</v>
       </c>
       <c r="D126" s="5" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="E126" s="5" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="F126" s="5" t="s">
         <v>25</v>
       </c>
       <c r="G126" s="5">
         <v>38.14</v>
       </c>
       <c r="H126" s="5" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" s="4" t="s">
-        <v>73</v>
+        <v>59</v>
       </c>
       <c r="B127" s="5"/>
       <c r="C127" s="5" t="s">
         <v>278</v>
       </c>
       <c r="D127" s="5" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="E127" s="5" t="s">
         <v>121</v>
       </c>
       <c r="F127" s="5" t="s">
         <v>25</v>
       </c>
       <c r="G127" s="5">
         <v>38.14</v>
       </c>
       <c r="H127" s="5" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" s="4" t="s">
-        <v>74</v>
+        <v>60</v>
       </c>
       <c r="B128" s="5"/>
       <c r="C128" s="5" t="s">
         <v>278</v>
       </c>
       <c r="D128" s="5" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="E128" s="5" t="s">
         <v>121</v>
       </c>
       <c r="F128" s="5" t="s">
         <v>25</v>
       </c>
       <c r="G128" s="5">
         <v>38.14</v>
       </c>
       <c r="H128" s="5" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" s="4" t="s">
-        <v>75</v>
+        <v>61</v>
       </c>
       <c r="B129" s="5"/>
       <c r="C129" s="5" t="s">
         <v>278</v>
       </c>
       <c r="D129" s="5" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="E129" s="5" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="F129" s="5" t="s">
         <v>25</v>
       </c>
       <c r="G129" s="5">
         <v>17.75</v>
       </c>
       <c r="H129" s="5" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="F137" s="6" t="s">
         <v>292</v>
       </c>
     </row>
   </sheetData>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.7" right="0.7" top="1" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" fitToHeight="0" orientation="portrait"/>
   <headerFooter>
     <oddFooter>&amp;LDate: &amp;D&amp;C&amp;14&amp;"Calibri,Italic"A member of the Mei Sheng Group&amp;RPage &amp;P of &amp;N</oddFooter>
   </headerFooter>
   <rowBreaks count="5" manualBreakCount="5">
     <brk id="81" max="16383" man="1"/>
     <brk id="95" max="16383" man="1"/>
     <brk id="102" max="16383" man="1"/>
     <brk id="109" max="16383" man="1"/>
     <brk id="120" max="16383" man="1"/>
   </rowBreaks>
   <tableParts count="8">
     <tablePart r:id="rId1"/>
     <tablePart r:id="rId2"/>
     <tablePart r:id="rId3"/>