--- v0 (2026-04-09)
+++ v1 (2026-06-09)
@@ -87,89 +87,89 @@
   <si>
     <t>M</t>
   </si>
   <si>
     <t>Fabric Code</t>
   </si>
   <si>
     <t>Grade</t>
   </si>
   <si>
     <t>Color Group</t>
   </si>
   <si>
     <t>Width</t>
   </si>
   <si>
     <t>Roll Length</t>
   </si>
   <si>
     <t>Kilograms</t>
   </si>
   <si>
     <t>Roll ID</t>
   </si>
   <si>
+    <t>2508310-01-0001</t>
+  </si>
+  <si>
+    <t>2508310-01-0002</t>
+  </si>
+  <si>
+    <t>2508310-01-0003</t>
+  </si>
+  <si>
+    <t>2508310-01-0004</t>
+  </si>
+  <si>
+    <t>2508310-01-0005</t>
+  </si>
+  <si>
+    <t>2508310-01-0006</t>
+  </si>
+  <si>
+    <t>2508310-01-0007</t>
+  </si>
+  <si>
+    <t>2508310-01-0008</t>
+  </si>
+  <si>
+    <t>2508310-01-0009</t>
+  </si>
+  <si>
+    <t>2508310-01-0010</t>
+  </si>
+  <si>
+    <t>2508310-01-0011</t>
+  </si>
+  <si>
+    <t>2508310-01-0012</t>
+  </si>
+  <si>
     <t>2508310-01-0013</t>
   </si>
   <si>
-    <t>2508310-01-0001</t>
-[...34 lines deleted...]
-  <si>
     <t>2508310-01-0014</t>
   </si>
   <si>
     <t>2508310-01-0015</t>
   </si>
   <si>
     <t>2508310-01-0016</t>
   </si>
   <si>
     <t>2508310-01-0017</t>
   </si>
   <si>
     <t>2508310-01-0018</t>
   </si>
   <si>
     <t>2508310-01-0019</t>
   </si>
   <si>
     <t>2508310-01-0020</t>
   </si>
   <si>
     <t>2508310-01-0021</t>
   </si>
   <si>
     <t>2508310-01-0022</t>
@@ -183,159 +183,159 @@
   <si>
     <t>2508310-01-0025</t>
   </si>
   <si>
     <t>2508310-01-0026</t>
   </si>
   <si>
     <t>2508310-01-0027</t>
   </si>
   <si>
     <t>2508310-01-0028</t>
   </si>
   <si>
     <t>2508310-01-0030</t>
   </si>
   <si>
     <t>A</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
+    <t>59.2</t>
+  </si>
+  <si>
     <t>59.5</t>
   </si>
   <si>
-    <t>59.2</t>
-[...1 lines deleted...]
-  <si>
     <t>59.0</t>
   </si>
   <si>
+    <t>87.0</t>
+  </si>
+  <si>
+    <t>86.0</t>
+  </si>
+  <si>
+    <t>131.0</t>
+  </si>
+  <si>
+    <t>120.0</t>
+  </si>
+  <si>
+    <t>136.0</t>
+  </si>
+  <si>
+    <t>146.0</t>
+  </si>
+  <si>
+    <t>162.0</t>
+  </si>
+  <si>
+    <t>89.0</t>
+  </si>
+  <si>
+    <t>134.0</t>
+  </si>
+  <si>
+    <t>108.0</t>
+  </si>
+  <si>
+    <t>40.0</t>
+  </si>
+  <si>
     <t>66.0</t>
   </si>
   <si>
-    <t>87.0</t>
-[...31 lines deleted...]
-  <si>
     <t>82.0</t>
   </si>
   <si>
     <t>90.0</t>
   </si>
   <si>
     <t>100.0</t>
   </si>
   <si>
     <t>97.0</t>
   </si>
   <si>
     <t>122.0</t>
   </si>
   <si>
     <t>138.0</t>
   </si>
   <si>
     <t>110.0</t>
   </si>
   <si>
     <t>109.0</t>
   </si>
   <si>
     <t>96.0</t>
   </si>
   <si>
+    <t>37.70</t>
+  </si>
+  <si>
+    <t>37.22</t>
+  </si>
+  <si>
+    <t>56.02</t>
+  </si>
+  <si>
+    <t>51.74</t>
+  </si>
+  <si>
+    <t>58.18</t>
+  </si>
+  <si>
+    <t>62.18</t>
+  </si>
+  <si>
+    <t>69.74</t>
+  </si>
+  <si>
+    <t>39.74</t>
+  </si>
+  <si>
+    <t>58.94</t>
+  </si>
+  <si>
+    <t>48.22</t>
+  </si>
+  <si>
+    <t>17.96</t>
+  </si>
+  <si>
+    <t>63.24</t>
+  </si>
+  <si>
     <t>28.88</t>
-  </si>
-[...34 lines deleted...]
-    <t>63.24</t>
   </si>
   <si>
     <t>35.86</t>
   </si>
   <si>
     <t>39.50</t>
   </si>
   <si>
     <t>37.90</t>
   </si>
   <si>
     <t>56.89</t>
   </si>
   <si>
     <t>52.04</t>
   </si>
   <si>
     <t>45.18</t>
   </si>
   <si>
     <t>44.80</t>
   </si>
   <si>
     <t>43.00</t>
   </si>
@@ -422,87 +422,87 @@
     <t>KG 
  重量</t>
   </si>
   <si>
     <t>Manager - 经理</t>
   </si>
   <si>
     <t>WH Manager - 仓库管理员</t>
   </si>
   <si>
     <t>Security - 保安员</t>
   </si>
   <si>
     <t>Applicant - 申请人</t>
   </si>
   <si>
     <t>Recipient - 接受者</t>
   </si>
   <si>
     <t>Bảng kê hàng hóa</t>
   </si>
   <si>
     <t>Packing List</t>
   </si>
   <si>
+    <t>2508310_01 - 0001</t>
+  </si>
+  <si>
+    <t>2508310_01 - 0002</t>
+  </si>
+  <si>
+    <t>2508310_01 - 0003</t>
+  </si>
+  <si>
+    <t>2508310_01 - 0004</t>
+  </si>
+  <si>
+    <t>2508310_01 - 0005</t>
+  </si>
+  <si>
+    <t>2508310_01 - 0006</t>
+  </si>
+  <si>
+    <t>2508310_01 - 0007</t>
+  </si>
+  <si>
+    <t>2508310_01 - 0008</t>
+  </si>
+  <si>
+    <t>2508310_01 - 0009</t>
+  </si>
+  <si>
+    <t>2508310_01 - 0010</t>
+  </si>
+  <si>
+    <t>2508310_01 - 0011</t>
+  </si>
+  <si>
+    <t>2508310_01 - 0012</t>
+  </si>
+  <si>
     <t>2508310_01 - 0013</t>
-  </si>
-[...34 lines deleted...]
-    <t>2508310_01 - 0012</t>
   </si>
   <si>
     <t>2508310_01 - 0014</t>
   </si>
   <si>
     <t>2508310_01 - 0015</t>
   </si>
   <si>
     <t>2508310_01 - 0016</t>
   </si>
   <si>
     <t>2508310_01 - 0017</t>
   </si>
   <si>
     <t>2508310_01 - 0018</t>
   </si>
   <si>
     <t>2508310_01 - 0019</t>
   </si>
   <si>
     <t>2508310_01 - 0020</t>
   </si>
   <si>
     <t>2508310_01 - 0021</t>
   </si>
@@ -1397,181 +1397,181 @@
       </c>
       <c r="F10" s="5" t="s">
         <v>53</v>
       </c>
       <c r="G10" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H10" s="5" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="4" t="s">
         <v>19</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C11" s="5" t="s">
         <v>47</v>
       </c>
       <c r="D11" s="5" t="s">
         <v>48</v>
       </c>
       <c r="E11" s="5" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="F11" s="5" t="s">
         <v>54</v>
       </c>
       <c r="G11" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H11" s="5" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="4" t="s">
         <v>20</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C12" s="5" t="s">
         <v>47</v>
       </c>
       <c r="D12" s="5" t="s">
         <v>48</v>
       </c>
       <c r="E12" s="5" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="F12" s="5" t="s">
         <v>55</v>
       </c>
       <c r="G12" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H12" s="5" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="4" t="s">
         <v>21</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C13" s="5" t="s">
         <v>47</v>
       </c>
       <c r="D13" s="5" t="s">
         <v>48</v>
       </c>
       <c r="E13" s="5" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="F13" s="5" t="s">
         <v>56</v>
       </c>
       <c r="G13" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H13" s="5" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C14" s="5" t="s">
         <v>47</v>
       </c>
       <c r="D14" s="5" t="s">
         <v>48</v>
       </c>
       <c r="E14" s="5" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="F14" s="5" t="s">
         <v>57</v>
       </c>
       <c r="G14" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H14" s="5" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C15" s="5" t="s">
         <v>47</v>
       </c>
       <c r="D15" s="5" t="s">
         <v>48</v>
       </c>
       <c r="E15" s="5" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="F15" s="5" t="s">
         <v>58</v>
       </c>
       <c r="G15" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H15" s="5" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C16" s="5" t="s">
         <v>47</v>
       </c>
       <c r="D16" s="5" t="s">
         <v>48</v>
       </c>
       <c r="E16" s="5" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="F16" s="5" t="s">
         <v>59</v>
       </c>
       <c r="G16" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H16" s="5" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C17" s="5" t="s">
         <v>47</v>
       </c>
       <c r="D17" s="5" t="s">
         <v>48</v>
       </c>
       <c r="E17" s="5" t="s">
@@ -1579,181 +1579,181 @@
       </c>
       <c r="F17" s="5" t="s">
         <v>60</v>
       </c>
       <c r="G17" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H17" s="5" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C18" s="5" t="s">
         <v>47</v>
       </c>
       <c r="D18" s="5" t="s">
         <v>48</v>
       </c>
       <c r="E18" s="5" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="F18" s="5" t="s">
         <v>61</v>
       </c>
       <c r="G18" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H18" s="5" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>47</v>
       </c>
       <c r="D19" s="5" t="s">
         <v>48</v>
       </c>
       <c r="E19" s="5" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="F19" s="5" t="s">
         <v>62</v>
       </c>
       <c r="G19" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H19" s="5" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="4" t="s">
         <v>28</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C20" s="5" t="s">
         <v>47</v>
       </c>
       <c r="D20" s="5" t="s">
         <v>48</v>
       </c>
       <c r="E20" s="5" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="F20" s="5" t="s">
         <v>63</v>
       </c>
       <c r="G20" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H20" s="5" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="4" t="s">
         <v>29</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C21" s="5" t="s">
         <v>47</v>
       </c>
       <c r="D21" s="5" t="s">
         <v>48</v>
       </c>
       <c r="E21" s="5" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="F21" s="5" t="s">
-        <v>64</v>
+        <v>58</v>
       </c>
       <c r="G21" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H21" s="5" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="4" t="s">
         <v>30</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C22" s="5" t="s">
         <v>47</v>
       </c>
       <c r="D22" s="5" t="s">
         <v>48</v>
       </c>
       <c r="E22" s="5" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="F22" s="5" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="G22" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H22" s="5" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="4" t="s">
         <v>31</v>
       </c>
       <c r="B23" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C23" s="5" t="s">
         <v>47</v>
       </c>
       <c r="D23" s="5" t="s">
         <v>48</v>
       </c>
       <c r="E23" s="5" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="F23" s="5" t="s">
         <v>65</v>
       </c>
       <c r="G23" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H23" s="5" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="4" t="s">
         <v>32</v>
       </c>
       <c r="B24" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C24" s="5" t="s">
         <v>47</v>
       </c>
       <c r="D24" s="5" t="s">
         <v>49</v>
       </c>
       <c r="E24" s="5" t="s">
@@ -1764,103 +1764,103 @@
       </c>
       <c r="G24" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H24" s="5" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="4" t="s">
         <v>33</v>
       </c>
       <c r="B25" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C25" s="5" t="s">
         <v>47</v>
       </c>
       <c r="D25" s="5" t="s">
         <v>49</v>
       </c>
       <c r="E25" s="5" t="s">
         <v>52</v>
       </c>
       <c r="F25" s="5" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="G25" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H25" s="5" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="4" t="s">
         <v>34</v>
       </c>
       <c r="B26" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C26" s="5" t="s">
         <v>47</v>
       </c>
       <c r="D26" s="5" t="s">
         <v>48</v>
       </c>
       <c r="E26" s="5" t="s">
         <v>52</v>
       </c>
       <c r="F26" s="5" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="G26" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H26" s="5" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="4" t="s">
         <v>35</v>
       </c>
       <c r="B27" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C27" s="5" t="s">
         <v>47</v>
       </c>
       <c r="D27" s="5" t="s">
         <v>48</v>
       </c>
       <c r="E27" s="5" t="s">
         <v>52</v>
       </c>
       <c r="F27" s="5" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="G27" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H27" s="5" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="4" t="s">
         <v>36</v>
       </c>
       <c r="B28" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C28" s="5" t="s">
         <v>47</v>
       </c>
       <c r="D28" s="5" t="s">
         <v>48</v>
       </c>
       <c r="E28" s="5" t="s">
         <v>52</v>
       </c>
       <c r="F28" s="5" t="s">
@@ -2281,422 +2281,422 @@
       </c>
       <c r="E10" s="5" t="s">
         <v>50</v>
       </c>
       <c r="F10" s="5" t="s">
         <v>53</v>
       </c>
       <c r="G10" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="4" t="s">
         <v>19</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C11" s="5" t="s">
         <v>47</v>
       </c>
       <c r="D11" s="5" t="s">
         <v>48</v>
       </c>
       <c r="E11" s="5" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="F11" s="5" t="s">
         <v>54</v>
       </c>
       <c r="G11" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="4" t="s">
         <v>20</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C12" s="5" t="s">
         <v>47</v>
       </c>
       <c r="D12" s="5" t="s">
         <v>48</v>
       </c>
       <c r="E12" s="5" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="F12" s="5" t="s">
         <v>55</v>
       </c>
       <c r="G12" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="4" t="s">
         <v>21</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C13" s="5" t="s">
         <v>47</v>
       </c>
       <c r="D13" s="5" t="s">
         <v>48</v>
       </c>
       <c r="E13" s="5" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="F13" s="5" t="s">
         <v>56</v>
       </c>
       <c r="G13" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C14" s="5" t="s">
         <v>47</v>
       </c>
       <c r="D14" s="5" t="s">
         <v>48</v>
       </c>
       <c r="E14" s="5" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="F14" s="5" t="s">
         <v>57</v>
       </c>
       <c r="G14" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C15" s="5" t="s">
         <v>47</v>
       </c>
       <c r="D15" s="5" t="s">
         <v>48</v>
       </c>
       <c r="E15" s="5" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="F15" s="5" t="s">
         <v>58</v>
       </c>
       <c r="G15" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C16" s="5" t="s">
         <v>47</v>
       </c>
       <c r="D16" s="5" t="s">
         <v>48</v>
       </c>
       <c r="E16" s="5" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="F16" s="5" t="s">
         <v>59</v>
       </c>
       <c r="G16" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C17" s="5" t="s">
         <v>47</v>
       </c>
       <c r="D17" s="5" t="s">
         <v>48</v>
       </c>
       <c r="E17" s="5" t="s">
         <v>51</v>
       </c>
       <c r="F17" s="5" t="s">
         <v>60</v>
       </c>
       <c r="G17" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C18" s="5" t="s">
         <v>47</v>
       </c>
       <c r="D18" s="5" t="s">
         <v>48</v>
       </c>
       <c r="E18" s="5" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="F18" s="5" t="s">
         <v>61</v>
       </c>
       <c r="G18" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>47</v>
       </c>
       <c r="D19" s="5" t="s">
         <v>48</v>
       </c>
       <c r="E19" s="5" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="F19" s="5" t="s">
         <v>62</v>
       </c>
       <c r="G19" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="4" t="s">
         <v>28</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C20" s="5" t="s">
         <v>47</v>
       </c>
       <c r="D20" s="5" t="s">
         <v>48</v>
       </c>
       <c r="E20" s="5" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="F20" s="5" t="s">
         <v>63</v>
       </c>
       <c r="G20" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="4" t="s">
         <v>29</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C21" s="5" t="s">
         <v>47</v>
       </c>
       <c r="D21" s="5" t="s">
         <v>48</v>
       </c>
       <c r="E21" s="5" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="F21" s="5" t="s">
-        <v>64</v>
+        <v>58</v>
       </c>
       <c r="G21" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="4" t="s">
         <v>30</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C22" s="5" t="s">
         <v>47</v>
       </c>
       <c r="D22" s="5" t="s">
         <v>48</v>
       </c>
       <c r="E22" s="5" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="F22" s="5" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="G22" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="4" t="s">
         <v>31</v>
       </c>
       <c r="B23" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C23" s="5" t="s">
         <v>47</v>
       </c>
       <c r="D23" s="5" t="s">
         <v>48</v>
       </c>
       <c r="E23" s="5" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="F23" s="5" t="s">
         <v>65</v>
       </c>
       <c r="G23" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="4" t="s">
         <v>32</v>
       </c>
       <c r="B24" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C24" s="5" t="s">
         <v>47</v>
       </c>
       <c r="D24" s="5" t="s">
         <v>49</v>
       </c>
       <c r="E24" s="5" t="s">
         <v>52</v>
       </c>
       <c r="F24" s="5" t="s">
         <v>66</v>
       </c>
       <c r="G24" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="4" t="s">
         <v>33</v>
       </c>
       <c r="B25" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C25" s="5" t="s">
         <v>47</v>
       </c>
       <c r="D25" s="5" t="s">
         <v>49</v>
       </c>
       <c r="E25" s="5" t="s">
         <v>52</v>
       </c>
       <c r="F25" s="5" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="G25" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="4" t="s">
         <v>34</v>
       </c>
       <c r="B26" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C26" s="5" t="s">
         <v>47</v>
       </c>
       <c r="D26" s="5" t="s">
         <v>48</v>
       </c>
       <c r="E26" s="5" t="s">
         <v>52</v>
       </c>
       <c r="F26" s="5" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="G26" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" s="4" t="s">
         <v>35</v>
       </c>
       <c r="B27" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C27" s="5" t="s">
         <v>47</v>
       </c>
       <c r="D27" s="5" t="s">
         <v>48</v>
       </c>
       <c r="E27" s="5" t="s">
         <v>52</v>
       </c>
       <c r="F27" s="5" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="G27" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" s="4" t="s">
         <v>36</v>
       </c>
       <c r="B28" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C28" s="5" t="s">
         <v>47</v>
       </c>
       <c r="D28" s="5" t="s">
         <v>48</v>
       </c>
       <c r="E28" s="5" t="s">
         <v>52</v>
       </c>
       <c r="F28" s="5" t="s">
         <v>67</v>
       </c>
       <c r="G28" s="5" t="s">
@@ -3081,422 +3081,422 @@
       </c>
       <c r="E10" s="5" t="s">
         <v>50</v>
       </c>
       <c r="F10" s="5" t="s">
         <v>53</v>
       </c>
       <c r="G10" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="4" t="s">
         <v>127</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C11" s="5" t="s">
         <v>47</v>
       </c>
       <c r="D11" s="5" t="s">
         <v>48</v>
       </c>
       <c r="E11" s="5" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="F11" s="5" t="s">
         <v>54</v>
       </c>
       <c r="G11" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="4" t="s">
         <v>128</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C12" s="5" t="s">
         <v>47</v>
       </c>
       <c r="D12" s="5" t="s">
         <v>48</v>
       </c>
       <c r="E12" s="5" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="F12" s="5" t="s">
         <v>55</v>
       </c>
       <c r="G12" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="4" t="s">
         <v>129</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C13" s="5" t="s">
         <v>47</v>
       </c>
       <c r="D13" s="5" t="s">
         <v>48</v>
       </c>
       <c r="E13" s="5" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="F13" s="5" t="s">
         <v>56</v>
       </c>
       <c r="G13" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="4" t="s">
         <v>130</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C14" s="5" t="s">
         <v>47</v>
       </c>
       <c r="D14" s="5" t="s">
         <v>48</v>
       </c>
       <c r="E14" s="5" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="F14" s="5" t="s">
         <v>57</v>
       </c>
       <c r="G14" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="4" t="s">
         <v>131</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C15" s="5" t="s">
         <v>47</v>
       </c>
       <c r="D15" s="5" t="s">
         <v>48</v>
       </c>
       <c r="E15" s="5" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="F15" s="5" t="s">
         <v>58</v>
       </c>
       <c r="G15" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="4" t="s">
         <v>132</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C16" s="5" t="s">
         <v>47</v>
       </c>
       <c r="D16" s="5" t="s">
         <v>48</v>
       </c>
       <c r="E16" s="5" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="F16" s="5" t="s">
         <v>59</v>
       </c>
       <c r="G16" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="4" t="s">
         <v>133</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C17" s="5" t="s">
         <v>47</v>
       </c>
       <c r="D17" s="5" t="s">
         <v>48</v>
       </c>
       <c r="E17" s="5" t="s">
         <v>51</v>
       </c>
       <c r="F17" s="5" t="s">
         <v>60</v>
       </c>
       <c r="G17" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="4" t="s">
         <v>134</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C18" s="5" t="s">
         <v>47</v>
       </c>
       <c r="D18" s="5" t="s">
         <v>48</v>
       </c>
       <c r="E18" s="5" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="F18" s="5" t="s">
         <v>61</v>
       </c>
       <c r="G18" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="4" t="s">
         <v>135</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>47</v>
       </c>
       <c r="D19" s="5" t="s">
         <v>48</v>
       </c>
       <c r="E19" s="5" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="F19" s="5" t="s">
         <v>62</v>
       </c>
       <c r="G19" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="4" t="s">
         <v>136</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C20" s="5" t="s">
         <v>47</v>
       </c>
       <c r="D20" s="5" t="s">
         <v>48</v>
       </c>
       <c r="E20" s="5" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="F20" s="5" t="s">
         <v>63</v>
       </c>
       <c r="G20" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="4" t="s">
         <v>137</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C21" s="5" t="s">
         <v>47</v>
       </c>
       <c r="D21" s="5" t="s">
         <v>48</v>
       </c>
       <c r="E21" s="5" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="F21" s="5" t="s">
-        <v>64</v>
+        <v>58</v>
       </c>
       <c r="G21" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="4" t="s">
         <v>138</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C22" s="5" t="s">
         <v>47</v>
       </c>
       <c r="D22" s="5" t="s">
         <v>48</v>
       </c>
       <c r="E22" s="5" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="F22" s="5" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="G22" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="4" t="s">
         <v>139</v>
       </c>
       <c r="B23" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C23" s="5" t="s">
         <v>47</v>
       </c>
       <c r="D23" s="5" t="s">
         <v>48</v>
       </c>
       <c r="E23" s="5" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="F23" s="5" t="s">
         <v>65</v>
       </c>
       <c r="G23" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="4" t="s">
         <v>140</v>
       </c>
       <c r="B24" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C24" s="5" t="s">
         <v>47</v>
       </c>
       <c r="D24" s="5" t="s">
         <v>49</v>
       </c>
       <c r="E24" s="5" t="s">
         <v>52</v>
       </c>
       <c r="F24" s="5" t="s">
         <v>66</v>
       </c>
       <c r="G24" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="4" t="s">
         <v>141</v>
       </c>
       <c r="B25" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C25" s="5" t="s">
         <v>47</v>
       </c>
       <c r="D25" s="5" t="s">
         <v>49</v>
       </c>
       <c r="E25" s="5" t="s">
         <v>52</v>
       </c>
       <c r="F25" s="5" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="G25" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="4" t="s">
         <v>142</v>
       </c>
       <c r="B26" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C26" s="5" t="s">
         <v>47</v>
       </c>
       <c r="D26" s="5" t="s">
         <v>48</v>
       </c>
       <c r="E26" s="5" t="s">
         <v>52</v>
       </c>
       <c r="F26" s="5" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="G26" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" s="4" t="s">
         <v>143</v>
       </c>
       <c r="B27" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C27" s="5" t="s">
         <v>47</v>
       </c>
       <c r="D27" s="5" t="s">
         <v>48</v>
       </c>
       <c r="E27" s="5" t="s">
         <v>52</v>
       </c>
       <c r="F27" s="5" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="G27" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" s="4" t="s">
         <v>144</v>
       </c>
       <c r="B28" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C28" s="5" t="s">
         <v>47</v>
       </c>
       <c r="D28" s="5" t="s">
         <v>48</v>
       </c>
       <c r="E28" s="5" t="s">
         <v>52</v>
       </c>
       <c r="F28" s="5" t="s">
         <v>67</v>
       </c>
       <c r="G28" s="5" t="s">
@@ -4042,380 +4042,380 @@
       </c>
       <c r="H29" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B30" s="5" t="s">
         <v>48</v>
       </c>
       <c r="C30" s="5" t="s">
         <v>164</v>
       </c>
       <c r="D30" s="5" t="s">
         <v>50</v>
       </c>
       <c r="E30" s="5" t="s">
         <v>53</v>
       </c>
       <c r="F30" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G30" s="5">
-        <v>28.56</v>
+        <v>37.38</v>
       </c>
       <c r="H30" s="5" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="4" t="s">
         <v>19</v>
       </c>
       <c r="B31" s="5" t="s">
         <v>48</v>
       </c>
       <c r="C31" s="5" t="s">
         <v>164</v>
       </c>
       <c r="D31" s="5" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="E31" s="5" t="s">
         <v>54</v>
       </c>
       <c r="F31" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G31" s="5">
-        <v>37.38</v>
+        <v>36.9</v>
       </c>
       <c r="H31" s="5" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="4" t="s">
         <v>20</v>
       </c>
       <c r="B32" s="5" t="s">
         <v>48</v>
       </c>
       <c r="C32" s="5" t="s">
         <v>164</v>
       </c>
       <c r="D32" s="5" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="E32" s="5" t="s">
         <v>55</v>
       </c>
       <c r="F32" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G32" s="5">
-        <v>36.9</v>
+        <v>55.7</v>
       </c>
       <c r="H32" s="5" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="4" t="s">
         <v>21</v>
       </c>
       <c r="B33" s="5" t="s">
         <v>48</v>
       </c>
       <c r="C33" s="5" t="s">
         <v>164</v>
       </c>
       <c r="D33" s="5" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="E33" s="5" t="s">
         <v>56</v>
       </c>
       <c r="F33" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G33" s="5">
-        <v>55.7</v>
+        <v>51.42</v>
       </c>
       <c r="H33" s="5" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B34" s="5" t="s">
         <v>48</v>
       </c>
       <c r="C34" s="5" t="s">
         <v>164</v>
       </c>
       <c r="D34" s="5" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="E34" s="5" t="s">
         <v>57</v>
       </c>
       <c r="F34" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G34" s="5">
-        <v>51.42</v>
+        <v>57.86</v>
       </c>
       <c r="H34" s="5" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B35" s="5" t="s">
         <v>48</v>
       </c>
       <c r="C35" s="5" t="s">
         <v>164</v>
       </c>
       <c r="D35" s="5" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="E35" s="5" t="s">
         <v>58</v>
       </c>
       <c r="F35" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G35" s="5">
-        <v>57.86</v>
+        <v>61.86</v>
       </c>
       <c r="H35" s="5" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B36" s="5" t="s">
         <v>48</v>
       </c>
       <c r="C36" s="5" t="s">
         <v>164</v>
       </c>
       <c r="D36" s="5" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="E36" s="5" t="s">
         <v>59</v>
       </c>
       <c r="F36" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G36" s="5">
-        <v>61.86</v>
+        <v>69.42</v>
       </c>
       <c r="H36" s="5" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B37" s="5" t="s">
         <v>48</v>
       </c>
       <c r="C37" s="5" t="s">
         <v>164</v>
       </c>
       <c r="D37" s="5" t="s">
         <v>51</v>
       </c>
       <c r="E37" s="5" t="s">
         <v>60</v>
       </c>
       <c r="F37" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G37" s="5">
-        <v>69.42</v>
+        <v>39.42</v>
       </c>
       <c r="H37" s="5" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B38" s="5" t="s">
         <v>48</v>
       </c>
       <c r="C38" s="5" t="s">
         <v>164</v>
       </c>
       <c r="D38" s="5" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="E38" s="5" t="s">
         <v>61</v>
       </c>
       <c r="F38" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G38" s="5">
-        <v>39.42</v>
+        <v>58.62</v>
       </c>
       <c r="H38" s="5" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B39" s="5" t="s">
         <v>48</v>
       </c>
       <c r="C39" s="5" t="s">
         <v>164</v>
       </c>
       <c r="D39" s="5" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="E39" s="5" t="s">
         <v>62</v>
       </c>
       <c r="F39" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G39" s="5">
-        <v>58.62</v>
+        <v>47.9</v>
       </c>
       <c r="H39" s="5" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="4" t="s">
         <v>28</v>
       </c>
       <c r="B40" s="5" t="s">
         <v>48</v>
       </c>
       <c r="C40" s="5" t="s">
         <v>164</v>
       </c>
       <c r="D40" s="5" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="E40" s="5" t="s">
         <v>63</v>
       </c>
       <c r="F40" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G40" s="5">
-        <v>47.9</v>
+        <v>17.64</v>
       </c>
       <c r="H40" s="5" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="4" t="s">
         <v>29</v>
       </c>
       <c r="B41" s="5" t="s">
         <v>48</v>
       </c>
       <c r="C41" s="5" t="s">
         <v>164</v>
       </c>
       <c r="D41" s="5" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="E41" s="5" t="s">
-        <v>64</v>
+        <v>58</v>
       </c>
       <c r="F41" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G41" s="5">
-        <v>17.64</v>
+        <v>62.92</v>
       </c>
       <c r="H41" s="5" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="4" t="s">
         <v>30</v>
       </c>
       <c r="B42" s="5" t="s">
         <v>48</v>
       </c>
       <c r="C42" s="5" t="s">
         <v>164</v>
       </c>
       <c r="D42" s="5" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="E42" s="5" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="F42" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G42" s="5">
-        <v>62.92</v>
+        <v>28.56</v>
       </c>
       <c r="H42" s="5" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" s="4" t="s">
         <v>31</v>
       </c>
       <c r="B43" s="5" t="s">
         <v>48</v>
       </c>
       <c r="C43" s="5" t="s">
         <v>164</v>
       </c>
       <c r="D43" s="5" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="E43" s="5" t="s">
         <v>65</v>
       </c>
       <c r="F43" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G43" s="5">
         <v>35.54</v>
       </c>
       <c r="H43" s="5" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="4" t="s">
         <v>32</v>
       </c>
       <c r="B44" s="5" t="s">
         <v>49</v>
       </c>
       <c r="C44" s="5" t="s">
         <v>164</v>
       </c>
       <c r="D44" s="5" t="s">
@@ -4426,103 +4426,103 @@
       </c>
       <c r="F44" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G44" s="5">
         <v>39.18</v>
       </c>
       <c r="H44" s="5" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="4" t="s">
         <v>33</v>
       </c>
       <c r="B45" s="5" t="s">
         <v>49</v>
       </c>
       <c r="C45" s="5" t="s">
         <v>164</v>
       </c>
       <c r="D45" s="5" t="s">
         <v>52</v>
       </c>
       <c r="E45" s="5" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="F45" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G45" s="5">
         <v>37.58</v>
       </c>
       <c r="H45" s="5" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" s="4" t="s">
         <v>34</v>
       </c>
       <c r="B46" s="5" t="s">
         <v>48</v>
       </c>
       <c r="C46" s="5" t="s">
         <v>164</v>
       </c>
       <c r="D46" s="5" t="s">
         <v>52</v>
       </c>
       <c r="E46" s="5" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="F46" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G46" s="5">
         <v>56.57</v>
       </c>
       <c r="H46" s="5" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" s="4" t="s">
         <v>35</v>
       </c>
       <c r="B47" s="5" t="s">
         <v>48</v>
       </c>
       <c r="C47" s="5" t="s">
         <v>164</v>
       </c>
       <c r="D47" s="5" t="s">
         <v>52</v>
       </c>
       <c r="E47" s="5" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="F47" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G47" s="5">
         <v>51.72</v>
       </c>
       <c r="H47" s="5" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" s="4" t="s">
         <v>36</v>
       </c>
       <c r="B48" s="5" t="s">
         <v>48</v>
       </c>
       <c r="C48" s="5" t="s">
         <v>164</v>
       </c>
       <c r="D48" s="5" t="s">
         <v>52</v>
       </c>
       <c r="E48" s="5" t="s">