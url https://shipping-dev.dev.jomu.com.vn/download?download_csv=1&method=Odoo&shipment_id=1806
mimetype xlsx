--- v1 (2026-06-09)
+++ v2 (2026-08-08)
@@ -31,77 +31,77 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="PL_Jomu" sheetId="1" r:id="rId1"/>
     <sheet name="PL_Customer" sheetId="2" r:id="rId2"/>
     <sheet name="PL_AnHuy" sheetId="3" r:id="rId3"/>
     <sheet name="PL_Export" sheetId="4" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="2">'PL_AnHuy'!$1:$9</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">'PL_Customer'!$1:$9</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="3">'PL_Export'!$1:$26</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'PL_Jomu'!$1:$9</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1027" uniqueCount="194">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1029" uniqueCount="195">
   <si>
     <t>Total Length</t>
   </si>
   <si>
     <t>Total Weight (Gross)</t>
   </si>
   <si>
     <t>Number Of Rolls</t>
   </si>
   <si>
     <t>Roll Unit</t>
   </si>
   <si>
     <t>FABRIC CODE CUSTOMER</t>
   </si>
   <si>
     <t>AT7240(7488)</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>3126.0</t>
   </si>
   <si>
-    <t>1323.17</t>
+    <t>1365.59</t>
   </si>
   <si>
     <t>YARD</t>
   </si>
   <si>
     <t>M</t>
   </si>
   <si>
     <t>Fabric Code</t>
   </si>
   <si>
     <t>Grade</t>
   </si>
   <si>
     <t>Color Group</t>
   </si>
   <si>
     <t>Width</t>
   </si>
   <si>
     <t>Roll Length</t>
   </si>
   <si>
     <t>Kilograms</t>
   </si>
@@ -337,50 +337,53 @@
     <t>44.80</t>
   </si>
   <si>
     <t>43.00</t>
   </si>
   <si>
     <t>53.28</t>
   </si>
   <si>
     <t>60.38</t>
   </si>
   <si>
     <t>48.10</t>
   </si>
   <si>
     <t>43.88</t>
   </si>
   <si>
     <t>47.82</t>
   </si>
   <si>
     <t>42.10</t>
   </si>
   <si>
     <t>42.68</t>
+  </si>
+  <si>
+    <t>42.42</t>
   </si>
   <si>
     <t>DATE:</t>
   </si>
   <si>
     <t>September 24, 2025</t>
   </si>
   <si>
     <t>Vehicle License:</t>
   </si>
   <si>
     <t>60H-21503</t>
   </si>
   <si>
     <t>Bảng kê hàng hóa - NỘI BỘ</t>
   </si>
   <si>
     <t>Packing List - INTERNAL</t>
   </si>
   <si>
     <t>Fabric Code
 产品</t>
   </si>
   <si>
     <t>Total Length
@@ -1260,145 +1263,145 @@
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table5.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table6.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table9.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:H42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="20.7109375" customWidth="1"/>
     <col min="2" max="8" width="16.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="D1" s="1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="D2" s="2" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" s="3" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B4" s="3" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="D4" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="E4" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F4" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="G4" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="H4" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" s="3" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B5" s="3" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>5</v>
       </c>
       <c r="E5" s="5" t="s">
         <v>7</v>
       </c>
       <c r="F5" s="5" t="s">
         <v>8</v>
       </c>
       <c r="G5" s="5">
         <v>29</v>
       </c>
       <c r="H5" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="D6" s="4" t="s">
         <v>6</v>
       </c>
       <c r="E6" s="5">
         <v>0</v>
       </c>
       <c r="F6" s="5" t="s">
         <v>8</v>
       </c>
       <c r="G6" s="5">
         <v>29</v>
       </c>
       <c r="H6" s="5" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
+        <v>114</v>
+      </c>
+      <c r="B9" t="s">
+        <v>109</v>
+      </c>
+      <c r="C9" t="s">
+        <v>115</v>
+      </c>
+      <c r="D9" t="s">
+        <v>116</v>
+      </c>
+      <c r="E9" t="s">
+        <v>117</v>
+      </c>
+      <c r="F9" t="s">
+        <v>118</v>
+      </c>
+      <c r="G9" t="s">
         <v>113</v>
       </c>
-      <c r="B9" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="H9" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C10" s="5" t="s">
         <v>47</v>
       </c>
       <c r="D10" s="5" t="s">
         <v>48</v>
       </c>
       <c r="E10" s="5" t="s">
         <v>50</v>
       </c>
       <c r="F10" s="5" t="s">
         <v>53</v>
       </c>
       <c r="G10" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H10" s="5" t="s">
@@ -2107,185 +2110,185 @@
         <v>101</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="4" t="s">
         <v>46</v>
       </c>
       <c r="B38" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C38" s="5" t="s">
         <v>47</v>
       </c>
       <c r="D38" s="5" t="s">
         <v>48</v>
       </c>
       <c r="E38" s="5" t="s">
         <v>52</v>
       </c>
       <c r="F38" s="5" t="s">
         <v>73</v>
       </c>
       <c r="G38" s="5" t="s">
         <v>9</v>
       </c>
-      <c r="H38" s="5">
-        <v>0</v>
+      <c r="H38" s="5" t="s">
+        <v>102</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="6" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="C42" s="6" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="E42" s="6" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="F42" s="6" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="H42" s="6" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
   </sheetData>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.7" right="0.7" top="1" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" fitToHeight="0" orientation="portrait"/>
   <headerFooter>
     <oddFooter>&amp;LDate: &amp;D&amp;C&amp;14&amp;"Calibri,Italic"A member of the Mei Sheng Group&amp;RPage &amp;P of &amp;N</oddFooter>
   </headerFooter>
   <tableParts count="2">
     <tablePart r:id="rId1"/>
     <tablePart r:id="rId2"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:G42"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="20.7109375" customWidth="1"/>
     <col min="2" max="7" width="16.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="D1" s="1" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="D2" s="2" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="3" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B4" s="3" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="D4" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="E4" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F4" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="G4" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="3" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B5" s="3" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>5</v>
       </c>
       <c r="E5" s="5" t="s">
         <v>7</v>
       </c>
       <c r="F5" s="5">
         <v>29</v>
       </c>
       <c r="G5" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="D6" s="4" t="s">
         <v>6</v>
       </c>
       <c r="E6" s="5">
         <v>0</v>
       </c>
       <c r="F6" s="5">
         <v>29</v>
       </c>
       <c r="G6" s="5" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" t="s">
+        <v>114</v>
+      </c>
+      <c r="B9" t="s">
+        <v>109</v>
+      </c>
+      <c r="C9" t="s">
+        <v>115</v>
+      </c>
+      <c r="D9" t="s">
+        <v>116</v>
+      </c>
+      <c r="E9" t="s">
+        <v>117</v>
+      </c>
+      <c r="F9" t="s">
+        <v>118</v>
+      </c>
+      <c r="G9" t="s">
         <v>113</v>
-      </c>
-[...16 lines deleted...]
-        <v>112</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C10" s="5" t="s">
         <v>47</v>
       </c>
       <c r="D10" s="5" t="s">
         <v>48</v>
       </c>
       <c r="E10" s="5" t="s">
         <v>50</v>
       </c>
       <c r="F10" s="5" t="s">
         <v>53</v>
       </c>
       <c r="G10" s="5" t="s">
         <v>9</v>
       </c>
     </row>
@@ -2913,1916 +2916,1916 @@
     <row r="38" spans="1:7">
       <c r="A38" s="4" t="s">
         <v>46</v>
       </c>
       <c r="B38" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C38" s="5" t="s">
         <v>47</v>
       </c>
       <c r="D38" s="5" t="s">
         <v>48</v>
       </c>
       <c r="E38" s="5" t="s">
         <v>52</v>
       </c>
       <c r="F38" s="5" t="s">
         <v>73</v>
       </c>
       <c r="G38" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42" s="6" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="C42" s="6" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="E42" s="6" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="F42" s="6" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="G42" s="6" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
   </sheetData>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.7" right="0.7" top="1" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" fitToHeight="0" orientation="portrait"/>
   <headerFooter>
     <oddFooter>&amp;LDate: &amp;D&amp;C&amp;14&amp;"Calibri,Italic"A member of the Mei Sheng Group&amp;RPage &amp;P of &amp;N</oddFooter>
   </headerFooter>
   <tableParts count="2">
     <tablePart r:id="rId1"/>
     <tablePart r:id="rId2"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:G42"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="20.7109375" customWidth="1"/>
     <col min="2" max="7" width="16.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="D1" s="1" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="D2" s="2" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="3" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B4" s="3" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="D4" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="E4" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F4" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="G4" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="3" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B5" s="3" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>5</v>
       </c>
       <c r="E5" s="5" t="s">
         <v>7</v>
       </c>
       <c r="F5" s="5">
         <v>29</v>
       </c>
       <c r="G5" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="D6" s="4" t="s">
         <v>6</v>
       </c>
       <c r="E6" s="5">
         <v>0</v>
       </c>
       <c r="F6" s="5">
         <v>29</v>
       </c>
       <c r="G6" s="5" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" t="s">
+        <v>114</v>
+      </c>
+      <c r="B9" t="s">
+        <v>109</v>
+      </c>
+      <c r="C9" t="s">
+        <v>115</v>
+      </c>
+      <c r="D9" t="s">
+        <v>116</v>
+      </c>
+      <c r="E9" t="s">
+        <v>117</v>
+      </c>
+      <c r="F9" t="s">
+        <v>118</v>
+      </c>
+      <c r="G9" t="s">
         <v>113</v>
-      </c>
-[...16 lines deleted...]
-        <v>112</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="4" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C10" s="5" t="s">
         <v>47</v>
       </c>
       <c r="D10" s="5" t="s">
         <v>48</v>
       </c>
       <c r="E10" s="5" t="s">
         <v>50</v>
       </c>
       <c r="F10" s="5" t="s">
         <v>53</v>
       </c>
       <c r="G10" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="4" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C11" s="5" t="s">
         <v>47</v>
       </c>
       <c r="D11" s="5" t="s">
         <v>48</v>
       </c>
       <c r="E11" s="5" t="s">
         <v>50</v>
       </c>
       <c r="F11" s="5" t="s">
         <v>54</v>
       </c>
       <c r="G11" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="4" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C12" s="5" t="s">
         <v>47</v>
       </c>
       <c r="D12" s="5" t="s">
         <v>48</v>
       </c>
       <c r="E12" s="5" t="s">
         <v>50</v>
       </c>
       <c r="F12" s="5" t="s">
         <v>55</v>
       </c>
       <c r="G12" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="4" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C13" s="5" t="s">
         <v>47</v>
       </c>
       <c r="D13" s="5" t="s">
         <v>48</v>
       </c>
       <c r="E13" s="5" t="s">
         <v>50</v>
       </c>
       <c r="F13" s="5" t="s">
         <v>56</v>
       </c>
       <c r="G13" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="4" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C14" s="5" t="s">
         <v>47</v>
       </c>
       <c r="D14" s="5" t="s">
         <v>48</v>
       </c>
       <c r="E14" s="5" t="s">
         <v>50</v>
       </c>
       <c r="F14" s="5" t="s">
         <v>57</v>
       </c>
       <c r="G14" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="4" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C15" s="5" t="s">
         <v>47</v>
       </c>
       <c r="D15" s="5" t="s">
         <v>48</v>
       </c>
       <c r="E15" s="5" t="s">
         <v>50</v>
       </c>
       <c r="F15" s="5" t="s">
         <v>58</v>
       </c>
       <c r="G15" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="4" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C16" s="5" t="s">
         <v>47</v>
       </c>
       <c r="D16" s="5" t="s">
         <v>48</v>
       </c>
       <c r="E16" s="5" t="s">
         <v>50</v>
       </c>
       <c r="F16" s="5" t="s">
         <v>59</v>
       </c>
       <c r="G16" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="4" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C17" s="5" t="s">
         <v>47</v>
       </c>
       <c r="D17" s="5" t="s">
         <v>48</v>
       </c>
       <c r="E17" s="5" t="s">
         <v>51</v>
       </c>
       <c r="F17" s="5" t="s">
         <v>60</v>
       </c>
       <c r="G17" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="4" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C18" s="5" t="s">
         <v>47</v>
       </c>
       <c r="D18" s="5" t="s">
         <v>48</v>
       </c>
       <c r="E18" s="5" t="s">
         <v>51</v>
       </c>
       <c r="F18" s="5" t="s">
         <v>61</v>
       </c>
       <c r="G18" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="4" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>47</v>
       </c>
       <c r="D19" s="5" t="s">
         <v>48</v>
       </c>
       <c r="E19" s="5" t="s">
         <v>51</v>
       </c>
       <c r="F19" s="5" t="s">
         <v>62</v>
       </c>
       <c r="G19" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="4" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C20" s="5" t="s">
         <v>47</v>
       </c>
       <c r="D20" s="5" t="s">
         <v>48</v>
       </c>
       <c r="E20" s="5" t="s">
         <v>51</v>
       </c>
       <c r="F20" s="5" t="s">
         <v>63</v>
       </c>
       <c r="G20" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="4" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C21" s="5" t="s">
         <v>47</v>
       </c>
       <c r="D21" s="5" t="s">
         <v>48</v>
       </c>
       <c r="E21" s="5" t="s">
         <v>51</v>
       </c>
       <c r="F21" s="5" t="s">
         <v>58</v>
       </c>
       <c r="G21" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="4" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C22" s="5" t="s">
         <v>47</v>
       </c>
       <c r="D22" s="5" t="s">
         <v>48</v>
       </c>
       <c r="E22" s="5" t="s">
         <v>51</v>
       </c>
       <c r="F22" s="5" t="s">
         <v>64</v>
       </c>
       <c r="G22" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="4" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B23" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C23" s="5" t="s">
         <v>47</v>
       </c>
       <c r="D23" s="5" t="s">
         <v>48</v>
       </c>
       <c r="E23" s="5" t="s">
         <v>51</v>
       </c>
       <c r="F23" s="5" t="s">
         <v>65</v>
       </c>
       <c r="G23" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="4" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B24" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C24" s="5" t="s">
         <v>47</v>
       </c>
       <c r="D24" s="5" t="s">
         <v>49</v>
       </c>
       <c r="E24" s="5" t="s">
         <v>52</v>
       </c>
       <c r="F24" s="5" t="s">
         <v>66</v>
       </c>
       <c r="G24" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="4" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B25" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C25" s="5" t="s">
         <v>47</v>
       </c>
       <c r="D25" s="5" t="s">
         <v>49</v>
       </c>
       <c r="E25" s="5" t="s">
         <v>52</v>
       </c>
       <c r="F25" s="5" t="s">
         <v>53</v>
       </c>
       <c r="G25" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="4" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B26" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C26" s="5" t="s">
         <v>47</v>
       </c>
       <c r="D26" s="5" t="s">
         <v>48</v>
       </c>
       <c r="E26" s="5" t="s">
         <v>52</v>
       </c>
       <c r="F26" s="5" t="s">
         <v>55</v>
       </c>
       <c r="G26" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" s="4" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B27" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C27" s="5" t="s">
         <v>47</v>
       </c>
       <c r="D27" s="5" t="s">
         <v>48</v>
       </c>
       <c r="E27" s="5" t="s">
         <v>52</v>
       </c>
       <c r="F27" s="5" t="s">
         <v>56</v>
       </c>
       <c r="G27" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" s="4" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B28" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C28" s="5" t="s">
         <v>47</v>
       </c>
       <c r="D28" s="5" t="s">
         <v>48</v>
       </c>
       <c r="E28" s="5" t="s">
         <v>52</v>
       </c>
       <c r="F28" s="5" t="s">
         <v>67</v>
       </c>
       <c r="G28" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" s="4" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B29" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C29" s="5" t="s">
         <v>47</v>
       </c>
       <c r="D29" s="5" t="s">
         <v>48</v>
       </c>
       <c r="E29" s="5" t="s">
         <v>52</v>
       </c>
       <c r="F29" s="5" t="s">
         <v>67</v>
       </c>
       <c r="G29" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" s="4" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B30" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C30" s="5" t="s">
         <v>47</v>
       </c>
       <c r="D30" s="5" t="s">
         <v>48</v>
       </c>
       <c r="E30" s="5" t="s">
         <v>52</v>
       </c>
       <c r="F30" s="5" t="s">
         <v>68</v>
       </c>
       <c r="G30" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" s="4" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B31" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C31" s="5" t="s">
         <v>47</v>
       </c>
       <c r="D31" s="5" t="s">
         <v>48</v>
       </c>
       <c r="E31" s="5" t="s">
         <v>52</v>
       </c>
       <c r="F31" s="5" t="s">
         <v>69</v>
       </c>
       <c r="G31" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" s="4" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B32" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C32" s="5" t="s">
         <v>47</v>
       </c>
       <c r="D32" s="5" t="s">
         <v>48</v>
       </c>
       <c r="E32" s="5" t="s">
         <v>52</v>
       </c>
       <c r="F32" s="5" t="s">
         <v>70</v>
       </c>
       <c r="G32" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" s="4" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B33" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C33" s="5" t="s">
         <v>47</v>
       </c>
       <c r="D33" s="5" t="s">
         <v>48</v>
       </c>
       <c r="E33" s="5" t="s">
         <v>52</v>
       </c>
       <c r="F33" s="5" t="s">
         <v>71</v>
       </c>
       <c r="G33" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" s="4" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B34" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C34" s="5" t="s">
         <v>47</v>
       </c>
       <c r="D34" s="5" t="s">
         <v>48</v>
       </c>
       <c r="E34" s="5" t="s">
         <v>52</v>
       </c>
       <c r="F34" s="5" t="s">
         <v>67</v>
       </c>
       <c r="G34" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" s="4" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B35" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C35" s="5" t="s">
         <v>47</v>
       </c>
       <c r="D35" s="5" t="s">
         <v>48</v>
       </c>
       <c r="E35" s="5" t="s">
         <v>52</v>
       </c>
       <c r="F35" s="5" t="s">
         <v>72</v>
       </c>
       <c r="G35" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" s="4" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B36" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C36" s="5" t="s">
         <v>47</v>
       </c>
       <c r="D36" s="5" t="s">
         <v>48</v>
       </c>
       <c r="E36" s="5" t="s">
         <v>52</v>
       </c>
       <c r="F36" s="5" t="s">
         <v>73</v>
       </c>
       <c r="G36" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" s="4" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B37" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C37" s="5" t="s">
         <v>47</v>
       </c>
       <c r="D37" s="5" t="s">
         <v>48</v>
       </c>
       <c r="E37" s="5" t="s">
         <v>52</v>
       </c>
       <c r="F37" s="5" t="s">
         <v>68</v>
       </c>
       <c r="G37" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" s="4" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B38" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C38" s="5" t="s">
         <v>47</v>
       </c>
       <c r="D38" s="5" t="s">
         <v>48</v>
       </c>
       <c r="E38" s="5" t="s">
         <v>52</v>
       </c>
       <c r="F38" s="5" t="s">
         <v>73</v>
       </c>
       <c r="G38" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42" s="6" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="C42" s="6" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="E42" s="6" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="F42" s="6" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="G42" s="6" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
   </sheetData>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.7" right="0.7" top="1" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" fitToHeight="0" orientation="portrait"/>
   <headerFooter>
     <oddFooter>&amp;LDate: &amp;D&amp;C&amp;14&amp;"Calibri,Italic"A member of the Mei Sheng Group&amp;RPage &amp;P of &amp;N</oddFooter>
   </headerFooter>
   <tableParts count="2">
     <tablePart r:id="rId1"/>
     <tablePart r:id="rId2"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:H66"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="20.7109375" customWidth="1"/>
     <col min="2" max="8" width="16.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="7" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" s="3" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B3" s="3" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="G3" s="3" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="H3" s="3" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" s="3" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B4" s="3" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="G4" s="3" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="H4" s="3" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="G5" s="3" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="H5" s="3" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="3" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B7" s="8"/>
       <c r="C7" s="8"/>
       <c r="D7" s="8"/>
       <c r="E7" s="8"/>
       <c r="F7" s="8"/>
       <c r="G7" s="8"/>
       <c r="H7" s="9"/>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="10"/>
       <c r="B8" s="11"/>
       <c r="C8" s="11"/>
       <c r="D8" s="11"/>
       <c r="E8" s="11"/>
       <c r="F8" s="11"/>
       <c r="G8" s="11"/>
       <c r="H8" s="12"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="13"/>
       <c r="B9" s="14"/>
       <c r="C9" s="14"/>
       <c r="D9" s="14"/>
       <c r="E9" s="14"/>
       <c r="F9" s="14"/>
       <c r="G9" s="14"/>
       <c r="H9" s="15"/>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="3" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B10" s="8"/>
       <c r="C10" s="8"/>
       <c r="D10" s="8"/>
       <c r="E10" s="8"/>
       <c r="F10" s="8"/>
       <c r="G10" s="8"/>
       <c r="H10" s="9"/>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="10"/>
       <c r="B11" s="11"/>
       <c r="C11" s="11"/>
       <c r="D11" s="11"/>
       <c r="E11" s="11"/>
       <c r="F11" s="11"/>
       <c r="G11" s="11"/>
       <c r="H11" s="12"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="13"/>
       <c r="B12" s="14"/>
       <c r="C12" s="14"/>
       <c r="D12" s="14"/>
       <c r="E12" s="14"/>
       <c r="F12" s="14"/>
       <c r="G12" s="14"/>
       <c r="H12" s="15"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="3" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B14" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="C14" t="s">
         <v>11</v>
       </c>
       <c r="D14" t="s">
         <v>2</v>
       </c>
       <c r="E14" t="s">
         <v>0</v>
       </c>
       <c r="F14" t="s">
         <v>3</v>
       </c>
       <c r="G14" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="H14" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="C15" s="4" t="s">
         <v>5</v>
       </c>
       <c r="D15" s="5" t="s">
         <v>7</v>
       </c>
       <c r="E15" s="5">
         <v>29</v>
       </c>
       <c r="F15" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G15" s="5">
-        <v>1313.89</v>
+        <v>1356.31</v>
       </c>
       <c r="H15" s="5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="C16" s="4" t="s">
         <v>6</v>
       </c>
       <c r="D16" s="5">
         <v>0</v>
       </c>
       <c r="E16" s="5">
         <v>29</v>
       </c>
       <c r="F16" s="5" t="s">
         <v>10</v>
       </c>
       <c r="G16" s="5">
-        <v>1313.89</v>
+        <v>1356.31</v>
       </c>
       <c r="H16" s="5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B21" s="6" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B23" s="6" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B24" s="6" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="16" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B27" s="16" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B29" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="C29" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="D29" t="s">
         <v>14</v>
       </c>
       <c r="E29" t="s">
         <v>15</v>
       </c>
       <c r="F29" t="s">
         <v>3</v>
       </c>
       <c r="G29" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="H29" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B30" s="5" t="s">
         <v>48</v>
       </c>
       <c r="C30" s="5" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="D30" s="5" t="s">
         <v>50</v>
       </c>
       <c r="E30" s="5" t="s">
         <v>53</v>
       </c>
       <c r="F30" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G30" s="5">
         <v>37.38</v>
       </c>
       <c r="H30" s="5" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="4" t="s">
         <v>19</v>
       </c>
       <c r="B31" s="5" t="s">
         <v>48</v>
       </c>
       <c r="C31" s="5" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="D31" s="5" t="s">
         <v>50</v>
       </c>
       <c r="E31" s="5" t="s">
         <v>54</v>
       </c>
       <c r="F31" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G31" s="5">
         <v>36.9</v>
       </c>
       <c r="H31" s="5" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="4" t="s">
         <v>20</v>
       </c>
       <c r="B32" s="5" t="s">
         <v>48</v>
       </c>
       <c r="C32" s="5" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="D32" s="5" t="s">
         <v>50</v>
       </c>
       <c r="E32" s="5" t="s">
         <v>55</v>
       </c>
       <c r="F32" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G32" s="5">
         <v>55.7</v>
       </c>
       <c r="H32" s="5" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="4" t="s">
         <v>21</v>
       </c>
       <c r="B33" s="5" t="s">
         <v>48</v>
       </c>
       <c r="C33" s="5" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="D33" s="5" t="s">
         <v>50</v>
       </c>
       <c r="E33" s="5" t="s">
         <v>56</v>
       </c>
       <c r="F33" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G33" s="5">
         <v>51.42</v>
       </c>
       <c r="H33" s="5" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B34" s="5" t="s">
         <v>48</v>
       </c>
       <c r="C34" s="5" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="D34" s="5" t="s">
         <v>50</v>
       </c>
       <c r="E34" s="5" t="s">
         <v>57</v>
       </c>
       <c r="F34" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G34" s="5">
         <v>57.86</v>
       </c>
       <c r="H34" s="5" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B35" s="5" t="s">
         <v>48</v>
       </c>
       <c r="C35" s="5" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="D35" s="5" t="s">
         <v>50</v>
       </c>
       <c r="E35" s="5" t="s">
         <v>58</v>
       </c>
       <c r="F35" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G35" s="5">
         <v>61.86</v>
       </c>
       <c r="H35" s="5" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B36" s="5" t="s">
         <v>48</v>
       </c>
       <c r="C36" s="5" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="D36" s="5" t="s">
         <v>50</v>
       </c>
       <c r="E36" s="5" t="s">
         <v>59</v>
       </c>
       <c r="F36" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G36" s="5">
         <v>69.42</v>
       </c>
       <c r="H36" s="5" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B37" s="5" t="s">
         <v>48</v>
       </c>
       <c r="C37" s="5" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="D37" s="5" t="s">
         <v>51</v>
       </c>
       <c r="E37" s="5" t="s">
         <v>60</v>
       </c>
       <c r="F37" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G37" s="5">
         <v>39.42</v>
       </c>
       <c r="H37" s="5" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B38" s="5" t="s">
         <v>48</v>
       </c>
       <c r="C38" s="5" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="D38" s="5" t="s">
         <v>51</v>
       </c>
       <c r="E38" s="5" t="s">
         <v>61</v>
       </c>
       <c r="F38" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G38" s="5">
         <v>58.62</v>
       </c>
       <c r="H38" s="5" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B39" s="5" t="s">
         <v>48</v>
       </c>
       <c r="C39" s="5" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="D39" s="5" t="s">
         <v>51</v>
       </c>
       <c r="E39" s="5" t="s">
         <v>62</v>
       </c>
       <c r="F39" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G39" s="5">
         <v>47.9</v>
       </c>
       <c r="H39" s="5" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="4" t="s">
         <v>28</v>
       </c>
       <c r="B40" s="5" t="s">
         <v>48</v>
       </c>
       <c r="C40" s="5" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="D40" s="5" t="s">
         <v>51</v>
       </c>
       <c r="E40" s="5" t="s">
         <v>63</v>
       </c>
       <c r="F40" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G40" s="5">
         <v>17.64</v>
       </c>
       <c r="H40" s="5" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="4" t="s">
         <v>29</v>
       </c>
       <c r="B41" s="5" t="s">
         <v>48</v>
       </c>
       <c r="C41" s="5" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="D41" s="5" t="s">
         <v>51</v>
       </c>
       <c r="E41" s="5" t="s">
         <v>58</v>
       </c>
       <c r="F41" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G41" s="5">
         <v>62.92</v>
       </c>
       <c r="H41" s="5" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="4" t="s">
         <v>30</v>
       </c>
       <c r="B42" s="5" t="s">
         <v>48</v>
       </c>
       <c r="C42" s="5" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="D42" s="5" t="s">
         <v>51</v>
       </c>
       <c r="E42" s="5" t="s">
         <v>64</v>
       </c>
       <c r="F42" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G42" s="5">
         <v>28.56</v>
       </c>
       <c r="H42" s="5" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" s="4" t="s">
         <v>31</v>
       </c>
       <c r="B43" s="5" t="s">
         <v>48</v>
       </c>
       <c r="C43" s="5" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="D43" s="5" t="s">
         <v>51</v>
       </c>
       <c r="E43" s="5" t="s">
         <v>65</v>
       </c>
       <c r="F43" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G43" s="5">
         <v>35.54</v>
       </c>
       <c r="H43" s="5" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="4" t="s">
         <v>32</v>
       </c>
       <c r="B44" s="5" t="s">
         <v>49</v>
       </c>
       <c r="C44" s="5" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="D44" s="5" t="s">
         <v>52</v>
       </c>
       <c r="E44" s="5" t="s">
         <v>66</v>
       </c>
       <c r="F44" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G44" s="5">
         <v>39.18</v>
       </c>
       <c r="H44" s="5" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="4" t="s">
         <v>33</v>
       </c>
       <c r="B45" s="5" t="s">
         <v>49</v>
       </c>
       <c r="C45" s="5" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="D45" s="5" t="s">
         <v>52</v>
       </c>
       <c r="E45" s="5" t="s">
         <v>53</v>
       </c>
       <c r="F45" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G45" s="5">
         <v>37.58</v>
       </c>
       <c r="H45" s="5" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" s="4" t="s">
         <v>34</v>
       </c>
       <c r="B46" s="5" t="s">
         <v>48</v>
       </c>
       <c r="C46" s="5" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="D46" s="5" t="s">
         <v>52</v>
       </c>
       <c r="E46" s="5" t="s">
         <v>55</v>
       </c>
       <c r="F46" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G46" s="5">
         <v>56.57</v>
       </c>
       <c r="H46" s="5" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" s="4" t="s">
         <v>35</v>
       </c>
       <c r="B47" s="5" t="s">
         <v>48</v>
       </c>
       <c r="C47" s="5" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="D47" s="5" t="s">
         <v>52</v>
       </c>
       <c r="E47" s="5" t="s">
         <v>56</v>
       </c>
       <c r="F47" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G47" s="5">
         <v>51.72</v>
       </c>
       <c r="H47" s="5" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" s="4" t="s">
         <v>36</v>
       </c>
       <c r="B48" s="5" t="s">
         <v>48</v>
       </c>
       <c r="C48" s="5" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="D48" s="5" t="s">
         <v>52</v>
       </c>
       <c r="E48" s="5" t="s">
         <v>67</v>
       </c>
       <c r="F48" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G48" s="5">
         <v>44.86</v>
       </c>
       <c r="H48" s="5" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" s="4" t="s">
         <v>37</v>
       </c>
       <c r="B49" s="5" t="s">
         <v>48</v>
       </c>
       <c r="C49" s="5" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="D49" s="5" t="s">
         <v>52</v>
       </c>
       <c r="E49" s="5" t="s">
         <v>67</v>
       </c>
       <c r="F49" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G49" s="5">
         <v>44.48</v>
       </c>
       <c r="H49" s="5" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" s="4" t="s">
         <v>38</v>
       </c>
       <c r="B50" s="5" t="s">
         <v>48</v>
       </c>
       <c r="C50" s="5" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="D50" s="5" t="s">
         <v>52</v>
       </c>
       <c r="E50" s="5" t="s">
         <v>68</v>
       </c>
       <c r="F50" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G50" s="5">
         <v>42.68</v>
       </c>
       <c r="H50" s="5" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" s="4" t="s">
         <v>39</v>
       </c>
       <c r="B51" s="5" t="s">
         <v>48</v>
       </c>
       <c r="C51" s="5" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="D51" s="5" t="s">
         <v>52</v>
       </c>
       <c r="E51" s="5" t="s">
         <v>69</v>
       </c>
       <c r="F51" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G51" s="5">
         <v>52.96</v>
       </c>
       <c r="H51" s="5" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" s="4" t="s">
         <v>40</v>
       </c>
       <c r="B52" s="5" t="s">
         <v>48</v>
       </c>
       <c r="C52" s="5" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="D52" s="5" t="s">
         <v>52</v>
       </c>
       <c r="E52" s="5" t="s">
         <v>70</v>
       </c>
       <c r="F52" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G52" s="5">
         <v>60.06</v>
       </c>
       <c r="H52" s="5" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" s="4" t="s">
         <v>41</v>
       </c>
       <c r="B53" s="5" t="s">
         <v>48</v>
       </c>
       <c r="C53" s="5" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="D53" s="5" t="s">
         <v>52</v>
       </c>
       <c r="E53" s="5" t="s">
         <v>71</v>
       </c>
       <c r="F53" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G53" s="5">
         <v>47.78</v>
       </c>
       <c r="H53" s="5" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" s="4" t="s">
         <v>42</v>
       </c>
       <c r="B54" s="5" t="s">
         <v>48</v>
       </c>
       <c r="C54" s="5" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="D54" s="5" t="s">
         <v>52</v>
       </c>
       <c r="E54" s="5" t="s">
         <v>67</v>
       </c>
       <c r="F54" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G54" s="5">
         <v>43.56</v>
       </c>
       <c r="H54" s="5" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" s="4" t="s">
         <v>43</v>
       </c>
       <c r="B55" s="5" t="s">
         <v>48</v>
       </c>
       <c r="C55" s="5" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="D55" s="5" t="s">
         <v>52</v>
       </c>
       <c r="E55" s="5" t="s">
         <v>72</v>
       </c>
       <c r="F55" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G55" s="5">
         <v>47.5</v>
       </c>
       <c r="H55" s="5" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" s="4" t="s">
         <v>44</v>
       </c>
       <c r="B56" s="5" t="s">
         <v>48</v>
       </c>
       <c r="C56" s="5" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="D56" s="5" t="s">
         <v>52</v>
       </c>
       <c r="E56" s="5" t="s">
         <v>73</v>
       </c>
       <c r="F56" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G56" s="5">
         <v>41.78</v>
       </c>
       <c r="H56" s="5" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" s="4" t="s">
         <v>45</v>
       </c>
       <c r="B57" s="5" t="s">
         <v>48</v>
       </c>
       <c r="C57" s="5" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="D57" s="5" t="s">
         <v>52</v>
       </c>
       <c r="E57" s="5" t="s">
         <v>68</v>
       </c>
       <c r="F57" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G57" s="5">
         <v>42.36</v>
       </c>
       <c r="H57" s="5" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" s="4" t="s">
         <v>46</v>
       </c>
       <c r="B58" s="5" t="s">
         <v>48</v>
       </c>
       <c r="C58" s="5" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="D58" s="5" t="s">
         <v>52</v>
       </c>
       <c r="E58" s="5" t="s">
         <v>73</v>
       </c>
       <c r="F58" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G58" s="5">
-        <v>-0.32</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>42.1</v>
+      </c>
+      <c r="H58" s="5" t="s">
+        <v>102</v>
       </c>
     </row>
     <row r="66" spans="6:6">
       <c r="F66" s="6" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
   </sheetData>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.7" right="0.7" top="1" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" fitToHeight="0" orientation="portrait"/>
   <headerFooter>
     <oddFooter>&amp;LDate: &amp;D&amp;C&amp;14&amp;"Calibri,Italic"A member of the Mei Sheng Group&amp;RPage &amp;P of &amp;N</oddFooter>
   </headerFooter>
   <tableParts count="3">
     <tablePart r:id="rId1"/>
     <tablePart r:id="rId2"/>
     <tablePart r:id="rId3"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>