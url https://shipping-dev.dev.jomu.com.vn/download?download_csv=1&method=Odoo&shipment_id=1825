--- v0 (2026-04-09)
+++ v1 (2026-06-09)
@@ -81,102 +81,102 @@
   <si>
     <t>M</t>
   </si>
   <si>
     <t>Fabric Code</t>
   </si>
   <si>
     <t>Grade</t>
   </si>
   <si>
     <t>Color Group</t>
   </si>
   <si>
     <t>Width</t>
   </si>
   <si>
     <t>Roll Length</t>
   </si>
   <si>
     <t>Kilograms</t>
   </si>
   <si>
     <t>Roll ID</t>
   </si>
   <si>
+    <t>2509101-01-0047</t>
+  </si>
+  <si>
+    <t>2509101-01-0048</t>
+  </si>
+  <si>
     <t>2509101-01-0041</t>
   </si>
   <si>
     <t>2509101-01-0042</t>
   </si>
   <si>
     <t>2509101-01-0043</t>
   </si>
   <si>
     <t>2509101-01-0044</t>
   </si>
   <si>
     <t>2509101-01-0045</t>
   </si>
   <si>
     <t>2509101-01-0046</t>
   </si>
   <si>
-    <t>2509101-01-0047</t>
-[...4 lines deleted...]
-  <si>
     <t>A</t>
   </si>
   <si>
     <t>70.0</t>
   </si>
   <si>
+    <t>1016.0</t>
+  </si>
+  <si>
+    <t>1003.0</t>
+  </si>
+  <si>
     <t>1166.0</t>
   </si>
   <si>
     <t>796.0</t>
   </si>
   <si>
     <t>972.0</t>
   </si>
   <si>
     <t>1150.0</t>
   </si>
   <si>
     <t>1107.0</t>
   </si>
   <si>
     <t>1023.0</t>
-  </si>
-[...4 lines deleted...]
-    <t>1003.0</t>
   </si>
   <si>
     <t>DATE:</t>
   </si>
   <si>
     <t>October 10, 2025</t>
   </si>
   <si>
     <t>Vehicle License:</t>
   </si>
   <si>
     <t>60H-07291</t>
   </si>
   <si>
     <t>Bảng kê hàng hóa - NỘI BỘ</t>
   </si>
   <si>
     <t>Packing List - INTERNAL</t>
   </si>
   <si>
     <t>Fabric Code
 产品</t>
   </si>
   <si>
     <t>Total Length
@@ -218,72 +218,72 @@
     <t>KG 
  重量</t>
   </si>
   <si>
     <t>Manager - 经理</t>
   </si>
   <si>
     <t>WH Manager - 仓库管理员</t>
   </si>
   <si>
     <t>Security - 保安员</t>
   </si>
   <si>
     <t>Applicant - 申请人</t>
   </si>
   <si>
     <t>Recipient - 接受者</t>
   </si>
   <si>
     <t>Bảng kê hàng hóa</t>
   </si>
   <si>
     <t>Packing List</t>
   </si>
   <si>
+    <t>2509101_01 - 0047</t>
+  </si>
+  <si>
+    <t>2509101_01 - 0048</t>
+  </si>
+  <si>
     <t>2509101_01 - 0041</t>
   </si>
   <si>
     <t>2509101_01 - 0042</t>
   </si>
   <si>
     <t>2509101_01 - 0043</t>
   </si>
   <si>
     <t>2509101_01 - 0044</t>
   </si>
   <si>
     <t>2509101_01 - 0045</t>
   </si>
   <si>
     <t>2509101_01 - 0046</t>
-  </si>
-[...4 lines deleted...]
-    <t>2509101_01 - 0048</t>
   </si>
   <si>
     <t>Packing List - ANHUY</t>
   </si>
   <si>
     <t>Total Weight (Net)</t>
   </si>
   <si>
     <t>Net Weight / KGS</t>
   </si>
   <si>
     <t>Gross Weight / KGS</t>
   </si>
   <si>
     <t>Shipping Marks</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>Lot (Color Group)</t>
   </si>
   <si>
     <t>Batch No./ Color</t>
   </si>