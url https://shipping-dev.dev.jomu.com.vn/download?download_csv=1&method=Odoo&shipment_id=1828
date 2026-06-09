--- v0 (2026-04-09)
+++ v1 (2026-06-09)
@@ -87,50 +87,203 @@
   <si>
     <t>Fabric Code</t>
   </si>
   <si>
     <t>Grade</t>
   </si>
   <si>
     <t>Color Group</t>
   </si>
   <si>
     <t>Width</t>
   </si>
   <si>
     <t>Roll Length</t>
   </si>
   <si>
     <t>Kilograms</t>
   </si>
   <si>
     <t>Roll ID</t>
   </si>
   <si>
     <t>2407029-07-1236</t>
   </si>
   <si>
+    <t>2407029-08-1237</t>
+  </si>
+  <si>
+    <t>2407029-08-1238</t>
+  </si>
+  <si>
+    <t>2407029-06-1239</t>
+  </si>
+  <si>
+    <t>2407029-06-1240</t>
+  </si>
+  <si>
+    <t>2407029-07-1241</t>
+  </si>
+  <si>
+    <t>2407029-07-1242</t>
+  </si>
+  <si>
+    <t>2407029-07-1243</t>
+  </si>
+  <si>
+    <t>2407029-07-1244</t>
+  </si>
+  <si>
+    <t>2407029-07-1245</t>
+  </si>
+  <si>
+    <t>2407029-07-1246</t>
+  </si>
+  <si>
+    <t>2407029-08-1247</t>
+  </si>
+  <si>
+    <t>2407029-08-1248</t>
+  </si>
+  <si>
+    <t>2407029-08-1249</t>
+  </si>
+  <si>
+    <t>2407029-08-1250</t>
+  </si>
+  <si>
+    <t>2407029-09-1251</t>
+  </si>
+  <si>
+    <t>2407029-09-1252</t>
+  </si>
+  <si>
+    <t>2407029-07-1253</t>
+  </si>
+  <si>
+    <t>2407029-07-1254</t>
+  </si>
+  <si>
+    <t>2407029-07-1255</t>
+  </si>
+  <si>
+    <t>2407029-08-1257</t>
+  </si>
+  <si>
+    <t>2407029-08-1258</t>
+  </si>
+  <si>
+    <t>2407029-14-2593</t>
+  </si>
+  <si>
+    <t>2407029-14-2594</t>
+  </si>
+  <si>
+    <t>2407029-13-2596</t>
+  </si>
+  <si>
+    <t>2407029-13-2597</t>
+  </si>
+  <si>
+    <t>2407029-13-2598</t>
+  </si>
+  <si>
+    <t>2407029-13-2599</t>
+  </si>
+  <si>
+    <t>2407029-13-2600</t>
+  </si>
+  <si>
+    <t>2407029-13-2601</t>
+  </si>
+  <si>
+    <t>2407029-13-2602</t>
+  </si>
+  <si>
+    <t>2407029-13-2603</t>
+  </si>
+  <si>
+    <t>2407029-13-2604</t>
+  </si>
+  <si>
+    <t>2407029-13-2605</t>
+  </si>
+  <si>
+    <t>2407029-13-2606</t>
+  </si>
+  <si>
+    <t>2407029-12-2607</t>
+  </si>
+  <si>
+    <t>2407029-12-2608</t>
+  </si>
+  <si>
+    <t>2407029-11-2609</t>
+  </si>
+  <si>
+    <t>2407029-11-2610</t>
+  </si>
+  <si>
+    <t>2407029-12-2611</t>
+  </si>
+  <si>
+    <t>2407029-12-2612</t>
+  </si>
+  <si>
+    <t>2407029-12-2613</t>
+  </si>
+  <si>
+    <t>2407029-12-2614</t>
+  </si>
+  <si>
+    <t>2407029-11-2615</t>
+  </si>
+  <si>
+    <t>2407029-11-2616</t>
+  </si>
+  <si>
+    <t>2407029-11-2617</t>
+  </si>
+  <si>
+    <t>2407029-09-1311</t>
+  </si>
+  <si>
+    <t>2407029-09-1312</t>
+  </si>
+  <si>
+    <t>2407029-09-1313</t>
+  </si>
+  <si>
+    <t>2407029-09-1314</t>
+  </si>
+  <si>
+    <t>2407029-09-1315</t>
+  </si>
+  <si>
+    <t>2407029-09-1316</t>
+  </si>
+  <si>
     <t>2407029-10-2057</t>
   </si>
   <si>
     <t>2407029-10-2058</t>
   </si>
   <si>
     <t>2407029-10-2059</t>
   </si>
   <si>
     <t>2407029-10-2060</t>
   </si>
   <si>
     <t>2407029-08-2061</t>
   </si>
   <si>
     <t>2407029-08-2062</t>
   </si>
   <si>
     <t>2407029-10-2063</t>
   </si>
   <si>
     <t>2407029-10-2064</t>
   </si>
   <si>
     <t>2407029-10-2065</t>
@@ -270,350 +423,347 @@
   <si>
     <t>2407029-08-1324</t>
   </si>
   <si>
     <t>2407029-09-1325</t>
   </si>
   <si>
     <t>2407029-09-1326</t>
   </si>
   <si>
     <t>2407029-09-1327</t>
   </si>
   <si>
     <t>2407029-07-1328</t>
   </si>
   <si>
     <t>2407029-07-1329</t>
   </si>
   <si>
     <t>2407029-07-1331</t>
   </si>
   <si>
     <t>2407029-07-1235</t>
   </si>
   <si>
-    <t>2407029-07-1244</t>
-[...151 lines deleted...]
-  <si>
     <t>A</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
+    <t>1</t>
+  </si>
+  <si>
     <t>3</t>
   </si>
   <si>
-    <t>1</t>
-[...1 lines deleted...]
-  <si>
     <t>72.0</t>
   </si>
   <si>
     <t>72.2</t>
   </si>
   <si>
+    <t>71.0</t>
+  </si>
+  <si>
+    <t>71.9</t>
+  </si>
+  <si>
+    <t>71.7</t>
+  </si>
+  <si>
     <t>72.1</t>
   </si>
   <si>
     <t>72.4</t>
   </si>
   <si>
     <t>72.5</t>
   </si>
   <si>
-    <t>71.0</t>
-[...7 lines deleted...]
-  <si>
     <t>103.0</t>
   </si>
   <si>
+    <t>90.0</t>
+  </si>
+  <si>
+    <t>95.0</t>
+  </si>
+  <si>
+    <t>70.0</t>
+  </si>
+  <si>
+    <t>66.0</t>
+  </si>
+  <si>
+    <t>94.0</t>
+  </si>
+  <si>
+    <t>88.0</t>
+  </si>
+  <si>
+    <t>92.0</t>
+  </si>
+  <si>
+    <t>104.0</t>
+  </si>
+  <si>
+    <t>91.0</t>
+  </si>
+  <si>
+    <t>93.0</t>
+  </si>
+  <si>
+    <t>100.0</t>
+  </si>
+  <si>
+    <t>81.0</t>
+  </si>
+  <si>
+    <t>75.0</t>
+  </si>
+  <si>
+    <t>86.0</t>
+  </si>
+  <si>
+    <t>105.0</t>
+  </si>
+  <si>
+    <t>84.0</t>
+  </si>
+  <si>
+    <t>78.0</t>
+  </si>
+  <si>
+    <t>107.0</t>
+  </si>
+  <si>
+    <t>98.0</t>
+  </si>
+  <si>
+    <t>101.0</t>
+  </si>
+  <si>
+    <t>87.0</t>
+  </si>
+  <si>
+    <t>85.0</t>
+  </si>
+  <si>
+    <t>82.0</t>
+  </si>
+  <si>
+    <t>89.0</t>
+  </si>
+  <si>
     <t>97.0</t>
   </si>
   <si>
-    <t>95.0</t>
-[...29 lines deleted...]
-    <t>82.0</t>
+    <t>96.0</t>
+  </si>
+  <si>
+    <t>80.0</t>
+  </si>
+  <si>
+    <t>79.0</t>
   </si>
   <si>
     <t>99.0</t>
   </si>
   <si>
-    <t>104.0</t>
-[...1 lines deleted...]
-  <si>
     <t>83.0</t>
   </si>
   <si>
-    <t>92.0</t>
-[...7 lines deleted...]
-  <si>
     <t>73.0</t>
   </si>
   <si>
     <t>74.0</t>
   </si>
   <si>
-    <t>75.0</t>
-[...19 lines deleted...]
-  <si>
     <t>112.0</t>
   </si>
   <si>
     <t>116.0</t>
   </si>
   <si>
-    <t>86.0</t>
-[...1 lines deleted...]
-  <si>
     <t>62.0</t>
   </si>
   <si>
-    <t>105.0</t>
-[...10 lines deleted...]
-  <si>
     <t>70.00</t>
   </si>
   <si>
+    <t>60.90</t>
+  </si>
+  <si>
+    <t>64.30</t>
+  </si>
+  <si>
+    <t>47.52</t>
+  </si>
+  <si>
+    <t>44.72</t>
+  </si>
+  <si>
+    <t>64.06</t>
+  </si>
+  <si>
+    <t>59.94</t>
+  </si>
+  <si>
+    <t>62.82</t>
+  </si>
+  <si>
+    <t>70.32</t>
+  </si>
+  <si>
+    <t>61.76</t>
+  </si>
+  <si>
+    <t>63.32</t>
+  </si>
+  <si>
+    <t>64.86</t>
+  </si>
+  <si>
+    <t>68.46</t>
+  </si>
+  <si>
+    <t>55.72</t>
+  </si>
+  <si>
+    <t>50.64</t>
+  </si>
+  <si>
+    <t>58.62</t>
+  </si>
+  <si>
+    <t>64.64</t>
+  </si>
+  <si>
+    <t>67.68</t>
+  </si>
+  <si>
+    <t>69.44</t>
+  </si>
+  <si>
+    <t>63.00</t>
+  </si>
+  <si>
+    <t>67.20</t>
+  </si>
+  <si>
+    <t>70.66</t>
+  </si>
+  <si>
+    <t>64.40</t>
+  </si>
+  <si>
+    <t>62.18</t>
+  </si>
+  <si>
+    <t>57.10</t>
+  </si>
+  <si>
+    <t>51.12</t>
+  </si>
+  <si>
+    <t>74.40</t>
+  </si>
+  <si>
+    <t>67.54</t>
+  </si>
+  <si>
+    <t>70.92</t>
+  </si>
+  <si>
+    <t>70.68</t>
+  </si>
+  <si>
+    <t>59.38</t>
+  </si>
+  <si>
+    <t>59.60</t>
+  </si>
+  <si>
+    <t>58.60</t>
+  </si>
+  <si>
+    <t>58.82</t>
+  </si>
+  <si>
+    <t>56.18</t>
+  </si>
+  <si>
+    <t>56.78</t>
+  </si>
+  <si>
+    <t>61.26</t>
+  </si>
+  <si>
+    <t>71.78</t>
+  </si>
+  <si>
+    <t>64.36</t>
+  </si>
+  <si>
+    <t>57.80</t>
+  </si>
+  <si>
+    <t>61.70</t>
+  </si>
+  <si>
+    <t>64.84</t>
+  </si>
+  <si>
+    <t>61.42</t>
+  </si>
+  <si>
+    <t>64.52</t>
+  </si>
+  <si>
+    <t>58.66</t>
+  </si>
+  <si>
+    <t>61.30</t>
+  </si>
+  <si>
+    <t>62.60</t>
+  </si>
+  <si>
+    <t>60.50</t>
+  </si>
+  <si>
+    <t>54.58</t>
+  </si>
+  <si>
+    <t>53.34</t>
+  </si>
+  <si>
+    <t>53.88</t>
+  </si>
+  <si>
     <t>67.00</t>
   </si>
   <si>
     <t>63.84</t>
   </si>
   <si>
     <t>62.10</t>
   </si>
   <si>
     <t>62.80</t>
   </si>
   <si>
     <t>57.62</t>
   </si>
   <si>
     <t>63.40</t>
   </si>
   <si>
     <t>64.24</t>
   </si>
   <si>
     <t>66.70</t>
   </si>
   <si>
     <t>60.60</t>
@@ -705,234 +855,84 @@
   <si>
     <t>66.40</t>
   </si>
   <si>
     <t>62.30</t>
   </si>
   <si>
     <t>56.00</t>
   </si>
   <si>
     <t>56.40</t>
   </si>
   <si>
     <t>71.50</t>
   </si>
   <si>
     <t>48.62</t>
   </si>
   <si>
     <t>56.52</t>
   </si>
   <si>
     <t>57.30</t>
   </si>
   <si>
-    <t>57.80</t>
-[...1 lines deleted...]
-  <si>
     <t>65.12</t>
   </si>
   <si>
     <t>53.48</t>
   </si>
   <si>
     <t>54.18</t>
   </si>
   <si>
     <t>55.12</t>
   </si>
   <si>
     <t>75.18</t>
   </si>
   <si>
     <t>78.42</t>
   </si>
   <si>
     <t>60.20</t>
   </si>
   <si>
     <t>61.84</t>
   </si>
   <si>
     <t>64.88</t>
   </si>
   <si>
     <t>69.60</t>
   </si>
   <si>
     <t>58.94</t>
   </si>
   <si>
     <t>42.50</t>
-  </si>
-[...145 lines deleted...]
-    <t>62.82</t>
   </si>
   <si>
     <t>DATE:</t>
   </si>
   <si>
     <t>October 11, 2025</t>
   </si>
   <si>
     <t>Vehicle License:</t>
   </si>
   <si>
     <t>62C-19225</t>
   </si>
   <si>
     <t>Bảng kê hàng hóa - NỘI BỘ</t>
   </si>
   <si>
     <t>Packing List - INTERNAL</t>
   </si>
   <si>
     <t>Fabric Code
 产品</t>
   </si>
   <si>
     <t>Total Length
@@ -977,50 +977,203 @@
   <si>
     <t>Manager - 经理</t>
   </si>
   <si>
     <t>WH Manager - 仓库管理员</t>
   </si>
   <si>
     <t>Security - 保安员</t>
   </si>
   <si>
     <t>Applicant - 申请人</t>
   </si>
   <si>
     <t>Recipient - 接受者</t>
   </si>
   <si>
     <t>Bảng kê hàng hóa</t>
   </si>
   <si>
     <t>Packing List</t>
   </si>
   <si>
     <t>2407029_07 - 1236</t>
   </si>
   <si>
+    <t>2407029_08 - 1237</t>
+  </si>
+  <si>
+    <t>2407029_08 - 1238</t>
+  </si>
+  <si>
+    <t>2407029_06 - 1239</t>
+  </si>
+  <si>
+    <t>2407029_06 - 1240</t>
+  </si>
+  <si>
+    <t>2407029_07 - 1241</t>
+  </si>
+  <si>
+    <t>2407029_07 - 1242</t>
+  </si>
+  <si>
+    <t>2407029_07 - 1243</t>
+  </si>
+  <si>
+    <t>2407029_07 - 1244</t>
+  </si>
+  <si>
+    <t>2407029_07 - 1245</t>
+  </si>
+  <si>
+    <t>2407029_07 - 1246</t>
+  </si>
+  <si>
+    <t>2407029_08 - 1247</t>
+  </si>
+  <si>
+    <t>2407029_08 - 1248</t>
+  </si>
+  <si>
+    <t>2407029_08 - 1249</t>
+  </si>
+  <si>
+    <t>2407029_08 - 1250</t>
+  </si>
+  <si>
+    <t>2407029_09 - 1251</t>
+  </si>
+  <si>
+    <t>2407029_09 - 1252</t>
+  </si>
+  <si>
+    <t>2407029_07 - 1253</t>
+  </si>
+  <si>
+    <t>2407029_07 - 1254</t>
+  </si>
+  <si>
+    <t>2407029_07 - 1255</t>
+  </si>
+  <si>
+    <t>2407029_08 - 1257</t>
+  </si>
+  <si>
+    <t>2407029_08 - 1258</t>
+  </si>
+  <si>
+    <t>2407029_14 - 2593</t>
+  </si>
+  <si>
+    <t>2407029_14 - 2594</t>
+  </si>
+  <si>
+    <t>2407029_13 - 2596</t>
+  </si>
+  <si>
+    <t>2407029_13 - 2597</t>
+  </si>
+  <si>
+    <t>2407029_13 - 2598</t>
+  </si>
+  <si>
+    <t>2407029_13 - 2599</t>
+  </si>
+  <si>
+    <t>2407029_13 - 2600</t>
+  </si>
+  <si>
+    <t>2407029_13 - 2601</t>
+  </si>
+  <si>
+    <t>2407029_13 - 2602</t>
+  </si>
+  <si>
+    <t>2407029_13 - 2603</t>
+  </si>
+  <si>
+    <t>2407029_13 - 2604</t>
+  </si>
+  <si>
+    <t>2407029_13 - 2605</t>
+  </si>
+  <si>
+    <t>2407029_13 - 2606</t>
+  </si>
+  <si>
+    <t>2407029_12 - 2607</t>
+  </si>
+  <si>
+    <t>2407029_12 - 2608</t>
+  </si>
+  <si>
+    <t>2407029_11 - 2609</t>
+  </si>
+  <si>
+    <t>2407029_11 - 2610</t>
+  </si>
+  <si>
+    <t>2407029_12 - 2611</t>
+  </si>
+  <si>
+    <t>2407029_12 - 2612</t>
+  </si>
+  <si>
+    <t>2407029_12 - 2613</t>
+  </si>
+  <si>
+    <t>2407029_12 - 2614</t>
+  </si>
+  <si>
+    <t>2407029_11 - 2615</t>
+  </si>
+  <si>
+    <t>2407029_11 - 2616</t>
+  </si>
+  <si>
+    <t>2407029_11 - 2617</t>
+  </si>
+  <si>
+    <t>2407029_09 - 1311</t>
+  </si>
+  <si>
+    <t>2407029_09 - 1312</t>
+  </si>
+  <si>
+    <t>2407029_09 - 1313</t>
+  </si>
+  <si>
+    <t>2407029_09 - 1314</t>
+  </si>
+  <si>
+    <t>2407029_09 - 1315</t>
+  </si>
+  <si>
+    <t>2407029_09 - 1316</t>
+  </si>
+  <si>
     <t>2407029_10 - 2057</t>
   </si>
   <si>
     <t>2407029_10 - 2058</t>
   </si>
   <si>
     <t>2407029_10 - 2059</t>
   </si>
   <si>
     <t>2407029_10 - 2060</t>
   </si>
   <si>
     <t>2407029_08 - 2061</t>
   </si>
   <si>
     <t>2407029_08 - 2062</t>
   </si>
   <si>
     <t>2407029_10 - 2063</t>
   </si>
   <si>
     <t>2407029_10 - 2064</t>
   </si>
   <si>
     <t>2407029_10 - 2065</t>
@@ -1158,203 +1311,50 @@
     <t>2407029_08 - 1323</t>
   </si>
   <si>
     <t>2407029_08 - 1324</t>
   </si>
   <si>
     <t>2407029_09 - 1325</t>
   </si>
   <si>
     <t>2407029_09 - 1326</t>
   </si>
   <si>
     <t>2407029_09 - 1327</t>
   </si>
   <si>
     <t>2407029_07 - 1328</t>
   </si>
   <si>
     <t>2407029_07 - 1329</t>
   </si>
   <si>
     <t>2407029_07 - 1331</t>
   </si>
   <si>
     <t>2407029_07 - 1235</t>
-  </si>
-[...151 lines deleted...]
-    <t>2407029_07 - 1243</t>
   </si>
   <si>
     <t>Packing List - ANHUY</t>
   </si>
   <si>
     <t>Total Weight (Net)</t>
   </si>
   <si>
     <t>Net Weight / KGS</t>
   </si>
   <si>
     <t>Gross Weight / KGS</t>
   </si>
   <si>
     <t>Shipping Marks</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>Lot (Color Group)</t>
   </si>
   <si>
     <t>Batch No./ Color</t>
   </si>
@@ -2250,2897 +2250,2897 @@
       </c>
       <c r="E12" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F12" s="5" t="s">
         <v>144</v>
       </c>
       <c r="G12" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H12" s="5" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="4" t="s">
         <v>20</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C13" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D13" s="5" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E13" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F13" s="5" t="s">
         <v>145</v>
       </c>
       <c r="G13" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H13" s="5" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="4" t="s">
         <v>21</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C14" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D14" s="5" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E14" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F14" s="5" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="G14" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H14" s="5" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C15" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D15" s="5" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="E15" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F15" s="5" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="G15" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H15" s="5" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C16" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="E16" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F16" s="5" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="G16" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H16" s="5" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C17" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E17" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F17" s="5" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="G17" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H17" s="5" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C18" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E18" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F18" s="5" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
       <c r="G18" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H18" s="5" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E19" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F19" s="5" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="G19" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H19" s="5" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C20" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E20" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F20" s="5" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="G20" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H20" s="5" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="4" t="s">
         <v>28</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C21" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D21" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E21" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F21" s="5" t="s">
-        <v>151</v>
+        <v>144</v>
       </c>
       <c r="G21" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H21" s="5" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="4" t="s">
         <v>29</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C22" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D22" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E22" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F22" s="5" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="G22" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H22" s="5" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="4" t="s">
         <v>30</v>
       </c>
       <c r="B23" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C23" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D23" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E23" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F23" s="5" t="s">
-        <v>134</v>
+        <v>154</v>
       </c>
       <c r="G23" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H23" s="5" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="4" t="s">
         <v>31</v>
       </c>
       <c r="B24" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C24" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D24" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E24" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F24" s="5" t="s">
-        <v>134</v>
+        <v>155</v>
       </c>
       <c r="G24" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H24" s="5" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="4" t="s">
         <v>32</v>
       </c>
       <c r="B25" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C25" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D25" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E25" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F25" s="5" t="s">
-        <v>151</v>
+        <v>156</v>
       </c>
       <c r="G25" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H25" s="5" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="4" t="s">
         <v>33</v>
       </c>
       <c r="B26" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C26" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D26" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E26" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F26" s="5" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="G26" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H26" s="5" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="4" t="s">
         <v>34</v>
       </c>
       <c r="B27" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C27" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D27" s="5" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E27" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F27" s="5" t="s">
-        <v>145</v>
+        <v>153</v>
       </c>
       <c r="G27" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H27" s="5" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="4" t="s">
         <v>35</v>
       </c>
       <c r="B28" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C28" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D28" s="5" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E28" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F28" s="5" t="s">
-        <v>147</v>
+        <v>142</v>
       </c>
       <c r="G28" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H28" s="5" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="4" t="s">
         <v>36</v>
       </c>
       <c r="B29" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C29" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D29" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E29" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F29" s="5" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="G29" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H29" s="5" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="4" t="s">
         <v>37</v>
       </c>
       <c r="B30" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C30" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D30" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E30" s="5" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="F30" s="5" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="G30" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H30" s="5" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="4" t="s">
         <v>38</v>
       </c>
       <c r="B31" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C31" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D31" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E31" s="5" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="F31" s="5" t="s">
-        <v>144</v>
+        <v>157</v>
       </c>
       <c r="G31" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H31" s="5" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="4" t="s">
         <v>39</v>
       </c>
       <c r="B32" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C32" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D32" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E32" s="5" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="F32" s="5" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="G32" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H32" s="5" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="4" t="s">
         <v>40</v>
       </c>
       <c r="B33" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C33" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D33" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E33" s="5" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="F33" s="5" t="s">
-        <v>156</v>
+        <v>149</v>
       </c>
       <c r="G33" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H33" s="5" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="4" t="s">
         <v>41</v>
       </c>
       <c r="B34" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C34" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D34" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E34" s="5" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="F34" s="5" t="s">
-        <v>148</v>
+        <v>158</v>
       </c>
       <c r="G34" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H34" s="5" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="4" t="s">
         <v>42</v>
       </c>
       <c r="B35" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C35" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D35" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E35" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F35" s="5" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="G35" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H35" s="5" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="4" t="s">
         <v>43</v>
       </c>
       <c r="B36" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C36" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D36" s="5" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="E36" s="5" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="F36" s="5" t="s">
-        <v>143</v>
+        <v>160</v>
       </c>
       <c r="G36" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H36" s="5" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="4" t="s">
         <v>44</v>
       </c>
       <c r="B37" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C37" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D37" s="5" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="E37" s="5" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="F37" s="5" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="G37" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H37" s="5" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="4" t="s">
         <v>45</v>
       </c>
       <c r="B38" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C38" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D38" s="5" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="E38" s="5" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F38" s="5" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="G38" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H38" s="5" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="4" t="s">
         <v>46</v>
       </c>
       <c r="B39" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C39" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D39" s="5" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="E39" s="5" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F39" s="5" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="G39" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H39" s="5" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="4" t="s">
         <v>47</v>
       </c>
       <c r="B40" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C40" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D40" s="5" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="E40" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F40" s="5" t="s">
-        <v>145</v>
+        <v>156</v>
       </c>
       <c r="G40" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H40" s="5" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="4" t="s">
         <v>48</v>
       </c>
       <c r="B41" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C41" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D41" s="5" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="E41" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F41" s="5" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="G41" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H41" s="5" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="4" t="s">
         <v>49</v>
       </c>
       <c r="B42" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C42" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D42" s="5" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="E42" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F42" s="5" t="s">
-        <v>162</v>
+        <v>158</v>
       </c>
       <c r="G42" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H42" s="5" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" s="4" t="s">
         <v>50</v>
       </c>
       <c r="B43" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C43" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D43" s="5" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="E43" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F43" s="5" t="s">
-        <v>151</v>
+        <v>164</v>
       </c>
       <c r="G43" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H43" s="5" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="4" t="s">
         <v>51</v>
       </c>
       <c r="B44" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C44" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D44" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E44" s="5" t="s">
-        <v>137</v>
+        <v>134</v>
       </c>
       <c r="F44" s="5" t="s">
-        <v>139</v>
+        <v>165</v>
       </c>
       <c r="G44" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H44" s="5" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="4" t="s">
         <v>52</v>
       </c>
       <c r="B45" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C45" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D45" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E45" s="5" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="F45" s="5" t="s">
-        <v>162</v>
+        <v>154</v>
       </c>
       <c r="G45" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H45" s="5" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" s="4" t="s">
         <v>53</v>
       </c>
       <c r="B46" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C46" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D46" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E46" s="5" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="F46" s="5" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="G46" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H46" s="5" t="s">
         <v>214</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" s="4" t="s">
         <v>54</v>
       </c>
       <c r="B47" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C47" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D47" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E47" s="5" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="F47" s="5" t="s">
-        <v>163</v>
+        <v>150</v>
       </c>
       <c r="G47" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H47" s="5" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" s="4" t="s">
         <v>55</v>
       </c>
       <c r="B48" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C48" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D48" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E48" s="5" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="F48" s="5" t="s">
-        <v>144</v>
+        <v>167</v>
       </c>
       <c r="G48" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H48" s="5" t="s">
-        <v>216</v>
+        <v>198</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" s="4" t="s">
         <v>56</v>
       </c>
       <c r="B49" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C49" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D49" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E49" s="5" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="F49" s="5" t="s">
-        <v>143</v>
+        <v>147</v>
       </c>
       <c r="G49" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H49" s="5" t="s">
-        <v>178</v>
+        <v>216</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" s="4" t="s">
         <v>57</v>
       </c>
       <c r="B50" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C50" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D50" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E50" s="5" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="F50" s="5" t="s">
-        <v>151</v>
+        <v>164</v>
       </c>
       <c r="G50" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H50" s="5" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" s="4" t="s">
         <v>58</v>
       </c>
       <c r="B51" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C51" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D51" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E51" s="5" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="F51" s="5" t="s">
-        <v>164</v>
+        <v>143</v>
       </c>
       <c r="G51" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H51" s="5" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" s="4" t="s">
         <v>59</v>
       </c>
       <c r="B52" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C52" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D52" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E52" s="5" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="F52" s="5" t="s">
-        <v>160</v>
+        <v>151</v>
       </c>
       <c r="G52" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H52" s="5" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" s="4" t="s">
         <v>60</v>
       </c>
       <c r="B53" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C53" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D53" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E53" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F53" s="5" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="G53" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H53" s="5" t="s">
-        <v>179</v>
+        <v>220</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" s="4" t="s">
         <v>61</v>
       </c>
       <c r="B54" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C54" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D54" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E54" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F54" s="5" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="G54" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H54" s="5" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" s="4" t="s">
         <v>62</v>
       </c>
       <c r="B55" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C55" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D55" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E55" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F55" s="5" t="s">
-        <v>134</v>
+        <v>149</v>
       </c>
       <c r="G55" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H55" s="5" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" s="4" t="s">
         <v>63</v>
       </c>
       <c r="B56" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C56" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D56" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E56" s="5" t="s">
-        <v>134</v>
+        <v>138</v>
       </c>
       <c r="F56" s="5" t="s">
-        <v>157</v>
+        <v>143</v>
       </c>
       <c r="G56" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H56" s="5" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" s="4" t="s">
         <v>64</v>
       </c>
       <c r="B57" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C57" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D57" s="5" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E57" s="5" t="s">
-        <v>134</v>
+        <v>138</v>
       </c>
       <c r="F57" s="5" t="s">
-        <v>167</v>
+        <v>149</v>
       </c>
       <c r="G57" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H57" s="5" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" s="4" t="s">
         <v>65</v>
       </c>
       <c r="B58" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C58" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D58" s="5" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E58" s="5" t="s">
-        <v>134</v>
+        <v>138</v>
       </c>
       <c r="F58" s="5" t="s">
-        <v>168</v>
+        <v>166</v>
       </c>
       <c r="G58" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H58" s="5" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" s="4" t="s">
         <v>66</v>
       </c>
       <c r="B59" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C59" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D59" s="5" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E59" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F59" s="5" t="s">
-        <v>144</v>
+        <v>169</v>
       </c>
       <c r="G59" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H59" s="5" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" s="4" t="s">
         <v>67</v>
       </c>
       <c r="B60" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C60" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D60" s="5" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E60" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F60" s="5" t="s">
-        <v>169</v>
+        <v>159</v>
       </c>
       <c r="G60" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H60" s="5" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" s="4" t="s">
         <v>68</v>
       </c>
       <c r="B61" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C61" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D61" s="5" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E61" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F61" s="5" t="s">
-        <v>164</v>
+        <v>170</v>
       </c>
       <c r="G61" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H61" s="5" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" s="4" t="s">
         <v>69</v>
       </c>
       <c r="B62" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C62" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D62" s="5" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E62" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F62" s="5" t="s">
-        <v>154</v>
+        <v>167</v>
       </c>
       <c r="G62" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H62" s="5" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" s="4" t="s">
         <v>70</v>
       </c>
       <c r="B63" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C63" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D63" s="5" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E63" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F63" s="5" t="s">
-        <v>170</v>
+        <v>144</v>
       </c>
       <c r="G63" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H63" s="5" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" s="4" t="s">
         <v>71</v>
       </c>
       <c r="B64" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C64" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D64" s="5" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E64" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F64" s="5" t="s">
-        <v>171</v>
+        <v>151</v>
       </c>
       <c r="G64" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H64" s="5" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" s="4" t="s">
         <v>72</v>
       </c>
       <c r="B65" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C65" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D65" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E65" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F65" s="5" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="G65" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H65" s="5" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" s="4" t="s">
         <v>73</v>
       </c>
       <c r="B66" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C66" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D66" s="5" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="E66" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F66" s="5" t="s">
-        <v>151</v>
+        <v>163</v>
       </c>
       <c r="G66" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H66" s="5" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" s="4" t="s">
         <v>74</v>
       </c>
       <c r="B67" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C67" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D67" s="5" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="E67" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F67" s="5" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="G67" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H67" s="5" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" s="4" t="s">
         <v>75</v>
       </c>
       <c r="B68" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C68" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D68" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E68" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F68" s="5" t="s">
-        <v>156</v>
+        <v>152</v>
       </c>
       <c r="G68" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H68" s="5" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" s="4" t="s">
         <v>76</v>
       </c>
       <c r="B69" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C69" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D69" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E69" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F69" s="5" t="s">
-        <v>172</v>
+        <v>167</v>
       </c>
       <c r="G69" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H69" s="5" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" s="4" t="s">
         <v>77</v>
       </c>
       <c r="B70" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C70" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D70" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E70" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F70" s="5" t="s">
-        <v>173</v>
+        <v>166</v>
       </c>
       <c r="G70" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H70" s="5" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" s="4" t="s">
         <v>78</v>
       </c>
       <c r="B71" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C71" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D71" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E71" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F71" s="5" t="s">
-        <v>155</v>
+        <v>161</v>
       </c>
       <c r="G71" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H71" s="5" t="s">
-        <v>179</v>
+        <v>238</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" s="4" t="s">
         <v>79</v>
       </c>
       <c r="B72" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C72" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D72" s="5" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E72" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F72" s="5" t="s">
-        <v>156</v>
+        <v>143</v>
       </c>
       <c r="G72" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H72" s="5" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" s="4" t="s">
         <v>80</v>
       </c>
       <c r="B73" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C73" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D73" s="5" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E73" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F73" s="5" t="s">
         <v>145</v>
       </c>
       <c r="G73" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H73" s="5" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" s="4" t="s">
         <v>81</v>
       </c>
       <c r="B74" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C74" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D74" s="5" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E74" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F74" s="5" t="s">
-        <v>148</v>
+        <v>134</v>
       </c>
       <c r="G74" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H74" s="5" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" s="4" t="s">
         <v>82</v>
       </c>
       <c r="B75" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C75" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D75" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E75" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F75" s="5" t="s">
-        <v>144</v>
+        <v>134</v>
       </c>
       <c r="G75" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H75" s="5" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" s="4" t="s">
         <v>83</v>
       </c>
       <c r="B76" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C76" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D76" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E76" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F76" s="5" t="s">
-        <v>159</v>
+        <v>143</v>
       </c>
       <c r="G76" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H76" s="5" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" s="4" t="s">
         <v>84</v>
       </c>
       <c r="B77" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C77" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D77" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E77" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F77" s="5" t="s">
-        <v>160</v>
+        <v>151</v>
       </c>
       <c r="G77" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H77" s="5" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" s="4" t="s">
         <v>85</v>
       </c>
       <c r="B78" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C78" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D78" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E78" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F78" s="5" t="s">
-        <v>163</v>
+        <v>151</v>
       </c>
       <c r="G78" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H78" s="5" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" s="4" t="s">
         <v>86</v>
       </c>
       <c r="B79" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C79" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D79" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E79" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F79" s="5" t="s">
-        <v>172</v>
+        <v>147</v>
       </c>
       <c r="G79" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H79" s="5" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" s="4" t="s">
         <v>87</v>
       </c>
       <c r="B80" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C80" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D80" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E80" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F80" s="5" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="G80" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H80" s="5" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" s="4" t="s">
         <v>88</v>
       </c>
       <c r="B81" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C81" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D81" s="5" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E81" s="5" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="F81" s="5" t="s">
-        <v>159</v>
+        <v>165</v>
       </c>
       <c r="G81" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H81" s="5" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" s="4" t="s">
         <v>89</v>
       </c>
       <c r="B82" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C82" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D82" s="5" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E82" s="5" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="F82" s="5" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="G82" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H82" s="5" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" s="4" t="s">
         <v>90</v>
       </c>
       <c r="B83" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C83" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D83" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E83" s="5" t="s">
-        <v>134</v>
+        <v>139</v>
       </c>
       <c r="F83" s="5" t="s">
-        <v>148</v>
+        <v>171</v>
       </c>
       <c r="G83" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H83" s="5" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" s="4" t="s">
         <v>91</v>
       </c>
       <c r="B84" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C84" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D84" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E84" s="5" t="s">
-        <v>134</v>
+        <v>139</v>
       </c>
       <c r="F84" s="5" t="s">
-        <v>159</v>
+        <v>150</v>
       </c>
       <c r="G84" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H84" s="5" t="s">
-        <v>249</v>
+        <v>251</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" s="4" t="s">
         <v>92</v>
       </c>
       <c r="B85" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C85" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D85" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E85" s="5" t="s">
-        <v>134</v>
+        <v>139</v>
       </c>
       <c r="F85" s="5" t="s">
-        <v>174</v>
+        <v>152</v>
       </c>
       <c r="G85" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H85" s="5" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" s="4" t="s">
         <v>93</v>
       </c>
       <c r="B86" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C86" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D86" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E86" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F86" s="5" t="s">
-        <v>148</v>
+        <v>172</v>
       </c>
       <c r="G86" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H86" s="5" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" s="4" t="s">
         <v>94</v>
       </c>
       <c r="B87" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C87" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D87" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E87" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F87" s="5" t="s">
-        <v>158</v>
+        <v>167</v>
       </c>
       <c r="G87" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H87" s="5" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" s="4" t="s">
         <v>95</v>
       </c>
       <c r="B88" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C88" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D88" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E88" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F88" s="5" t="s">
-        <v>167</v>
+        <v>149</v>
       </c>
       <c r="G88" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H88" s="5" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" s="4" t="s">
         <v>96</v>
       </c>
       <c r="B89" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C89" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D89" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E89" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F89" s="5" t="s">
-        <v>175</v>
+        <v>153</v>
       </c>
       <c r="G89" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H89" s="5" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" s="4" t="s">
         <v>97</v>
       </c>
       <c r="B90" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C90" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D90" s="5" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="E90" s="5" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="F90" s="5" t="s">
-        <v>166</v>
+        <v>154</v>
       </c>
       <c r="G90" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H90" s="5" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" s="4" t="s">
         <v>98</v>
       </c>
       <c r="B91" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C91" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D91" s="5" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="E91" s="5" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="F91" s="5" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="G91" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H91" s="5" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" s="4" t="s">
         <v>99</v>
       </c>
       <c r="B92" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C92" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D92" s="5" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="E92" s="5" t="s">
-        <v>139</v>
+        <v>134</v>
       </c>
       <c r="F92" s="5" t="s">
-        <v>165</v>
+        <v>173</v>
       </c>
       <c r="G92" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H92" s="5" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" s="4" t="s">
         <v>100</v>
       </c>
       <c r="B93" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C93" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D93" s="5" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="E93" s="5" t="s">
-        <v>139</v>
+        <v>134</v>
       </c>
       <c r="F93" s="5" t="s">
-        <v>165</v>
+        <v>174</v>
       </c>
       <c r="G93" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H93" s="5" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" s="4" t="s">
         <v>101</v>
       </c>
       <c r="B94" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C94" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D94" s="5" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="E94" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F94" s="5" t="s">
-        <v>172</v>
+        <v>143</v>
       </c>
       <c r="G94" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H94" s="5" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" s="4" t="s">
         <v>102</v>
       </c>
       <c r="B95" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C95" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D95" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E95" s="5" t="s">
-        <v>134</v>
+        <v>140</v>
       </c>
       <c r="F95" s="5" t="s">
-        <v>146</v>
+        <v>136</v>
       </c>
       <c r="G95" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H95" s="5" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" s="4" t="s">
         <v>103</v>
       </c>
       <c r="B96" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C96" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D96" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E96" s="5" t="s">
-        <v>134</v>
+        <v>140</v>
       </c>
       <c r="F96" s="5" t="s">
-        <v>167</v>
+        <v>174</v>
       </c>
       <c r="G96" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H96" s="5" t="s">
-        <v>261</v>
+        <v>263</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" s="4" t="s">
         <v>104</v>
       </c>
       <c r="B97" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C97" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D97" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E97" s="5" t="s">
-        <v>134</v>
+        <v>140</v>
       </c>
       <c r="F97" s="5" t="s">
-        <v>168</v>
+        <v>155</v>
       </c>
       <c r="G97" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H97" s="5" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" s="4" t="s">
         <v>105</v>
       </c>
       <c r="B98" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C98" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D98" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E98" s="5" t="s">
-        <v>134</v>
+        <v>140</v>
       </c>
       <c r="F98" s="5" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="G98" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H98" s="5" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" s="4" t="s">
         <v>106</v>
       </c>
       <c r="B99" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C99" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D99" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E99" s="5" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="F99" s="5" t="s">
-        <v>160</v>
+        <v>144</v>
       </c>
       <c r="G99" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H99" s="5" t="s">
-        <v>264</v>
+        <v>266</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" s="4" t="s">
         <v>107</v>
       </c>
       <c r="B100" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C100" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D100" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E100" s="5" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="F100" s="5" t="s">
-        <v>149</v>
+        <v>167</v>
       </c>
       <c r="G100" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H100" s="5" t="s">
-        <v>265</v>
+        <v>178</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" s="4" t="s">
         <v>108</v>
       </c>
       <c r="B101" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C101" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D101" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E101" s="5" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="F101" s="5" t="s">
-        <v>156</v>
+        <v>143</v>
       </c>
       <c r="G101" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H101" s="5" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" s="4" t="s">
         <v>109</v>
       </c>
       <c r="B102" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C102" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D102" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E102" s="5" t="s">
-        <v>135</v>
+        <v>141</v>
       </c>
       <c r="F102" s="5" t="s">
-        <v>143</v>
+        <v>169</v>
       </c>
       <c r="G102" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H102" s="5" t="s">
-        <v>249</v>
+        <v>268</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" s="4" t="s">
         <v>110</v>
       </c>
       <c r="B103" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C103" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D103" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E103" s="5" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="F103" s="5" t="s">
-        <v>147</v>
+        <v>154</v>
       </c>
       <c r="G103" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H103" s="5" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" s="4" t="s">
         <v>111</v>
       </c>
       <c r="B104" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C104" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D104" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E104" s="5" t="s">
-        <v>140</v>
+        <v>134</v>
       </c>
       <c r="F104" s="5" t="s">
-        <v>168</v>
+        <v>162</v>
       </c>
       <c r="G104" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H104" s="5" t="s">
-        <v>224</v>
+        <v>229</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" s="4" t="s">
         <v>112</v>
       </c>
       <c r="B105" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C105" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D105" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E105" s="5" t="s">
-        <v>140</v>
+        <v>134</v>
       </c>
       <c r="F105" s="5" t="s">
-        <v>151</v>
+        <v>160</v>
       </c>
       <c r="G105" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H105" s="5" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" s="4" t="s">
         <v>113</v>
       </c>
       <c r="B106" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C106" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D106" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E106" s="5" t="s">
-        <v>140</v>
+        <v>134</v>
       </c>
       <c r="F106" s="5" t="s">
-        <v>145</v>
+        <v>134</v>
       </c>
       <c r="G106" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H106" s="5" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" s="4" t="s">
         <v>114</v>
       </c>
       <c r="B107" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C107" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D107" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E107" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F107" s="5" t="s">
-        <v>143</v>
+        <v>172</v>
       </c>
       <c r="G107" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H107" s="5" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" s="4" t="s">
         <v>115</v>
       </c>
       <c r="B108" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C108" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D108" s="5" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E108" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F108" s="5" t="s">
-        <v>176</v>
+        <v>158</v>
       </c>
       <c r="G108" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H108" s="5" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" s="4" t="s">
         <v>116</v>
       </c>
       <c r="B109" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C109" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D109" s="5" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E109" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F109" s="5" t="s">
-        <v>158</v>
+        <v>164</v>
       </c>
       <c r="G109" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H109" s="5" t="s">
-        <v>272</v>
+        <v>217</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" s="4" t="s">
         <v>117</v>
       </c>
       <c r="B110" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C110" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D110" s="5" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E110" s="5" t="s">
-        <v>141</v>
+        <v>134</v>
       </c>
       <c r="F110" s="5" t="s">
-        <v>151</v>
+        <v>144</v>
       </c>
       <c r="G110" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H110" s="5" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" s="4" t="s">
         <v>118</v>
       </c>
       <c r="B111" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C111" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D111" s="5" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E111" s="5" t="s">
-        <v>141</v>
+        <v>134</v>
       </c>
       <c r="F111" s="5" t="s">
-        <v>158</v>
+        <v>170</v>
       </c>
       <c r="G111" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H111" s="5" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" s="4" t="s">
         <v>119</v>
       </c>
       <c r="B112" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C112" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D112" s="5" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E112" s="5" t="s">
-        <v>141</v>
+        <v>134</v>
       </c>
       <c r="F112" s="5" t="s">
-        <v>149</v>
+        <v>169</v>
       </c>
       <c r="G112" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H112" s="5" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" s="4" t="s">
         <v>120</v>
       </c>
       <c r="B113" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C113" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D113" s="5" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E113" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F113" s="5" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="G113" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H113" s="5" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" s="4" t="s">
         <v>121</v>
       </c>
       <c r="B114" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C114" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D114" s="5" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E114" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F114" s="5" t="s">
         <v>175</v>
       </c>
       <c r="G114" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H114" s="5" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" s="4" t="s">
         <v>122</v>
       </c>
       <c r="B115" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C115" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D115" s="5" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E115" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F115" s="5" t="s">
-        <v>169</v>
+        <v>176</v>
       </c>
       <c r="G115" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H115" s="5" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" s="4" t="s">
         <v>123</v>
       </c>
       <c r="B116" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C116" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D116" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E116" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F116" s="5" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="G116" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H116" s="5" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" s="4" t="s">
         <v>124</v>
       </c>
       <c r="B117" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C117" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D117" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E117" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F117" s="5" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="G117" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H117" s="5" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" s="4" t="s">
         <v>125</v>
       </c>
       <c r="B118" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C118" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D118" s="5" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E118" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F118" s="5" t="s">
-        <v>152</v>
+        <v>144</v>
       </c>
       <c r="G118" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H118" s="5" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" s="4" t="s">
         <v>126</v>
       </c>
       <c r="B119" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C119" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D119" s="5" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E119" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F119" s="5" t="s">
-        <v>177</v>
+        <v>150</v>
       </c>
       <c r="G119" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H119" s="5" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" s="4" t="s">
         <v>127</v>
       </c>
       <c r="B120" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C120" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D120" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E120" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F120" s="5" t="s">
-        <v>147</v>
+        <v>156</v>
       </c>
       <c r="G120" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H120" s="5" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" s="4" t="s">
         <v>128</v>
       </c>
       <c r="B121" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C121" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D121" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E121" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F121" s="5" t="s">
-        <v>153</v>
+        <v>177</v>
       </c>
       <c r="G121" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H121" s="5" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" s="4" t="s">
         <v>129</v>
       </c>
       <c r="B122" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C122" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D122" s="5" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E122" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F122" s="5" t="s">
-        <v>158</v>
+        <v>171</v>
       </c>
       <c r="G122" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H122" s="5" t="s">
-        <v>285</v>
+        <v>229</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" s="6" t="s">
         <v>303</v>
       </c>
       <c r="C126" s="6" t="s">
         <v>304</v>
       </c>
       <c r="E126" s="6" t="s">
         <v>305</v>
       </c>
       <c r="F126" s="6" t="s">
         <v>306</v>
       </c>
       <c r="H126" s="6" t="s">
         <v>307</v>
       </c>
     </row>
   </sheetData>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.7" right="0.7" top="1" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" fitToHeight="0" orientation="portrait"/>
   <headerFooter>
     <oddFooter>&amp;LDate: &amp;D&amp;C&amp;14&amp;"Calibri,Italic"A member of the Mei Sheng Group&amp;RPage &amp;P of &amp;N</oddFooter>
@@ -5312,2564 +5312,2564 @@
       </c>
       <c r="D12" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E12" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F12" s="5" t="s">
         <v>144</v>
       </c>
       <c r="G12" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="4" t="s">
         <v>20</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C13" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D13" s="5" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E13" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F13" s="5" t="s">
         <v>145</v>
       </c>
       <c r="G13" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="4" t="s">
         <v>21</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C14" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D14" s="5" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E14" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F14" s="5" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="G14" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C15" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D15" s="5" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="E15" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F15" s="5" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="G15" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C16" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="E16" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F16" s="5" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="G16" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C17" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E17" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F17" s="5" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="G17" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C18" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E18" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F18" s="5" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
       <c r="G18" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E19" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F19" s="5" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="G19" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C20" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E20" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F20" s="5" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="G20" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="4" t="s">
         <v>28</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C21" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D21" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E21" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F21" s="5" t="s">
-        <v>151</v>
+        <v>144</v>
       </c>
       <c r="G21" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="4" t="s">
         <v>29</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C22" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D22" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E22" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F22" s="5" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="G22" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="4" t="s">
         <v>30</v>
       </c>
       <c r="B23" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C23" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D23" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E23" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F23" s="5" t="s">
-        <v>134</v>
+        <v>154</v>
       </c>
       <c r="G23" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="4" t="s">
         <v>31</v>
       </c>
       <c r="B24" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C24" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D24" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E24" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F24" s="5" t="s">
-        <v>134</v>
+        <v>155</v>
       </c>
       <c r="G24" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="4" t="s">
         <v>32</v>
       </c>
       <c r="B25" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C25" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D25" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E25" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F25" s="5" t="s">
-        <v>151</v>
+        <v>156</v>
       </c>
       <c r="G25" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="4" t="s">
         <v>33</v>
       </c>
       <c r="B26" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C26" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D26" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E26" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F26" s="5" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="G26" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" s="4" t="s">
         <v>34</v>
       </c>
       <c r="B27" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C27" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D27" s="5" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E27" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F27" s="5" t="s">
-        <v>145</v>
+        <v>153</v>
       </c>
       <c r="G27" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" s="4" t="s">
         <v>35</v>
       </c>
       <c r="B28" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C28" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D28" s="5" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E28" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F28" s="5" t="s">
-        <v>147</v>
+        <v>142</v>
       </c>
       <c r="G28" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" s="4" t="s">
         <v>36</v>
       </c>
       <c r="B29" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C29" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D29" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E29" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F29" s="5" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="G29" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" s="4" t="s">
         <v>37</v>
       </c>
       <c r="B30" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C30" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D30" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E30" s="5" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="F30" s="5" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="G30" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" s="4" t="s">
         <v>38</v>
       </c>
       <c r="B31" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C31" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D31" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E31" s="5" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="F31" s="5" t="s">
-        <v>144</v>
+        <v>157</v>
       </c>
       <c r="G31" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" s="4" t="s">
         <v>39</v>
       </c>
       <c r="B32" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C32" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D32" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E32" s="5" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="F32" s="5" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="G32" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" s="4" t="s">
         <v>40</v>
       </c>
       <c r="B33" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C33" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D33" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E33" s="5" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="F33" s="5" t="s">
-        <v>156</v>
+        <v>149</v>
       </c>
       <c r="G33" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" s="4" t="s">
         <v>41</v>
       </c>
       <c r="B34" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C34" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D34" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E34" s="5" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="F34" s="5" t="s">
-        <v>148</v>
+        <v>158</v>
       </c>
       <c r="G34" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" s="4" t="s">
         <v>42</v>
       </c>
       <c r="B35" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C35" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D35" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E35" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F35" s="5" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="G35" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" s="4" t="s">
         <v>43</v>
       </c>
       <c r="B36" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C36" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D36" s="5" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="E36" s="5" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="F36" s="5" t="s">
-        <v>143</v>
+        <v>160</v>
       </c>
       <c r="G36" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" s="4" t="s">
         <v>44</v>
       </c>
       <c r="B37" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C37" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D37" s="5" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="E37" s="5" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="F37" s="5" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="G37" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" s="4" t="s">
         <v>45</v>
       </c>
       <c r="B38" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C38" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D38" s="5" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="E38" s="5" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F38" s="5" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="G38" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" s="4" t="s">
         <v>46</v>
       </c>
       <c r="B39" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C39" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D39" s="5" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="E39" s="5" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F39" s="5" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="G39" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" s="4" t="s">
         <v>47</v>
       </c>
       <c r="B40" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C40" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D40" s="5" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="E40" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F40" s="5" t="s">
-        <v>145</v>
+        <v>156</v>
       </c>
       <c r="G40" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41" s="4" t="s">
         <v>48</v>
       </c>
       <c r="B41" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C41" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D41" s="5" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="E41" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F41" s="5" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="G41" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42" s="4" t="s">
         <v>49</v>
       </c>
       <c r="B42" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C42" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D42" s="5" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="E42" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F42" s="5" t="s">
-        <v>162</v>
+        <v>158</v>
       </c>
       <c r="G42" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:7">
       <c r="A43" s="4" t="s">
         <v>50</v>
       </c>
       <c r="B43" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C43" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D43" s="5" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="E43" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F43" s="5" t="s">
-        <v>151</v>
+        <v>164</v>
       </c>
       <c r="G43" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:7">
       <c r="A44" s="4" t="s">
         <v>51</v>
       </c>
       <c r="B44" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C44" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D44" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E44" s="5" t="s">
-        <v>137</v>
+        <v>134</v>
       </c>
       <c r="F44" s="5" t="s">
-        <v>139</v>
+        <v>165</v>
       </c>
       <c r="G44" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:7">
       <c r="A45" s="4" t="s">
         <v>52</v>
       </c>
       <c r="B45" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C45" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D45" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E45" s="5" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="F45" s="5" t="s">
-        <v>162</v>
+        <v>154</v>
       </c>
       <c r="G45" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:7">
       <c r="A46" s="4" t="s">
         <v>53</v>
       </c>
       <c r="B46" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C46" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D46" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E46" s="5" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="F46" s="5" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="G46" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:7">
       <c r="A47" s="4" t="s">
         <v>54</v>
       </c>
       <c r="B47" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C47" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D47" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E47" s="5" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="F47" s="5" t="s">
-        <v>163</v>
+        <v>150</v>
       </c>
       <c r="G47" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:7">
       <c r="A48" s="4" t="s">
         <v>55</v>
       </c>
       <c r="B48" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C48" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D48" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E48" s="5" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="F48" s="5" t="s">
-        <v>144</v>
+        <v>167</v>
       </c>
       <c r="G48" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:7">
       <c r="A49" s="4" t="s">
         <v>56</v>
       </c>
       <c r="B49" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C49" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D49" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E49" s="5" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="F49" s="5" t="s">
-        <v>143</v>
+        <v>147</v>
       </c>
       <c r="G49" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:7">
       <c r="A50" s="4" t="s">
         <v>57</v>
       </c>
       <c r="B50" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C50" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D50" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E50" s="5" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="F50" s="5" t="s">
-        <v>151</v>
+        <v>164</v>
       </c>
       <c r="G50" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:7">
       <c r="A51" s="4" t="s">
         <v>58</v>
       </c>
       <c r="B51" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C51" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D51" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E51" s="5" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="F51" s="5" t="s">
-        <v>164</v>
+        <v>143</v>
       </c>
       <c r="G51" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="52" spans="1:7">
       <c r="A52" s="4" t="s">
         <v>59</v>
       </c>
       <c r="B52" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C52" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D52" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E52" s="5" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="F52" s="5" t="s">
-        <v>160</v>
+        <v>151</v>
       </c>
       <c r="G52" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:7">
       <c r="A53" s="4" t="s">
         <v>60</v>
       </c>
       <c r="B53" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C53" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D53" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E53" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F53" s="5" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="G53" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="54" spans="1:7">
       <c r="A54" s="4" t="s">
         <v>61</v>
       </c>
       <c r="B54" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C54" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D54" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E54" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F54" s="5" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="G54" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="55" spans="1:7">
       <c r="A55" s="4" t="s">
         <v>62</v>
       </c>
       <c r="B55" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C55" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D55" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E55" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F55" s="5" t="s">
-        <v>134</v>
+        <v>149</v>
       </c>
       <c r="G55" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="56" spans="1:7">
       <c r="A56" s="4" t="s">
         <v>63</v>
       </c>
       <c r="B56" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C56" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D56" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E56" s="5" t="s">
-        <v>134</v>
+        <v>138</v>
       </c>
       <c r="F56" s="5" t="s">
-        <v>157</v>
+        <v>143</v>
       </c>
       <c r="G56" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="57" spans="1:7">
       <c r="A57" s="4" t="s">
         <v>64</v>
       </c>
       <c r="B57" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C57" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D57" s="5" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E57" s="5" t="s">
-        <v>134</v>
+        <v>138</v>
       </c>
       <c r="F57" s="5" t="s">
-        <v>167</v>
+        <v>149</v>
       </c>
       <c r="G57" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="58" spans="1:7">
       <c r="A58" s="4" t="s">
         <v>65</v>
       </c>
       <c r="B58" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C58" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D58" s="5" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E58" s="5" t="s">
-        <v>134</v>
+        <v>138</v>
       </c>
       <c r="F58" s="5" t="s">
-        <v>168</v>
+        <v>166</v>
       </c>
       <c r="G58" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="59" spans="1:7">
       <c r="A59" s="4" t="s">
         <v>66</v>
       </c>
       <c r="B59" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C59" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D59" s="5" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E59" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F59" s="5" t="s">
-        <v>144</v>
+        <v>169</v>
       </c>
       <c r="G59" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="60" spans="1:7">
       <c r="A60" s="4" t="s">
         <v>67</v>
       </c>
       <c r="B60" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C60" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D60" s="5" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E60" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F60" s="5" t="s">
-        <v>169</v>
+        <v>159</v>
       </c>
       <c r="G60" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="61" spans="1:7">
       <c r="A61" s="4" t="s">
         <v>68</v>
       </c>
       <c r="B61" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C61" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D61" s="5" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E61" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F61" s="5" t="s">
-        <v>164</v>
+        <v>170</v>
       </c>
       <c r="G61" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="62" spans="1:7">
       <c r="A62" s="4" t="s">
         <v>69</v>
       </c>
       <c r="B62" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C62" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D62" s="5" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E62" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F62" s="5" t="s">
-        <v>154</v>
+        <v>167</v>
       </c>
       <c r="G62" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="63" spans="1:7">
       <c r="A63" s="4" t="s">
         <v>70</v>
       </c>
       <c r="B63" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C63" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D63" s="5" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E63" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F63" s="5" t="s">
-        <v>170</v>
+        <v>144</v>
       </c>
       <c r="G63" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="64" spans="1:7">
       <c r="A64" s="4" t="s">
         <v>71</v>
       </c>
       <c r="B64" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C64" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D64" s="5" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E64" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F64" s="5" t="s">
-        <v>171</v>
+        <v>151</v>
       </c>
       <c r="G64" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="65" spans="1:7">
       <c r="A65" s="4" t="s">
         <v>72</v>
       </c>
       <c r="B65" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C65" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D65" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E65" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F65" s="5" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="G65" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="66" spans="1:7">
       <c r="A66" s="4" t="s">
         <v>73</v>
       </c>
       <c r="B66" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C66" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D66" s="5" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="E66" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F66" s="5" t="s">
-        <v>151</v>
+        <v>163</v>
       </c>
       <c r="G66" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="67" spans="1:7">
       <c r="A67" s="4" t="s">
         <v>74</v>
       </c>
       <c r="B67" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C67" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D67" s="5" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="E67" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F67" s="5" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="G67" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="68" spans="1:7">
       <c r="A68" s="4" t="s">
         <v>75</v>
       </c>
       <c r="B68" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C68" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D68" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E68" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F68" s="5" t="s">
-        <v>156</v>
+        <v>152</v>
       </c>
       <c r="G68" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="69" spans="1:7">
       <c r="A69" s="4" t="s">
         <v>76</v>
       </c>
       <c r="B69" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C69" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D69" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E69" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F69" s="5" t="s">
-        <v>172</v>
+        <v>167</v>
       </c>
       <c r="G69" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="70" spans="1:7">
       <c r="A70" s="4" t="s">
         <v>77</v>
       </c>
       <c r="B70" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C70" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D70" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E70" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F70" s="5" t="s">
-        <v>173</v>
+        <v>166</v>
       </c>
       <c r="G70" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="71" spans="1:7">
       <c r="A71" s="4" t="s">
         <v>78</v>
       </c>
       <c r="B71" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C71" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D71" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E71" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F71" s="5" t="s">
-        <v>155</v>
+        <v>161</v>
       </c>
       <c r="G71" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="72" spans="1:7">
       <c r="A72" s="4" t="s">
         <v>79</v>
       </c>
       <c r="B72" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C72" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D72" s="5" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E72" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F72" s="5" t="s">
-        <v>156</v>
+        <v>143</v>
       </c>
       <c r="G72" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="73" spans="1:7">
       <c r="A73" s="4" t="s">
         <v>80</v>
       </c>
       <c r="B73" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C73" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D73" s="5" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E73" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F73" s="5" t="s">
         <v>145</v>
       </c>
       <c r="G73" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="74" spans="1:7">
       <c r="A74" s="4" t="s">
         <v>81</v>
       </c>
       <c r="B74" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C74" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D74" s="5" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E74" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F74" s="5" t="s">
-        <v>148</v>
+        <v>134</v>
       </c>
       <c r="G74" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="75" spans="1:7">
       <c r="A75" s="4" t="s">
         <v>82</v>
       </c>
       <c r="B75" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C75" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D75" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E75" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F75" s="5" t="s">
-        <v>144</v>
+        <v>134</v>
       </c>
       <c r="G75" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="76" spans="1:7">
       <c r="A76" s="4" t="s">
         <v>83</v>
       </c>
       <c r="B76" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C76" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D76" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E76" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F76" s="5" t="s">
-        <v>159</v>
+        <v>143</v>
       </c>
       <c r="G76" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="77" spans="1:7">
       <c r="A77" s="4" t="s">
         <v>84</v>
       </c>
       <c r="B77" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C77" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D77" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E77" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F77" s="5" t="s">
-        <v>160</v>
+        <v>151</v>
       </c>
       <c r="G77" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="78" spans="1:7">
       <c r="A78" s="4" t="s">
         <v>85</v>
       </c>
       <c r="B78" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C78" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D78" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E78" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F78" s="5" t="s">
-        <v>163</v>
+        <v>151</v>
       </c>
       <c r="G78" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="79" spans="1:7">
       <c r="A79" s="4" t="s">
         <v>86</v>
       </c>
       <c r="B79" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C79" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D79" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E79" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F79" s="5" t="s">
-        <v>172</v>
+        <v>147</v>
       </c>
       <c r="G79" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="80" spans="1:7">
       <c r="A80" s="4" t="s">
         <v>87</v>
       </c>
       <c r="B80" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C80" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D80" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E80" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F80" s="5" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="G80" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="81" spans="1:7">
       <c r="A81" s="4" t="s">
         <v>88</v>
       </c>
       <c r="B81" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C81" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D81" s="5" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E81" s="5" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="F81" s="5" t="s">
-        <v>159</v>
+        <v>165</v>
       </c>
       <c r="G81" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="82" spans="1:7">
       <c r="A82" s="4" t="s">
         <v>89</v>
       </c>
       <c r="B82" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C82" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D82" s="5" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E82" s="5" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="F82" s="5" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="G82" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="83" spans="1:7">
       <c r="A83" s="4" t="s">
         <v>90</v>
       </c>
       <c r="B83" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C83" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D83" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E83" s="5" t="s">
-        <v>134</v>
+        <v>139</v>
       </c>
       <c r="F83" s="5" t="s">
-        <v>148</v>
+        <v>171</v>
       </c>
       <c r="G83" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="84" spans="1:7">
       <c r="A84" s="4" t="s">
         <v>91</v>
       </c>
       <c r="B84" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C84" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D84" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E84" s="5" t="s">
-        <v>134</v>
+        <v>139</v>
       </c>
       <c r="F84" s="5" t="s">
-        <v>159</v>
+        <v>150</v>
       </c>
       <c r="G84" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="85" spans="1:7">
       <c r="A85" s="4" t="s">
         <v>92</v>
       </c>
       <c r="B85" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C85" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D85" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E85" s="5" t="s">
-        <v>134</v>
+        <v>139</v>
       </c>
       <c r="F85" s="5" t="s">
-        <v>174</v>
+        <v>152</v>
       </c>
       <c r="G85" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="86" spans="1:7">
       <c r="A86" s="4" t="s">
         <v>93</v>
       </c>
       <c r="B86" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C86" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D86" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E86" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F86" s="5" t="s">
-        <v>148</v>
+        <v>172</v>
       </c>
       <c r="G86" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="87" spans="1:7">
       <c r="A87" s="4" t="s">
         <v>94</v>
       </c>
       <c r="B87" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C87" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D87" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E87" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F87" s="5" t="s">
-        <v>158</v>
+        <v>167</v>
       </c>
       <c r="G87" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="88" spans="1:7">
       <c r="A88" s="4" t="s">
         <v>95</v>
       </c>
       <c r="B88" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C88" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D88" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E88" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F88" s="5" t="s">
-        <v>167</v>
+        <v>149</v>
       </c>
       <c r="G88" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="89" spans="1:7">
       <c r="A89" s="4" t="s">
         <v>96</v>
       </c>
       <c r="B89" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C89" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D89" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E89" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F89" s="5" t="s">
-        <v>175</v>
+        <v>153</v>
       </c>
       <c r="G89" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="90" spans="1:7">
       <c r="A90" s="4" t="s">
         <v>97</v>
       </c>
       <c r="B90" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C90" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D90" s="5" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="E90" s="5" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="F90" s="5" t="s">
-        <v>166</v>
+        <v>154</v>
       </c>
       <c r="G90" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="91" spans="1:7">
       <c r="A91" s="4" t="s">
         <v>98</v>
       </c>
       <c r="B91" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C91" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D91" s="5" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="E91" s="5" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="F91" s="5" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="G91" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="92" spans="1:7">
       <c r="A92" s="4" t="s">
         <v>99</v>
       </c>
       <c r="B92" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C92" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D92" s="5" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="E92" s="5" t="s">
-        <v>139</v>
+        <v>134</v>
       </c>
       <c r="F92" s="5" t="s">
-        <v>165</v>
+        <v>173</v>
       </c>
       <c r="G92" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="93" spans="1:7">
       <c r="A93" s="4" t="s">
         <v>100</v>
       </c>
       <c r="B93" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C93" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D93" s="5" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="E93" s="5" t="s">
-        <v>139</v>
+        <v>134</v>
       </c>
       <c r="F93" s="5" t="s">
-        <v>165</v>
+        <v>174</v>
       </c>
       <c r="G93" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="94" spans="1:7">
       <c r="A94" s="4" t="s">
         <v>101</v>
       </c>
       <c r="B94" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C94" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D94" s="5" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="E94" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F94" s="5" t="s">
-        <v>172</v>
+        <v>143</v>
       </c>
       <c r="G94" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="95" spans="1:7">
       <c r="A95" s="4" t="s">
         <v>102</v>
       </c>
       <c r="B95" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C95" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D95" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E95" s="5" t="s">
-        <v>134</v>
+        <v>140</v>
       </c>
       <c r="F95" s="5" t="s">
-        <v>146</v>
+        <v>136</v>
       </c>
       <c r="G95" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="96" spans="1:7">
       <c r="A96" s="4" t="s">
         <v>103</v>
       </c>
       <c r="B96" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C96" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D96" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E96" s="5" t="s">
-        <v>134</v>
+        <v>140</v>
       </c>
       <c r="F96" s="5" t="s">
-        <v>167</v>
+        <v>174</v>
       </c>
       <c r="G96" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="97" spans="1:7">
       <c r="A97" s="4" t="s">
         <v>104</v>
       </c>
       <c r="B97" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C97" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D97" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E97" s="5" t="s">
-        <v>134</v>
+        <v>140</v>
       </c>
       <c r="F97" s="5" t="s">
-        <v>168</v>
+        <v>155</v>
       </c>
       <c r="G97" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="98" spans="1:7">
       <c r="A98" s="4" t="s">
         <v>105</v>
       </c>
       <c r="B98" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C98" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D98" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E98" s="5" t="s">
-        <v>134</v>
+        <v>140</v>
       </c>
       <c r="F98" s="5" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="G98" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="99" spans="1:7">
       <c r="A99" s="4" t="s">
         <v>106</v>
       </c>
       <c r="B99" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C99" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D99" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E99" s="5" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="F99" s="5" t="s">
-        <v>160</v>
+        <v>144</v>
       </c>
       <c r="G99" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="100" spans="1:7">
       <c r="A100" s="4" t="s">
         <v>107</v>
       </c>
       <c r="B100" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C100" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D100" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E100" s="5" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="F100" s="5" t="s">
-        <v>149</v>
+        <v>167</v>
       </c>
       <c r="G100" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="101" spans="1:7">
       <c r="A101" s="4" t="s">
         <v>108</v>
       </c>
       <c r="B101" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C101" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D101" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E101" s="5" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="F101" s="5" t="s">
-        <v>156</v>
+        <v>143</v>
       </c>
       <c r="G101" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="102" spans="1:7">
       <c r="A102" s="4" t="s">
         <v>109</v>
       </c>
       <c r="B102" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C102" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D102" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E102" s="5" t="s">
-        <v>135</v>
+        <v>141</v>
       </c>
       <c r="F102" s="5" t="s">
-        <v>143</v>
+        <v>169</v>
       </c>
       <c r="G102" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="103" spans="1:7">
       <c r="A103" s="4" t="s">
         <v>110</v>
       </c>
       <c r="B103" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C103" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D103" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E103" s="5" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="F103" s="5" t="s">
-        <v>147</v>
+        <v>154</v>
       </c>
       <c r="G103" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="104" spans="1:7">
       <c r="A104" s="4" t="s">
         <v>111</v>
       </c>
       <c r="B104" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C104" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D104" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E104" s="5" t="s">
-        <v>140</v>
+        <v>134</v>
       </c>
       <c r="F104" s="5" t="s">
-        <v>168</v>
+        <v>162</v>
       </c>
       <c r="G104" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="105" spans="1:7">
       <c r="A105" s="4" t="s">
         <v>112</v>
       </c>
       <c r="B105" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C105" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D105" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E105" s="5" t="s">
-        <v>140</v>
+        <v>134</v>
       </c>
       <c r="F105" s="5" t="s">
-        <v>151</v>
+        <v>160</v>
       </c>
       <c r="G105" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="106" spans="1:7">
       <c r="A106" s="4" t="s">
         <v>113</v>
       </c>
       <c r="B106" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C106" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D106" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E106" s="5" t="s">
-        <v>140</v>
+        <v>134</v>
       </c>
       <c r="F106" s="5" t="s">
-        <v>145</v>
+        <v>134</v>
       </c>
       <c r="G106" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="107" spans="1:7">
       <c r="A107" s="4" t="s">
         <v>114</v>
       </c>
       <c r="B107" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C107" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D107" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E107" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F107" s="5" t="s">
-        <v>143</v>
+        <v>172</v>
       </c>
       <c r="G107" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="108" spans="1:7">
       <c r="A108" s="4" t="s">
         <v>115</v>
       </c>
       <c r="B108" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C108" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D108" s="5" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E108" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F108" s="5" t="s">
-        <v>176</v>
+        <v>158</v>
       </c>
       <c r="G108" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="109" spans="1:7">
       <c r="A109" s="4" t="s">
         <v>116</v>
       </c>
       <c r="B109" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C109" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D109" s="5" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E109" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F109" s="5" t="s">
-        <v>158</v>
+        <v>164</v>
       </c>
       <c r="G109" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="110" spans="1:7">
       <c r="A110" s="4" t="s">
         <v>117</v>
       </c>
       <c r="B110" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C110" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D110" s="5" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E110" s="5" t="s">
-        <v>141</v>
+        <v>134</v>
       </c>
       <c r="F110" s="5" t="s">
-        <v>151</v>
+        <v>144</v>
       </c>
       <c r="G110" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="111" spans="1:7">
       <c r="A111" s="4" t="s">
         <v>118</v>
       </c>
       <c r="B111" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C111" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D111" s="5" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E111" s="5" t="s">
-        <v>141</v>
+        <v>134</v>
       </c>
       <c r="F111" s="5" t="s">
-        <v>158</v>
+        <v>170</v>
       </c>
       <c r="G111" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="112" spans="1:7">
       <c r="A112" s="4" t="s">
         <v>119</v>
       </c>
       <c r="B112" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C112" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D112" s="5" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E112" s="5" t="s">
-        <v>141</v>
+        <v>134</v>
       </c>
       <c r="F112" s="5" t="s">
-        <v>149</v>
+        <v>169</v>
       </c>
       <c r="G112" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="113" spans="1:7">
       <c r="A113" s="4" t="s">
         <v>120</v>
       </c>
       <c r="B113" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C113" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D113" s="5" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E113" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F113" s="5" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="G113" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="114" spans="1:7">
       <c r="A114" s="4" t="s">
         <v>121</v>
       </c>
       <c r="B114" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C114" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D114" s="5" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E114" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F114" s="5" t="s">
         <v>175</v>
       </c>
       <c r="G114" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="115" spans="1:7">
       <c r="A115" s="4" t="s">
         <v>122</v>
       </c>
       <c r="B115" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C115" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D115" s="5" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E115" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F115" s="5" t="s">
-        <v>169</v>
+        <v>176</v>
       </c>
       <c r="G115" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="116" spans="1:7">
       <c r="A116" s="4" t="s">
         <v>123</v>
       </c>
       <c r="B116" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C116" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D116" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E116" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F116" s="5" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="G116" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="117" spans="1:7">
       <c r="A117" s="4" t="s">
         <v>124</v>
       </c>
       <c r="B117" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C117" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D117" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E117" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F117" s="5" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="G117" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="118" spans="1:7">
       <c r="A118" s="4" t="s">
         <v>125</v>
       </c>
       <c r="B118" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C118" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D118" s="5" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E118" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F118" s="5" t="s">
-        <v>152</v>
+        <v>144</v>
       </c>
       <c r="G118" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="119" spans="1:7">
       <c r="A119" s="4" t="s">
         <v>126</v>
       </c>
       <c r="B119" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C119" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D119" s="5" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E119" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F119" s="5" t="s">
-        <v>177</v>
+        <v>150</v>
       </c>
       <c r="G119" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="120" spans="1:7">
       <c r="A120" s="4" t="s">
         <v>127</v>
       </c>
       <c r="B120" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C120" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D120" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E120" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F120" s="5" t="s">
-        <v>147</v>
+        <v>156</v>
       </c>
       <c r="G120" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="121" spans="1:7">
       <c r="A121" s="4" t="s">
         <v>128</v>
       </c>
       <c r="B121" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C121" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D121" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E121" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F121" s="5" t="s">
-        <v>153</v>
+        <v>177</v>
       </c>
       <c r="G121" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="122" spans="1:7">
       <c r="A122" s="4" t="s">
         <v>129</v>
       </c>
       <c r="B122" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C122" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D122" s="5" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E122" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F122" s="5" t="s">
-        <v>158</v>
+        <v>171</v>
       </c>
       <c r="G122" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="126" spans="1:7">
       <c r="A126" s="6" t="s">
         <v>303</v>
       </c>
       <c r="C126" s="6" t="s">
         <v>304</v>
       </c>
       <c r="E126" s="6" t="s">
         <v>305</v>
       </c>
       <c r="F126" s="6" t="s">
         <v>306</v>
       </c>
       <c r="G126" s="6" t="s">
         <v>307</v>
       </c>
     </row>
   </sheetData>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.7" right="0.7" top="1" bottom="0.75" header="0.3" footer="0.3"/>
@@ -8044,2564 +8044,2564 @@
       </c>
       <c r="D12" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E12" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F12" s="5" t="s">
         <v>144</v>
       </c>
       <c r="G12" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="4" t="s">
         <v>313</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C13" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D13" s="5" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E13" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F13" s="5" t="s">
         <v>145</v>
       </c>
       <c r="G13" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="4" t="s">
         <v>314</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C14" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D14" s="5" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E14" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F14" s="5" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="G14" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="4" t="s">
         <v>315</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C15" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D15" s="5" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="E15" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F15" s="5" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="G15" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="4" t="s">
         <v>316</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C16" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="E16" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F16" s="5" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="G16" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="4" t="s">
         <v>317</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C17" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E17" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F17" s="5" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="G17" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="4" t="s">
         <v>318</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C18" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E18" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F18" s="5" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
       <c r="G18" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="4" t="s">
         <v>319</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E19" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F19" s="5" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="G19" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="4" t="s">
         <v>320</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C20" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E20" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F20" s="5" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="G20" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="4" t="s">
         <v>321</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C21" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D21" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E21" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F21" s="5" t="s">
-        <v>151</v>
+        <v>144</v>
       </c>
       <c r="G21" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="4" t="s">
         <v>322</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C22" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D22" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E22" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F22" s="5" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="G22" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="4" t="s">
         <v>323</v>
       </c>
       <c r="B23" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C23" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D23" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E23" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F23" s="5" t="s">
-        <v>134</v>
+        <v>154</v>
       </c>
       <c r="G23" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="4" t="s">
         <v>324</v>
       </c>
       <c r="B24" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C24" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D24" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E24" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F24" s="5" t="s">
-        <v>134</v>
+        <v>155</v>
       </c>
       <c r="G24" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="4" t="s">
         <v>325</v>
       </c>
       <c r="B25" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C25" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D25" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E25" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F25" s="5" t="s">
-        <v>151</v>
+        <v>156</v>
       </c>
       <c r="G25" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="4" t="s">
         <v>326</v>
       </c>
       <c r="B26" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C26" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D26" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E26" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F26" s="5" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="G26" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" s="4" t="s">
         <v>327</v>
       </c>
       <c r="B27" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C27" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D27" s="5" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E27" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F27" s="5" t="s">
-        <v>145</v>
+        <v>153</v>
       </c>
       <c r="G27" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" s="4" t="s">
         <v>328</v>
       </c>
       <c r="B28" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C28" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D28" s="5" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E28" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F28" s="5" t="s">
-        <v>147</v>
+        <v>142</v>
       </c>
       <c r="G28" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" s="4" t="s">
         <v>329</v>
       </c>
       <c r="B29" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C29" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D29" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E29" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F29" s="5" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="G29" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" s="4" t="s">
         <v>330</v>
       </c>
       <c r="B30" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C30" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D30" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E30" s="5" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="F30" s="5" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="G30" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" s="4" t="s">
         <v>331</v>
       </c>
       <c r="B31" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C31" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D31" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E31" s="5" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="F31" s="5" t="s">
-        <v>144</v>
+        <v>157</v>
       </c>
       <c r="G31" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" s="4" t="s">
         <v>332</v>
       </c>
       <c r="B32" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C32" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D32" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E32" s="5" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="F32" s="5" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="G32" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" s="4" t="s">
         <v>333</v>
       </c>
       <c r="B33" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C33" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D33" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E33" s="5" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="F33" s="5" t="s">
-        <v>156</v>
+        <v>149</v>
       </c>
       <c r="G33" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" s="4" t="s">
         <v>334</v>
       </c>
       <c r="B34" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C34" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D34" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E34" s="5" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="F34" s="5" t="s">
-        <v>148</v>
+        <v>158</v>
       </c>
       <c r="G34" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" s="4" t="s">
         <v>335</v>
       </c>
       <c r="B35" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C35" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D35" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E35" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F35" s="5" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="G35" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" s="4" t="s">
         <v>336</v>
       </c>
       <c r="B36" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C36" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D36" s="5" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="E36" s="5" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="F36" s="5" t="s">
-        <v>143</v>
+        <v>160</v>
       </c>
       <c r="G36" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" s="4" t="s">
         <v>337</v>
       </c>
       <c r="B37" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C37" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D37" s="5" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="E37" s="5" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="F37" s="5" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="G37" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" s="4" t="s">
         <v>338</v>
       </c>
       <c r="B38" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C38" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D38" s="5" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="E38" s="5" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F38" s="5" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="G38" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" s="4" t="s">
         <v>339</v>
       </c>
       <c r="B39" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C39" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D39" s="5" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="E39" s="5" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F39" s="5" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="G39" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" s="4" t="s">
         <v>340</v>
       </c>
       <c r="B40" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C40" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D40" s="5" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="E40" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F40" s="5" t="s">
-        <v>145</v>
+        <v>156</v>
       </c>
       <c r="G40" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41" s="4" t="s">
         <v>341</v>
       </c>
       <c r="B41" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C41" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D41" s="5" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="E41" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F41" s="5" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="G41" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42" s="4" t="s">
         <v>342</v>
       </c>
       <c r="B42" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C42" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D42" s="5" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="E42" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F42" s="5" t="s">
-        <v>162</v>
+        <v>158</v>
       </c>
       <c r="G42" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:7">
       <c r="A43" s="4" t="s">
         <v>343</v>
       </c>
       <c r="B43" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C43" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D43" s="5" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="E43" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F43" s="5" t="s">
-        <v>151</v>
+        <v>164</v>
       </c>
       <c r="G43" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:7">
       <c r="A44" s="4" t="s">
         <v>344</v>
       </c>
       <c r="B44" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C44" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D44" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E44" s="5" t="s">
-        <v>137</v>
+        <v>134</v>
       </c>
       <c r="F44" s="5" t="s">
-        <v>139</v>
+        <v>165</v>
       </c>
       <c r="G44" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:7">
       <c r="A45" s="4" t="s">
         <v>345</v>
       </c>
       <c r="B45" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C45" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D45" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E45" s="5" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="F45" s="5" t="s">
-        <v>162</v>
+        <v>154</v>
       </c>
       <c r="G45" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:7">
       <c r="A46" s="4" t="s">
         <v>346</v>
       </c>
       <c r="B46" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C46" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D46" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E46" s="5" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="F46" s="5" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="G46" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:7">
       <c r="A47" s="4" t="s">
         <v>347</v>
       </c>
       <c r="B47" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C47" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D47" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E47" s="5" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="F47" s="5" t="s">
-        <v>163</v>
+        <v>150</v>
       </c>
       <c r="G47" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:7">
       <c r="A48" s="4" t="s">
         <v>348</v>
       </c>
       <c r="B48" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C48" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D48" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E48" s="5" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="F48" s="5" t="s">
-        <v>144</v>
+        <v>167</v>
       </c>
       <c r="G48" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:7">
       <c r="A49" s="4" t="s">
         <v>349</v>
       </c>
       <c r="B49" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C49" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D49" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E49" s="5" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="F49" s="5" t="s">
-        <v>143</v>
+        <v>147</v>
       </c>
       <c r="G49" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:7">
       <c r="A50" s="4" t="s">
         <v>350</v>
       </c>
       <c r="B50" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C50" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D50" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E50" s="5" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="F50" s="5" t="s">
-        <v>151</v>
+        <v>164</v>
       </c>
       <c r="G50" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:7">
       <c r="A51" s="4" t="s">
         <v>351</v>
       </c>
       <c r="B51" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C51" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D51" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E51" s="5" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="F51" s="5" t="s">
-        <v>164</v>
+        <v>143</v>
       </c>
       <c r="G51" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="52" spans="1:7">
       <c r="A52" s="4" t="s">
         <v>352</v>
       </c>
       <c r="B52" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C52" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D52" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E52" s="5" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="F52" s="5" t="s">
-        <v>160</v>
+        <v>151</v>
       </c>
       <c r="G52" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:7">
       <c r="A53" s="4" t="s">
         <v>353</v>
       </c>
       <c r="B53" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C53" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D53" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E53" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F53" s="5" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="G53" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="54" spans="1:7">
       <c r="A54" s="4" t="s">
         <v>354</v>
       </c>
       <c r="B54" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C54" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D54" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E54" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F54" s="5" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="G54" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="55" spans="1:7">
       <c r="A55" s="4" t="s">
         <v>355</v>
       </c>
       <c r="B55" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C55" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D55" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E55" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F55" s="5" t="s">
-        <v>134</v>
+        <v>149</v>
       </c>
       <c r="G55" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="56" spans="1:7">
       <c r="A56" s="4" t="s">
         <v>356</v>
       </c>
       <c r="B56" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C56" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D56" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E56" s="5" t="s">
-        <v>134</v>
+        <v>138</v>
       </c>
       <c r="F56" s="5" t="s">
-        <v>157</v>
+        <v>143</v>
       </c>
       <c r="G56" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="57" spans="1:7">
       <c r="A57" s="4" t="s">
         <v>357</v>
       </c>
       <c r="B57" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C57" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D57" s="5" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E57" s="5" t="s">
-        <v>134</v>
+        <v>138</v>
       </c>
       <c r="F57" s="5" t="s">
-        <v>167</v>
+        <v>149</v>
       </c>
       <c r="G57" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="58" spans="1:7">
       <c r="A58" s="4" t="s">
         <v>358</v>
       </c>
       <c r="B58" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C58" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D58" s="5" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E58" s="5" t="s">
-        <v>134</v>
+        <v>138</v>
       </c>
       <c r="F58" s="5" t="s">
-        <v>168</v>
+        <v>166</v>
       </c>
       <c r="G58" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="59" spans="1:7">
       <c r="A59" s="4" t="s">
         <v>359</v>
       </c>
       <c r="B59" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C59" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D59" s="5" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E59" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F59" s="5" t="s">
-        <v>144</v>
+        <v>169</v>
       </c>
       <c r="G59" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="60" spans="1:7">
       <c r="A60" s="4" t="s">
         <v>360</v>
       </c>
       <c r="B60" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C60" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D60" s="5" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E60" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F60" s="5" t="s">
-        <v>169</v>
+        <v>159</v>
       </c>
       <c r="G60" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="61" spans="1:7">
       <c r="A61" s="4" t="s">
         <v>361</v>
       </c>
       <c r="B61" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C61" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D61" s="5" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E61" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F61" s="5" t="s">
-        <v>164</v>
+        <v>170</v>
       </c>
       <c r="G61" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="62" spans="1:7">
       <c r="A62" s="4" t="s">
         <v>362</v>
       </c>
       <c r="B62" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C62" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D62" s="5" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E62" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F62" s="5" t="s">
-        <v>154</v>
+        <v>167</v>
       </c>
       <c r="G62" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="63" spans="1:7">
       <c r="A63" s="4" t="s">
         <v>363</v>
       </c>
       <c r="B63" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C63" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D63" s="5" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E63" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F63" s="5" t="s">
-        <v>170</v>
+        <v>144</v>
       </c>
       <c r="G63" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="64" spans="1:7">
       <c r="A64" s="4" t="s">
         <v>364</v>
       </c>
       <c r="B64" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C64" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D64" s="5" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E64" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F64" s="5" t="s">
-        <v>171</v>
+        <v>151</v>
       </c>
       <c r="G64" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="65" spans="1:7">
       <c r="A65" s="4" t="s">
         <v>365</v>
       </c>
       <c r="B65" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C65" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D65" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E65" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F65" s="5" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="G65" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="66" spans="1:7">
       <c r="A66" s="4" t="s">
         <v>366</v>
       </c>
       <c r="B66" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C66" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D66" s="5" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="E66" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F66" s="5" t="s">
-        <v>151</v>
+        <v>163</v>
       </c>
       <c r="G66" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="67" spans="1:7">
       <c r="A67" s="4" t="s">
         <v>367</v>
       </c>
       <c r="B67" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C67" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D67" s="5" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="E67" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F67" s="5" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="G67" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="68" spans="1:7">
       <c r="A68" s="4" t="s">
         <v>368</v>
       </c>
       <c r="B68" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C68" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D68" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E68" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F68" s="5" t="s">
-        <v>156</v>
+        <v>152</v>
       </c>
       <c r="G68" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="69" spans="1:7">
       <c r="A69" s="4" t="s">
         <v>369</v>
       </c>
       <c r="B69" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C69" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D69" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E69" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F69" s="5" t="s">
-        <v>172</v>
+        <v>167</v>
       </c>
       <c r="G69" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="70" spans="1:7">
       <c r="A70" s="4" t="s">
         <v>370</v>
       </c>
       <c r="B70" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C70" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D70" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E70" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F70" s="5" t="s">
-        <v>173</v>
+        <v>166</v>
       </c>
       <c r="G70" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="71" spans="1:7">
       <c r="A71" s="4" t="s">
         <v>371</v>
       </c>
       <c r="B71" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C71" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D71" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E71" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F71" s="5" t="s">
-        <v>155</v>
+        <v>161</v>
       </c>
       <c r="G71" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="72" spans="1:7">
       <c r="A72" s="4" t="s">
         <v>372</v>
       </c>
       <c r="B72" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C72" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D72" s="5" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E72" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F72" s="5" t="s">
-        <v>156</v>
+        <v>143</v>
       </c>
       <c r="G72" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="73" spans="1:7">
       <c r="A73" s="4" t="s">
         <v>373</v>
       </c>
       <c r="B73" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C73" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D73" s="5" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E73" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F73" s="5" t="s">
         <v>145</v>
       </c>
       <c r="G73" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="74" spans="1:7">
       <c r="A74" s="4" t="s">
         <v>374</v>
       </c>
       <c r="B74" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C74" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D74" s="5" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E74" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F74" s="5" t="s">
-        <v>148</v>
+        <v>134</v>
       </c>
       <c r="G74" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="75" spans="1:7">
       <c r="A75" s="4" t="s">
         <v>375</v>
       </c>
       <c r="B75" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C75" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D75" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E75" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F75" s="5" t="s">
-        <v>144</v>
+        <v>134</v>
       </c>
       <c r="G75" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="76" spans="1:7">
       <c r="A76" s="4" t="s">
         <v>376</v>
       </c>
       <c r="B76" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C76" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D76" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E76" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F76" s="5" t="s">
-        <v>159</v>
+        <v>143</v>
       </c>
       <c r="G76" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="77" spans="1:7">
       <c r="A77" s="4" t="s">
         <v>377</v>
       </c>
       <c r="B77" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C77" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D77" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E77" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F77" s="5" t="s">
-        <v>160</v>
+        <v>151</v>
       </c>
       <c r="G77" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="78" spans="1:7">
       <c r="A78" s="4" t="s">
         <v>378</v>
       </c>
       <c r="B78" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C78" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D78" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E78" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F78" s="5" t="s">
-        <v>163</v>
+        <v>151</v>
       </c>
       <c r="G78" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="79" spans="1:7">
       <c r="A79" s="4" t="s">
         <v>379</v>
       </c>
       <c r="B79" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C79" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D79" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E79" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F79" s="5" t="s">
-        <v>172</v>
+        <v>147</v>
       </c>
       <c r="G79" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="80" spans="1:7">
       <c r="A80" s="4" t="s">
         <v>380</v>
       </c>
       <c r="B80" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C80" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D80" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E80" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F80" s="5" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="G80" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="81" spans="1:7">
       <c r="A81" s="4" t="s">
         <v>381</v>
       </c>
       <c r="B81" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C81" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D81" s="5" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E81" s="5" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="F81" s="5" t="s">
-        <v>159</v>
+        <v>165</v>
       </c>
       <c r="G81" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="82" spans="1:7">
       <c r="A82" s="4" t="s">
         <v>382</v>
       </c>
       <c r="B82" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C82" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D82" s="5" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E82" s="5" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="F82" s="5" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="G82" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="83" spans="1:7">
       <c r="A83" s="4" t="s">
         <v>383</v>
       </c>
       <c r="B83" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C83" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D83" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E83" s="5" t="s">
-        <v>134</v>
+        <v>139</v>
       </c>
       <c r="F83" s="5" t="s">
-        <v>148</v>
+        <v>171</v>
       </c>
       <c r="G83" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="84" spans="1:7">
       <c r="A84" s="4" t="s">
         <v>384</v>
       </c>
       <c r="B84" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C84" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D84" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E84" s="5" t="s">
-        <v>134</v>
+        <v>139</v>
       </c>
       <c r="F84" s="5" t="s">
-        <v>159</v>
+        <v>150</v>
       </c>
       <c r="G84" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="85" spans="1:7">
       <c r="A85" s="4" t="s">
         <v>385</v>
       </c>
       <c r="B85" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C85" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D85" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E85" s="5" t="s">
-        <v>134</v>
+        <v>139</v>
       </c>
       <c r="F85" s="5" t="s">
-        <v>174</v>
+        <v>152</v>
       </c>
       <c r="G85" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="86" spans="1:7">
       <c r="A86" s="4" t="s">
         <v>386</v>
       </c>
       <c r="B86" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C86" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D86" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E86" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F86" s="5" t="s">
-        <v>148</v>
+        <v>172</v>
       </c>
       <c r="G86" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="87" spans="1:7">
       <c r="A87" s="4" t="s">
         <v>387</v>
       </c>
       <c r="B87" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C87" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D87" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E87" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F87" s="5" t="s">
-        <v>158</v>
+        <v>167</v>
       </c>
       <c r="G87" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="88" spans="1:7">
       <c r="A88" s="4" t="s">
         <v>388</v>
       </c>
       <c r="B88" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C88" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D88" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E88" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F88" s="5" t="s">
-        <v>167</v>
+        <v>149</v>
       </c>
       <c r="G88" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="89" spans="1:7">
       <c r="A89" s="4" t="s">
         <v>389</v>
       </c>
       <c r="B89" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C89" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D89" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E89" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F89" s="5" t="s">
-        <v>175</v>
+        <v>153</v>
       </c>
       <c r="G89" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="90" spans="1:7">
       <c r="A90" s="4" t="s">
         <v>390</v>
       </c>
       <c r="B90" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C90" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D90" s="5" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="E90" s="5" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="F90" s="5" t="s">
-        <v>166</v>
+        <v>154</v>
       </c>
       <c r="G90" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="91" spans="1:7">
       <c r="A91" s="4" t="s">
         <v>391</v>
       </c>
       <c r="B91" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C91" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D91" s="5" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="E91" s="5" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="F91" s="5" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="G91" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="92" spans="1:7">
       <c r="A92" s="4" t="s">
         <v>392</v>
       </c>
       <c r="B92" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C92" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D92" s="5" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="E92" s="5" t="s">
-        <v>139</v>
+        <v>134</v>
       </c>
       <c r="F92" s="5" t="s">
-        <v>165</v>
+        <v>173</v>
       </c>
       <c r="G92" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="93" spans="1:7">
       <c r="A93" s="4" t="s">
         <v>393</v>
       </c>
       <c r="B93" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C93" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D93" s="5" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="E93" s="5" t="s">
-        <v>139</v>
+        <v>134</v>
       </c>
       <c r="F93" s="5" t="s">
-        <v>165</v>
+        <v>174</v>
       </c>
       <c r="G93" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="94" spans="1:7">
       <c r="A94" s="4" t="s">
         <v>394</v>
       </c>
       <c r="B94" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C94" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D94" s="5" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="E94" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F94" s="5" t="s">
-        <v>172</v>
+        <v>143</v>
       </c>
       <c r="G94" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="95" spans="1:7">
       <c r="A95" s="4" t="s">
         <v>395</v>
       </c>
       <c r="B95" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C95" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D95" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E95" s="5" t="s">
-        <v>134</v>
+        <v>140</v>
       </c>
       <c r="F95" s="5" t="s">
-        <v>146</v>
+        <v>136</v>
       </c>
       <c r="G95" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="96" spans="1:7">
       <c r="A96" s="4" t="s">
         <v>396</v>
       </c>
       <c r="B96" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C96" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D96" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E96" s="5" t="s">
-        <v>134</v>
+        <v>140</v>
       </c>
       <c r="F96" s="5" t="s">
-        <v>167</v>
+        <v>174</v>
       </c>
       <c r="G96" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="97" spans="1:7">
       <c r="A97" s="4" t="s">
         <v>397</v>
       </c>
       <c r="B97" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C97" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D97" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E97" s="5" t="s">
-        <v>134</v>
+        <v>140</v>
       </c>
       <c r="F97" s="5" t="s">
-        <v>168</v>
+        <v>155</v>
       </c>
       <c r="G97" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="98" spans="1:7">
       <c r="A98" s="4" t="s">
         <v>398</v>
       </c>
       <c r="B98" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C98" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D98" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E98" s="5" t="s">
-        <v>134</v>
+        <v>140</v>
       </c>
       <c r="F98" s="5" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="G98" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="99" spans="1:7">
       <c r="A99" s="4" t="s">
         <v>399</v>
       </c>
       <c r="B99" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C99" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D99" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E99" s="5" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="F99" s="5" t="s">
-        <v>160</v>
+        <v>144</v>
       </c>
       <c r="G99" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="100" spans="1:7">
       <c r="A100" s="4" t="s">
         <v>400</v>
       </c>
       <c r="B100" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C100" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D100" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E100" s="5" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="F100" s="5" t="s">
-        <v>149</v>
+        <v>167</v>
       </c>
       <c r="G100" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="101" spans="1:7">
       <c r="A101" s="4" t="s">
         <v>401</v>
       </c>
       <c r="B101" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C101" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D101" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E101" s="5" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="F101" s="5" t="s">
-        <v>156</v>
+        <v>143</v>
       </c>
       <c r="G101" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="102" spans="1:7">
       <c r="A102" s="4" t="s">
         <v>402</v>
       </c>
       <c r="B102" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C102" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D102" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E102" s="5" t="s">
-        <v>135</v>
+        <v>141</v>
       </c>
       <c r="F102" s="5" t="s">
-        <v>143</v>
+        <v>169</v>
       </c>
       <c r="G102" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="103" spans="1:7">
       <c r="A103" s="4" t="s">
         <v>403</v>
       </c>
       <c r="B103" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C103" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D103" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E103" s="5" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="F103" s="5" t="s">
-        <v>147</v>
+        <v>154</v>
       </c>
       <c r="G103" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="104" spans="1:7">
       <c r="A104" s="4" t="s">
         <v>404</v>
       </c>
       <c r="B104" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C104" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D104" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E104" s="5" t="s">
-        <v>140</v>
+        <v>134</v>
       </c>
       <c r="F104" s="5" t="s">
-        <v>168</v>
+        <v>162</v>
       </c>
       <c r="G104" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="105" spans="1:7">
       <c r="A105" s="4" t="s">
         <v>405</v>
       </c>
       <c r="B105" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C105" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D105" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E105" s="5" t="s">
-        <v>140</v>
+        <v>134</v>
       </c>
       <c r="F105" s="5" t="s">
-        <v>151</v>
+        <v>160</v>
       </c>
       <c r="G105" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="106" spans="1:7">
       <c r="A106" s="4" t="s">
         <v>406</v>
       </c>
       <c r="B106" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C106" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D106" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E106" s="5" t="s">
-        <v>140</v>
+        <v>134</v>
       </c>
       <c r="F106" s="5" t="s">
-        <v>145</v>
+        <v>134</v>
       </c>
       <c r="G106" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="107" spans="1:7">
       <c r="A107" s="4" t="s">
         <v>407</v>
       </c>
       <c r="B107" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C107" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D107" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E107" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F107" s="5" t="s">
-        <v>143</v>
+        <v>172</v>
       </c>
       <c r="G107" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="108" spans="1:7">
       <c r="A108" s="4" t="s">
         <v>408</v>
       </c>
       <c r="B108" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C108" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D108" s="5" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E108" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F108" s="5" t="s">
-        <v>176</v>
+        <v>158</v>
       </c>
       <c r="G108" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="109" spans="1:7">
       <c r="A109" s="4" t="s">
         <v>409</v>
       </c>
       <c r="B109" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C109" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D109" s="5" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E109" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F109" s="5" t="s">
-        <v>158</v>
+        <v>164</v>
       </c>
       <c r="G109" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="110" spans="1:7">
       <c r="A110" s="4" t="s">
         <v>410</v>
       </c>
       <c r="B110" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C110" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D110" s="5" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E110" s="5" t="s">
-        <v>141</v>
+        <v>134</v>
       </c>
       <c r="F110" s="5" t="s">
-        <v>151</v>
+        <v>144</v>
       </c>
       <c r="G110" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="111" spans="1:7">
       <c r="A111" s="4" t="s">
         <v>411</v>
       </c>
       <c r="B111" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C111" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D111" s="5" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E111" s="5" t="s">
-        <v>141</v>
+        <v>134</v>
       </c>
       <c r="F111" s="5" t="s">
-        <v>158</v>
+        <v>170</v>
       </c>
       <c r="G111" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="112" spans="1:7">
       <c r="A112" s="4" t="s">
         <v>412</v>
       </c>
       <c r="B112" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C112" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D112" s="5" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E112" s="5" t="s">
-        <v>141</v>
+        <v>134</v>
       </c>
       <c r="F112" s="5" t="s">
-        <v>149</v>
+        <v>169</v>
       </c>
       <c r="G112" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="113" spans="1:7">
       <c r="A113" s="4" t="s">
         <v>413</v>
       </c>
       <c r="B113" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C113" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D113" s="5" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E113" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F113" s="5" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="G113" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="114" spans="1:7">
       <c r="A114" s="4" t="s">
         <v>414</v>
       </c>
       <c r="B114" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C114" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D114" s="5" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E114" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F114" s="5" t="s">
         <v>175</v>
       </c>
       <c r="G114" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="115" spans="1:7">
       <c r="A115" s="4" t="s">
         <v>415</v>
       </c>
       <c r="B115" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C115" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D115" s="5" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E115" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F115" s="5" t="s">
-        <v>169</v>
+        <v>176</v>
       </c>
       <c r="G115" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="116" spans="1:7">
       <c r="A116" s="4" t="s">
         <v>416</v>
       </c>
       <c r="B116" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C116" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D116" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E116" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F116" s="5" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="G116" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="117" spans="1:7">
       <c r="A117" s="4" t="s">
         <v>417</v>
       </c>
       <c r="B117" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C117" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D117" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E117" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F117" s="5" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="G117" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="118" spans="1:7">
       <c r="A118" s="4" t="s">
         <v>418</v>
       </c>
       <c r="B118" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C118" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D118" s="5" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E118" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F118" s="5" t="s">
-        <v>152</v>
+        <v>144</v>
       </c>
       <c r="G118" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="119" spans="1:7">
       <c r="A119" s="4" t="s">
         <v>419</v>
       </c>
       <c r="B119" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C119" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D119" s="5" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E119" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F119" s="5" t="s">
-        <v>177</v>
+        <v>150</v>
       </c>
       <c r="G119" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="120" spans="1:7">
       <c r="A120" s="4" t="s">
         <v>420</v>
       </c>
       <c r="B120" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C120" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D120" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E120" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F120" s="5" t="s">
-        <v>147</v>
+        <v>156</v>
       </c>
       <c r="G120" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="121" spans="1:7">
       <c r="A121" s="4" t="s">
         <v>421</v>
       </c>
       <c r="B121" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C121" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D121" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E121" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F121" s="5" t="s">
-        <v>153</v>
+        <v>177</v>
       </c>
       <c r="G121" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="122" spans="1:7">
       <c r="A122" s="4" t="s">
         <v>422</v>
       </c>
       <c r="B122" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C122" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D122" s="5" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E122" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F122" s="5" t="s">
-        <v>158</v>
+        <v>171</v>
       </c>
       <c r="G122" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="126" spans="1:7">
       <c r="A126" s="6" t="s">
         <v>303</v>
       </c>
       <c r="C126" s="6" t="s">
         <v>304</v>
       </c>
       <c r="E126" s="6" t="s">
         <v>305</v>
       </c>
       <c r="F126" s="6" t="s">
         <v>306</v>
       </c>
       <c r="G126" s="6" t="s">
         <v>307</v>
       </c>
     </row>
   </sheetData>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.7" right="0.7" top="1" bottom="0.75" header="0.3" footer="0.3"/>
@@ -10920,2940 +10920,2940 @@
       </c>
       <c r="H30" s="5" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B31" s="5" t="s">
         <v>131</v>
       </c>
       <c r="C31" s="5" t="s">
         <v>432</v>
       </c>
       <c r="D31" s="5" t="s">
         <v>134</v>
       </c>
       <c r="E31" s="5" t="s">
         <v>143</v>
       </c>
       <c r="F31" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G31" s="5">
-        <v>66.68000000000001</v>
+        <v>60.58</v>
       </c>
       <c r="H31" s="5" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="4" t="s">
         <v>19</v>
       </c>
       <c r="B32" s="5" t="s">
         <v>131</v>
       </c>
       <c r="C32" s="5" t="s">
         <v>432</v>
       </c>
       <c r="D32" s="5" t="s">
         <v>134</v>
       </c>
       <c r="E32" s="5" t="s">
         <v>144</v>
       </c>
       <c r="F32" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G32" s="5">
-        <v>63.52</v>
+        <v>63.98</v>
       </c>
       <c r="H32" s="5" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="4" t="s">
         <v>20</v>
       </c>
       <c r="B33" s="5" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="C33" s="5" t="s">
         <v>432</v>
       </c>
       <c r="D33" s="5" t="s">
         <v>134</v>
       </c>
       <c r="E33" s="5" t="s">
         <v>145</v>
       </c>
       <c r="F33" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G33" s="5">
-        <v>61.78</v>
+        <v>47.2</v>
       </c>
       <c r="H33" s="5" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="4" t="s">
         <v>21</v>
       </c>
       <c r="B34" s="5" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="C34" s="5" t="s">
         <v>432</v>
       </c>
       <c r="D34" s="5" t="s">
         <v>134</v>
       </c>
       <c r="E34" s="5" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="F34" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G34" s="5">
-        <v>62.48</v>
+        <v>44.4</v>
       </c>
       <c r="H34" s="5" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B35" s="5" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="C35" s="5" t="s">
         <v>432</v>
       </c>
       <c r="D35" s="5" t="s">
         <v>134</v>
       </c>
       <c r="E35" s="5" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="F35" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G35" s="5">
-        <v>57.3</v>
+        <v>63.74</v>
       </c>
       <c r="H35" s="5" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B36" s="5" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="C36" s="5" t="s">
         <v>432</v>
       </c>
       <c r="D36" s="5" t="s">
         <v>134</v>
       </c>
       <c r="E36" s="5" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="F36" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G36" s="5">
-        <v>63.08</v>
+        <v>59.62</v>
       </c>
       <c r="H36" s="5" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B37" s="5" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="C37" s="5" t="s">
         <v>432</v>
       </c>
       <c r="D37" s="5" t="s">
         <v>134</v>
       </c>
       <c r="E37" s="5" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="F37" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G37" s="5">
-        <v>63.92</v>
+        <v>62.5</v>
       </c>
       <c r="H37" s="5" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B38" s="5" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="C38" s="5" t="s">
         <v>432</v>
       </c>
       <c r="D38" s="5" t="s">
         <v>134</v>
       </c>
       <c r="E38" s="5" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
       <c r="F38" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G38" s="5">
-        <v>66.38</v>
+        <v>70</v>
       </c>
       <c r="H38" s="5" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B39" s="5" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="C39" s="5" t="s">
         <v>432</v>
       </c>
       <c r="D39" s="5" t="s">
         <v>134</v>
       </c>
       <c r="E39" s="5" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F39" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G39" s="5">
-        <v>60.28</v>
+        <v>61.44</v>
       </c>
       <c r="H39" s="5" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B40" s="5" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="C40" s="5" t="s">
         <v>432</v>
       </c>
       <c r="D40" s="5" t="s">
         <v>134</v>
       </c>
       <c r="E40" s="5" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="F40" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G40" s="5">
-        <v>67.7</v>
+        <v>63</v>
       </c>
       <c r="H40" s="5" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="4" t="s">
         <v>28</v>
       </c>
       <c r="B41" s="5" t="s">
         <v>131</v>
       </c>
       <c r="C41" s="5" t="s">
         <v>432</v>
       </c>
       <c r="D41" s="5" t="s">
         <v>134</v>
       </c>
       <c r="E41" s="5" t="s">
-        <v>151</v>
+        <v>144</v>
       </c>
       <c r="F41" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G41" s="5">
-        <v>62.2</v>
+        <v>64.54000000000001</v>
       </c>
       <c r="H41" s="5" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="4" t="s">
         <v>29</v>
       </c>
       <c r="B42" s="5" t="s">
         <v>131</v>
       </c>
       <c r="C42" s="5" t="s">
         <v>432</v>
       </c>
       <c r="D42" s="5" t="s">
         <v>134</v>
       </c>
       <c r="E42" s="5" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="F42" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G42" s="5">
-        <v>48.48</v>
+        <v>68.14</v>
       </c>
       <c r="H42" s="5" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" s="4" t="s">
         <v>30</v>
       </c>
       <c r="B43" s="5" t="s">
         <v>131</v>
       </c>
       <c r="C43" s="5" t="s">
         <v>432</v>
       </c>
       <c r="D43" s="5" t="s">
         <v>134</v>
       </c>
       <c r="E43" s="5" t="s">
-        <v>134</v>
+        <v>154</v>
       </c>
       <c r="F43" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G43" s="5">
-        <v>49.9</v>
+        <v>55.4</v>
       </c>
       <c r="H43" s="5" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="4" t="s">
         <v>31</v>
       </c>
       <c r="B44" s="5" t="s">
         <v>131</v>
       </c>
       <c r="C44" s="5" t="s">
         <v>432</v>
       </c>
       <c r="D44" s="5" t="s">
         <v>134</v>
       </c>
       <c r="E44" s="5" t="s">
-        <v>134</v>
+        <v>155</v>
       </c>
       <c r="F44" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G44" s="5">
-        <v>50.46</v>
+        <v>50.32</v>
       </c>
       <c r="H44" s="5" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="4" t="s">
         <v>32</v>
       </c>
       <c r="B45" s="5" t="s">
         <v>131</v>
       </c>
       <c r="C45" s="5" t="s">
         <v>432</v>
       </c>
       <c r="D45" s="5" t="s">
         <v>134</v>
       </c>
       <c r="E45" s="5" t="s">
-        <v>151</v>
+        <v>156</v>
       </c>
       <c r="F45" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G45" s="5">
-        <v>61.06</v>
+        <v>58.3</v>
       </c>
       <c r="H45" s="5" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" s="4" t="s">
         <v>33</v>
       </c>
       <c r="B46" s="5" t="s">
         <v>131</v>
       </c>
       <c r="C46" s="5" t="s">
         <v>432</v>
       </c>
       <c r="D46" s="5" t="s">
         <v>134</v>
       </c>
       <c r="E46" s="5" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="F46" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G46" s="5">
-        <v>61.5</v>
+        <v>64.31999999999999</v>
       </c>
       <c r="H46" s="5" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" s="4" t="s">
         <v>34</v>
       </c>
       <c r="B47" s="5" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="C47" s="5" t="s">
         <v>432</v>
       </c>
       <c r="D47" s="5" t="s">
         <v>134</v>
       </c>
       <c r="E47" s="5" t="s">
-        <v>145</v>
+        <v>153</v>
       </c>
       <c r="F47" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G47" s="5">
-        <v>61.04</v>
+        <v>67.36</v>
       </c>
       <c r="H47" s="5" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" s="4" t="s">
         <v>35</v>
       </c>
       <c r="B48" s="5" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="C48" s="5" t="s">
         <v>432</v>
       </c>
       <c r="D48" s="5" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="5" t="s">
-        <v>147</v>
+        <v>142</v>
       </c>
       <c r="F48" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G48" s="5">
-        <v>63.42</v>
+        <v>69.12</v>
       </c>
       <c r="H48" s="5" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" s="4" t="s">
         <v>36</v>
       </c>
       <c r="B49" s="5" t="s">
         <v>131</v>
       </c>
       <c r="C49" s="5" t="s">
         <v>432</v>
       </c>
       <c r="D49" s="5" t="s">
         <v>134</v>
       </c>
       <c r="E49" s="5" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="F49" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G49" s="5">
-        <v>59.68</v>
+        <v>62.68</v>
       </c>
       <c r="H49" s="5" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" s="4" t="s">
         <v>37</v>
       </c>
       <c r="B50" s="5" t="s">
         <v>131</v>
       </c>
       <c r="C50" s="5" t="s">
         <v>432</v>
       </c>
       <c r="D50" s="5" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="E50" s="5" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="F50" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G50" s="5">
-        <v>56.18</v>
+        <v>66.88</v>
       </c>
       <c r="H50" s="5" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" s="4" t="s">
         <v>38</v>
       </c>
       <c r="B51" s="5" t="s">
         <v>131</v>
       </c>
       <c r="C51" s="5" t="s">
         <v>432</v>
       </c>
       <c r="D51" s="5" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="E51" s="5" t="s">
-        <v>144</v>
+        <v>157</v>
       </c>
       <c r="F51" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G51" s="5">
-        <v>65.08</v>
+        <v>70.34</v>
       </c>
       <c r="H51" s="5" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" s="4" t="s">
         <v>39</v>
       </c>
       <c r="B52" s="5" t="s">
         <v>131</v>
       </c>
       <c r="C52" s="5" t="s">
         <v>432</v>
       </c>
       <c r="D52" s="5" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E52" s="5" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="F52" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G52" s="5">
-        <v>66.98</v>
+        <v>64.08</v>
       </c>
       <c r="H52" s="5" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" s="4" t="s">
         <v>40</v>
       </c>
       <c r="B53" s="5" t="s">
         <v>131</v>
       </c>
       <c r="C53" s="5" t="s">
         <v>432</v>
       </c>
       <c r="D53" s="5" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E53" s="5" t="s">
-        <v>156</v>
+        <v>149</v>
       </c>
       <c r="F53" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G53" s="5">
-        <v>70.28</v>
+        <v>61.86</v>
       </c>
       <c r="H53" s="5" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" s="4" t="s">
         <v>41</v>
       </c>
       <c r="B54" s="5" t="s">
         <v>131</v>
       </c>
       <c r="C54" s="5" t="s">
         <v>432</v>
       </c>
       <c r="D54" s="5" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E54" s="5" t="s">
-        <v>148</v>
+        <v>158</v>
       </c>
       <c r="F54" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G54" s="5">
-        <v>62.38</v>
+        <v>56.78</v>
       </c>
       <c r="H54" s="5" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" s="4" t="s">
         <v>42</v>
       </c>
       <c r="B55" s="5" t="s">
         <v>131</v>
       </c>
       <c r="C55" s="5" t="s">
         <v>432</v>
       </c>
       <c r="D55" s="5" t="s">
         <v>134</v>
       </c>
       <c r="E55" s="5" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="F55" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G55" s="5">
-        <v>56.36</v>
+        <v>50.8</v>
       </c>
       <c r="H55" s="5" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" s="4" t="s">
         <v>43</v>
       </c>
       <c r="B56" s="5" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="C56" s="5" t="s">
         <v>432</v>
       </c>
       <c r="D56" s="5" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E56" s="5" t="s">
-        <v>143</v>
+        <v>160</v>
       </c>
       <c r="F56" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G56" s="5">
-        <v>65.44</v>
+        <v>74.08</v>
       </c>
       <c r="H56" s="5" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" s="4" t="s">
         <v>44</v>
       </c>
       <c r="B57" s="5" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="C57" s="5" t="s">
         <v>432</v>
       </c>
       <c r="D57" s="5" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E57" s="5" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="F57" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G57" s="5">
-        <v>61.48</v>
+        <v>67.22</v>
       </c>
       <c r="H57" s="5" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" s="4" t="s">
         <v>45</v>
       </c>
       <c r="B58" s="5" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="C58" s="5" t="s">
         <v>432</v>
       </c>
       <c r="D58" s="5" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="E58" s="5" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="F58" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G58" s="5">
-        <v>67.48</v>
+        <v>70.59999999999999</v>
       </c>
       <c r="H58" s="5" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" s="4" t="s">
         <v>46</v>
       </c>
       <c r="B59" s="5" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="C59" s="5" t="s">
         <v>432</v>
       </c>
       <c r="D59" s="5" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="E59" s="5" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="F59" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G59" s="5">
-        <v>58.13</v>
+        <v>70.36</v>
       </c>
       <c r="H59" s="5" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" s="4" t="s">
         <v>47</v>
       </c>
       <c r="B60" s="5" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="C60" s="5" t="s">
         <v>432</v>
       </c>
       <c r="D60" s="5" t="s">
         <v>134</v>
       </c>
       <c r="E60" s="5" t="s">
-        <v>145</v>
+        <v>156</v>
       </c>
       <c r="F60" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G60" s="5">
-        <v>62.98</v>
+        <v>59.06</v>
       </c>
       <c r="H60" s="5" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" s="4" t="s">
         <v>48</v>
       </c>
       <c r="B61" s="5" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="C61" s="5" t="s">
         <v>432</v>
       </c>
       <c r="D61" s="5" t="s">
         <v>134</v>
       </c>
       <c r="E61" s="5" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="F61" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G61" s="5">
-        <v>50.54</v>
+        <v>59.28</v>
       </c>
       <c r="H61" s="5" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" s="4" t="s">
         <v>49</v>
       </c>
       <c r="B62" s="5" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="C62" s="5" t="s">
         <v>432</v>
       </c>
       <c r="D62" s="5" t="s">
         <v>134</v>
       </c>
       <c r="E62" s="5" t="s">
-        <v>162</v>
+        <v>158</v>
       </c>
       <c r="F62" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G62" s="5">
-        <v>50.68</v>
+        <v>58.28</v>
       </c>
       <c r="H62" s="5" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" s="4" t="s">
         <v>50</v>
       </c>
       <c r="B63" s="5" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="C63" s="5" t="s">
         <v>432</v>
       </c>
       <c r="D63" s="5" t="s">
         <v>134</v>
       </c>
       <c r="E63" s="5" t="s">
-        <v>151</v>
+        <v>164</v>
       </c>
       <c r="F63" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G63" s="5">
-        <v>61.68</v>
+        <v>58.5</v>
       </c>
       <c r="H63" s="5" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" s="4" t="s">
         <v>51</v>
       </c>
       <c r="B64" s="5" t="s">
         <v>131</v>
       </c>
       <c r="C64" s="5" t="s">
         <v>432</v>
       </c>
       <c r="D64" s="5" t="s">
-        <v>137</v>
+        <v>134</v>
       </c>
       <c r="E64" s="5" t="s">
-        <v>139</v>
+        <v>165</v>
       </c>
       <c r="F64" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G64" s="5">
-        <v>49.58</v>
+        <v>55.86</v>
       </c>
       <c r="H64" s="5" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" s="4" t="s">
         <v>52</v>
       </c>
       <c r="B65" s="5" t="s">
         <v>131</v>
       </c>
       <c r="C65" s="5" t="s">
         <v>432</v>
       </c>
       <c r="D65" s="5" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E65" s="5" t="s">
-        <v>162</v>
+        <v>154</v>
       </c>
       <c r="F65" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G65" s="5">
-        <v>51.04</v>
+        <v>56.46</v>
       </c>
       <c r="H65" s="5" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" s="4" t="s">
         <v>53</v>
       </c>
       <c r="B66" s="5" t="s">
         <v>131</v>
       </c>
       <c r="C66" s="5" t="s">
         <v>432</v>
       </c>
       <c r="D66" s="5" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E66" s="5" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="F66" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G66" s="5">
-        <v>51.28</v>
+        <v>60.94</v>
       </c>
       <c r="H66" s="5" t="s">
         <v>214</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" s="4" t="s">
         <v>54</v>
       </c>
       <c r="B67" s="5" t="s">
         <v>131</v>
       </c>
       <c r="C67" s="5" t="s">
         <v>432</v>
       </c>
       <c r="D67" s="5" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E67" s="5" t="s">
-        <v>163</v>
+        <v>150</v>
       </c>
       <c r="F67" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G67" s="5">
-        <v>52.1</v>
+        <v>71.45999999999999</v>
       </c>
       <c r="H67" s="5" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" s="4" t="s">
         <v>55</v>
       </c>
       <c r="B68" s="5" t="s">
         <v>131</v>
       </c>
       <c r="C68" s="5" t="s">
         <v>432</v>
       </c>
       <c r="D68" s="5" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E68" s="5" t="s">
-        <v>144</v>
+        <v>167</v>
       </c>
       <c r="F68" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G68" s="5">
-        <v>66.08</v>
+        <v>66.88</v>
       </c>
       <c r="H68" s="5" t="s">
-        <v>216</v>
+        <v>198</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" s="4" t="s">
         <v>56</v>
       </c>
       <c r="B69" s="5" t="s">
         <v>131</v>
       </c>
       <c r="C69" s="5" t="s">
         <v>432</v>
       </c>
       <c r="D69" s="5" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="E69" s="5" t="s">
-        <v>143</v>
+        <v>147</v>
       </c>
       <c r="F69" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G69" s="5">
-        <v>69.68000000000001</v>
+        <v>64.04000000000001</v>
       </c>
       <c r="H69" s="5" t="s">
-        <v>178</v>
+        <v>216</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" s="4" t="s">
         <v>57</v>
       </c>
       <c r="B70" s="5" t="s">
         <v>131</v>
       </c>
       <c r="C70" s="5" t="s">
         <v>432</v>
       </c>
       <c r="D70" s="5" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="E70" s="5" t="s">
-        <v>151</v>
+        <v>164</v>
       </c>
       <c r="F70" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G70" s="5">
-        <v>61.98</v>
+        <v>57.48</v>
       </c>
       <c r="H70" s="5" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" s="4" t="s">
         <v>58</v>
       </c>
       <c r="B71" s="5" t="s">
         <v>131</v>
       </c>
       <c r="C71" s="5" t="s">
         <v>432</v>
       </c>
       <c r="D71" s="5" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="E71" s="5" t="s">
-        <v>164</v>
+        <v>143</v>
       </c>
       <c r="F71" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G71" s="5">
-        <v>55.68</v>
+        <v>61.38</v>
       </c>
       <c r="H71" s="5" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" s="4" t="s">
         <v>59</v>
       </c>
       <c r="B72" s="5" t="s">
         <v>131</v>
       </c>
       <c r="C72" s="5" t="s">
         <v>432</v>
       </c>
       <c r="D72" s="5" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="E72" s="5" t="s">
-        <v>160</v>
+        <v>151</v>
       </c>
       <c r="F72" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G72" s="5">
-        <v>56.08</v>
+        <v>64.52</v>
       </c>
       <c r="H72" s="5" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" s="4" t="s">
         <v>60</v>
       </c>
       <c r="B73" s="5" t="s">
         <v>131</v>
       </c>
       <c r="C73" s="5" t="s">
         <v>432</v>
       </c>
       <c r="D73" s="5" t="s">
         <v>134</v>
       </c>
       <c r="E73" s="5" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="F73" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G73" s="5">
-        <v>66.68000000000001</v>
+        <v>61.1</v>
       </c>
       <c r="H73" s="5" t="s">
-        <v>179</v>
+        <v>220</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" s="4" t="s">
         <v>61</v>
       </c>
       <c r="B74" s="5" t="s">
         <v>131</v>
       </c>
       <c r="C74" s="5" t="s">
         <v>432</v>
       </c>
       <c r="D74" s="5" t="s">
         <v>134</v>
       </c>
       <c r="E74" s="5" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="F74" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G74" s="5">
-        <v>71.18000000000001</v>
+        <v>64.2</v>
       </c>
       <c r="H74" s="5" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" s="4" t="s">
         <v>62</v>
       </c>
       <c r="B75" s="5" t="s">
         <v>131</v>
       </c>
       <c r="C75" s="5" t="s">
         <v>432</v>
       </c>
       <c r="D75" s="5" t="s">
         <v>134</v>
       </c>
       <c r="E75" s="5" t="s">
-        <v>134</v>
+        <v>149</v>
       </c>
       <c r="F75" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G75" s="5">
-        <v>48.3</v>
+        <v>58.34</v>
       </c>
       <c r="H75" s="5" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" s="4" t="s">
         <v>63</v>
       </c>
       <c r="B76" s="5" t="s">
         <v>131</v>
       </c>
       <c r="C76" s="5" t="s">
         <v>432</v>
       </c>
       <c r="D76" s="5" t="s">
-        <v>134</v>
+        <v>138</v>
       </c>
       <c r="E76" s="5" t="s">
-        <v>157</v>
+        <v>143</v>
       </c>
       <c r="F76" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G76" s="5">
-        <v>56.2</v>
+        <v>60.98</v>
       </c>
       <c r="H76" s="5" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" s="4" t="s">
         <v>64</v>
       </c>
       <c r="B77" s="5" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="C77" s="5" t="s">
         <v>432</v>
       </c>
       <c r="D77" s="5" t="s">
-        <v>134</v>
+        <v>138</v>
       </c>
       <c r="E77" s="5" t="s">
-        <v>167</v>
+        <v>149</v>
       </c>
       <c r="F77" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G77" s="5">
-        <v>56.98</v>
+        <v>62.28</v>
       </c>
       <c r="H77" s="5" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" s="4" t="s">
         <v>65</v>
       </c>
       <c r="B78" s="5" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="C78" s="5" t="s">
         <v>432</v>
       </c>
       <c r="D78" s="5" t="s">
-        <v>134</v>
+        <v>138</v>
       </c>
       <c r="E78" s="5" t="s">
-        <v>168</v>
+        <v>166</v>
       </c>
       <c r="F78" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G78" s="5">
-        <v>57.48</v>
+        <v>60.18</v>
       </c>
       <c r="H78" s="5" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" s="4" t="s">
         <v>66</v>
       </c>
       <c r="B79" s="5" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="C79" s="5" t="s">
         <v>432</v>
       </c>
       <c r="D79" s="5" t="s">
         <v>134</v>
       </c>
       <c r="E79" s="5" t="s">
-        <v>144</v>
+        <v>169</v>
       </c>
       <c r="F79" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G79" s="5">
-        <v>64.8</v>
+        <v>54.26</v>
       </c>
       <c r="H79" s="5" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" s="4" t="s">
         <v>67</v>
       </c>
       <c r="B80" s="5" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="C80" s="5" t="s">
         <v>432</v>
       </c>
       <c r="D80" s="5" t="s">
         <v>134</v>
       </c>
       <c r="E80" s="5" t="s">
-        <v>169</v>
+        <v>159</v>
       </c>
       <c r="F80" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G80" s="5">
-        <v>53.16</v>
+        <v>53.02</v>
       </c>
       <c r="H80" s="5" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" s="4" t="s">
         <v>68</v>
       </c>
       <c r="B81" s="5" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="C81" s="5" t="s">
         <v>432</v>
       </c>
       <c r="D81" s="5" t="s">
         <v>134</v>
       </c>
       <c r="E81" s="5" t="s">
-        <v>164</v>
+        <v>170</v>
       </c>
       <c r="F81" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G81" s="5">
-        <v>53.86</v>
+        <v>53.56</v>
       </c>
       <c r="H81" s="5" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" s="4" t="s">
         <v>69</v>
       </c>
       <c r="B82" s="5" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="C82" s="5" t="s">
         <v>432</v>
       </c>
       <c r="D82" s="5" t="s">
         <v>134</v>
       </c>
       <c r="E82" s="5" t="s">
-        <v>154</v>
+        <v>167</v>
       </c>
       <c r="F82" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G82" s="5">
-        <v>54.8</v>
+        <v>66.68000000000001</v>
       </c>
       <c r="H82" s="5" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" s="4" t="s">
         <v>70</v>
       </c>
       <c r="B83" s="5" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="C83" s="5" t="s">
         <v>432</v>
       </c>
       <c r="D83" s="5" t="s">
         <v>134</v>
       </c>
       <c r="E83" s="5" t="s">
-        <v>170</v>
+        <v>144</v>
       </c>
       <c r="F83" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G83" s="5">
-        <v>74.86</v>
+        <v>63.52</v>
       </c>
       <c r="H83" s="5" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" s="4" t="s">
         <v>71</v>
       </c>
       <c r="B84" s="5" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="C84" s="5" t="s">
         <v>432</v>
       </c>
       <c r="D84" s="5" t="s">
         <v>134</v>
       </c>
       <c r="E84" s="5" t="s">
-        <v>171</v>
+        <v>151</v>
       </c>
       <c r="F84" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G84" s="5">
-        <v>78.09999999999999</v>
+        <v>61.78</v>
       </c>
       <c r="H84" s="5" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" s="4" t="s">
         <v>72</v>
       </c>
       <c r="B85" s="5" t="s">
         <v>131</v>
       </c>
       <c r="C85" s="5" t="s">
         <v>432</v>
       </c>
       <c r="D85" s="5" t="s">
         <v>134</v>
       </c>
       <c r="E85" s="5" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F85" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G85" s="5">
-        <v>59.88</v>
+        <v>62.48</v>
       </c>
       <c r="H85" s="5" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" s="4" t="s">
         <v>73</v>
       </c>
       <c r="B86" s="5" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="C86" s="5" t="s">
         <v>432</v>
       </c>
       <c r="D86" s="5" t="s">
         <v>134</v>
       </c>
       <c r="E86" s="5" t="s">
-        <v>151</v>
+        <v>163</v>
       </c>
       <c r="F86" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G86" s="5">
-        <v>61.52</v>
+        <v>57.3</v>
       </c>
       <c r="H86" s="5" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" s="4" t="s">
         <v>74</v>
       </c>
       <c r="B87" s="5" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="C87" s="5" t="s">
         <v>432</v>
       </c>
       <c r="D87" s="5" t="s">
         <v>134</v>
       </c>
       <c r="E87" s="5" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="F87" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G87" s="5">
-        <v>64.56</v>
+        <v>63.08</v>
       </c>
       <c r="H87" s="5" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" s="4" t="s">
         <v>75</v>
       </c>
       <c r="B88" s="5" t="s">
         <v>131</v>
       </c>
       <c r="C88" s="5" t="s">
         <v>432</v>
       </c>
       <c r="D88" s="5" t="s">
         <v>134</v>
       </c>
       <c r="E88" s="5" t="s">
-        <v>156</v>
+        <v>152</v>
       </c>
       <c r="F88" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G88" s="5">
-        <v>69.28</v>
+        <v>63.92</v>
       </c>
       <c r="H88" s="5" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" s="4" t="s">
         <v>76</v>
       </c>
       <c r="B89" s="5" t="s">
         <v>131</v>
       </c>
       <c r="C89" s="5" t="s">
         <v>432</v>
       </c>
       <c r="D89" s="5" t="s">
         <v>134</v>
       </c>
       <c r="E89" s="5" t="s">
-        <v>172</v>
+        <v>167</v>
       </c>
       <c r="F89" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G89" s="5">
-        <v>58.62</v>
+        <v>66.38</v>
       </c>
       <c r="H89" s="5" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" s="4" t="s">
         <v>77</v>
       </c>
       <c r="B90" s="5" t="s">
         <v>131</v>
       </c>
       <c r="C90" s="5" t="s">
         <v>432</v>
       </c>
       <c r="D90" s="5" t="s">
         <v>134</v>
       </c>
       <c r="E90" s="5" t="s">
-        <v>173</v>
+        <v>166</v>
       </c>
       <c r="F90" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G90" s="5">
-        <v>42.18</v>
+        <v>60.28</v>
       </c>
       <c r="H90" s="5" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" s="4" t="s">
         <v>78</v>
       </c>
       <c r="B91" s="5" t="s">
         <v>131</v>
       </c>
       <c r="C91" s="5" t="s">
         <v>432</v>
       </c>
       <c r="D91" s="5" t="s">
         <v>134</v>
       </c>
       <c r="E91" s="5" t="s">
-        <v>155</v>
+        <v>161</v>
       </c>
       <c r="F91" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G91" s="5">
-        <v>66.68000000000001</v>
+        <v>67.7</v>
       </c>
       <c r="H91" s="5" t="s">
-        <v>179</v>
+        <v>238</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" s="4" t="s">
         <v>79</v>
       </c>
       <c r="B92" s="5" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="C92" s="5" t="s">
         <v>432</v>
       </c>
       <c r="D92" s="5" t="s">
         <v>134</v>
       </c>
       <c r="E92" s="5" t="s">
-        <v>156</v>
+        <v>143</v>
       </c>
       <c r="F92" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G92" s="5">
-        <v>70</v>
+        <v>62.2</v>
       </c>
       <c r="H92" s="5" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" s="4" t="s">
         <v>80</v>
       </c>
       <c r="B93" s="5" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="C93" s="5" t="s">
         <v>432</v>
       </c>
       <c r="D93" s="5" t="s">
         <v>134</v>
       </c>
       <c r="E93" s="5" t="s">
         <v>145</v>
       </c>
       <c r="F93" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G93" s="5">
-        <v>61.44</v>
+        <v>48.48</v>
       </c>
       <c r="H93" s="5" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" s="4" t="s">
         <v>81</v>
       </c>
       <c r="B94" s="5" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="C94" s="5" t="s">
         <v>432</v>
       </c>
       <c r="D94" s="5" t="s">
         <v>134</v>
       </c>
       <c r="E94" s="5" t="s">
-        <v>148</v>
+        <v>134</v>
       </c>
       <c r="F94" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G94" s="5">
-        <v>63</v>
+        <v>49.9</v>
       </c>
       <c r="H94" s="5" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" s="4" t="s">
         <v>82</v>
       </c>
       <c r="B95" s="5" t="s">
         <v>131</v>
       </c>
       <c r="C95" s="5" t="s">
         <v>432</v>
       </c>
       <c r="D95" s="5" t="s">
         <v>134</v>
       </c>
       <c r="E95" s="5" t="s">
-        <v>144</v>
+        <v>134</v>
       </c>
       <c r="F95" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G95" s="5">
-        <v>64.54000000000001</v>
+        <v>50.46</v>
       </c>
       <c r="H95" s="5" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" s="4" t="s">
         <v>83</v>
       </c>
       <c r="B96" s="5" t="s">
         <v>131</v>
       </c>
       <c r="C96" s="5" t="s">
         <v>432</v>
       </c>
       <c r="D96" s="5" t="s">
         <v>134</v>
       </c>
       <c r="E96" s="5" t="s">
-        <v>159</v>
+        <v>143</v>
       </c>
       <c r="F96" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G96" s="5">
-        <v>68.14</v>
+        <v>61.06</v>
       </c>
       <c r="H96" s="5" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" s="4" t="s">
         <v>84</v>
       </c>
       <c r="B97" s="5" t="s">
         <v>131</v>
       </c>
       <c r="C97" s="5" t="s">
         <v>432</v>
       </c>
       <c r="D97" s="5" t="s">
         <v>134</v>
       </c>
       <c r="E97" s="5" t="s">
-        <v>160</v>
+        <v>151</v>
       </c>
       <c r="F97" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G97" s="5">
-        <v>55.4</v>
+        <v>61.5</v>
       </c>
       <c r="H97" s="5" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" s="4" t="s">
         <v>85</v>
       </c>
       <c r="B98" s="5" t="s">
         <v>131</v>
       </c>
       <c r="C98" s="5" t="s">
         <v>432</v>
       </c>
       <c r="D98" s="5" t="s">
         <v>134</v>
       </c>
       <c r="E98" s="5" t="s">
-        <v>163</v>
+        <v>151</v>
       </c>
       <c r="F98" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G98" s="5">
-        <v>50.32</v>
+        <v>61.04</v>
       </c>
       <c r="H98" s="5" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" s="4" t="s">
         <v>86</v>
       </c>
       <c r="B99" s="5" t="s">
         <v>131</v>
       </c>
       <c r="C99" s="5" t="s">
         <v>432</v>
       </c>
       <c r="D99" s="5" t="s">
         <v>134</v>
       </c>
       <c r="E99" s="5" t="s">
-        <v>172</v>
+        <v>147</v>
       </c>
       <c r="F99" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G99" s="5">
-        <v>58.3</v>
+        <v>63.42</v>
       </c>
       <c r="H99" s="5" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" s="4" t="s">
         <v>87</v>
       </c>
       <c r="B100" s="5" t="s">
         <v>131</v>
       </c>
       <c r="C100" s="5" t="s">
         <v>432</v>
       </c>
       <c r="D100" s="5" t="s">
         <v>134</v>
       </c>
       <c r="E100" s="5" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="F100" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G100" s="5">
-        <v>64.31999999999999</v>
+        <v>59.68</v>
       </c>
       <c r="H100" s="5" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" s="4" t="s">
         <v>88</v>
       </c>
       <c r="B101" s="5" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="C101" s="5" t="s">
         <v>432</v>
       </c>
       <c r="D101" s="5" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E101" s="5" t="s">
-        <v>159</v>
+        <v>165</v>
       </c>
       <c r="F101" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G101" s="5">
-        <v>67.36</v>
+        <v>56.18</v>
       </c>
       <c r="H101" s="5" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" s="4" t="s">
         <v>89</v>
       </c>
       <c r="B102" s="5" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="C102" s="5" t="s">
         <v>432</v>
       </c>
       <c r="D102" s="5" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E102" s="5" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="F102" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G102" s="5">
-        <v>69.12</v>
+        <v>65.08</v>
       </c>
       <c r="H102" s="5" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" s="4" t="s">
         <v>90</v>
       </c>
       <c r="B103" s="5" t="s">
         <v>131</v>
       </c>
       <c r="C103" s="5" t="s">
         <v>432</v>
       </c>
       <c r="D103" s="5" t="s">
-        <v>134</v>
+        <v>139</v>
       </c>
       <c r="E103" s="5" t="s">
-        <v>148</v>
+        <v>171</v>
       </c>
       <c r="F103" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G103" s="5">
-        <v>62.68</v>
+        <v>66.98</v>
       </c>
       <c r="H103" s="5" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" s="4" t="s">
         <v>91</v>
       </c>
       <c r="B104" s="5" t="s">
         <v>131</v>
       </c>
       <c r="C104" s="5" t="s">
         <v>432</v>
       </c>
       <c r="D104" s="5" t="s">
-        <v>134</v>
+        <v>139</v>
       </c>
       <c r="E104" s="5" t="s">
-        <v>159</v>
+        <v>150</v>
       </c>
       <c r="F104" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G104" s="5">
-        <v>66.88</v>
+        <v>70.28</v>
       </c>
       <c r="H104" s="5" t="s">
-        <v>249</v>
+        <v>251</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" s="4" t="s">
         <v>92</v>
       </c>
       <c r="B105" s="5" t="s">
         <v>131</v>
       </c>
       <c r="C105" s="5" t="s">
         <v>432</v>
       </c>
       <c r="D105" s="5" t="s">
-        <v>134</v>
+        <v>139</v>
       </c>
       <c r="E105" s="5" t="s">
-        <v>174</v>
+        <v>152</v>
       </c>
       <c r="F105" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G105" s="5">
-        <v>70.34</v>
+        <v>62.38</v>
       </c>
       <c r="H105" s="5" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" s="4" t="s">
         <v>93</v>
       </c>
       <c r="B106" s="5" t="s">
         <v>131</v>
       </c>
       <c r="C106" s="5" t="s">
         <v>432</v>
       </c>
       <c r="D106" s="5" t="s">
         <v>134</v>
       </c>
       <c r="E106" s="5" t="s">
-        <v>148</v>
+        <v>172</v>
       </c>
       <c r="F106" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G106" s="5">
-        <v>64.08</v>
+        <v>56.36</v>
       </c>
       <c r="H106" s="5" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" s="4" t="s">
         <v>94</v>
       </c>
       <c r="B107" s="5" t="s">
         <v>131</v>
       </c>
       <c r="C107" s="5" t="s">
         <v>432</v>
       </c>
       <c r="D107" s="5" t="s">
         <v>134</v>
       </c>
       <c r="E107" s="5" t="s">
-        <v>158</v>
+        <v>167</v>
       </c>
       <c r="F107" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G107" s="5">
-        <v>61.86</v>
+        <v>65.44</v>
       </c>
       <c r="H107" s="5" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" s="4" t="s">
         <v>95</v>
       </c>
       <c r="B108" s="5" t="s">
         <v>131</v>
       </c>
       <c r="C108" s="5" t="s">
         <v>432</v>
       </c>
       <c r="D108" s="5" t="s">
         <v>134</v>
       </c>
       <c r="E108" s="5" t="s">
-        <v>167</v>
+        <v>149</v>
       </c>
       <c r="F108" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G108" s="5">
-        <v>56.78</v>
+        <v>61.48</v>
       </c>
       <c r="H108" s="5" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" s="4" t="s">
         <v>96</v>
       </c>
       <c r="B109" s="5" t="s">
         <v>131</v>
       </c>
       <c r="C109" s="5" t="s">
         <v>432</v>
       </c>
       <c r="D109" s="5" t="s">
         <v>134</v>
       </c>
       <c r="E109" s="5" t="s">
-        <v>175</v>
+        <v>153</v>
       </c>
       <c r="F109" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G109" s="5">
-        <v>50.8</v>
+        <v>67.48</v>
       </c>
       <c r="H109" s="5" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" s="4" t="s">
         <v>97</v>
       </c>
       <c r="B110" s="5" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="C110" s="5" t="s">
         <v>432</v>
       </c>
       <c r="D110" s="5" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="E110" s="5" t="s">
-        <v>166</v>
+        <v>154</v>
       </c>
       <c r="F110" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G110" s="5">
-        <v>74.08</v>
+        <v>58.13</v>
       </c>
       <c r="H110" s="5" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" s="4" t="s">
         <v>98</v>
       </c>
       <c r="B111" s="5" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="C111" s="5" t="s">
         <v>432</v>
       </c>
       <c r="D111" s="5" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="E111" s="5" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="F111" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G111" s="5">
-        <v>67.22</v>
+        <v>62.98</v>
       </c>
       <c r="H111" s="5" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" s="4" t="s">
         <v>99</v>
       </c>
       <c r="B112" s="5" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="C112" s="5" t="s">
         <v>432</v>
       </c>
       <c r="D112" s="5" t="s">
-        <v>139</v>
+        <v>134</v>
       </c>
       <c r="E112" s="5" t="s">
-        <v>165</v>
+        <v>173</v>
       </c>
       <c r="F112" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G112" s="5">
-        <v>70.59999999999999</v>
+        <v>50.54</v>
       </c>
       <c r="H112" s="5" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" s="4" t="s">
         <v>100</v>
       </c>
       <c r="B113" s="5" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="C113" s="5" t="s">
         <v>432</v>
       </c>
       <c r="D113" s="5" t="s">
-        <v>139</v>
+        <v>134</v>
       </c>
       <c r="E113" s="5" t="s">
-        <v>165</v>
+        <v>174</v>
       </c>
       <c r="F113" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G113" s="5">
-        <v>70.36</v>
+        <v>50.68</v>
       </c>
       <c r="H113" s="5" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" s="4" t="s">
         <v>101</v>
       </c>
       <c r="B114" s="5" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="C114" s="5" t="s">
         <v>432</v>
       </c>
       <c r="D114" s="5" t="s">
         <v>134</v>
       </c>
       <c r="E114" s="5" t="s">
-        <v>172</v>
+        <v>143</v>
       </c>
       <c r="F114" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G114" s="5">
-        <v>59.06</v>
+        <v>61.68</v>
       </c>
       <c r="H114" s="5" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" s="4" t="s">
         <v>102</v>
       </c>
       <c r="B115" s="5" t="s">
         <v>131</v>
       </c>
       <c r="C115" s="5" t="s">
         <v>432</v>
       </c>
       <c r="D115" s="5" t="s">
-        <v>134</v>
+        <v>140</v>
       </c>
       <c r="E115" s="5" t="s">
-        <v>146</v>
+        <v>136</v>
       </c>
       <c r="F115" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G115" s="5">
-        <v>59.28</v>
+        <v>49.58</v>
       </c>
       <c r="H115" s="5" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" s="4" t="s">
         <v>103</v>
       </c>
       <c r="B116" s="5" t="s">
         <v>131</v>
       </c>
       <c r="C116" s="5" t="s">
         <v>432</v>
       </c>
       <c r="D116" s="5" t="s">
-        <v>134</v>
+        <v>140</v>
       </c>
       <c r="E116" s="5" t="s">
-        <v>167</v>
+        <v>174</v>
       </c>
       <c r="F116" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G116" s="5">
-        <v>58.28</v>
+        <v>51.04</v>
       </c>
       <c r="H116" s="5" t="s">
-        <v>261</v>
+        <v>263</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" s="4" t="s">
         <v>104</v>
       </c>
       <c r="B117" s="5" t="s">
         <v>131</v>
       </c>
       <c r="C117" s="5" t="s">
         <v>432</v>
       </c>
       <c r="D117" s="5" t="s">
-        <v>134</v>
+        <v>140</v>
       </c>
       <c r="E117" s="5" t="s">
-        <v>168</v>
+        <v>155</v>
       </c>
       <c r="F117" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G117" s="5">
-        <v>58.5</v>
+        <v>51.28</v>
       </c>
       <c r="H117" s="5" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" s="4" t="s">
         <v>105</v>
       </c>
       <c r="B118" s="5" t="s">
         <v>131</v>
       </c>
       <c r="C118" s="5" t="s">
         <v>432</v>
       </c>
       <c r="D118" s="5" t="s">
-        <v>134</v>
+        <v>140</v>
       </c>
       <c r="E118" s="5" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="F118" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G118" s="5">
-        <v>55.86</v>
+        <v>52.1</v>
       </c>
       <c r="H118" s="5" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" s="4" t="s">
         <v>106</v>
       </c>
       <c r="B119" s="5" t="s">
         <v>131</v>
       </c>
       <c r="C119" s="5" t="s">
         <v>432</v>
       </c>
       <c r="D119" s="5" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="E119" s="5" t="s">
-        <v>160</v>
+        <v>144</v>
       </c>
       <c r="F119" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G119" s="5">
-        <v>56.46</v>
+        <v>66.08</v>
       </c>
       <c r="H119" s="5" t="s">
-        <v>264</v>
+        <v>266</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" s="4" t="s">
         <v>107</v>
       </c>
       <c r="B120" s="5" t="s">
         <v>131</v>
       </c>
       <c r="C120" s="5" t="s">
         <v>432</v>
       </c>
       <c r="D120" s="5" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="E120" s="5" t="s">
-        <v>149</v>
+        <v>167</v>
       </c>
       <c r="F120" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G120" s="5">
-        <v>60.94</v>
+        <v>69.68000000000001</v>
       </c>
       <c r="H120" s="5" t="s">
-        <v>265</v>
+        <v>178</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" s="4" t="s">
         <v>108</v>
       </c>
       <c r="B121" s="5" t="s">
         <v>131</v>
       </c>
       <c r="C121" s="5" t="s">
         <v>432</v>
       </c>
       <c r="D121" s="5" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="E121" s="5" t="s">
-        <v>156</v>
+        <v>143</v>
       </c>
       <c r="F121" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G121" s="5">
-        <v>71.45999999999999</v>
+        <v>61.98</v>
       </c>
       <c r="H121" s="5" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" s="4" t="s">
         <v>109</v>
       </c>
       <c r="B122" s="5" t="s">
         <v>131</v>
       </c>
       <c r="C122" s="5" t="s">
         <v>432</v>
       </c>
       <c r="D122" s="5" t="s">
-        <v>135</v>
+        <v>141</v>
       </c>
       <c r="E122" s="5" t="s">
-        <v>143</v>
+        <v>169</v>
       </c>
       <c r="F122" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G122" s="5">
-        <v>66.88</v>
+        <v>55.68</v>
       </c>
       <c r="H122" s="5" t="s">
-        <v>249</v>
+        <v>268</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" s="4" t="s">
         <v>110</v>
       </c>
       <c r="B123" s="5" t="s">
         <v>131</v>
       </c>
       <c r="C123" s="5" t="s">
         <v>432</v>
       </c>
       <c r="D123" s="5" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="E123" s="5" t="s">
-        <v>147</v>
+        <v>154</v>
       </c>
       <c r="F123" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G123" s="5">
-        <v>64.04000000000001</v>
+        <v>56.08</v>
       </c>
       <c r="H123" s="5" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" s="4" t="s">
         <v>111</v>
       </c>
       <c r="B124" s="5" t="s">
         <v>131</v>
       </c>
       <c r="C124" s="5" t="s">
         <v>432</v>
       </c>
       <c r="D124" s="5" t="s">
-        <v>140</v>
+        <v>134</v>
       </c>
       <c r="E124" s="5" t="s">
-        <v>168</v>
+        <v>162</v>
       </c>
       <c r="F124" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G124" s="5">
-        <v>57.48</v>
+        <v>66.68000000000001</v>
       </c>
       <c r="H124" s="5" t="s">
-        <v>224</v>
+        <v>229</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" s="4" t="s">
         <v>112</v>
       </c>
       <c r="B125" s="5" t="s">
         <v>131</v>
       </c>
       <c r="C125" s="5" t="s">
         <v>432</v>
       </c>
       <c r="D125" s="5" t="s">
-        <v>140</v>
+        <v>134</v>
       </c>
       <c r="E125" s="5" t="s">
-        <v>151</v>
+        <v>160</v>
       </c>
       <c r="F125" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G125" s="5">
-        <v>61.38</v>
+        <v>71.18000000000001</v>
       </c>
       <c r="H125" s="5" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" s="4" t="s">
         <v>113</v>
       </c>
       <c r="B126" s="5" t="s">
         <v>131</v>
       </c>
       <c r="C126" s="5" t="s">
         <v>432</v>
       </c>
       <c r="D126" s="5" t="s">
-        <v>140</v>
+        <v>134</v>
       </c>
       <c r="E126" s="5" t="s">
-        <v>145</v>
+        <v>134</v>
       </c>
       <c r="F126" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G126" s="5">
-        <v>64.52</v>
+        <v>48.3</v>
       </c>
       <c r="H126" s="5" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" s="4" t="s">
         <v>114</v>
       </c>
       <c r="B127" s="5" t="s">
         <v>131</v>
       </c>
       <c r="C127" s="5" t="s">
         <v>432</v>
       </c>
       <c r="D127" s="5" t="s">
         <v>134</v>
       </c>
       <c r="E127" s="5" t="s">
-        <v>143</v>
+        <v>172</v>
       </c>
       <c r="F127" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G127" s="5">
-        <v>61.1</v>
+        <v>56.2</v>
       </c>
       <c r="H127" s="5" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" s="4" t="s">
         <v>115</v>
       </c>
       <c r="B128" s="5" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="C128" s="5" t="s">
         <v>432</v>
       </c>
       <c r="D128" s="5" t="s">
         <v>134</v>
       </c>
       <c r="E128" s="5" t="s">
-        <v>176</v>
+        <v>158</v>
       </c>
       <c r="F128" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G128" s="5">
-        <v>64.2</v>
+        <v>56.98</v>
       </c>
       <c r="H128" s="5" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" s="4" t="s">
         <v>116</v>
       </c>
       <c r="B129" s="5" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="C129" s="5" t="s">
         <v>432</v>
       </c>
       <c r="D129" s="5" t="s">
         <v>134</v>
       </c>
       <c r="E129" s="5" t="s">
-        <v>158</v>
+        <v>164</v>
       </c>
       <c r="F129" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G129" s="5">
-        <v>58.34</v>
+        <v>57.48</v>
       </c>
       <c r="H129" s="5" t="s">
-        <v>272</v>
+        <v>217</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" s="4" t="s">
         <v>117</v>
       </c>
       <c r="B130" s="5" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="C130" s="5" t="s">
         <v>432</v>
       </c>
       <c r="D130" s="5" t="s">
-        <v>141</v>
+        <v>134</v>
       </c>
       <c r="E130" s="5" t="s">
-        <v>151</v>
+        <v>144</v>
       </c>
       <c r="F130" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G130" s="5">
-        <v>60.98</v>
+        <v>64.8</v>
       </c>
       <c r="H130" s="5" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" s="4" t="s">
         <v>118</v>
       </c>
       <c r="B131" s="5" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="C131" s="5" t="s">
         <v>432</v>
       </c>
       <c r="D131" s="5" t="s">
-        <v>141</v>
+        <v>134</v>
       </c>
       <c r="E131" s="5" t="s">
-        <v>158</v>
+        <v>170</v>
       </c>
       <c r="F131" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G131" s="5">
-        <v>62.28</v>
+        <v>53.16</v>
       </c>
       <c r="H131" s="5" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" s="4" t="s">
         <v>119</v>
       </c>
       <c r="B132" s="5" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="C132" s="5" t="s">
         <v>432</v>
       </c>
       <c r="D132" s="5" t="s">
-        <v>141</v>
+        <v>134</v>
       </c>
       <c r="E132" s="5" t="s">
-        <v>149</v>
+        <v>169</v>
       </c>
       <c r="F132" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G132" s="5">
-        <v>60.18</v>
+        <v>53.86</v>
       </c>
       <c r="H132" s="5" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" s="4" t="s">
         <v>120</v>
       </c>
       <c r="B133" s="5" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="C133" s="5" t="s">
         <v>432</v>
       </c>
       <c r="D133" s="5" t="s">
         <v>134</v>
       </c>
       <c r="E133" s="5" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="F133" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G133" s="5">
-        <v>54.26</v>
+        <v>54.8</v>
       </c>
       <c r="H133" s="5" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" s="4" t="s">
         <v>121</v>
       </c>
       <c r="B134" s="5" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="C134" s="5" t="s">
         <v>432</v>
       </c>
       <c r="D134" s="5" t="s">
         <v>134</v>
       </c>
       <c r="E134" s="5" t="s">
         <v>175</v>
       </c>
       <c r="F134" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G134" s="5">
-        <v>53.02</v>
+        <v>74.86</v>
       </c>
       <c r="H134" s="5" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" s="4" t="s">
         <v>122</v>
       </c>
       <c r="B135" s="5" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="C135" s="5" t="s">
         <v>432</v>
       </c>
       <c r="D135" s="5" t="s">
         <v>134</v>
       </c>
       <c r="E135" s="5" t="s">
-        <v>169</v>
+        <v>176</v>
       </c>
       <c r="F135" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G135" s="5">
-        <v>53.56</v>
+        <v>78.09999999999999</v>
       </c>
       <c r="H135" s="5" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" s="4" t="s">
         <v>123</v>
       </c>
       <c r="B136" s="5" t="s">
         <v>131</v>
       </c>
       <c r="C136" s="5" t="s">
         <v>432</v>
       </c>
       <c r="D136" s="5" t="s">
         <v>134</v>
       </c>
       <c r="E136" s="5" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F136" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G136" s="5">
-        <v>60.58</v>
+        <v>59.88</v>
       </c>
       <c r="H136" s="5" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" s="4" t="s">
         <v>124</v>
       </c>
       <c r="B137" s="5" t="s">
         <v>131</v>
       </c>
       <c r="C137" s="5" t="s">
         <v>432</v>
       </c>
       <c r="D137" s="5" t="s">
         <v>134</v>
       </c>
       <c r="E137" s="5" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="F137" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G137" s="5">
-        <v>63.98</v>
+        <v>61.52</v>
       </c>
       <c r="H137" s="5" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" s="4" t="s">
         <v>125</v>
       </c>
       <c r="B138" s="5" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="C138" s="5" t="s">
         <v>432</v>
       </c>
       <c r="D138" s="5" t="s">
         <v>134</v>
       </c>
       <c r="E138" s="5" t="s">
-        <v>152</v>
+        <v>144</v>
       </c>
       <c r="F138" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G138" s="5">
-        <v>47.2</v>
+        <v>64.56</v>
       </c>
       <c r="H138" s="5" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" s="4" t="s">
         <v>126</v>
       </c>
       <c r="B139" s="5" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="C139" s="5" t="s">
         <v>432</v>
       </c>
       <c r="D139" s="5" t="s">
         <v>134</v>
       </c>
       <c r="E139" s="5" t="s">
-        <v>177</v>
+        <v>150</v>
       </c>
       <c r="F139" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G139" s="5">
-        <v>44.4</v>
+        <v>69.28</v>
       </c>
       <c r="H139" s="5" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" s="4" t="s">
         <v>127</v>
       </c>
       <c r="B140" s="5" t="s">
         <v>131</v>
       </c>
       <c r="C140" s="5" t="s">
         <v>432</v>
       </c>
       <c r="D140" s="5" t="s">
         <v>134</v>
       </c>
       <c r="E140" s="5" t="s">
-        <v>147</v>
+        <v>156</v>
       </c>
       <c r="F140" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G140" s="5">
-        <v>63.74</v>
+        <v>58.62</v>
       </c>
       <c r="H140" s="5" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" s="4" t="s">
         <v>128</v>
       </c>
       <c r="B141" s="5" t="s">
         <v>131</v>
       </c>
       <c r="C141" s="5" t="s">
         <v>432</v>
       </c>
       <c r="D141" s="5" t="s">
         <v>134</v>
       </c>
       <c r="E141" s="5" t="s">
-        <v>153</v>
+        <v>177</v>
       </c>
       <c r="F141" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G141" s="5">
-        <v>59.62</v>
+        <v>42.18</v>
       </c>
       <c r="H141" s="5" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" s="4" t="s">
         <v>129</v>
       </c>
       <c r="B142" s="5" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="C142" s="5" t="s">
         <v>432</v>
       </c>
       <c r="D142" s="5" t="s">
         <v>134</v>
       </c>
       <c r="E142" s="5" t="s">
-        <v>158</v>
+        <v>171</v>
       </c>
       <c r="F142" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G142" s="5">
-        <v>62.5</v>
+        <v>66.68000000000001</v>
       </c>
       <c r="H142" s="5" t="s">
-        <v>285</v>
+        <v>229</v>
       </c>
     </row>
     <row r="150" spans="6:6">
       <c r="F150" s="6" t="s">
         <v>448</v>
       </c>
     </row>
   </sheetData>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.7" right="0.7" top="1" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" fitToHeight="0" orientation="portrait"/>
   <headerFooter>
     <oddFooter>&amp;LDate: &amp;D&amp;C&amp;14&amp;"Calibri,Italic"A member of the Mei Sheng Group&amp;RPage &amp;P of &amp;N</oddFooter>
   </headerFooter>
   <tableParts count="3">
     <tablePart r:id="rId1"/>
     <tablePart r:id="rId2"/>
     <tablePart r:id="rId3"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>