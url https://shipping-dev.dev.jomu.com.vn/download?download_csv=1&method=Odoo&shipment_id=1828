--- v1 (2026-06-09)
+++ v2 (2026-08-08)
@@ -84,50 +84,233 @@
   <si>
     <t>M</t>
   </si>
   <si>
     <t>Fabric Code</t>
   </si>
   <si>
     <t>Grade</t>
   </si>
   <si>
     <t>Color Group</t>
   </si>
   <si>
     <t>Width</t>
   </si>
   <si>
     <t>Roll Length</t>
   </si>
   <si>
     <t>Kilograms</t>
   </si>
   <si>
     <t>Roll ID</t>
   </si>
   <si>
+    <t>2407029-10-2057</t>
+  </si>
+  <si>
+    <t>2407029-10-2058</t>
+  </si>
+  <si>
+    <t>2407029-10-2059</t>
+  </si>
+  <si>
+    <t>2407029-10-2060</t>
+  </si>
+  <si>
+    <t>2407029-08-2061</t>
+  </si>
+  <si>
+    <t>2407029-08-2062</t>
+  </si>
+  <si>
+    <t>2407029-10-2063</t>
+  </si>
+  <si>
+    <t>2407029-10-2064</t>
+  </si>
+  <si>
+    <t>2407029-10-2065</t>
+  </si>
+  <si>
+    <t>2407029-10-2066</t>
+  </si>
+  <si>
+    <t>2407029-10-2067</t>
+  </si>
+  <si>
+    <t>2407029-09-2068</t>
+  </si>
+  <si>
+    <t>2407029-09-2069</t>
+  </si>
+  <si>
+    <t>2407029-09-2070</t>
+  </si>
+  <si>
+    <t>2407029-10-2071</t>
+  </si>
+  <si>
+    <t>2407029-10-2072</t>
+  </si>
+  <si>
+    <t>2407029-10-2073</t>
+  </si>
+  <si>
+    <t>2407029-10-2074</t>
+  </si>
+  <si>
+    <t>2407029-10-2075</t>
+  </si>
+  <si>
+    <t>2407029-11-2082</t>
+  </si>
+  <si>
+    <t>2407029-11-2083</t>
+  </si>
+  <si>
+    <t>2407029-11-2084</t>
+  </si>
+  <si>
+    <t>2407029-11-2085</t>
+  </si>
+  <si>
+    <t>2407029-11-2086</t>
+  </si>
+  <si>
+    <t>2407029-14-2780</t>
+  </si>
+  <si>
+    <t>2407029-14-2781</t>
+  </si>
+  <si>
+    <t>2407029-14-2782</t>
+  </si>
+  <si>
+    <t>2407029-14-2783</t>
+  </si>
+  <si>
+    <t>2407029-13-2784</t>
+  </si>
+  <si>
+    <t>2407029-13-2785</t>
+  </si>
+  <si>
+    <t>2407029-13-2786</t>
+  </si>
+  <si>
+    <t>2407029-13-2787</t>
+  </si>
+  <si>
+    <t>2407029-13-2788</t>
+  </si>
+  <si>
+    <t>2407029-14-2789</t>
+  </si>
+  <si>
+    <t>2407029-14-2790</t>
+  </si>
+  <si>
+    <t>2407029-14-2791</t>
+  </si>
+  <si>
+    <t>2407029-14-2792</t>
+  </si>
+  <si>
+    <t>2407029-15-2793</t>
+  </si>
+  <si>
+    <t>2407029-15-2794</t>
+  </si>
+  <si>
+    <t>2407029-15-2795</t>
+  </si>
+  <si>
+    <t>2407029-14-2796</t>
+  </si>
+  <si>
+    <t>2407029-14-2797</t>
+  </si>
+  <si>
+    <t>2407029-08-1307</t>
+  </si>
+  <si>
+    <t>2407029-08-1308</t>
+  </si>
+  <si>
+    <t>2407029-05-1309</t>
+  </si>
+  <si>
+    <t>2407029-05-1310</t>
+  </si>
+  <si>
+    <t>2407029-05-1317</t>
+  </si>
+  <si>
+    <t>2407029-05-1318</t>
+  </si>
+  <si>
+    <t>2407029-05-1319</t>
+  </si>
+  <si>
+    <t>2407029-08-1320</t>
+  </si>
+  <si>
+    <t>2407029-08-1321</t>
+  </si>
+  <si>
+    <t>2407029-08-1322</t>
+  </si>
+  <si>
+    <t>2407029-08-1323</t>
+  </si>
+  <si>
+    <t>2407029-08-1324</t>
+  </si>
+  <si>
+    <t>2407029-09-1325</t>
+  </si>
+  <si>
+    <t>2407029-09-1326</t>
+  </si>
+  <si>
+    <t>2407029-09-1327</t>
+  </si>
+  <si>
+    <t>2407029-07-1328</t>
+  </si>
+  <si>
+    <t>2407029-07-1329</t>
+  </si>
+  <si>
+    <t>2407029-07-1331</t>
+  </si>
+  <si>
+    <t>2407029-07-1235</t>
+  </si>
+  <si>
     <t>2407029-07-1236</t>
   </si>
   <si>
     <t>2407029-08-1237</t>
   </si>
   <si>
     <t>2407029-08-1238</t>
   </si>
   <si>
     <t>2407029-06-1239</t>
   </si>
   <si>
     <t>2407029-06-1240</t>
   </si>
   <si>
     <t>2407029-07-1241</t>
   </si>
   <si>
     <t>2407029-07-1242</t>
   </si>
   <si>
     <t>2407029-07-1243</t>
   </si>
   <si>
     <t>2407029-07-1244</t>
@@ -240,380 +423,371 @@
   <si>
     <t>2407029-11-2616</t>
   </si>
   <si>
     <t>2407029-11-2617</t>
   </si>
   <si>
     <t>2407029-09-1311</t>
   </si>
   <si>
     <t>2407029-09-1312</t>
   </si>
   <si>
     <t>2407029-09-1313</t>
   </si>
   <si>
     <t>2407029-09-1314</t>
   </si>
   <si>
     <t>2407029-09-1315</t>
   </si>
   <si>
     <t>2407029-09-1316</t>
   </si>
   <si>
-    <t>2407029-10-2057</t>
-[...181 lines deleted...]
-  <si>
     <t>A</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
+    <t>3</t>
+  </si>
+  <si>
     <t>1</t>
   </si>
   <si>
-    <t>3</t>
-[...1 lines deleted...]
-  <si>
     <t>72.0</t>
   </si>
   <si>
     <t>72.2</t>
   </si>
   <si>
+    <t>72.1</t>
+  </si>
+  <si>
+    <t>72.4</t>
+  </si>
+  <si>
+    <t>72.5</t>
+  </si>
+  <si>
     <t>71.0</t>
   </si>
   <si>
     <t>71.9</t>
   </si>
   <si>
     <t>71.7</t>
   </si>
   <si>
-    <t>72.1</t>
-[...5 lines deleted...]
-    <t>72.5</t>
+    <t>97.0</t>
+  </si>
+  <si>
+    <t>95.0</t>
+  </si>
+  <si>
+    <t>91.0</t>
+  </si>
+  <si>
+    <t>87.0</t>
+  </si>
+  <si>
+    <t>94.0</t>
+  </si>
+  <si>
+    <t>93.0</t>
+  </si>
+  <si>
+    <t>89.0</t>
+  </si>
+  <si>
+    <t>98.0</t>
+  </si>
+  <si>
+    <t>90.0</t>
+  </si>
+  <si>
+    <t>70.0</t>
+  </si>
+  <si>
+    <t>88.0</t>
+  </si>
+  <si>
+    <t>82.0</t>
+  </si>
+  <si>
+    <t>99.0</t>
+  </si>
+  <si>
+    <t>104.0</t>
+  </si>
+  <si>
+    <t>83.0</t>
+  </si>
+  <si>
+    <t>92.0</t>
+  </si>
+  <si>
+    <t>100.0</t>
+  </si>
+  <si>
+    <t>81.0</t>
+  </si>
+  <si>
+    <t>73.0</t>
+  </si>
+  <si>
+    <t>74.0</t>
+  </si>
+  <si>
+    <t>75.0</t>
+  </si>
+  <si>
+    <t>80.0</t>
+  </si>
+  <si>
+    <t>101.0</t>
+  </si>
+  <si>
+    <t>107.0</t>
+  </si>
+  <si>
+    <t>84.0</t>
+  </si>
+  <si>
+    <t>85.0</t>
+  </si>
+  <si>
+    <t>79.0</t>
+  </si>
+  <si>
+    <t>112.0</t>
+  </si>
+  <si>
+    <t>116.0</t>
+  </si>
+  <si>
+    <t>86.0</t>
+  </si>
+  <si>
+    <t>62.0</t>
   </si>
   <si>
     <t>103.0</t>
   </si>
   <si>
-    <t>90.0</t>
-[...7 lines deleted...]
-  <si>
     <t>66.0</t>
   </si>
   <si>
-    <t>94.0</t>
-[...28 lines deleted...]
-  <si>
     <t>105.0</t>
   </si>
   <si>
-    <t>84.0</t>
-[...1 lines deleted...]
-  <si>
     <t>78.0</t>
   </si>
   <si>
-    <t>107.0</t>
-[...22 lines deleted...]
-  <si>
     <t>96.0</t>
   </si>
   <si>
-    <t>80.0</t>
-[...23 lines deleted...]
-    <t>62.0</t>
+    <t>67.00</t>
+  </si>
+  <si>
+    <t>63.84</t>
+  </si>
+  <si>
+    <t>62.10</t>
+  </si>
+  <si>
+    <t>62.80</t>
+  </si>
+  <si>
+    <t>57.62</t>
+  </si>
+  <si>
+    <t>63.40</t>
+  </si>
+  <si>
+    <t>64.24</t>
+  </si>
+  <si>
+    <t>66.70</t>
+  </si>
+  <si>
+    <t>60.60</t>
+  </si>
+  <si>
+    <t>68.02</t>
+  </si>
+  <si>
+    <t>62.52</t>
+  </si>
+  <si>
+    <t>48.80</t>
+  </si>
+  <si>
+    <t>50.22</t>
+  </si>
+  <si>
+    <t>50.78</t>
+  </si>
+  <si>
+    <t>61.38</t>
+  </si>
+  <si>
+    <t>61.82</t>
+  </si>
+  <si>
+    <t>61.36</t>
+  </si>
+  <si>
+    <t>63.74</t>
+  </si>
+  <si>
+    <t>60.00</t>
+  </si>
+  <si>
+    <t>56.50</t>
+  </si>
+  <si>
+    <t>65.40</t>
+  </si>
+  <si>
+    <t>67.30</t>
+  </si>
+  <si>
+    <t>70.60</t>
+  </si>
+  <si>
+    <t>62.70</t>
+  </si>
+  <si>
+    <t>56.68</t>
+  </si>
+  <si>
+    <t>65.76</t>
+  </si>
+  <si>
+    <t>61.80</t>
+  </si>
+  <si>
+    <t>67.80</t>
+  </si>
+  <si>
+    <t>58.45</t>
+  </si>
+  <si>
+    <t>63.30</t>
+  </si>
+  <si>
+    <t>50.86</t>
+  </si>
+  <si>
+    <t>51.00</t>
+  </si>
+  <si>
+    <t>62.00</t>
+  </si>
+  <si>
+    <t>49.90</t>
+  </si>
+  <si>
+    <t>51.36</t>
+  </si>
+  <si>
+    <t>51.60</t>
+  </si>
+  <si>
+    <t>52.42</t>
+  </si>
+  <si>
+    <t>66.40</t>
   </si>
   <si>
     <t>70.00</t>
   </si>
   <si>
+    <t>62.30</t>
+  </si>
+  <si>
+    <t>56.00</t>
+  </si>
+  <si>
+    <t>56.40</t>
+  </si>
+  <si>
+    <t>71.50</t>
+  </si>
+  <si>
+    <t>48.62</t>
+  </si>
+  <si>
+    <t>56.52</t>
+  </si>
+  <si>
+    <t>57.30</t>
+  </si>
+  <si>
+    <t>57.80</t>
+  </si>
+  <si>
+    <t>65.12</t>
+  </si>
+  <si>
+    <t>53.48</t>
+  </si>
+  <si>
+    <t>54.18</t>
+  </si>
+  <si>
+    <t>55.12</t>
+  </si>
+  <si>
+    <t>75.18</t>
+  </si>
+  <si>
+    <t>78.42</t>
+  </si>
+  <si>
+    <t>60.20</t>
+  </si>
+  <si>
+    <t>61.84</t>
+  </si>
+  <si>
+    <t>64.88</t>
+  </si>
+  <si>
+    <t>69.60</t>
+  </si>
+  <si>
+    <t>58.94</t>
+  </si>
+  <si>
+    <t>42.50</t>
+  </si>
+  <si>
     <t>60.90</t>
   </si>
   <si>
     <t>64.30</t>
   </si>
   <si>
     <t>47.52</t>
   </si>
   <si>
     <t>44.72</t>
   </si>
   <si>
     <t>64.06</t>
   </si>
   <si>
     <t>59.94</t>
   </si>
   <si>
     <t>62.82</t>
   </si>
   <si>
     <t>70.32</t>
   </si>
   <si>
     <t>61.76</t>
@@ -684,255 +858,81 @@
   <si>
     <t>59.60</t>
   </si>
   <si>
     <t>58.60</t>
   </si>
   <si>
     <t>58.82</t>
   </si>
   <si>
     <t>56.18</t>
   </si>
   <si>
     <t>56.78</t>
   </si>
   <si>
     <t>61.26</t>
   </si>
   <si>
     <t>71.78</t>
   </si>
   <si>
     <t>64.36</t>
   </si>
   <si>
-    <t>57.80</t>
-[...1 lines deleted...]
-  <si>
     <t>61.70</t>
   </si>
   <si>
     <t>64.84</t>
   </si>
   <si>
     <t>61.42</t>
   </si>
   <si>
     <t>64.52</t>
   </si>
   <si>
     <t>58.66</t>
   </si>
   <si>
     <t>61.30</t>
   </si>
   <si>
     <t>62.60</t>
   </si>
   <si>
     <t>60.50</t>
   </si>
   <si>
     <t>54.58</t>
   </si>
   <si>
     <t>53.34</t>
   </si>
   <si>
     <t>53.88</t>
-  </si>
-[...169 lines deleted...]
-    <t>42.50</t>
   </si>
   <si>
     <t>DATE:</t>
   </si>
   <si>
     <t>October 11, 2025</t>
   </si>
   <si>
     <t>Vehicle License:</t>
   </si>
   <si>
     <t>62C-19225</t>
   </si>
   <si>
     <t>Bảng kê hàng hóa - NỘI BỘ</t>
   </si>
   <si>
     <t>Packing List - INTERNAL</t>
   </si>
   <si>
     <t>Fabric Code
 产品</t>
   </si>
   <si>
     <t>Total Length
@@ -974,50 +974,233 @@
     <t>KG 
  重量</t>
   </si>
   <si>
     <t>Manager - 经理</t>
   </si>
   <si>
     <t>WH Manager - 仓库管理员</t>
   </si>
   <si>
     <t>Security - 保安员</t>
   </si>
   <si>
     <t>Applicant - 申请人</t>
   </si>
   <si>
     <t>Recipient - 接受者</t>
   </si>
   <si>
     <t>Bảng kê hàng hóa</t>
   </si>
   <si>
     <t>Packing List</t>
   </si>
   <si>
+    <t>2407029_10 - 2057</t>
+  </si>
+  <si>
+    <t>2407029_10 - 2058</t>
+  </si>
+  <si>
+    <t>2407029_10 - 2059</t>
+  </si>
+  <si>
+    <t>2407029_10 - 2060</t>
+  </si>
+  <si>
+    <t>2407029_08 - 2061</t>
+  </si>
+  <si>
+    <t>2407029_08 - 2062</t>
+  </si>
+  <si>
+    <t>2407029_10 - 2063</t>
+  </si>
+  <si>
+    <t>2407029_10 - 2064</t>
+  </si>
+  <si>
+    <t>2407029_10 - 2065</t>
+  </si>
+  <si>
+    <t>2407029_10 - 2066</t>
+  </si>
+  <si>
+    <t>2407029_10 - 2067</t>
+  </si>
+  <si>
+    <t>2407029_09 - 2068</t>
+  </si>
+  <si>
+    <t>2407029_09 - 2069</t>
+  </si>
+  <si>
+    <t>2407029_09 - 2070</t>
+  </si>
+  <si>
+    <t>2407029_10 - 2071</t>
+  </si>
+  <si>
+    <t>2407029_10 - 2072</t>
+  </si>
+  <si>
+    <t>2407029_10 - 2073</t>
+  </si>
+  <si>
+    <t>2407029_10 - 2074</t>
+  </si>
+  <si>
+    <t>2407029_10 - 2075</t>
+  </si>
+  <si>
+    <t>2407029_11 - 2082</t>
+  </si>
+  <si>
+    <t>2407029_11 - 2083</t>
+  </si>
+  <si>
+    <t>2407029_11 - 2084</t>
+  </si>
+  <si>
+    <t>2407029_11 - 2085</t>
+  </si>
+  <si>
+    <t>2407029_11 - 2086</t>
+  </si>
+  <si>
+    <t>2407029_14 - 2780</t>
+  </si>
+  <si>
+    <t>2407029_14 - 2781</t>
+  </si>
+  <si>
+    <t>2407029_14 - 2782</t>
+  </si>
+  <si>
+    <t>2407029_14 - 2783</t>
+  </si>
+  <si>
+    <t>2407029_13 - 2784</t>
+  </si>
+  <si>
+    <t>2407029_13 - 2785</t>
+  </si>
+  <si>
+    <t>2407029_13 - 2786</t>
+  </si>
+  <si>
+    <t>2407029_13 - 2787</t>
+  </si>
+  <si>
+    <t>2407029_13 - 2788</t>
+  </si>
+  <si>
+    <t>2407029_14 - 2789</t>
+  </si>
+  <si>
+    <t>2407029_14 - 2790</t>
+  </si>
+  <si>
+    <t>2407029_14 - 2791</t>
+  </si>
+  <si>
+    <t>2407029_14 - 2792</t>
+  </si>
+  <si>
+    <t>2407029_15 - 2793</t>
+  </si>
+  <si>
+    <t>2407029_15 - 2794</t>
+  </si>
+  <si>
+    <t>2407029_15 - 2795</t>
+  </si>
+  <si>
+    <t>2407029_14 - 2796</t>
+  </si>
+  <si>
+    <t>2407029_14 - 2797</t>
+  </si>
+  <si>
+    <t>2407029_08 - 1307</t>
+  </si>
+  <si>
+    <t>2407029_08 - 1308</t>
+  </si>
+  <si>
+    <t>2407029_05 - 1309</t>
+  </si>
+  <si>
+    <t>2407029_05 - 1310</t>
+  </si>
+  <si>
+    <t>2407029_05 - 1317</t>
+  </si>
+  <si>
+    <t>2407029_05 - 1318</t>
+  </si>
+  <si>
+    <t>2407029_05 - 1319</t>
+  </si>
+  <si>
+    <t>2407029_08 - 1320</t>
+  </si>
+  <si>
+    <t>2407029_08 - 1321</t>
+  </si>
+  <si>
+    <t>2407029_08 - 1322</t>
+  </si>
+  <si>
+    <t>2407029_08 - 1323</t>
+  </si>
+  <si>
+    <t>2407029_08 - 1324</t>
+  </si>
+  <si>
+    <t>2407029_09 - 1325</t>
+  </si>
+  <si>
+    <t>2407029_09 - 1326</t>
+  </si>
+  <si>
+    <t>2407029_09 - 1327</t>
+  </si>
+  <si>
+    <t>2407029_07 - 1328</t>
+  </si>
+  <si>
+    <t>2407029_07 - 1329</t>
+  </si>
+  <si>
+    <t>2407029_07 - 1331</t>
+  </si>
+  <si>
+    <t>2407029_07 - 1235</t>
+  </si>
+  <si>
     <t>2407029_07 - 1236</t>
   </si>
   <si>
     <t>2407029_08 - 1237</t>
   </si>
   <si>
     <t>2407029_08 - 1238</t>
   </si>
   <si>
     <t>2407029_06 - 1239</t>
   </si>
   <si>
     <t>2407029_06 - 1240</t>
   </si>
   <si>
     <t>2407029_07 - 1241</t>
   </si>
   <si>
     <t>2407029_07 - 1242</t>
   </si>
   <si>
     <t>2407029_07 - 1243</t>
   </si>
   <si>
     <t>2407029_07 - 1244</t>
@@ -1128,233 +1311,50 @@
     <t>2407029_11 - 2615</t>
   </si>
   <si>
     <t>2407029_11 - 2616</t>
   </si>
   <si>
     <t>2407029_11 - 2617</t>
   </si>
   <si>
     <t>2407029_09 - 1311</t>
   </si>
   <si>
     <t>2407029_09 - 1312</t>
   </si>
   <si>
     <t>2407029_09 - 1313</t>
   </si>
   <si>
     <t>2407029_09 - 1314</t>
   </si>
   <si>
     <t>2407029_09 - 1315</t>
   </si>
   <si>
     <t>2407029_09 - 1316</t>
-  </si>
-[...181 lines deleted...]
-    <t>2407029_07 - 1235</t>
   </si>
   <si>
     <t>Packing List - ANHUY</t>
   </si>
   <si>
     <t>Total Weight (Net)</t>
   </si>
   <si>
     <t>Net Weight / KGS</t>
   </si>
   <si>
     <t>Gross Weight / KGS</t>
   </si>
   <si>
     <t>Shipping Marks</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>Lot (Color Group)</t>
   </si>
   <si>
     <t>Batch No./ Color</t>
   </si>
@@ -2250,2897 +2250,2897 @@
       </c>
       <c r="E12" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F12" s="5" t="s">
         <v>144</v>
       </c>
       <c r="G12" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H12" s="5" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="4" t="s">
         <v>20</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C13" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D13" s="5" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="E13" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F13" s="5" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="G13" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H13" s="5" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="4" t="s">
         <v>21</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C14" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D14" s="5" t="s">
         <v>132</v>
       </c>
       <c r="E14" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F14" s="5" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="G14" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H14" s="5" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C15" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D15" s="5" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E15" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F15" s="5" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="G15" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H15" s="5" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C16" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D16" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E16" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F16" s="5" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="G16" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H16" s="5" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C17" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="E17" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F17" s="5" t="s">
-        <v>149</v>
+        <v>142</v>
       </c>
       <c r="G17" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H17" s="5" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C18" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="E18" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F18" s="5" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="G18" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H18" s="5" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="E19" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F19" s="5" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="G19" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H19" s="5" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C20" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="E20" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F20" s="5" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="G20" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H20" s="5" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="4" t="s">
         <v>28</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C21" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D21" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E21" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F21" s="5" t="s">
-        <v>144</v>
+        <v>151</v>
       </c>
       <c r="G21" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H21" s="5" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="4" t="s">
         <v>29</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C22" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D22" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E22" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F22" s="5" t="s">
-        <v>153</v>
+        <v>134</v>
       </c>
       <c r="G22" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H22" s="5" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="4" t="s">
         <v>30</v>
       </c>
       <c r="B23" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C23" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D23" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E23" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F23" s="5" t="s">
-        <v>154</v>
+        <v>134</v>
       </c>
       <c r="G23" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H23" s="5" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="4" t="s">
         <v>31</v>
       </c>
       <c r="B24" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C24" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D24" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E24" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F24" s="5" t="s">
-        <v>155</v>
+        <v>150</v>
       </c>
       <c r="G24" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H24" s="5" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="4" t="s">
         <v>32</v>
       </c>
       <c r="B25" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C25" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D25" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E25" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F25" s="5" t="s">
-        <v>156</v>
+        <v>144</v>
       </c>
       <c r="G25" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H25" s="5" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="4" t="s">
         <v>33</v>
       </c>
       <c r="B26" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C26" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D26" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E26" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F26" s="5" t="s">
-        <v>147</v>
+        <v>144</v>
       </c>
       <c r="G26" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H26" s="5" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="4" t="s">
         <v>34</v>
       </c>
       <c r="B27" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C27" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D27" s="5" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="E27" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F27" s="5" t="s">
-        <v>153</v>
+        <v>146</v>
       </c>
       <c r="G27" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H27" s="5" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="4" t="s">
         <v>35</v>
       </c>
       <c r="B28" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C28" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D28" s="5" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="E28" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F28" s="5" t="s">
-        <v>142</v>
+        <v>152</v>
       </c>
       <c r="G28" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H28" s="5" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="4" t="s">
         <v>36</v>
       </c>
       <c r="B29" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C29" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D29" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E29" s="5" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="F29" s="5" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="G29" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H29" s="5" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="4" t="s">
         <v>37</v>
       </c>
       <c r="B30" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C30" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D30" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E30" s="5" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="F30" s="5" t="s">
-        <v>153</v>
+        <v>143</v>
       </c>
       <c r="G30" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H30" s="5" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="4" t="s">
         <v>38</v>
       </c>
       <c r="B31" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C31" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D31" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E31" s="5" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F31" s="5" t="s">
-        <v>157</v>
+        <v>154</v>
       </c>
       <c r="G31" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H31" s="5" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="4" t="s">
         <v>39</v>
       </c>
       <c r="B32" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C32" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D32" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E32" s="5" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F32" s="5" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="G32" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H32" s="5" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="4" t="s">
         <v>40</v>
       </c>
       <c r="B33" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C33" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D33" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E33" s="5" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F33" s="5" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="G33" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H33" s="5" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="4" t="s">
         <v>41</v>
       </c>
       <c r="B34" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C34" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D34" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E34" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F34" s="5" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
       <c r="G34" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H34" s="5" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="4" t="s">
         <v>42</v>
       </c>
       <c r="B35" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C35" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D35" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E35" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F35" s="5" t="s">
-        <v>159</v>
+        <v>142</v>
       </c>
       <c r="G35" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H35" s="5" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="4" t="s">
         <v>43</v>
       </c>
       <c r="B36" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C36" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D36" s="5" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E36" s="5" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="F36" s="5" t="s">
-        <v>160</v>
+        <v>157</v>
       </c>
       <c r="G36" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H36" s="5" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="4" t="s">
         <v>44</v>
       </c>
       <c r="B37" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C37" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D37" s="5" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E37" s="5" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="F37" s="5" t="s">
-        <v>161</v>
+        <v>158</v>
       </c>
       <c r="G37" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H37" s="5" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="4" t="s">
         <v>45</v>
       </c>
       <c r="B38" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C38" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D38" s="5" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E38" s="5" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="F38" s="5" t="s">
-        <v>162</v>
+        <v>159</v>
       </c>
       <c r="G38" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H38" s="5" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="4" t="s">
         <v>46</v>
       </c>
       <c r="B39" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C39" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D39" s="5" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E39" s="5" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="F39" s="5" t="s">
-        <v>162</v>
+        <v>144</v>
       </c>
       <c r="G39" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H39" s="5" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="4" t="s">
         <v>47</v>
       </c>
       <c r="B40" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C40" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D40" s="5" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E40" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F40" s="5" t="s">
-        <v>156</v>
+        <v>160</v>
       </c>
       <c r="G40" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H40" s="5" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="4" t="s">
         <v>48</v>
       </c>
       <c r="B41" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C41" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D41" s="5" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F41" s="5" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="G41" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H41" s="5" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="4" t="s">
         <v>49</v>
       </c>
       <c r="B42" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C42" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D42" s="5" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E42" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F42" s="5" t="s">
-        <v>158</v>
+        <v>150</v>
       </c>
       <c r="G42" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H42" s="5" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" s="4" t="s">
         <v>50</v>
       </c>
       <c r="B43" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C43" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D43" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E43" s="5" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="F43" s="5" t="s">
-        <v>164</v>
+        <v>139</v>
       </c>
       <c r="G43" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H43" s="5" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="4" t="s">
         <v>51</v>
       </c>
       <c r="B44" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C44" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D44" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E44" s="5" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="F44" s="5" t="s">
-        <v>165</v>
+        <v>161</v>
       </c>
       <c r="G44" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H44" s="5" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="4" t="s">
         <v>52</v>
       </c>
       <c r="B45" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C45" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D45" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E45" s="5" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="F45" s="5" t="s">
-        <v>154</v>
+        <v>162</v>
       </c>
       <c r="G45" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H45" s="5" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" s="4" t="s">
         <v>53</v>
       </c>
       <c r="B46" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C46" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D46" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E46" s="5" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="F46" s="5" t="s">
-        <v>166</v>
+        <v>162</v>
       </c>
       <c r="G46" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H46" s="5" t="s">
         <v>214</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" s="4" t="s">
         <v>54</v>
       </c>
       <c r="B47" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C47" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D47" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E47" s="5" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="F47" s="5" t="s">
-        <v>150</v>
+        <v>143</v>
       </c>
       <c r="G47" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H47" s="5" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" s="4" t="s">
         <v>55</v>
       </c>
       <c r="B48" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C48" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D48" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E48" s="5" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="F48" s="5" t="s">
-        <v>167</v>
+        <v>142</v>
       </c>
       <c r="G48" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H48" s="5" t="s">
-        <v>198</v>
+        <v>216</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" s="4" t="s">
         <v>56</v>
       </c>
       <c r="B49" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C49" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D49" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E49" s="5" t="s">
-        <v>137</v>
+        <v>134</v>
       </c>
       <c r="F49" s="5" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="G49" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H49" s="5" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" s="4" t="s">
         <v>57</v>
       </c>
       <c r="B50" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C50" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D50" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E50" s="5" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="F50" s="5" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="G50" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H50" s="5" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" s="4" t="s">
         <v>58</v>
       </c>
       <c r="B51" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C51" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D51" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E51" s="5" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="F51" s="5" t="s">
-        <v>143</v>
+        <v>159</v>
       </c>
       <c r="G51" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H51" s="5" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" s="4" t="s">
         <v>59</v>
       </c>
       <c r="B52" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C52" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D52" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E52" s="5" t="s">
-        <v>137</v>
+        <v>134</v>
       </c>
       <c r="F52" s="5" t="s">
-        <v>151</v>
+        <v>164</v>
       </c>
       <c r="G52" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H52" s="5" t="s">
-        <v>219</v>
+        <v>178</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" s="4" t="s">
         <v>60</v>
       </c>
       <c r="B53" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C53" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D53" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E53" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F53" s="5" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="G53" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H53" s="5" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" s="4" t="s">
         <v>61</v>
       </c>
       <c r="B54" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C54" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D54" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E54" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F54" s="5" t="s">
-        <v>168</v>
+        <v>134</v>
       </c>
       <c r="G54" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H54" s="5" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" s="4" t="s">
         <v>62</v>
       </c>
       <c r="B55" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C55" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D55" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E55" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F55" s="5" t="s">
-        <v>149</v>
+        <v>156</v>
       </c>
       <c r="G55" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H55" s="5" t="s">
         <v>222</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" s="4" t="s">
         <v>63</v>
       </c>
       <c r="B56" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C56" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D56" s="5" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="E56" s="5" t="s">
-        <v>138</v>
+        <v>134</v>
       </c>
       <c r="F56" s="5" t="s">
-        <v>143</v>
+        <v>166</v>
       </c>
       <c r="G56" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H56" s="5" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" s="4" t="s">
         <v>64</v>
       </c>
       <c r="B57" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C57" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D57" s="5" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="E57" s="5" t="s">
-        <v>138</v>
+        <v>134</v>
       </c>
       <c r="F57" s="5" t="s">
-        <v>149</v>
+        <v>167</v>
       </c>
       <c r="G57" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H57" s="5" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" s="4" t="s">
         <v>65</v>
       </c>
       <c r="B58" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C58" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D58" s="5" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="E58" s="5" t="s">
-        <v>138</v>
+        <v>134</v>
       </c>
       <c r="F58" s="5" t="s">
-        <v>166</v>
+        <v>143</v>
       </c>
       <c r="G58" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H58" s="5" t="s">
         <v>225</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" s="4" t="s">
         <v>66</v>
       </c>
       <c r="B59" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C59" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D59" s="5" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="E59" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F59" s="5" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="G59" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H59" s="5" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" s="4" t="s">
         <v>67</v>
       </c>
       <c r="B60" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C60" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D60" s="5" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="E60" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F60" s="5" t="s">
-        <v>159</v>
+        <v>163</v>
       </c>
       <c r="G60" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H60" s="5" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" s="4" t="s">
         <v>68</v>
       </c>
       <c r="B61" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C61" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D61" s="5" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="E61" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F61" s="5" t="s">
-        <v>170</v>
+        <v>153</v>
       </c>
       <c r="G61" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H61" s="5" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" s="4" t="s">
         <v>69</v>
       </c>
       <c r="B62" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C62" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D62" s="5" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="E62" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F62" s="5" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="G62" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H62" s="5" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" s="4" t="s">
         <v>70</v>
       </c>
       <c r="B63" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C63" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D63" s="5" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="E63" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F63" s="5" t="s">
-        <v>144</v>
+        <v>170</v>
       </c>
       <c r="G63" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H63" s="5" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" s="4" t="s">
         <v>71</v>
       </c>
       <c r="B64" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C64" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D64" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E64" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F64" s="5" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="G64" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H64" s="5" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" s="4" t="s">
         <v>72</v>
       </c>
       <c r="B65" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C65" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D65" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E65" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F65" s="5" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="G65" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H65" s="5" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" s="4" t="s">
         <v>73</v>
       </c>
       <c r="B66" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C66" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D66" s="5" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E66" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F66" s="5" t="s">
-        <v>163</v>
+        <v>143</v>
       </c>
       <c r="G66" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H66" s="5" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" s="4" t="s">
         <v>74</v>
       </c>
       <c r="B67" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C67" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D67" s="5" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E67" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F67" s="5" t="s">
-        <v>147</v>
+        <v>155</v>
       </c>
       <c r="G67" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H67" s="5" t="s">
         <v>234</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" s="4" t="s">
         <v>75</v>
       </c>
       <c r="B68" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C68" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D68" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E68" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F68" s="5" t="s">
-        <v>152</v>
+        <v>171</v>
       </c>
       <c r="G68" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H68" s="5" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" s="4" t="s">
         <v>76</v>
       </c>
       <c r="B69" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C69" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D69" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E69" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F69" s="5" t="s">
-        <v>167</v>
+        <v>172</v>
       </c>
       <c r="G69" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H69" s="5" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" s="4" t="s">
         <v>77</v>
       </c>
       <c r="B70" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C70" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D70" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E70" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F70" s="5" t="s">
-        <v>166</v>
+        <v>154</v>
       </c>
       <c r="G70" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H70" s="5" t="s">
-        <v>237</v>
+        <v>178</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" s="4" t="s">
         <v>78</v>
       </c>
       <c r="B71" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C71" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D71" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E71" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F71" s="5" t="s">
-        <v>161</v>
+        <v>173</v>
       </c>
       <c r="G71" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H71" s="5" t="s">
-        <v>238</v>
+        <v>216</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" s="4" t="s">
         <v>79</v>
       </c>
       <c r="B72" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C72" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D72" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E72" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F72" s="5" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
       <c r="G72" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H72" s="5" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" s="4" t="s">
         <v>80</v>
       </c>
       <c r="B73" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C73" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D73" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E73" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F73" s="5" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="G73" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H73" s="5" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" s="4" t="s">
         <v>81</v>
       </c>
       <c r="B74" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C74" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D74" s="5" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="E74" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F74" s="5" t="s">
-        <v>134</v>
+        <v>151</v>
       </c>
       <c r="G74" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H74" s="5" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" s="4" t="s">
         <v>82</v>
       </c>
       <c r="B75" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C75" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D75" s="5" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="E75" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F75" s="5" t="s">
-        <v>134</v>
+        <v>174</v>
       </c>
       <c r="G75" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H75" s="5" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" s="4" t="s">
         <v>83</v>
       </c>
       <c r="B76" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C76" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D76" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E76" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F76" s="5" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="G76" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H76" s="5" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" s="4" t="s">
         <v>84</v>
       </c>
       <c r="B77" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C77" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D77" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E77" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F77" s="5" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="G77" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H77" s="5" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" s="4" t="s">
         <v>85</v>
       </c>
       <c r="B78" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C78" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D78" s="5" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="E78" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F78" s="5" t="s">
-        <v>151</v>
+        <v>157</v>
       </c>
       <c r="G78" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H78" s="5" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" s="4" t="s">
         <v>86</v>
       </c>
       <c r="B79" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C79" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D79" s="5" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="E79" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F79" s="5" t="s">
-        <v>147</v>
+        <v>155</v>
       </c>
       <c r="G79" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H79" s="5" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" s="4" t="s">
         <v>87</v>
       </c>
       <c r="B80" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C80" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D80" s="5" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="E80" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F80" s="5" t="s">
-        <v>148</v>
+        <v>144</v>
       </c>
       <c r="G80" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H80" s="5" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" s="4" t="s">
         <v>88</v>
       </c>
       <c r="B81" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C81" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D81" s="5" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="E81" s="5" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="F81" s="5" t="s">
-        <v>165</v>
+        <v>147</v>
       </c>
       <c r="G81" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H81" s="5" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" s="4" t="s">
         <v>89</v>
       </c>
       <c r="B82" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C82" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D82" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E82" s="5" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="F82" s="5" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="G82" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H82" s="5" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" s="4" t="s">
         <v>90</v>
       </c>
       <c r="B83" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C83" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D83" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E83" s="5" t="s">
-        <v>139</v>
+        <v>134</v>
       </c>
       <c r="F83" s="5" t="s">
-        <v>171</v>
+        <v>158</v>
       </c>
       <c r="G83" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H83" s="5" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" s="4" t="s">
         <v>91</v>
       </c>
       <c r="B84" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C84" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D84" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E84" s="5" t="s">
-        <v>139</v>
+        <v>134</v>
       </c>
       <c r="F84" s="5" t="s">
-        <v>150</v>
+        <v>159</v>
       </c>
       <c r="G84" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H84" s="5" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" s="4" t="s">
         <v>92</v>
       </c>
       <c r="B85" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C85" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D85" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E85" s="5" t="s">
-        <v>139</v>
+        <v>134</v>
       </c>
       <c r="F85" s="5" t="s">
-        <v>152</v>
+        <v>162</v>
       </c>
       <c r="G85" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H85" s="5" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" s="4" t="s">
         <v>93</v>
       </c>
       <c r="B86" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C86" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D86" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E86" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F86" s="5" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="G86" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H86" s="5" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" s="4" t="s">
         <v>94</v>
       </c>
       <c r="B87" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C87" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D87" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E87" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F87" s="5" t="s">
-        <v>167</v>
+        <v>146</v>
       </c>
       <c r="G87" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H87" s="5" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" s="4" t="s">
         <v>95</v>
       </c>
       <c r="B88" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C88" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D88" s="5" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="E88" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F88" s="5" t="s">
-        <v>149</v>
+        <v>158</v>
       </c>
       <c r="G88" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H88" s="5" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" s="4" t="s">
         <v>96</v>
       </c>
       <c r="B89" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C89" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D89" s="5" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="E89" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F89" s="5" t="s">
-        <v>153</v>
+        <v>173</v>
       </c>
       <c r="G89" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H89" s="5" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" s="4" t="s">
         <v>97</v>
       </c>
       <c r="B90" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C90" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D90" s="5" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E90" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F90" s="5" t="s">
-        <v>154</v>
+        <v>147</v>
       </c>
       <c r="G90" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H90" s="5" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" s="4" t="s">
         <v>98</v>
       </c>
       <c r="B91" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C91" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D91" s="5" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E91" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F91" s="5" t="s">
-        <v>151</v>
+        <v>158</v>
       </c>
       <c r="G91" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H91" s="5" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" s="4" t="s">
         <v>99</v>
       </c>
       <c r="B92" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C92" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D92" s="5" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E92" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F92" s="5" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="G92" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H92" s="5" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" s="4" t="s">
         <v>100</v>
       </c>
       <c r="B93" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C93" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D93" s="5" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E93" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F93" s="5" t="s">
-        <v>174</v>
+        <v>147</v>
       </c>
       <c r="G93" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H93" s="5" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" s="4" t="s">
         <v>101</v>
       </c>
       <c r="B94" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C94" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D94" s="5" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E94" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F94" s="5" t="s">
-        <v>143</v>
+        <v>157</v>
       </c>
       <c r="G94" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H94" s="5" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" s="4" t="s">
         <v>102</v>
       </c>
       <c r="B95" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C95" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D95" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E95" s="5" t="s">
-        <v>140</v>
+        <v>134</v>
       </c>
       <c r="F95" s="5" t="s">
-        <v>136</v>
+        <v>166</v>
       </c>
       <c r="G95" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H95" s="5" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" s="4" t="s">
         <v>103</v>
       </c>
       <c r="B96" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C96" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D96" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E96" s="5" t="s">
-        <v>140</v>
+        <v>134</v>
       </c>
       <c r="F96" s="5" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="G96" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H96" s="5" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" s="4" t="s">
         <v>104</v>
       </c>
       <c r="B97" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C97" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D97" s="5" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E97" s="5" t="s">
-        <v>140</v>
+        <v>135</v>
       </c>
       <c r="F97" s="5" t="s">
-        <v>155</v>
+        <v>165</v>
       </c>
       <c r="G97" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H97" s="5" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" s="4" t="s">
         <v>105</v>
       </c>
       <c r="B98" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C98" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D98" s="5" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E98" s="5" t="s">
-        <v>140</v>
+        <v>135</v>
       </c>
       <c r="F98" s="5" t="s">
-        <v>155</v>
+        <v>149</v>
       </c>
       <c r="G98" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H98" s="5" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" s="4" t="s">
         <v>106</v>
       </c>
       <c r="B99" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C99" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D99" s="5" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E99" s="5" t="s">
-        <v>134</v>
+        <v>139</v>
       </c>
       <c r="F99" s="5" t="s">
-        <v>144</v>
+        <v>164</v>
       </c>
       <c r="G99" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H99" s="5" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" s="4" t="s">
         <v>107</v>
       </c>
       <c r="B100" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C100" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D100" s="5" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E100" s="5" t="s">
-        <v>134</v>
+        <v>139</v>
       </c>
       <c r="F100" s="5" t="s">
-        <v>167</v>
+        <v>164</v>
       </c>
       <c r="G100" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H100" s="5" t="s">
-        <v>178</v>
+        <v>265</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" s="4" t="s">
         <v>108</v>
       </c>
       <c r="B101" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C101" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D101" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E101" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F101" s="5" t="s">
-        <v>143</v>
+        <v>171</v>
       </c>
       <c r="G101" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H101" s="5" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" s="4" t="s">
         <v>109</v>
       </c>
       <c r="B102" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C102" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D102" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E102" s="5" t="s">
-        <v>141</v>
+        <v>134</v>
       </c>
       <c r="F102" s="5" t="s">
-        <v>169</v>
+        <v>145</v>
       </c>
       <c r="G102" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H102" s="5" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" s="4" t="s">
         <v>110</v>
       </c>
       <c r="B103" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C103" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D103" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E103" s="5" t="s">
-        <v>141</v>
+        <v>134</v>
       </c>
       <c r="F103" s="5" t="s">
-        <v>154</v>
+        <v>166</v>
       </c>
       <c r="G103" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H103" s="5" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" s="4" t="s">
         <v>111</v>
       </c>
       <c r="B104" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C104" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D104" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E104" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F104" s="5" t="s">
-        <v>162</v>
+        <v>167</v>
       </c>
       <c r="G104" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H104" s="5" t="s">
-        <v>229</v>
+        <v>269</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" s="4" t="s">
         <v>112</v>
       </c>
       <c r="B105" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C105" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D105" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E105" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F105" s="5" t="s">
-        <v>160</v>
+        <v>153</v>
       </c>
       <c r="G105" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H105" s="5" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" s="4" t="s">
         <v>113</v>
       </c>
       <c r="B106" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C106" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D106" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E106" s="5" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="F106" s="5" t="s">
-        <v>134</v>
+        <v>159</v>
       </c>
       <c r="G106" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H106" s="5" t="s">
         <v>271</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" s="4" t="s">
         <v>114</v>
       </c>
       <c r="B107" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C107" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D107" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E107" s="5" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="F107" s="5" t="s">
-        <v>172</v>
+        <v>148</v>
       </c>
       <c r="G107" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H107" s="5" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" s="4" t="s">
         <v>115</v>
       </c>
       <c r="B108" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C108" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D108" s="5" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="E108" s="5" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="F108" s="5" t="s">
-        <v>158</v>
+        <v>155</v>
       </c>
       <c r="G108" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H108" s="5" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" s="4" t="s">
         <v>116</v>
       </c>
       <c r="B109" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C109" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D109" s="5" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="E109" s="5" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="F109" s="5" t="s">
-        <v>164</v>
+        <v>142</v>
       </c>
       <c r="G109" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H109" s="5" t="s">
-        <v>217</v>
+        <v>256</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" s="4" t="s">
         <v>117</v>
       </c>
       <c r="B110" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C110" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D110" s="5" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="E110" s="5" t="s">
-        <v>134</v>
+        <v>140</v>
       </c>
       <c r="F110" s="5" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="G110" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H110" s="5" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" s="4" t="s">
         <v>118</v>
       </c>
       <c r="B111" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C111" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D111" s="5" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="E111" s="5" t="s">
-        <v>134</v>
+        <v>140</v>
       </c>
       <c r="F111" s="5" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
       <c r="G111" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H111" s="5" t="s">
-        <v>275</v>
+        <v>224</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" s="4" t="s">
         <v>119</v>
       </c>
       <c r="B112" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C112" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D112" s="5" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="E112" s="5" t="s">
-        <v>134</v>
+        <v>140</v>
       </c>
       <c r="F112" s="5" t="s">
-        <v>169</v>
+        <v>150</v>
       </c>
       <c r="G112" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H112" s="5" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" s="4" t="s">
         <v>120</v>
       </c>
       <c r="B113" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C113" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D113" s="5" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="E113" s="5" t="s">
-        <v>134</v>
+        <v>140</v>
       </c>
       <c r="F113" s="5" t="s">
-        <v>165</v>
+        <v>144</v>
       </c>
       <c r="G113" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H113" s="5" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" s="4" t="s">
         <v>121</v>
       </c>
       <c r="B114" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C114" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D114" s="5" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="E114" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F114" s="5" t="s">
-        <v>175</v>
+        <v>142</v>
       </c>
       <c r="G114" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H114" s="5" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" s="4" t="s">
         <v>122</v>
       </c>
       <c r="B115" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C115" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D115" s="5" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="E115" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F115" s="5" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="G115" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H115" s="5" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" s="4" t="s">
         <v>123</v>
       </c>
       <c r="B116" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C116" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D116" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E116" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F116" s="5" t="s">
-        <v>148</v>
+        <v>157</v>
       </c>
       <c r="G116" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H116" s="5" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" s="4" t="s">
         <v>124</v>
       </c>
       <c r="B117" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C117" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D117" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E117" s="5" t="s">
-        <v>134</v>
+        <v>141</v>
       </c>
       <c r="F117" s="5" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
       <c r="G117" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H117" s="5" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" s="4" t="s">
         <v>125</v>
       </c>
       <c r="B118" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C118" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D118" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E118" s="5" t="s">
-        <v>134</v>
+        <v>141</v>
       </c>
       <c r="F118" s="5" t="s">
-        <v>144</v>
+        <v>157</v>
       </c>
       <c r="G118" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H118" s="5" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" s="4" t="s">
         <v>126</v>
       </c>
       <c r="B119" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C119" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D119" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E119" s="5" t="s">
-        <v>134</v>
+        <v>141</v>
       </c>
       <c r="F119" s="5" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="G119" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H119" s="5" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" s="4" t="s">
         <v>127</v>
       </c>
       <c r="B120" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C120" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D120" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E120" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F120" s="5" t="s">
-        <v>156</v>
+        <v>163</v>
       </c>
       <c r="G120" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H120" s="5" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" s="4" t="s">
         <v>128</v>
       </c>
       <c r="B121" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C121" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D121" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E121" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F121" s="5" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="G121" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H121" s="5" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" s="4" t="s">
         <v>129</v>
       </c>
       <c r="B122" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C122" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D122" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E122" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F122" s="5" t="s">
-        <v>171</v>
+        <v>168</v>
       </c>
       <c r="G122" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H122" s="5" t="s">
-        <v>229</v>
+        <v>285</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" s="6" t="s">
         <v>303</v>
       </c>
       <c r="C126" s="6" t="s">
         <v>304</v>
       </c>
       <c r="E126" s="6" t="s">
         <v>305</v>
       </c>
       <c r="F126" s="6" t="s">
         <v>306</v>
       </c>
       <c r="H126" s="6" t="s">
         <v>307</v>
       </c>
     </row>
   </sheetData>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.7" right="0.7" top="1" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" fitToHeight="0" orientation="portrait"/>
   <headerFooter>
     <oddFooter>&amp;LDate: &amp;D&amp;C&amp;14&amp;"Calibri,Italic"A member of the Mei Sheng Group&amp;RPage &amp;P of &amp;N</oddFooter>
@@ -5312,2564 +5312,2564 @@
       </c>
       <c r="D12" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E12" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F12" s="5" t="s">
         <v>144</v>
       </c>
       <c r="G12" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="4" t="s">
         <v>20</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C13" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D13" s="5" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="E13" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F13" s="5" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="G13" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="4" t="s">
         <v>21</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C14" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D14" s="5" t="s">
         <v>132</v>
       </c>
       <c r="E14" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F14" s="5" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="G14" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C15" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D15" s="5" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E15" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F15" s="5" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="G15" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C16" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D16" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E16" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F16" s="5" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="G16" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C17" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="E17" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F17" s="5" t="s">
-        <v>149</v>
+        <v>142</v>
       </c>
       <c r="G17" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C18" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="E18" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F18" s="5" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="G18" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="E19" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F19" s="5" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="G19" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C20" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="E20" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F20" s="5" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="G20" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="4" t="s">
         <v>28</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C21" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D21" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E21" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F21" s="5" t="s">
-        <v>144</v>
+        <v>151</v>
       </c>
       <c r="G21" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="4" t="s">
         <v>29</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C22" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D22" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E22" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F22" s="5" t="s">
-        <v>153</v>
+        <v>134</v>
       </c>
       <c r="G22" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="4" t="s">
         <v>30</v>
       </c>
       <c r="B23" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C23" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D23" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E23" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F23" s="5" t="s">
-        <v>154</v>
+        <v>134</v>
       </c>
       <c r="G23" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="4" t="s">
         <v>31</v>
       </c>
       <c r="B24" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C24" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D24" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E24" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F24" s="5" t="s">
-        <v>155</v>
+        <v>150</v>
       </c>
       <c r="G24" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="4" t="s">
         <v>32</v>
       </c>
       <c r="B25" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C25" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D25" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E25" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F25" s="5" t="s">
-        <v>156</v>
+        <v>144</v>
       </c>
       <c r="G25" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="4" t="s">
         <v>33</v>
       </c>
       <c r="B26" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C26" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D26" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E26" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F26" s="5" t="s">
-        <v>147</v>
+        <v>144</v>
       </c>
       <c r="G26" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" s="4" t="s">
         <v>34</v>
       </c>
       <c r="B27" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C27" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D27" s="5" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="E27" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F27" s="5" t="s">
-        <v>153</v>
+        <v>146</v>
       </c>
       <c r="G27" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" s="4" t="s">
         <v>35</v>
       </c>
       <c r="B28" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C28" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D28" s="5" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="E28" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F28" s="5" t="s">
-        <v>142</v>
+        <v>152</v>
       </c>
       <c r="G28" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" s="4" t="s">
         <v>36</v>
       </c>
       <c r="B29" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C29" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D29" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E29" s="5" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="F29" s="5" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="G29" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" s="4" t="s">
         <v>37</v>
       </c>
       <c r="B30" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C30" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D30" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E30" s="5" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="F30" s="5" t="s">
-        <v>153</v>
+        <v>143</v>
       </c>
       <c r="G30" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" s="4" t="s">
         <v>38</v>
       </c>
       <c r="B31" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C31" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D31" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E31" s="5" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F31" s="5" t="s">
-        <v>157</v>
+        <v>154</v>
       </c>
       <c r="G31" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" s="4" t="s">
         <v>39</v>
       </c>
       <c r="B32" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C32" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D32" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E32" s="5" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F32" s="5" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="G32" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" s="4" t="s">
         <v>40</v>
       </c>
       <c r="B33" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C33" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D33" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E33" s="5" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F33" s="5" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="G33" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" s="4" t="s">
         <v>41</v>
       </c>
       <c r="B34" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C34" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D34" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E34" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F34" s="5" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
       <c r="G34" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" s="4" t="s">
         <v>42</v>
       </c>
       <c r="B35" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C35" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D35" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E35" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F35" s="5" t="s">
-        <v>159</v>
+        <v>142</v>
       </c>
       <c r="G35" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" s="4" t="s">
         <v>43</v>
       </c>
       <c r="B36" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C36" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D36" s="5" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E36" s="5" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="F36" s="5" t="s">
-        <v>160</v>
+        <v>157</v>
       </c>
       <c r="G36" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" s="4" t="s">
         <v>44</v>
       </c>
       <c r="B37" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C37" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D37" s="5" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E37" s="5" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="F37" s="5" t="s">
-        <v>161</v>
+        <v>158</v>
       </c>
       <c r="G37" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" s="4" t="s">
         <v>45</v>
       </c>
       <c r="B38" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C38" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D38" s="5" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E38" s="5" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="F38" s="5" t="s">
-        <v>162</v>
+        <v>159</v>
       </c>
       <c r="G38" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" s="4" t="s">
         <v>46</v>
       </c>
       <c r="B39" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C39" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D39" s="5" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E39" s="5" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="F39" s="5" t="s">
-        <v>162</v>
+        <v>144</v>
       </c>
       <c r="G39" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" s="4" t="s">
         <v>47</v>
       </c>
       <c r="B40" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C40" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D40" s="5" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E40" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F40" s="5" t="s">
-        <v>156</v>
+        <v>160</v>
       </c>
       <c r="G40" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41" s="4" t="s">
         <v>48</v>
       </c>
       <c r="B41" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C41" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D41" s="5" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F41" s="5" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="G41" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42" s="4" t="s">
         <v>49</v>
       </c>
       <c r="B42" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C42" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D42" s="5" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E42" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F42" s="5" t="s">
-        <v>158</v>
+        <v>150</v>
       </c>
       <c r="G42" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:7">
       <c r="A43" s="4" t="s">
         <v>50</v>
       </c>
       <c r="B43" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C43" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D43" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E43" s="5" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="F43" s="5" t="s">
-        <v>164</v>
+        <v>139</v>
       </c>
       <c r="G43" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:7">
       <c r="A44" s="4" t="s">
         <v>51</v>
       </c>
       <c r="B44" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C44" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D44" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E44" s="5" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="F44" s="5" t="s">
-        <v>165</v>
+        <v>161</v>
       </c>
       <c r="G44" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:7">
       <c r="A45" s="4" t="s">
         <v>52</v>
       </c>
       <c r="B45" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C45" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D45" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E45" s="5" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="F45" s="5" t="s">
-        <v>154</v>
+        <v>162</v>
       </c>
       <c r="G45" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:7">
       <c r="A46" s="4" t="s">
         <v>53</v>
       </c>
       <c r="B46" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C46" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D46" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E46" s="5" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="F46" s="5" t="s">
-        <v>166</v>
+        <v>162</v>
       </c>
       <c r="G46" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:7">
       <c r="A47" s="4" t="s">
         <v>54</v>
       </c>
       <c r="B47" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C47" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D47" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E47" s="5" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="F47" s="5" t="s">
-        <v>150</v>
+        <v>143</v>
       </c>
       <c r="G47" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:7">
       <c r="A48" s="4" t="s">
         <v>55</v>
       </c>
       <c r="B48" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C48" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D48" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E48" s="5" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="F48" s="5" t="s">
-        <v>167</v>
+        <v>142</v>
       </c>
       <c r="G48" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:7">
       <c r="A49" s="4" t="s">
         <v>56</v>
       </c>
       <c r="B49" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C49" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D49" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E49" s="5" t="s">
-        <v>137</v>
+        <v>134</v>
       </c>
       <c r="F49" s="5" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="G49" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:7">
       <c r="A50" s="4" t="s">
         <v>57</v>
       </c>
       <c r="B50" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C50" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D50" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E50" s="5" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="F50" s="5" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="G50" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:7">
       <c r="A51" s="4" t="s">
         <v>58</v>
       </c>
       <c r="B51" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C51" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D51" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E51" s="5" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="F51" s="5" t="s">
-        <v>143</v>
+        <v>159</v>
       </c>
       <c r="G51" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="52" spans="1:7">
       <c r="A52" s="4" t="s">
         <v>59</v>
       </c>
       <c r="B52" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C52" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D52" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E52" s="5" t="s">
-        <v>137</v>
+        <v>134</v>
       </c>
       <c r="F52" s="5" t="s">
-        <v>151</v>
+        <v>164</v>
       </c>
       <c r="G52" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:7">
       <c r="A53" s="4" t="s">
         <v>60</v>
       </c>
       <c r="B53" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C53" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D53" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E53" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F53" s="5" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="G53" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="54" spans="1:7">
       <c r="A54" s="4" t="s">
         <v>61</v>
       </c>
       <c r="B54" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C54" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D54" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E54" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F54" s="5" t="s">
-        <v>168</v>
+        <v>134</v>
       </c>
       <c r="G54" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="55" spans="1:7">
       <c r="A55" s="4" t="s">
         <v>62</v>
       </c>
       <c r="B55" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C55" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D55" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E55" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F55" s="5" t="s">
-        <v>149</v>
+        <v>156</v>
       </c>
       <c r="G55" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="56" spans="1:7">
       <c r="A56" s="4" t="s">
         <v>63</v>
       </c>
       <c r="B56" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C56" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D56" s="5" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="E56" s="5" t="s">
-        <v>138</v>
+        <v>134</v>
       </c>
       <c r="F56" s="5" t="s">
-        <v>143</v>
+        <v>166</v>
       </c>
       <c r="G56" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="57" spans="1:7">
       <c r="A57" s="4" t="s">
         <v>64</v>
       </c>
       <c r="B57" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C57" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D57" s="5" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="E57" s="5" t="s">
-        <v>138</v>
+        <v>134</v>
       </c>
       <c r="F57" s="5" t="s">
-        <v>149</v>
+        <v>167</v>
       </c>
       <c r="G57" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="58" spans="1:7">
       <c r="A58" s="4" t="s">
         <v>65</v>
       </c>
       <c r="B58" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C58" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D58" s="5" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="E58" s="5" t="s">
-        <v>138</v>
+        <v>134</v>
       </c>
       <c r="F58" s="5" t="s">
-        <v>166</v>
+        <v>143</v>
       </c>
       <c r="G58" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="59" spans="1:7">
       <c r="A59" s="4" t="s">
         <v>66</v>
       </c>
       <c r="B59" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C59" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D59" s="5" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="E59" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F59" s="5" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="G59" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="60" spans="1:7">
       <c r="A60" s="4" t="s">
         <v>67</v>
       </c>
       <c r="B60" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C60" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D60" s="5" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="E60" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F60" s="5" t="s">
-        <v>159</v>
+        <v>163</v>
       </c>
       <c r="G60" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="61" spans="1:7">
       <c r="A61" s="4" t="s">
         <v>68</v>
       </c>
       <c r="B61" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C61" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D61" s="5" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="E61" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F61" s="5" t="s">
-        <v>170</v>
+        <v>153</v>
       </c>
       <c r="G61" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="62" spans="1:7">
       <c r="A62" s="4" t="s">
         <v>69</v>
       </c>
       <c r="B62" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C62" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D62" s="5" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="E62" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F62" s="5" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="G62" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="63" spans="1:7">
       <c r="A63" s="4" t="s">
         <v>70</v>
       </c>
       <c r="B63" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C63" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D63" s="5" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="E63" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F63" s="5" t="s">
-        <v>144</v>
+        <v>170</v>
       </c>
       <c r="G63" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="64" spans="1:7">
       <c r="A64" s="4" t="s">
         <v>71</v>
       </c>
       <c r="B64" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C64" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D64" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E64" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F64" s="5" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="G64" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="65" spans="1:7">
       <c r="A65" s="4" t="s">
         <v>72</v>
       </c>
       <c r="B65" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C65" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D65" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E65" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F65" s="5" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="G65" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="66" spans="1:7">
       <c r="A66" s="4" t="s">
         <v>73</v>
       </c>
       <c r="B66" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C66" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D66" s="5" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E66" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F66" s="5" t="s">
-        <v>163</v>
+        <v>143</v>
       </c>
       <c r="G66" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="67" spans="1:7">
       <c r="A67" s="4" t="s">
         <v>74</v>
       </c>
       <c r="B67" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C67" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D67" s="5" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E67" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F67" s="5" t="s">
-        <v>147</v>
+        <v>155</v>
       </c>
       <c r="G67" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="68" spans="1:7">
       <c r="A68" s="4" t="s">
         <v>75</v>
       </c>
       <c r="B68" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C68" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D68" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E68" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F68" s="5" t="s">
-        <v>152</v>
+        <v>171</v>
       </c>
       <c r="G68" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="69" spans="1:7">
       <c r="A69" s="4" t="s">
         <v>76</v>
       </c>
       <c r="B69" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C69" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D69" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E69" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F69" s="5" t="s">
-        <v>167</v>
+        <v>172</v>
       </c>
       <c r="G69" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="70" spans="1:7">
       <c r="A70" s="4" t="s">
         <v>77</v>
       </c>
       <c r="B70" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C70" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D70" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E70" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F70" s="5" t="s">
-        <v>166</v>
+        <v>154</v>
       </c>
       <c r="G70" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="71" spans="1:7">
       <c r="A71" s="4" t="s">
         <v>78</v>
       </c>
       <c r="B71" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C71" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D71" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E71" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F71" s="5" t="s">
-        <v>161</v>
+        <v>173</v>
       </c>
       <c r="G71" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="72" spans="1:7">
       <c r="A72" s="4" t="s">
         <v>79</v>
       </c>
       <c r="B72" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C72" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D72" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E72" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F72" s="5" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
       <c r="G72" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="73" spans="1:7">
       <c r="A73" s="4" t="s">
         <v>80</v>
       </c>
       <c r="B73" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C73" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D73" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E73" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F73" s="5" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="G73" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="74" spans="1:7">
       <c r="A74" s="4" t="s">
         <v>81</v>
       </c>
       <c r="B74" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C74" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D74" s="5" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="E74" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F74" s="5" t="s">
-        <v>134</v>
+        <v>151</v>
       </c>
       <c r="G74" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="75" spans="1:7">
       <c r="A75" s="4" t="s">
         <v>82</v>
       </c>
       <c r="B75" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C75" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D75" s="5" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="E75" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F75" s="5" t="s">
-        <v>134</v>
+        <v>174</v>
       </c>
       <c r="G75" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="76" spans="1:7">
       <c r="A76" s="4" t="s">
         <v>83</v>
       </c>
       <c r="B76" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C76" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D76" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E76" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F76" s="5" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="G76" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="77" spans="1:7">
       <c r="A77" s="4" t="s">
         <v>84</v>
       </c>
       <c r="B77" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C77" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D77" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E77" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F77" s="5" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="G77" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="78" spans="1:7">
       <c r="A78" s="4" t="s">
         <v>85</v>
       </c>
       <c r="B78" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C78" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D78" s="5" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="E78" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F78" s="5" t="s">
-        <v>151</v>
+        <v>157</v>
       </c>
       <c r="G78" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="79" spans="1:7">
       <c r="A79" s="4" t="s">
         <v>86</v>
       </c>
       <c r="B79" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C79" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D79" s="5" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="E79" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F79" s="5" t="s">
-        <v>147</v>
+        <v>155</v>
       </c>
       <c r="G79" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="80" spans="1:7">
       <c r="A80" s="4" t="s">
         <v>87</v>
       </c>
       <c r="B80" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C80" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D80" s="5" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="E80" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F80" s="5" t="s">
-        <v>148</v>
+        <v>144</v>
       </c>
       <c r="G80" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="81" spans="1:7">
       <c r="A81" s="4" t="s">
         <v>88</v>
       </c>
       <c r="B81" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C81" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D81" s="5" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="E81" s="5" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="F81" s="5" t="s">
-        <v>165</v>
+        <v>147</v>
       </c>
       <c r="G81" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="82" spans="1:7">
       <c r="A82" s="4" t="s">
         <v>89</v>
       </c>
       <c r="B82" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C82" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D82" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E82" s="5" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="F82" s="5" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="G82" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="83" spans="1:7">
       <c r="A83" s="4" t="s">
         <v>90</v>
       </c>
       <c r="B83" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C83" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D83" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E83" s="5" t="s">
-        <v>139</v>
+        <v>134</v>
       </c>
       <c r="F83" s="5" t="s">
-        <v>171</v>
+        <v>158</v>
       </c>
       <c r="G83" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="84" spans="1:7">
       <c r="A84" s="4" t="s">
         <v>91</v>
       </c>
       <c r="B84" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C84" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D84" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E84" s="5" t="s">
-        <v>139</v>
+        <v>134</v>
       </c>
       <c r="F84" s="5" t="s">
-        <v>150</v>
+        <v>159</v>
       </c>
       <c r="G84" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="85" spans="1:7">
       <c r="A85" s="4" t="s">
         <v>92</v>
       </c>
       <c r="B85" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C85" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D85" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E85" s="5" t="s">
-        <v>139</v>
+        <v>134</v>
       </c>
       <c r="F85" s="5" t="s">
-        <v>152</v>
+        <v>162</v>
       </c>
       <c r="G85" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="86" spans="1:7">
       <c r="A86" s="4" t="s">
         <v>93</v>
       </c>
       <c r="B86" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C86" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D86" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E86" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F86" s="5" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="G86" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="87" spans="1:7">
       <c r="A87" s="4" t="s">
         <v>94</v>
       </c>
       <c r="B87" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C87" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D87" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E87" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F87" s="5" t="s">
-        <v>167</v>
+        <v>146</v>
       </c>
       <c r="G87" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="88" spans="1:7">
       <c r="A88" s="4" t="s">
         <v>95</v>
       </c>
       <c r="B88" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C88" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D88" s="5" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="E88" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F88" s="5" t="s">
-        <v>149</v>
+        <v>158</v>
       </c>
       <c r="G88" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="89" spans="1:7">
       <c r="A89" s="4" t="s">
         <v>96</v>
       </c>
       <c r="B89" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C89" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D89" s="5" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="E89" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F89" s="5" t="s">
-        <v>153</v>
+        <v>173</v>
       </c>
       <c r="G89" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="90" spans="1:7">
       <c r="A90" s="4" t="s">
         <v>97</v>
       </c>
       <c r="B90" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C90" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D90" s="5" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E90" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F90" s="5" t="s">
-        <v>154</v>
+        <v>147</v>
       </c>
       <c r="G90" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="91" spans="1:7">
       <c r="A91" s="4" t="s">
         <v>98</v>
       </c>
       <c r="B91" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C91" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D91" s="5" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E91" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F91" s="5" t="s">
-        <v>151</v>
+        <v>158</v>
       </c>
       <c r="G91" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="92" spans="1:7">
       <c r="A92" s="4" t="s">
         <v>99</v>
       </c>
       <c r="B92" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C92" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D92" s="5" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E92" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F92" s="5" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="G92" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="93" spans="1:7">
       <c r="A93" s="4" t="s">
         <v>100</v>
       </c>
       <c r="B93" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C93" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D93" s="5" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E93" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F93" s="5" t="s">
-        <v>174</v>
+        <v>147</v>
       </c>
       <c r="G93" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="94" spans="1:7">
       <c r="A94" s="4" t="s">
         <v>101</v>
       </c>
       <c r="B94" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C94" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D94" s="5" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E94" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F94" s="5" t="s">
-        <v>143</v>
+        <v>157</v>
       </c>
       <c r="G94" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="95" spans="1:7">
       <c r="A95" s="4" t="s">
         <v>102</v>
       </c>
       <c r="B95" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C95" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D95" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E95" s="5" t="s">
-        <v>140</v>
+        <v>134</v>
       </c>
       <c r="F95" s="5" t="s">
-        <v>136</v>
+        <v>166</v>
       </c>
       <c r="G95" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="96" spans="1:7">
       <c r="A96" s="4" t="s">
         <v>103</v>
       </c>
       <c r="B96" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C96" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D96" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E96" s="5" t="s">
-        <v>140</v>
+        <v>134</v>
       </c>
       <c r="F96" s="5" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="G96" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="97" spans="1:7">
       <c r="A97" s="4" t="s">
         <v>104</v>
       </c>
       <c r="B97" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C97" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D97" s="5" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E97" s="5" t="s">
-        <v>140</v>
+        <v>135</v>
       </c>
       <c r="F97" s="5" t="s">
-        <v>155</v>
+        <v>165</v>
       </c>
       <c r="G97" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="98" spans="1:7">
       <c r="A98" s="4" t="s">
         <v>105</v>
       </c>
       <c r="B98" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C98" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D98" s="5" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E98" s="5" t="s">
-        <v>140</v>
+        <v>135</v>
       </c>
       <c r="F98" s="5" t="s">
-        <v>155</v>
+        <v>149</v>
       </c>
       <c r="G98" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="99" spans="1:7">
       <c r="A99" s="4" t="s">
         <v>106</v>
       </c>
       <c r="B99" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C99" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D99" s="5" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E99" s="5" t="s">
-        <v>134</v>
+        <v>139</v>
       </c>
       <c r="F99" s="5" t="s">
-        <v>144</v>
+        <v>164</v>
       </c>
       <c r="G99" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="100" spans="1:7">
       <c r="A100" s="4" t="s">
         <v>107</v>
       </c>
       <c r="B100" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C100" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D100" s="5" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E100" s="5" t="s">
-        <v>134</v>
+        <v>139</v>
       </c>
       <c r="F100" s="5" t="s">
-        <v>167</v>
+        <v>164</v>
       </c>
       <c r="G100" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="101" spans="1:7">
       <c r="A101" s="4" t="s">
         <v>108</v>
       </c>
       <c r="B101" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C101" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D101" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E101" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F101" s="5" t="s">
-        <v>143</v>
+        <v>171</v>
       </c>
       <c r="G101" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="102" spans="1:7">
       <c r="A102" s="4" t="s">
         <v>109</v>
       </c>
       <c r="B102" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C102" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D102" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E102" s="5" t="s">
-        <v>141</v>
+        <v>134</v>
       </c>
       <c r="F102" s="5" t="s">
-        <v>169</v>
+        <v>145</v>
       </c>
       <c r="G102" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="103" spans="1:7">
       <c r="A103" s="4" t="s">
         <v>110</v>
       </c>
       <c r="B103" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C103" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D103" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E103" s="5" t="s">
-        <v>141</v>
+        <v>134</v>
       </c>
       <c r="F103" s="5" t="s">
-        <v>154</v>
+        <v>166</v>
       </c>
       <c r="G103" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="104" spans="1:7">
       <c r="A104" s="4" t="s">
         <v>111</v>
       </c>
       <c r="B104" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C104" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D104" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E104" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F104" s="5" t="s">
-        <v>162</v>
+        <v>167</v>
       </c>
       <c r="G104" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="105" spans="1:7">
       <c r="A105" s="4" t="s">
         <v>112</v>
       </c>
       <c r="B105" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C105" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D105" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E105" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F105" s="5" t="s">
-        <v>160</v>
+        <v>153</v>
       </c>
       <c r="G105" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="106" spans="1:7">
       <c r="A106" s="4" t="s">
         <v>113</v>
       </c>
       <c r="B106" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C106" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D106" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E106" s="5" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="F106" s="5" t="s">
-        <v>134</v>
+        <v>159</v>
       </c>
       <c r="G106" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="107" spans="1:7">
       <c r="A107" s="4" t="s">
         <v>114</v>
       </c>
       <c r="B107" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C107" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D107" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E107" s="5" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="F107" s="5" t="s">
-        <v>172</v>
+        <v>148</v>
       </c>
       <c r="G107" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="108" spans="1:7">
       <c r="A108" s="4" t="s">
         <v>115</v>
       </c>
       <c r="B108" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C108" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D108" s="5" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="E108" s="5" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="F108" s="5" t="s">
-        <v>158</v>
+        <v>155</v>
       </c>
       <c r="G108" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="109" spans="1:7">
       <c r="A109" s="4" t="s">
         <v>116</v>
       </c>
       <c r="B109" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C109" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D109" s="5" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="E109" s="5" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="F109" s="5" t="s">
-        <v>164</v>
+        <v>142</v>
       </c>
       <c r="G109" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="110" spans="1:7">
       <c r="A110" s="4" t="s">
         <v>117</v>
       </c>
       <c r="B110" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C110" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D110" s="5" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="E110" s="5" t="s">
-        <v>134</v>
+        <v>140</v>
       </c>
       <c r="F110" s="5" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="G110" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="111" spans="1:7">
       <c r="A111" s="4" t="s">
         <v>118</v>
       </c>
       <c r="B111" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C111" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D111" s="5" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="E111" s="5" t="s">
-        <v>134</v>
+        <v>140</v>
       </c>
       <c r="F111" s="5" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
       <c r="G111" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="112" spans="1:7">
       <c r="A112" s="4" t="s">
         <v>119</v>
       </c>
       <c r="B112" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C112" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D112" s="5" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="E112" s="5" t="s">
-        <v>134</v>
+        <v>140</v>
       </c>
       <c r="F112" s="5" t="s">
-        <v>169</v>
+        <v>150</v>
       </c>
       <c r="G112" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="113" spans="1:7">
       <c r="A113" s="4" t="s">
         <v>120</v>
       </c>
       <c r="B113" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C113" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D113" s="5" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="E113" s="5" t="s">
-        <v>134</v>
+        <v>140</v>
       </c>
       <c r="F113" s="5" t="s">
-        <v>165</v>
+        <v>144</v>
       </c>
       <c r="G113" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="114" spans="1:7">
       <c r="A114" s="4" t="s">
         <v>121</v>
       </c>
       <c r="B114" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C114" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D114" s="5" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="E114" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F114" s="5" t="s">
-        <v>175</v>
+        <v>142</v>
       </c>
       <c r="G114" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="115" spans="1:7">
       <c r="A115" s="4" t="s">
         <v>122</v>
       </c>
       <c r="B115" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C115" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D115" s="5" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="E115" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F115" s="5" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="G115" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="116" spans="1:7">
       <c r="A116" s="4" t="s">
         <v>123</v>
       </c>
       <c r="B116" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C116" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D116" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E116" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F116" s="5" t="s">
-        <v>148</v>
+        <v>157</v>
       </c>
       <c r="G116" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="117" spans="1:7">
       <c r="A117" s="4" t="s">
         <v>124</v>
       </c>
       <c r="B117" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C117" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D117" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E117" s="5" t="s">
-        <v>134</v>
+        <v>141</v>
       </c>
       <c r="F117" s="5" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
       <c r="G117" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="118" spans="1:7">
       <c r="A118" s="4" t="s">
         <v>125</v>
       </c>
       <c r="B118" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C118" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D118" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E118" s="5" t="s">
-        <v>134</v>
+        <v>141</v>
       </c>
       <c r="F118" s="5" t="s">
-        <v>144</v>
+        <v>157</v>
       </c>
       <c r="G118" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="119" spans="1:7">
       <c r="A119" s="4" t="s">
         <v>126</v>
       </c>
       <c r="B119" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C119" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D119" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E119" s="5" t="s">
-        <v>134</v>
+        <v>141</v>
       </c>
       <c r="F119" s="5" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="G119" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="120" spans="1:7">
       <c r="A120" s="4" t="s">
         <v>127</v>
       </c>
       <c r="B120" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C120" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D120" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E120" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F120" s="5" t="s">
-        <v>156</v>
+        <v>163</v>
       </c>
       <c r="G120" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="121" spans="1:7">
       <c r="A121" s="4" t="s">
         <v>128</v>
       </c>
       <c r="B121" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C121" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D121" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E121" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F121" s="5" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="G121" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="122" spans="1:7">
       <c r="A122" s="4" t="s">
         <v>129</v>
       </c>
       <c r="B122" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C122" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D122" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E122" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F122" s="5" t="s">
-        <v>171</v>
+        <v>168</v>
       </c>
       <c r="G122" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="126" spans="1:7">
       <c r="A126" s="6" t="s">
         <v>303</v>
       </c>
       <c r="C126" s="6" t="s">
         <v>304</v>
       </c>
       <c r="E126" s="6" t="s">
         <v>305</v>
       </c>
       <c r="F126" s="6" t="s">
         <v>306</v>
       </c>
       <c r="G126" s="6" t="s">
         <v>307</v>
       </c>
     </row>
   </sheetData>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.7" right="0.7" top="1" bottom="0.75" header="0.3" footer="0.3"/>
@@ -8044,2564 +8044,2564 @@
       </c>
       <c r="D12" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E12" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F12" s="5" t="s">
         <v>144</v>
       </c>
       <c r="G12" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="4" t="s">
         <v>313</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C13" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D13" s="5" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="E13" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F13" s="5" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="G13" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="4" t="s">
         <v>314</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C14" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D14" s="5" t="s">
         <v>132</v>
       </c>
       <c r="E14" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F14" s="5" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="G14" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="4" t="s">
         <v>315</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C15" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D15" s="5" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E15" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F15" s="5" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="G15" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="4" t="s">
         <v>316</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C16" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D16" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E16" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F16" s="5" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="G16" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="4" t="s">
         <v>317</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C17" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="E17" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F17" s="5" t="s">
-        <v>149</v>
+        <v>142</v>
       </c>
       <c r="G17" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="4" t="s">
         <v>318</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C18" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="E18" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F18" s="5" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="G18" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="4" t="s">
         <v>319</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="E19" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F19" s="5" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="G19" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="4" t="s">
         <v>320</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C20" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="E20" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F20" s="5" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="G20" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="4" t="s">
         <v>321</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C21" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D21" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E21" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F21" s="5" t="s">
-        <v>144</v>
+        <v>151</v>
       </c>
       <c r="G21" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="4" t="s">
         <v>322</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C22" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D22" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E22" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F22" s="5" t="s">
-        <v>153</v>
+        <v>134</v>
       </c>
       <c r="G22" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="4" t="s">
         <v>323</v>
       </c>
       <c r="B23" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C23" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D23" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E23" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F23" s="5" t="s">
-        <v>154</v>
+        <v>134</v>
       </c>
       <c r="G23" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="4" t="s">
         <v>324</v>
       </c>
       <c r="B24" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C24" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D24" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E24" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F24" s="5" t="s">
-        <v>155</v>
+        <v>150</v>
       </c>
       <c r="G24" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="4" t="s">
         <v>325</v>
       </c>
       <c r="B25" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C25" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D25" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E25" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F25" s="5" t="s">
-        <v>156</v>
+        <v>144</v>
       </c>
       <c r="G25" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="4" t="s">
         <v>326</v>
       </c>
       <c r="B26" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C26" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D26" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E26" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F26" s="5" t="s">
-        <v>147</v>
+        <v>144</v>
       </c>
       <c r="G26" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" s="4" t="s">
         <v>327</v>
       </c>
       <c r="B27" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C27" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D27" s="5" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="E27" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F27" s="5" t="s">
-        <v>153</v>
+        <v>146</v>
       </c>
       <c r="G27" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" s="4" t="s">
         <v>328</v>
       </c>
       <c r="B28" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C28" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D28" s="5" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="E28" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F28" s="5" t="s">
-        <v>142</v>
+        <v>152</v>
       </c>
       <c r="G28" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" s="4" t="s">
         <v>329</v>
       </c>
       <c r="B29" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C29" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D29" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E29" s="5" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="F29" s="5" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="G29" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" s="4" t="s">
         <v>330</v>
       </c>
       <c r="B30" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C30" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D30" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E30" s="5" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="F30" s="5" t="s">
-        <v>153</v>
+        <v>143</v>
       </c>
       <c r="G30" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" s="4" t="s">
         <v>331</v>
       </c>
       <c r="B31" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C31" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D31" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E31" s="5" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F31" s="5" t="s">
-        <v>157</v>
+        <v>154</v>
       </c>
       <c r="G31" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" s="4" t="s">
         <v>332</v>
       </c>
       <c r="B32" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C32" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D32" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E32" s="5" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F32" s="5" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="G32" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" s="4" t="s">
         <v>333</v>
       </c>
       <c r="B33" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C33" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D33" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E33" s="5" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F33" s="5" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="G33" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" s="4" t="s">
         <v>334</v>
       </c>
       <c r="B34" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C34" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D34" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E34" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F34" s="5" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
       <c r="G34" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" s="4" t="s">
         <v>335</v>
       </c>
       <c r="B35" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C35" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D35" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E35" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F35" s="5" t="s">
-        <v>159</v>
+        <v>142</v>
       </c>
       <c r="G35" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" s="4" t="s">
         <v>336</v>
       </c>
       <c r="B36" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C36" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D36" s="5" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E36" s="5" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="F36" s="5" t="s">
-        <v>160</v>
+        <v>157</v>
       </c>
       <c r="G36" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" s="4" t="s">
         <v>337</v>
       </c>
       <c r="B37" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C37" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D37" s="5" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E37" s="5" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="F37" s="5" t="s">
-        <v>161</v>
+        <v>158</v>
       </c>
       <c r="G37" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" s="4" t="s">
         <v>338</v>
       </c>
       <c r="B38" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C38" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D38" s="5" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E38" s="5" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="F38" s="5" t="s">
-        <v>162</v>
+        <v>159</v>
       </c>
       <c r="G38" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" s="4" t="s">
         <v>339</v>
       </c>
       <c r="B39" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C39" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D39" s="5" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E39" s="5" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="F39" s="5" t="s">
-        <v>162</v>
+        <v>144</v>
       </c>
       <c r="G39" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" s="4" t="s">
         <v>340</v>
       </c>
       <c r="B40" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C40" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D40" s="5" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E40" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F40" s="5" t="s">
-        <v>156</v>
+        <v>160</v>
       </c>
       <c r="G40" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41" s="4" t="s">
         <v>341</v>
       </c>
       <c r="B41" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C41" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D41" s="5" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F41" s="5" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="G41" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42" s="4" t="s">
         <v>342</v>
       </c>
       <c r="B42" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C42" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D42" s="5" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E42" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F42" s="5" t="s">
-        <v>158</v>
+        <v>150</v>
       </c>
       <c r="G42" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:7">
       <c r="A43" s="4" t="s">
         <v>343</v>
       </c>
       <c r="B43" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C43" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D43" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E43" s="5" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="F43" s="5" t="s">
-        <v>164</v>
+        <v>139</v>
       </c>
       <c r="G43" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:7">
       <c r="A44" s="4" t="s">
         <v>344</v>
       </c>
       <c r="B44" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C44" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D44" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E44" s="5" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="F44" s="5" t="s">
-        <v>165</v>
+        <v>161</v>
       </c>
       <c r="G44" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:7">
       <c r="A45" s="4" t="s">
         <v>345</v>
       </c>
       <c r="B45" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C45" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D45" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E45" s="5" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="F45" s="5" t="s">
-        <v>154</v>
+        <v>162</v>
       </c>
       <c r="G45" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:7">
       <c r="A46" s="4" t="s">
         <v>346</v>
       </c>
       <c r="B46" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C46" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D46" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E46" s="5" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="F46" s="5" t="s">
-        <v>166</v>
+        <v>162</v>
       </c>
       <c r="G46" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:7">
       <c r="A47" s="4" t="s">
         <v>347</v>
       </c>
       <c r="B47" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C47" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D47" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E47" s="5" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="F47" s="5" t="s">
-        <v>150</v>
+        <v>143</v>
       </c>
       <c r="G47" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:7">
       <c r="A48" s="4" t="s">
         <v>348</v>
       </c>
       <c r="B48" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C48" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D48" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E48" s="5" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="F48" s="5" t="s">
-        <v>167</v>
+        <v>142</v>
       </c>
       <c r="G48" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:7">
       <c r="A49" s="4" t="s">
         <v>349</v>
       </c>
       <c r="B49" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C49" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D49" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E49" s="5" t="s">
-        <v>137</v>
+        <v>134</v>
       </c>
       <c r="F49" s="5" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="G49" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:7">
       <c r="A50" s="4" t="s">
         <v>350</v>
       </c>
       <c r="B50" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C50" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D50" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E50" s="5" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="F50" s="5" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="G50" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:7">
       <c r="A51" s="4" t="s">
         <v>351</v>
       </c>
       <c r="B51" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C51" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D51" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E51" s="5" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="F51" s="5" t="s">
-        <v>143</v>
+        <v>159</v>
       </c>
       <c r="G51" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="52" spans="1:7">
       <c r="A52" s="4" t="s">
         <v>352</v>
       </c>
       <c r="B52" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C52" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D52" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E52" s="5" t="s">
-        <v>137</v>
+        <v>134</v>
       </c>
       <c r="F52" s="5" t="s">
-        <v>151</v>
+        <v>164</v>
       </c>
       <c r="G52" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:7">
       <c r="A53" s="4" t="s">
         <v>353</v>
       </c>
       <c r="B53" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C53" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D53" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E53" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F53" s="5" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="G53" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="54" spans="1:7">
       <c r="A54" s="4" t="s">
         <v>354</v>
       </c>
       <c r="B54" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C54" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D54" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E54" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F54" s="5" t="s">
-        <v>168</v>
+        <v>134</v>
       </c>
       <c r="G54" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="55" spans="1:7">
       <c r="A55" s="4" t="s">
         <v>355</v>
       </c>
       <c r="B55" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C55" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D55" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E55" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F55" s="5" t="s">
-        <v>149</v>
+        <v>156</v>
       </c>
       <c r="G55" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="56" spans="1:7">
       <c r="A56" s="4" t="s">
         <v>356</v>
       </c>
       <c r="B56" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C56" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D56" s="5" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="E56" s="5" t="s">
-        <v>138</v>
+        <v>134</v>
       </c>
       <c r="F56" s="5" t="s">
-        <v>143</v>
+        <v>166</v>
       </c>
       <c r="G56" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="57" spans="1:7">
       <c r="A57" s="4" t="s">
         <v>357</v>
       </c>
       <c r="B57" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C57" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D57" s="5" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="E57" s="5" t="s">
-        <v>138</v>
+        <v>134</v>
       </c>
       <c r="F57" s="5" t="s">
-        <v>149</v>
+        <v>167</v>
       </c>
       <c r="G57" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="58" spans="1:7">
       <c r="A58" s="4" t="s">
         <v>358</v>
       </c>
       <c r="B58" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C58" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D58" s="5" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="E58" s="5" t="s">
-        <v>138</v>
+        <v>134</v>
       </c>
       <c r="F58" s="5" t="s">
-        <v>166</v>
+        <v>143</v>
       </c>
       <c r="G58" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="59" spans="1:7">
       <c r="A59" s="4" t="s">
         <v>359</v>
       </c>
       <c r="B59" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C59" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D59" s="5" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="E59" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F59" s="5" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="G59" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="60" spans="1:7">
       <c r="A60" s="4" t="s">
         <v>360</v>
       </c>
       <c r="B60" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C60" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D60" s="5" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="E60" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F60" s="5" t="s">
-        <v>159</v>
+        <v>163</v>
       </c>
       <c r="G60" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="61" spans="1:7">
       <c r="A61" s="4" t="s">
         <v>361</v>
       </c>
       <c r="B61" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C61" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D61" s="5" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="E61" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F61" s="5" t="s">
-        <v>170</v>
+        <v>153</v>
       </c>
       <c r="G61" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="62" spans="1:7">
       <c r="A62" s="4" t="s">
         <v>362</v>
       </c>
       <c r="B62" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C62" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D62" s="5" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="E62" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F62" s="5" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="G62" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="63" spans="1:7">
       <c r="A63" s="4" t="s">
         <v>363</v>
       </c>
       <c r="B63" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C63" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D63" s="5" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="E63" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F63" s="5" t="s">
-        <v>144</v>
+        <v>170</v>
       </c>
       <c r="G63" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="64" spans="1:7">
       <c r="A64" s="4" t="s">
         <v>364</v>
       </c>
       <c r="B64" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C64" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D64" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E64" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F64" s="5" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="G64" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="65" spans="1:7">
       <c r="A65" s="4" t="s">
         <v>365</v>
       </c>
       <c r="B65" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C65" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D65" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E65" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F65" s="5" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="G65" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="66" spans="1:7">
       <c r="A66" s="4" t="s">
         <v>366</v>
       </c>
       <c r="B66" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C66" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D66" s="5" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E66" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F66" s="5" t="s">
-        <v>163</v>
+        <v>143</v>
       </c>
       <c r="G66" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="67" spans="1:7">
       <c r="A67" s="4" t="s">
         <v>367</v>
       </c>
       <c r="B67" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C67" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D67" s="5" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E67" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F67" s="5" t="s">
-        <v>147</v>
+        <v>155</v>
       </c>
       <c r="G67" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="68" spans="1:7">
       <c r="A68" s="4" t="s">
         <v>368</v>
       </c>
       <c r="B68" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C68" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D68" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E68" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F68" s="5" t="s">
-        <v>152</v>
+        <v>171</v>
       </c>
       <c r="G68" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="69" spans="1:7">
       <c r="A69" s="4" t="s">
         <v>369</v>
       </c>
       <c r="B69" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C69" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D69" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E69" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F69" s="5" t="s">
-        <v>167</v>
+        <v>172</v>
       </c>
       <c r="G69" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="70" spans="1:7">
       <c r="A70" s="4" t="s">
         <v>370</v>
       </c>
       <c r="B70" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C70" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D70" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E70" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F70" s="5" t="s">
-        <v>166</v>
+        <v>154</v>
       </c>
       <c r="G70" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="71" spans="1:7">
       <c r="A71" s="4" t="s">
         <v>371</v>
       </c>
       <c r="B71" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C71" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D71" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E71" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F71" s="5" t="s">
-        <v>161</v>
+        <v>173</v>
       </c>
       <c r="G71" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="72" spans="1:7">
       <c r="A72" s="4" t="s">
         <v>372</v>
       </c>
       <c r="B72" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C72" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D72" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E72" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F72" s="5" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
       <c r="G72" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="73" spans="1:7">
       <c r="A73" s="4" t="s">
         <v>373</v>
       </c>
       <c r="B73" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C73" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D73" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E73" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F73" s="5" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="G73" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="74" spans="1:7">
       <c r="A74" s="4" t="s">
         <v>374</v>
       </c>
       <c r="B74" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C74" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D74" s="5" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="E74" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F74" s="5" t="s">
-        <v>134</v>
+        <v>151</v>
       </c>
       <c r="G74" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="75" spans="1:7">
       <c r="A75" s="4" t="s">
         <v>375</v>
       </c>
       <c r="B75" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C75" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D75" s="5" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="E75" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F75" s="5" t="s">
-        <v>134</v>
+        <v>174</v>
       </c>
       <c r="G75" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="76" spans="1:7">
       <c r="A76" s="4" t="s">
         <v>376</v>
       </c>
       <c r="B76" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C76" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D76" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E76" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F76" s="5" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="G76" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="77" spans="1:7">
       <c r="A77" s="4" t="s">
         <v>377</v>
       </c>
       <c r="B77" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C77" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D77" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E77" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F77" s="5" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="G77" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="78" spans="1:7">
       <c r="A78" s="4" t="s">
         <v>378</v>
       </c>
       <c r="B78" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C78" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D78" s="5" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="E78" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F78" s="5" t="s">
-        <v>151</v>
+        <v>157</v>
       </c>
       <c r="G78" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="79" spans="1:7">
       <c r="A79" s="4" t="s">
         <v>379</v>
       </c>
       <c r="B79" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C79" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D79" s="5" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="E79" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F79" s="5" t="s">
-        <v>147</v>
+        <v>155</v>
       </c>
       <c r="G79" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="80" spans="1:7">
       <c r="A80" s="4" t="s">
         <v>380</v>
       </c>
       <c r="B80" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C80" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D80" s="5" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="E80" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F80" s="5" t="s">
-        <v>148</v>
+        <v>144</v>
       </c>
       <c r="G80" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="81" spans="1:7">
       <c r="A81" s="4" t="s">
         <v>381</v>
       </c>
       <c r="B81" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C81" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D81" s="5" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="E81" s="5" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="F81" s="5" t="s">
-        <v>165</v>
+        <v>147</v>
       </c>
       <c r="G81" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="82" spans="1:7">
       <c r="A82" s="4" t="s">
         <v>382</v>
       </c>
       <c r="B82" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C82" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D82" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E82" s="5" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="F82" s="5" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="G82" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="83" spans="1:7">
       <c r="A83" s="4" t="s">
         <v>383</v>
       </c>
       <c r="B83" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C83" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D83" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E83" s="5" t="s">
-        <v>139</v>
+        <v>134</v>
       </c>
       <c r="F83" s="5" t="s">
-        <v>171</v>
+        <v>158</v>
       </c>
       <c r="G83" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="84" spans="1:7">
       <c r="A84" s="4" t="s">
         <v>384</v>
       </c>
       <c r="B84" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C84" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D84" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E84" s="5" t="s">
-        <v>139</v>
+        <v>134</v>
       </c>
       <c r="F84" s="5" t="s">
-        <v>150</v>
+        <v>159</v>
       </c>
       <c r="G84" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="85" spans="1:7">
       <c r="A85" s="4" t="s">
         <v>385</v>
       </c>
       <c r="B85" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C85" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D85" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E85" s="5" t="s">
-        <v>139</v>
+        <v>134</v>
       </c>
       <c r="F85" s="5" t="s">
-        <v>152</v>
+        <v>162</v>
       </c>
       <c r="G85" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="86" spans="1:7">
       <c r="A86" s="4" t="s">
         <v>386</v>
       </c>
       <c r="B86" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C86" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D86" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E86" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F86" s="5" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="G86" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="87" spans="1:7">
       <c r="A87" s="4" t="s">
         <v>387</v>
       </c>
       <c r="B87" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C87" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D87" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E87" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F87" s="5" t="s">
-        <v>167</v>
+        <v>146</v>
       </c>
       <c r="G87" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="88" spans="1:7">
       <c r="A88" s="4" t="s">
         <v>388</v>
       </c>
       <c r="B88" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C88" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D88" s="5" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="E88" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F88" s="5" t="s">
-        <v>149</v>
+        <v>158</v>
       </c>
       <c r="G88" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="89" spans="1:7">
       <c r="A89" s="4" t="s">
         <v>389</v>
       </c>
       <c r="B89" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C89" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D89" s="5" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="E89" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F89" s="5" t="s">
-        <v>153</v>
+        <v>173</v>
       </c>
       <c r="G89" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="90" spans="1:7">
       <c r="A90" s="4" t="s">
         <v>390</v>
       </c>
       <c r="B90" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C90" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D90" s="5" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E90" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F90" s="5" t="s">
-        <v>154</v>
+        <v>147</v>
       </c>
       <c r="G90" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="91" spans="1:7">
       <c r="A91" s="4" t="s">
         <v>391</v>
       </c>
       <c r="B91" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C91" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D91" s="5" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E91" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F91" s="5" t="s">
-        <v>151</v>
+        <v>158</v>
       </c>
       <c r="G91" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="92" spans="1:7">
       <c r="A92" s="4" t="s">
         <v>392</v>
       </c>
       <c r="B92" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C92" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D92" s="5" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E92" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F92" s="5" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="G92" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="93" spans="1:7">
       <c r="A93" s="4" t="s">
         <v>393</v>
       </c>
       <c r="B93" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C93" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D93" s="5" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E93" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F93" s="5" t="s">
-        <v>174</v>
+        <v>147</v>
       </c>
       <c r="G93" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="94" spans="1:7">
       <c r="A94" s="4" t="s">
         <v>394</v>
       </c>
       <c r="B94" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C94" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D94" s="5" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E94" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F94" s="5" t="s">
-        <v>143</v>
+        <v>157</v>
       </c>
       <c r="G94" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="95" spans="1:7">
       <c r="A95" s="4" t="s">
         <v>395</v>
       </c>
       <c r="B95" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C95" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D95" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E95" s="5" t="s">
-        <v>140</v>
+        <v>134</v>
       </c>
       <c r="F95" s="5" t="s">
-        <v>136</v>
+        <v>166</v>
       </c>
       <c r="G95" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="96" spans="1:7">
       <c r="A96" s="4" t="s">
         <v>396</v>
       </c>
       <c r="B96" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C96" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D96" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E96" s="5" t="s">
-        <v>140</v>
+        <v>134</v>
       </c>
       <c r="F96" s="5" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="G96" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="97" spans="1:7">
       <c r="A97" s="4" t="s">
         <v>397</v>
       </c>
       <c r="B97" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C97" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D97" s="5" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E97" s="5" t="s">
-        <v>140</v>
+        <v>135</v>
       </c>
       <c r="F97" s="5" t="s">
-        <v>155</v>
+        <v>165</v>
       </c>
       <c r="G97" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="98" spans="1:7">
       <c r="A98" s="4" t="s">
         <v>398</v>
       </c>
       <c r="B98" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C98" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D98" s="5" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E98" s="5" t="s">
-        <v>140</v>
+        <v>135</v>
       </c>
       <c r="F98" s="5" t="s">
-        <v>155</v>
+        <v>149</v>
       </c>
       <c r="G98" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="99" spans="1:7">
       <c r="A99" s="4" t="s">
         <v>399</v>
       </c>
       <c r="B99" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C99" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D99" s="5" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E99" s="5" t="s">
-        <v>134</v>
+        <v>139</v>
       </c>
       <c r="F99" s="5" t="s">
-        <v>144</v>
+        <v>164</v>
       </c>
       <c r="G99" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="100" spans="1:7">
       <c r="A100" s="4" t="s">
         <v>400</v>
       </c>
       <c r="B100" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C100" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D100" s="5" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E100" s="5" t="s">
-        <v>134</v>
+        <v>139</v>
       </c>
       <c r="F100" s="5" t="s">
-        <v>167</v>
+        <v>164</v>
       </c>
       <c r="G100" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="101" spans="1:7">
       <c r="A101" s="4" t="s">
         <v>401</v>
       </c>
       <c r="B101" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C101" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D101" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E101" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F101" s="5" t="s">
-        <v>143</v>
+        <v>171</v>
       </c>
       <c r="G101" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="102" spans="1:7">
       <c r="A102" s="4" t="s">
         <v>402</v>
       </c>
       <c r="B102" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C102" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D102" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E102" s="5" t="s">
-        <v>141</v>
+        <v>134</v>
       </c>
       <c r="F102" s="5" t="s">
-        <v>169</v>
+        <v>145</v>
       </c>
       <c r="G102" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="103" spans="1:7">
       <c r="A103" s="4" t="s">
         <v>403</v>
       </c>
       <c r="B103" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C103" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D103" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E103" s="5" t="s">
-        <v>141</v>
+        <v>134</v>
       </c>
       <c r="F103" s="5" t="s">
-        <v>154</v>
+        <v>166</v>
       </c>
       <c r="G103" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="104" spans="1:7">
       <c r="A104" s="4" t="s">
         <v>404</v>
       </c>
       <c r="B104" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C104" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D104" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E104" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F104" s="5" t="s">
-        <v>162</v>
+        <v>167</v>
       </c>
       <c r="G104" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="105" spans="1:7">
       <c r="A105" s="4" t="s">
         <v>405</v>
       </c>
       <c r="B105" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C105" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D105" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E105" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F105" s="5" t="s">
-        <v>160</v>
+        <v>153</v>
       </c>
       <c r="G105" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="106" spans="1:7">
       <c r="A106" s="4" t="s">
         <v>406</v>
       </c>
       <c r="B106" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C106" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D106" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E106" s="5" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="F106" s="5" t="s">
-        <v>134</v>
+        <v>159</v>
       </c>
       <c r="G106" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="107" spans="1:7">
       <c r="A107" s="4" t="s">
         <v>407</v>
       </c>
       <c r="B107" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C107" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D107" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E107" s="5" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="F107" s="5" t="s">
-        <v>172</v>
+        <v>148</v>
       </c>
       <c r="G107" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="108" spans="1:7">
       <c r="A108" s="4" t="s">
         <v>408</v>
       </c>
       <c r="B108" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C108" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D108" s="5" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="E108" s="5" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="F108" s="5" t="s">
-        <v>158</v>
+        <v>155</v>
       </c>
       <c r="G108" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="109" spans="1:7">
       <c r="A109" s="4" t="s">
         <v>409</v>
       </c>
       <c r="B109" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C109" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D109" s="5" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="E109" s="5" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="F109" s="5" t="s">
-        <v>164</v>
+        <v>142</v>
       </c>
       <c r="G109" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="110" spans="1:7">
       <c r="A110" s="4" t="s">
         <v>410</v>
       </c>
       <c r="B110" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C110" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D110" s="5" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="E110" s="5" t="s">
-        <v>134</v>
+        <v>140</v>
       </c>
       <c r="F110" s="5" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="G110" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="111" spans="1:7">
       <c r="A111" s="4" t="s">
         <v>411</v>
       </c>
       <c r="B111" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C111" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D111" s="5" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="E111" s="5" t="s">
-        <v>134</v>
+        <v>140</v>
       </c>
       <c r="F111" s="5" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
       <c r="G111" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="112" spans="1:7">
       <c r="A112" s="4" t="s">
         <v>412</v>
       </c>
       <c r="B112" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C112" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D112" s="5" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="E112" s="5" t="s">
-        <v>134</v>
+        <v>140</v>
       </c>
       <c r="F112" s="5" t="s">
-        <v>169</v>
+        <v>150</v>
       </c>
       <c r="G112" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="113" spans="1:7">
       <c r="A113" s="4" t="s">
         <v>413</v>
       </c>
       <c r="B113" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C113" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D113" s="5" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="E113" s="5" t="s">
-        <v>134</v>
+        <v>140</v>
       </c>
       <c r="F113" s="5" t="s">
-        <v>165</v>
+        <v>144</v>
       </c>
       <c r="G113" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="114" spans="1:7">
       <c r="A114" s="4" t="s">
         <v>414</v>
       </c>
       <c r="B114" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C114" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D114" s="5" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="E114" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F114" s="5" t="s">
-        <v>175</v>
+        <v>142</v>
       </c>
       <c r="G114" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="115" spans="1:7">
       <c r="A115" s="4" t="s">
         <v>415</v>
       </c>
       <c r="B115" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C115" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D115" s="5" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="E115" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F115" s="5" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="G115" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="116" spans="1:7">
       <c r="A116" s="4" t="s">
         <v>416</v>
       </c>
       <c r="B116" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C116" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D116" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E116" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F116" s="5" t="s">
-        <v>148</v>
+        <v>157</v>
       </c>
       <c r="G116" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="117" spans="1:7">
       <c r="A117" s="4" t="s">
         <v>417</v>
       </c>
       <c r="B117" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C117" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D117" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E117" s="5" t="s">
-        <v>134</v>
+        <v>141</v>
       </c>
       <c r="F117" s="5" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
       <c r="G117" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="118" spans="1:7">
       <c r="A118" s="4" t="s">
         <v>418</v>
       </c>
       <c r="B118" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C118" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D118" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E118" s="5" t="s">
-        <v>134</v>
+        <v>141</v>
       </c>
       <c r="F118" s="5" t="s">
-        <v>144</v>
+        <v>157</v>
       </c>
       <c r="G118" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="119" spans="1:7">
       <c r="A119" s="4" t="s">
         <v>419</v>
       </c>
       <c r="B119" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C119" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D119" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E119" s="5" t="s">
-        <v>134</v>
+        <v>141</v>
       </c>
       <c r="F119" s="5" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="G119" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="120" spans="1:7">
       <c r="A120" s="4" t="s">
         <v>420</v>
       </c>
       <c r="B120" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C120" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D120" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E120" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F120" s="5" t="s">
-        <v>156</v>
+        <v>163</v>
       </c>
       <c r="G120" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="121" spans="1:7">
       <c r="A121" s="4" t="s">
         <v>421</v>
       </c>
       <c r="B121" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C121" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D121" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E121" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F121" s="5" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="G121" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="122" spans="1:7">
       <c r="A122" s="4" t="s">
         <v>422</v>
       </c>
       <c r="B122" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C122" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D122" s="5" t="s">
         <v>131</v>
       </c>
       <c r="E122" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F122" s="5" t="s">
-        <v>171</v>
+        <v>168</v>
       </c>
       <c r="G122" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="126" spans="1:7">
       <c r="A126" s="6" t="s">
         <v>303</v>
       </c>
       <c r="C126" s="6" t="s">
         <v>304</v>
       </c>
       <c r="E126" s="6" t="s">
         <v>305</v>
       </c>
       <c r="F126" s="6" t="s">
         <v>306</v>
       </c>
       <c r="G126" s="6" t="s">
         <v>307</v>
       </c>
     </row>
   </sheetData>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.7" right="0.7" top="1" bottom="0.75" header="0.3" footer="0.3"/>
@@ -10894,2966 +10894,2966 @@
       </c>
       <c r="H29" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="4" t="s">
         <v>17</v>
       </c>
       <c r="B30" s="5" t="s">
         <v>131</v>
       </c>
       <c r="C30" s="5" t="s">
         <v>432</v>
       </c>
       <c r="D30" s="5" t="s">
         <v>134</v>
       </c>
       <c r="E30" s="5" t="s">
         <v>142</v>
       </c>
       <c r="F30" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G30" s="5">
-        <v>69.68000000000001</v>
+        <v>66.68000000000001</v>
       </c>
       <c r="H30" s="5" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B31" s="5" t="s">
         <v>131</v>
       </c>
       <c r="C31" s="5" t="s">
         <v>432</v>
       </c>
       <c r="D31" s="5" t="s">
         <v>134</v>
       </c>
       <c r="E31" s="5" t="s">
         <v>143</v>
       </c>
       <c r="F31" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G31" s="5">
-        <v>60.58</v>
+        <v>63.52</v>
       </c>
       <c r="H31" s="5" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="4" t="s">
         <v>19</v>
       </c>
       <c r="B32" s="5" t="s">
         <v>131</v>
       </c>
       <c r="C32" s="5" t="s">
         <v>432</v>
       </c>
       <c r="D32" s="5" t="s">
         <v>134</v>
       </c>
       <c r="E32" s="5" t="s">
         <v>144</v>
       </c>
       <c r="F32" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G32" s="5">
-        <v>63.98</v>
+        <v>61.78</v>
       </c>
       <c r="H32" s="5" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="4" t="s">
         <v>20</v>
       </c>
       <c r="B33" s="5" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="C33" s="5" t="s">
         <v>432</v>
       </c>
       <c r="D33" s="5" t="s">
         <v>134</v>
       </c>
       <c r="E33" s="5" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="F33" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G33" s="5">
-        <v>47.2</v>
+        <v>62.48</v>
       </c>
       <c r="H33" s="5" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="4" t="s">
         <v>21</v>
       </c>
       <c r="B34" s="5" t="s">
         <v>132</v>
       </c>
       <c r="C34" s="5" t="s">
         <v>432</v>
       </c>
       <c r="D34" s="5" t="s">
         <v>134</v>
       </c>
       <c r="E34" s="5" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="F34" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G34" s="5">
-        <v>44.4</v>
+        <v>57.3</v>
       </c>
       <c r="H34" s="5" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B35" s="5" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="C35" s="5" t="s">
         <v>432</v>
       </c>
       <c r="D35" s="5" t="s">
         <v>134</v>
       </c>
       <c r="E35" s="5" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="F35" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G35" s="5">
-        <v>63.74</v>
+        <v>63.08</v>
       </c>
       <c r="H35" s="5" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B36" s="5" t="s">
         <v>131</v>
       </c>
       <c r="C36" s="5" t="s">
         <v>432</v>
       </c>
       <c r="D36" s="5" t="s">
         <v>134</v>
       </c>
       <c r="E36" s="5" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="F36" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G36" s="5">
-        <v>59.62</v>
+        <v>63.92</v>
       </c>
       <c r="H36" s="5" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B37" s="5" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="C37" s="5" t="s">
         <v>432</v>
       </c>
       <c r="D37" s="5" t="s">
         <v>134</v>
       </c>
       <c r="E37" s="5" t="s">
-        <v>149</v>
+        <v>142</v>
       </c>
       <c r="F37" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G37" s="5">
-        <v>62.5</v>
+        <v>66.38</v>
       </c>
       <c r="H37" s="5" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B38" s="5" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="C38" s="5" t="s">
         <v>432</v>
       </c>
       <c r="D38" s="5" t="s">
         <v>134</v>
       </c>
       <c r="E38" s="5" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="F38" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G38" s="5">
-        <v>70</v>
+        <v>60.28</v>
       </c>
       <c r="H38" s="5" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B39" s="5" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="C39" s="5" t="s">
         <v>432</v>
       </c>
       <c r="D39" s="5" t="s">
         <v>134</v>
       </c>
       <c r="E39" s="5" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="F39" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G39" s="5">
-        <v>61.44</v>
+        <v>67.7</v>
       </c>
       <c r="H39" s="5" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B40" s="5" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="C40" s="5" t="s">
         <v>432</v>
       </c>
       <c r="D40" s="5" t="s">
         <v>134</v>
       </c>
       <c r="E40" s="5" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="F40" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G40" s="5">
-        <v>63</v>
+        <v>62.2</v>
       </c>
       <c r="H40" s="5" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="4" t="s">
         <v>28</v>
       </c>
       <c r="B41" s="5" t="s">
         <v>131</v>
       </c>
       <c r="C41" s="5" t="s">
         <v>432</v>
       </c>
       <c r="D41" s="5" t="s">
         <v>134</v>
       </c>
       <c r="E41" s="5" t="s">
-        <v>144</v>
+        <v>151</v>
       </c>
       <c r="F41" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G41" s="5">
-        <v>64.54000000000001</v>
+        <v>48.48</v>
       </c>
       <c r="H41" s="5" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="4" t="s">
         <v>29</v>
       </c>
       <c r="B42" s="5" t="s">
         <v>131</v>
       </c>
       <c r="C42" s="5" t="s">
         <v>432</v>
       </c>
       <c r="D42" s="5" t="s">
         <v>134</v>
       </c>
       <c r="E42" s="5" t="s">
-        <v>153</v>
+        <v>134</v>
       </c>
       <c r="F42" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G42" s="5">
-        <v>68.14</v>
+        <v>49.9</v>
       </c>
       <c r="H42" s="5" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" s="4" t="s">
         <v>30</v>
       </c>
       <c r="B43" s="5" t="s">
         <v>131</v>
       </c>
       <c r="C43" s="5" t="s">
         <v>432</v>
       </c>
       <c r="D43" s="5" t="s">
         <v>134</v>
       </c>
       <c r="E43" s="5" t="s">
-        <v>154</v>
+        <v>134</v>
       </c>
       <c r="F43" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G43" s="5">
-        <v>55.4</v>
+        <v>50.46</v>
       </c>
       <c r="H43" s="5" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="4" t="s">
         <v>31</v>
       </c>
       <c r="B44" s="5" t="s">
         <v>131</v>
       </c>
       <c r="C44" s="5" t="s">
         <v>432</v>
       </c>
       <c r="D44" s="5" t="s">
         <v>134</v>
       </c>
       <c r="E44" s="5" t="s">
-        <v>155</v>
+        <v>150</v>
       </c>
       <c r="F44" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G44" s="5">
-        <v>50.32</v>
+        <v>61.06</v>
       </c>
       <c r="H44" s="5" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="4" t="s">
         <v>32</v>
       </c>
       <c r="B45" s="5" t="s">
         <v>131</v>
       </c>
       <c r="C45" s="5" t="s">
         <v>432</v>
       </c>
       <c r="D45" s="5" t="s">
         <v>134</v>
       </c>
       <c r="E45" s="5" t="s">
-        <v>156</v>
+        <v>144</v>
       </c>
       <c r="F45" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G45" s="5">
-        <v>58.3</v>
+        <v>61.5</v>
       </c>
       <c r="H45" s="5" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" s="4" t="s">
         <v>33</v>
       </c>
       <c r="B46" s="5" t="s">
         <v>131</v>
       </c>
       <c r="C46" s="5" t="s">
         <v>432</v>
       </c>
       <c r="D46" s="5" t="s">
         <v>134</v>
       </c>
       <c r="E46" s="5" t="s">
-        <v>147</v>
+        <v>144</v>
       </c>
       <c r="F46" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G46" s="5">
-        <v>64.31999999999999</v>
+        <v>61.04</v>
       </c>
       <c r="H46" s="5" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" s="4" t="s">
         <v>34</v>
       </c>
       <c r="B47" s="5" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="C47" s="5" t="s">
         <v>432</v>
       </c>
       <c r="D47" s="5" t="s">
         <v>134</v>
       </c>
       <c r="E47" s="5" t="s">
-        <v>153</v>
+        <v>146</v>
       </c>
       <c r="F47" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G47" s="5">
-        <v>67.36</v>
+        <v>63.42</v>
       </c>
       <c r="H47" s="5" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" s="4" t="s">
         <v>35</v>
       </c>
       <c r="B48" s="5" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="C48" s="5" t="s">
         <v>432</v>
       </c>
       <c r="D48" s="5" t="s">
         <v>134</v>
       </c>
       <c r="E48" s="5" t="s">
-        <v>142</v>
+        <v>152</v>
       </c>
       <c r="F48" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G48" s="5">
-        <v>69.12</v>
+        <v>59.68</v>
       </c>
       <c r="H48" s="5" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" s="4" t="s">
         <v>36</v>
       </c>
       <c r="B49" s="5" t="s">
         <v>131</v>
       </c>
       <c r="C49" s="5" t="s">
         <v>432</v>
       </c>
       <c r="D49" s="5" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E49" s="5" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="F49" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G49" s="5">
-        <v>62.68</v>
+        <v>56.18</v>
       </c>
       <c r="H49" s="5" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" s="4" t="s">
         <v>37</v>
       </c>
       <c r="B50" s="5" t="s">
         <v>131</v>
       </c>
       <c r="C50" s="5" t="s">
         <v>432</v>
       </c>
       <c r="D50" s="5" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E50" s="5" t="s">
-        <v>153</v>
+        <v>143</v>
       </c>
       <c r="F50" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G50" s="5">
-        <v>66.88</v>
+        <v>65.08</v>
       </c>
       <c r="H50" s="5" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" s="4" t="s">
         <v>38</v>
       </c>
       <c r="B51" s="5" t="s">
         <v>131</v>
       </c>
       <c r="C51" s="5" t="s">
         <v>432</v>
       </c>
       <c r="D51" s="5" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="E51" s="5" t="s">
-        <v>157</v>
+        <v>154</v>
       </c>
       <c r="F51" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G51" s="5">
-        <v>70.34</v>
+        <v>66.98</v>
       </c>
       <c r="H51" s="5" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" s="4" t="s">
         <v>39</v>
       </c>
       <c r="B52" s="5" t="s">
         <v>131</v>
       </c>
       <c r="C52" s="5" t="s">
         <v>432</v>
       </c>
       <c r="D52" s="5" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="E52" s="5" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F52" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G52" s="5">
-        <v>64.08</v>
+        <v>70.28</v>
       </c>
       <c r="H52" s="5" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" s="4" t="s">
         <v>40</v>
       </c>
       <c r="B53" s="5" t="s">
         <v>131</v>
       </c>
       <c r="C53" s="5" t="s">
         <v>432</v>
       </c>
       <c r="D53" s="5" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="E53" s="5" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G53" s="5">
-        <v>61.86</v>
+        <v>62.38</v>
       </c>
       <c r="H53" s="5" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" s="4" t="s">
         <v>41</v>
       </c>
       <c r="B54" s="5" t="s">
         <v>131</v>
       </c>
       <c r="C54" s="5" t="s">
         <v>432</v>
       </c>
       <c r="D54" s="5" t="s">
         <v>134</v>
       </c>
       <c r="E54" s="5" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
       <c r="F54" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G54" s="5">
-        <v>56.78</v>
+        <v>56.36</v>
       </c>
       <c r="H54" s="5" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" s="4" t="s">
         <v>42</v>
       </c>
       <c r="B55" s="5" t="s">
         <v>131</v>
       </c>
       <c r="C55" s="5" t="s">
         <v>432</v>
       </c>
       <c r="D55" s="5" t="s">
         <v>134</v>
       </c>
       <c r="E55" s="5" t="s">
-        <v>159</v>
+        <v>142</v>
       </c>
       <c r="F55" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G55" s="5">
-        <v>50.8</v>
+        <v>65.44</v>
       </c>
       <c r="H55" s="5" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" s="4" t="s">
         <v>43</v>
       </c>
       <c r="B56" s="5" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="C56" s="5" t="s">
         <v>432</v>
       </c>
       <c r="D56" s="5" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="E56" s="5" t="s">
-        <v>160</v>
+        <v>157</v>
       </c>
       <c r="F56" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G56" s="5">
-        <v>74.08</v>
+        <v>61.48</v>
       </c>
       <c r="H56" s="5" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" s="4" t="s">
         <v>44</v>
       </c>
       <c r="B57" s="5" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="C57" s="5" t="s">
         <v>432</v>
       </c>
       <c r="D57" s="5" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="E57" s="5" t="s">
-        <v>161</v>
+        <v>158</v>
       </c>
       <c r="F57" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G57" s="5">
-        <v>67.22</v>
+        <v>67.48</v>
       </c>
       <c r="H57" s="5" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" s="4" t="s">
         <v>45</v>
       </c>
       <c r="B58" s="5" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="C58" s="5" t="s">
         <v>432</v>
       </c>
       <c r="D58" s="5" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E58" s="5" t="s">
-        <v>162</v>
+        <v>159</v>
       </c>
       <c r="F58" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G58" s="5">
-        <v>70.59999999999999</v>
+        <v>58.13</v>
       </c>
       <c r="H58" s="5" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" s="4" t="s">
         <v>46</v>
       </c>
       <c r="B59" s="5" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="C59" s="5" t="s">
         <v>432</v>
       </c>
       <c r="D59" s="5" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E59" s="5" t="s">
-        <v>162</v>
+        <v>144</v>
       </c>
       <c r="F59" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G59" s="5">
-        <v>70.36</v>
+        <v>62.98</v>
       </c>
       <c r="H59" s="5" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" s="4" t="s">
         <v>47</v>
       </c>
       <c r="B60" s="5" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="C60" s="5" t="s">
         <v>432</v>
       </c>
       <c r="D60" s="5" t="s">
         <v>134</v>
       </c>
       <c r="E60" s="5" t="s">
-        <v>156</v>
+        <v>160</v>
       </c>
       <c r="F60" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G60" s="5">
-        <v>59.06</v>
+        <v>50.54</v>
       </c>
       <c r="H60" s="5" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" s="4" t="s">
         <v>48</v>
       </c>
       <c r="B61" s="5" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="C61" s="5" t="s">
         <v>432</v>
       </c>
       <c r="D61" s="5" t="s">
         <v>134</v>
       </c>
       <c r="E61" s="5" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F61" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G61" s="5">
-        <v>59.28</v>
+        <v>50.68</v>
       </c>
       <c r="H61" s="5" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" s="4" t="s">
         <v>49</v>
       </c>
       <c r="B62" s="5" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="C62" s="5" t="s">
         <v>432</v>
       </c>
       <c r="D62" s="5" t="s">
         <v>134</v>
       </c>
       <c r="E62" s="5" t="s">
-        <v>158</v>
+        <v>150</v>
       </c>
       <c r="F62" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G62" s="5">
-        <v>58.28</v>
+        <v>61.68</v>
       </c>
       <c r="H62" s="5" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" s="4" t="s">
         <v>50</v>
       </c>
       <c r="B63" s="5" t="s">
         <v>131</v>
       </c>
       <c r="C63" s="5" t="s">
         <v>432</v>
       </c>
       <c r="D63" s="5" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="E63" s="5" t="s">
-        <v>164</v>
+        <v>139</v>
       </c>
       <c r="F63" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G63" s="5">
-        <v>58.5</v>
+        <v>49.58</v>
       </c>
       <c r="H63" s="5" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" s="4" t="s">
         <v>51</v>
       </c>
       <c r="B64" s="5" t="s">
         <v>131</v>
       </c>
       <c r="C64" s="5" t="s">
         <v>432</v>
       </c>
       <c r="D64" s="5" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="E64" s="5" t="s">
-        <v>165</v>
+        <v>161</v>
       </c>
       <c r="F64" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G64" s="5">
-        <v>55.86</v>
+        <v>51.04</v>
       </c>
       <c r="H64" s="5" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" s="4" t="s">
         <v>52</v>
       </c>
       <c r="B65" s="5" t="s">
         <v>131</v>
       </c>
       <c r="C65" s="5" t="s">
         <v>432</v>
       </c>
       <c r="D65" s="5" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="E65" s="5" t="s">
-        <v>154</v>
+        <v>162</v>
       </c>
       <c r="F65" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G65" s="5">
-        <v>56.46</v>
+        <v>51.28</v>
       </c>
       <c r="H65" s="5" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" s="4" t="s">
         <v>53</v>
       </c>
       <c r="B66" s="5" t="s">
         <v>131</v>
       </c>
       <c r="C66" s="5" t="s">
         <v>432</v>
       </c>
       <c r="D66" s="5" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="E66" s="5" t="s">
-        <v>166</v>
+        <v>162</v>
       </c>
       <c r="F66" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G66" s="5">
-        <v>60.94</v>
+        <v>52.1</v>
       </c>
       <c r="H66" s="5" t="s">
         <v>214</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" s="4" t="s">
         <v>54</v>
       </c>
       <c r="B67" s="5" t="s">
         <v>131</v>
       </c>
       <c r="C67" s="5" t="s">
         <v>432</v>
       </c>
       <c r="D67" s="5" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="E67" s="5" t="s">
-        <v>150</v>
+        <v>143</v>
       </c>
       <c r="F67" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G67" s="5">
-        <v>71.45999999999999</v>
+        <v>66.08</v>
       </c>
       <c r="H67" s="5" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" s="4" t="s">
         <v>55</v>
       </c>
       <c r="B68" s="5" t="s">
         <v>131</v>
       </c>
       <c r="C68" s="5" t="s">
         <v>432</v>
       </c>
       <c r="D68" s="5" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="E68" s="5" t="s">
-        <v>167</v>
+        <v>142</v>
       </c>
       <c r="F68" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G68" s="5">
-        <v>66.88</v>
+        <v>69.68000000000001</v>
       </c>
       <c r="H68" s="5" t="s">
-        <v>198</v>
+        <v>216</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" s="4" t="s">
         <v>56</v>
       </c>
       <c r="B69" s="5" t="s">
         <v>131</v>
       </c>
       <c r="C69" s="5" t="s">
         <v>432</v>
       </c>
       <c r="D69" s="5" t="s">
-        <v>137</v>
+        <v>134</v>
       </c>
       <c r="E69" s="5" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="F69" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G69" s="5">
-        <v>64.04000000000001</v>
+        <v>61.98</v>
       </c>
       <c r="H69" s="5" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" s="4" t="s">
         <v>57</v>
       </c>
       <c r="B70" s="5" t="s">
         <v>131</v>
       </c>
       <c r="C70" s="5" t="s">
         <v>432</v>
       </c>
       <c r="D70" s="5" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="E70" s="5" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="F70" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G70" s="5">
-        <v>57.48</v>
+        <v>55.68</v>
       </c>
       <c r="H70" s="5" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" s="4" t="s">
         <v>58</v>
       </c>
       <c r="B71" s="5" t="s">
         <v>131</v>
       </c>
       <c r="C71" s="5" t="s">
         <v>432</v>
       </c>
       <c r="D71" s="5" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="E71" s="5" t="s">
-        <v>143</v>
+        <v>159</v>
       </c>
       <c r="F71" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G71" s="5">
-        <v>61.38</v>
+        <v>56.08</v>
       </c>
       <c r="H71" s="5" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" s="4" t="s">
         <v>59</v>
       </c>
       <c r="B72" s="5" t="s">
         <v>131</v>
       </c>
       <c r="C72" s="5" t="s">
         <v>432</v>
       </c>
       <c r="D72" s="5" t="s">
-        <v>137</v>
+        <v>134</v>
       </c>
       <c r="E72" s="5" t="s">
-        <v>151</v>
+        <v>164</v>
       </c>
       <c r="F72" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G72" s="5">
-        <v>64.52</v>
+        <v>66.68000000000001</v>
       </c>
       <c r="H72" s="5" t="s">
-        <v>219</v>
+        <v>178</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" s="4" t="s">
         <v>60</v>
       </c>
       <c r="B73" s="5" t="s">
         <v>131</v>
       </c>
       <c r="C73" s="5" t="s">
         <v>432</v>
       </c>
       <c r="D73" s="5" t="s">
         <v>134</v>
       </c>
       <c r="E73" s="5" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="F73" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G73" s="5">
-        <v>61.1</v>
+        <v>71.18000000000001</v>
       </c>
       <c r="H73" s="5" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" s="4" t="s">
         <v>61</v>
       </c>
       <c r="B74" s="5" t="s">
         <v>131</v>
       </c>
       <c r="C74" s="5" t="s">
         <v>432</v>
       </c>
       <c r="D74" s="5" t="s">
         <v>134</v>
       </c>
       <c r="E74" s="5" t="s">
-        <v>168</v>
+        <v>134</v>
       </c>
       <c r="F74" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G74" s="5">
-        <v>64.2</v>
+        <v>48.3</v>
       </c>
       <c r="H74" s="5" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" s="4" t="s">
         <v>62</v>
       </c>
       <c r="B75" s="5" t="s">
         <v>131</v>
       </c>
       <c r="C75" s="5" t="s">
         <v>432</v>
       </c>
       <c r="D75" s="5" t="s">
         <v>134</v>
       </c>
       <c r="E75" s="5" t="s">
-        <v>149</v>
+        <v>156</v>
       </c>
       <c r="F75" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G75" s="5">
-        <v>58.34</v>
+        <v>56.2</v>
       </c>
       <c r="H75" s="5" t="s">
         <v>222</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" s="4" t="s">
         <v>63</v>
       </c>
       <c r="B76" s="5" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="C76" s="5" t="s">
         <v>432</v>
       </c>
       <c r="D76" s="5" t="s">
-        <v>138</v>
+        <v>134</v>
       </c>
       <c r="E76" s="5" t="s">
-        <v>143</v>
+        <v>166</v>
       </c>
       <c r="F76" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G76" s="5">
-        <v>60.98</v>
+        <v>56.98</v>
       </c>
       <c r="H76" s="5" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" s="4" t="s">
         <v>64</v>
       </c>
       <c r="B77" s="5" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="C77" s="5" t="s">
         <v>432</v>
       </c>
       <c r="D77" s="5" t="s">
-        <v>138</v>
+        <v>134</v>
       </c>
       <c r="E77" s="5" t="s">
-        <v>149</v>
+        <v>167</v>
       </c>
       <c r="F77" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G77" s="5">
-        <v>62.28</v>
+        <v>57.48</v>
       </c>
       <c r="H77" s="5" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" s="4" t="s">
         <v>65</v>
       </c>
       <c r="B78" s="5" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="C78" s="5" t="s">
         <v>432</v>
       </c>
       <c r="D78" s="5" t="s">
-        <v>138</v>
+        <v>134</v>
       </c>
       <c r="E78" s="5" t="s">
-        <v>166</v>
+        <v>143</v>
       </c>
       <c r="F78" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G78" s="5">
-        <v>60.18</v>
+        <v>64.8</v>
       </c>
       <c r="H78" s="5" t="s">
         <v>225</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" s="4" t="s">
         <v>66</v>
       </c>
       <c r="B79" s="5" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="C79" s="5" t="s">
         <v>432</v>
       </c>
       <c r="D79" s="5" t="s">
         <v>134</v>
       </c>
       <c r="E79" s="5" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F79" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G79" s="5">
-        <v>54.26</v>
+        <v>53.16</v>
       </c>
       <c r="H79" s="5" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" s="4" t="s">
         <v>67</v>
       </c>
       <c r="B80" s="5" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="C80" s="5" t="s">
         <v>432</v>
       </c>
       <c r="D80" s="5" t="s">
         <v>134</v>
       </c>
       <c r="E80" s="5" t="s">
-        <v>159</v>
+        <v>163</v>
       </c>
       <c r="F80" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G80" s="5">
-        <v>53.02</v>
+        <v>53.86</v>
       </c>
       <c r="H80" s="5" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" s="4" t="s">
         <v>68</v>
       </c>
       <c r="B81" s="5" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="C81" s="5" t="s">
         <v>432</v>
       </c>
       <c r="D81" s="5" t="s">
         <v>134</v>
       </c>
       <c r="E81" s="5" t="s">
-        <v>170</v>
+        <v>153</v>
       </c>
       <c r="F81" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G81" s="5">
-        <v>53.56</v>
+        <v>54.8</v>
       </c>
       <c r="H81" s="5" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" s="4" t="s">
         <v>69</v>
       </c>
       <c r="B82" s="5" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="C82" s="5" t="s">
         <v>432</v>
       </c>
       <c r="D82" s="5" t="s">
         <v>134</v>
       </c>
       <c r="E82" s="5" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="F82" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G82" s="5">
-        <v>66.68000000000001</v>
+        <v>74.86</v>
       </c>
       <c r="H82" s="5" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" s="4" t="s">
         <v>70</v>
       </c>
       <c r="B83" s="5" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="C83" s="5" t="s">
         <v>432</v>
       </c>
       <c r="D83" s="5" t="s">
         <v>134</v>
       </c>
       <c r="E83" s="5" t="s">
-        <v>144</v>
+        <v>170</v>
       </c>
       <c r="F83" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G83" s="5">
-        <v>63.52</v>
+        <v>78.09999999999999</v>
       </c>
       <c r="H83" s="5" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" s="4" t="s">
         <v>71</v>
       </c>
       <c r="B84" s="5" t="s">
         <v>131</v>
       </c>
       <c r="C84" s="5" t="s">
         <v>432</v>
       </c>
       <c r="D84" s="5" t="s">
         <v>134</v>
       </c>
       <c r="E84" s="5" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="F84" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G84" s="5">
-        <v>61.78</v>
+        <v>59.88</v>
       </c>
       <c r="H84" s="5" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" s="4" t="s">
         <v>72</v>
       </c>
       <c r="B85" s="5" t="s">
         <v>131</v>
       </c>
       <c r="C85" s="5" t="s">
         <v>432</v>
       </c>
       <c r="D85" s="5" t="s">
         <v>134</v>
       </c>
       <c r="E85" s="5" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="F85" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G85" s="5">
-        <v>62.48</v>
+        <v>61.52</v>
       </c>
       <c r="H85" s="5" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" s="4" t="s">
         <v>73</v>
       </c>
       <c r="B86" s="5" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="C86" s="5" t="s">
         <v>432</v>
       </c>
       <c r="D86" s="5" t="s">
         <v>134</v>
       </c>
       <c r="E86" s="5" t="s">
-        <v>163</v>
+        <v>143</v>
       </c>
       <c r="F86" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G86" s="5">
-        <v>57.3</v>
+        <v>64.56</v>
       </c>
       <c r="H86" s="5" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" s="4" t="s">
         <v>74</v>
       </c>
       <c r="B87" s="5" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="C87" s="5" t="s">
         <v>432</v>
       </c>
       <c r="D87" s="5" t="s">
         <v>134</v>
       </c>
       <c r="E87" s="5" t="s">
-        <v>147</v>
+        <v>155</v>
       </c>
       <c r="F87" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G87" s="5">
-        <v>63.08</v>
+        <v>69.28</v>
       </c>
       <c r="H87" s="5" t="s">
         <v>234</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" s="4" t="s">
         <v>75</v>
       </c>
       <c r="B88" s="5" t="s">
         <v>131</v>
       </c>
       <c r="C88" s="5" t="s">
         <v>432</v>
       </c>
       <c r="D88" s="5" t="s">
         <v>134</v>
       </c>
       <c r="E88" s="5" t="s">
-        <v>152</v>
+        <v>171</v>
       </c>
       <c r="F88" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G88" s="5">
-        <v>63.92</v>
+        <v>58.62</v>
       </c>
       <c r="H88" s="5" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" s="4" t="s">
         <v>76</v>
       </c>
       <c r="B89" s="5" t="s">
         <v>131</v>
       </c>
       <c r="C89" s="5" t="s">
         <v>432</v>
       </c>
       <c r="D89" s="5" t="s">
         <v>134</v>
       </c>
       <c r="E89" s="5" t="s">
-        <v>167</v>
+        <v>172</v>
       </c>
       <c r="F89" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G89" s="5">
-        <v>66.38</v>
+        <v>42.18</v>
       </c>
       <c r="H89" s="5" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" s="4" t="s">
         <v>77</v>
       </c>
       <c r="B90" s="5" t="s">
         <v>131</v>
       </c>
       <c r="C90" s="5" t="s">
         <v>432</v>
       </c>
       <c r="D90" s="5" t="s">
         <v>134</v>
       </c>
       <c r="E90" s="5" t="s">
-        <v>166</v>
+        <v>154</v>
       </c>
       <c r="F90" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G90" s="5">
-        <v>60.28</v>
+        <v>66.68000000000001</v>
       </c>
       <c r="H90" s="5" t="s">
-        <v>237</v>
+        <v>178</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" s="4" t="s">
         <v>78</v>
       </c>
       <c r="B91" s="5" t="s">
         <v>131</v>
       </c>
       <c r="C91" s="5" t="s">
         <v>432</v>
       </c>
       <c r="D91" s="5" t="s">
         <v>134</v>
       </c>
       <c r="E91" s="5" t="s">
-        <v>161</v>
+        <v>173</v>
       </c>
       <c r="F91" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G91" s="5">
-        <v>67.7</v>
+        <v>69.68000000000001</v>
       </c>
       <c r="H91" s="5" t="s">
-        <v>238</v>
+        <v>216</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" s="4" t="s">
         <v>79</v>
       </c>
       <c r="B92" s="5" t="s">
         <v>131</v>
       </c>
       <c r="C92" s="5" t="s">
         <v>432</v>
       </c>
       <c r="D92" s="5" t="s">
         <v>134</v>
       </c>
       <c r="E92" s="5" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
       <c r="F92" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G92" s="5">
-        <v>62.2</v>
+        <v>60.58</v>
       </c>
       <c r="H92" s="5" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" s="4" t="s">
         <v>80</v>
       </c>
       <c r="B93" s="5" t="s">
         <v>131</v>
       </c>
       <c r="C93" s="5" t="s">
         <v>432</v>
       </c>
       <c r="D93" s="5" t="s">
         <v>134</v>
       </c>
       <c r="E93" s="5" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F93" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G93" s="5">
-        <v>48.48</v>
+        <v>63.98</v>
       </c>
       <c r="H93" s="5" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" s="4" t="s">
         <v>81</v>
       </c>
       <c r="B94" s="5" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="C94" s="5" t="s">
         <v>432</v>
       </c>
       <c r="D94" s="5" t="s">
         <v>134</v>
       </c>
       <c r="E94" s="5" t="s">
-        <v>134</v>
+        <v>151</v>
       </c>
       <c r="F94" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G94" s="5">
-        <v>49.9</v>
+        <v>47.2</v>
       </c>
       <c r="H94" s="5" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" s="4" t="s">
         <v>82</v>
       </c>
       <c r="B95" s="5" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="C95" s="5" t="s">
         <v>432</v>
       </c>
       <c r="D95" s="5" t="s">
         <v>134</v>
       </c>
       <c r="E95" s="5" t="s">
-        <v>134</v>
+        <v>174</v>
       </c>
       <c r="F95" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G95" s="5">
-        <v>50.46</v>
+        <v>44.4</v>
       </c>
       <c r="H95" s="5" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" s="4" t="s">
         <v>83</v>
       </c>
       <c r="B96" s="5" t="s">
         <v>131</v>
       </c>
       <c r="C96" s="5" t="s">
         <v>432</v>
       </c>
       <c r="D96" s="5" t="s">
         <v>134</v>
       </c>
       <c r="E96" s="5" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="F96" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G96" s="5">
-        <v>61.06</v>
+        <v>63.74</v>
       </c>
       <c r="H96" s="5" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" s="4" t="s">
         <v>84</v>
       </c>
       <c r="B97" s="5" t="s">
         <v>131</v>
       </c>
       <c r="C97" s="5" t="s">
         <v>432</v>
       </c>
       <c r="D97" s="5" t="s">
         <v>134</v>
       </c>
       <c r="E97" s="5" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="F97" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G97" s="5">
-        <v>61.5</v>
+        <v>59.62</v>
       </c>
       <c r="H97" s="5" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" s="4" t="s">
         <v>85</v>
       </c>
       <c r="B98" s="5" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="C98" s="5" t="s">
         <v>432</v>
       </c>
       <c r="D98" s="5" t="s">
         <v>134</v>
       </c>
       <c r="E98" s="5" t="s">
-        <v>151</v>
+        <v>157</v>
       </c>
       <c r="F98" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G98" s="5">
-        <v>61.04</v>
+        <v>62.5</v>
       </c>
       <c r="H98" s="5" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" s="4" t="s">
         <v>86</v>
       </c>
       <c r="B99" s="5" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="C99" s="5" t="s">
         <v>432</v>
       </c>
       <c r="D99" s="5" t="s">
         <v>134</v>
       </c>
       <c r="E99" s="5" t="s">
-        <v>147</v>
+        <v>155</v>
       </c>
       <c r="F99" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G99" s="5">
-        <v>63.42</v>
+        <v>70</v>
       </c>
       <c r="H99" s="5" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" s="4" t="s">
         <v>87</v>
       </c>
       <c r="B100" s="5" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="C100" s="5" t="s">
         <v>432</v>
       </c>
       <c r="D100" s="5" t="s">
         <v>134</v>
       </c>
       <c r="E100" s="5" t="s">
-        <v>148</v>
+        <v>144</v>
       </c>
       <c r="F100" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G100" s="5">
-        <v>59.68</v>
+        <v>61.44</v>
       </c>
       <c r="H100" s="5" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" s="4" t="s">
         <v>88</v>
       </c>
       <c r="B101" s="5" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="C101" s="5" t="s">
         <v>432</v>
       </c>
       <c r="D101" s="5" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="E101" s="5" t="s">
-        <v>165</v>
+        <v>147</v>
       </c>
       <c r="F101" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G101" s="5">
-        <v>56.18</v>
+        <v>63</v>
       </c>
       <c r="H101" s="5" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" s="4" t="s">
         <v>89</v>
       </c>
       <c r="B102" s="5" t="s">
         <v>131</v>
       </c>
       <c r="C102" s="5" t="s">
         <v>432</v>
       </c>
       <c r="D102" s="5" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="E102" s="5" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="F102" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G102" s="5">
-        <v>65.08</v>
+        <v>64.54000000000001</v>
       </c>
       <c r="H102" s="5" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" s="4" t="s">
         <v>90</v>
       </c>
       <c r="B103" s="5" t="s">
         <v>131</v>
       </c>
       <c r="C103" s="5" t="s">
         <v>432</v>
       </c>
       <c r="D103" s="5" t="s">
-        <v>139</v>
+        <v>134</v>
       </c>
       <c r="E103" s="5" t="s">
-        <v>171</v>
+        <v>158</v>
       </c>
       <c r="F103" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G103" s="5">
-        <v>66.98</v>
+        <v>68.14</v>
       </c>
       <c r="H103" s="5" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" s="4" t="s">
         <v>91</v>
       </c>
       <c r="B104" s="5" t="s">
         <v>131</v>
       </c>
       <c r="C104" s="5" t="s">
         <v>432</v>
       </c>
       <c r="D104" s="5" t="s">
-        <v>139</v>
+        <v>134</v>
       </c>
       <c r="E104" s="5" t="s">
-        <v>150</v>
+        <v>159</v>
       </c>
       <c r="F104" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G104" s="5">
-        <v>70.28</v>
+        <v>55.4</v>
       </c>
       <c r="H104" s="5" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" s="4" t="s">
         <v>92</v>
       </c>
       <c r="B105" s="5" t="s">
         <v>131</v>
       </c>
       <c r="C105" s="5" t="s">
         <v>432</v>
       </c>
       <c r="D105" s="5" t="s">
-        <v>139</v>
+        <v>134</v>
       </c>
       <c r="E105" s="5" t="s">
-        <v>152</v>
+        <v>162</v>
       </c>
       <c r="F105" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G105" s="5">
-        <v>62.38</v>
+        <v>50.32</v>
       </c>
       <c r="H105" s="5" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" s="4" t="s">
         <v>93</v>
       </c>
       <c r="B106" s="5" t="s">
         <v>131</v>
       </c>
       <c r="C106" s="5" t="s">
         <v>432</v>
       </c>
       <c r="D106" s="5" t="s">
         <v>134</v>
       </c>
       <c r="E106" s="5" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="F106" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G106" s="5">
-        <v>56.36</v>
+        <v>58.3</v>
       </c>
       <c r="H106" s="5" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" s="4" t="s">
         <v>94</v>
       </c>
       <c r="B107" s="5" t="s">
         <v>131</v>
       </c>
       <c r="C107" s="5" t="s">
         <v>432</v>
       </c>
       <c r="D107" s="5" t="s">
         <v>134</v>
       </c>
       <c r="E107" s="5" t="s">
-        <v>167</v>
+        <v>146</v>
       </c>
       <c r="F107" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G107" s="5">
-        <v>65.44</v>
+        <v>64.31999999999999</v>
       </c>
       <c r="H107" s="5" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" s="4" t="s">
         <v>95</v>
       </c>
       <c r="B108" s="5" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="C108" s="5" t="s">
         <v>432</v>
       </c>
       <c r="D108" s="5" t="s">
         <v>134</v>
       </c>
       <c r="E108" s="5" t="s">
-        <v>149</v>
+        <v>158</v>
       </c>
       <c r="F108" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G108" s="5">
-        <v>61.48</v>
+        <v>67.36</v>
       </c>
       <c r="H108" s="5" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" s="4" t="s">
         <v>96</v>
       </c>
       <c r="B109" s="5" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="C109" s="5" t="s">
         <v>432</v>
       </c>
       <c r="D109" s="5" t="s">
         <v>134</v>
       </c>
       <c r="E109" s="5" t="s">
-        <v>153</v>
+        <v>173</v>
       </c>
       <c r="F109" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G109" s="5">
-        <v>67.48</v>
+        <v>69.12</v>
       </c>
       <c r="H109" s="5" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" s="4" t="s">
         <v>97</v>
       </c>
       <c r="B110" s="5" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="C110" s="5" t="s">
         <v>432</v>
       </c>
       <c r="D110" s="5" t="s">
         <v>134</v>
       </c>
       <c r="E110" s="5" t="s">
-        <v>154</v>
+        <v>147</v>
       </c>
       <c r="F110" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G110" s="5">
-        <v>58.13</v>
+        <v>62.68</v>
       </c>
       <c r="H110" s="5" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" s="4" t="s">
         <v>98</v>
       </c>
       <c r="B111" s="5" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="C111" s="5" t="s">
         <v>432</v>
       </c>
       <c r="D111" s="5" t="s">
         <v>134</v>
       </c>
       <c r="E111" s="5" t="s">
-        <v>151</v>
+        <v>158</v>
       </c>
       <c r="F111" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G111" s="5">
-        <v>62.98</v>
+        <v>66.88</v>
       </c>
       <c r="H111" s="5" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" s="4" t="s">
         <v>99</v>
       </c>
       <c r="B112" s="5" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="C112" s="5" t="s">
         <v>432</v>
       </c>
       <c r="D112" s="5" t="s">
         <v>134</v>
       </c>
       <c r="E112" s="5" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="F112" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G112" s="5">
-        <v>50.54</v>
+        <v>70.34</v>
       </c>
       <c r="H112" s="5" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" s="4" t="s">
         <v>100</v>
       </c>
       <c r="B113" s="5" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="C113" s="5" t="s">
         <v>432</v>
       </c>
       <c r="D113" s="5" t="s">
         <v>134</v>
       </c>
       <c r="E113" s="5" t="s">
-        <v>174</v>
+        <v>147</v>
       </c>
       <c r="F113" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G113" s="5">
-        <v>50.68</v>
+        <v>64.08</v>
       </c>
       <c r="H113" s="5" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" s="4" t="s">
         <v>101</v>
       </c>
       <c r="B114" s="5" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="C114" s="5" t="s">
         <v>432</v>
       </c>
       <c r="D114" s="5" t="s">
         <v>134</v>
       </c>
       <c r="E114" s="5" t="s">
-        <v>143</v>
+        <v>157</v>
       </c>
       <c r="F114" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G114" s="5">
-        <v>61.68</v>
+        <v>61.86</v>
       </c>
       <c r="H114" s="5" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" s="4" t="s">
         <v>102</v>
       </c>
       <c r="B115" s="5" t="s">
         <v>131</v>
       </c>
       <c r="C115" s="5" t="s">
         <v>432</v>
       </c>
       <c r="D115" s="5" t="s">
-        <v>140</v>
+        <v>134</v>
       </c>
       <c r="E115" s="5" t="s">
-        <v>136</v>
+        <v>166</v>
       </c>
       <c r="F115" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G115" s="5">
-        <v>49.58</v>
+        <v>56.78</v>
       </c>
       <c r="H115" s="5" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" s="4" t="s">
         <v>103</v>
       </c>
       <c r="B116" s="5" t="s">
         <v>131</v>
       </c>
       <c r="C116" s="5" t="s">
         <v>432</v>
       </c>
       <c r="D116" s="5" t="s">
-        <v>140</v>
+        <v>134</v>
       </c>
       <c r="E116" s="5" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="F116" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G116" s="5">
-        <v>51.04</v>
+        <v>50.8</v>
       </c>
       <c r="H116" s="5" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" s="4" t="s">
         <v>104</v>
       </c>
       <c r="B117" s="5" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="C117" s="5" t="s">
         <v>432</v>
       </c>
       <c r="D117" s="5" t="s">
-        <v>140</v>
+        <v>135</v>
       </c>
       <c r="E117" s="5" t="s">
-        <v>155</v>
+        <v>165</v>
       </c>
       <c r="F117" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G117" s="5">
-        <v>51.28</v>
+        <v>74.08</v>
       </c>
       <c r="H117" s="5" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" s="4" t="s">
         <v>105</v>
       </c>
       <c r="B118" s="5" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="C118" s="5" t="s">
         <v>432</v>
       </c>
       <c r="D118" s="5" t="s">
-        <v>140</v>
+        <v>135</v>
       </c>
       <c r="E118" s="5" t="s">
-        <v>155</v>
+        <v>149</v>
       </c>
       <c r="F118" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G118" s="5">
-        <v>52.1</v>
+        <v>67.22</v>
       </c>
       <c r="H118" s="5" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" s="4" t="s">
         <v>106</v>
       </c>
       <c r="B119" s="5" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="C119" s="5" t="s">
         <v>432</v>
       </c>
       <c r="D119" s="5" t="s">
-        <v>134</v>
+        <v>139</v>
       </c>
       <c r="E119" s="5" t="s">
-        <v>144</v>
+        <v>164</v>
       </c>
       <c r="F119" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G119" s="5">
-        <v>66.08</v>
+        <v>70.59999999999999</v>
       </c>
       <c r="H119" s="5" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" s="4" t="s">
         <v>107</v>
       </c>
       <c r="B120" s="5" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="C120" s="5" t="s">
         <v>432</v>
       </c>
       <c r="D120" s="5" t="s">
-        <v>134</v>
+        <v>139</v>
       </c>
       <c r="E120" s="5" t="s">
-        <v>167</v>
+        <v>164</v>
       </c>
       <c r="F120" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G120" s="5">
-        <v>69.68000000000001</v>
+        <v>70.36</v>
       </c>
       <c r="H120" s="5" t="s">
-        <v>178</v>
+        <v>265</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" s="4" t="s">
         <v>108</v>
       </c>
       <c r="B121" s="5" t="s">
         <v>131</v>
       </c>
       <c r="C121" s="5" t="s">
         <v>432</v>
       </c>
       <c r="D121" s="5" t="s">
         <v>134</v>
       </c>
       <c r="E121" s="5" t="s">
-        <v>143</v>
+        <v>171</v>
       </c>
       <c r="F121" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G121" s="5">
-        <v>61.98</v>
+        <v>59.06</v>
       </c>
       <c r="H121" s="5" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" s="4" t="s">
         <v>109</v>
       </c>
       <c r="B122" s="5" t="s">
         <v>131</v>
       </c>
       <c r="C122" s="5" t="s">
         <v>432</v>
       </c>
       <c r="D122" s="5" t="s">
-        <v>141</v>
+        <v>134</v>
       </c>
       <c r="E122" s="5" t="s">
-        <v>169</v>
+        <v>145</v>
       </c>
       <c r="F122" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G122" s="5">
-        <v>55.68</v>
+        <v>59.28</v>
       </c>
       <c r="H122" s="5" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" s="4" t="s">
         <v>110</v>
       </c>
       <c r="B123" s="5" t="s">
         <v>131</v>
       </c>
       <c r="C123" s="5" t="s">
         <v>432</v>
       </c>
       <c r="D123" s="5" t="s">
-        <v>141</v>
+        <v>134</v>
       </c>
       <c r="E123" s="5" t="s">
-        <v>154</v>
+        <v>166</v>
       </c>
       <c r="F123" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G123" s="5">
-        <v>56.08</v>
+        <v>58.28</v>
       </c>
       <c r="H123" s="5" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" s="4" t="s">
         <v>111</v>
       </c>
       <c r="B124" s="5" t="s">
         <v>131</v>
       </c>
       <c r="C124" s="5" t="s">
         <v>432</v>
       </c>
       <c r="D124" s="5" t="s">
         <v>134</v>
       </c>
       <c r="E124" s="5" t="s">
-        <v>162</v>
+        <v>167</v>
       </c>
       <c r="F124" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G124" s="5">
-        <v>66.68000000000001</v>
+        <v>58.5</v>
       </c>
       <c r="H124" s="5" t="s">
-        <v>229</v>
+        <v>269</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" s="4" t="s">
         <v>112</v>
       </c>
       <c r="B125" s="5" t="s">
         <v>131</v>
       </c>
       <c r="C125" s="5" t="s">
         <v>432</v>
       </c>
       <c r="D125" s="5" t="s">
         <v>134</v>
       </c>
       <c r="E125" s="5" t="s">
-        <v>160</v>
+        <v>153</v>
       </c>
       <c r="F125" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G125" s="5">
-        <v>71.18000000000001</v>
+        <v>55.86</v>
       </c>
       <c r="H125" s="5" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" s="4" t="s">
         <v>113</v>
       </c>
       <c r="B126" s="5" t="s">
         <v>131</v>
       </c>
       <c r="C126" s="5" t="s">
         <v>432</v>
       </c>
       <c r="D126" s="5" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E126" s="5" t="s">
-        <v>134</v>
+        <v>159</v>
       </c>
       <c r="F126" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G126" s="5">
-        <v>48.3</v>
+        <v>56.46</v>
       </c>
       <c r="H126" s="5" t="s">
         <v>271</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" s="4" t="s">
         <v>114</v>
       </c>
       <c r="B127" s="5" t="s">
         <v>131</v>
       </c>
       <c r="C127" s="5" t="s">
         <v>432</v>
       </c>
       <c r="D127" s="5" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E127" s="5" t="s">
-        <v>172</v>
+        <v>148</v>
       </c>
       <c r="F127" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G127" s="5">
-        <v>56.2</v>
+        <v>60.94</v>
       </c>
       <c r="H127" s="5" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" s="4" t="s">
         <v>115</v>
       </c>
       <c r="B128" s="5" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="C128" s="5" t="s">
         <v>432</v>
       </c>
       <c r="D128" s="5" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E128" s="5" t="s">
-        <v>158</v>
+        <v>155</v>
       </c>
       <c r="F128" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G128" s="5">
-        <v>56.98</v>
+        <v>71.45999999999999</v>
       </c>
       <c r="H128" s="5" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" s="4" t="s">
         <v>116</v>
       </c>
       <c r="B129" s="5" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="C129" s="5" t="s">
         <v>432</v>
       </c>
       <c r="D129" s="5" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E129" s="5" t="s">
-        <v>164</v>
+        <v>142</v>
       </c>
       <c r="F129" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G129" s="5">
-        <v>57.48</v>
+        <v>66.88</v>
       </c>
       <c r="H129" s="5" t="s">
-        <v>217</v>
+        <v>256</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" s="4" t="s">
         <v>117</v>
       </c>
       <c r="B130" s="5" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="C130" s="5" t="s">
         <v>432</v>
       </c>
       <c r="D130" s="5" t="s">
-        <v>134</v>
+        <v>140</v>
       </c>
       <c r="E130" s="5" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="F130" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G130" s="5">
-        <v>64.8</v>
+        <v>64.04000000000001</v>
       </c>
       <c r="H130" s="5" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" s="4" t="s">
         <v>118</v>
       </c>
       <c r="B131" s="5" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="C131" s="5" t="s">
         <v>432</v>
       </c>
       <c r="D131" s="5" t="s">
-        <v>134</v>
+        <v>140</v>
       </c>
       <c r="E131" s="5" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
       <c r="F131" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G131" s="5">
-        <v>53.16</v>
+        <v>57.48</v>
       </c>
       <c r="H131" s="5" t="s">
-        <v>275</v>
+        <v>224</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" s="4" t="s">
         <v>119</v>
       </c>
       <c r="B132" s="5" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="C132" s="5" t="s">
         <v>432</v>
       </c>
       <c r="D132" s="5" t="s">
-        <v>134</v>
+        <v>140</v>
       </c>
       <c r="E132" s="5" t="s">
-        <v>169</v>
+        <v>150</v>
       </c>
       <c r="F132" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G132" s="5">
-        <v>53.86</v>
+        <v>61.38</v>
       </c>
       <c r="H132" s="5" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" s="4" t="s">
         <v>120</v>
       </c>
       <c r="B133" s="5" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="C133" s="5" t="s">
         <v>432</v>
       </c>
       <c r="D133" s="5" t="s">
-        <v>134</v>
+        <v>140</v>
       </c>
       <c r="E133" s="5" t="s">
-        <v>165</v>
+        <v>144</v>
       </c>
       <c r="F133" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G133" s="5">
-        <v>54.8</v>
+        <v>64.52</v>
       </c>
       <c r="H133" s="5" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" s="4" t="s">
         <v>121</v>
       </c>
       <c r="B134" s="5" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="C134" s="5" t="s">
         <v>432</v>
       </c>
       <c r="D134" s="5" t="s">
         <v>134</v>
       </c>
       <c r="E134" s="5" t="s">
-        <v>175</v>
+        <v>142</v>
       </c>
       <c r="F134" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G134" s="5">
-        <v>74.86</v>
+        <v>61.1</v>
       </c>
       <c r="H134" s="5" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" s="4" t="s">
         <v>122</v>
       </c>
       <c r="B135" s="5" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="C135" s="5" t="s">
         <v>432</v>
       </c>
       <c r="D135" s="5" t="s">
         <v>134</v>
       </c>
       <c r="E135" s="5" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="F135" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G135" s="5">
-        <v>78.09999999999999</v>
+        <v>64.2</v>
       </c>
       <c r="H135" s="5" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" s="4" t="s">
         <v>123</v>
       </c>
       <c r="B136" s="5" t="s">
         <v>131</v>
       </c>
       <c r="C136" s="5" t="s">
         <v>432</v>
       </c>
       <c r="D136" s="5" t="s">
         <v>134</v>
       </c>
       <c r="E136" s="5" t="s">
-        <v>148</v>
+        <v>157</v>
       </c>
       <c r="F136" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G136" s="5">
-        <v>59.88</v>
+        <v>58.34</v>
       </c>
       <c r="H136" s="5" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" s="4" t="s">
         <v>124</v>
       </c>
       <c r="B137" s="5" t="s">
         <v>131</v>
       </c>
       <c r="C137" s="5" t="s">
         <v>432</v>
       </c>
       <c r="D137" s="5" t="s">
-        <v>134</v>
+        <v>141</v>
       </c>
       <c r="E137" s="5" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
       <c r="F137" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G137" s="5">
-        <v>61.52</v>
+        <v>60.98</v>
       </c>
       <c r="H137" s="5" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" s="4" t="s">
         <v>125</v>
       </c>
       <c r="B138" s="5" t="s">
         <v>131</v>
       </c>
       <c r="C138" s="5" t="s">
         <v>432</v>
       </c>
       <c r="D138" s="5" t="s">
-        <v>134</v>
+        <v>141</v>
       </c>
       <c r="E138" s="5" t="s">
-        <v>144</v>
+        <v>157</v>
       </c>
       <c r="F138" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G138" s="5">
-        <v>64.56</v>
+        <v>62.28</v>
       </c>
       <c r="H138" s="5" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" s="4" t="s">
         <v>126</v>
       </c>
       <c r="B139" s="5" t="s">
         <v>131</v>
       </c>
       <c r="C139" s="5" t="s">
         <v>432</v>
       </c>
       <c r="D139" s="5" t="s">
-        <v>134</v>
+        <v>141</v>
       </c>
       <c r="E139" s="5" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="F139" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G139" s="5">
-        <v>69.28</v>
+        <v>60.18</v>
       </c>
       <c r="H139" s="5" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" s="4" t="s">
         <v>127</v>
       </c>
       <c r="B140" s="5" t="s">
         <v>131</v>
       </c>
       <c r="C140" s="5" t="s">
         <v>432</v>
       </c>
       <c r="D140" s="5" t="s">
         <v>134</v>
       </c>
       <c r="E140" s="5" t="s">
-        <v>156</v>
+        <v>163</v>
       </c>
       <c r="F140" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G140" s="5">
-        <v>58.62</v>
+        <v>54.26</v>
       </c>
       <c r="H140" s="5" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" s="4" t="s">
         <v>128</v>
       </c>
       <c r="B141" s="5" t="s">
         <v>131</v>
       </c>
       <c r="C141" s="5" t="s">
         <v>432</v>
       </c>
       <c r="D141" s="5" t="s">
         <v>134</v>
       </c>
       <c r="E141" s="5" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="F141" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G141" s="5">
-        <v>42.18</v>
+        <v>53.02</v>
       </c>
       <c r="H141" s="5" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" s="4" t="s">
         <v>129</v>
       </c>
       <c r="B142" s="5" t="s">
         <v>131</v>
       </c>
       <c r="C142" s="5" t="s">
         <v>432</v>
       </c>
       <c r="D142" s="5" t="s">
         <v>134</v>
       </c>
       <c r="E142" s="5" t="s">
-        <v>171</v>
+        <v>168</v>
       </c>
       <c r="F142" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G142" s="5">
-        <v>66.68000000000001</v>
+        <v>53.56</v>
       </c>
       <c r="H142" s="5" t="s">
-        <v>229</v>
+        <v>285</v>
       </c>
     </row>
     <row r="150" spans="6:6">
       <c r="F150" s="6" t="s">
         <v>448</v>
       </c>
     </row>
   </sheetData>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.7" right="0.7" top="1" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" fitToHeight="0" orientation="portrait"/>
   <headerFooter>
     <oddFooter>&amp;LDate: &amp;D&amp;C&amp;14&amp;"Calibri,Italic"A member of the Mei Sheng Group&amp;RPage &amp;P of &amp;N</oddFooter>
   </headerFooter>
   <tableParts count="3">
     <tablePart r:id="rId1"/>
     <tablePart r:id="rId2"/>
     <tablePart r:id="rId3"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>