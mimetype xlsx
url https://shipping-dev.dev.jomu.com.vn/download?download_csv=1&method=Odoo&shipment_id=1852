--- v0 (2026-04-09)
+++ v1 (2026-06-09)
@@ -102,93 +102,93 @@
   <si>
     <t>M</t>
   </si>
   <si>
     <t>Fabric Code</t>
   </si>
   <si>
     <t>Grade</t>
   </si>
   <si>
     <t>Color Group</t>
   </si>
   <si>
     <t>Width</t>
   </si>
   <si>
     <t>Roll Length</t>
   </si>
   <si>
     <t>Kilograms</t>
   </si>
   <si>
     <t>Roll ID</t>
   </si>
   <si>
+    <t>2509101-01-0063</t>
+  </si>
+  <si>
+    <t>2509101-01-0064</t>
+  </si>
+  <si>
+    <t>2509101-01-0065</t>
+  </si>
+  <si>
     <t>2510088-01-0001</t>
   </si>
   <si>
     <t>2510050-01-0001</t>
   </si>
   <si>
     <t>2509215-01-0003</t>
   </si>
   <si>
     <t>2509101-01-0066</t>
   </si>
   <si>
-    <t>2509101-01-0063</t>
-[...7 lines deleted...]
-  <si>
     <t>A</t>
   </si>
   <si>
+    <t>70.0</t>
+  </si>
+  <si>
     <t>81.0</t>
   </si>
   <si>
     <t>75.0</t>
   </si>
   <si>
-    <t>70.0</t>
+    <t>1185.0</t>
+  </si>
+  <si>
+    <t>1084.0</t>
+  </si>
+  <si>
+    <t>1231.0</t>
   </si>
   <si>
     <t>1255.0</t>
-  </si>
-[...7 lines deleted...]
-    <t>1231.0</t>
   </si>
   <si>
     <t>DATE:</t>
   </si>
   <si>
     <t>October 21, 2025</t>
   </si>
   <si>
     <t>Vehicle License:</t>
   </si>
   <si>
     <t>60C 43455</t>
   </si>
   <si>
     <t>Bảng kê hàng hóa - NỘI BỘ</t>
   </si>
   <si>
     <t>Packing List - INTERNAL</t>
   </si>
   <si>
     <t>Fabric Code
 产品</t>
   </si>
   <si>
     <t>Total Length
@@ -230,69 +230,69 @@
     <t>KG 
  重量</t>
   </si>
   <si>
     <t>Manager - 经理</t>
   </si>
   <si>
     <t>WH Manager - 仓库管理员</t>
   </si>
   <si>
     <t>Security - 保安员</t>
   </si>
   <si>
     <t>Applicant - 申请人</t>
   </si>
   <si>
     <t>Recipient - 接受者</t>
   </si>
   <si>
     <t>Bảng kê hàng hóa</t>
   </si>
   <si>
     <t>Packing List</t>
   </si>
   <si>
+    <t>2509101_01 - 0063</t>
+  </si>
+  <si>
+    <t>2509101_01 - 0064</t>
+  </si>
+  <si>
+    <t>2509101_01 - 0065</t>
+  </si>
+  <si>
     <t>2510088_01 - 0001</t>
   </si>
   <si>
     <t>2510050_01 - 0001</t>
   </si>
   <si>
     <t>2509215_01 - 0003</t>
   </si>
   <si>
     <t>2509101_01 - 0066</t>
-  </si>
-[...7 lines deleted...]
-    <t>2509101_01 - 0065</t>
   </si>
   <si>
     <t>Packing List - ANHUY</t>
   </si>
   <si>
     <t>Total Weight (Net)</t>
   </si>
   <si>
     <t>Net Weight / KGS</t>
   </si>
   <si>
     <t>Gross Weight / KGS</t>
   </si>
   <si>
     <t>Shipping Marks</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>Lot (Color Group)</t>
   </si>
   <si>
     <t>Batch No./ Color</t>
   </si>
@@ -1224,202 +1224,202 @@
       </c>
       <c r="C12" t="s">
         <v>49</v>
       </c>
       <c r="D12" t="s">
         <v>50</v>
       </c>
       <c r="E12" t="s">
         <v>51</v>
       </c>
       <c r="F12" t="s">
         <v>52</v>
       </c>
       <c r="G12" t="s">
         <v>47</v>
       </c>
       <c r="H12" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B13" s="5" t="s">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="C13" s="5" t="s">
         <v>29</v>
       </c>
       <c r="D13" s="5"/>
       <c r="E13" s="5" t="s">
         <v>30</v>
       </c>
       <c r="F13" s="5" t="s">
-        <v>11</v>
+        <v>33</v>
       </c>
       <c r="G13" s="5" t="s">
         <v>14</v>
       </c>
       <c r="H13" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B14" s="5" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="C14" s="5" t="s">
         <v>29</v>
       </c>
       <c r="D14" s="5"/>
       <c r="E14" s="5" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="F14" s="5" t="s">
-        <v>12</v>
+        <v>34</v>
       </c>
       <c r="G14" s="5" t="s">
         <v>14</v>
       </c>
       <c r="H14" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B15" s="5" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="C15" s="5" t="s">
         <v>29</v>
       </c>
       <c r="D15" s="5"/>
       <c r="E15" s="5" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="F15" s="5" t="s">
-        <v>10</v>
+        <v>35</v>
       </c>
       <c r="G15" s="5" t="s">
         <v>14</v>
       </c>
       <c r="H15" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B16" s="5" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="C16" s="5" t="s">
         <v>29</v>
       </c>
       <c r="D16" s="5"/>
       <c r="E16" s="5" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="F16" s="5" t="s">
-        <v>33</v>
+        <v>11</v>
       </c>
       <c r="G16" s="5" t="s">
         <v>14</v>
       </c>
       <c r="H16" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B17" s="5" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="C17" s="5" t="s">
         <v>29</v>
       </c>
       <c r="D17" s="5"/>
       <c r="E17" s="5" t="s">
         <v>32</v>
       </c>
       <c r="F17" s="5" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="G17" s="5" t="s">
         <v>14</v>
       </c>
       <c r="H17" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B18" s="5" t="s">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="C18" s="5" t="s">
         <v>29</v>
       </c>
       <c r="D18" s="5"/>
       <c r="E18" s="5" t="s">
         <v>32</v>
       </c>
       <c r="F18" s="5" t="s">
-        <v>35</v>
+        <v>10</v>
       </c>
       <c r="G18" s="5" t="s">
         <v>14</v>
       </c>
       <c r="H18" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="4" t="s">
         <v>28</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>8</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>29</v>
       </c>
       <c r="D19" s="5"/>
       <c r="E19" s="5" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="F19" s="5" t="s">
         <v>36</v>
       </c>
       <c r="G19" s="5" t="s">
         <v>14</v>
       </c>
       <c r="H19" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="6" t="s">
         <v>54</v>
       </c>
       <c r="C23" s="6" t="s">
         <v>55</v>
       </c>
       <c r="E23" s="6" t="s">
         <v>56</v>
       </c>
       <c r="F23" s="6" t="s">
         <v>57</v>
       </c>
       <c r="H23" s="6" t="s">
@@ -1567,184 +1567,184 @@
       </c>
       <c r="B12" t="s">
         <v>43</v>
       </c>
       <c r="C12" t="s">
         <v>49</v>
       </c>
       <c r="D12" t="s">
         <v>50</v>
       </c>
       <c r="E12" t="s">
         <v>51</v>
       </c>
       <c r="F12" t="s">
         <v>52</v>
       </c>
       <c r="G12" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B13" s="5" t="s">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="C13" s="5" t="s">
         <v>29</v>
       </c>
       <c r="D13" s="5"/>
       <c r="E13" s="5" t="s">
         <v>30</v>
       </c>
       <c r="F13" s="5" t="s">
-        <v>11</v>
+        <v>33</v>
       </c>
       <c r="G13" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B14" s="5" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="C14" s="5" t="s">
         <v>29</v>
       </c>
       <c r="D14" s="5"/>
       <c r="E14" s="5" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="F14" s="5" t="s">
-        <v>12</v>
+        <v>34</v>
       </c>
       <c r="G14" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B15" s="5" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="C15" s="5" t="s">
         <v>29</v>
       </c>
       <c r="D15" s="5"/>
       <c r="E15" s="5" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="F15" s="5" t="s">
-        <v>10</v>
+        <v>35</v>
       </c>
       <c r="G15" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B16" s="5" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="C16" s="5" t="s">
         <v>29</v>
       </c>
       <c r="D16" s="5"/>
       <c r="E16" s="5" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="F16" s="5" t="s">
-        <v>33</v>
+        <v>11</v>
       </c>
       <c r="G16" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B17" s="5" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="C17" s="5" t="s">
         <v>29</v>
       </c>
       <c r="D17" s="5"/>
       <c r="E17" s="5" t="s">
         <v>32</v>
       </c>
       <c r="F17" s="5" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="G17" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B18" s="5" t="s">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="C18" s="5" t="s">
         <v>29</v>
       </c>
       <c r="D18" s="5"/>
       <c r="E18" s="5" t="s">
         <v>32</v>
       </c>
       <c r="F18" s="5" t="s">
-        <v>35</v>
+        <v>10</v>
       </c>
       <c r="G18" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="4" t="s">
         <v>28</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>8</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>29</v>
       </c>
       <c r="D19" s="5"/>
       <c r="E19" s="5" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="F19" s="5" t="s">
         <v>36</v>
       </c>
       <c r="G19" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="6" t="s">
         <v>54</v>
       </c>
       <c r="C23" s="6" t="s">
         <v>55</v>
       </c>
       <c r="E23" s="6" t="s">
         <v>56</v>
       </c>
       <c r="F23" s="6" t="s">
         <v>57</v>
       </c>
       <c r="G23" s="6" t="s">
         <v>58</v>
       </c>
     </row>
@@ -1889,184 +1889,184 @@
       </c>
       <c r="B12" t="s">
         <v>43</v>
       </c>
       <c r="C12" t="s">
         <v>49</v>
       </c>
       <c r="D12" t="s">
         <v>50</v>
       </c>
       <c r="E12" t="s">
         <v>51</v>
       </c>
       <c r="F12" t="s">
         <v>52</v>
       </c>
       <c r="G12" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="4" t="s">
         <v>61</v>
       </c>
       <c r="B13" s="5" t="s">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="C13" s="5" t="s">
         <v>29</v>
       </c>
       <c r="D13" s="5"/>
       <c r="E13" s="5" t="s">
         <v>30</v>
       </c>
       <c r="F13" s="5" t="s">
-        <v>11</v>
+        <v>33</v>
       </c>
       <c r="G13" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="4" t="s">
         <v>62</v>
       </c>
       <c r="B14" s="5" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="C14" s="5" t="s">
         <v>29</v>
       </c>
       <c r="D14" s="5"/>
       <c r="E14" s="5" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="F14" s="5" t="s">
-        <v>12</v>
+        <v>34</v>
       </c>
       <c r="G14" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="4" t="s">
         <v>63</v>
       </c>
       <c r="B15" s="5" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="C15" s="5" t="s">
         <v>29</v>
       </c>
       <c r="D15" s="5"/>
       <c r="E15" s="5" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="F15" s="5" t="s">
-        <v>10</v>
+        <v>35</v>
       </c>
       <c r="G15" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="4" t="s">
         <v>64</v>
       </c>
       <c r="B16" s="5" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="C16" s="5" t="s">
         <v>29</v>
       </c>
       <c r="D16" s="5"/>
       <c r="E16" s="5" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="F16" s="5" t="s">
-        <v>33</v>
+        <v>11</v>
       </c>
       <c r="G16" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="4" t="s">
         <v>65</v>
       </c>
       <c r="B17" s="5" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="C17" s="5" t="s">
         <v>29</v>
       </c>
       <c r="D17" s="5"/>
       <c r="E17" s="5" t="s">
         <v>32</v>
       </c>
       <c r="F17" s="5" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="G17" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="4" t="s">
         <v>66</v>
       </c>
       <c r="B18" s="5" t="s">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="C18" s="5" t="s">
         <v>29</v>
       </c>
       <c r="D18" s="5"/>
       <c r="E18" s="5" t="s">
         <v>32</v>
       </c>
       <c r="F18" s="5" t="s">
-        <v>35</v>
+        <v>10</v>
       </c>
       <c r="G18" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="4" t="s">
         <v>67</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>8</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>29</v>
       </c>
       <c r="D19" s="5"/>
       <c r="E19" s="5" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="F19" s="5" t="s">
         <v>36</v>
       </c>
       <c r="G19" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="6" t="s">
         <v>54</v>
       </c>
       <c r="C23" s="6" t="s">
         <v>55</v>
       </c>
       <c r="E23" s="6" t="s">
         <v>56</v>
       </c>
       <c r="F23" s="6" t="s">
         <v>57</v>
       </c>
       <c r="G23" s="6" t="s">
         <v>58</v>
       </c>
     </row>
@@ -2398,58 +2398,58 @@
       </c>
       <c r="B29" t="s">
         <v>74</v>
       </c>
       <c r="C29" t="s">
         <v>75</v>
       </c>
       <c r="D29" t="s">
         <v>18</v>
       </c>
       <c r="E29" t="s">
         <v>19</v>
       </c>
       <c r="F29" t="s">
         <v>3</v>
       </c>
       <c r="G29" t="s">
         <v>70</v>
       </c>
       <c r="H29" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="4" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="B30" s="5"/>
       <c r="C30" s="5" t="s">
         <v>77</v>
       </c>
       <c r="D30" s="5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E30" s="5" t="s">
         <v>10</v>
       </c>
       <c r="F30" s="5" t="s">
         <v>14</v>
       </c>
       <c r="G30" s="5">
         <v>-0.32</v>
       </c>
       <c r="H30" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="16" t="s">
         <v>78</v>
       </c>
       <c r="B32" s="16" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
         <v>82</v>
@@ -2461,58 +2461,58 @@
       </c>
       <c r="B34" t="s">
         <v>74</v>
       </c>
       <c r="C34" t="s">
         <v>75</v>
       </c>
       <c r="D34" t="s">
         <v>18</v>
       </c>
       <c r="E34" t="s">
         <v>19</v>
       </c>
       <c r="F34" t="s">
         <v>3</v>
       </c>
       <c r="G34" t="s">
         <v>70</v>
       </c>
       <c r="H34" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="4" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="B35" s="5"/>
       <c r="C35" s="5" t="s">
         <v>81</v>
       </c>
       <c r="D35" s="5" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E35" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F35" s="5" t="s">
         <v>14</v>
       </c>
       <c r="G35" s="5">
         <v>-0.32</v>
       </c>
       <c r="H35" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="16" t="s">
         <v>78</v>
       </c>
       <c r="B37" s="16" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
         <v>84</v>
@@ -2524,58 +2524,58 @@
       </c>
       <c r="B39" t="s">
         <v>74</v>
       </c>
       <c r="C39" t="s">
         <v>75</v>
       </c>
       <c r="D39" t="s">
         <v>18</v>
       </c>
       <c r="E39" t="s">
         <v>19</v>
       </c>
       <c r="F39" t="s">
         <v>3</v>
       </c>
       <c r="G39" t="s">
         <v>70</v>
       </c>
       <c r="H39" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="4" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="B40" s="5"/>
       <c r="C40" s="5" t="s">
         <v>83</v>
       </c>
       <c r="D40" s="5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E40" s="5" t="s">
         <v>12</v>
       </c>
       <c r="F40" s="5" t="s">
         <v>14</v>
       </c>
       <c r="G40" s="5">
         <v>-0.32</v>
       </c>
       <c r="H40" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="16" t="s">
         <v>78</v>
       </c>
       <c r="B42" s="16" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
         <v>86</v>
@@ -2587,130 +2587,130 @@
       </c>
       <c r="B44" t="s">
         <v>74</v>
       </c>
       <c r="C44" t="s">
         <v>75</v>
       </c>
       <c r="D44" t="s">
         <v>18</v>
       </c>
       <c r="E44" t="s">
         <v>19</v>
       </c>
       <c r="F44" t="s">
         <v>3</v>
       </c>
       <c r="G44" t="s">
         <v>70</v>
       </c>
       <c r="H44" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="4" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="B45" s="5"/>
       <c r="C45" s="5" t="s">
         <v>85</v>
       </c>
       <c r="D45" s="5" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="E45" s="5" t="s">
         <v>33</v>
       </c>
       <c r="F45" s="5" t="s">
         <v>14</v>
       </c>
       <c r="G45" s="5">
         <v>-0.32</v>
       </c>
       <c r="H45" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" s="4" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="B46" s="5"/>
       <c r="C46" s="5" t="s">
         <v>85</v>
       </c>
       <c r="D46" s="5" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="E46" s="5" t="s">
         <v>34</v>
       </c>
       <c r="F46" s="5" t="s">
         <v>14</v>
       </c>
       <c r="G46" s="5">
         <v>-0.32</v>
       </c>
       <c r="H46" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" s="4" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="B47" s="5"/>
       <c r="C47" s="5" t="s">
         <v>85</v>
       </c>
       <c r="D47" s="5" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="E47" s="5" t="s">
         <v>35</v>
       </c>
       <c r="F47" s="5" t="s">
         <v>14</v>
       </c>
       <c r="G47" s="5">
         <v>-0.32</v>
       </c>
       <c r="H47" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" s="4" t="s">
         <v>28</v>
       </c>
       <c r="B48" s="5"/>
       <c r="C48" s="5" t="s">
         <v>85</v>
       </c>
       <c r="D48" s="5" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="E48" s="5" t="s">
         <v>36</v>
       </c>
       <c r="F48" s="5" t="s">
         <v>14</v>
       </c>
       <c r="G48" s="5">
         <v>-0.32</v>
       </c>
       <c r="H48" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="56" spans="6:6">
       <c r="F56" s="6" t="s">
         <v>99</v>
       </c>
     </row>
   </sheetData>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.7" right="0.7" top="1" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" fitToHeight="0" orientation="portrait"/>
   <headerFooter>
     <oddFooter>&amp;LDate: &amp;D&amp;C&amp;14&amp;"Calibri,Italic"A member of the Mei Sheng Group&amp;RPage &amp;P of &amp;N</oddFooter>