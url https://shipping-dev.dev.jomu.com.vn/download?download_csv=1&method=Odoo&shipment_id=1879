--- v0 (2026-04-08)
+++ v1 (2026-06-09)
@@ -116,84 +116,84 @@
   <si>
     <t>M</t>
   </si>
   <si>
     <t>Fabric Code</t>
   </si>
   <si>
     <t>Grade</t>
   </si>
   <si>
     <t>Color Group</t>
   </si>
   <si>
     <t>Width</t>
   </si>
   <si>
     <t>Roll Length</t>
   </si>
   <si>
     <t>Kilograms</t>
   </si>
   <si>
     <t>Roll ID</t>
   </si>
   <si>
+    <t>2510113-01-0001</t>
+  </si>
+  <si>
     <t>2510114-01-0002</t>
   </si>
   <si>
     <t>2510116-01-0008</t>
   </si>
   <si>
     <t>2510147-01-0002</t>
   </si>
   <si>
     <t>2510116-01-0012</t>
   </si>
   <si>
     <t>2510163-01-0001</t>
   </si>
   <si>
     <t>2510112-01-0002</t>
   </si>
   <si>
-    <t>2510113-01-0001</t>
-[...1 lines deleted...]
-  <si>
     <t>A</t>
   </si>
   <si>
+    <t>76.0</t>
+  </si>
+  <si>
     <t>74.0</t>
   </si>
   <si>
     <t>72.0</t>
   </si>
   <si>
     <t>81.0</t>
-  </si>
-[...1 lines deleted...]
-    <t>76.0</t>
   </si>
   <si>
     <t>1457.0</t>
   </si>
   <si>
     <t>1175.0</t>
   </si>
   <si>
     <t>DATE:</t>
   </si>
   <si>
     <t>November 03, 2025</t>
   </si>
   <si>
     <t>Vehicle License:</t>
   </si>
   <si>
     <t>60H-07291</t>
   </si>
   <si>
     <t>Bảng kê hàng hóa - NỘI BỘ</t>
   </si>
   <si>
     <t>Packing List - INTERNAL</t>
   </si>
@@ -241,69 +241,69 @@
     <t>KG 
  重量</t>
   </si>
   <si>
     <t>Manager - 经理</t>
   </si>
   <si>
     <t>WH Manager - 仓库管理员</t>
   </si>
   <si>
     <t>Security - 保安员</t>
   </si>
   <si>
     <t>Applicant - 申请人</t>
   </si>
   <si>
     <t>Recipient - 接受者</t>
   </si>
   <si>
     <t>Bảng kê hàng hóa</t>
   </si>
   <si>
     <t>Packing List</t>
   </si>
   <si>
+    <t>2510113_01 - 0001</t>
+  </si>
+  <si>
     <t>2510114_01 - 0002</t>
   </si>
   <si>
     <t>2510116_01 - 0008</t>
   </si>
   <si>
     <t>2510147_01 - 0002</t>
   </si>
   <si>
     <t>2510116_01 - 0012</t>
   </si>
   <si>
     <t>2510163_01 - 0001</t>
   </si>
   <si>
     <t>2510112_01 - 0002</t>
-  </si>
-[...1 lines deleted...]
-    <t>2510113_01 - 0001</t>
   </si>
   <si>
     <t>Packing List - ANHUY</t>
   </si>
   <si>
     <t>Total Weight (Net)</t>
   </si>
   <si>
     <t>Net Weight / KGS</t>
   </si>
   <si>
     <t>Gross Weight / KGS</t>
   </si>
   <si>
     <t>Shipping Marks</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>Lot (Color Group)</t>
   </si>
   <si>
     <t>Batch No./ Color</t>
   </si>
@@ -1315,205 +1315,205 @@
       </c>
       <c r="C14" t="s">
         <v>52</v>
       </c>
       <c r="D14" t="s">
         <v>53</v>
       </c>
       <c r="E14" t="s">
         <v>54</v>
       </c>
       <c r="F14" t="s">
         <v>55</v>
       </c>
       <c r="G14" t="s">
         <v>50</v>
       </c>
       <c r="H14" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B15" s="5" t="s">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="C15" s="5" t="s">
         <v>33</v>
       </c>
       <c r="D15" s="5"/>
       <c r="E15" s="5" t="s">
         <v>34</v>
       </c>
       <c r="F15" s="5" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="G15" s="5" t="s">
         <v>18</v>
       </c>
       <c r="H15" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B16" s="5" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="C16" s="5" t="s">
         <v>33</v>
       </c>
       <c r="D16" s="5"/>
       <c r="E16" s="5" t="s">
         <v>35</v>
       </c>
       <c r="F16" s="5" t="s">
-        <v>38</v>
+        <v>15</v>
       </c>
       <c r="G16" s="5" t="s">
         <v>18</v>
       </c>
       <c r="H16" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="4" t="s">
         <v>28</v>
       </c>
       <c r="B17" s="5" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C17" s="5" t="s">
         <v>33</v>
       </c>
       <c r="D17" s="5"/>
       <c r="E17" s="5" t="s">
         <v>36</v>
       </c>
       <c r="F17" s="5" t="s">
-        <v>13</v>
+        <v>38</v>
       </c>
       <c r="G17" s="5" t="s">
         <v>18</v>
       </c>
       <c r="H17" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="4" t="s">
         <v>29</v>
       </c>
       <c r="B18" s="5" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="C18" s="5" t="s">
         <v>33</v>
       </c>
       <c r="D18" s="5"/>
       <c r="E18" s="5" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="F18" s="5" t="s">
-        <v>39</v>
+        <v>13</v>
       </c>
       <c r="G18" s="5" t="s">
         <v>18</v>
       </c>
       <c r="H18" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="4" t="s">
         <v>30</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>33</v>
       </c>
       <c r="D19" s="5"/>
       <c r="E19" s="5" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="F19" s="5" t="s">
-        <v>16</v>
+        <v>39</v>
       </c>
       <c r="G19" s="5" t="s">
         <v>18</v>
       </c>
       <c r="H19" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="4" t="s">
         <v>31</v>
       </c>
       <c r="B20" s="5" t="s">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="C20" s="5" t="s">
         <v>33</v>
       </c>
       <c r="D20" s="5"/>
       <c r="E20" s="5" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="F20" s="5" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="G20" s="5" t="s">
         <v>18</v>
       </c>
       <c r="H20" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="4" t="s">
         <v>32</v>
       </c>
       <c r="B21" s="5" t="s">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="C21" s="5" t="s">
         <v>33</v>
       </c>
       <c r="D21" s="5"/>
       <c r="E21" s="5" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="F21" s="5" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="G21" s="5" t="s">
         <v>18</v>
       </c>
       <c r="H21" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="6" t="s">
         <v>57</v>
       </c>
       <c r="C25" s="6" t="s">
         <v>58</v>
       </c>
       <c r="E25" s="6" t="s">
         <v>59</v>
       </c>
       <c r="F25" s="6" t="s">
         <v>60</v>
       </c>
       <c r="H25" s="6" t="s">
         <v>61</v>
       </c>
     </row>
@@ -1686,187 +1686,187 @@
       </c>
       <c r="B14" t="s">
         <v>46</v>
       </c>
       <c r="C14" t="s">
         <v>52</v>
       </c>
       <c r="D14" t="s">
         <v>53</v>
       </c>
       <c r="E14" t="s">
         <v>54</v>
       </c>
       <c r="F14" t="s">
         <v>55</v>
       </c>
       <c r="G14" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B15" s="5" t="s">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="C15" s="5" t="s">
         <v>33</v>
       </c>
       <c r="D15" s="5"/>
       <c r="E15" s="5" t="s">
         <v>34</v>
       </c>
       <c r="F15" s="5" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="G15" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B16" s="5" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="C16" s="5" t="s">
         <v>33</v>
       </c>
       <c r="D16" s="5"/>
       <c r="E16" s="5" t="s">
         <v>35</v>
       </c>
       <c r="F16" s="5" t="s">
-        <v>38</v>
+        <v>15</v>
       </c>
       <c r="G16" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="4" t="s">
         <v>28</v>
       </c>
       <c r="B17" s="5" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C17" s="5" t="s">
         <v>33</v>
       </c>
       <c r="D17" s="5"/>
       <c r="E17" s="5" t="s">
         <v>36</v>
       </c>
       <c r="F17" s="5" t="s">
-        <v>13</v>
+        <v>38</v>
       </c>
       <c r="G17" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="4" t="s">
         <v>29</v>
       </c>
       <c r="B18" s="5" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="C18" s="5" t="s">
         <v>33</v>
       </c>
       <c r="D18" s="5"/>
       <c r="E18" s="5" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="F18" s="5" t="s">
-        <v>39</v>
+        <v>13</v>
       </c>
       <c r="G18" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="4" t="s">
         <v>30</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>33</v>
       </c>
       <c r="D19" s="5"/>
       <c r="E19" s="5" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="F19" s="5" t="s">
-        <v>16</v>
+        <v>39</v>
       </c>
       <c r="G19" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="4" t="s">
         <v>31</v>
       </c>
       <c r="B20" s="5" t="s">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="C20" s="5" t="s">
         <v>33</v>
       </c>
       <c r="D20" s="5"/>
       <c r="E20" s="5" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="F20" s="5" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="G20" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="4" t="s">
         <v>32</v>
       </c>
       <c r="B21" s="5" t="s">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="C21" s="5" t="s">
         <v>33</v>
       </c>
       <c r="D21" s="5"/>
       <c r="E21" s="5" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="F21" s="5" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="G21" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="6" t="s">
         <v>57</v>
       </c>
       <c r="C25" s="6" t="s">
         <v>58</v>
       </c>
       <c r="E25" s="6" t="s">
         <v>59</v>
       </c>
       <c r="F25" s="6" t="s">
         <v>60</v>
       </c>
       <c r="G25" s="6" t="s">
         <v>61</v>
       </c>
     </row>
   </sheetData>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.7" right="0.7" top="1" bottom="0.75" header="0.3" footer="0.3"/>
@@ -2036,187 +2036,187 @@
       </c>
       <c r="B14" t="s">
         <v>46</v>
       </c>
       <c r="C14" t="s">
         <v>52</v>
       </c>
       <c r="D14" t="s">
         <v>53</v>
       </c>
       <c r="E14" t="s">
         <v>54</v>
       </c>
       <c r="F14" t="s">
         <v>55</v>
       </c>
       <c r="G14" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="4" t="s">
         <v>64</v>
       </c>
       <c r="B15" s="5" t="s">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="C15" s="5" t="s">
         <v>33</v>
       </c>
       <c r="D15" s="5"/>
       <c r="E15" s="5" t="s">
         <v>34</v>
       </c>
       <c r="F15" s="5" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="G15" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="4" t="s">
         <v>65</v>
       </c>
       <c r="B16" s="5" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="C16" s="5" t="s">
         <v>33</v>
       </c>
       <c r="D16" s="5"/>
       <c r="E16" s="5" t="s">
         <v>35</v>
       </c>
       <c r="F16" s="5" t="s">
-        <v>38</v>
+        <v>15</v>
       </c>
       <c r="G16" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="4" t="s">
         <v>66</v>
       </c>
       <c r="B17" s="5" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C17" s="5" t="s">
         <v>33</v>
       </c>
       <c r="D17" s="5"/>
       <c r="E17" s="5" t="s">
         <v>36</v>
       </c>
       <c r="F17" s="5" t="s">
-        <v>13</v>
+        <v>38</v>
       </c>
       <c r="G17" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="4" t="s">
         <v>67</v>
       </c>
       <c r="B18" s="5" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="C18" s="5" t="s">
         <v>33</v>
       </c>
       <c r="D18" s="5"/>
       <c r="E18" s="5" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="F18" s="5" t="s">
-        <v>39</v>
+        <v>13</v>
       </c>
       <c r="G18" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="4" t="s">
         <v>68</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>33</v>
       </c>
       <c r="D19" s="5"/>
       <c r="E19" s="5" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="F19" s="5" t="s">
-        <v>16</v>
+        <v>39</v>
       </c>
       <c r="G19" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="4" t="s">
         <v>69</v>
       </c>
       <c r="B20" s="5" t="s">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="C20" s="5" t="s">
         <v>33</v>
       </c>
       <c r="D20" s="5"/>
       <c r="E20" s="5" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="F20" s="5" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="G20" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="4" t="s">
         <v>70</v>
       </c>
       <c r="B21" s="5" t="s">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="C21" s="5" t="s">
         <v>33</v>
       </c>
       <c r="D21" s="5"/>
       <c r="E21" s="5" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="F21" s="5" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="G21" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="6" t="s">
         <v>57</v>
       </c>
       <c r="C25" s="6" t="s">
         <v>58</v>
       </c>
       <c r="E25" s="6" t="s">
         <v>59</v>
       </c>
       <c r="F25" s="6" t="s">
         <v>60</v>
       </c>
       <c r="G25" s="6" t="s">
         <v>61</v>
       </c>
     </row>
   </sheetData>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.7" right="0.7" top="1" bottom="0.75" header="0.3" footer="0.3"/>
@@ -2581,82 +2581,82 @@
       </c>
       <c r="B29" t="s">
         <v>77</v>
       </c>
       <c r="C29" t="s">
         <v>78</v>
       </c>
       <c r="D29" t="s">
         <v>22</v>
       </c>
       <c r="E29" t="s">
         <v>23</v>
       </c>
       <c r="F29" t="s">
         <v>3</v>
       </c>
       <c r="G29" t="s">
         <v>73</v>
       </c>
       <c r="H29" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B30" s="5"/>
       <c r="C30" s="5" t="s">
         <v>80</v>
       </c>
       <c r="D30" s="5" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="E30" s="5" t="s">
         <v>38</v>
       </c>
       <c r="F30" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G30" s="5">
         <v>-0.32</v>
       </c>
       <c r="H30" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B31" s="5"/>
       <c r="C31" s="5" t="s">
         <v>80</v>
       </c>
       <c r="D31" s="5" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="E31" s="5" t="s">
         <v>39</v>
       </c>
       <c r="F31" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G31" s="5">
         <v>-0.32</v>
       </c>
       <c r="H31" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="16" t="s">
         <v>81</v>
       </c>
       <c r="B33" s="16" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
         <v>85</v>
@@ -2668,58 +2668,58 @@
       </c>
       <c r="B35" t="s">
         <v>77</v>
       </c>
       <c r="C35" t="s">
         <v>78</v>
       </c>
       <c r="D35" t="s">
         <v>22</v>
       </c>
       <c r="E35" t="s">
         <v>23</v>
       </c>
       <c r="F35" t="s">
         <v>3</v>
       </c>
       <c r="G35" t="s">
         <v>73</v>
       </c>
       <c r="H35" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B36" s="5"/>
       <c r="C36" s="5" t="s">
         <v>84</v>
       </c>
       <c r="D36" s="5" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="E36" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F36" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G36" s="5">
         <v>-0.32</v>
       </c>
       <c r="H36" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="16" t="s">
         <v>81</v>
       </c>
       <c r="B38" s="16" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
         <v>87</v>
@@ -2731,58 +2731,58 @@
       </c>
       <c r="B40" t="s">
         <v>77</v>
       </c>
       <c r="C40" t="s">
         <v>78</v>
       </c>
       <c r="D40" t="s">
         <v>22</v>
       </c>
       <c r="E40" t="s">
         <v>23</v>
       </c>
       <c r="F40" t="s">
         <v>3</v>
       </c>
       <c r="G40" t="s">
         <v>73</v>
       </c>
       <c r="H40" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="4" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B41" s="5"/>
       <c r="C41" s="5" t="s">
         <v>86</v>
       </c>
       <c r="D41" s="5" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="E41" s="5" t="s">
         <v>14</v>
       </c>
       <c r="F41" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G41" s="5">
         <v>-0.32</v>
       </c>
       <c r="H41" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" s="16" t="s">
         <v>81</v>
       </c>
       <c r="B43" s="16" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
         <v>89</v>
@@ -2794,58 +2794,58 @@
       </c>
       <c r="B45" t="s">
         <v>77</v>
       </c>
       <c r="C45" t="s">
         <v>78</v>
       </c>
       <c r="D45" t="s">
         <v>22</v>
       </c>
       <c r="E45" t="s">
         <v>23</v>
       </c>
       <c r="F45" t="s">
         <v>3</v>
       </c>
       <c r="G45" t="s">
         <v>73</v>
       </c>
       <c r="H45" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" s="4" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B46" s="5"/>
       <c r="C46" s="5" t="s">
         <v>88</v>
       </c>
       <c r="D46" s="5" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E46" s="5" t="s">
         <v>15</v>
       </c>
       <c r="F46" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G46" s="5">
         <v>-0.32</v>
       </c>
       <c r="H46" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" s="16" t="s">
         <v>81</v>
       </c>
       <c r="B48" s="16" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
         <v>91</v>
@@ -2857,58 +2857,58 @@
       </c>
       <c r="B50" t="s">
         <v>77</v>
       </c>
       <c r="C50" t="s">
         <v>78</v>
       </c>
       <c r="D50" t="s">
         <v>22</v>
       </c>
       <c r="E50" t="s">
         <v>23</v>
       </c>
       <c r="F50" t="s">
         <v>3</v>
       </c>
       <c r="G50" t="s">
         <v>73</v>
       </c>
       <c r="H50" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" s="4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B51" s="5"/>
       <c r="C51" s="5" t="s">
         <v>90</v>
       </c>
       <c r="D51" s="5" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="E51" s="5" t="s">
         <v>16</v>
       </c>
       <c r="F51" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G51" s="5">
         <v>-0.32</v>
       </c>
       <c r="H51" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" s="16" t="s">
         <v>81</v>
       </c>
       <c r="B53" s="16" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
         <v>93</v>
@@ -2920,58 +2920,58 @@
       </c>
       <c r="B55" t="s">
         <v>77</v>
       </c>
       <c r="C55" t="s">
         <v>78</v>
       </c>
       <c r="D55" t="s">
         <v>22</v>
       </c>
       <c r="E55" t="s">
         <v>23</v>
       </c>
       <c r="F55" t="s">
         <v>3</v>
       </c>
       <c r="G55" t="s">
         <v>73</v>
       </c>
       <c r="H55" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" s="4" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="B56" s="5"/>
       <c r="C56" s="5" t="s">
         <v>92</v>
       </c>
       <c r="D56" s="5" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="E56" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F56" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G56" s="5">
         <v>-0.32</v>
       </c>
       <c r="H56" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="F64" s="6" t="s">
         <v>106</v>
       </c>
     </row>
   </sheetData>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.7" right="0.7" top="1" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" fitToHeight="0" orientation="portrait"/>
   <headerFooter>
     <oddFooter>&amp;LDate: &amp;D&amp;C&amp;14&amp;"Calibri,Italic"A member of the Mei Sheng Group&amp;RPage &amp;P of &amp;N</oddFooter>