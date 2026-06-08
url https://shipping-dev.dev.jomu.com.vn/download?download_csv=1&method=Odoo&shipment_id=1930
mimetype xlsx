--- v0 (2026-04-08)
+++ v1 (2026-06-08)
@@ -90,114 +90,114 @@
   <si>
     <t>Fabric Code</t>
   </si>
   <si>
     <t>Grade</t>
   </si>
   <si>
     <t>Color Group</t>
   </si>
   <si>
     <t>Width</t>
   </si>
   <si>
     <t>Roll Length</t>
   </si>
   <si>
     <t>Kilograms</t>
   </si>
   <si>
     <t>Roll ID</t>
   </si>
   <si>
     <t>2411124-02-0057</t>
   </si>
   <si>
+    <t>2411124-02-0059</t>
+  </si>
+  <si>
+    <t>2411124-02-0060</t>
+  </si>
+  <si>
+    <t>2411124-02-0048</t>
+  </si>
+  <si>
+    <t>2411124-02-0049</t>
+  </si>
+  <si>
     <t>2411124-02-0050</t>
   </si>
   <si>
-    <t>2411124-02-0059</t>
-[...10 lines deleted...]
-  <si>
     <t>2411124-02-0051</t>
   </si>
   <si>
     <t>2411124-02-0052</t>
   </si>
   <si>
     <t>A</t>
   </si>
   <si>
     <t>63.0</t>
   </si>
   <si>
     <t>140.0</t>
   </si>
   <si>
+    <t>135.0</t>
+  </si>
+  <si>
+    <t>127.0</t>
+  </si>
+  <si>
+    <t>168.0</t>
+  </si>
+  <si>
+    <t>151.0</t>
+  </si>
+  <si>
     <t>110.0</t>
   </si>
   <si>
-    <t>135.0</t>
-[...10 lines deleted...]
-  <si>
     <t>120.0</t>
   </si>
   <si>
     <t>68.56</t>
   </si>
   <si>
+    <t>66.22</t>
+  </si>
+  <si>
+    <t>63.50</t>
+  </si>
+  <si>
+    <t>82.02</t>
+  </si>
+  <si>
+    <t>73.60</t>
+  </si>
+  <si>
     <t>54.26</t>
-  </si>
-[...10 lines deleted...]
-    <t>73.60</t>
   </si>
   <si>
     <t>53.74</t>
   </si>
   <si>
     <t>57.98</t>
   </si>
   <si>
     <t>DATE:</t>
   </si>
   <si>
     <t>November 26, 2025</t>
   </si>
   <si>
     <t>Vehicle License:</t>
   </si>
   <si>
     <t>Bảng kê hàng hóa - NỘI BỘ</t>
   </si>
   <si>
     <t>Packing List - INTERNAL</t>
   </si>
   <si>
     <t>Fabric Code
 产品</t>
@@ -245,63 +245,63 @@
   <si>
     <t>Manager - 经理</t>
   </si>
   <si>
     <t>WH Manager - 仓库管理员</t>
   </si>
   <si>
     <t>Security - 保安员</t>
   </si>
   <si>
     <t>Applicant - 申请人</t>
   </si>
   <si>
     <t>Recipient - 接受者</t>
   </si>
   <si>
     <t>Bảng kê hàng hóa</t>
   </si>
   <si>
     <t>Packing List</t>
   </si>
   <si>
     <t>2411124_02 - 0057</t>
   </si>
   <si>
+    <t>2411124_02 - 0059</t>
+  </si>
+  <si>
+    <t>2411124_02 - 0060</t>
+  </si>
+  <si>
+    <t>2411124_02 - 0048</t>
+  </si>
+  <si>
+    <t>2411124_02 - 0049</t>
+  </si>
+  <si>
     <t>2411124_02 - 0050</t>
-  </si>
-[...10 lines deleted...]
-    <t>2411124_02 - 0049</t>
   </si>
   <si>
     <t>2411124_02 - 0051</t>
   </si>
   <si>
     <t>2411124_02 - 0052</t>
   </si>
   <si>
     <t>Packing List - ANHUY</t>
   </si>
   <si>
     <t>Total Weight (Net)</t>
   </si>
   <si>
     <t>Net Weight / KGS</t>
   </si>
   <si>
     <t>Gross Weight / KGS</t>
   </si>
   <si>
     <t>Shipping Marks</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
@@ -1271,51 +1271,51 @@
       <c r="F15" s="5" t="s">
         <v>33</v>
       </c>
       <c r="G15" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H15" s="5" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C16" s="5" t="s">
         <v>26</v>
       </c>
       <c r="D16" s="5"/>
       <c r="E16" s="5" t="s">
         <v>27</v>
       </c>
       <c r="F16" s="5" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="G16" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H16" s="5" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C17" s="5" t="s">
         <v>26</v>
       </c>
       <c r="D17" s="5"/>
       <c r="E17" s="5" t="s">
         <v>27</v>
       </c>
       <c r="F17" s="5" t="s">
         <v>34</v>
       </c>
@@ -1576,51 +1576,51 @@
       <c r="E15" s="5" t="s">
         <v>27</v>
       </c>
       <c r="F15" s="5" t="s">
         <v>33</v>
       </c>
       <c r="G15" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C16" s="5" t="s">
         <v>26</v>
       </c>
       <c r="D16" s="5"/>
       <c r="E16" s="5" t="s">
         <v>27</v>
       </c>
       <c r="F16" s="5" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="G16" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C17" s="5" t="s">
         <v>26</v>
       </c>
       <c r="D17" s="5"/>
       <c r="E17" s="5" t="s">
         <v>27</v>
       </c>
       <c r="F17" s="5" t="s">
         <v>34</v>
       </c>
       <c r="G17" s="5" t="s">
         <v>9</v>
       </c>
@@ -1875,51 +1875,51 @@
       <c r="E15" s="5" t="s">
         <v>27</v>
       </c>
       <c r="F15" s="5" t="s">
         <v>33</v>
       </c>
       <c r="G15" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="4" t="s">
         <v>72</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C16" s="5" t="s">
         <v>26</v>
       </c>
       <c r="D16" s="5"/>
       <c r="E16" s="5" t="s">
         <v>27</v>
       </c>
       <c r="F16" s="5" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="G16" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="4" t="s">
         <v>73</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C17" s="5" t="s">
         <v>26</v>
       </c>
       <c r="D17" s="5"/>
       <c r="E17" s="5" t="s">
         <v>27</v>
       </c>
       <c r="F17" s="5" t="s">
         <v>34</v>
       </c>
       <c r="G17" s="5" t="s">
         <v>9</v>
       </c>
@@ -2255,165 +2255,165 @@
       <c r="G30" s="5">
         <v>68.23999999999999</v>
       </c>
       <c r="H30" s="5" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="4" t="s">
         <v>19</v>
       </c>
       <c r="B31" s="5"/>
       <c r="C31" s="5" t="s">
         <v>83</v>
       </c>
       <c r="D31" s="5" t="s">
         <v>27</v>
       </c>
       <c r="E31" s="5" t="s">
         <v>29</v>
       </c>
       <c r="F31" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G31" s="5">
-        <v>53.94</v>
+        <v>65.90000000000001</v>
       </c>
       <c r="H31" s="5" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="4" t="s">
         <v>20</v>
       </c>
       <c r="B32" s="5"/>
       <c r="C32" s="5" t="s">
         <v>83</v>
       </c>
       <c r="D32" s="5" t="s">
         <v>27</v>
       </c>
       <c r="E32" s="5" t="s">
         <v>30</v>
       </c>
       <c r="F32" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G32" s="5">
-        <v>65.90000000000001</v>
+        <v>63.18</v>
       </c>
       <c r="H32" s="5" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="4" t="s">
         <v>21</v>
       </c>
       <c r="B33" s="5"/>
       <c r="C33" s="5" t="s">
         <v>83</v>
       </c>
       <c r="D33" s="5" t="s">
         <v>27</v>
       </c>
       <c r="E33" s="5" t="s">
         <v>31</v>
       </c>
       <c r="F33" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G33" s="5">
-        <v>63.18</v>
+        <v>81.7</v>
       </c>
       <c r="H33" s="5" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B34" s="5"/>
       <c r="C34" s="5" t="s">
         <v>83</v>
       </c>
       <c r="D34" s="5" t="s">
         <v>27</v>
       </c>
       <c r="E34" s="5" t="s">
         <v>32</v>
       </c>
       <c r="F34" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G34" s="5">
-        <v>81.7</v>
+        <v>73.28</v>
       </c>
       <c r="H34" s="5" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B35" s="5"/>
       <c r="C35" s="5" t="s">
         <v>83</v>
       </c>
       <c r="D35" s="5" t="s">
         <v>27</v>
       </c>
       <c r="E35" s="5" t="s">
         <v>33</v>
       </c>
       <c r="F35" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G35" s="5">
-        <v>73.28</v>
+        <v>53.94</v>
       </c>
       <c r="H35" s="5" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B36" s="5"/>
       <c r="C36" s="5" t="s">
         <v>83</v>
       </c>
       <c r="D36" s="5" t="s">
         <v>27</v>
       </c>
       <c r="E36" s="5" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="F36" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G36" s="5">
         <v>53.42</v>
       </c>
       <c r="H36" s="5" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B37" s="5"/>
       <c r="C37" s="5" t="s">
         <v>83</v>
       </c>
       <c r="D37" s="5" t="s">
         <v>27</v>
       </c>
       <c r="E37" s="5" t="s">
         <v>34</v>
       </c>