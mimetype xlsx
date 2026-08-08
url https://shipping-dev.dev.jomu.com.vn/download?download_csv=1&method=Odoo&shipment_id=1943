--- v0 (2026-04-08)
+++ v1 (2026-08-08)
@@ -111,75 +111,75 @@
   <si>
     <t>M</t>
   </si>
   <si>
     <t>Fabric Code</t>
   </si>
   <si>
     <t>Grade</t>
   </si>
   <si>
     <t>Color Group</t>
   </si>
   <si>
     <t>Width</t>
   </si>
   <si>
     <t>Roll Length</t>
   </si>
   <si>
     <t>Kilograms</t>
   </si>
   <si>
     <t>Roll ID</t>
   </si>
   <si>
+    <t>2511259-01-0001</t>
+  </si>
+  <si>
+    <t>2511070-01-0001</t>
+  </si>
+  <si>
+    <t>2511120-01-0001</t>
+  </si>
+  <si>
     <t>2511072-01-0002</t>
   </si>
   <si>
     <t>2511072-01-0003</t>
   </si>
   <si>
     <t>2511072-01-0004</t>
   </si>
   <si>
-    <t>2511259-01-0001</t>
-[...7 lines deleted...]
-  <si>
     <t>A</t>
   </si>
   <si>
+    <t>76.0</t>
+  </si>
+  <si>
     <t>74.0</t>
-  </si>
-[...1 lines deleted...]
-    <t>76.0</t>
   </si>
   <si>
     <t>73.0</t>
   </si>
   <si>
     <t>1878.0</t>
   </si>
   <si>
     <t>1770.0</t>
   </si>
   <si>
     <t>966.0</t>
   </si>
   <si>
     <t>DATE:</t>
   </si>
   <si>
     <t>December 03, 2025</t>
   </si>
   <si>
     <t>Vehicle License:</t>
   </si>
   <si>
     <t>60C-15775</t>
   </si>
@@ -233,66 +233,66 @@
     <t>KG 
  重量</t>
   </si>
   <si>
     <t>Manager - 经理</t>
   </si>
   <si>
     <t>WH Manager - 仓库管理员</t>
   </si>
   <si>
     <t>Security - 保安员</t>
   </si>
   <si>
     <t>Applicant - 申请人</t>
   </si>
   <si>
     <t>Recipient - 接受者</t>
   </si>
   <si>
     <t>Bảng kê hàng hóa</t>
   </si>
   <si>
     <t>Packing List</t>
   </si>
   <si>
+    <t>2511259_01 - 0001</t>
+  </si>
+  <si>
+    <t>2511070_01 - 0001</t>
+  </si>
+  <si>
+    <t>2511120_01 - 0001</t>
+  </si>
+  <si>
     <t>2511072_01 - 0002</t>
   </si>
   <si>
     <t>2511072_01 - 0003</t>
   </si>
   <si>
     <t>2511072_01 - 0004</t>
-  </si>
-[...7 lines deleted...]
-    <t>2511120_01 - 0001</t>
   </si>
   <si>
     <t>Packing List - ANHUY</t>
   </si>
   <si>
     <t>Total Weight (Net)</t>
   </si>
   <si>
     <t>Net Weight / KGS</t>
   </si>
   <si>
     <t>Gross Weight / KGS</t>
   </si>
   <si>
     <t>Shipping Marks</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>Lot (Color Group)</t>
   </si>
   <si>
     <t>Batch No./ Color</t>
   </si>
@@ -1224,187 +1224,187 @@
       </c>
       <c r="C12" t="s">
         <v>50</v>
       </c>
       <c r="D12" t="s">
         <v>51</v>
       </c>
       <c r="E12" t="s">
         <v>52</v>
       </c>
       <c r="F12" t="s">
         <v>53</v>
       </c>
       <c r="G12" t="s">
         <v>48</v>
       </c>
       <c r="H12" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B13" s="5" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="C13" s="5" t="s">
         <v>31</v>
       </c>
       <c r="D13" s="5"/>
       <c r="E13" s="5" t="s">
         <v>32</v>
       </c>
       <c r="F13" s="5" t="s">
-        <v>35</v>
+        <v>13</v>
       </c>
       <c r="G13" s="5" t="s">
         <v>17</v>
       </c>
       <c r="H13" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B14" s="5" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="C14" s="5" t="s">
         <v>31</v>
       </c>
       <c r="D14" s="5"/>
       <c r="E14" s="5" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="F14" s="5" t="s">
-        <v>36</v>
+        <v>11</v>
       </c>
       <c r="G14" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="H14" s="5">
-        <v>0</v>
+      <c r="H14" s="5" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B15" s="5" t="s">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="C15" s="5" t="s">
         <v>31</v>
       </c>
       <c r="D15" s="5"/>
       <c r="E15" s="5" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="F15" s="5" t="s">
-        <v>37</v>
+        <v>12</v>
       </c>
       <c r="G15" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="H15" s="5">
-        <v>0</v>
+      <c r="H15" s="5" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="4" t="s">
         <v>28</v>
       </c>
       <c r="B16" s="5" t="s">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="C16" s="5" t="s">
         <v>31</v>
       </c>
       <c r="D16" s="5"/>
       <c r="E16" s="5" t="s">
         <v>33</v>
       </c>
       <c r="F16" s="5" t="s">
-        <v>13</v>
+        <v>35</v>
       </c>
       <c r="G16" s="5" t="s">
         <v>17</v>
       </c>
       <c r="H16" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="4" t="s">
         <v>29</v>
       </c>
       <c r="B17" s="5" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C17" s="5" t="s">
         <v>31</v>
       </c>
       <c r="D17" s="5"/>
       <c r="E17" s="5" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="F17" s="5" t="s">
-        <v>11</v>
+        <v>36</v>
       </c>
       <c r="G17" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="H17" s="5" t="s">
-        <v>14</v>
+      <c r="H17" s="5">
+        <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="4" t="s">
         <v>30</v>
       </c>
       <c r="B18" s="5" t="s">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="C18" s="5" t="s">
         <v>31</v>
       </c>
       <c r="D18" s="5"/>
       <c r="E18" s="5" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="F18" s="5" t="s">
-        <v>12</v>
+        <v>37</v>
       </c>
       <c r="G18" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="H18" s="5" t="s">
-        <v>15</v>
+      <c r="H18" s="5">
+        <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="6" t="s">
         <v>55</v>
       </c>
       <c r="C22" s="6" t="s">
         <v>56</v>
       </c>
       <c r="E22" s="6" t="s">
         <v>57</v>
       </c>
       <c r="F22" s="6" t="s">
         <v>58</v>
       </c>
       <c r="H22" s="6" t="s">
         <v>59</v>
       </c>
     </row>
   </sheetData>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.7" right="0.7" top="1" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" fitToHeight="0" orientation="portrait"/>
   <headerFooter>
     <oddFooter>&amp;LDate: &amp;D&amp;C&amp;14&amp;"Calibri,Italic"A member of the Mei Sheng Group&amp;RPage &amp;P of &amp;N</oddFooter>
@@ -1543,166 +1543,166 @@
       </c>
       <c r="B12" t="s">
         <v>44</v>
       </c>
       <c r="C12" t="s">
         <v>50</v>
       </c>
       <c r="D12" t="s">
         <v>51</v>
       </c>
       <c r="E12" t="s">
         <v>52</v>
       </c>
       <c r="F12" t="s">
         <v>53</v>
       </c>
       <c r="G12" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B13" s="5" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="C13" s="5" t="s">
         <v>31</v>
       </c>
       <c r="D13" s="5"/>
       <c r="E13" s="5" t="s">
         <v>32</v>
       </c>
       <c r="F13" s="5" t="s">
-        <v>35</v>
+        <v>13</v>
       </c>
       <c r="G13" s="5" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B14" s="5" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="C14" s="5" t="s">
         <v>31</v>
       </c>
       <c r="D14" s="5"/>
       <c r="E14" s="5" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="F14" s="5" t="s">
-        <v>36</v>
+        <v>11</v>
       </c>
       <c r="G14" s="5" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B15" s="5" t="s">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="C15" s="5" t="s">
         <v>31</v>
       </c>
       <c r="D15" s="5"/>
       <c r="E15" s="5" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="F15" s="5" t="s">
-        <v>37</v>
+        <v>12</v>
       </c>
       <c r="G15" s="5" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="4" t="s">
         <v>28</v>
       </c>
       <c r="B16" s="5" t="s">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="C16" s="5" t="s">
         <v>31</v>
       </c>
       <c r="D16" s="5"/>
       <c r="E16" s="5" t="s">
         <v>33</v>
       </c>
       <c r="F16" s="5" t="s">
-        <v>13</v>
+        <v>35</v>
       </c>
       <c r="G16" s="5" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="4" t="s">
         <v>29</v>
       </c>
       <c r="B17" s="5" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C17" s="5" t="s">
         <v>31</v>
       </c>
       <c r="D17" s="5"/>
       <c r="E17" s="5" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="F17" s="5" t="s">
-        <v>11</v>
+        <v>36</v>
       </c>
       <c r="G17" s="5" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="4" t="s">
         <v>30</v>
       </c>
       <c r="B18" s="5" t="s">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="C18" s="5" t="s">
         <v>31</v>
       </c>
       <c r="D18" s="5"/>
       <c r="E18" s="5" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="F18" s="5" t="s">
-        <v>12</v>
+        <v>37</v>
       </c>
       <c r="G18" s="5" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="6" t="s">
         <v>55</v>
       </c>
       <c r="C22" s="6" t="s">
         <v>56</v>
       </c>
       <c r="E22" s="6" t="s">
         <v>57</v>
       </c>
       <c r="F22" s="6" t="s">
         <v>58</v>
       </c>
       <c r="G22" s="6" t="s">
         <v>59</v>
       </c>
     </row>
   </sheetData>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.7" right="0.7" top="1" bottom="0.75" header="0.3" footer="0.3"/>
@@ -1844,166 +1844,166 @@
       </c>
       <c r="B12" t="s">
         <v>44</v>
       </c>
       <c r="C12" t="s">
         <v>50</v>
       </c>
       <c r="D12" t="s">
         <v>51</v>
       </c>
       <c r="E12" t="s">
         <v>52</v>
       </c>
       <c r="F12" t="s">
         <v>53</v>
       </c>
       <c r="G12" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="4" t="s">
         <v>62</v>
       </c>
       <c r="B13" s="5" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="C13" s="5" t="s">
         <v>31</v>
       </c>
       <c r="D13" s="5"/>
       <c r="E13" s="5" t="s">
         <v>32</v>
       </c>
       <c r="F13" s="5" t="s">
-        <v>35</v>
+        <v>13</v>
       </c>
       <c r="G13" s="5" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="4" t="s">
         <v>63</v>
       </c>
       <c r="B14" s="5" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="C14" s="5" t="s">
         <v>31</v>
       </c>
       <c r="D14" s="5"/>
       <c r="E14" s="5" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="F14" s="5" t="s">
-        <v>36</v>
+        <v>11</v>
       </c>
       <c r="G14" s="5" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="4" t="s">
         <v>64</v>
       </c>
       <c r="B15" s="5" t="s">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="C15" s="5" t="s">
         <v>31</v>
       </c>
       <c r="D15" s="5"/>
       <c r="E15" s="5" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="F15" s="5" t="s">
-        <v>37</v>
+        <v>12</v>
       </c>
       <c r="G15" s="5" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="4" t="s">
         <v>65</v>
       </c>
       <c r="B16" s="5" t="s">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="C16" s="5" t="s">
         <v>31</v>
       </c>
       <c r="D16" s="5"/>
       <c r="E16" s="5" t="s">
         <v>33</v>
       </c>
       <c r="F16" s="5" t="s">
-        <v>13</v>
+        <v>35</v>
       </c>
       <c r="G16" s="5" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="4" t="s">
         <v>66</v>
       </c>
       <c r="B17" s="5" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C17" s="5" t="s">
         <v>31</v>
       </c>
       <c r="D17" s="5"/>
       <c r="E17" s="5" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="F17" s="5" t="s">
-        <v>11</v>
+        <v>36</v>
       </c>
       <c r="G17" s="5" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="4" t="s">
         <v>67</v>
       </c>
       <c r="B18" s="5" t="s">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="C18" s="5" t="s">
         <v>31</v>
       </c>
       <c r="D18" s="5"/>
       <c r="E18" s="5" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="F18" s="5" t="s">
-        <v>12</v>
+        <v>37</v>
       </c>
       <c r="G18" s="5" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="6" t="s">
         <v>55</v>
       </c>
       <c r="C22" s="6" t="s">
         <v>56</v>
       </c>
       <c r="E22" s="6" t="s">
         <v>57</v>
       </c>
       <c r="F22" s="6" t="s">
         <v>58</v>
       </c>
       <c r="G22" s="6" t="s">
         <v>59</v>
       </c>
     </row>
   </sheetData>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.7" right="0.7" top="1" bottom="0.75" header="0.3" footer="0.3"/>
@@ -2332,106 +2332,106 @@
       </c>
       <c r="B29" t="s">
         <v>74</v>
       </c>
       <c r="C29" t="s">
         <v>75</v>
       </c>
       <c r="D29" t="s">
         <v>21</v>
       </c>
       <c r="E29" t="s">
         <v>22</v>
       </c>
       <c r="F29" t="s">
         <v>3</v>
       </c>
       <c r="G29" t="s">
         <v>70</v>
       </c>
       <c r="H29" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="4" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="B30" s="5"/>
       <c r="C30" s="5" t="s">
         <v>77</v>
       </c>
       <c r="D30" s="5" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E30" s="5" t="s">
         <v>35</v>
       </c>
       <c r="F30" s="5" t="s">
         <v>17</v>
       </c>
       <c r="G30" s="5">
         <v>-0.32</v>
       </c>
       <c r="H30" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="4" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="B31" s="5"/>
       <c r="C31" s="5" t="s">
         <v>77</v>
       </c>
       <c r="D31" s="5" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E31" s="5" t="s">
         <v>36</v>
       </c>
       <c r="F31" s="5" t="s">
         <v>17</v>
       </c>
       <c r="G31" s="5">
         <v>-0.32</v>
       </c>
       <c r="H31" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="4" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="B32" s="5"/>
       <c r="C32" s="5" t="s">
         <v>77</v>
       </c>
       <c r="D32" s="5" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E32" s="5" t="s">
         <v>37</v>
       </c>
       <c r="F32" s="5" t="s">
         <v>17</v>
       </c>
       <c r="G32" s="5">
         <v>-0.32</v>
       </c>
       <c r="H32" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="16" t="s">
         <v>78</v>
       </c>
       <c r="B34" s="16" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
         <v>82</v>
@@ -2443,58 +2443,58 @@
       </c>
       <c r="B36" t="s">
         <v>74</v>
       </c>
       <c r="C36" t="s">
         <v>75</v>
       </c>
       <c r="D36" t="s">
         <v>21</v>
       </c>
       <c r="E36" t="s">
         <v>22</v>
       </c>
       <c r="F36" t="s">
         <v>3</v>
       </c>
       <c r="G36" t="s">
         <v>70</v>
       </c>
       <c r="H36" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="4" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="B37" s="5"/>
       <c r="C37" s="5" t="s">
         <v>81</v>
       </c>
       <c r="D37" s="5" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E37" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F37" s="5" t="s">
         <v>17</v>
       </c>
       <c r="G37" s="5">
         <v>51.28</v>
       </c>
       <c r="H37" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="16" t="s">
         <v>78</v>
       </c>
       <c r="B39" s="16" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
         <v>84</v>
@@ -2506,51 +2506,51 @@
       </c>
       <c r="B41" t="s">
         <v>74</v>
       </c>
       <c r="C41" t="s">
         <v>75</v>
       </c>
       <c r="D41" t="s">
         <v>21</v>
       </c>
       <c r="E41" t="s">
         <v>22</v>
       </c>
       <c r="F41" t="s">
         <v>3</v>
       </c>
       <c r="G41" t="s">
         <v>70</v>
       </c>
       <c r="H41" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="4" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="B42" s="5"/>
       <c r="C42" s="5" t="s">
         <v>83</v>
       </c>
       <c r="D42" s="5" t="s">
         <v>34</v>
       </c>
       <c r="E42" s="5" t="s">
         <v>12</v>
       </c>
       <c r="F42" s="5" t="s">
         <v>17</v>
       </c>
       <c r="G42" s="5">
         <v>49.44</v>
       </c>
       <c r="H42" s="5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="16" t="s">
         <v>78</v>
       </c>
@@ -2569,58 +2569,58 @@
       </c>
       <c r="B46" t="s">
         <v>74</v>
       </c>
       <c r="C46" t="s">
         <v>75</v>
       </c>
       <c r="D46" t="s">
         <v>21</v>
       </c>
       <c r="E46" t="s">
         <v>22</v>
       </c>
       <c r="F46" t="s">
         <v>3</v>
       </c>
       <c r="G46" t="s">
         <v>70</v>
       </c>
       <c r="H46" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" s="4" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="B47" s="5"/>
       <c r="C47" s="5" t="s">
         <v>85</v>
       </c>
       <c r="D47" s="5" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="E47" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F47" s="5" t="s">
         <v>17</v>
       </c>
       <c r="G47" s="5">
         <v>-0.32</v>
       </c>
       <c r="H47" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="55" spans="6:6">
       <c r="F55" s="6" t="s">
         <v>99</v>
       </c>
     </row>
   </sheetData>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.7" right="0.7" top="1" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" fitToHeight="0" orientation="portrait"/>
   <headerFooter>
     <oddFooter>&amp;LDate: &amp;D&amp;C&amp;14&amp;"Calibri,Italic"A member of the Mei Sheng Group&amp;RPage &amp;P of &amp;N</oddFooter>