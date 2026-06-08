--- v0 (2026-04-08)
+++ v1 (2026-06-08)
@@ -98,84 +98,84 @@
   <si>
     <t>Fabric Code</t>
   </si>
   <si>
     <t>Grade</t>
   </si>
   <si>
     <t>Color Group</t>
   </si>
   <si>
     <t>Width</t>
   </si>
   <si>
     <t>Roll Length</t>
   </si>
   <si>
     <t>Kilograms</t>
   </si>
   <si>
     <t>Roll ID</t>
   </si>
   <si>
     <t>2511120-01-0004</t>
   </si>
   <si>
+    <t>2511259-01-0002</t>
+  </si>
+  <si>
+    <t>2511259-01-0003</t>
+  </si>
+  <si>
     <t>2511072-01-0005</t>
   </si>
   <si>
     <t>2511072-01-0006</t>
   </si>
   <si>
-    <t>2511259-01-0002</t>
-[...4 lines deleted...]
-  <si>
     <t>A</t>
   </si>
   <si>
     <t>81.0</t>
   </si>
   <si>
+    <t>76.0</t>
+  </si>
+  <si>
     <t>74.0</t>
   </si>
   <si>
-    <t>76.0</t>
+    <t>1130.0</t>
+  </si>
+  <si>
+    <t>1683.0</t>
   </si>
   <si>
     <t>1623.0</t>
   </si>
   <si>
     <t>1611.0</t>
-  </si>
-[...4 lines deleted...]
-    <t>1683.0</t>
   </si>
   <si>
     <t>DATE:</t>
   </si>
   <si>
     <t>December 06, 2025</t>
   </si>
   <si>
     <t>Vehicle License:</t>
   </si>
   <si>
     <t>60H-00435</t>
   </si>
   <si>
     <t>Bảng kê hàng hóa - NỘI BỘ</t>
   </si>
   <si>
     <t>Packing List - INTERNAL</t>
   </si>
   <si>
     <t>Fabric Code
 产品</t>
   </si>
   <si>
     <t>Total Length
@@ -220,60 +220,60 @@
   <si>
     <t>Manager - 经理</t>
   </si>
   <si>
     <t>WH Manager - 仓库管理员</t>
   </si>
   <si>
     <t>Security - 保安员</t>
   </si>
   <si>
     <t>Applicant - 申请人</t>
   </si>
   <si>
     <t>Recipient - 接受者</t>
   </si>
   <si>
     <t>Bảng kê hàng hóa</t>
   </si>
   <si>
     <t>Packing List</t>
   </si>
   <si>
     <t>2511120_01 - 0004</t>
   </si>
   <si>
+    <t>2511259_01 - 0002</t>
+  </si>
+  <si>
+    <t>2511259_01 - 0003</t>
+  </si>
+  <si>
     <t>2511072_01 - 0005</t>
   </si>
   <si>
     <t>2511072_01 - 0006</t>
-  </si>
-[...4 lines deleted...]
-    <t>2511259_01 - 0003</t>
   </si>
   <si>
     <t>Packing List - ANHUY</t>
   </si>
   <si>
     <t>Total Weight (Net)</t>
   </si>
   <si>
     <t>Net Weight / KGS</t>
   </si>
   <si>
     <t>Gross Weight / KGS</t>
   </si>
   <si>
     <t>Shipping Marks</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>Lot (Color Group)</t>
   </si>
   <si>
     <t>Batch No./ Color</t>
   </si>
@@ -1189,123 +1189,123 @@
       <c r="B12" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C12" s="5" t="s">
         <v>25</v>
       </c>
       <c r="D12" s="5"/>
       <c r="E12" s="5" t="s">
         <v>26</v>
       </c>
       <c r="F12" s="5" t="s">
         <v>10</v>
       </c>
       <c r="G12" s="5" t="s">
         <v>12</v>
       </c>
       <c r="H12" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="4" t="s">
         <v>21</v>
       </c>
       <c r="B13" s="5" t="s">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="C13" s="5" t="s">
         <v>25</v>
       </c>
       <c r="D13" s="5"/>
       <c r="E13" s="5" t="s">
         <v>27</v>
       </c>
       <c r="F13" s="5" t="s">
         <v>29</v>
       </c>
       <c r="G13" s="5" t="s">
         <v>12</v>
       </c>
       <c r="H13" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B14" s="5" t="s">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="C14" s="5" t="s">
         <v>25</v>
       </c>
       <c r="D14" s="5"/>
       <c r="E14" s="5" t="s">
         <v>27</v>
       </c>
       <c r="F14" s="5" t="s">
         <v>30</v>
       </c>
       <c r="G14" s="5" t="s">
         <v>12</v>
       </c>
       <c r="H14" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B15" s="5" t="s">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="C15" s="5" t="s">
         <v>25</v>
       </c>
       <c r="D15" s="5"/>
       <c r="E15" s="5" t="s">
         <v>28</v>
       </c>
       <c r="F15" s="5" t="s">
         <v>31</v>
       </c>
       <c r="G15" s="5" t="s">
         <v>12</v>
       </c>
       <c r="H15" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="5" t="s">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="C16" s="5" t="s">
         <v>25</v>
       </c>
       <c r="D16" s="5"/>
       <c r="E16" s="5" t="s">
         <v>28</v>
       </c>
       <c r="F16" s="5" t="s">
         <v>32</v>
       </c>
       <c r="G16" s="5" t="s">
         <v>12</v>
       </c>
       <c r="H16" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="6" t="s">
         <v>50</v>
       </c>
       <c r="C20" s="6" t="s">
         <v>51</v>
       </c>
@@ -1467,114 +1467,114 @@
       <c r="A12" s="4" t="s">
         <v>20</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C12" s="5" t="s">
         <v>25</v>
       </c>
       <c r="D12" s="5"/>
       <c r="E12" s="5" t="s">
         <v>26</v>
       </c>
       <c r="F12" s="5" t="s">
         <v>10</v>
       </c>
       <c r="G12" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="4" t="s">
         <v>21</v>
       </c>
       <c r="B13" s="5" t="s">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="C13" s="5" t="s">
         <v>25</v>
       </c>
       <c r="D13" s="5"/>
       <c r="E13" s="5" t="s">
         <v>27</v>
       </c>
       <c r="F13" s="5" t="s">
         <v>29</v>
       </c>
       <c r="G13" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B14" s="5" t="s">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="C14" s="5" t="s">
         <v>25</v>
       </c>
       <c r="D14" s="5"/>
       <c r="E14" s="5" t="s">
         <v>27</v>
       </c>
       <c r="F14" s="5" t="s">
         <v>30</v>
       </c>
       <c r="G14" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B15" s="5" t="s">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="C15" s="5" t="s">
         <v>25</v>
       </c>
       <c r="D15" s="5"/>
       <c r="E15" s="5" t="s">
         <v>28</v>
       </c>
       <c r="F15" s="5" t="s">
         <v>31</v>
       </c>
       <c r="G15" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="5" t="s">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="C16" s="5" t="s">
         <v>25</v>
       </c>
       <c r="D16" s="5"/>
       <c r="E16" s="5" t="s">
         <v>28</v>
       </c>
       <c r="F16" s="5" t="s">
         <v>32</v>
       </c>
       <c r="G16" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="6" t="s">
         <v>50</v>
       </c>
       <c r="C20" s="6" t="s">
         <v>51</v>
       </c>
       <c r="E20" s="6" t="s">
         <v>52</v>
       </c>
@@ -1733,114 +1733,114 @@
       <c r="A12" s="4" t="s">
         <v>57</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C12" s="5" t="s">
         <v>25</v>
       </c>
       <c r="D12" s="5"/>
       <c r="E12" s="5" t="s">
         <v>26</v>
       </c>
       <c r="F12" s="5" t="s">
         <v>10</v>
       </c>
       <c r="G12" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="4" t="s">
         <v>58</v>
       </c>
       <c r="B13" s="5" t="s">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="C13" s="5" t="s">
         <v>25</v>
       </c>
       <c r="D13" s="5"/>
       <c r="E13" s="5" t="s">
         <v>27</v>
       </c>
       <c r="F13" s="5" t="s">
         <v>29</v>
       </c>
       <c r="G13" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="4" t="s">
         <v>59</v>
       </c>
       <c r="B14" s="5" t="s">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="C14" s="5" t="s">
         <v>25</v>
       </c>
       <c r="D14" s="5"/>
       <c r="E14" s="5" t="s">
         <v>27</v>
       </c>
       <c r="F14" s="5" t="s">
         <v>30</v>
       </c>
       <c r="G14" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="4" t="s">
         <v>60</v>
       </c>
       <c r="B15" s="5" t="s">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="C15" s="5" t="s">
         <v>25</v>
       </c>
       <c r="D15" s="5"/>
       <c r="E15" s="5" t="s">
         <v>28</v>
       </c>
       <c r="F15" s="5" t="s">
         <v>31</v>
       </c>
       <c r="G15" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="4" t="s">
         <v>61</v>
       </c>
       <c r="B16" s="5" t="s">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="C16" s="5" t="s">
         <v>25</v>
       </c>
       <c r="D16" s="5"/>
       <c r="E16" s="5" t="s">
         <v>28</v>
       </c>
       <c r="F16" s="5" t="s">
         <v>32</v>
       </c>
       <c r="G16" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="6" t="s">
         <v>50</v>
       </c>
       <c r="C20" s="6" t="s">
         <v>51</v>
       </c>
       <c r="E20" s="6" t="s">
         <v>52</v>
       </c>
@@ -2161,85 +2161,85 @@
       </c>
       <c r="B29" t="s">
         <v>68</v>
       </c>
       <c r="C29" t="s">
         <v>69</v>
       </c>
       <c r="D29" t="s">
         <v>16</v>
       </c>
       <c r="E29" t="s">
         <v>17</v>
       </c>
       <c r="F29" t="s">
         <v>3</v>
       </c>
       <c r="G29" t="s">
         <v>64</v>
       </c>
       <c r="H29" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="4" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="B30" s="5"/>
       <c r="C30" s="5" t="s">
         <v>71</v>
       </c>
       <c r="D30" s="5" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E30" s="5" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="F30" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G30" s="5">
         <v>-0.32</v>
       </c>
       <c r="H30" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="4" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="B31" s="5"/>
       <c r="C31" s="5" t="s">
         <v>71</v>
       </c>
       <c r="D31" s="5" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E31" s="5" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="F31" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G31" s="5">
         <v>-0.32</v>
       </c>
       <c r="H31" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="16" t="s">
         <v>72</v>
       </c>
       <c r="B33" s="16" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="35" spans="1:8">
@@ -2311,85 +2311,85 @@
       </c>
       <c r="B40" t="s">
         <v>68</v>
       </c>
       <c r="C40" t="s">
         <v>69</v>
       </c>
       <c r="D40" t="s">
         <v>16</v>
       </c>
       <c r="E40" t="s">
         <v>17</v>
       </c>
       <c r="F40" t="s">
         <v>3</v>
       </c>
       <c r="G40" t="s">
         <v>64</v>
       </c>
       <c r="H40" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="4" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="B41" s="5"/>
       <c r="C41" s="5" t="s">
         <v>77</v>
       </c>
       <c r="D41" s="5" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="E41" s="5" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="F41" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G41" s="5">
         <v>-0.32</v>
       </c>
       <c r="H41" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="4" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="B42" s="5"/>
       <c r="C42" s="5" t="s">
         <v>77</v>
       </c>
       <c r="D42" s="5" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="E42" s="5" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="F42" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G42" s="5">
         <v>-0.32</v>
       </c>
       <c r="H42" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="50" spans="6:6">
       <c r="F50" s="6" t="s">
         <v>91</v>
       </c>
     </row>
   </sheetData>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.7" right="0.7" top="1" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" fitToHeight="0" orientation="portrait"/>
   <headerFooter>
     <oddFooter>&amp;LDate: &amp;D&amp;C&amp;14&amp;"Calibri,Italic"A member of the Mei Sheng Group&amp;RPage &amp;P of &amp;N</oddFooter>
   </headerFooter>
   <rowBreaks count="2" manualBreakCount="2">
     <brk id="32" max="16383" man="1"/>