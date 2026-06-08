--- v0 (2026-04-08)
+++ v1 (2026-06-08)
@@ -100,71 +100,71 @@
   <si>
     <t>M</t>
   </si>
   <si>
     <t>Fabric Code</t>
   </si>
   <si>
     <t>Grade</t>
   </si>
   <si>
     <t>Color Group</t>
   </si>
   <si>
     <t>Width</t>
   </si>
   <si>
     <t>Roll Length</t>
   </si>
   <si>
     <t>Kilograms</t>
   </si>
   <si>
     <t>Roll ID</t>
   </si>
   <si>
+    <t>2505134-01-0081</t>
+  </si>
+  <si>
+    <t>2505134-01-0082</t>
+  </si>
+  <si>
+    <t>2505134-01-0083</t>
+  </si>
+  <si>
+    <t>2505134-01-0084</t>
+  </si>
+  <si>
+    <t>2505134-02-0154</t>
+  </si>
+  <si>
+    <t>2505134-02-0155</t>
+  </si>
+  <si>
     <t>2505134-02-0156</t>
   </si>
   <si>
-    <t>2505134-01-0081</t>
-[...16 lines deleted...]
-  <si>
     <t>2505134-02-0157</t>
   </si>
   <si>
     <t>2505134-02-0158</t>
   </si>
   <si>
     <t>2505134-02-0159</t>
   </si>
   <si>
     <t>2505134-02-0160</t>
   </si>
   <si>
     <t>2505134-02-0146</t>
   </si>
   <si>
     <t>2505134-02-0147</t>
   </si>
   <si>
     <t>2505134-02-0148</t>
   </si>
   <si>
     <t>2505134-02-0149</t>
   </si>
   <si>
     <t>2505134-02-0150</t>
@@ -175,105 +175,105 @@
   <si>
     <t>2505134-02-0152</t>
   </si>
   <si>
     <t>2505134-02-0153</t>
   </si>
   <si>
     <t>2511005-03-0231</t>
   </si>
   <si>
     <t>2511005-03-0233</t>
   </si>
   <si>
     <t>2511005-03-0234</t>
   </si>
   <si>
     <t>A</t>
   </si>
   <si>
     <t>47.0</t>
   </si>
   <si>
     <t>47.5</t>
   </si>
   <si>
+    <t>100.0</t>
+  </si>
+  <si>
+    <t>94.0</t>
+  </si>
+  <si>
+    <t>110.0</t>
+  </si>
+  <si>
+    <t>115.0</t>
+  </si>
+  <si>
+    <t>113.0</t>
+  </si>
+  <si>
     <t>88.0</t>
   </si>
   <si>
-    <t>100.0</t>
-[...13 lines deleted...]
-  <si>
     <t>112.0</t>
   </si>
   <si>
     <t>114.0</t>
   </si>
   <si>
     <t>111.0</t>
   </si>
   <si>
     <t>164.0</t>
   </si>
   <si>
     <t>129.0</t>
   </si>
   <si>
     <t>212.0</t>
   </si>
   <si>
+    <t>46.42</t>
+  </si>
+  <si>
+    <t>45.70</t>
+  </si>
+  <si>
+    <t>42.86</t>
+  </si>
+  <si>
+    <t>50.64</t>
+  </si>
+  <si>
+    <t>53.14</t>
+  </si>
+  <si>
+    <t>52.46</t>
+  </si>
+  <si>
     <t>41.30</t>
-  </si>
-[...16 lines deleted...]
-    <t>52.46</t>
   </si>
   <si>
     <t>51.72</t>
   </si>
   <si>
     <t>50.90</t>
   </si>
   <si>
     <t>52.62</t>
   </si>
   <si>
     <t>51.02</t>
   </si>
   <si>
     <t>50.92</t>
   </si>
   <si>
     <t>52.28</t>
   </si>
   <si>
     <t>50.98</t>
   </si>
   <si>
     <t>52.80</t>
   </si>
@@ -357,69 +357,69 @@
     <t>KG 
  重量</t>
   </si>
   <si>
     <t>Manager - 经理</t>
   </si>
   <si>
     <t>WH Manager - 仓库管理员</t>
   </si>
   <si>
     <t>Security - 保安员</t>
   </si>
   <si>
     <t>Applicant - 申请人</t>
   </si>
   <si>
     <t>Recipient - 接受者</t>
   </si>
   <si>
     <t>Bảng kê hàng hóa</t>
   </si>
   <si>
     <t>Packing List</t>
   </si>
   <si>
+    <t>2505134_01 - 0081</t>
+  </si>
+  <si>
+    <t>2505134_01 - 0082</t>
+  </si>
+  <si>
+    <t>2505134_01 - 0083</t>
+  </si>
+  <si>
+    <t>2505134_01 - 0084</t>
+  </si>
+  <si>
+    <t>2505134_02 - 0154</t>
+  </si>
+  <si>
+    <t>2505134_02 - 0155</t>
+  </si>
+  <si>
     <t>2505134_02 - 0156</t>
-  </si>
-[...16 lines deleted...]
-    <t>2505134_02 - 0155</t>
   </si>
   <si>
     <t>2505134_02 - 0157</t>
   </si>
   <si>
     <t>2505134_02 - 0158</t>
   </si>
   <si>
     <t>2505134_02 - 0159</t>
   </si>
   <si>
     <t>2505134_02 - 0160</t>
   </si>
   <si>
     <t>2505134_02 - 0146</t>
   </si>
   <si>
     <t>2505134_02 - 0147</t>
   </si>
   <si>
     <t>2505134_02 - 0148</t>
   </si>
   <si>
     <t>2505134_02 - 0149</t>
   </si>
@@ -1348,51 +1348,51 @@
       <c r="F11" s="5" t="s">
         <v>47</v>
       </c>
       <c r="G11" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H11" s="5" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C12" s="5" t="s">
         <v>44</v>
       </c>
       <c r="D12" s="5"/>
       <c r="E12" s="5" t="s">
         <v>45</v>
       </c>
       <c r="F12" s="5" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="G12" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H12" s="5" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C13" s="5" t="s">
         <v>44</v>
       </c>
       <c r="D13" s="5"/>
       <c r="E13" s="5" t="s">
         <v>45</v>
       </c>
       <c r="F13" s="5" t="s">
         <v>48</v>
       </c>
@@ -1516,267 +1516,267 @@
       <c r="F18" s="5" t="s">
         <v>53</v>
       </c>
       <c r="G18" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H18" s="5" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="4" t="s">
         <v>30</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>44</v>
       </c>
       <c r="D19" s="5"/>
       <c r="E19" s="5" t="s">
         <v>45</v>
       </c>
       <c r="F19" s="5" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="G19" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H19" s="5" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="4" t="s">
         <v>31</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C20" s="5" t="s">
         <v>44</v>
       </c>
       <c r="D20" s="5"/>
       <c r="E20" s="5" t="s">
         <v>45</v>
       </c>
       <c r="F20" s="5" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="G20" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H20" s="5" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="4" t="s">
         <v>32</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C21" s="5" t="s">
         <v>44</v>
       </c>
       <c r="D21" s="5"/>
       <c r="E21" s="5" t="s">
         <v>45</v>
       </c>
       <c r="F21" s="5" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="G21" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H21" s="5" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="4" t="s">
         <v>33</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C22" s="5" t="s">
         <v>44</v>
       </c>
       <c r="D22" s="5"/>
       <c r="E22" s="5" t="s">
         <v>45</v>
       </c>
       <c r="F22" s="5" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="G22" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H22" s="5" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="4" t="s">
         <v>34</v>
       </c>
       <c r="B23" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C23" s="5" t="s">
         <v>44</v>
       </c>
       <c r="D23" s="5"/>
       <c r="E23" s="5" t="s">
         <v>45</v>
       </c>
       <c r="F23" s="5" t="s">
         <v>54</v>
       </c>
       <c r="G23" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H23" s="5" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="4" t="s">
         <v>35</v>
       </c>
       <c r="B24" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C24" s="5" t="s">
         <v>44</v>
       </c>
       <c r="D24" s="5"/>
       <c r="E24" s="5" t="s">
         <v>45</v>
       </c>
       <c r="F24" s="5" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="G24" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H24" s="5" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="4" t="s">
         <v>36</v>
       </c>
       <c r="B25" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C25" s="5" t="s">
         <v>44</v>
       </c>
       <c r="D25" s="5"/>
       <c r="E25" s="5" t="s">
         <v>45</v>
       </c>
       <c r="F25" s="5" t="s">
         <v>53</v>
       </c>
       <c r="G25" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H25" s="5" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="4" t="s">
         <v>37</v>
       </c>
       <c r="B26" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C26" s="5" t="s">
         <v>44</v>
       </c>
       <c r="D26" s="5"/>
       <c r="E26" s="5" t="s">
         <v>45</v>
       </c>
       <c r="F26" s="5" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="G26" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H26" s="5" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="4" t="s">
         <v>38</v>
       </c>
       <c r="B27" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C27" s="5" t="s">
         <v>44</v>
       </c>
       <c r="D27" s="5"/>
       <c r="E27" s="5" t="s">
         <v>45</v>
       </c>
       <c r="F27" s="5" t="s">
         <v>55</v>
       </c>
       <c r="G27" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H27" s="5" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="4" t="s">
         <v>39</v>
       </c>
       <c r="B28" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C28" s="5" t="s">
         <v>44</v>
       </c>
       <c r="D28" s="5"/>
       <c r="E28" s="5" t="s">
         <v>45</v>
       </c>
       <c r="F28" s="5" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="G28" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H28" s="5" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="4" t="s">
         <v>40</v>
       </c>
       <c r="B29" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C29" s="5" t="s">
         <v>44</v>
       </c>
       <c r="D29" s="5"/>
       <c r="E29" s="5" t="s">
         <v>45</v>
       </c>
       <c r="F29" s="5" t="s">
         <v>53</v>
       </c>
@@ -2018,51 +2018,51 @@
       <c r="E11" s="5" t="s">
         <v>45</v>
       </c>
       <c r="F11" s="5" t="s">
         <v>47</v>
       </c>
       <c r="G11" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C12" s="5" t="s">
         <v>44</v>
       </c>
       <c r="D12" s="5"/>
       <c r="E12" s="5" t="s">
         <v>45</v>
       </c>
       <c r="F12" s="5" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="G12" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C13" s="5" t="s">
         <v>44</v>
       </c>
       <c r="D13" s="5"/>
       <c r="E13" s="5" t="s">
         <v>45</v>
       </c>
       <c r="F13" s="5" t="s">
         <v>48</v>
       </c>
       <c r="G13" s="5" t="s">
         <v>13</v>
       </c>
@@ -2165,240 +2165,240 @@
       <c r="E18" s="5" t="s">
         <v>45</v>
       </c>
       <c r="F18" s="5" t="s">
         <v>53</v>
       </c>
       <c r="G18" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="4" t="s">
         <v>30</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>44</v>
       </c>
       <c r="D19" s="5"/>
       <c r="E19" s="5" t="s">
         <v>45</v>
       </c>
       <c r="F19" s="5" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="G19" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="4" t="s">
         <v>31</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C20" s="5" t="s">
         <v>44</v>
       </c>
       <c r="D20" s="5"/>
       <c r="E20" s="5" t="s">
         <v>45</v>
       </c>
       <c r="F20" s="5" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="G20" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="4" t="s">
         <v>32</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C21" s="5" t="s">
         <v>44</v>
       </c>
       <c r="D21" s="5"/>
       <c r="E21" s="5" t="s">
         <v>45</v>
       </c>
       <c r="F21" s="5" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="G21" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="4" t="s">
         <v>33</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C22" s="5" t="s">
         <v>44</v>
       </c>
       <c r="D22" s="5"/>
       <c r="E22" s="5" t="s">
         <v>45</v>
       </c>
       <c r="F22" s="5" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="G22" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="4" t="s">
         <v>34</v>
       </c>
       <c r="B23" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C23" s="5" t="s">
         <v>44</v>
       </c>
       <c r="D23" s="5"/>
       <c r="E23" s="5" t="s">
         <v>45</v>
       </c>
       <c r="F23" s="5" t="s">
         <v>54</v>
       </c>
       <c r="G23" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="4" t="s">
         <v>35</v>
       </c>
       <c r="B24" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C24" s="5" t="s">
         <v>44</v>
       </c>
       <c r="D24" s="5"/>
       <c r="E24" s="5" t="s">
         <v>45</v>
       </c>
       <c r="F24" s="5" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="G24" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="4" t="s">
         <v>36</v>
       </c>
       <c r="B25" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C25" s="5" t="s">
         <v>44</v>
       </c>
       <c r="D25" s="5"/>
       <c r="E25" s="5" t="s">
         <v>45</v>
       </c>
       <c r="F25" s="5" t="s">
         <v>53</v>
       </c>
       <c r="G25" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="4" t="s">
         <v>37</v>
       </c>
       <c r="B26" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C26" s="5" t="s">
         <v>44</v>
       </c>
       <c r="D26" s="5"/>
       <c r="E26" s="5" t="s">
         <v>45</v>
       </c>
       <c r="F26" s="5" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="G26" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" s="4" t="s">
         <v>38</v>
       </c>
       <c r="B27" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C27" s="5" t="s">
         <v>44</v>
       </c>
       <c r="D27" s="5"/>
       <c r="E27" s="5" t="s">
         <v>45</v>
       </c>
       <c r="F27" s="5" t="s">
         <v>55</v>
       </c>
       <c r="G27" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" s="4" t="s">
         <v>39</v>
       </c>
       <c r="B28" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C28" s="5" t="s">
         <v>44</v>
       </c>
       <c r="D28" s="5"/>
       <c r="E28" s="5" t="s">
         <v>45</v>
       </c>
       <c r="F28" s="5" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="G28" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" s="4" t="s">
         <v>40</v>
       </c>
       <c r="B29" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C29" s="5" t="s">
         <v>44</v>
       </c>
       <c r="D29" s="5"/>
       <c r="E29" s="5" t="s">
         <v>45</v>
       </c>
       <c r="F29" s="5" t="s">
         <v>53</v>
       </c>
       <c r="G29" s="5" t="s">
         <v>13</v>
       </c>
@@ -2625,51 +2625,51 @@
       <c r="E11" s="5" t="s">
         <v>45</v>
       </c>
       <c r="F11" s="5" t="s">
         <v>47</v>
       </c>
       <c r="G11" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="4" t="s">
         <v>105</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C12" s="5" t="s">
         <v>44</v>
       </c>
       <c r="D12" s="5"/>
       <c r="E12" s="5" t="s">
         <v>45</v>
       </c>
       <c r="F12" s="5" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="G12" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="4" t="s">
         <v>106</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C13" s="5" t="s">
         <v>44</v>
       </c>
       <c r="D13" s="5"/>
       <c r="E13" s="5" t="s">
         <v>45</v>
       </c>
       <c r="F13" s="5" t="s">
         <v>48</v>
       </c>
       <c r="G13" s="5" t="s">
         <v>13</v>
       </c>
@@ -2772,240 +2772,240 @@
       <c r="E18" s="5" t="s">
         <v>45</v>
       </c>
       <c r="F18" s="5" t="s">
         <v>53</v>
       </c>
       <c r="G18" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="4" t="s">
         <v>112</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>44</v>
       </c>
       <c r="D19" s="5"/>
       <c r="E19" s="5" t="s">
         <v>45</v>
       </c>
       <c r="F19" s="5" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="G19" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="4" t="s">
         <v>113</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C20" s="5" t="s">
         <v>44</v>
       </c>
       <c r="D20" s="5"/>
       <c r="E20" s="5" t="s">
         <v>45</v>
       </c>
       <c r="F20" s="5" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="G20" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="4" t="s">
         <v>114</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C21" s="5" t="s">
         <v>44</v>
       </c>
       <c r="D21" s="5"/>
       <c r="E21" s="5" t="s">
         <v>45</v>
       </c>
       <c r="F21" s="5" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="G21" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="4" t="s">
         <v>115</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C22" s="5" t="s">
         <v>44</v>
       </c>
       <c r="D22" s="5"/>
       <c r="E22" s="5" t="s">
         <v>45</v>
       </c>
       <c r="F22" s="5" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="G22" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="4" t="s">
         <v>116</v>
       </c>
       <c r="B23" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C23" s="5" t="s">
         <v>44</v>
       </c>
       <c r="D23" s="5"/>
       <c r="E23" s="5" t="s">
         <v>45</v>
       </c>
       <c r="F23" s="5" t="s">
         <v>54</v>
       </c>
       <c r="G23" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="4" t="s">
         <v>117</v>
       </c>
       <c r="B24" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C24" s="5" t="s">
         <v>44</v>
       </c>
       <c r="D24" s="5"/>
       <c r="E24" s="5" t="s">
         <v>45</v>
       </c>
       <c r="F24" s="5" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="G24" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="4" t="s">
         <v>118</v>
       </c>
       <c r="B25" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C25" s="5" t="s">
         <v>44</v>
       </c>
       <c r="D25" s="5"/>
       <c r="E25" s="5" t="s">
         <v>45</v>
       </c>
       <c r="F25" s="5" t="s">
         <v>53</v>
       </c>
       <c r="G25" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="4" t="s">
         <v>119</v>
       </c>
       <c r="B26" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C26" s="5" t="s">
         <v>44</v>
       </c>
       <c r="D26" s="5"/>
       <c r="E26" s="5" t="s">
         <v>45</v>
       </c>
       <c r="F26" s="5" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="G26" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" s="4" t="s">
         <v>120</v>
       </c>
       <c r="B27" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C27" s="5" t="s">
         <v>44</v>
       </c>
       <c r="D27" s="5"/>
       <c r="E27" s="5" t="s">
         <v>45</v>
       </c>
       <c r="F27" s="5" t="s">
         <v>55</v>
       </c>
       <c r="G27" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" s="4" t="s">
         <v>121</v>
       </c>
       <c r="B28" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C28" s="5" t="s">
         <v>44</v>
       </c>
       <c r="D28" s="5"/>
       <c r="E28" s="5" t="s">
         <v>45</v>
       </c>
       <c r="F28" s="5" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="G28" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" s="4" t="s">
         <v>122</v>
       </c>
       <c r="B29" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C29" s="5" t="s">
         <v>44</v>
       </c>
       <c r="D29" s="5"/>
       <c r="E29" s="5" t="s">
         <v>45</v>
       </c>
       <c r="F29" s="5" t="s">
         <v>53</v>
       </c>
       <c r="G29" s="5" t="s">
         <v>13</v>
       </c>
@@ -3398,453 +3398,453 @@
       <c r="G29" t="s">
         <v>128</v>
       </c>
       <c r="H29" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B30" s="5"/>
       <c r="C30" s="5" t="s">
         <v>135</v>
       </c>
       <c r="D30" s="5" t="s">
         <v>45</v>
       </c>
       <c r="E30" s="5" t="s">
         <v>47</v>
       </c>
       <c r="F30" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G30" s="5">
-        <v>40.98</v>
+        <v>46.1</v>
       </c>
       <c r="H30" s="5" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B31" s="5"/>
       <c r="C31" s="5" t="s">
         <v>135</v>
       </c>
       <c r="D31" s="5" t="s">
         <v>45</v>
       </c>
       <c r="E31" s="5" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="F31" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G31" s="5">
-        <v>46.1</v>
+        <v>45.38</v>
       </c>
       <c r="H31" s="5" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B32" s="5"/>
       <c r="C32" s="5" t="s">
         <v>135</v>
       </c>
       <c r="D32" s="5" t="s">
         <v>45</v>
       </c>
       <c r="E32" s="5" t="s">
         <v>48</v>
       </c>
       <c r="F32" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G32" s="5">
-        <v>45.38</v>
+        <v>42.54</v>
       </c>
       <c r="H32" s="5" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B33" s="5"/>
       <c r="C33" s="5" t="s">
         <v>135</v>
       </c>
       <c r="D33" s="5" t="s">
         <v>45</v>
       </c>
       <c r="E33" s="5" t="s">
         <v>49</v>
       </c>
       <c r="F33" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G33" s="5">
-        <v>42.54</v>
+        <v>50.32</v>
       </c>
       <c r="H33" s="5" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B34" s="5"/>
       <c r="C34" s="5" t="s">
         <v>135</v>
       </c>
       <c r="D34" s="5" t="s">
         <v>45</v>
       </c>
       <c r="E34" s="5" t="s">
         <v>50</v>
       </c>
       <c r="F34" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G34" s="5">
-        <v>50.32</v>
+        <v>52.82</v>
       </c>
       <c r="H34" s="5" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B35" s="5"/>
       <c r="C35" s="5" t="s">
         <v>135</v>
       </c>
       <c r="D35" s="5" t="s">
         <v>45</v>
       </c>
       <c r="E35" s="5" t="s">
         <v>51</v>
       </c>
       <c r="F35" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G35" s="5">
-        <v>52.82</v>
+        <v>52.14</v>
       </c>
       <c r="H35" s="5" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="4" t="s">
         <v>28</v>
       </c>
       <c r="B36" s="5"/>
       <c r="C36" s="5" t="s">
         <v>135</v>
       </c>
       <c r="D36" s="5" t="s">
         <v>45</v>
       </c>
       <c r="E36" s="5" t="s">
         <v>52</v>
       </c>
       <c r="F36" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G36" s="5">
-        <v>52.14</v>
+        <v>40.98</v>
       </c>
       <c r="H36" s="5" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="4" t="s">
         <v>29</v>
       </c>
       <c r="B37" s="5"/>
       <c r="C37" s="5" t="s">
         <v>135</v>
       </c>
       <c r="D37" s="5" t="s">
         <v>45</v>
       </c>
       <c r="E37" s="5" t="s">
         <v>53</v>
       </c>
       <c r="F37" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G37" s="5">
         <v>51.4</v>
       </c>
       <c r="H37" s="5" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="4" t="s">
         <v>30</v>
       </c>
       <c r="B38" s="5"/>
       <c r="C38" s="5" t="s">
         <v>135</v>
       </c>
       <c r="D38" s="5" t="s">
         <v>45</v>
       </c>
       <c r="E38" s="5" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="F38" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G38" s="5">
         <v>50.58</v>
       </c>
       <c r="H38" s="5" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="4" t="s">
         <v>31</v>
       </c>
       <c r="B39" s="5"/>
       <c r="C39" s="5" t="s">
         <v>135</v>
       </c>
       <c r="D39" s="5" t="s">
         <v>45</v>
       </c>
       <c r="E39" s="5" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="F39" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G39" s="5">
         <v>52.3</v>
       </c>
       <c r="H39" s="5" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="4" t="s">
         <v>32</v>
       </c>
       <c r="B40" s="5"/>
       <c r="C40" s="5" t="s">
         <v>135</v>
       </c>
       <c r="D40" s="5" t="s">
         <v>45</v>
       </c>
       <c r="E40" s="5" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="F40" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G40" s="5">
         <v>50.7</v>
       </c>
       <c r="H40" s="5" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="4" t="s">
         <v>33</v>
       </c>
       <c r="B41" s="5"/>
       <c r="C41" s="5" t="s">
         <v>135</v>
       </c>
       <c r="D41" s="5" t="s">
         <v>45</v>
       </c>
       <c r="E41" s="5" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="F41" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G41" s="5">
         <v>50.6</v>
       </c>
       <c r="H41" s="5" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="4" t="s">
         <v>34</v>
       </c>
       <c r="B42" s="5"/>
       <c r="C42" s="5" t="s">
         <v>135</v>
       </c>
       <c r="D42" s="5" t="s">
         <v>45</v>
       </c>
       <c r="E42" s="5" t="s">
         <v>54</v>
       </c>
       <c r="F42" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G42" s="5">
         <v>51.96</v>
       </c>
       <c r="H42" s="5" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" s="4" t="s">
         <v>35</v>
       </c>
       <c r="B43" s="5"/>
       <c r="C43" s="5" t="s">
         <v>135</v>
       </c>
       <c r="D43" s="5" t="s">
         <v>45</v>
       </c>
       <c r="E43" s="5" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="F43" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G43" s="5">
         <v>50.66</v>
       </c>
       <c r="H43" s="5" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="4" t="s">
         <v>36</v>
       </c>
       <c r="B44" s="5"/>
       <c r="C44" s="5" t="s">
         <v>135</v>
       </c>
       <c r="D44" s="5" t="s">
         <v>45</v>
       </c>
       <c r="E44" s="5" t="s">
         <v>53</v>
       </c>
       <c r="F44" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G44" s="5">
         <v>52.48</v>
       </c>
       <c r="H44" s="5" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="4" t="s">
         <v>37</v>
       </c>
       <c r="B45" s="5"/>
       <c r="C45" s="5" t="s">
         <v>135</v>
       </c>
       <c r="D45" s="5" t="s">
         <v>45</v>
       </c>
       <c r="E45" s="5" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="F45" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G45" s="5">
         <v>51.06</v>
       </c>
       <c r="H45" s="5" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" s="4" t="s">
         <v>38</v>
       </c>
       <c r="B46" s="5"/>
       <c r="C46" s="5" t="s">
         <v>135</v>
       </c>
       <c r="D46" s="5" t="s">
         <v>45</v>
       </c>
       <c r="E46" s="5" t="s">
         <v>55</v>
       </c>
       <c r="F46" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G46" s="5">
         <v>51.98</v>
       </c>
       <c r="H46" s="5" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" s="4" t="s">
         <v>39</v>
       </c>
       <c r="B47" s="5"/>
       <c r="C47" s="5" t="s">
         <v>135</v>
       </c>
       <c r="D47" s="5" t="s">
         <v>45</v>
       </c>
       <c r="E47" s="5" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="F47" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G47" s="5">
         <v>51.2</v>
       </c>
       <c r="H47" s="5" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" s="4" t="s">
         <v>40</v>
       </c>
       <c r="B48" s="5"/>
       <c r="C48" s="5" t="s">
         <v>135</v>
       </c>
       <c r="D48" s="5" t="s">
         <v>45</v>
       </c>
       <c r="E48" s="5" t="s">
         <v>53</v>
       </c>