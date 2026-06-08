--- v0 (2026-04-08)
+++ v1 (2026-06-08)
@@ -88,90 +88,90 @@
   <si>
     <t>M</t>
   </si>
   <si>
     <t>Fabric Code</t>
   </si>
   <si>
     <t>Grade</t>
   </si>
   <si>
     <t>Color Group</t>
   </si>
   <si>
     <t>Width</t>
   </si>
   <si>
     <t>Roll Length</t>
   </si>
   <si>
     <t>Kilograms</t>
   </si>
   <si>
     <t>Roll ID</t>
   </si>
   <si>
+    <t>2512052-01-0021</t>
+  </si>
+  <si>
     <t>2512154-01-0002</t>
   </si>
   <si>
     <t>2512154-01-0003</t>
   </si>
   <si>
     <t>2512154-01-0004</t>
   </si>
   <si>
     <t>2512154-01-0005</t>
   </si>
   <si>
     <t>2512052-01-0020</t>
   </si>
   <si>
-    <t>2512052-01-0021</t>
-[...1 lines deleted...]
-  <si>
     <t>A</t>
   </si>
   <si>
     <t>76.0</t>
   </si>
   <si>
+    <t>1298.0</t>
+  </si>
+  <si>
     <t>1068.0</t>
   </si>
   <si>
     <t>1333.0</t>
   </si>
   <si>
     <t>1193.0</t>
   </si>
   <si>
     <t>1164.0</t>
   </si>
   <si>
     <t>1216.0</t>
-  </si>
-[...1 lines deleted...]
-    <t>1298.0</t>
   </si>
   <si>
     <t>DATE:</t>
   </si>
   <si>
     <t>January 02, 2026</t>
   </si>
   <si>
     <t>Vehicle License:</t>
   </si>
   <si>
     <t>60C-26852</t>
   </si>
   <si>
     <t>Bảng kê hàng hóa - NỘI BỘ</t>
   </si>
   <si>
     <t>Packing List - INTERNAL</t>
   </si>
   <si>
     <t>Fabric Code
 产品</t>
   </si>
   <si>
     <t>Total Length
@@ -213,66 +213,66 @@
     <t>KG 
  重量</t>
   </si>
   <si>
     <t>Manager - 经理</t>
   </si>
   <si>
     <t>WH Manager - 仓库管理员</t>
   </si>
   <si>
     <t>Security - 保安员</t>
   </si>
   <si>
     <t>Applicant - 申请人</t>
   </si>
   <si>
     <t>Recipient - 接受者</t>
   </si>
   <si>
     <t>Bảng kê hàng hóa</t>
   </si>
   <si>
     <t>Packing List</t>
   </si>
   <si>
+    <t>2512052_01 - 0021</t>
+  </si>
+  <si>
     <t>2512154_01 - 0002</t>
   </si>
   <si>
     <t>2512154_01 - 0003</t>
   </si>
   <si>
     <t>2512154_01 - 0004</t>
   </si>
   <si>
     <t>2512154_01 - 0005</t>
   </si>
   <si>
     <t>2512052_01 - 0020</t>
-  </si>
-[...1 lines deleted...]
-    <t>2512052_01 - 0021</t>
   </si>
   <si>
     <t>Packing List - ANHUY</t>
   </si>
   <si>
     <t>Total Weight (Net)</t>
   </si>
   <si>
     <t>Net Weight / KGS</t>
   </si>
   <si>
     <t>Gross Weight / KGS</t>
   </si>
   <si>
     <t>Shipping Marks</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>Lot (Color Group)</t>
   </si>
   <si>
     <t>Batch No./ Color</t>
   </si>
@@ -1124,51 +1124,51 @@
       </c>
       <c r="C10" t="s">
         <v>44</v>
       </c>
       <c r="D10" t="s">
         <v>45</v>
       </c>
       <c r="E10" t="s">
         <v>46</v>
       </c>
       <c r="F10" t="s">
         <v>47</v>
       </c>
       <c r="G10" t="s">
         <v>42</v>
       </c>
       <c r="H10" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B11" s="5" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="C11" s="5" t="s">
         <v>24</v>
       </c>
       <c r="D11" s="5"/>
       <c r="E11" s="5" t="s">
         <v>25</v>
       </c>
       <c r="F11" s="5" t="s">
         <v>26</v>
       </c>
       <c r="G11" s="5" t="s">
         <v>10</v>
       </c>
       <c r="H11" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="4" t="s">
         <v>19</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>5</v>
       </c>
@@ -1220,51 +1220,51 @@
       <c r="B14" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C14" s="5" t="s">
         <v>24</v>
       </c>
       <c r="D14" s="5"/>
       <c r="E14" s="5" t="s">
         <v>25</v>
       </c>
       <c r="F14" s="5" t="s">
         <v>29</v>
       </c>
       <c r="G14" s="5" t="s">
         <v>10</v>
       </c>
       <c r="H14" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B15" s="5" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C15" s="5" t="s">
         <v>24</v>
       </c>
       <c r="D15" s="5"/>
       <c r="E15" s="5" t="s">
         <v>25</v>
       </c>
       <c r="F15" s="5" t="s">
         <v>30</v>
       </c>
       <c r="G15" s="5" t="s">
         <v>10</v>
       </c>
       <c r="H15" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>6</v>
       </c>
@@ -1415,51 +1415,51 @@
       </c>
       <c r="B10" t="s">
         <v>38</v>
       </c>
       <c r="C10" t="s">
         <v>44</v>
       </c>
       <c r="D10" t="s">
         <v>45</v>
       </c>
       <c r="E10" t="s">
         <v>46</v>
       </c>
       <c r="F10" t="s">
         <v>47</v>
       </c>
       <c r="G10" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B11" s="5" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="C11" s="5" t="s">
         <v>24</v>
       </c>
       <c r="D11" s="5"/>
       <c r="E11" s="5" t="s">
         <v>25</v>
       </c>
       <c r="F11" s="5" t="s">
         <v>26</v>
       </c>
       <c r="G11" s="5" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="4" t="s">
         <v>19</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C12" s="5" t="s">
         <v>24</v>
       </c>
@@ -1499,51 +1499,51 @@
       <c r="A14" s="4" t="s">
         <v>21</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C14" s="5" t="s">
         <v>24</v>
       </c>
       <c r="D14" s="5"/>
       <c r="E14" s="5" t="s">
         <v>25</v>
       </c>
       <c r="F14" s="5" t="s">
         <v>29</v>
       </c>
       <c r="G14" s="5" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B15" s="5" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C15" s="5" t="s">
         <v>24</v>
       </c>
       <c r="D15" s="5"/>
       <c r="E15" s="5" t="s">
         <v>25</v>
       </c>
       <c r="F15" s="5" t="s">
         <v>30</v>
       </c>
       <c r="G15" s="5" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C16" s="5" t="s">
         <v>24</v>
       </c>
@@ -1688,51 +1688,51 @@
       </c>
       <c r="B10" t="s">
         <v>38</v>
       </c>
       <c r="C10" t="s">
         <v>44</v>
       </c>
       <c r="D10" t="s">
         <v>45</v>
       </c>
       <c r="E10" t="s">
         <v>46</v>
       </c>
       <c r="F10" t="s">
         <v>47</v>
       </c>
       <c r="G10" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="4" t="s">
         <v>56</v>
       </c>
       <c r="B11" s="5" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="C11" s="5" t="s">
         <v>24</v>
       </c>
       <c r="D11" s="5"/>
       <c r="E11" s="5" t="s">
         <v>25</v>
       </c>
       <c r="F11" s="5" t="s">
         <v>26</v>
       </c>
       <c r="G11" s="5" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="4" t="s">
         <v>57</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C12" s="5" t="s">
         <v>24</v>
       </c>
@@ -1772,51 +1772,51 @@
       <c r="A14" s="4" t="s">
         <v>59</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C14" s="5" t="s">
         <v>24</v>
       </c>
       <c r="D14" s="5"/>
       <c r="E14" s="5" t="s">
         <v>25</v>
       </c>
       <c r="F14" s="5" t="s">
         <v>29</v>
       </c>
       <c r="G14" s="5" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="4" t="s">
         <v>60</v>
       </c>
       <c r="B15" s="5" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C15" s="5" t="s">
         <v>24</v>
       </c>
       <c r="D15" s="5"/>
       <c r="E15" s="5" t="s">
         <v>25</v>
       </c>
       <c r="F15" s="5" t="s">
         <v>30</v>
       </c>
       <c r="G15" s="5" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="4" t="s">
         <v>61</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C16" s="5" t="s">
         <v>24</v>
       </c>
@@ -2140,133 +2140,133 @@
       </c>
       <c r="B29" t="s">
         <v>68</v>
       </c>
       <c r="C29" t="s">
         <v>69</v>
       </c>
       <c r="D29" t="s">
         <v>14</v>
       </c>
       <c r="E29" t="s">
         <v>15</v>
       </c>
       <c r="F29" t="s">
         <v>3</v>
       </c>
       <c r="G29" t="s">
         <v>64</v>
       </c>
       <c r="H29" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="4" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B30" s="5"/>
       <c r="C30" s="5" t="s">
         <v>71</v>
       </c>
       <c r="D30" s="5" t="s">
         <v>25</v>
       </c>
       <c r="E30" s="5" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="F30" s="5" t="s">
         <v>10</v>
       </c>
       <c r="G30" s="5">
         <v>-0.32</v>
       </c>
       <c r="H30" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="4" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B31" s="5"/>
       <c r="C31" s="5" t="s">
         <v>71</v>
       </c>
       <c r="D31" s="5" t="s">
         <v>25</v>
       </c>
       <c r="E31" s="5" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="F31" s="5" t="s">
         <v>10</v>
       </c>
       <c r="G31" s="5">
         <v>-0.32</v>
       </c>
       <c r="H31" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="4" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B32" s="5"/>
       <c r="C32" s="5" t="s">
         <v>71</v>
       </c>
       <c r="D32" s="5" t="s">
         <v>25</v>
       </c>
       <c r="E32" s="5" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="F32" s="5" t="s">
         <v>10</v>
       </c>
       <c r="G32" s="5">
         <v>-0.32</v>
       </c>
       <c r="H32" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="4" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B33" s="5"/>
       <c r="C33" s="5" t="s">
         <v>71</v>
       </c>
       <c r="D33" s="5" t="s">
         <v>25</v>
       </c>
       <c r="E33" s="5" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F33" s="5" t="s">
         <v>10</v>
       </c>
       <c r="G33" s="5">
         <v>-0.32</v>
       </c>
       <c r="H33" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="16" t="s">
         <v>72</v>
       </c>
       <c r="B35" s="16" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="37" spans="1:8">
@@ -2275,61 +2275,61 @@
       </c>
       <c r="B37" t="s">
         <v>68</v>
       </c>
       <c r="C37" t="s">
         <v>69</v>
       </c>
       <c r="D37" t="s">
         <v>14</v>
       </c>
       <c r="E37" t="s">
         <v>15</v>
       </c>
       <c r="F37" t="s">
         <v>3</v>
       </c>
       <c r="G37" t="s">
         <v>64</v>
       </c>
       <c r="H37" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="4" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="B38" s="5"/>
       <c r="C38" s="5" t="s">
         <v>75</v>
       </c>
       <c r="D38" s="5" t="s">
         <v>25</v>
       </c>
       <c r="E38" s="5" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="F38" s="5" t="s">
         <v>10</v>
       </c>
       <c r="G38" s="5">
         <v>-0.32</v>
       </c>
       <c r="H38" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B39" s="5"/>
       <c r="C39" s="5" t="s">
         <v>75</v>
       </c>
       <c r="D39" s="5" t="s">
         <v>25</v>
       </c>
       <c r="E39" s="5" t="s">
         <v>31</v>
       </c>