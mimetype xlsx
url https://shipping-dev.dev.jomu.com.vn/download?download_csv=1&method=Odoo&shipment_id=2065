--- v0 (2026-04-08)
+++ v1 (2026-06-08)
@@ -116,108 +116,108 @@
   <si>
     <t>M</t>
   </si>
   <si>
     <t>Fabric Code</t>
   </si>
   <si>
     <t>Grade</t>
   </si>
   <si>
     <t>Color Group</t>
   </si>
   <si>
     <t>Width</t>
   </si>
   <si>
     <t>Roll Length</t>
   </si>
   <si>
     <t>Kilograms</t>
   </si>
   <si>
     <t>Roll ID</t>
   </si>
   <si>
+    <t>2512152-01-0004</t>
+  </si>
+  <si>
+    <t>2512053-01-0023</t>
+  </si>
+  <si>
+    <t>2512053-01-0024</t>
+  </si>
+  <si>
+    <t>2512155-01-0005</t>
+  </si>
+  <si>
+    <t>2512050-01-0010</t>
+  </si>
+  <si>
+    <t>2512050-01-0011</t>
+  </si>
+  <si>
     <t>2512053-01-0022</t>
   </si>
   <si>
     <t>2512050-01-0012</t>
   </si>
   <si>
     <t>2601057-01-0004</t>
   </si>
   <si>
     <t>2512249-01-0004</t>
   </si>
   <si>
-    <t>2512152-01-0004</t>
-[...16 lines deleted...]
-  <si>
     <t>A</t>
   </si>
   <si>
     <t>76.0</t>
   </si>
   <si>
     <t>72.0</t>
   </si>
   <si>
     <t>66.0</t>
   </si>
   <si>
+    <t>841.0</t>
+  </si>
+  <si>
+    <t>2066.0</t>
+  </si>
+  <si>
+    <t>1188.0</t>
+  </si>
+  <si>
+    <t>1569.0</t>
+  </si>
+  <si>
     <t>1387.0</t>
   </si>
   <si>
     <t>1039.0</t>
-  </si>
-[...10 lines deleted...]
-    <t>1569.0</t>
   </si>
   <si>
     <t>DATE:</t>
   </si>
   <si>
     <t>January 28, 2026</t>
   </si>
   <si>
     <t>Vehicle License:</t>
   </si>
   <si>
     <t>60H 00610</t>
   </si>
   <si>
     <t>Bảng kê hàng hóa - NỘI BỘ</t>
   </si>
   <si>
     <t>Packing List - INTERNAL</t>
   </si>
   <si>
     <t>Fabric Code
 产品</t>
   </si>
   <si>
     <t>Total Length
@@ -259,78 +259,78 @@
     <t>KG 
  重量</t>
   </si>
   <si>
     <t>Manager - 经理</t>
   </si>
   <si>
     <t>WH Manager - 仓库管理员</t>
   </si>
   <si>
     <t>Security - 保安员</t>
   </si>
   <si>
     <t>Applicant - 申请人</t>
   </si>
   <si>
     <t>Recipient - 接受者</t>
   </si>
   <si>
     <t>Bảng kê hàng hóa</t>
   </si>
   <si>
     <t>Packing List</t>
   </si>
   <si>
+    <t>2512152_01 - 0004</t>
+  </si>
+  <si>
+    <t>2512053_01 - 0023</t>
+  </si>
+  <si>
+    <t>2512053_01 - 0024</t>
+  </si>
+  <si>
+    <t>2512155_01 - 0005</t>
+  </si>
+  <si>
+    <t>2512050_01 - 0010</t>
+  </si>
+  <si>
+    <t>2512050_01 - 0011</t>
+  </si>
+  <si>
     <t>2512053_01 - 0022</t>
   </si>
   <si>
     <t>2512050_01 - 0012</t>
   </si>
   <si>
     <t>2601057_01 - 0004</t>
   </si>
   <si>
     <t>2512249_01 - 0004</t>
-  </si>
-[...16 lines deleted...]
-    <t>2512050_01 - 0011</t>
   </si>
   <si>
     <t>Packing List - ANHUY</t>
   </si>
   <si>
     <t>Total Weight (Net)</t>
   </si>
   <si>
     <t>Net Weight / KGS</t>
   </si>
   <si>
     <t>Gross Weight / KGS</t>
   </si>
   <si>
     <t>Shipping Marks</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>Lot (Color Group)</t>
   </si>
   <si>
     <t>Batch No./ Color</t>
   </si>
@@ -1342,277 +1342,277 @@
       </c>
       <c r="C14" t="s">
         <v>58</v>
       </c>
       <c r="D14" t="s">
         <v>59</v>
       </c>
       <c r="E14" t="s">
         <v>60</v>
       </c>
       <c r="F14" t="s">
         <v>61</v>
       </c>
       <c r="G14" t="s">
         <v>56</v>
       </c>
       <c r="H14" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B15" s="5" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="C15" s="5" t="s">
         <v>36</v>
       </c>
       <c r="D15" s="5"/>
       <c r="E15" s="5" t="s">
         <v>37</v>
       </c>
       <c r="F15" s="5" t="s">
-        <v>40</v>
+        <v>15</v>
       </c>
       <c r="G15" s="5" t="s">
         <v>18</v>
       </c>
       <c r="H15" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B16" s="5" t="s">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="C16" s="5" t="s">
         <v>36</v>
       </c>
       <c r="D16" s="5"/>
       <c r="E16" s="5" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="F16" s="5" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="G16" s="5" t="s">
         <v>18</v>
       </c>
       <c r="H16" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="4" t="s">
         <v>28</v>
       </c>
       <c r="B17" s="5" t="s">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="C17" s="5" t="s">
         <v>36</v>
       </c>
       <c r="D17" s="5"/>
       <c r="E17" s="5" t="s">
         <v>37</v>
       </c>
       <c r="F17" s="5" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="G17" s="5" t="s">
         <v>18</v>
       </c>
       <c r="H17" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="4" t="s">
         <v>29</v>
       </c>
       <c r="B18" s="5" t="s">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="C18" s="5" t="s">
         <v>36</v>
       </c>
       <c r="D18" s="5"/>
       <c r="E18" s="5" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="F18" s="5" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="G18" s="5" t="s">
         <v>18</v>
       </c>
       <c r="H18" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="4" t="s">
         <v>30</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>36</v>
       </c>
       <c r="D19" s="5"/>
       <c r="E19" s="5" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="F19" s="5" t="s">
-        <v>15</v>
+        <v>42</v>
       </c>
       <c r="G19" s="5" t="s">
         <v>18</v>
       </c>
       <c r="H19" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="4" t="s">
         <v>31</v>
       </c>
       <c r="B20" s="5" t="s">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="C20" s="5" t="s">
         <v>36</v>
       </c>
       <c r="D20" s="5"/>
       <c r="E20" s="5" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="F20" s="5" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="G20" s="5" t="s">
         <v>18</v>
       </c>
       <c r="H20" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="4" t="s">
         <v>32</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>9</v>
       </c>
       <c r="C21" s="5" t="s">
         <v>36</v>
       </c>
       <c r="D21" s="5"/>
       <c r="E21" s="5" t="s">
         <v>37</v>
       </c>
       <c r="F21" s="5" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="G21" s="5" t="s">
         <v>18</v>
       </c>
       <c r="H21" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="4" t="s">
         <v>33</v>
       </c>
       <c r="B22" s="5" t="s">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="C22" s="5" t="s">
         <v>36</v>
       </c>
       <c r="D22" s="5"/>
       <c r="E22" s="5" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="F22" s="5" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="G22" s="5" t="s">
         <v>18</v>
       </c>
       <c r="H22" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="4" t="s">
         <v>34</v>
       </c>
       <c r="B23" s="5" t="s">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="C23" s="5" t="s">
         <v>36</v>
       </c>
       <c r="D23" s="5"/>
       <c r="E23" s="5" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="F23" s="5" t="s">
-        <v>44</v>
+        <v>14</v>
       </c>
       <c r="G23" s="5" t="s">
         <v>18</v>
       </c>
       <c r="H23" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="4" t="s">
         <v>35</v>
       </c>
       <c r="B24" s="5" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="C24" s="5" t="s">
         <v>36</v>
       </c>
       <c r="D24" s="5"/>
       <c r="E24" s="5" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="F24" s="5" t="s">
-        <v>45</v>
+        <v>13</v>
       </c>
       <c r="G24" s="5" t="s">
         <v>18</v>
       </c>
       <c r="H24" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="6" t="s">
         <v>63</v>
       </c>
       <c r="C28" s="6" t="s">
         <v>64</v>
       </c>
       <c r="E28" s="6" t="s">
         <v>65</v>
       </c>
       <c r="F28" s="6" t="s">
         <v>66</v>
       </c>
       <c r="H28" s="6" t="s">
         <v>67</v>
       </c>
     </row>
@@ -1785,250 +1785,250 @@
       </c>
       <c r="B14" t="s">
         <v>52</v>
       </c>
       <c r="C14" t="s">
         <v>58</v>
       </c>
       <c r="D14" t="s">
         <v>59</v>
       </c>
       <c r="E14" t="s">
         <v>60</v>
       </c>
       <c r="F14" t="s">
         <v>61</v>
       </c>
       <c r="G14" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B15" s="5" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="C15" s="5" t="s">
         <v>36</v>
       </c>
       <c r="D15" s="5"/>
       <c r="E15" s="5" t="s">
         <v>37</v>
       </c>
       <c r="F15" s="5" t="s">
-        <v>40</v>
+        <v>15</v>
       </c>
       <c r="G15" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B16" s="5" t="s">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="C16" s="5" t="s">
         <v>36</v>
       </c>
       <c r="D16" s="5"/>
       <c r="E16" s="5" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="F16" s="5" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="G16" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="4" t="s">
         <v>28</v>
       </c>
       <c r="B17" s="5" t="s">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="C17" s="5" t="s">
         <v>36</v>
       </c>
       <c r="D17" s="5"/>
       <c r="E17" s="5" t="s">
         <v>37</v>
       </c>
       <c r="F17" s="5" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="G17" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="4" t="s">
         <v>29</v>
       </c>
       <c r="B18" s="5" t="s">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="C18" s="5" t="s">
         <v>36</v>
       </c>
       <c r="D18" s="5"/>
       <c r="E18" s="5" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="F18" s="5" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="G18" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="4" t="s">
         <v>30</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>36</v>
       </c>
       <c r="D19" s="5"/>
       <c r="E19" s="5" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="F19" s="5" t="s">
-        <v>15</v>
+        <v>42</v>
       </c>
       <c r="G19" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="4" t="s">
         <v>31</v>
       </c>
       <c r="B20" s="5" t="s">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="C20" s="5" t="s">
         <v>36</v>
       </c>
       <c r="D20" s="5"/>
       <c r="E20" s="5" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="F20" s="5" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="G20" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="4" t="s">
         <v>32</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>9</v>
       </c>
       <c r="C21" s="5" t="s">
         <v>36</v>
       </c>
       <c r="D21" s="5"/>
       <c r="E21" s="5" t="s">
         <v>37</v>
       </c>
       <c r="F21" s="5" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="G21" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="4" t="s">
         <v>33</v>
       </c>
       <c r="B22" s="5" t="s">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="C22" s="5" t="s">
         <v>36</v>
       </c>
       <c r="D22" s="5"/>
       <c r="E22" s="5" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="F22" s="5" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="G22" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="4" t="s">
         <v>34</v>
       </c>
       <c r="B23" s="5" t="s">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="C23" s="5" t="s">
         <v>36</v>
       </c>
       <c r="D23" s="5"/>
       <c r="E23" s="5" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="F23" s="5" t="s">
-        <v>44</v>
+        <v>14</v>
       </c>
       <c r="G23" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="4" t="s">
         <v>35</v>
       </c>
       <c r="B24" s="5" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="C24" s="5" t="s">
         <v>36</v>
       </c>
       <c r="D24" s="5"/>
       <c r="E24" s="5" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="F24" s="5" t="s">
-        <v>45</v>
+        <v>13</v>
       </c>
       <c r="G24" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" s="6" t="s">
         <v>63</v>
       </c>
       <c r="C28" s="6" t="s">
         <v>64</v>
       </c>
       <c r="E28" s="6" t="s">
         <v>65</v>
       </c>
       <c r="F28" s="6" t="s">
         <v>66</v>
       </c>
       <c r="G28" s="6" t="s">
         <v>67</v>
       </c>
     </row>
   </sheetData>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.7" right="0.7" top="1" bottom="0.75" header="0.3" footer="0.3"/>
@@ -2198,250 +2198,250 @@
       </c>
       <c r="B14" t="s">
         <v>52</v>
       </c>
       <c r="C14" t="s">
         <v>58</v>
       </c>
       <c r="D14" t="s">
         <v>59</v>
       </c>
       <c r="E14" t="s">
         <v>60</v>
       </c>
       <c r="F14" t="s">
         <v>61</v>
       </c>
       <c r="G14" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="4" t="s">
         <v>70</v>
       </c>
       <c r="B15" s="5" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="C15" s="5" t="s">
         <v>36</v>
       </c>
       <c r="D15" s="5"/>
       <c r="E15" s="5" t="s">
         <v>37</v>
       </c>
       <c r="F15" s="5" t="s">
-        <v>40</v>
+        <v>15</v>
       </c>
       <c r="G15" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="4" t="s">
         <v>71</v>
       </c>
       <c r="B16" s="5" t="s">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="C16" s="5" t="s">
         <v>36</v>
       </c>
       <c r="D16" s="5"/>
       <c r="E16" s="5" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="F16" s="5" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="G16" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="4" t="s">
         <v>72</v>
       </c>
       <c r="B17" s="5" t="s">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="C17" s="5" t="s">
         <v>36</v>
       </c>
       <c r="D17" s="5"/>
       <c r="E17" s="5" t="s">
         <v>37</v>
       </c>
       <c r="F17" s="5" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="G17" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="4" t="s">
         <v>73</v>
       </c>
       <c r="B18" s="5" t="s">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="C18" s="5" t="s">
         <v>36</v>
       </c>
       <c r="D18" s="5"/>
       <c r="E18" s="5" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="F18" s="5" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="G18" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="4" t="s">
         <v>74</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>36</v>
       </c>
       <c r="D19" s="5"/>
       <c r="E19" s="5" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="F19" s="5" t="s">
-        <v>15</v>
+        <v>42</v>
       </c>
       <c r="G19" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="4" t="s">
         <v>75</v>
       </c>
       <c r="B20" s="5" t="s">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="C20" s="5" t="s">
         <v>36</v>
       </c>
       <c r="D20" s="5"/>
       <c r="E20" s="5" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="F20" s="5" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="G20" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="4" t="s">
         <v>76</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>9</v>
       </c>
       <c r="C21" s="5" t="s">
         <v>36</v>
       </c>
       <c r="D21" s="5"/>
       <c r="E21" s="5" t="s">
         <v>37</v>
       </c>
       <c r="F21" s="5" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="G21" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="4" t="s">
         <v>77</v>
       </c>
       <c r="B22" s="5" t="s">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="C22" s="5" t="s">
         <v>36</v>
       </c>
       <c r="D22" s="5"/>
       <c r="E22" s="5" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="F22" s="5" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="G22" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="4" t="s">
         <v>78</v>
       </c>
       <c r="B23" s="5" t="s">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="C23" s="5" t="s">
         <v>36</v>
       </c>
       <c r="D23" s="5"/>
       <c r="E23" s="5" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="F23" s="5" t="s">
-        <v>44</v>
+        <v>14</v>
       </c>
       <c r="G23" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="4" t="s">
         <v>79</v>
       </c>
       <c r="B24" s="5" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="C24" s="5" t="s">
         <v>36</v>
       </c>
       <c r="D24" s="5"/>
       <c r="E24" s="5" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="F24" s="5" t="s">
-        <v>45</v>
+        <v>13</v>
       </c>
       <c r="G24" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" s="6" t="s">
         <v>63</v>
       </c>
       <c r="C28" s="6" t="s">
         <v>64</v>
       </c>
       <c r="E28" s="6" t="s">
         <v>65</v>
       </c>
       <c r="F28" s="6" t="s">
         <v>66</v>
       </c>
       <c r="G28" s="6" t="s">
         <v>67</v>
       </c>
     </row>
   </sheetData>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.7" right="0.7" top="1" bottom="0.75" header="0.3" footer="0.3"/>
@@ -2806,99 +2806,99 @@
       </c>
       <c r="B29" t="s">
         <v>86</v>
       </c>
       <c r="C29" t="s">
         <v>87</v>
       </c>
       <c r="D29" t="s">
         <v>22</v>
       </c>
       <c r="E29" t="s">
         <v>23</v>
       </c>
       <c r="F29" t="s">
         <v>3</v>
       </c>
       <c r="G29" t="s">
         <v>82</v>
       </c>
       <c r="H29" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="4" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="B30" s="5"/>
       <c r="C30" s="5" t="s">
         <v>89</v>
       </c>
       <c r="D30" s="5" t="s">
         <v>38</v>
       </c>
       <c r="E30" s="5" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F30" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G30" s="5">
         <v>-0.32</v>
       </c>
       <c r="H30" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="4" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="B31" s="5"/>
       <c r="C31" s="5" t="s">
         <v>89</v>
       </c>
       <c r="D31" s="5" t="s">
         <v>38</v>
       </c>
       <c r="E31" s="5" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="F31" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G31" s="5">
         <v>-0.32</v>
       </c>
       <c r="H31" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="4" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="B32" s="5"/>
       <c r="C32" s="5" t="s">
         <v>89</v>
       </c>
       <c r="D32" s="5" t="s">
         <v>38</v>
       </c>
       <c r="E32" s="5" t="s">
         <v>45</v>
       </c>
       <c r="F32" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G32" s="5">
         <v>-0.32</v>
       </c>
       <c r="H32" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="16" t="s">
         <v>90</v>
       </c>
@@ -2917,51 +2917,51 @@
       </c>
       <c r="B36" t="s">
         <v>86</v>
       </c>
       <c r="C36" t="s">
         <v>87</v>
       </c>
       <c r="D36" t="s">
         <v>22</v>
       </c>
       <c r="E36" t="s">
         <v>23</v>
       </c>
       <c r="F36" t="s">
         <v>3</v>
       </c>
       <c r="G36" t="s">
         <v>82</v>
       </c>
       <c r="H36" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="4" t="s">
-        <v>29</v>
+        <v>35</v>
       </c>
       <c r="B37" s="5"/>
       <c r="C37" s="5" t="s">
         <v>93</v>
       </c>
       <c r="D37" s="5" t="s">
         <v>39</v>
       </c>
       <c r="E37" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F37" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G37" s="5">
         <v>-0.32</v>
       </c>
       <c r="H37" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="16" t="s">
         <v>90</v>
       </c>
@@ -2980,51 +2980,51 @@
       </c>
       <c r="B41" t="s">
         <v>86</v>
       </c>
       <c r="C41" t="s">
         <v>87</v>
       </c>
       <c r="D41" t="s">
         <v>22</v>
       </c>
       <c r="E41" t="s">
         <v>23</v>
       </c>
       <c r="F41" t="s">
         <v>3</v>
       </c>
       <c r="G41" t="s">
         <v>82</v>
       </c>
       <c r="H41" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="4" t="s">
-        <v>28</v>
+        <v>34</v>
       </c>
       <c r="B42" s="5"/>
       <c r="C42" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D42" s="5" t="s">
         <v>37</v>
       </c>
       <c r="E42" s="5" t="s">
         <v>14</v>
       </c>
       <c r="F42" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G42" s="5">
         <v>-0.32</v>
       </c>
       <c r="H42" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="16" t="s">
         <v>90</v>
       </c>
@@ -3043,51 +3043,51 @@
       </c>
       <c r="B46" t="s">
         <v>86</v>
       </c>
       <c r="C46" t="s">
         <v>87</v>
       </c>
       <c r="D46" t="s">
         <v>22</v>
       </c>
       <c r="E46" t="s">
         <v>23</v>
       </c>
       <c r="F46" t="s">
         <v>3</v>
       </c>
       <c r="G46" t="s">
         <v>82</v>
       </c>
       <c r="H46" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" s="4" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="B47" s="5"/>
       <c r="C47" s="5" t="s">
         <v>97</v>
       </c>
       <c r="D47" s="5" t="s">
         <v>37</v>
       </c>
       <c r="E47" s="5" t="s">
         <v>15</v>
       </c>
       <c r="F47" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G47" s="5">
         <v>-0.32</v>
       </c>
       <c r="H47" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" s="16" t="s">
         <v>90</v>
       </c>
@@ -3106,109 +3106,109 @@
       </c>
       <c r="B51" t="s">
         <v>86</v>
       </c>
       <c r="C51" t="s">
         <v>87</v>
       </c>
       <c r="D51" t="s">
         <v>22</v>
       </c>
       <c r="E51" t="s">
         <v>23</v>
       </c>
       <c r="F51" t="s">
         <v>3</v>
       </c>
       <c r="G51" t="s">
         <v>82</v>
       </c>
       <c r="H51" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" s="4" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B52" s="5"/>
       <c r="C52" s="5" t="s">
         <v>99</v>
       </c>
       <c r="D52" s="5" t="s">
         <v>37</v>
       </c>
       <c r="E52" s="5" t="s">
         <v>40</v>
       </c>
       <c r="F52" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G52" s="5">
         <v>-0.32</v>
       </c>
       <c r="H52" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" s="4" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="B53" s="5"/>
       <c r="C53" s="5" t="s">
         <v>99</v>
       </c>
       <c r="D53" s="5" t="s">
         <v>37</v>
       </c>
       <c r="E53" s="5" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="F53" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G53" s="5">
         <v>-0.32</v>
       </c>
       <c r="H53" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" s="4" t="s">
         <v>32</v>
       </c>
       <c r="B54" s="5"/>
       <c r="C54" s="5" t="s">
         <v>99</v>
       </c>
       <c r="D54" s="5" t="s">
         <v>37</v>
       </c>
       <c r="E54" s="5" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F54" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G54" s="5">
         <v>-0.32</v>
       </c>
       <c r="H54" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" s="16" t="s">
         <v>90</v>
       </c>
       <c r="B56" s="16" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="58" spans="1:8">
@@ -3217,51 +3217,51 @@
       </c>
       <c r="B58" t="s">
         <v>86</v>
       </c>
       <c r="C58" t="s">
         <v>87</v>
       </c>
       <c r="D58" t="s">
         <v>22</v>
       </c>
       <c r="E58" t="s">
         <v>23</v>
       </c>
       <c r="F58" t="s">
         <v>3</v>
       </c>
       <c r="G58" t="s">
         <v>82</v>
       </c>
       <c r="H58" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" s="4" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="B59" s="5"/>
       <c r="C59" s="5" t="s">
         <v>101</v>
       </c>
       <c r="D59" s="5" t="s">
         <v>37</v>
       </c>
       <c r="E59" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F59" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G59" s="5">
         <v>-0.32</v>
       </c>
       <c r="H59" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="67" spans="6:6">
       <c r="F67" s="6" t="s">
         <v>115</v>
       </c>