--- v0 (2026-06-08)
+++ v1 (2026-08-08)
@@ -195,50 +195,104 @@
   <si>
     <t>2601204-02-0104</t>
   </si>
   <si>
     <t>2601204-02-0105</t>
   </si>
   <si>
     <t>2601204-02-0106</t>
   </si>
   <si>
     <t>2601204-02-0107</t>
   </si>
   <si>
     <t>2601204-02-0108</t>
   </si>
   <si>
     <t>2601204-02-0109</t>
   </si>
   <si>
     <t>2601204-02-0110</t>
   </si>
   <si>
     <t>2601204-02-0111</t>
   </si>
   <si>
+    <t>2601204-01-0046</t>
+  </si>
+  <si>
+    <t>2601204-01-0048</t>
+  </si>
+  <si>
+    <t>2601204-01-0049</t>
+  </si>
+  <si>
+    <t>2601204-01-0051</t>
+  </si>
+  <si>
+    <t>2601204-01-0052</t>
+  </si>
+  <si>
+    <t>2601204-02-0053</t>
+  </si>
+  <si>
+    <t>2601204-02-0054</t>
+  </si>
+  <si>
+    <t>2601204-02-0055</t>
+  </si>
+  <si>
+    <t>2601204-02-0056</t>
+  </si>
+  <si>
+    <t>2601204-02-0057</t>
+  </si>
+  <si>
+    <t>2601204-01-0060</t>
+  </si>
+  <si>
+    <t>2601204-01-0062</t>
+  </si>
+  <si>
+    <t>2601204-01-0063</t>
+  </si>
+  <si>
+    <t>2601204-02-0064</t>
+  </si>
+  <si>
+    <t>2601204-02-0065</t>
+  </si>
+  <si>
+    <t>2601204-02-0066</t>
+  </si>
+  <si>
+    <t>2601204-01-0067</t>
+  </si>
+  <si>
+    <t>2601204-01-0068</t>
+  </si>
+  <si>
     <t>2601204-01-0003</t>
   </si>
   <si>
     <t>2601204-01-0004</t>
   </si>
   <si>
     <t>2601204-01-0006</t>
   </si>
   <si>
     <t>2601204-02-0008</t>
   </si>
   <si>
     <t>2601204-02-0009</t>
   </si>
   <si>
     <t>2601204-02-0010</t>
   </si>
   <si>
     <t>2601204-02-0011</t>
   </si>
   <si>
     <t>2601204-02-0012</t>
   </si>
   <si>
     <t>2601204-02-0013</t>
@@ -297,104 +351,50 @@
   <si>
     <t>2601204-02-0036</t>
   </si>
   <si>
     <t>2601204-02-0038</t>
   </si>
   <si>
     <t>2601204-01-0039</t>
   </si>
   <si>
     <t>2601204-01-0041</t>
   </si>
   <si>
     <t>2601204-01-0042</t>
   </si>
   <si>
     <t>2601204-01-0043</t>
   </si>
   <si>
     <t>2601204-01-0044</t>
   </si>
   <si>
     <t>2601204-01-0045</t>
   </si>
   <si>
-    <t>2601204-01-0046</t>
-[...52 lines deleted...]
-  <si>
     <t>A</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>63.5</t>
   </si>
   <si>
     <t>63.2</t>
   </si>
   <si>
     <t>62.5</t>
   </si>
   <si>
     <t>62.0</t>
   </si>
   <si>
     <t>63.0</t>
   </si>
   <si>
     <t>62.3</t>
   </si>
   <si>
     <t>62.7</t>
@@ -450,101 +450,101 @@
   <si>
     <t>110.0</t>
   </si>
   <si>
     <t>51.0</t>
   </si>
   <si>
     <t>34.0</t>
   </si>
   <si>
     <t>99.0</t>
   </si>
   <si>
     <t>92.0</t>
   </si>
   <si>
     <t>89.0</t>
   </si>
   <si>
     <t>101.0</t>
   </si>
   <si>
     <t>103.0</t>
   </si>
   <si>
+    <t>107.0</t>
+  </si>
+  <si>
+    <t>98.0</t>
+  </si>
+  <si>
+    <t>116.0</t>
+  </si>
+  <si>
+    <t>127.0</t>
+  </si>
+  <si>
+    <t>113.0</t>
+  </si>
+  <si>
+    <t>104.0</t>
+  </si>
+  <si>
+    <t>45.0</t>
+  </si>
+  <si>
+    <t>94.0</t>
+  </si>
+  <si>
     <t>102.0</t>
   </si>
   <si>
     <t>86.0</t>
   </si>
   <si>
     <t>93.0</t>
   </si>
   <si>
     <t>88.0</t>
   </si>
   <si>
     <t>44.0</t>
   </si>
   <si>
     <t>47.0</t>
   </si>
   <si>
-    <t>45.0</t>
-[...1 lines deleted...]
-  <si>
     <t>60.0</t>
   </si>
   <si>
     <t>124.0</t>
   </si>
   <si>
     <t>91.0</t>
   </si>
   <si>
-    <t>107.0</t>
-[...19 lines deleted...]
-  <si>
     <t>YARD</t>
   </si>
   <si>
     <t>51.32</t>
   </si>
   <si>
     <t>54.90</t>
   </si>
   <si>
     <t>58.80</t>
   </si>
   <si>
     <t>55.60</t>
   </si>
   <si>
     <t>56.30</t>
   </si>
   <si>
     <t>56.00</t>
   </si>
   <si>
     <t>56.60</t>
   </si>
   <si>
     <t>56.33</t>
@@ -609,89 +609,137 @@
   <si>
     <t>57.90</t>
   </si>
   <si>
     <t>53.58</t>
   </si>
   <si>
     <t>58.84</t>
   </si>
   <si>
     <t>54.24</t>
   </si>
   <si>
     <t>52.32</t>
   </si>
   <si>
     <t>58.56</t>
   </si>
   <si>
     <t>57.76</t>
   </si>
   <si>
     <t>59.92</t>
   </si>
   <si>
+    <t>61.68</t>
+  </si>
+  <si>
+    <t>52.67</t>
+  </si>
+  <si>
+    <t>45.60</t>
+  </si>
+  <si>
+    <t>56.32</t>
+  </si>
+  <si>
+    <t>56.12</t>
+  </si>
+  <si>
+    <t>68.86</t>
+  </si>
+  <si>
+    <t>75.56</t>
+  </si>
+  <si>
+    <t>58.70</t>
+  </si>
+  <si>
+    <t>54.80</t>
+  </si>
+  <si>
+    <t>47.00</t>
+  </si>
+  <si>
+    <t>19.60</t>
+  </si>
+  <si>
+    <t>64.30</t>
+  </si>
+  <si>
+    <t>70.00</t>
+  </si>
+  <si>
+    <t>57.20</t>
+  </si>
+  <si>
+    <t>60.50</t>
+  </si>
+  <si>
+    <t>26.10</t>
+  </si>
+  <si>
+    <t>53.20</t>
+  </si>
+  <si>
     <t>45.36</t>
   </si>
   <si>
     <t>51.24</t>
   </si>
   <si>
     <t>48.84</t>
   </si>
   <si>
     <t>60.52</t>
   </si>
   <si>
     <t>56.10</t>
   </si>
   <si>
     <t>50.80</t>
   </si>
   <si>
     <t>52.54</t>
   </si>
   <si>
     <t>52.60</t>
   </si>
   <si>
     <t>60.10</t>
   </si>
   <si>
     <t>54.04</t>
   </si>
   <si>
     <t>51.14</t>
   </si>
   <si>
     <t>51.00</t>
   </si>
   <si>
-    <t>53.20</t>
-[...1 lines deleted...]
-  <si>
     <t>26.38</t>
   </si>
   <si>
     <t>28.56</t>
   </si>
   <si>
     <t>26.78</t>
   </si>
   <si>
     <t>52.44</t>
   </si>
   <si>
     <t>52.42</t>
   </si>
   <si>
     <t>20.06</t>
   </si>
   <si>
     <t>56.89</t>
   </si>
   <si>
     <t>54.70</t>
   </si>
   <si>
     <t>54.82</t>
@@ -703,98 +751,50 @@
     <t>54.12</t>
   </si>
   <si>
     <t>35.60</t>
   </si>
   <si>
     <t>73.90</t>
   </si>
   <si>
     <t>48.66</t>
   </si>
   <si>
     <t>54.50</t>
   </si>
   <si>
     <t>50.10</t>
   </si>
   <si>
     <t>52.12</t>
   </si>
   <si>
     <t>52.71</t>
   </si>
   <si>
     <t>58.08</t>
-  </si>
-[...46 lines deleted...]
-    <t>26.10</t>
   </si>
   <si>
     <t>DATE:</t>
   </si>
   <si>
     <t>February 07, 2026</t>
   </si>
   <si>
     <t>Vehicle License:</t>
   </si>
   <si>
     <t>60H-05871</t>
   </si>
   <si>
     <t>Bảng kê hàng hóa - NỘI BỘ</t>
   </si>
   <si>
     <t>Packing List - INTERNAL</t>
   </si>
   <si>
     <t>Fabric Code
 产品</t>
   </si>
   <si>
     <t>Total Length
@@ -947,50 +947,104 @@
   <si>
     <t>2601204_02 - 0104</t>
   </si>
   <si>
     <t>2601204_02 - 0105</t>
   </si>
   <si>
     <t>2601204_02 - 0106</t>
   </si>
   <si>
     <t>2601204_02 - 0107</t>
   </si>
   <si>
     <t>2601204_02 - 0108</t>
   </si>
   <si>
     <t>2601204_02 - 0109</t>
   </si>
   <si>
     <t>2601204_02 - 0110</t>
   </si>
   <si>
     <t>2601204_02 - 0111</t>
   </si>
   <si>
+    <t>2601204_01 - 0046</t>
+  </si>
+  <si>
+    <t>2601204_01 - 0048</t>
+  </si>
+  <si>
+    <t>2601204_01 - 0049</t>
+  </si>
+  <si>
+    <t>2601204_01 - 0051</t>
+  </si>
+  <si>
+    <t>2601204_01 - 0052</t>
+  </si>
+  <si>
+    <t>2601204_02 - 0053</t>
+  </si>
+  <si>
+    <t>2601204_02 - 0054</t>
+  </si>
+  <si>
+    <t>2601204_02 - 0055</t>
+  </si>
+  <si>
+    <t>2601204_02 - 0056</t>
+  </si>
+  <si>
+    <t>2601204_02 - 0057</t>
+  </si>
+  <si>
+    <t>2601204_01 - 0060</t>
+  </si>
+  <si>
+    <t>2601204_01 - 0062</t>
+  </si>
+  <si>
+    <t>2601204_01 - 0063</t>
+  </si>
+  <si>
+    <t>2601204_02 - 0064</t>
+  </si>
+  <si>
+    <t>2601204_02 - 0065</t>
+  </si>
+  <si>
+    <t>2601204_02 - 0066</t>
+  </si>
+  <si>
+    <t>2601204_01 - 0067</t>
+  </si>
+  <si>
+    <t>2601204_01 - 0068</t>
+  </si>
+  <si>
     <t>2601204_01 - 0003</t>
   </si>
   <si>
     <t>2601204_01 - 0004</t>
   </si>
   <si>
     <t>2601204_01 - 0006</t>
   </si>
   <si>
     <t>2601204_02 - 0008</t>
   </si>
   <si>
     <t>2601204_02 - 0009</t>
   </si>
   <si>
     <t>2601204_02 - 0010</t>
   </si>
   <si>
     <t>2601204_02 - 0011</t>
   </si>
   <si>
     <t>2601204_02 - 0012</t>
   </si>
   <si>
     <t>2601204_02 - 0013</t>
@@ -1047,104 +1101,50 @@
     <t>2601204_02 - 0035</t>
   </si>
   <si>
     <t>2601204_02 - 0036</t>
   </si>
   <si>
     <t>2601204_02 - 0038</t>
   </si>
   <si>
     <t>2601204_01 - 0039</t>
   </si>
   <si>
     <t>2601204_01 - 0041</t>
   </si>
   <si>
     <t>2601204_01 - 0042</t>
   </si>
   <si>
     <t>2601204_01 - 0043</t>
   </si>
   <si>
     <t>2601204_01 - 0044</t>
   </si>
   <si>
     <t>2601204_01 - 0045</t>
-  </si>
-[...52 lines deleted...]
-    <t>2601204_01 - 0068</t>
   </si>
   <si>
     <t>Packing List - ANHUY</t>
   </si>
   <si>
     <t>Total Weight (Net)</t>
   </si>
   <si>
     <t>Net Weight / KGS</t>
   </si>
   <si>
     <t>Gross Weight / KGS</t>
   </si>
   <si>
     <t>Shipping Marks</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>Lot (Color Group)</t>
   </si>
   <si>
     <t>Batch No./ Color</t>
   </si>
@@ -2921,938 +2921,938 @@
         <v>107</v>
       </c>
       <c r="E46" s="5" t="s">
         <v>111</v>
       </c>
       <c r="F46" s="5" t="s">
         <v>138</v>
       </c>
       <c r="G46" s="5" t="s">
         <v>156</v>
       </c>
       <c r="H46" s="5" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" s="4" t="s">
         <v>54</v>
       </c>
       <c r="B47" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C47" s="5" t="s">
         <v>106</v>
       </c>
-      <c r="D47" s="5"/>
+      <c r="D47" s="5" t="s">
+        <v>107</v>
+      </c>
       <c r="E47" s="5" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="F47" s="5" t="s">
-        <v>123</v>
+        <v>139</v>
       </c>
       <c r="G47" s="5" t="s">
         <v>156</v>
       </c>
       <c r="H47" s="5" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" s="4" t="s">
         <v>55</v>
       </c>
       <c r="B48" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C48" s="5" t="s">
         <v>106</v>
       </c>
-      <c r="D48" s="5"/>
+      <c r="D48" s="5" t="s">
+        <v>107</v>
+      </c>
       <c r="E48" s="5" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="F48" s="5" t="s">
-        <v>115</v>
+        <v>129</v>
       </c>
       <c r="G48" s="5" t="s">
         <v>156</v>
       </c>
       <c r="H48" s="5" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" s="4" t="s">
         <v>56</v>
       </c>
       <c r="B49" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C49" s="5" t="s">
         <v>106</v>
       </c>
       <c r="D49" s="5" t="s">
         <v>107</v>
       </c>
       <c r="E49" s="5" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F49" s="5" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="G49" s="5" t="s">
         <v>156</v>
       </c>
       <c r="H49" s="5" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" s="4" t="s">
         <v>57</v>
       </c>
       <c r="B50" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C50" s="5" t="s">
         <v>106</v>
       </c>
       <c r="D50" s="5" t="s">
         <v>107</v>
       </c>
       <c r="E50" s="5" t="s">
-        <v>114</v>
+        <v>110</v>
       </c>
       <c r="F50" s="5" t="s">
-        <v>139</v>
+        <v>134</v>
       </c>
       <c r="G50" s="5" t="s">
         <v>156</v>
       </c>
       <c r="H50" s="5" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" s="4" t="s">
         <v>58</v>
       </c>
       <c r="B51" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C51" s="5" t="s">
         <v>106</v>
       </c>
       <c r="D51" s="5" t="s">
         <v>107</v>
       </c>
       <c r="E51" s="5" t="s">
-        <v>114</v>
+        <v>110</v>
       </c>
       <c r="F51" s="5" t="s">
-        <v>118</v>
+        <v>140</v>
       </c>
       <c r="G51" s="5" t="s">
         <v>156</v>
       </c>
       <c r="H51" s="5" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" s="4" t="s">
         <v>59</v>
       </c>
       <c r="B52" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C52" s="5" t="s">
         <v>106</v>
       </c>
       <c r="D52" s="5" t="s">
         <v>107</v>
       </c>
       <c r="E52" s="5" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="F52" s="5" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="G52" s="5" t="s">
-        <v>156</v>
+        <v>9</v>
       </c>
       <c r="H52" s="5" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" s="4" t="s">
         <v>60</v>
       </c>
       <c r="B53" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C53" s="5" t="s">
         <v>106</v>
       </c>
       <c r="D53" s="5" t="s">
         <v>107</v>
       </c>
       <c r="E53" s="5" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="F53" s="5" t="s">
-        <v>136</v>
+        <v>142</v>
       </c>
       <c r="G53" s="5" t="s">
-        <v>156</v>
+        <v>9</v>
       </c>
       <c r="H53" s="5" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" s="4" t="s">
         <v>61</v>
       </c>
       <c r="B54" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C54" s="5" t="s">
         <v>106</v>
       </c>
       <c r="D54" s="5" t="s">
         <v>107</v>
       </c>
       <c r="E54" s="5" t="s">
-        <v>110</v>
+        <v>108</v>
       </c>
       <c r="F54" s="5" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="G54" s="5" t="s">
         <v>156</v>
       </c>
       <c r="H54" s="5" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" s="4" t="s">
         <v>62</v>
       </c>
       <c r="B55" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C55" s="5" t="s">
         <v>106</v>
       </c>
       <c r="D55" s="5" t="s">
         <v>107</v>
       </c>
       <c r="E55" s="5" t="s">
-        <v>110</v>
+        <v>108</v>
       </c>
       <c r="F55" s="5" t="s">
-        <v>137</v>
+        <v>118</v>
       </c>
       <c r="G55" s="5" t="s">
         <v>156</v>
       </c>
       <c r="H55" s="5" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" s="4" t="s">
         <v>63</v>
       </c>
       <c r="B56" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C56" s="5" t="s">
         <v>106</v>
       </c>
       <c r="D56" s="5" t="s">
         <v>107</v>
       </c>
       <c r="E56" s="5" t="s">
-        <v>110</v>
+        <v>108</v>
       </c>
       <c r="F56" s="5" t="s">
-        <v>141</v>
+        <v>127</v>
       </c>
       <c r="G56" s="5" t="s">
         <v>156</v>
       </c>
       <c r="H56" s="5" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" s="4" t="s">
         <v>64</v>
       </c>
       <c r="B57" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C57" s="5" t="s">
         <v>106</v>
       </c>
       <c r="D57" s="5" t="s">
         <v>107</v>
       </c>
       <c r="E57" s="5" t="s">
-        <v>110</v>
+        <v>108</v>
       </c>
       <c r="F57" s="5" t="s">
-        <v>142</v>
+        <v>133</v>
       </c>
       <c r="G57" s="5" t="s">
         <v>156</v>
       </c>
       <c r="H57" s="5" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" s="4" t="s">
         <v>65</v>
       </c>
       <c r="B58" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C58" s="5" t="s">
         <v>106</v>
       </c>
       <c r="D58" s="5" t="s">
         <v>107</v>
       </c>
       <c r="E58" s="5" t="s">
-        <v>110</v>
+        <v>108</v>
       </c>
       <c r="F58" s="5" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="G58" s="5" t="s">
         <v>156</v>
       </c>
       <c r="H58" s="5" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" s="4" t="s">
         <v>66</v>
       </c>
       <c r="B59" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C59" s="5" t="s">
         <v>106</v>
       </c>
       <c r="D59" s="5" t="s">
         <v>107</v>
       </c>
       <c r="E59" s="5" t="s">
-        <v>110</v>
+        <v>108</v>
       </c>
       <c r="F59" s="5" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="G59" s="5" t="s">
         <v>156</v>
       </c>
       <c r="H59" s="5" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" s="4" t="s">
         <v>67</v>
       </c>
       <c r="B60" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C60" s="5" t="s">
         <v>106</v>
       </c>
       <c r="D60" s="5" t="s">
         <v>107</v>
       </c>
       <c r="E60" s="5" t="s">
-        <v>110</v>
+        <v>108</v>
       </c>
       <c r="F60" s="5" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
       <c r="G60" s="5" t="s">
         <v>156</v>
       </c>
       <c r="H60" s="5" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" s="4" t="s">
         <v>68</v>
       </c>
       <c r="B61" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C61" s="5" t="s">
         <v>106</v>
       </c>
       <c r="D61" s="5" t="s">
         <v>107</v>
       </c>
       <c r="E61" s="5" t="s">
-        <v>110</v>
+        <v>108</v>
       </c>
       <c r="F61" s="5" t="s">
         <v>144</v>
       </c>
       <c r="G61" s="5" t="s">
         <v>156</v>
       </c>
       <c r="H61" s="5" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" s="4" t="s">
         <v>69</v>
       </c>
       <c r="B62" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C62" s="5" t="s">
         <v>106</v>
       </c>
       <c r="D62" s="5" t="s">
         <v>107</v>
       </c>
       <c r="E62" s="5" t="s">
-        <v>110</v>
+        <v>108</v>
       </c>
       <c r="F62" s="5" t="s">
-        <v>145</v>
+        <v>121</v>
       </c>
       <c r="G62" s="5" t="s">
         <v>156</v>
       </c>
       <c r="H62" s="5" t="s">
-        <v>207</v>
+        <v>175</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" s="4" t="s">
         <v>70</v>
       </c>
       <c r="B63" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C63" s="5" t="s">
         <v>106</v>
       </c>
       <c r="D63" s="5" t="s">
         <v>107</v>
       </c>
       <c r="E63" s="5" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="F63" s="5" t="s">
-        <v>129</v>
+        <v>145</v>
       </c>
       <c r="G63" s="5" t="s">
         <v>156</v>
       </c>
       <c r="H63" s="5" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" s="4" t="s">
         <v>71</v>
       </c>
       <c r="B64" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C64" s="5" t="s">
         <v>106</v>
       </c>
       <c r="D64" s="5" t="s">
         <v>107</v>
       </c>
       <c r="E64" s="5" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="F64" s="5" t="s">
-        <v>129</v>
+        <v>146</v>
       </c>
       <c r="G64" s="5" t="s">
         <v>156</v>
       </c>
       <c r="H64" s="5" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" s="4" t="s">
         <v>72</v>
       </c>
       <c r="B65" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C65" s="5" t="s">
         <v>106</v>
       </c>
-      <c r="D65" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D65" s="5"/>
       <c r="E65" s="5" t="s">
-        <v>110</v>
+        <v>108</v>
       </c>
       <c r="F65" s="5" t="s">
-        <v>133</v>
+        <v>123</v>
       </c>
       <c r="G65" s="5" t="s">
         <v>156</v>
       </c>
       <c r="H65" s="5" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" s="4" t="s">
         <v>73</v>
       </c>
       <c r="B66" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C66" s="5" t="s">
         <v>106</v>
       </c>
-      <c r="D66" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D66" s="5"/>
       <c r="E66" s="5" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="F66" s="5" t="s">
-        <v>119</v>
+        <v>115</v>
       </c>
       <c r="G66" s="5" t="s">
         <v>156</v>
       </c>
       <c r="H66" s="5" t="s">
-        <v>163</v>
+        <v>210</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" s="4" t="s">
         <v>74</v>
       </c>
       <c r="B67" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C67" s="5" t="s">
         <v>106</v>
       </c>
       <c r="D67" s="5" t="s">
         <v>107</v>
       </c>
       <c r="E67" s="5" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="F67" s="5" t="s">
-        <v>116</v>
+        <v>121</v>
       </c>
       <c r="G67" s="5" t="s">
         <v>156</v>
       </c>
       <c r="H67" s="5" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" s="4" t="s">
         <v>75</v>
       </c>
       <c r="B68" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C68" s="5" t="s">
         <v>106</v>
       </c>
       <c r="D68" s="5" t="s">
         <v>107</v>
       </c>
       <c r="E68" s="5" t="s">
-        <v>110</v>
+        <v>114</v>
       </c>
       <c r="F68" s="5" t="s">
-        <v>141</v>
+        <v>147</v>
       </c>
       <c r="G68" s="5" t="s">
         <v>156</v>
       </c>
       <c r="H68" s="5" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" s="4" t="s">
         <v>76</v>
       </c>
       <c r="B69" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C69" s="5" t="s">
         <v>106</v>
       </c>
       <c r="D69" s="5" t="s">
         <v>107</v>
       </c>
       <c r="E69" s="5" t="s">
-        <v>110</v>
+        <v>114</v>
       </c>
       <c r="F69" s="5" t="s">
         <v>118</v>
       </c>
       <c r="G69" s="5" t="s">
         <v>156</v>
       </c>
       <c r="H69" s="5" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" s="4" t="s">
         <v>77</v>
       </c>
       <c r="B70" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C70" s="5" t="s">
         <v>106</v>
       </c>
       <c r="D70" s="5" t="s">
         <v>107</v>
       </c>
       <c r="E70" s="5" t="s">
-        <v>110</v>
+        <v>114</v>
       </c>
       <c r="F70" s="5" t="s">
-        <v>118</v>
+        <v>148</v>
       </c>
       <c r="G70" s="5" t="s">
         <v>156</v>
       </c>
       <c r="H70" s="5" t="s">
         <v>214</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" s="4" t="s">
         <v>78</v>
       </c>
       <c r="B71" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C71" s="5" t="s">
         <v>106</v>
       </c>
       <c r="D71" s="5" t="s">
         <v>107</v>
       </c>
       <c r="E71" s="5" t="s">
         <v>110</v>
       </c>
       <c r="F71" s="5" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="G71" s="5" t="s">
         <v>156</v>
       </c>
       <c r="H71" s="5" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" s="4" t="s">
         <v>79</v>
       </c>
       <c r="B72" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C72" s="5" t="s">
         <v>106</v>
       </c>
       <c r="D72" s="5" t="s">
         <v>107</v>
       </c>
       <c r="E72" s="5" t="s">
         <v>110</v>
       </c>
       <c r="F72" s="5" t="s">
-        <v>118</v>
+        <v>136</v>
       </c>
       <c r="G72" s="5" t="s">
         <v>156</v>
       </c>
       <c r="H72" s="5" t="s">
-        <v>160</v>
+        <v>216</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" s="4" t="s">
         <v>80</v>
       </c>
       <c r="B73" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C73" s="5" t="s">
         <v>106</v>
       </c>
       <c r="D73" s="5" t="s">
         <v>107</v>
       </c>
       <c r="E73" s="5" t="s">
         <v>110</v>
       </c>
       <c r="F73" s="5" t="s">
-        <v>146</v>
+        <v>137</v>
       </c>
       <c r="G73" s="5" t="s">
         <v>156</v>
       </c>
       <c r="H73" s="5" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" s="4" t="s">
         <v>81</v>
       </c>
       <c r="B74" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C74" s="5" t="s">
         <v>106</v>
       </c>
       <c r="D74" s="5" t="s">
         <v>107</v>
       </c>
       <c r="E74" s="5" t="s">
         <v>110</v>
       </c>
       <c r="F74" s="5" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="G74" s="5" t="s">
         <v>156</v>
       </c>
       <c r="H74" s="5" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" s="4" t="s">
         <v>82</v>
       </c>
       <c r="B75" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C75" s="5" t="s">
         <v>106</v>
       </c>
       <c r="D75" s="5" t="s">
         <v>107</v>
       </c>
       <c r="E75" s="5" t="s">
         <v>110</v>
       </c>
       <c r="F75" s="5" t="s">
-        <v>127</v>
+        <v>150</v>
       </c>
       <c r="G75" s="5" t="s">
         <v>156</v>
       </c>
       <c r="H75" s="5" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" s="4" t="s">
         <v>83</v>
       </c>
       <c r="B76" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C76" s="5" t="s">
         <v>106</v>
       </c>
       <c r="D76" s="5" t="s">
         <v>107</v>
       </c>
       <c r="E76" s="5" t="s">
         <v>110</v>
       </c>
       <c r="F76" s="5" t="s">
-        <v>135</v>
+        <v>150</v>
       </c>
       <c r="G76" s="5" t="s">
         <v>156</v>
       </c>
       <c r="H76" s="5" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" s="4" t="s">
         <v>84</v>
       </c>
       <c r="B77" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C77" s="5" t="s">
         <v>106</v>
       </c>
       <c r="D77" s="5" t="s">
         <v>107</v>
       </c>
       <c r="E77" s="5" t="s">
         <v>110</v>
       </c>
       <c r="F77" s="5" t="s">
-        <v>142</v>
+        <v>129</v>
       </c>
       <c r="G77" s="5" t="s">
         <v>156</v>
       </c>
       <c r="H77" s="5" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" s="4" t="s">
         <v>85</v>
       </c>
       <c r="B78" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C78" s="5" t="s">
         <v>106</v>
       </c>
       <c r="D78" s="5" t="s">
         <v>107</v>
       </c>
       <c r="E78" s="5" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F78" s="5" t="s">
-        <v>129</v>
+        <v>151</v>
       </c>
       <c r="G78" s="5" t="s">
         <v>156</v>
       </c>
       <c r="H78" s="5" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" s="4" t="s">
         <v>86</v>
       </c>
       <c r="B79" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C79" s="5" t="s">
         <v>106</v>
       </c>
       <c r="D79" s="5" t="s">
         <v>107</v>
       </c>
       <c r="E79" s="5" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F79" s="5" t="s">
-        <v>148</v>
+        <v>152</v>
       </c>
       <c r="G79" s="5" t="s">
         <v>156</v>
       </c>
       <c r="H79" s="5" t="s">
         <v>222</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" s="4" t="s">
         <v>87</v>
       </c>
       <c r="B80" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C80" s="5" t="s">
         <v>106</v>
       </c>
       <c r="D80" s="5" t="s">
         <v>107</v>
       </c>
       <c r="E80" s="5" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F80" s="5" t="s">
-        <v>134</v>
+        <v>145</v>
       </c>
       <c r="G80" s="5" t="s">
         <v>156</v>
       </c>
       <c r="H80" s="5" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" s="4" t="s">
         <v>88</v>
       </c>
       <c r="B81" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C81" s="5" t="s">
         <v>106</v>
       </c>
       <c r="D81" s="5" t="s">
         <v>107</v>
       </c>
       <c r="E81" s="5" t="s">
         <v>110</v>
       </c>
       <c r="F81" s="5" t="s">
-        <v>149</v>
+        <v>129</v>
       </c>
       <c r="G81" s="5" t="s">
         <v>156</v>
       </c>
       <c r="H81" s="5" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" s="4" t="s">
         <v>89</v>
       </c>
       <c r="B82" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C82" s="5" t="s">
         <v>106</v>
       </c>
       <c r="D82" s="5" t="s">
         <v>107</v>
       </c>
       <c r="E82" s="5" t="s">
         <v>110</v>
       </c>
       <c r="F82" s="5" t="s">
@@ -3860,447 +3860,447 @@
       </c>
       <c r="G82" s="5" t="s">
         <v>156</v>
       </c>
       <c r="H82" s="5" t="s">
         <v>225</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" s="4" t="s">
         <v>90</v>
       </c>
       <c r="B83" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C83" s="5" t="s">
         <v>106</v>
       </c>
       <c r="D83" s="5" t="s">
         <v>107</v>
       </c>
       <c r="E83" s="5" t="s">
         <v>110</v>
       </c>
       <c r="F83" s="5" t="s">
-        <v>123</v>
+        <v>133</v>
       </c>
       <c r="G83" s="5" t="s">
         <v>156</v>
       </c>
       <c r="H83" s="5" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" s="4" t="s">
         <v>91</v>
       </c>
       <c r="B84" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C84" s="5" t="s">
         <v>106</v>
       </c>
       <c r="D84" s="5" t="s">
         <v>107</v>
       </c>
       <c r="E84" s="5" t="s">
         <v>110</v>
       </c>
       <c r="F84" s="5" t="s">
-        <v>134</v>
+        <v>119</v>
       </c>
       <c r="G84" s="5" t="s">
         <v>156</v>
       </c>
       <c r="H84" s="5" t="s">
-        <v>227</v>
+        <v>163</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" s="4" t="s">
         <v>92</v>
       </c>
       <c r="B85" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C85" s="5" t="s">
         <v>106</v>
       </c>
       <c r="D85" s="5" t="s">
         <v>107</v>
       </c>
       <c r="E85" s="5" t="s">
         <v>110</v>
       </c>
       <c r="F85" s="5" t="s">
-        <v>150</v>
+        <v>116</v>
       </c>
       <c r="G85" s="5" t="s">
         <v>156</v>
       </c>
       <c r="H85" s="5" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" s="4" t="s">
         <v>93</v>
       </c>
       <c r="B86" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C86" s="5" t="s">
         <v>106</v>
       </c>
       <c r="D86" s="5" t="s">
         <v>107</v>
       </c>
       <c r="E86" s="5" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="F86" s="5" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="G86" s="5" t="s">
-        <v>9</v>
+        <v>156</v>
       </c>
       <c r="H86" s="5" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" s="4" t="s">
         <v>94</v>
       </c>
       <c r="B87" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C87" s="5" t="s">
         <v>106</v>
       </c>
       <c r="D87" s="5" t="s">
         <v>107</v>
       </c>
       <c r="E87" s="5" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="F87" s="5" t="s">
-        <v>152</v>
+        <v>118</v>
       </c>
       <c r="G87" s="5" t="s">
-        <v>9</v>
+        <v>156</v>
       </c>
       <c r="H87" s="5" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" s="4" t="s">
         <v>95</v>
       </c>
       <c r="B88" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C88" s="5" t="s">
         <v>106</v>
       </c>
       <c r="D88" s="5" t="s">
         <v>107</v>
       </c>
       <c r="E88" s="5" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="F88" s="5" t="s">
-        <v>137</v>
+        <v>118</v>
       </c>
       <c r="G88" s="5" t="s">
         <v>156</v>
       </c>
       <c r="H88" s="5" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" s="4" t="s">
         <v>96</v>
       </c>
       <c r="B89" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C89" s="5" t="s">
         <v>106</v>
       </c>
       <c r="D89" s="5" t="s">
         <v>107</v>
       </c>
       <c r="E89" s="5" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="F89" s="5" t="s">
-        <v>118</v>
+        <v>135</v>
       </c>
       <c r="G89" s="5" t="s">
         <v>156</v>
       </c>
       <c r="H89" s="5" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" s="4" t="s">
         <v>97</v>
       </c>
       <c r="B90" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C90" s="5" t="s">
         <v>106</v>
       </c>
       <c r="D90" s="5" t="s">
         <v>107</v>
       </c>
       <c r="E90" s="5" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="F90" s="5" t="s">
-        <v>127</v>
+        <v>118</v>
       </c>
       <c r="G90" s="5" t="s">
         <v>156</v>
       </c>
       <c r="H90" s="5" t="s">
-        <v>233</v>
+        <v>160</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" s="4" t="s">
         <v>98</v>
       </c>
       <c r="B91" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C91" s="5" t="s">
         <v>106</v>
       </c>
       <c r="D91" s="5" t="s">
         <v>107</v>
       </c>
       <c r="E91" s="5" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="F91" s="5" t="s">
-        <v>133</v>
+        <v>153</v>
       </c>
       <c r="G91" s="5" t="s">
         <v>156</v>
       </c>
       <c r="H91" s="5" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" s="4" t="s">
         <v>99</v>
       </c>
       <c r="B92" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C92" s="5" t="s">
         <v>106</v>
       </c>
       <c r="D92" s="5" t="s">
         <v>107</v>
       </c>
       <c r="E92" s="5" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="F92" s="5" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="G92" s="5" t="s">
         <v>156</v>
       </c>
       <c r="H92" s="5" t="s">
-        <v>235</v>
+        <v>233</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" s="4" t="s">
         <v>100</v>
       </c>
       <c r="B93" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C93" s="5" t="s">
         <v>106</v>
       </c>
       <c r="D93" s="5" t="s">
         <v>107</v>
       </c>
       <c r="E93" s="5" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="F93" s="5" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="G93" s="5" t="s">
         <v>156</v>
       </c>
       <c r="H93" s="5" t="s">
-        <v>236</v>
+        <v>234</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" s="4" t="s">
         <v>101</v>
       </c>
       <c r="B94" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C94" s="5" t="s">
         <v>106</v>
       </c>
       <c r="D94" s="5" t="s">
         <v>107</v>
       </c>
       <c r="E94" s="5" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="F94" s="5" t="s">
-        <v>150</v>
+        <v>135</v>
       </c>
       <c r="G94" s="5" t="s">
         <v>156</v>
       </c>
       <c r="H94" s="5" t="s">
-        <v>237</v>
+        <v>235</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" s="4" t="s">
         <v>102</v>
       </c>
       <c r="B95" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C95" s="5" t="s">
         <v>106</v>
       </c>
       <c r="D95" s="5" t="s">
         <v>107</v>
       </c>
       <c r="E95" s="5" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="F95" s="5" t="s">
-        <v>154</v>
+        <v>150</v>
       </c>
       <c r="G95" s="5" t="s">
         <v>156</v>
       </c>
       <c r="H95" s="5" t="s">
-        <v>238</v>
+        <v>236</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" s="4" t="s">
         <v>103</v>
       </c>
       <c r="B96" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C96" s="5" t="s">
         <v>106</v>
       </c>
       <c r="D96" s="5" t="s">
         <v>107</v>
       </c>
       <c r="E96" s="5" t="s">
-        <v>108</v>
+        <v>113</v>
       </c>
       <c r="F96" s="5" t="s">
-        <v>121</v>
+        <v>129</v>
       </c>
       <c r="G96" s="5" t="s">
         <v>156</v>
       </c>
       <c r="H96" s="5" t="s">
-        <v>175</v>
+        <v>237</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" s="4" t="s">
         <v>104</v>
       </c>
       <c r="B97" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C97" s="5" t="s">
         <v>106</v>
       </c>
       <c r="D97" s="5" t="s">
         <v>107</v>
       </c>
       <c r="E97" s="5" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
       <c r="F97" s="5" t="s">
-        <v>145</v>
+        <v>155</v>
       </c>
       <c r="G97" s="5" t="s">
         <v>156</v>
       </c>
       <c r="H97" s="5" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" s="4" t="s">
         <v>105</v>
       </c>
       <c r="B98" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C98" s="5" t="s">
         <v>106</v>
       </c>
       <c r="D98" s="5" t="s">
         <v>107</v>
       </c>
       <c r="E98" s="5" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
       <c r="F98" s="5" t="s">
-        <v>155</v>
+        <v>134</v>
       </c>
       <c r="G98" s="5" t="s">
         <v>156</v>
       </c>
       <c r="H98" s="5" t="s">
-        <v>204</v>
+        <v>239</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" s="6" t="s">
         <v>257</v>
       </c>
       <c r="C102" s="6" t="s">
         <v>258</v>
       </c>
       <c r="E102" s="6" t="s">
         <v>259</v>
       </c>
       <c r="F102" s="6" t="s">
         <v>260</v>
       </c>
       <c r="H102" s="6" t="s">
         <v>261</v>
       </c>
     </row>
   </sheetData>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.7" right="0.7" top="1" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" fitToHeight="0" orientation="portrait"/>
   <headerFooter>
     <oddFooter>&amp;LDate: &amp;D&amp;C&amp;14&amp;"Calibri,Italic"A member of the Mei Sheng Group&amp;RPage &amp;P of &amp;N</oddFooter>
@@ -5251,1227 +5251,1227 @@
         <v>106</v>
       </c>
       <c r="D46" s="5" t="s">
         <v>107</v>
       </c>
       <c r="E46" s="5" t="s">
         <v>111</v>
       </c>
       <c r="F46" s="5" t="s">
         <v>138</v>
       </c>
       <c r="G46" s="5" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="47" spans="1:7">
       <c r="A47" s="4" t="s">
         <v>54</v>
       </c>
       <c r="B47" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C47" s="5" t="s">
         <v>106</v>
       </c>
-      <c r="D47" s="5"/>
+      <c r="D47" s="5" t="s">
+        <v>107</v>
+      </c>
       <c r="E47" s="5" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="F47" s="5" t="s">
-        <v>123</v>
+        <v>139</v>
       </c>
       <c r="G47" s="5" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="48" spans="1:7">
       <c r="A48" s="4" t="s">
         <v>55</v>
       </c>
       <c r="B48" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C48" s="5" t="s">
         <v>106</v>
       </c>
-      <c r="D48" s="5"/>
+      <c r="D48" s="5" t="s">
+        <v>107</v>
+      </c>
       <c r="E48" s="5" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="F48" s="5" t="s">
-        <v>115</v>
+        <v>129</v>
       </c>
       <c r="G48" s="5" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="49" spans="1:7">
       <c r="A49" s="4" t="s">
         <v>56</v>
       </c>
       <c r="B49" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C49" s="5" t="s">
         <v>106</v>
       </c>
       <c r="D49" s="5" t="s">
         <v>107</v>
       </c>
       <c r="E49" s="5" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F49" s="5" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="G49" s="5" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:7">
       <c r="A50" s="4" t="s">
         <v>57</v>
       </c>
       <c r="B50" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C50" s="5" t="s">
         <v>106</v>
       </c>
       <c r="D50" s="5" t="s">
         <v>107</v>
       </c>
       <c r="E50" s="5" t="s">
-        <v>114</v>
+        <v>110</v>
       </c>
       <c r="F50" s="5" t="s">
-        <v>139</v>
+        <v>134</v>
       </c>
       <c r="G50" s="5" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="51" spans="1:7">
       <c r="A51" s="4" t="s">
         <v>58</v>
       </c>
       <c r="B51" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C51" s="5" t="s">
         <v>106</v>
       </c>
       <c r="D51" s="5" t="s">
         <v>107</v>
       </c>
       <c r="E51" s="5" t="s">
-        <v>114</v>
+        <v>110</v>
       </c>
       <c r="F51" s="5" t="s">
-        <v>118</v>
+        <v>140</v>
       </c>
       <c r="G51" s="5" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="52" spans="1:7">
       <c r="A52" s="4" t="s">
         <v>59</v>
       </c>
       <c r="B52" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C52" s="5" t="s">
         <v>106</v>
       </c>
       <c r="D52" s="5" t="s">
         <v>107</v>
       </c>
       <c r="E52" s="5" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="F52" s="5" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="G52" s="5" t="s">
-        <v>156</v>
+        <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:7">
       <c r="A53" s="4" t="s">
         <v>60</v>
       </c>
       <c r="B53" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C53" s="5" t="s">
         <v>106</v>
       </c>
       <c r="D53" s="5" t="s">
         <v>107</v>
       </c>
       <c r="E53" s="5" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="F53" s="5" t="s">
-        <v>136</v>
+        <v>142</v>
       </c>
       <c r="G53" s="5" t="s">
-        <v>156</v>
+        <v>9</v>
       </c>
     </row>
     <row r="54" spans="1:7">
       <c r="A54" s="4" t="s">
         <v>61</v>
       </c>
       <c r="B54" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C54" s="5" t="s">
         <v>106</v>
       </c>
       <c r="D54" s="5" t="s">
         <v>107</v>
       </c>
       <c r="E54" s="5" t="s">
-        <v>110</v>
+        <v>108</v>
       </c>
       <c r="F54" s="5" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="G54" s="5" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:7">
       <c r="A55" s="4" t="s">
         <v>62</v>
       </c>
       <c r="B55" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C55" s="5" t="s">
         <v>106</v>
       </c>
       <c r="D55" s="5" t="s">
         <v>107</v>
       </c>
       <c r="E55" s="5" t="s">
-        <v>110</v>
+        <v>108</v>
       </c>
       <c r="F55" s="5" t="s">
-        <v>137</v>
+        <v>118</v>
       </c>
       <c r="G55" s="5" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="56" spans="1:7">
       <c r="A56" s="4" t="s">
         <v>63</v>
       </c>
       <c r="B56" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C56" s="5" t="s">
         <v>106</v>
       </c>
       <c r="D56" s="5" t="s">
         <v>107</v>
       </c>
       <c r="E56" s="5" t="s">
-        <v>110</v>
+        <v>108</v>
       </c>
       <c r="F56" s="5" t="s">
-        <v>141</v>
+        <v>127</v>
       </c>
       <c r="G56" s="5" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="57" spans="1:7">
       <c r="A57" s="4" t="s">
         <v>64</v>
       </c>
       <c r="B57" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C57" s="5" t="s">
         <v>106</v>
       </c>
       <c r="D57" s="5" t="s">
         <v>107</v>
       </c>
       <c r="E57" s="5" t="s">
-        <v>110</v>
+        <v>108</v>
       </c>
       <c r="F57" s="5" t="s">
-        <v>142</v>
+        <v>133</v>
       </c>
       <c r="G57" s="5" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="58" spans="1:7">
       <c r="A58" s="4" t="s">
         <v>65</v>
       </c>
       <c r="B58" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C58" s="5" t="s">
         <v>106</v>
       </c>
       <c r="D58" s="5" t="s">
         <v>107</v>
       </c>
       <c r="E58" s="5" t="s">
-        <v>110</v>
+        <v>108</v>
       </c>
       <c r="F58" s="5" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="G58" s="5" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="59" spans="1:7">
       <c r="A59" s="4" t="s">
         <v>66</v>
       </c>
       <c r="B59" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C59" s="5" t="s">
         <v>106</v>
       </c>
       <c r="D59" s="5" t="s">
         <v>107</v>
       </c>
       <c r="E59" s="5" t="s">
-        <v>110</v>
+        <v>108</v>
       </c>
       <c r="F59" s="5" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="G59" s="5" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="60" spans="1:7">
       <c r="A60" s="4" t="s">
         <v>67</v>
       </c>
       <c r="B60" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C60" s="5" t="s">
         <v>106</v>
       </c>
       <c r="D60" s="5" t="s">
         <v>107</v>
       </c>
       <c r="E60" s="5" t="s">
-        <v>110</v>
+        <v>108</v>
       </c>
       <c r="F60" s="5" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
       <c r="G60" s="5" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="61" spans="1:7">
       <c r="A61" s="4" t="s">
         <v>68</v>
       </c>
       <c r="B61" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C61" s="5" t="s">
         <v>106</v>
       </c>
       <c r="D61" s="5" t="s">
         <v>107</v>
       </c>
       <c r="E61" s="5" t="s">
-        <v>110</v>
+        <v>108</v>
       </c>
       <c r="F61" s="5" t="s">
         <v>144</v>
       </c>
       <c r="G61" s="5" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="62" spans="1:7">
       <c r="A62" s="4" t="s">
         <v>69</v>
       </c>
       <c r="B62" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C62" s="5" t="s">
         <v>106</v>
       </c>
       <c r="D62" s="5" t="s">
         <v>107</v>
       </c>
       <c r="E62" s="5" t="s">
-        <v>110</v>
+        <v>108</v>
       </c>
       <c r="F62" s="5" t="s">
-        <v>145</v>
+        <v>121</v>
       </c>
       <c r="G62" s="5" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="63" spans="1:7">
       <c r="A63" s="4" t="s">
         <v>70</v>
       </c>
       <c r="B63" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C63" s="5" t="s">
         <v>106</v>
       </c>
       <c r="D63" s="5" t="s">
         <v>107</v>
       </c>
       <c r="E63" s="5" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="F63" s="5" t="s">
-        <v>129</v>
+        <v>145</v>
       </c>
       <c r="G63" s="5" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="64" spans="1:7">
       <c r="A64" s="4" t="s">
         <v>71</v>
       </c>
       <c r="B64" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C64" s="5" t="s">
         <v>106</v>
       </c>
       <c r="D64" s="5" t="s">
         <v>107</v>
       </c>
       <c r="E64" s="5" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="F64" s="5" t="s">
-        <v>129</v>
+        <v>146</v>
       </c>
       <c r="G64" s="5" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="65" spans="1:7">
       <c r="A65" s="4" t="s">
         <v>72</v>
       </c>
       <c r="B65" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C65" s="5" t="s">
         <v>106</v>
       </c>
-      <c r="D65" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D65" s="5"/>
       <c r="E65" s="5" t="s">
-        <v>110</v>
+        <v>108</v>
       </c>
       <c r="F65" s="5" t="s">
-        <v>133</v>
+        <v>123</v>
       </c>
       <c r="G65" s="5" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="66" spans="1:7">
       <c r="A66" s="4" t="s">
         <v>73</v>
       </c>
       <c r="B66" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C66" s="5" t="s">
         <v>106</v>
       </c>
-      <c r="D66" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D66" s="5"/>
       <c r="E66" s="5" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="F66" s="5" t="s">
-        <v>119</v>
+        <v>115</v>
       </c>
       <c r="G66" s="5" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="67" spans="1:7">
       <c r="A67" s="4" t="s">
         <v>74</v>
       </c>
       <c r="B67" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C67" s="5" t="s">
         <v>106</v>
       </c>
       <c r="D67" s="5" t="s">
         <v>107</v>
       </c>
       <c r="E67" s="5" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="F67" s="5" t="s">
-        <v>116</v>
+        <v>121</v>
       </c>
       <c r="G67" s="5" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="68" spans="1:7">
       <c r="A68" s="4" t="s">
         <v>75</v>
       </c>
       <c r="B68" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C68" s="5" t="s">
         <v>106</v>
       </c>
       <c r="D68" s="5" t="s">
         <v>107</v>
       </c>
       <c r="E68" s="5" t="s">
-        <v>110</v>
+        <v>114</v>
       </c>
       <c r="F68" s="5" t="s">
-        <v>141</v>
+        <v>147</v>
       </c>
       <c r="G68" s="5" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="69" spans="1:7">
       <c r="A69" s="4" t="s">
         <v>76</v>
       </c>
       <c r="B69" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C69" s="5" t="s">
         <v>106</v>
       </c>
       <c r="D69" s="5" t="s">
         <v>107</v>
       </c>
       <c r="E69" s="5" t="s">
-        <v>110</v>
+        <v>114</v>
       </c>
       <c r="F69" s="5" t="s">
         <v>118</v>
       </c>
       <c r="G69" s="5" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="70" spans="1:7">
       <c r="A70" s="4" t="s">
         <v>77</v>
       </c>
       <c r="B70" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C70" s="5" t="s">
         <v>106</v>
       </c>
       <c r="D70" s="5" t="s">
         <v>107</v>
       </c>
       <c r="E70" s="5" t="s">
-        <v>110</v>
+        <v>114</v>
       </c>
       <c r="F70" s="5" t="s">
-        <v>118</v>
+        <v>148</v>
       </c>
       <c r="G70" s="5" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="71" spans="1:7">
       <c r="A71" s="4" t="s">
         <v>78</v>
       </c>
       <c r="B71" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C71" s="5" t="s">
         <v>106</v>
       </c>
       <c r="D71" s="5" t="s">
         <v>107</v>
       </c>
       <c r="E71" s="5" t="s">
         <v>110</v>
       </c>
       <c r="F71" s="5" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="G71" s="5" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="72" spans="1:7">
       <c r="A72" s="4" t="s">
         <v>79</v>
       </c>
       <c r="B72" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C72" s="5" t="s">
         <v>106</v>
       </c>
       <c r="D72" s="5" t="s">
         <v>107</v>
       </c>
       <c r="E72" s="5" t="s">
         <v>110</v>
       </c>
       <c r="F72" s="5" t="s">
-        <v>118</v>
+        <v>136</v>
       </c>
       <c r="G72" s="5" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="73" spans="1:7">
       <c r="A73" s="4" t="s">
         <v>80</v>
       </c>
       <c r="B73" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C73" s="5" t="s">
         <v>106</v>
       </c>
       <c r="D73" s="5" t="s">
         <v>107</v>
       </c>
       <c r="E73" s="5" t="s">
         <v>110</v>
       </c>
       <c r="F73" s="5" t="s">
-        <v>146</v>
+        <v>137</v>
       </c>
       <c r="G73" s="5" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="74" spans="1:7">
       <c r="A74" s="4" t="s">
         <v>81</v>
       </c>
       <c r="B74" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C74" s="5" t="s">
         <v>106</v>
       </c>
       <c r="D74" s="5" t="s">
         <v>107</v>
       </c>
       <c r="E74" s="5" t="s">
         <v>110</v>
       </c>
       <c r="F74" s="5" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="G74" s="5" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="75" spans="1:7">
       <c r="A75" s="4" t="s">
         <v>82</v>
       </c>
       <c r="B75" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C75" s="5" t="s">
         <v>106</v>
       </c>
       <c r="D75" s="5" t="s">
         <v>107</v>
       </c>
       <c r="E75" s="5" t="s">
         <v>110</v>
       </c>
       <c r="F75" s="5" t="s">
-        <v>127</v>
+        <v>150</v>
       </c>
       <c r="G75" s="5" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="76" spans="1:7">
       <c r="A76" s="4" t="s">
         <v>83</v>
       </c>
       <c r="B76" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C76" s="5" t="s">
         <v>106</v>
       </c>
       <c r="D76" s="5" t="s">
         <v>107</v>
       </c>
       <c r="E76" s="5" t="s">
         <v>110</v>
       </c>
       <c r="F76" s="5" t="s">
-        <v>135</v>
+        <v>150</v>
       </c>
       <c r="G76" s="5" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="77" spans="1:7">
       <c r="A77" s="4" t="s">
         <v>84</v>
       </c>
       <c r="B77" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C77" s="5" t="s">
         <v>106</v>
       </c>
       <c r="D77" s="5" t="s">
         <v>107</v>
       </c>
       <c r="E77" s="5" t="s">
         <v>110</v>
       </c>
       <c r="F77" s="5" t="s">
-        <v>142</v>
+        <v>129</v>
       </c>
       <c r="G77" s="5" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="78" spans="1:7">
       <c r="A78" s="4" t="s">
         <v>85</v>
       </c>
       <c r="B78" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C78" s="5" t="s">
         <v>106</v>
       </c>
       <c r="D78" s="5" t="s">
         <v>107</v>
       </c>
       <c r="E78" s="5" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F78" s="5" t="s">
-        <v>129</v>
+        <v>151</v>
       </c>
       <c r="G78" s="5" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="79" spans="1:7">
       <c r="A79" s="4" t="s">
         <v>86</v>
       </c>
       <c r="B79" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C79" s="5" t="s">
         <v>106</v>
       </c>
       <c r="D79" s="5" t="s">
         <v>107</v>
       </c>
       <c r="E79" s="5" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F79" s="5" t="s">
-        <v>148</v>
+        <v>152</v>
       </c>
       <c r="G79" s="5" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="80" spans="1:7">
       <c r="A80" s="4" t="s">
         <v>87</v>
       </c>
       <c r="B80" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C80" s="5" t="s">
         <v>106</v>
       </c>
       <c r="D80" s="5" t="s">
         <v>107</v>
       </c>
       <c r="E80" s="5" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F80" s="5" t="s">
-        <v>134</v>
+        <v>145</v>
       </c>
       <c r="G80" s="5" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="81" spans="1:7">
       <c r="A81" s="4" t="s">
         <v>88</v>
       </c>
       <c r="B81" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C81" s="5" t="s">
         <v>106</v>
       </c>
       <c r="D81" s="5" t="s">
         <v>107</v>
       </c>
       <c r="E81" s="5" t="s">
         <v>110</v>
       </c>
       <c r="F81" s="5" t="s">
-        <v>149</v>
+        <v>129</v>
       </c>
       <c r="G81" s="5" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="82" spans="1:7">
       <c r="A82" s="4" t="s">
         <v>89</v>
       </c>
       <c r="B82" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C82" s="5" t="s">
         <v>106</v>
       </c>
       <c r="D82" s="5" t="s">
         <v>107</v>
       </c>
       <c r="E82" s="5" t="s">
         <v>110</v>
       </c>
       <c r="F82" s="5" t="s">
         <v>129</v>
       </c>
       <c r="G82" s="5" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="83" spans="1:7">
       <c r="A83" s="4" t="s">
         <v>90</v>
       </c>
       <c r="B83" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C83" s="5" t="s">
         <v>106</v>
       </c>
       <c r="D83" s="5" t="s">
         <v>107</v>
       </c>
       <c r="E83" s="5" t="s">
         <v>110</v>
       </c>
       <c r="F83" s="5" t="s">
-        <v>123</v>
+        <v>133</v>
       </c>
       <c r="G83" s="5" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="84" spans="1:7">
       <c r="A84" s="4" t="s">
         <v>91</v>
       </c>
       <c r="B84" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C84" s="5" t="s">
         <v>106</v>
       </c>
       <c r="D84" s="5" t="s">
         <v>107</v>
       </c>
       <c r="E84" s="5" t="s">
         <v>110</v>
       </c>
       <c r="F84" s="5" t="s">
-        <v>134</v>
+        <v>119</v>
       </c>
       <c r="G84" s="5" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="85" spans="1:7">
       <c r="A85" s="4" t="s">
         <v>92</v>
       </c>
       <c r="B85" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C85" s="5" t="s">
         <v>106</v>
       </c>
       <c r="D85" s="5" t="s">
         <v>107</v>
       </c>
       <c r="E85" s="5" t="s">
         <v>110</v>
       </c>
       <c r="F85" s="5" t="s">
-        <v>150</v>
+        <v>116</v>
       </c>
       <c r="G85" s="5" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="86" spans="1:7">
       <c r="A86" s="4" t="s">
         <v>93</v>
       </c>
       <c r="B86" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C86" s="5" t="s">
         <v>106</v>
       </c>
       <c r="D86" s="5" t="s">
         <v>107</v>
       </c>
       <c r="E86" s="5" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="F86" s="5" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="G86" s="5" t="s">
-        <v>9</v>
+        <v>156</v>
       </c>
     </row>
     <row r="87" spans="1:7">
       <c r="A87" s="4" t="s">
         <v>94</v>
       </c>
       <c r="B87" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C87" s="5" t="s">
         <v>106</v>
       </c>
       <c r="D87" s="5" t="s">
         <v>107</v>
       </c>
       <c r="E87" s="5" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="F87" s="5" t="s">
-        <v>152</v>
+        <v>118</v>
       </c>
       <c r="G87" s="5" t="s">
-        <v>9</v>
+        <v>156</v>
       </c>
     </row>
     <row r="88" spans="1:7">
       <c r="A88" s="4" t="s">
         <v>95</v>
       </c>
       <c r="B88" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C88" s="5" t="s">
         <v>106</v>
       </c>
       <c r="D88" s="5" t="s">
         <v>107</v>
       </c>
       <c r="E88" s="5" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="F88" s="5" t="s">
-        <v>137</v>
+        <v>118</v>
       </c>
       <c r="G88" s="5" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="89" spans="1:7">
       <c r="A89" s="4" t="s">
         <v>96</v>
       </c>
       <c r="B89" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C89" s="5" t="s">
         <v>106</v>
       </c>
       <c r="D89" s="5" t="s">
         <v>107</v>
       </c>
       <c r="E89" s="5" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="F89" s="5" t="s">
-        <v>118</v>
+        <v>135</v>
       </c>
       <c r="G89" s="5" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="90" spans="1:7">
       <c r="A90" s="4" t="s">
         <v>97</v>
       </c>
       <c r="B90" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C90" s="5" t="s">
         <v>106</v>
       </c>
       <c r="D90" s="5" t="s">
         <v>107</v>
       </c>
       <c r="E90" s="5" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="F90" s="5" t="s">
-        <v>127</v>
+        <v>118</v>
       </c>
       <c r="G90" s="5" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="91" spans="1:7">
       <c r="A91" s="4" t="s">
         <v>98</v>
       </c>
       <c r="B91" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C91" s="5" t="s">
         <v>106</v>
       </c>
       <c r="D91" s="5" t="s">
         <v>107</v>
       </c>
       <c r="E91" s="5" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="F91" s="5" t="s">
-        <v>133</v>
+        <v>153</v>
       </c>
       <c r="G91" s="5" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="92" spans="1:7">
       <c r="A92" s="4" t="s">
         <v>99</v>
       </c>
       <c r="B92" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C92" s="5" t="s">
         <v>106</v>
       </c>
       <c r="D92" s="5" t="s">
         <v>107</v>
       </c>
       <c r="E92" s="5" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="F92" s="5" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="G92" s="5" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="93" spans="1:7">
       <c r="A93" s="4" t="s">
         <v>100</v>
       </c>
       <c r="B93" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C93" s="5" t="s">
         <v>106</v>
       </c>
       <c r="D93" s="5" t="s">
         <v>107</v>
       </c>
       <c r="E93" s="5" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="F93" s="5" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="G93" s="5" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="94" spans="1:7">
       <c r="A94" s="4" t="s">
         <v>101</v>
       </c>
       <c r="B94" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C94" s="5" t="s">
         <v>106</v>
       </c>
       <c r="D94" s="5" t="s">
         <v>107</v>
       </c>
       <c r="E94" s="5" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="F94" s="5" t="s">
-        <v>150</v>
+        <v>135</v>
       </c>
       <c r="G94" s="5" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="95" spans="1:7">
       <c r="A95" s="4" t="s">
         <v>102</v>
       </c>
       <c r="B95" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C95" s="5" t="s">
         <v>106</v>
       </c>
       <c r="D95" s="5" t="s">
         <v>107</v>
       </c>
       <c r="E95" s="5" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="F95" s="5" t="s">
-        <v>154</v>
+        <v>150</v>
       </c>
       <c r="G95" s="5" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="96" spans="1:7">
       <c r="A96" s="4" t="s">
         <v>103</v>
       </c>
       <c r="B96" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C96" s="5" t="s">
         <v>106</v>
       </c>
       <c r="D96" s="5" t="s">
         <v>107</v>
       </c>
       <c r="E96" s="5" t="s">
-        <v>108</v>
+        <v>113</v>
       </c>
       <c r="F96" s="5" t="s">
-        <v>121</v>
+        <v>129</v>
       </c>
       <c r="G96" s="5" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="97" spans="1:7">
       <c r="A97" s="4" t="s">
         <v>104</v>
       </c>
       <c r="B97" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C97" s="5" t="s">
         <v>106</v>
       </c>
       <c r="D97" s="5" t="s">
         <v>107</v>
       </c>
       <c r="E97" s="5" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
       <c r="F97" s="5" t="s">
-        <v>145</v>
+        <v>155</v>
       </c>
       <c r="G97" s="5" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="98" spans="1:7">
       <c r="A98" s="4" t="s">
         <v>105</v>
       </c>
       <c r="B98" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C98" s="5" t="s">
         <v>106</v>
       </c>
       <c r="D98" s="5" t="s">
         <v>107</v>
       </c>
       <c r="E98" s="5" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
       <c r="F98" s="5" t="s">
-        <v>155</v>
+        <v>134</v>
       </c>
       <c r="G98" s="5" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="102" spans="1:7">
       <c r="A102" s="6" t="s">
         <v>257</v>
       </c>
       <c r="C102" s="6" t="s">
         <v>258</v>
       </c>
       <c r="E102" s="6" t="s">
         <v>259</v>
       </c>
       <c r="F102" s="6" t="s">
         <v>260</v>
       </c>
       <c r="G102" s="6" t="s">
         <v>261</v>
       </c>
     </row>
   </sheetData>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.7" right="0.7" top="1" bottom="0.75" header="0.3" footer="0.3"/>
@@ -7425,1227 +7425,1227 @@
         <v>106</v>
       </c>
       <c r="D46" s="5" t="s">
         <v>107</v>
       </c>
       <c r="E46" s="5" t="s">
         <v>111</v>
       </c>
       <c r="F46" s="5" t="s">
         <v>138</v>
       </c>
       <c r="G46" s="5" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="47" spans="1:7">
       <c r="A47" s="4" t="s">
         <v>301</v>
       </c>
       <c r="B47" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C47" s="5" t="s">
         <v>106</v>
       </c>
-      <c r="D47" s="5"/>
+      <c r="D47" s="5" t="s">
+        <v>107</v>
+      </c>
       <c r="E47" s="5" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="F47" s="5" t="s">
-        <v>123</v>
+        <v>139</v>
       </c>
       <c r="G47" s="5" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="48" spans="1:7">
       <c r="A48" s="4" t="s">
         <v>302</v>
       </c>
       <c r="B48" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C48" s="5" t="s">
         <v>106</v>
       </c>
-      <c r="D48" s="5"/>
+      <c r="D48" s="5" t="s">
+        <v>107</v>
+      </c>
       <c r="E48" s="5" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="F48" s="5" t="s">
-        <v>115</v>
+        <v>129</v>
       </c>
       <c r="G48" s="5" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="49" spans="1:7">
       <c r="A49" s="4" t="s">
         <v>303</v>
       </c>
       <c r="B49" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C49" s="5" t="s">
         <v>106</v>
       </c>
       <c r="D49" s="5" t="s">
         <v>107</v>
       </c>
       <c r="E49" s="5" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F49" s="5" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="G49" s="5" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:7">
       <c r="A50" s="4" t="s">
         <v>304</v>
       </c>
       <c r="B50" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C50" s="5" t="s">
         <v>106</v>
       </c>
       <c r="D50" s="5" t="s">
         <v>107</v>
       </c>
       <c r="E50" s="5" t="s">
-        <v>114</v>
+        <v>110</v>
       </c>
       <c r="F50" s="5" t="s">
-        <v>139</v>
+        <v>134</v>
       </c>
       <c r="G50" s="5" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="51" spans="1:7">
       <c r="A51" s="4" t="s">
         <v>305</v>
       </c>
       <c r="B51" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C51" s="5" t="s">
         <v>106</v>
       </c>
       <c r="D51" s="5" t="s">
         <v>107</v>
       </c>
       <c r="E51" s="5" t="s">
-        <v>114</v>
+        <v>110</v>
       </c>
       <c r="F51" s="5" t="s">
-        <v>118</v>
+        <v>140</v>
       </c>
       <c r="G51" s="5" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="52" spans="1:7">
       <c r="A52" s="4" t="s">
         <v>306</v>
       </c>
       <c r="B52" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C52" s="5" t="s">
         <v>106</v>
       </c>
       <c r="D52" s="5" t="s">
         <v>107</v>
       </c>
       <c r="E52" s="5" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="F52" s="5" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="G52" s="5" t="s">
-        <v>156</v>
+        <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:7">
       <c r="A53" s="4" t="s">
         <v>307</v>
       </c>
       <c r="B53" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C53" s="5" t="s">
         <v>106</v>
       </c>
       <c r="D53" s="5" t="s">
         <v>107</v>
       </c>
       <c r="E53" s="5" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="F53" s="5" t="s">
-        <v>136</v>
+        <v>142</v>
       </c>
       <c r="G53" s="5" t="s">
-        <v>156</v>
+        <v>9</v>
       </c>
     </row>
     <row r="54" spans="1:7">
       <c r="A54" s="4" t="s">
         <v>308</v>
       </c>
       <c r="B54" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C54" s="5" t="s">
         <v>106</v>
       </c>
       <c r="D54" s="5" t="s">
         <v>107</v>
       </c>
       <c r="E54" s="5" t="s">
-        <v>110</v>
+        <v>108</v>
       </c>
       <c r="F54" s="5" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="G54" s="5" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="55" spans="1:7">
       <c r="A55" s="4" t="s">
         <v>309</v>
       </c>
       <c r="B55" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C55" s="5" t="s">
         <v>106</v>
       </c>
       <c r="D55" s="5" t="s">
         <v>107</v>
       </c>
       <c r="E55" s="5" t="s">
-        <v>110</v>
+        <v>108</v>
       </c>
       <c r="F55" s="5" t="s">
-        <v>137</v>
+        <v>118</v>
       </c>
       <c r="G55" s="5" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="56" spans="1:7">
       <c r="A56" s="4" t="s">
         <v>310</v>
       </c>
       <c r="B56" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C56" s="5" t="s">
         <v>106</v>
       </c>
       <c r="D56" s="5" t="s">
         <v>107</v>
       </c>
       <c r="E56" s="5" t="s">
-        <v>110</v>
+        <v>108</v>
       </c>
       <c r="F56" s="5" t="s">
-        <v>141</v>
+        <v>127</v>
       </c>
       <c r="G56" s="5" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="57" spans="1:7">
       <c r="A57" s="4" t="s">
         <v>311</v>
       </c>
       <c r="B57" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C57" s="5" t="s">
         <v>106</v>
       </c>
       <c r="D57" s="5" t="s">
         <v>107</v>
       </c>
       <c r="E57" s="5" t="s">
-        <v>110</v>
+        <v>108</v>
       </c>
       <c r="F57" s="5" t="s">
-        <v>142</v>
+        <v>133</v>
       </c>
       <c r="G57" s="5" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="58" spans="1:7">
       <c r="A58" s="4" t="s">
         <v>312</v>
       </c>
       <c r="B58" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C58" s="5" t="s">
         <v>106</v>
       </c>
       <c r="D58" s="5" t="s">
         <v>107</v>
       </c>
       <c r="E58" s="5" t="s">
-        <v>110</v>
+        <v>108</v>
       </c>
       <c r="F58" s="5" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="G58" s="5" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="59" spans="1:7">
       <c r="A59" s="4" t="s">
         <v>313</v>
       </c>
       <c r="B59" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C59" s="5" t="s">
         <v>106</v>
       </c>
       <c r="D59" s="5" t="s">
         <v>107</v>
       </c>
       <c r="E59" s="5" t="s">
-        <v>110</v>
+        <v>108</v>
       </c>
       <c r="F59" s="5" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="G59" s="5" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="60" spans="1:7">
       <c r="A60" s="4" t="s">
         <v>314</v>
       </c>
       <c r="B60" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C60" s="5" t="s">
         <v>106</v>
       </c>
       <c r="D60" s="5" t="s">
         <v>107</v>
       </c>
       <c r="E60" s="5" t="s">
-        <v>110</v>
+        <v>108</v>
       </c>
       <c r="F60" s="5" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
       <c r="G60" s="5" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="61" spans="1:7">
       <c r="A61" s="4" t="s">
         <v>315</v>
       </c>
       <c r="B61" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C61" s="5" t="s">
         <v>106</v>
       </c>
       <c r="D61" s="5" t="s">
         <v>107</v>
       </c>
       <c r="E61" s="5" t="s">
-        <v>110</v>
+        <v>108</v>
       </c>
       <c r="F61" s="5" t="s">
         <v>144</v>
       </c>
       <c r="G61" s="5" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="62" spans="1:7">
       <c r="A62" s="4" t="s">
         <v>316</v>
       </c>
       <c r="B62" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C62" s="5" t="s">
         <v>106</v>
       </c>
       <c r="D62" s="5" t="s">
         <v>107</v>
       </c>
       <c r="E62" s="5" t="s">
-        <v>110</v>
+        <v>108</v>
       </c>
       <c r="F62" s="5" t="s">
-        <v>145</v>
+        <v>121</v>
       </c>
       <c r="G62" s="5" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="63" spans="1:7">
       <c r="A63" s="4" t="s">
         <v>317</v>
       </c>
       <c r="B63" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C63" s="5" t="s">
         <v>106</v>
       </c>
       <c r="D63" s="5" t="s">
         <v>107</v>
       </c>
       <c r="E63" s="5" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="F63" s="5" t="s">
-        <v>129</v>
+        <v>145</v>
       </c>
       <c r="G63" s="5" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="64" spans="1:7">
       <c r="A64" s="4" t="s">
         <v>318</v>
       </c>
       <c r="B64" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C64" s="5" t="s">
         <v>106</v>
       </c>
       <c r="D64" s="5" t="s">
         <v>107</v>
       </c>
       <c r="E64" s="5" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="F64" s="5" t="s">
-        <v>129</v>
+        <v>146</v>
       </c>
       <c r="G64" s="5" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="65" spans="1:7">
       <c r="A65" s="4" t="s">
         <v>319</v>
       </c>
       <c r="B65" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C65" s="5" t="s">
         <v>106</v>
       </c>
-      <c r="D65" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D65" s="5"/>
       <c r="E65" s="5" t="s">
-        <v>110</v>
+        <v>108</v>
       </c>
       <c r="F65" s="5" t="s">
-        <v>133</v>
+        <v>123</v>
       </c>
       <c r="G65" s="5" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="66" spans="1:7">
       <c r="A66" s="4" t="s">
         <v>320</v>
       </c>
       <c r="B66" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C66" s="5" t="s">
         <v>106</v>
       </c>
-      <c r="D66" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D66" s="5"/>
       <c r="E66" s="5" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="F66" s="5" t="s">
-        <v>119</v>
+        <v>115</v>
       </c>
       <c r="G66" s="5" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="67" spans="1:7">
       <c r="A67" s="4" t="s">
         <v>321</v>
       </c>
       <c r="B67" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C67" s="5" t="s">
         <v>106</v>
       </c>
       <c r="D67" s="5" t="s">
         <v>107</v>
       </c>
       <c r="E67" s="5" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="F67" s="5" t="s">
-        <v>116</v>
+        <v>121</v>
       </c>
       <c r="G67" s="5" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="68" spans="1:7">
       <c r="A68" s="4" t="s">
         <v>322</v>
       </c>
       <c r="B68" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C68" s="5" t="s">
         <v>106</v>
       </c>
       <c r="D68" s="5" t="s">
         <v>107</v>
       </c>
       <c r="E68" s="5" t="s">
-        <v>110</v>
+        <v>114</v>
       </c>
       <c r="F68" s="5" t="s">
-        <v>141</v>
+        <v>147</v>
       </c>
       <c r="G68" s="5" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="69" spans="1:7">
       <c r="A69" s="4" t="s">
         <v>323</v>
       </c>
       <c r="B69" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C69" s="5" t="s">
         <v>106</v>
       </c>
       <c r="D69" s="5" t="s">
         <v>107</v>
       </c>
       <c r="E69" s="5" t="s">
-        <v>110</v>
+        <v>114</v>
       </c>
       <c r="F69" s="5" t="s">
         <v>118</v>
       </c>
       <c r="G69" s="5" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="70" spans="1:7">
       <c r="A70" s="4" t="s">
         <v>324</v>
       </c>
       <c r="B70" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C70" s="5" t="s">
         <v>106</v>
       </c>
       <c r="D70" s="5" t="s">
         <v>107</v>
       </c>
       <c r="E70" s="5" t="s">
-        <v>110</v>
+        <v>114</v>
       </c>
       <c r="F70" s="5" t="s">
-        <v>118</v>
+        <v>148</v>
       </c>
       <c r="G70" s="5" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="71" spans="1:7">
       <c r="A71" s="4" t="s">
         <v>325</v>
       </c>
       <c r="B71" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C71" s="5" t="s">
         <v>106</v>
       </c>
       <c r="D71" s="5" t="s">
         <v>107</v>
       </c>
       <c r="E71" s="5" t="s">
         <v>110</v>
       </c>
       <c r="F71" s="5" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="G71" s="5" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="72" spans="1:7">
       <c r="A72" s="4" t="s">
         <v>326</v>
       </c>
       <c r="B72" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C72" s="5" t="s">
         <v>106</v>
       </c>
       <c r="D72" s="5" t="s">
         <v>107</v>
       </c>
       <c r="E72" s="5" t="s">
         <v>110</v>
       </c>
       <c r="F72" s="5" t="s">
-        <v>118</v>
+        <v>136</v>
       </c>
       <c r="G72" s="5" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="73" spans="1:7">
       <c r="A73" s="4" t="s">
         <v>327</v>
       </c>
       <c r="B73" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C73" s="5" t="s">
         <v>106</v>
       </c>
       <c r="D73" s="5" t="s">
         <v>107</v>
       </c>
       <c r="E73" s="5" t="s">
         <v>110</v>
       </c>
       <c r="F73" s="5" t="s">
-        <v>146</v>
+        <v>137</v>
       </c>
       <c r="G73" s="5" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="74" spans="1:7">
       <c r="A74" s="4" t="s">
         <v>328</v>
       </c>
       <c r="B74" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C74" s="5" t="s">
         <v>106</v>
       </c>
       <c r="D74" s="5" t="s">
         <v>107</v>
       </c>
       <c r="E74" s="5" t="s">
         <v>110</v>
       </c>
       <c r="F74" s="5" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="G74" s="5" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="75" spans="1:7">
       <c r="A75" s="4" t="s">
         <v>329</v>
       </c>
       <c r="B75" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C75" s="5" t="s">
         <v>106</v>
       </c>
       <c r="D75" s="5" t="s">
         <v>107</v>
       </c>
       <c r="E75" s="5" t="s">
         <v>110</v>
       </c>
       <c r="F75" s="5" t="s">
-        <v>127</v>
+        <v>150</v>
       </c>
       <c r="G75" s="5" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="76" spans="1:7">
       <c r="A76" s="4" t="s">
         <v>330</v>
       </c>
       <c r="B76" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C76" s="5" t="s">
         <v>106</v>
       </c>
       <c r="D76" s="5" t="s">
         <v>107</v>
       </c>
       <c r="E76" s="5" t="s">
         <v>110</v>
       </c>
       <c r="F76" s="5" t="s">
-        <v>135</v>
+        <v>150</v>
       </c>
       <c r="G76" s="5" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="77" spans="1:7">
       <c r="A77" s="4" t="s">
         <v>331</v>
       </c>
       <c r="B77" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C77" s="5" t="s">
         <v>106</v>
       </c>
       <c r="D77" s="5" t="s">
         <v>107</v>
       </c>
       <c r="E77" s="5" t="s">
         <v>110</v>
       </c>
       <c r="F77" s="5" t="s">
-        <v>142</v>
+        <v>129</v>
       </c>
       <c r="G77" s="5" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="78" spans="1:7">
       <c r="A78" s="4" t="s">
         <v>332</v>
       </c>
       <c r="B78" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C78" s="5" t="s">
         <v>106</v>
       </c>
       <c r="D78" s="5" t="s">
         <v>107</v>
       </c>
       <c r="E78" s="5" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F78" s="5" t="s">
-        <v>129</v>
+        <v>151</v>
       </c>
       <c r="G78" s="5" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="79" spans="1:7">
       <c r="A79" s="4" t="s">
         <v>333</v>
       </c>
       <c r="B79" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C79" s="5" t="s">
         <v>106</v>
       </c>
       <c r="D79" s="5" t="s">
         <v>107</v>
       </c>
       <c r="E79" s="5" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F79" s="5" t="s">
-        <v>148</v>
+        <v>152</v>
       </c>
       <c r="G79" s="5" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="80" spans="1:7">
       <c r="A80" s="4" t="s">
         <v>334</v>
       </c>
       <c r="B80" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C80" s="5" t="s">
         <v>106</v>
       </c>
       <c r="D80" s="5" t="s">
         <v>107</v>
       </c>
       <c r="E80" s="5" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F80" s="5" t="s">
-        <v>134</v>
+        <v>145</v>
       </c>
       <c r="G80" s="5" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="81" spans="1:7">
       <c r="A81" s="4" t="s">
         <v>335</v>
       </c>
       <c r="B81" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C81" s="5" t="s">
         <v>106</v>
       </c>
       <c r="D81" s="5" t="s">
         <v>107</v>
       </c>
       <c r="E81" s="5" t="s">
         <v>110</v>
       </c>
       <c r="F81" s="5" t="s">
-        <v>149</v>
+        <v>129</v>
       </c>
       <c r="G81" s="5" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="82" spans="1:7">
       <c r="A82" s="4" t="s">
         <v>336</v>
       </c>
       <c r="B82" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C82" s="5" t="s">
         <v>106</v>
       </c>
       <c r="D82" s="5" t="s">
         <v>107</v>
       </c>
       <c r="E82" s="5" t="s">
         <v>110</v>
       </c>
       <c r="F82" s="5" t="s">
         <v>129</v>
       </c>
       <c r="G82" s="5" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="83" spans="1:7">
       <c r="A83" s="4" t="s">
         <v>337</v>
       </c>
       <c r="B83" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C83" s="5" t="s">
         <v>106</v>
       </c>
       <c r="D83" s="5" t="s">
         <v>107</v>
       </c>
       <c r="E83" s="5" t="s">
         <v>110</v>
       </c>
       <c r="F83" s="5" t="s">
-        <v>123</v>
+        <v>133</v>
       </c>
       <c r="G83" s="5" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="84" spans="1:7">
       <c r="A84" s="4" t="s">
         <v>338</v>
       </c>
       <c r="B84" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C84" s="5" t="s">
         <v>106</v>
       </c>
       <c r="D84" s="5" t="s">
         <v>107</v>
       </c>
       <c r="E84" s="5" t="s">
         <v>110</v>
       </c>
       <c r="F84" s="5" t="s">
-        <v>134</v>
+        <v>119</v>
       </c>
       <c r="G84" s="5" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="85" spans="1:7">
       <c r="A85" s="4" t="s">
         <v>339</v>
       </c>
       <c r="B85" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C85" s="5" t="s">
         <v>106</v>
       </c>
       <c r="D85" s="5" t="s">
         <v>107</v>
       </c>
       <c r="E85" s="5" t="s">
         <v>110</v>
       </c>
       <c r="F85" s="5" t="s">
-        <v>150</v>
+        <v>116</v>
       </c>
       <c r="G85" s="5" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="86" spans="1:7">
       <c r="A86" s="4" t="s">
         <v>340</v>
       </c>
       <c r="B86" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C86" s="5" t="s">
         <v>106</v>
       </c>
       <c r="D86" s="5" t="s">
         <v>107</v>
       </c>
       <c r="E86" s="5" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="F86" s="5" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="G86" s="5" t="s">
-        <v>9</v>
+        <v>156</v>
       </c>
     </row>
     <row r="87" spans="1:7">
       <c r="A87" s="4" t="s">
         <v>341</v>
       </c>
       <c r="B87" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C87" s="5" t="s">
         <v>106</v>
       </c>
       <c r="D87" s="5" t="s">
         <v>107</v>
       </c>
       <c r="E87" s="5" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="F87" s="5" t="s">
-        <v>152</v>
+        <v>118</v>
       </c>
       <c r="G87" s="5" t="s">
-        <v>9</v>
+        <v>156</v>
       </c>
     </row>
     <row r="88" spans="1:7">
       <c r="A88" s="4" t="s">
         <v>342</v>
       </c>
       <c r="B88" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C88" s="5" t="s">
         <v>106</v>
       </c>
       <c r="D88" s="5" t="s">
         <v>107</v>
       </c>
       <c r="E88" s="5" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="F88" s="5" t="s">
-        <v>137</v>
+        <v>118</v>
       </c>
       <c r="G88" s="5" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="89" spans="1:7">
       <c r="A89" s="4" t="s">
         <v>343</v>
       </c>
       <c r="B89" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C89" s="5" t="s">
         <v>106</v>
       </c>
       <c r="D89" s="5" t="s">
         <v>107</v>
       </c>
       <c r="E89" s="5" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="F89" s="5" t="s">
-        <v>118</v>
+        <v>135</v>
       </c>
       <c r="G89" s="5" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="90" spans="1:7">
       <c r="A90" s="4" t="s">
         <v>344</v>
       </c>
       <c r="B90" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C90" s="5" t="s">
         <v>106</v>
       </c>
       <c r="D90" s="5" t="s">
         <v>107</v>
       </c>
       <c r="E90" s="5" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="F90" s="5" t="s">
-        <v>127</v>
+        <v>118</v>
       </c>
       <c r="G90" s="5" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="91" spans="1:7">
       <c r="A91" s="4" t="s">
         <v>345</v>
       </c>
       <c r="B91" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C91" s="5" t="s">
         <v>106</v>
       </c>
       <c r="D91" s="5" t="s">
         <v>107</v>
       </c>
       <c r="E91" s="5" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="F91" s="5" t="s">
-        <v>133</v>
+        <v>153</v>
       </c>
       <c r="G91" s="5" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="92" spans="1:7">
       <c r="A92" s="4" t="s">
         <v>346</v>
       </c>
       <c r="B92" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C92" s="5" t="s">
         <v>106</v>
       </c>
       <c r="D92" s="5" t="s">
         <v>107</v>
       </c>
       <c r="E92" s="5" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="F92" s="5" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="G92" s="5" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="93" spans="1:7">
       <c r="A93" s="4" t="s">
         <v>347</v>
       </c>
       <c r="B93" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C93" s="5" t="s">
         <v>106</v>
       </c>
       <c r="D93" s="5" t="s">
         <v>107</v>
       </c>
       <c r="E93" s="5" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="F93" s="5" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="G93" s="5" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="94" spans="1:7">
       <c r="A94" s="4" t="s">
         <v>348</v>
       </c>
       <c r="B94" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C94" s="5" t="s">
         <v>106</v>
       </c>
       <c r="D94" s="5" t="s">
         <v>107</v>
       </c>
       <c r="E94" s="5" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="F94" s="5" t="s">
-        <v>150</v>
+        <v>135</v>
       </c>
       <c r="G94" s="5" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="95" spans="1:7">
       <c r="A95" s="4" t="s">
         <v>349</v>
       </c>
       <c r="B95" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C95" s="5" t="s">
         <v>106</v>
       </c>
       <c r="D95" s="5" t="s">
         <v>107</v>
       </c>
       <c r="E95" s="5" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="F95" s="5" t="s">
-        <v>154</v>
+        <v>150</v>
       </c>
       <c r="G95" s="5" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="96" spans="1:7">
       <c r="A96" s="4" t="s">
         <v>350</v>
       </c>
       <c r="B96" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C96" s="5" t="s">
         <v>106</v>
       </c>
       <c r="D96" s="5" t="s">
         <v>107</v>
       </c>
       <c r="E96" s="5" t="s">
-        <v>108</v>
+        <v>113</v>
       </c>
       <c r="F96" s="5" t="s">
-        <v>121</v>
+        <v>129</v>
       </c>
       <c r="G96" s="5" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="97" spans="1:7">
       <c r="A97" s="4" t="s">
         <v>351</v>
       </c>
       <c r="B97" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C97" s="5" t="s">
         <v>106</v>
       </c>
       <c r="D97" s="5" t="s">
         <v>107</v>
       </c>
       <c r="E97" s="5" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
       <c r="F97" s="5" t="s">
-        <v>145</v>
+        <v>155</v>
       </c>
       <c r="G97" s="5" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="98" spans="1:7">
       <c r="A98" s="4" t="s">
         <v>352</v>
       </c>
       <c r="B98" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C98" s="5" t="s">
         <v>106</v>
       </c>
       <c r="D98" s="5" t="s">
         <v>107</v>
       </c>
       <c r="E98" s="5" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
       <c r="F98" s="5" t="s">
-        <v>155</v>
+        <v>134</v>
       </c>
       <c r="G98" s="5" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="102" spans="1:7">
       <c r="A102" s="6" t="s">
         <v>257</v>
       </c>
       <c r="C102" s="6" t="s">
         <v>258</v>
       </c>
       <c r="E102" s="6" t="s">
         <v>259</v>
       </c>
       <c r="F102" s="6" t="s">
         <v>260</v>
       </c>
       <c r="G102" s="6" t="s">
         <v>261</v>
       </c>
     </row>
   </sheetData>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.7" right="0.7" top="1" bottom="0.75" header="0.3" footer="0.3"/>
@@ -9882,1392 +9882,1392 @@
         <v>107</v>
       </c>
       <c r="C66" s="5" t="s">
         <v>362</v>
       </c>
       <c r="D66" s="5" t="s">
         <v>111</v>
       </c>
       <c r="E66" s="5" t="s">
         <v>138</v>
       </c>
       <c r="F66" s="5" t="s">
         <v>156</v>
       </c>
       <c r="G66" s="5">
         <v>59.6</v>
       </c>
       <c r="H66" s="5" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" s="4" t="s">
         <v>54</v>
       </c>
-      <c r="B67" s="5"/>
+      <c r="B67" s="5" t="s">
+        <v>107</v>
+      </c>
       <c r="C67" s="5" t="s">
         <v>362</v>
       </c>
       <c r="D67" s="5" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="E67" s="5" t="s">
-        <v>123</v>
+        <v>139</v>
       </c>
       <c r="F67" s="5" t="s">
         <v>156</v>
       </c>
       <c r="G67" s="5">
-        <v>45.04</v>
+        <v>61.36</v>
       </c>
       <c r="H67" s="5" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="B68" s="5"/>
+      <c r="B68" s="5" t="s">
+        <v>107</v>
+      </c>
       <c r="C68" s="5" t="s">
         <v>362</v>
       </c>
       <c r="D68" s="5" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E68" s="5" t="s">
-        <v>115</v>
+        <v>129</v>
       </c>
       <c r="F68" s="5" t="s">
         <v>156</v>
       </c>
       <c r="G68" s="5">
-        <v>50.92</v>
+        <v>52.35</v>
       </c>
       <c r="H68" s="5" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" s="4" t="s">
         <v>56</v>
       </c>
       <c r="B69" s="5" t="s">
         <v>107</v>
       </c>
       <c r="C69" s="5" t="s">
         <v>362</v>
       </c>
       <c r="D69" s="5" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="E69" s="5" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F69" s="5" t="s">
         <v>156</v>
       </c>
       <c r="G69" s="5">
-        <v>48.52</v>
+        <v>45.28</v>
       </c>
       <c r="H69" s="5" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" s="4" t="s">
         <v>57</v>
       </c>
       <c r="B70" s="5" t="s">
         <v>107</v>
       </c>
       <c r="C70" s="5" t="s">
         <v>362</v>
       </c>
       <c r="D70" s="5" t="s">
-        <v>114</v>
+        <v>110</v>
       </c>
       <c r="E70" s="5" t="s">
-        <v>139</v>
+        <v>134</v>
       </c>
       <c r="F70" s="5" t="s">
         <v>156</v>
       </c>
       <c r="G70" s="5">
-        <v>60.2</v>
+        <v>56</v>
       </c>
       <c r="H70" s="5" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" s="4" t="s">
         <v>58</v>
       </c>
       <c r="B71" s="5" t="s">
         <v>107</v>
       </c>
       <c r="C71" s="5" t="s">
         <v>362</v>
       </c>
       <c r="D71" s="5" t="s">
-        <v>114</v>
+        <v>110</v>
       </c>
       <c r="E71" s="5" t="s">
-        <v>118</v>
+        <v>140</v>
       </c>
       <c r="F71" s="5" t="s">
         <v>156</v>
       </c>
       <c r="G71" s="5">
-        <v>55.78</v>
+        <v>55.8</v>
       </c>
       <c r="H71" s="5" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" s="4" t="s">
         <v>59</v>
       </c>
       <c r="B72" s="5" t="s">
         <v>107</v>
       </c>
       <c r="C72" s="5" t="s">
         <v>362</v>
       </c>
       <c r="D72" s="5" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="E72" s="5" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="F72" s="5" t="s">
-        <v>156</v>
+        <v>9</v>
       </c>
       <c r="G72" s="5">
-        <v>50.48</v>
+        <v>68.54000000000001</v>
       </c>
       <c r="H72" s="5" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" s="4" t="s">
         <v>60</v>
       </c>
       <c r="B73" s="5" t="s">
         <v>107</v>
       </c>
       <c r="C73" s="5" t="s">
         <v>362</v>
       </c>
       <c r="D73" s="5" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="E73" s="5" t="s">
-        <v>136</v>
+        <v>142</v>
       </c>
       <c r="F73" s="5" t="s">
-        <v>156</v>
+        <v>9</v>
       </c>
       <c r="G73" s="5">
-        <v>52.22</v>
+        <v>75.23999999999999</v>
       </c>
       <c r="H73" s="5" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" s="4" t="s">
         <v>61</v>
       </c>
       <c r="B74" s="5" t="s">
         <v>107</v>
       </c>
       <c r="C74" s="5" t="s">
         <v>362</v>
       </c>
       <c r="D74" s="5" t="s">
-        <v>110</v>
+        <v>108</v>
       </c>
       <c r="E74" s="5" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="F74" s="5" t="s">
         <v>156</v>
       </c>
       <c r="G74" s="5">
-        <v>52.28</v>
+        <v>58.38</v>
       </c>
       <c r="H74" s="5" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" s="4" t="s">
         <v>62</v>
       </c>
       <c r="B75" s="5" t="s">
         <v>107</v>
       </c>
       <c r="C75" s="5" t="s">
         <v>362</v>
       </c>
       <c r="D75" s="5" t="s">
-        <v>110</v>
+        <v>108</v>
       </c>
       <c r="E75" s="5" t="s">
-        <v>137</v>
+        <v>118</v>
       </c>
       <c r="F75" s="5" t="s">
         <v>156</v>
       </c>
       <c r="G75" s="5">
-        <v>59.78</v>
+        <v>54.48</v>
       </c>
       <c r="H75" s="5" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" s="4" t="s">
         <v>63</v>
       </c>
       <c r="B76" s="5" t="s">
         <v>107</v>
       </c>
       <c r="C76" s="5" t="s">
         <v>362</v>
       </c>
       <c r="D76" s="5" t="s">
-        <v>110</v>
+        <v>108</v>
       </c>
       <c r="E76" s="5" t="s">
-        <v>141</v>
+        <v>127</v>
       </c>
       <c r="F76" s="5" t="s">
         <v>156</v>
       </c>
       <c r="G76" s="5">
-        <v>53.72</v>
+        <v>46.68</v>
       </c>
       <c r="H76" s="5" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" s="4" t="s">
         <v>64</v>
       </c>
       <c r="B77" s="5" t="s">
         <v>107</v>
       </c>
       <c r="C77" s="5" t="s">
         <v>362</v>
       </c>
       <c r="D77" s="5" t="s">
-        <v>110</v>
+        <v>108</v>
       </c>
       <c r="E77" s="5" t="s">
-        <v>142</v>
+        <v>133</v>
       </c>
       <c r="F77" s="5" t="s">
         <v>156</v>
       </c>
       <c r="G77" s="5">
-        <v>50.82</v>
+        <v>19.28</v>
       </c>
       <c r="H77" s="5" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" s="4" t="s">
         <v>65</v>
       </c>
       <c r="B78" s="5" t="s">
         <v>107</v>
       </c>
       <c r="C78" s="5" t="s">
         <v>362</v>
       </c>
       <c r="D78" s="5" t="s">
-        <v>110</v>
+        <v>108</v>
       </c>
       <c r="E78" s="5" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="F78" s="5" t="s">
         <v>156</v>
       </c>
       <c r="G78" s="5">
-        <v>50.68</v>
+        <v>63.98</v>
       </c>
       <c r="H78" s="5" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" s="4" t="s">
         <v>66</v>
       </c>
       <c r="B79" s="5" t="s">
         <v>107</v>
       </c>
       <c r="C79" s="5" t="s">
         <v>362</v>
       </c>
       <c r="D79" s="5" t="s">
-        <v>110</v>
+        <v>108</v>
       </c>
       <c r="E79" s="5" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="F79" s="5" t="s">
         <v>156</v>
       </c>
       <c r="G79" s="5">
-        <v>52.88</v>
+        <v>69.68000000000001</v>
       </c>
       <c r="H79" s="5" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" s="4" t="s">
         <v>67</v>
       </c>
       <c r="B80" s="5" t="s">
         <v>107</v>
       </c>
       <c r="C80" s="5" t="s">
         <v>362</v>
       </c>
       <c r="D80" s="5" t="s">
-        <v>110</v>
+        <v>108</v>
       </c>
       <c r="E80" s="5" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
       <c r="F80" s="5" t="s">
         <v>156</v>
       </c>
       <c r="G80" s="5">
-        <v>26.06</v>
+        <v>56.88</v>
       </c>
       <c r="H80" s="5" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" s="4" t="s">
         <v>68</v>
       </c>
       <c r="B81" s="5" t="s">
         <v>107</v>
       </c>
       <c r="C81" s="5" t="s">
         <v>362</v>
       </c>
       <c r="D81" s="5" t="s">
-        <v>110</v>
+        <v>108</v>
       </c>
       <c r="E81" s="5" t="s">
         <v>144</v>
       </c>
       <c r="F81" s="5" t="s">
         <v>156</v>
       </c>
       <c r="G81" s="5">
-        <v>28.24</v>
+        <v>60.18</v>
       </c>
       <c r="H81" s="5" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" s="4" t="s">
         <v>69</v>
       </c>
       <c r="B82" s="5" t="s">
         <v>107</v>
       </c>
       <c r="C82" s="5" t="s">
         <v>362</v>
       </c>
       <c r="D82" s="5" t="s">
-        <v>110</v>
+        <v>108</v>
       </c>
       <c r="E82" s="5" t="s">
-        <v>145</v>
+        <v>121</v>
       </c>
       <c r="F82" s="5" t="s">
         <v>156</v>
       </c>
       <c r="G82" s="5">
-        <v>26.46</v>
+        <v>47.98</v>
       </c>
       <c r="H82" s="5" t="s">
-        <v>207</v>
+        <v>175</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" s="4" t="s">
         <v>70</v>
       </c>
       <c r="B83" s="5" t="s">
         <v>107</v>
       </c>
       <c r="C83" s="5" t="s">
         <v>362</v>
       </c>
       <c r="D83" s="5" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E83" s="5" t="s">
-        <v>129</v>
+        <v>145</v>
       </c>
       <c r="F83" s="5" t="s">
         <v>156</v>
       </c>
       <c r="G83" s="5">
-        <v>52.12</v>
+        <v>25.78</v>
       </c>
       <c r="H83" s="5" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" s="4" t="s">
         <v>71</v>
       </c>
       <c r="B84" s="5" t="s">
         <v>107</v>
       </c>
       <c r="C84" s="5" t="s">
         <v>362</v>
       </c>
       <c r="D84" s="5" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E84" s="5" t="s">
-        <v>129</v>
+        <v>146</v>
       </c>
       <c r="F84" s="5" t="s">
         <v>156</v>
       </c>
       <c r="G84" s="5">
-        <v>52.1</v>
+        <v>52.88</v>
       </c>
       <c r="H84" s="5" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="B85" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B85" s="5"/>
       <c r="C85" s="5" t="s">
         <v>362</v>
       </c>
       <c r="D85" s="5" t="s">
-        <v>110</v>
+        <v>108</v>
       </c>
       <c r="E85" s="5" t="s">
-        <v>133</v>
+        <v>123</v>
       </c>
       <c r="F85" s="5" t="s">
         <v>156</v>
       </c>
       <c r="G85" s="5">
-        <v>19.74</v>
+        <v>45.04</v>
       </c>
       <c r="H85" s="5" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="B86" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B86" s="5"/>
       <c r="C86" s="5" t="s">
         <v>362</v>
       </c>
       <c r="D86" s="5" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="E86" s="5" t="s">
-        <v>119</v>
+        <v>115</v>
       </c>
       <c r="F86" s="5" t="s">
         <v>156</v>
       </c>
       <c r="G86" s="5">
-        <v>56.28</v>
+        <v>50.92</v>
       </c>
       <c r="H86" s="5" t="s">
-        <v>163</v>
+        <v>210</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" s="4" t="s">
         <v>74</v>
       </c>
       <c r="B87" s="5" t="s">
         <v>107</v>
       </c>
       <c r="C87" s="5" t="s">
         <v>362</v>
       </c>
       <c r="D87" s="5" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="E87" s="5" t="s">
-        <v>116</v>
+        <v>121</v>
       </c>
       <c r="F87" s="5" t="s">
         <v>156</v>
       </c>
       <c r="G87" s="5">
-        <v>56.57</v>
+        <v>48.52</v>
       </c>
       <c r="H87" s="5" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" s="4" t="s">
         <v>75</v>
       </c>
       <c r="B88" s="5" t="s">
         <v>107</v>
       </c>
       <c r="C88" s="5" t="s">
         <v>362</v>
       </c>
       <c r="D88" s="5" t="s">
-        <v>110</v>
+        <v>114</v>
       </c>
       <c r="E88" s="5" t="s">
-        <v>141</v>
+        <v>147</v>
       </c>
       <c r="F88" s="5" t="s">
         <v>156</v>
       </c>
       <c r="G88" s="5">
-        <v>54.38</v>
+        <v>60.2</v>
       </c>
       <c r="H88" s="5" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" s="4" t="s">
         <v>76</v>
       </c>
       <c r="B89" s="5" t="s">
         <v>107</v>
       </c>
       <c r="C89" s="5" t="s">
         <v>362</v>
       </c>
       <c r="D89" s="5" t="s">
-        <v>110</v>
+        <v>114</v>
       </c>
       <c r="E89" s="5" t="s">
         <v>118</v>
       </c>
       <c r="F89" s="5" t="s">
         <v>156</v>
       </c>
       <c r="G89" s="5">
-        <v>54.5</v>
+        <v>55.78</v>
       </c>
       <c r="H89" s="5" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" s="4" t="s">
         <v>77</v>
       </c>
       <c r="B90" s="5" t="s">
         <v>107</v>
       </c>
       <c r="C90" s="5" t="s">
         <v>362</v>
       </c>
       <c r="D90" s="5" t="s">
-        <v>110</v>
+        <v>114</v>
       </c>
       <c r="E90" s="5" t="s">
-        <v>118</v>
+        <v>148</v>
       </c>
       <c r="F90" s="5" t="s">
         <v>156</v>
       </c>
       <c r="G90" s="5">
-        <v>54.68</v>
+        <v>50.48</v>
       </c>
       <c r="H90" s="5" t="s">
         <v>214</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" s="4" t="s">
         <v>78</v>
       </c>
       <c r="B91" s="5" t="s">
         <v>107</v>
       </c>
       <c r="C91" s="5" t="s">
         <v>362</v>
       </c>
       <c r="D91" s="5" t="s">
         <v>110</v>
       </c>
       <c r="E91" s="5" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F91" s="5" t="s">
         <v>156</v>
       </c>
       <c r="G91" s="5">
-        <v>53.8</v>
+        <v>52.22</v>
       </c>
       <c r="H91" s="5" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" s="4" t="s">
         <v>79</v>
       </c>
       <c r="B92" s="5" t="s">
         <v>107</v>
       </c>
       <c r="C92" s="5" t="s">
         <v>362</v>
       </c>
       <c r="D92" s="5" t="s">
         <v>110</v>
       </c>
       <c r="E92" s="5" t="s">
-        <v>118</v>
+        <v>136</v>
       </c>
       <c r="F92" s="5" t="s">
         <v>156</v>
       </c>
       <c r="G92" s="5">
-        <v>55.28</v>
+        <v>52.28</v>
       </c>
       <c r="H92" s="5" t="s">
-        <v>160</v>
+        <v>216</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" s="4" t="s">
         <v>80</v>
       </c>
       <c r="B93" s="5" t="s">
         <v>107</v>
       </c>
       <c r="C93" s="5" t="s">
         <v>362</v>
       </c>
       <c r="D93" s="5" t="s">
         <v>110</v>
       </c>
       <c r="E93" s="5" t="s">
-        <v>146</v>
+        <v>137</v>
       </c>
       <c r="F93" s="5" t="s">
         <v>156</v>
       </c>
       <c r="G93" s="5">
-        <v>35.28</v>
+        <v>59.78</v>
       </c>
       <c r="H93" s="5" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" s="4" t="s">
         <v>81</v>
       </c>
       <c r="B94" s="5" t="s">
         <v>107</v>
       </c>
       <c r="C94" s="5" t="s">
         <v>362</v>
       </c>
       <c r="D94" s="5" t="s">
         <v>110</v>
       </c>
       <c r="E94" s="5" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="F94" s="5" t="s">
         <v>156</v>
       </c>
       <c r="G94" s="5">
-        <v>73.58</v>
+        <v>53.72</v>
       </c>
       <c r="H94" s="5" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" s="4" t="s">
         <v>82</v>
       </c>
       <c r="B95" s="5" t="s">
         <v>107</v>
       </c>
       <c r="C95" s="5" t="s">
         <v>362</v>
       </c>
       <c r="D95" s="5" t="s">
         <v>110</v>
       </c>
       <c r="E95" s="5" t="s">
-        <v>127</v>
+        <v>150</v>
       </c>
       <c r="F95" s="5" t="s">
         <v>156</v>
       </c>
       <c r="G95" s="5">
-        <v>48.34</v>
+        <v>50.82</v>
       </c>
       <c r="H95" s="5" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" s="4" t="s">
         <v>83</v>
       </c>
       <c r="B96" s="5" t="s">
         <v>107</v>
       </c>
       <c r="C96" s="5" t="s">
         <v>362</v>
       </c>
       <c r="D96" s="5" t="s">
         <v>110</v>
       </c>
       <c r="E96" s="5" t="s">
-        <v>135</v>
+        <v>150</v>
       </c>
       <c r="F96" s="5" t="s">
         <v>156</v>
       </c>
       <c r="G96" s="5">
-        <v>54.18</v>
+        <v>50.68</v>
       </c>
       <c r="H96" s="5" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" s="4" t="s">
         <v>84</v>
       </c>
       <c r="B97" s="5" t="s">
         <v>107</v>
       </c>
       <c r="C97" s="5" t="s">
         <v>362</v>
       </c>
       <c r="D97" s="5" t="s">
         <v>110</v>
       </c>
       <c r="E97" s="5" t="s">
-        <v>142</v>
+        <v>129</v>
       </c>
       <c r="F97" s="5" t="s">
         <v>156</v>
       </c>
       <c r="G97" s="5">
-        <v>49.78</v>
+        <v>52.88</v>
       </c>
       <c r="H97" s="5" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" s="4" t="s">
         <v>85</v>
       </c>
       <c r="B98" s="5" t="s">
         <v>107</v>
       </c>
       <c r="C98" s="5" t="s">
         <v>362</v>
       </c>
       <c r="D98" s="5" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="E98" s="5" t="s">
-        <v>129</v>
+        <v>151</v>
       </c>
       <c r="F98" s="5" t="s">
         <v>156</v>
       </c>
       <c r="G98" s="5">
-        <v>51.8</v>
+        <v>26.06</v>
       </c>
       <c r="H98" s="5" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" s="4" t="s">
         <v>86</v>
       </c>
       <c r="B99" s="5" t="s">
         <v>107</v>
       </c>
       <c r="C99" s="5" t="s">
         <v>362</v>
       </c>
       <c r="D99" s="5" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="E99" s="5" t="s">
-        <v>148</v>
+        <v>152</v>
       </c>
       <c r="F99" s="5" t="s">
         <v>156</v>
       </c>
       <c r="G99" s="5">
-        <v>52.39</v>
+        <v>28.24</v>
       </c>
       <c r="H99" s="5" t="s">
         <v>222</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" s="4" t="s">
         <v>87</v>
       </c>
       <c r="B100" s="5" t="s">
         <v>107</v>
       </c>
       <c r="C100" s="5" t="s">
         <v>362</v>
       </c>
       <c r="D100" s="5" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="E100" s="5" t="s">
-        <v>134</v>
+        <v>145</v>
       </c>
       <c r="F100" s="5" t="s">
         <v>156</v>
       </c>
       <c r="G100" s="5">
-        <v>57.76</v>
+        <v>26.46</v>
       </c>
       <c r="H100" s="5" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" s="4" t="s">
         <v>88</v>
       </c>
       <c r="B101" s="5" t="s">
         <v>107</v>
       </c>
       <c r="C101" s="5" t="s">
         <v>362</v>
       </c>
       <c r="D101" s="5" t="s">
         <v>110</v>
       </c>
       <c r="E101" s="5" t="s">
-        <v>149</v>
+        <v>129</v>
       </c>
       <c r="F101" s="5" t="s">
         <v>156</v>
       </c>
       <c r="G101" s="5">
-        <v>61.36</v>
+        <v>52.12</v>
       </c>
       <c r="H101" s="5" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" s="4" t="s">
         <v>89</v>
       </c>
       <c r="B102" s="5" t="s">
         <v>107</v>
       </c>
       <c r="C102" s="5" t="s">
         <v>362</v>
       </c>
       <c r="D102" s="5" t="s">
         <v>110</v>
       </c>
       <c r="E102" s="5" t="s">
         <v>129</v>
       </c>
       <c r="F102" s="5" t="s">
         <v>156</v>
       </c>
       <c r="G102" s="5">
-        <v>52.35</v>
+        <v>52.1</v>
       </c>
       <c r="H102" s="5" t="s">
         <v>225</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" s="4" t="s">
         <v>90</v>
       </c>
       <c r="B103" s="5" t="s">
         <v>107</v>
       </c>
       <c r="C103" s="5" t="s">
         <v>362</v>
       </c>
       <c r="D103" s="5" t="s">
         <v>110</v>
       </c>
       <c r="E103" s="5" t="s">
-        <v>123</v>
+        <v>133</v>
       </c>
       <c r="F103" s="5" t="s">
         <v>156</v>
       </c>
       <c r="G103" s="5">
-        <v>45.28</v>
+        <v>19.74</v>
       </c>
       <c r="H103" s="5" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" s="4" t="s">
         <v>91</v>
       </c>
       <c r="B104" s="5" t="s">
         <v>107</v>
       </c>
       <c r="C104" s="5" t="s">
         <v>362</v>
       </c>
       <c r="D104" s="5" t="s">
         <v>110</v>
       </c>
       <c r="E104" s="5" t="s">
-        <v>134</v>
+        <v>119</v>
       </c>
       <c r="F104" s="5" t="s">
         <v>156</v>
       </c>
       <c r="G104" s="5">
-        <v>56</v>
+        <v>56.28</v>
       </c>
       <c r="H104" s="5" t="s">
-        <v>227</v>
+        <v>163</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" s="4" t="s">
         <v>92</v>
       </c>
       <c r="B105" s="5" t="s">
         <v>107</v>
       </c>
       <c r="C105" s="5" t="s">
         <v>362</v>
       </c>
       <c r="D105" s="5" t="s">
         <v>110</v>
       </c>
       <c r="E105" s="5" t="s">
-        <v>150</v>
+        <v>116</v>
       </c>
       <c r="F105" s="5" t="s">
         <v>156</v>
       </c>
       <c r="G105" s="5">
-        <v>55.8</v>
+        <v>56.57</v>
       </c>
       <c r="H105" s="5" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" s="4" t="s">
         <v>93</v>
       </c>
       <c r="B106" s="5" t="s">
         <v>107</v>
       </c>
       <c r="C106" s="5" t="s">
         <v>362</v>
       </c>
       <c r="D106" s="5" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E106" s="5" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="F106" s="5" t="s">
-        <v>9</v>
+        <v>156</v>
       </c>
       <c r="G106" s="5">
-        <v>68.54000000000001</v>
+        <v>54.38</v>
       </c>
       <c r="H106" s="5" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" s="4" t="s">
         <v>94</v>
       </c>
       <c r="B107" s="5" t="s">
         <v>107</v>
       </c>
       <c r="C107" s="5" t="s">
         <v>362</v>
       </c>
       <c r="D107" s="5" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E107" s="5" t="s">
-        <v>152</v>
+        <v>118</v>
       </c>
       <c r="F107" s="5" t="s">
-        <v>9</v>
+        <v>156</v>
       </c>
       <c r="G107" s="5">
-        <v>75.23999999999999</v>
+        <v>54.5</v>
       </c>
       <c r="H107" s="5" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" s="4" t="s">
         <v>95</v>
       </c>
       <c r="B108" s="5" t="s">
         <v>107</v>
       </c>
       <c r="C108" s="5" t="s">
         <v>362</v>
       </c>
       <c r="D108" s="5" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="E108" s="5" t="s">
-        <v>137</v>
+        <v>118</v>
       </c>
       <c r="F108" s="5" t="s">
         <v>156</v>
       </c>
       <c r="G108" s="5">
-        <v>58.38</v>
+        <v>54.68</v>
       </c>
       <c r="H108" s="5" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" s="4" t="s">
         <v>96</v>
       </c>
       <c r="B109" s="5" t="s">
         <v>107</v>
       </c>
       <c r="C109" s="5" t="s">
         <v>362</v>
       </c>
       <c r="D109" s="5" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="E109" s="5" t="s">
-        <v>118</v>
+        <v>135</v>
       </c>
       <c r="F109" s="5" t="s">
         <v>156</v>
       </c>
       <c r="G109" s="5">
-        <v>54.48</v>
+        <v>53.8</v>
       </c>
       <c r="H109" s="5" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" s="4" t="s">
         <v>97</v>
       </c>
       <c r="B110" s="5" t="s">
         <v>107</v>
       </c>
       <c r="C110" s="5" t="s">
         <v>362</v>
       </c>
       <c r="D110" s="5" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="E110" s="5" t="s">
-        <v>127</v>
+        <v>118</v>
       </c>
       <c r="F110" s="5" t="s">
         <v>156</v>
       </c>
       <c r="G110" s="5">
-        <v>46.68</v>
+        <v>55.28</v>
       </c>
       <c r="H110" s="5" t="s">
-        <v>233</v>
+        <v>160</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" s="4" t="s">
         <v>98</v>
       </c>
       <c r="B111" s="5" t="s">
         <v>107</v>
       </c>
       <c r="C111" s="5" t="s">
         <v>362</v>
       </c>
       <c r="D111" s="5" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="E111" s="5" t="s">
-        <v>133</v>
+        <v>153</v>
       </c>
       <c r="F111" s="5" t="s">
         <v>156</v>
       </c>
       <c r="G111" s="5">
-        <v>19.28</v>
+        <v>35.28</v>
       </c>
       <c r="H111" s="5" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" s="4" t="s">
         <v>99</v>
       </c>
       <c r="B112" s="5" t="s">
         <v>107</v>
       </c>
       <c r="C112" s="5" t="s">
         <v>362</v>
       </c>
       <c r="D112" s="5" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="E112" s="5" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="F112" s="5" t="s">
         <v>156</v>
       </c>
       <c r="G112" s="5">
-        <v>63.98</v>
+        <v>73.58</v>
       </c>
       <c r="H112" s="5" t="s">
-        <v>235</v>
+        <v>233</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" s="4" t="s">
         <v>100</v>
       </c>
       <c r="B113" s="5" t="s">
         <v>107</v>
       </c>
       <c r="C113" s="5" t="s">
         <v>362</v>
       </c>
       <c r="D113" s="5" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="E113" s="5" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="F113" s="5" t="s">
         <v>156</v>
       </c>
       <c r="G113" s="5">
-        <v>69.68000000000001</v>
+        <v>48.34</v>
       </c>
       <c r="H113" s="5" t="s">
-        <v>236</v>
+        <v>234</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" s="4" t="s">
         <v>101</v>
       </c>
       <c r="B114" s="5" t="s">
         <v>107</v>
       </c>
       <c r="C114" s="5" t="s">
         <v>362</v>
       </c>
       <c r="D114" s="5" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="E114" s="5" t="s">
-        <v>150</v>
+        <v>135</v>
       </c>
       <c r="F114" s="5" t="s">
         <v>156</v>
       </c>
       <c r="G114" s="5">
-        <v>56.88</v>
+        <v>54.18</v>
       </c>
       <c r="H114" s="5" t="s">
-        <v>237</v>
+        <v>235</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" s="4" t="s">
         <v>102</v>
       </c>
       <c r="B115" s="5" t="s">
         <v>107</v>
       </c>
       <c r="C115" s="5" t="s">
         <v>362</v>
       </c>
       <c r="D115" s="5" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="E115" s="5" t="s">
-        <v>154</v>
+        <v>150</v>
       </c>
       <c r="F115" s="5" t="s">
         <v>156</v>
       </c>
       <c r="G115" s="5">
-        <v>60.18</v>
+        <v>49.78</v>
       </c>
       <c r="H115" s="5" t="s">
-        <v>238</v>
+        <v>236</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" s="4" t="s">
         <v>103</v>
       </c>
       <c r="B116" s="5" t="s">
         <v>107</v>
       </c>
       <c r="C116" s="5" t="s">
         <v>362</v>
       </c>
       <c r="D116" s="5" t="s">
-        <v>108</v>
+        <v>113</v>
       </c>
       <c r="E116" s="5" t="s">
-        <v>121</v>
+        <v>129</v>
       </c>
       <c r="F116" s="5" t="s">
         <v>156</v>
       </c>
       <c r="G116" s="5">
-        <v>47.98</v>
+        <v>51.8</v>
       </c>
       <c r="H116" s="5" t="s">
-        <v>175</v>
+        <v>237</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" s="4" t="s">
         <v>104</v>
       </c>
       <c r="B117" s="5" t="s">
         <v>107</v>
       </c>
       <c r="C117" s="5" t="s">
         <v>362</v>
       </c>
       <c r="D117" s="5" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
       <c r="E117" s="5" t="s">
-        <v>145</v>
+        <v>155</v>
       </c>
       <c r="F117" s="5" t="s">
         <v>156</v>
       </c>
       <c r="G117" s="5">
-        <v>25.78</v>
+        <v>52.39</v>
       </c>
       <c r="H117" s="5" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" s="4" t="s">
         <v>105</v>
       </c>
       <c r="B118" s="5" t="s">
         <v>107</v>
       </c>
       <c r="C118" s="5" t="s">
         <v>362</v>
       </c>
       <c r="D118" s="5" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
       <c r="E118" s="5" t="s">
-        <v>155</v>
+        <v>134</v>
       </c>
       <c r="F118" s="5" t="s">
         <v>156</v>
       </c>
       <c r="G118" s="5">
-        <v>52.88</v>
+        <v>57.76</v>
       </c>
       <c r="H118" s="5" t="s">
-        <v>204</v>
+        <v>239</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="F126" s="6" t="s">
         <v>378</v>
       </c>
     </row>
   </sheetData>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.7" right="0.7" top="1" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" fitToHeight="0" orientation="portrait"/>
   <headerFooter>
     <oddFooter>&amp;LDate: &amp;D&amp;C&amp;14&amp;"Calibri,Italic"A member of the Mei Sheng Group&amp;RPage &amp;P of &amp;N</oddFooter>
   </headerFooter>
   <tableParts count="3">
     <tablePart r:id="rId1"/>
     <tablePart r:id="rId2"/>
     <tablePart r:id="rId3"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>