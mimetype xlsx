--- v0 (2026-06-08)
+++ v1 (2026-09-22)
@@ -102,99 +102,99 @@
   <si>
     <t>M</t>
   </si>
   <si>
     <t>Fabric Code</t>
   </si>
   <si>
     <t>Grade</t>
   </si>
   <si>
     <t>Color Group</t>
   </si>
   <si>
     <t>Width</t>
   </si>
   <si>
     <t>Roll Length</t>
   </si>
   <si>
     <t>Kilograms</t>
   </si>
   <si>
     <t>Roll ID</t>
   </si>
   <si>
+    <t>2601093-01-0004</t>
+  </si>
+  <si>
+    <t>2601098-01-0006</t>
+  </si>
+  <si>
+    <t>2601096-01-0002</t>
+  </si>
+  <si>
+    <t>2601096-01-0003</t>
+  </si>
+  <si>
+    <t>2601093-01-0005</t>
+  </si>
+  <si>
     <t>2601057-01-0017</t>
   </si>
   <si>
     <t>2601057-01-0018</t>
   </si>
   <si>
-    <t>2601093-01-0004</t>
-[...13 lines deleted...]
-  <si>
     <t>A</t>
   </si>
   <si>
+    <t>81.0</t>
+  </si>
+  <si>
+    <t>60.5</t>
+  </si>
+  <si>
     <t>76.0</t>
   </si>
   <si>
-    <t>81.0</t>
-[...2 lines deleted...]
-    <t>60.5</t>
+    <t>1330.0</t>
+  </si>
+  <si>
+    <t>489.0</t>
+  </si>
+  <si>
+    <t>1068.0</t>
+  </si>
+  <si>
+    <t>562.0</t>
   </si>
   <si>
     <t>739.0</t>
   </si>
   <si>
     <t>1111.0</t>
-  </si>
-[...10 lines deleted...]
-    <t>562.0</t>
   </si>
   <si>
     <t>DATE:</t>
   </si>
   <si>
     <t>February 26, 2026</t>
   </si>
   <si>
     <t>Vehicle License:</t>
   </si>
   <si>
     <t>60C 34295</t>
   </si>
   <si>
     <t>Bảng kê hàng hóa - NỘI BỘ</t>
   </si>
   <si>
     <t>Packing List - INTERNAL</t>
   </si>
   <si>
     <t>Fabric Code
 产品</t>
   </si>
   <si>
     <t>Total Length
@@ -236,69 +236,69 @@
     <t>KG 
  重量</t>
   </si>
   <si>
     <t>Manager - 经理</t>
   </si>
   <si>
     <t>WH Manager - 仓库管理员</t>
   </si>
   <si>
     <t>Security - 保安员</t>
   </si>
   <si>
     <t>Applicant - 申请人</t>
   </si>
   <si>
     <t>Recipient - 接受者</t>
   </si>
   <si>
     <t>Bảng kê hàng hóa</t>
   </si>
   <si>
     <t>Packing List</t>
   </si>
   <si>
+    <t>2601093_01 - 0004</t>
+  </si>
+  <si>
+    <t>2601098_01 - 0006</t>
+  </si>
+  <si>
+    <t>2601096_01 - 0002</t>
+  </si>
+  <si>
+    <t>2601096_01 - 0003</t>
+  </si>
+  <si>
+    <t>2601093_01 - 0005</t>
+  </si>
+  <si>
     <t>2601057_01 - 0017</t>
   </si>
   <si>
     <t>2601057_01 - 0018</t>
-  </si>
-[...13 lines deleted...]
-    <t>2601093_01 - 0005</t>
   </si>
   <si>
     <t>Packing List - ANHUY</t>
   </si>
   <si>
     <t>Total Weight (Net)</t>
   </si>
   <si>
     <t>Net Weight / KGS</t>
   </si>
   <si>
     <t>Gross Weight / KGS</t>
   </si>
   <si>
     <t>Shipping Marks</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>Lot (Color Group)</t>
   </si>
   <si>
     <t>Batch No./ Color</t>
   </si>
@@ -1230,202 +1230,202 @@
       </c>
       <c r="C12" t="s">
         <v>51</v>
       </c>
       <c r="D12" t="s">
         <v>52</v>
       </c>
       <c r="E12" t="s">
         <v>53</v>
       </c>
       <c r="F12" t="s">
         <v>54</v>
       </c>
       <c r="G12" t="s">
         <v>49</v>
       </c>
       <c r="H12" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B13" s="5" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="C13" s="5" t="s">
         <v>29</v>
       </c>
       <c r="D13" s="5"/>
       <c r="E13" s="5" t="s">
         <v>30</v>
       </c>
       <c r="F13" s="5" t="s">
         <v>33</v>
       </c>
       <c r="G13" s="5" t="s">
         <v>14</v>
       </c>
       <c r="H13" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B14" s="5" t="s">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="C14" s="5" t="s">
         <v>29</v>
       </c>
       <c r="D14" s="5"/>
       <c r="E14" s="5" t="s">
         <v>30</v>
       </c>
       <c r="F14" s="5" t="s">
-        <v>34</v>
+        <v>13</v>
       </c>
       <c r="G14" s="5" t="s">
         <v>14</v>
       </c>
       <c r="H14" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B15" s="5" t="s">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="C15" s="5" t="s">
         <v>29</v>
       </c>
       <c r="D15" s="5"/>
       <c r="E15" s="5" t="s">
         <v>31</v>
       </c>
       <c r="F15" s="5" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="G15" s="5" t="s">
         <v>14</v>
       </c>
       <c r="H15" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B16" s="5" t="s">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="C16" s="5" t="s">
         <v>29</v>
       </c>
       <c r="D16" s="5"/>
       <c r="E16" s="5" t="s">
         <v>31</v>
       </c>
       <c r="F16" s="5" t="s">
-        <v>13</v>
+        <v>35</v>
       </c>
       <c r="G16" s="5" t="s">
         <v>14</v>
       </c>
       <c r="H16" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B17" s="5" t="s">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="C17" s="5" t="s">
         <v>29</v>
       </c>
       <c r="D17" s="5"/>
       <c r="E17" s="5" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="F17" s="5" t="s">
         <v>36</v>
       </c>
       <c r="G17" s="5" t="s">
         <v>14</v>
       </c>
       <c r="H17" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B18" s="5" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="C18" s="5" t="s">
         <v>29</v>
       </c>
       <c r="D18" s="5"/>
       <c r="E18" s="5" t="s">
         <v>32</v>
       </c>
       <c r="F18" s="5" t="s">
         <v>37</v>
       </c>
       <c r="G18" s="5" t="s">
         <v>14</v>
       </c>
       <c r="H18" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="4" t="s">
         <v>28</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>29</v>
       </c>
       <c r="D19" s="5"/>
       <c r="E19" s="5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="F19" s="5" t="s">
         <v>38</v>
       </c>
       <c r="G19" s="5" t="s">
         <v>14</v>
       </c>
       <c r="H19" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="6" t="s">
         <v>56</v>
       </c>
       <c r="C23" s="6" t="s">
         <v>57</v>
       </c>
       <c r="E23" s="6" t="s">
         <v>58</v>
       </c>
       <c r="F23" s="6" t="s">
         <v>59</v>
       </c>
       <c r="H23" s="6" t="s">
@@ -1573,184 +1573,184 @@
       </c>
       <c r="B12" t="s">
         <v>45</v>
       </c>
       <c r="C12" t="s">
         <v>51</v>
       </c>
       <c r="D12" t="s">
         <v>52</v>
       </c>
       <c r="E12" t="s">
         <v>53</v>
       </c>
       <c r="F12" t="s">
         <v>54</v>
       </c>
       <c r="G12" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B13" s="5" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="C13" s="5" t="s">
         <v>29</v>
       </c>
       <c r="D13" s="5"/>
       <c r="E13" s="5" t="s">
         <v>30</v>
       </c>
       <c r="F13" s="5" t="s">
         <v>33</v>
       </c>
       <c r="G13" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B14" s="5" t="s">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="C14" s="5" t="s">
         <v>29</v>
       </c>
       <c r="D14" s="5"/>
       <c r="E14" s="5" t="s">
         <v>30</v>
       </c>
       <c r="F14" s="5" t="s">
-        <v>34</v>
+        <v>13</v>
       </c>
       <c r="G14" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B15" s="5" t="s">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="C15" s="5" t="s">
         <v>29</v>
       </c>
       <c r="D15" s="5"/>
       <c r="E15" s="5" t="s">
         <v>31</v>
       </c>
       <c r="F15" s="5" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="G15" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B16" s="5" t="s">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="C16" s="5" t="s">
         <v>29</v>
       </c>
       <c r="D16" s="5"/>
       <c r="E16" s="5" t="s">
         <v>31</v>
       </c>
       <c r="F16" s="5" t="s">
-        <v>13</v>
+        <v>35</v>
       </c>
       <c r="G16" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B17" s="5" t="s">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="C17" s="5" t="s">
         <v>29</v>
       </c>
       <c r="D17" s="5"/>
       <c r="E17" s="5" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="F17" s="5" t="s">
         <v>36</v>
       </c>
       <c r="G17" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B18" s="5" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="C18" s="5" t="s">
         <v>29</v>
       </c>
       <c r="D18" s="5"/>
       <c r="E18" s="5" t="s">
         <v>32</v>
       </c>
       <c r="F18" s="5" t="s">
         <v>37</v>
       </c>
       <c r="G18" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="4" t="s">
         <v>28</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>29</v>
       </c>
       <c r="D19" s="5"/>
       <c r="E19" s="5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="F19" s="5" t="s">
         <v>38</v>
       </c>
       <c r="G19" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="6" t="s">
         <v>56</v>
       </c>
       <c r="C23" s="6" t="s">
         <v>57</v>
       </c>
       <c r="E23" s="6" t="s">
         <v>58</v>
       </c>
       <c r="F23" s="6" t="s">
         <v>59</v>
       </c>
       <c r="G23" s="6" t="s">
         <v>60</v>
       </c>
     </row>
@@ -1895,184 +1895,184 @@
       </c>
       <c r="B12" t="s">
         <v>45</v>
       </c>
       <c r="C12" t="s">
         <v>51</v>
       </c>
       <c r="D12" t="s">
         <v>52</v>
       </c>
       <c r="E12" t="s">
         <v>53</v>
       </c>
       <c r="F12" t="s">
         <v>54</v>
       </c>
       <c r="G12" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="4" t="s">
         <v>63</v>
       </c>
       <c r="B13" s="5" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="C13" s="5" t="s">
         <v>29</v>
       </c>
       <c r="D13" s="5"/>
       <c r="E13" s="5" t="s">
         <v>30</v>
       </c>
       <c r="F13" s="5" t="s">
         <v>33</v>
       </c>
       <c r="G13" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="4" t="s">
         <v>64</v>
       </c>
       <c r="B14" s="5" t="s">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="C14" s="5" t="s">
         <v>29</v>
       </c>
       <c r="D14" s="5"/>
       <c r="E14" s="5" t="s">
         <v>30</v>
       </c>
       <c r="F14" s="5" t="s">
-        <v>34</v>
+        <v>13</v>
       </c>
       <c r="G14" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="4" t="s">
         <v>65</v>
       </c>
       <c r="B15" s="5" t="s">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="C15" s="5" t="s">
         <v>29</v>
       </c>
       <c r="D15" s="5"/>
       <c r="E15" s="5" t="s">
         <v>31</v>
       </c>
       <c r="F15" s="5" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="G15" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="4" t="s">
         <v>66</v>
       </c>
       <c r="B16" s="5" t="s">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="C16" s="5" t="s">
         <v>29</v>
       </c>
       <c r="D16" s="5"/>
       <c r="E16" s="5" t="s">
         <v>31</v>
       </c>
       <c r="F16" s="5" t="s">
-        <v>13</v>
+        <v>35</v>
       </c>
       <c r="G16" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="4" t="s">
         <v>67</v>
       </c>
       <c r="B17" s="5" t="s">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="C17" s="5" t="s">
         <v>29</v>
       </c>
       <c r="D17" s="5"/>
       <c r="E17" s="5" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="F17" s="5" t="s">
         <v>36</v>
       </c>
       <c r="G17" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="4" t="s">
         <v>68</v>
       </c>
       <c r="B18" s="5" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="C18" s="5" t="s">
         <v>29</v>
       </c>
       <c r="D18" s="5"/>
       <c r="E18" s="5" t="s">
         <v>32</v>
       </c>
       <c r="F18" s="5" t="s">
         <v>37</v>
       </c>
       <c r="G18" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="4" t="s">
         <v>69</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>29</v>
       </c>
       <c r="D19" s="5"/>
       <c r="E19" s="5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="F19" s="5" t="s">
         <v>38</v>
       </c>
       <c r="G19" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="6" t="s">
         <v>56</v>
       </c>
       <c r="C23" s="6" t="s">
         <v>57</v>
       </c>
       <c r="E23" s="6" t="s">
         <v>58</v>
       </c>
       <c r="F23" s="6" t="s">
         <v>59</v>
       </c>
       <c r="G23" s="6" t="s">
         <v>60</v>
       </c>
     </row>
@@ -2404,85 +2404,85 @@
       </c>
       <c r="B29" t="s">
         <v>76</v>
       </c>
       <c r="C29" t="s">
         <v>77</v>
       </c>
       <c r="D29" t="s">
         <v>18</v>
       </c>
       <c r="E29" t="s">
         <v>19</v>
       </c>
       <c r="F29" t="s">
         <v>3</v>
       </c>
       <c r="G29" t="s">
         <v>72</v>
       </c>
       <c r="H29" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="4" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="B30" s="5"/>
       <c r="C30" s="5" t="s">
         <v>79</v>
       </c>
       <c r="D30" s="5" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="E30" s="5" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="F30" s="5" t="s">
         <v>14</v>
       </c>
       <c r="G30" s="5">
         <v>-0.32</v>
       </c>
       <c r="H30" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="4" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="B31" s="5"/>
       <c r="C31" s="5" t="s">
         <v>79</v>
       </c>
       <c r="D31" s="5" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="E31" s="5" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="F31" s="5" t="s">
         <v>14</v>
       </c>
       <c r="G31" s="5">
         <v>-0.32</v>
       </c>
       <c r="H31" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="16" t="s">
         <v>80</v>
       </c>
       <c r="B33" s="16" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="35" spans="1:8">
@@ -2491,85 +2491,85 @@
       </c>
       <c r="B35" t="s">
         <v>76</v>
       </c>
       <c r="C35" t="s">
         <v>77</v>
       </c>
       <c r="D35" t="s">
         <v>18</v>
       </c>
       <c r="E35" t="s">
         <v>19</v>
       </c>
       <c r="F35" t="s">
         <v>3</v>
       </c>
       <c r="G35" t="s">
         <v>72</v>
       </c>
       <c r="H35" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="4" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="B36" s="5"/>
       <c r="C36" s="5" t="s">
         <v>83</v>
       </c>
       <c r="D36" s="5" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="E36" s="5" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="F36" s="5" t="s">
         <v>14</v>
       </c>
       <c r="G36" s="5">
         <v>-0.32</v>
       </c>
       <c r="H36" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="4" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="B37" s="5"/>
       <c r="C37" s="5" t="s">
         <v>83</v>
       </c>
       <c r="D37" s="5" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="E37" s="5" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="F37" s="5" t="s">
         <v>14</v>
       </c>
       <c r="G37" s="5">
         <v>-0.32</v>
       </c>
       <c r="H37" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="16" t="s">
         <v>80</v>
       </c>
       <c r="B39" s="16" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="41" spans="1:8">
@@ -2578,85 +2578,85 @@
       </c>
       <c r="B41" t="s">
         <v>76</v>
       </c>
       <c r="C41" t="s">
         <v>77</v>
       </c>
       <c r="D41" t="s">
         <v>18</v>
       </c>
       <c r="E41" t="s">
         <v>19</v>
       </c>
       <c r="F41" t="s">
         <v>3</v>
       </c>
       <c r="G41" t="s">
         <v>72</v>
       </c>
       <c r="H41" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="4" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="B42" s="5"/>
       <c r="C42" s="5" t="s">
         <v>85</v>
       </c>
       <c r="D42" s="5" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="E42" s="5" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="F42" s="5" t="s">
         <v>14</v>
       </c>
       <c r="G42" s="5">
         <v>-0.32</v>
       </c>
       <c r="H42" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" s="4" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="B43" s="5"/>
       <c r="C43" s="5" t="s">
         <v>85</v>
       </c>
       <c r="D43" s="5" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="E43" s="5" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="F43" s="5" t="s">
         <v>14</v>
       </c>
       <c r="G43" s="5">
         <v>-0.32</v>
       </c>
       <c r="H43" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="16" t="s">
         <v>80</v>
       </c>
       <c r="B45" s="16" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="47" spans="1:8">
@@ -2665,58 +2665,58 @@
       </c>
       <c r="B47" t="s">
         <v>76</v>
       </c>
       <c r="C47" t="s">
         <v>77</v>
       </c>
       <c r="D47" t="s">
         <v>18</v>
       </c>
       <c r="E47" t="s">
         <v>19</v>
       </c>
       <c r="F47" t="s">
         <v>3</v>
       </c>
       <c r="G47" t="s">
         <v>72</v>
       </c>
       <c r="H47" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" s="4" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="B48" s="5"/>
       <c r="C48" s="5" t="s">
         <v>87</v>
       </c>
       <c r="D48" s="5" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="E48" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F48" s="5" t="s">
         <v>14</v>
       </c>
       <c r="G48" s="5">
         <v>-0.32</v>
       </c>
       <c r="H48" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="56" spans="6:6">
       <c r="F56" s="6" t="s">
         <v>101</v>
       </c>
     </row>
   </sheetData>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.7" right="0.7" top="1" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" fitToHeight="0" orientation="portrait"/>
   <headerFooter>
     <oddFooter>&amp;LDate: &amp;D&amp;C&amp;14&amp;"Calibri,Italic"A member of the Mei Sheng Group&amp;RPage &amp;P of &amp;N</oddFooter>