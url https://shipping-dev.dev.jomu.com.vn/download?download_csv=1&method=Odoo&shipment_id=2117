--- v0 (2026-06-08)
+++ v1 (2026-08-08)
@@ -87,186 +87,186 @@
   <si>
     <t>M</t>
   </si>
   <si>
     <t>Fabric Code</t>
   </si>
   <si>
     <t>Grade</t>
   </si>
   <si>
     <t>Color Group</t>
   </si>
   <si>
     <t>Width</t>
   </si>
   <si>
     <t>Roll Length</t>
   </si>
   <si>
     <t>Kilograms</t>
   </si>
   <si>
     <t>Roll ID</t>
   </si>
   <si>
+    <t>2601164-01-0131</t>
+  </si>
+  <si>
+    <t>2601164-01-0132</t>
+  </si>
+  <si>
+    <t>2601164-02-0133</t>
+  </si>
+  <si>
+    <t>2601164-02-0134</t>
+  </si>
+  <si>
+    <t>2601164-02-0135</t>
+  </si>
+  <si>
+    <t>2601164-02-0136</t>
+  </si>
+  <si>
+    <t>2601164-02-0137</t>
+  </si>
+  <si>
+    <t>2601164-02-0138</t>
+  </si>
+  <si>
+    <t>2601164-02-0139</t>
+  </si>
+  <si>
+    <t>2601164-02-0140</t>
+  </si>
+  <si>
     <t>2601164-02-0125</t>
   </si>
   <si>
     <t>2601164-02-0127</t>
   </si>
   <si>
     <t>2601164-02-0128</t>
   </si>
   <si>
     <t>2601164-02-0129</t>
   </si>
   <si>
     <t>2601164-02-0130</t>
   </si>
   <si>
-    <t>2601164-01-0131</t>
-[...28 lines deleted...]
-  <si>
     <t>A</t>
   </si>
   <si>
     <t>47.5</t>
   </si>
   <si>
+    <t>195.0</t>
+  </si>
+  <si>
+    <t>218.0</t>
+  </si>
+  <si>
+    <t>210.0</t>
+  </si>
+  <si>
+    <t>201.0</t>
+  </si>
+  <si>
+    <t>118.0</t>
+  </si>
+  <si>
+    <t>111.0</t>
+  </si>
+  <si>
+    <t>209.0</t>
+  </si>
+  <si>
+    <t>204.0</t>
+  </si>
+  <si>
+    <t>199.0</t>
+  </si>
+  <si>
     <t>95.0</t>
   </si>
   <si>
     <t>36.0</t>
   </si>
   <si>
     <t>39.0</t>
   </si>
   <si>
     <t>150.0</t>
   </si>
   <si>
     <t>151.0</t>
   </si>
   <si>
-    <t>195.0</t>
-[...23 lines deleted...]
-    <t>199.0</t>
+    <t>57.22</t>
+  </si>
+  <si>
+    <t>62.40</t>
+  </si>
+  <si>
+    <t>59.90</t>
+  </si>
+  <si>
+    <t>58.32</t>
+  </si>
+  <si>
+    <t>34.48</t>
+  </si>
+  <si>
+    <t>32.38</t>
+  </si>
+  <si>
+    <t>60.46</t>
+  </si>
+  <si>
+    <t>59.30</t>
+  </si>
+  <si>
+    <t>58.89</t>
+  </si>
+  <si>
+    <t>57.82</t>
   </si>
   <si>
     <t>27.76</t>
   </si>
   <si>
     <t>10.74</t>
   </si>
   <si>
     <t>11.26</t>
   </si>
   <si>
     <t>43.54</t>
   </si>
   <si>
     <t>44.26</t>
-  </si>
-[...28 lines deleted...]
-    <t>57.82</t>
   </si>
   <si>
     <t>DATE:</t>
   </si>
   <si>
     <t>March 05, 2026</t>
   </si>
   <si>
     <t>Vehicle License:</t>
   </si>
   <si>
     <t>Bảng kê hàng hóa - NỘI BỘ</t>
   </si>
   <si>
     <t>Packing List - INTERNAL</t>
   </si>
   <si>
     <t>Fabric Code
 产品</t>
   </si>
   <si>
     <t>Total Length
 长度</t>
   </si>
   <si>
@@ -305,93 +305,93 @@
     <t>KG 
  重量</t>
   </si>
   <si>
     <t>Manager - 经理</t>
   </si>
   <si>
     <t>WH Manager - 仓库管理员</t>
   </si>
   <si>
     <t>Security - 保安员</t>
   </si>
   <si>
     <t>Applicant - 申请人</t>
   </si>
   <si>
     <t>Recipient - 接受者</t>
   </si>
   <si>
     <t>Bảng kê hàng hóa</t>
   </si>
   <si>
     <t>Packing List</t>
   </si>
   <si>
+    <t>2601164_01 - 0131</t>
+  </si>
+  <si>
+    <t>2601164_01 - 0132</t>
+  </si>
+  <si>
+    <t>2601164_02 - 0133</t>
+  </si>
+  <si>
+    <t>2601164_02 - 0134</t>
+  </si>
+  <si>
+    <t>2601164_02 - 0135</t>
+  </si>
+  <si>
+    <t>2601164_02 - 0136</t>
+  </si>
+  <si>
+    <t>2601164_02 - 0137</t>
+  </si>
+  <si>
+    <t>2601164_02 - 0138</t>
+  </si>
+  <si>
+    <t>2601164_02 - 0139</t>
+  </si>
+  <si>
+    <t>2601164_02 - 0140</t>
+  </si>
+  <si>
     <t>2601164_02 - 0125</t>
   </si>
   <si>
     <t>2601164_02 - 0127</t>
   </si>
   <si>
     <t>2601164_02 - 0128</t>
   </si>
   <si>
     <t>2601164_02 - 0129</t>
   </si>
   <si>
     <t>2601164_02 - 0130</t>
-  </si>
-[...28 lines deleted...]
-    <t>2601164_02 - 0140</t>
   </si>
   <si>
     <t>Packing List - ANHUY</t>
   </si>
   <si>
     <t>Total Weight (Net)</t>
   </si>
   <si>
     <t>Net Weight / KGS</t>
   </si>
   <si>
     <t>Gross Weight / KGS</t>
   </si>
   <si>
     <t>Shipping Marks</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>Lot (Color Group)</t>
   </si>
   <si>
     <t>Batch No./ Color</t>
   </si>
@@ -1427,171 +1427,171 @@
       <c r="F18" s="5" t="s">
         <v>43</v>
       </c>
       <c r="G18" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H18" s="5" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>33</v>
       </c>
       <c r="D19" s="5"/>
       <c r="E19" s="5" t="s">
         <v>34</v>
       </c>
       <c r="F19" s="5" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="G19" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H19" s="5" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="4" t="s">
         <v>28</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C20" s="5" t="s">
         <v>33</v>
       </c>
       <c r="D20" s="5"/>
       <c r="E20" s="5" t="s">
         <v>34</v>
       </c>
       <c r="F20" s="5" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="G20" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H20" s="5" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="4" t="s">
         <v>29</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C21" s="5" t="s">
         <v>33</v>
       </c>
       <c r="D21" s="5"/>
       <c r="E21" s="5" t="s">
         <v>34</v>
       </c>
       <c r="F21" s="5" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="G21" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H21" s="5" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="4" t="s">
         <v>30</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C22" s="5" t="s">
         <v>33</v>
       </c>
       <c r="D22" s="5"/>
       <c r="E22" s="5" t="s">
         <v>34</v>
       </c>
       <c r="F22" s="5" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="G22" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H22" s="5" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="4" t="s">
         <v>31</v>
       </c>
       <c r="B23" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C23" s="5" t="s">
         <v>33</v>
       </c>
       <c r="D23" s="5"/>
       <c r="E23" s="5" t="s">
         <v>34</v>
       </c>
       <c r="F23" s="5" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="G23" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H23" s="5" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="4" t="s">
         <v>32</v>
       </c>
       <c r="B24" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C24" s="5" t="s">
         <v>33</v>
       </c>
       <c r="D24" s="5"/>
       <c r="E24" s="5" t="s">
         <v>34</v>
       </c>
       <c r="F24" s="5" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="G24" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H24" s="5" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="6" t="s">
         <v>80</v>
       </c>
       <c r="C28" s="6" t="s">
         <v>81</v>
       </c>
       <c r="E28" s="6" t="s">
         <v>82</v>
       </c>
       <c r="F28" s="6" t="s">
         <v>83</v>
       </c>
       <c r="H28" s="6" t="s">
         <v>84</v>
       </c>
     </row>
@@ -1891,156 +1891,156 @@
       <c r="E18" s="5" t="s">
         <v>34</v>
       </c>
       <c r="F18" s="5" t="s">
         <v>43</v>
       </c>
       <c r="G18" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>33</v>
       </c>
       <c r="D19" s="5"/>
       <c r="E19" s="5" t="s">
         <v>34</v>
       </c>
       <c r="F19" s="5" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="G19" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="4" t="s">
         <v>28</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C20" s="5" t="s">
         <v>33</v>
       </c>
       <c r="D20" s="5"/>
       <c r="E20" s="5" t="s">
         <v>34</v>
       </c>
       <c r="F20" s="5" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="G20" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="4" t="s">
         <v>29</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C21" s="5" t="s">
         <v>33</v>
       </c>
       <c r="D21" s="5"/>
       <c r="E21" s="5" t="s">
         <v>34</v>
       </c>
       <c r="F21" s="5" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="G21" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="4" t="s">
         <v>30</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C22" s="5" t="s">
         <v>33</v>
       </c>
       <c r="D22" s="5"/>
       <c r="E22" s="5" t="s">
         <v>34</v>
       </c>
       <c r="F22" s="5" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="G22" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="4" t="s">
         <v>31</v>
       </c>
       <c r="B23" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C23" s="5" t="s">
         <v>33</v>
       </c>
       <c r="D23" s="5"/>
       <c r="E23" s="5" t="s">
         <v>34</v>
       </c>
       <c r="F23" s="5" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="G23" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="4" t="s">
         <v>32</v>
       </c>
       <c r="B24" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C24" s="5" t="s">
         <v>33</v>
       </c>
       <c r="D24" s="5"/>
       <c r="E24" s="5" t="s">
         <v>34</v>
       </c>
       <c r="F24" s="5" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="G24" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" s="6" t="s">
         <v>80</v>
       </c>
       <c r="C28" s="6" t="s">
         <v>81</v>
       </c>
       <c r="E28" s="6" t="s">
         <v>82</v>
       </c>
       <c r="F28" s="6" t="s">
         <v>83</v>
       </c>
       <c r="G28" s="6" t="s">
         <v>84</v>
       </c>
     </row>
   </sheetData>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.7" right="0.7" top="1" bottom="0.75" header="0.3" footer="0.3"/>
@@ -2337,156 +2337,156 @@
       <c r="E18" s="5" t="s">
         <v>34</v>
       </c>
       <c r="F18" s="5" t="s">
         <v>43</v>
       </c>
       <c r="G18" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="4" t="s">
         <v>96</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>33</v>
       </c>
       <c r="D19" s="5"/>
       <c r="E19" s="5" t="s">
         <v>34</v>
       </c>
       <c r="F19" s="5" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="G19" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="4" t="s">
         <v>97</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C20" s="5" t="s">
         <v>33</v>
       </c>
       <c r="D20" s="5"/>
       <c r="E20" s="5" t="s">
         <v>34</v>
       </c>
       <c r="F20" s="5" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="G20" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="4" t="s">
         <v>98</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C21" s="5" t="s">
         <v>33</v>
       </c>
       <c r="D21" s="5"/>
       <c r="E21" s="5" t="s">
         <v>34</v>
       </c>
       <c r="F21" s="5" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="G21" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="4" t="s">
         <v>99</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C22" s="5" t="s">
         <v>33</v>
       </c>
       <c r="D22" s="5"/>
       <c r="E22" s="5" t="s">
         <v>34</v>
       </c>
       <c r="F22" s="5" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="G22" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="4" t="s">
         <v>100</v>
       </c>
       <c r="B23" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C23" s="5" t="s">
         <v>33</v>
       </c>
       <c r="D23" s="5"/>
       <c r="E23" s="5" t="s">
         <v>34</v>
       </c>
       <c r="F23" s="5" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="G23" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="4" t="s">
         <v>101</v>
       </c>
       <c r="B24" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C24" s="5" t="s">
         <v>33</v>
       </c>
       <c r="D24" s="5"/>
       <c r="E24" s="5" t="s">
         <v>34</v>
       </c>
       <c r="F24" s="5" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="G24" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" s="6" t="s">
         <v>80</v>
       </c>
       <c r="C28" s="6" t="s">
         <v>81</v>
       </c>
       <c r="E28" s="6" t="s">
         <v>82</v>
       </c>
       <c r="F28" s="6" t="s">
         <v>83</v>
       </c>
       <c r="G28" s="6" t="s">
         <v>84</v>
       </c>
     </row>
   </sheetData>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.7" right="0.7" top="1" bottom="0.75" header="0.3" footer="0.3"/>
@@ -2777,387 +2777,387 @@
       <c r="G29" t="s">
         <v>104</v>
       </c>
       <c r="H29" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B30" s="5"/>
       <c r="C30" s="5" t="s">
         <v>111</v>
       </c>
       <c r="D30" s="5" t="s">
         <v>34</v>
       </c>
       <c r="E30" s="5" t="s">
         <v>35</v>
       </c>
       <c r="F30" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G30" s="5">
-        <v>27.44</v>
+        <v>56.9</v>
       </c>
       <c r="H30" s="5" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="4" t="s">
         <v>19</v>
       </c>
       <c r="B31" s="5"/>
       <c r="C31" s="5" t="s">
         <v>111</v>
       </c>
       <c r="D31" s="5" t="s">
         <v>34</v>
       </c>
       <c r="E31" s="5" t="s">
         <v>36</v>
       </c>
       <c r="F31" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G31" s="5">
-        <v>10.42</v>
+        <v>62.08</v>
       </c>
       <c r="H31" s="5" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="4" t="s">
         <v>20</v>
       </c>
       <c r="B32" s="5"/>
       <c r="C32" s="5" t="s">
         <v>111</v>
       </c>
       <c r="D32" s="5" t="s">
         <v>34</v>
       </c>
       <c r="E32" s="5" t="s">
         <v>37</v>
       </c>
       <c r="F32" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G32" s="5">
-        <v>10.94</v>
+        <v>59.58</v>
       </c>
       <c r="H32" s="5" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="4" t="s">
         <v>21</v>
       </c>
       <c r="B33" s="5"/>
       <c r="C33" s="5" t="s">
         <v>111</v>
       </c>
       <c r="D33" s="5" t="s">
         <v>34</v>
       </c>
       <c r="E33" s="5" t="s">
         <v>38</v>
       </c>
       <c r="F33" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G33" s="5">
-        <v>43.22</v>
+        <v>58</v>
       </c>
       <c r="H33" s="5" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B34" s="5"/>
       <c r="C34" s="5" t="s">
         <v>111</v>
       </c>
       <c r="D34" s="5" t="s">
         <v>34</v>
       </c>
       <c r="E34" s="5" t="s">
         <v>39</v>
       </c>
       <c r="F34" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G34" s="5">
-        <v>43.94</v>
+        <v>34.16</v>
       </c>
       <c r="H34" s="5" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B35" s="5"/>
       <c r="C35" s="5" t="s">
         <v>111</v>
       </c>
       <c r="D35" s="5" t="s">
         <v>34</v>
       </c>
       <c r="E35" s="5" t="s">
         <v>40</v>
       </c>
       <c r="F35" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G35" s="5">
-        <v>56.9</v>
+        <v>32.06</v>
       </c>
       <c r="H35" s="5" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B36" s="5"/>
       <c r="C36" s="5" t="s">
         <v>111</v>
       </c>
       <c r="D36" s="5" t="s">
         <v>34</v>
       </c>
       <c r="E36" s="5" t="s">
         <v>41</v>
       </c>
       <c r="F36" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G36" s="5">
-        <v>62.08</v>
+        <v>60.14</v>
       </c>
       <c r="H36" s="5" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B37" s="5"/>
       <c r="C37" s="5" t="s">
         <v>111</v>
       </c>
       <c r="D37" s="5" t="s">
         <v>34</v>
       </c>
       <c r="E37" s="5" t="s">
         <v>42</v>
       </c>
       <c r="F37" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G37" s="5">
-        <v>59.58</v>
+        <v>58.98</v>
       </c>
       <c r="H37" s="5" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B38" s="5"/>
       <c r="C38" s="5" t="s">
         <v>111</v>
       </c>
       <c r="D38" s="5" t="s">
         <v>34</v>
       </c>
       <c r="E38" s="5" t="s">
         <v>43</v>
       </c>
       <c r="F38" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G38" s="5">
-        <v>58</v>
+        <v>58.57</v>
       </c>
       <c r="H38" s="5" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B39" s="5"/>
       <c r="C39" s="5" t="s">
         <v>111</v>
       </c>
       <c r="D39" s="5" t="s">
         <v>34</v>
       </c>
       <c r="E39" s="5" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="F39" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G39" s="5">
-        <v>34.16</v>
+        <v>57.5</v>
       </c>
       <c r="H39" s="5" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="4" t="s">
         <v>28</v>
       </c>
       <c r="B40" s="5"/>
       <c r="C40" s="5" t="s">
         <v>111</v>
       </c>
       <c r="D40" s="5" t="s">
         <v>34</v>
       </c>
       <c r="E40" s="5" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="F40" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G40" s="5">
-        <v>32.06</v>
+        <v>27.44</v>
       </c>
       <c r="H40" s="5" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="4" t="s">
         <v>29</v>
       </c>
       <c r="B41" s="5"/>
       <c r="C41" s="5" t="s">
         <v>111</v>
       </c>
       <c r="D41" s="5" t="s">
         <v>34</v>
       </c>
       <c r="E41" s="5" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="F41" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G41" s="5">
-        <v>60.14</v>
+        <v>10.42</v>
       </c>
       <c r="H41" s="5" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="4" t="s">
         <v>30</v>
       </c>
       <c r="B42" s="5"/>
       <c r="C42" s="5" t="s">
         <v>111</v>
       </c>
       <c r="D42" s="5" t="s">
         <v>34</v>
       </c>
       <c r="E42" s="5" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="F42" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G42" s="5">
-        <v>58.98</v>
+        <v>10.94</v>
       </c>
       <c r="H42" s="5" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" s="4" t="s">
         <v>31</v>
       </c>
       <c r="B43" s="5"/>
       <c r="C43" s="5" t="s">
         <v>111</v>
       </c>
       <c r="D43" s="5" t="s">
         <v>34</v>
       </c>
       <c r="E43" s="5" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="F43" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G43" s="5">
-        <v>58.57</v>
+        <v>43.22</v>
       </c>
       <c r="H43" s="5" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="4" t="s">
         <v>32</v>
       </c>
       <c r="B44" s="5"/>
       <c r="C44" s="5" t="s">
         <v>111</v>
       </c>
       <c r="D44" s="5" t="s">
         <v>34</v>
       </c>
       <c r="E44" s="5" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="F44" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G44" s="5">
-        <v>57.5</v>
+        <v>43.94</v>
       </c>
       <c r="H44" s="5" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="52" spans="6:6">
       <c r="F52" s="6" t="s">
         <v>127</v>
       </c>
     </row>
   </sheetData>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.7" right="0.7" top="1" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" fitToHeight="0" orientation="portrait"/>
   <headerFooter>
     <oddFooter>&amp;LDate: &amp;D&amp;C&amp;14&amp;"Calibri,Italic"A member of the Mei Sheng Group&amp;RPage &amp;P of &amp;N</oddFooter>
   </headerFooter>
   <tableParts count="3">
     <tablePart r:id="rId1"/>
     <tablePart r:id="rId2"/>
     <tablePart r:id="rId3"/>
   </tableParts>
 </worksheet>
 </file>
 