--- v0 (2026-06-08)
+++ v1 (2026-08-08)
@@ -293,50 +293,53 @@
   <si>
     <t>2511142-11-1890</t>
   </si>
   <si>
     <t>2601151-02-0225</t>
   </si>
   <si>
     <t>2601151-02-0232</t>
   </si>
   <si>
     <t>2601151-02-0233</t>
   </si>
   <si>
     <t>2601151-02-0234</t>
   </si>
   <si>
     <t>2601151-02-0235</t>
   </si>
   <si>
     <t>2601151-02-0236</t>
   </si>
   <si>
     <t>2601151-02-0237</t>
   </si>
   <si>
+    <t>2510243-05-0948</t>
+  </si>
+  <si>
     <t>2601236-01-0057</t>
   </si>
   <si>
     <t>2601236-01-0058</t>
   </si>
   <si>
     <t>2601236-01-0059</t>
   </si>
   <si>
     <t>2601236-01-0060</t>
   </si>
   <si>
     <t>2601236-01-0061</t>
   </si>
   <si>
     <t>2601236-01-0062</t>
   </si>
   <si>
     <t>2601236-01-0063</t>
   </si>
   <si>
     <t>2601236-01-0064</t>
   </si>
   <si>
     <t>2510243-05-0935</t>
@@ -354,53 +357,50 @@
     <t>2510243-05-0939</t>
   </si>
   <si>
     <t>2510243-05-0940</t>
   </si>
   <si>
     <t>2510243-05-0941</t>
   </si>
   <si>
     <t>2510243-05-0942</t>
   </si>
   <si>
     <t>2510243-05-0943</t>
   </si>
   <si>
     <t>2510243-05-0944</t>
   </si>
   <si>
     <t>2510243-05-0945</t>
   </si>
   <si>
     <t>2510243-05-0946</t>
   </si>
   <si>
     <t>2510243-05-0947</t>
-  </si>
-[...1 lines deleted...]
-    <t>2510243-05-0948</t>
   </si>
   <si>
     <t>2511142-11-1821</t>
   </si>
   <si>
     <t>2511142-11-1822</t>
   </si>
   <si>
     <t>2511142-11-1823</t>
   </si>
   <si>
     <t>2511142-11-1824</t>
   </si>
   <si>
     <t>2511142-11-1825</t>
   </si>
   <si>
     <t>2511142-11-1826</t>
   </si>
   <si>
     <t>2511142-11-1827</t>
   </si>
   <si>
     <t>2511142-11-1828</t>
   </si>
@@ -1150,50 +1150,53 @@
   <si>
     <t>2511142_11 - 1890</t>
   </si>
   <si>
     <t>2601151_02 - 0225</t>
   </si>
   <si>
     <t>2601151_02 - 0232</t>
   </si>
   <si>
     <t>2601151_02 - 0233</t>
   </si>
   <si>
     <t>2601151_02 - 0234</t>
   </si>
   <si>
     <t>2601151_02 - 0235</t>
   </si>
   <si>
     <t>2601151_02 - 0236</t>
   </si>
   <si>
     <t>2601151_02 - 0237</t>
   </si>
   <si>
+    <t>2510243_05 - 0948</t>
+  </si>
+  <si>
     <t>2601236_01 - 0057</t>
   </si>
   <si>
     <t>2601236_01 - 0058</t>
   </si>
   <si>
     <t>2601236_01 - 0059</t>
   </si>
   <si>
     <t>2601236_01 - 0060</t>
   </si>
   <si>
     <t>2601236_01 - 0061</t>
   </si>
   <si>
     <t>2601236_01 - 0062</t>
   </si>
   <si>
     <t>2601236_01 - 0063</t>
   </si>
   <si>
     <t>2601236_01 - 0064</t>
   </si>
   <si>
     <t>2510243_05 - 0935</t>
@@ -1211,53 +1214,50 @@
     <t>2510243_05 - 0939</t>
   </si>
   <si>
     <t>2510243_05 - 0940</t>
   </si>
   <si>
     <t>2510243_05 - 0941</t>
   </si>
   <si>
     <t>2510243_05 - 0942</t>
   </si>
   <si>
     <t>2510243_05 - 0943</t>
   </si>
   <si>
     <t>2510243_05 - 0944</t>
   </si>
   <si>
     <t>2510243_05 - 0945</t>
   </si>
   <si>
     <t>2510243_05 - 0946</t>
   </si>
   <si>
     <t>2510243_05 - 0947</t>
-  </si>
-[...1 lines deleted...]
-    <t>2510243_05 - 0948</t>
   </si>
   <si>
     <t>2511142_11 - 1821</t>
   </si>
   <si>
     <t>2511142_11 - 1822</t>
   </si>
   <si>
     <t>2511142_11 - 1823</t>
   </si>
   <si>
     <t>2511142_11 - 1824</t>
   </si>
   <si>
     <t>2511142_11 - 1825</t>
   </si>
   <si>
     <t>2511142_11 - 1826</t>
   </si>
   <si>
     <t>2511142_11 - 1827</t>
   </si>
   <si>
     <t>2511142_11 - 1828</t>
   </si>
@@ -3842,603 +3842,603 @@
       </c>
       <c r="G73" s="5" t="s">
         <v>16</v>
       </c>
       <c r="H73" s="5" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" s="4" t="s">
         <v>86</v>
       </c>
       <c r="B74" s="5" t="s">
         <v>7</v>
       </c>
       <c r="C74" s="5" t="s">
         <v>131</v>
       </c>
       <c r="D74" s="5" t="s">
         <v>134</v>
       </c>
       <c r="E74" s="5" t="s">
         <v>137</v>
       </c>
       <c r="F74" s="5" t="s">
-        <v>170</v>
+        <v>155</v>
       </c>
       <c r="G74" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="H74" s="5" t="s">
-        <v>242</v>
+      <c r="H74" s="5">
+        <v>0</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" s="4" t="s">
         <v>87</v>
       </c>
       <c r="B75" s="5" t="s">
         <v>7</v>
       </c>
       <c r="C75" s="5" t="s">
         <v>131</v>
       </c>
       <c r="D75" s="5" t="s">
         <v>134</v>
       </c>
       <c r="E75" s="5" t="s">
         <v>137</v>
       </c>
       <c r="F75" s="5" t="s">
-        <v>156</v>
+        <v>170</v>
       </c>
       <c r="G75" s="5" t="s">
         <v>16</v>
       </c>
       <c r="H75" s="5" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" s="4" t="s">
         <v>88</v>
       </c>
       <c r="B76" s="5" t="s">
         <v>7</v>
       </c>
       <c r="C76" s="5" t="s">
         <v>131</v>
       </c>
       <c r="D76" s="5" t="s">
         <v>134</v>
       </c>
       <c r="E76" s="5" t="s">
         <v>137</v>
       </c>
       <c r="F76" s="5" t="s">
         <v>156</v>
       </c>
       <c r="G76" s="5" t="s">
         <v>16</v>
       </c>
       <c r="H76" s="5" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" s="4" t="s">
         <v>89</v>
       </c>
       <c r="B77" s="5" t="s">
         <v>7</v>
       </c>
       <c r="C77" s="5" t="s">
         <v>131</v>
       </c>
       <c r="D77" s="5" t="s">
         <v>134</v>
       </c>
       <c r="E77" s="5" t="s">
         <v>137</v>
       </c>
       <c r="F77" s="5" t="s">
-        <v>171</v>
+        <v>156</v>
       </c>
       <c r="G77" s="5" t="s">
         <v>16</v>
       </c>
       <c r="H77" s="5" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" s="4" t="s">
         <v>90</v>
       </c>
       <c r="B78" s="5" t="s">
         <v>7</v>
       </c>
       <c r="C78" s="5" t="s">
         <v>131</v>
       </c>
       <c r="D78" s="5" t="s">
         <v>134</v>
       </c>
       <c r="E78" s="5" t="s">
         <v>137</v>
       </c>
       <c r="F78" s="5" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="G78" s="5" t="s">
         <v>16</v>
       </c>
       <c r="H78" s="5" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" s="4" t="s">
         <v>91</v>
       </c>
       <c r="B79" s="5" t="s">
         <v>7</v>
       </c>
       <c r="C79" s="5" t="s">
         <v>131</v>
       </c>
       <c r="D79" s="5" t="s">
         <v>134</v>
       </c>
       <c r="E79" s="5" t="s">
         <v>137</v>
       </c>
       <c r="F79" s="5" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="G79" s="5" t="s">
         <v>16</v>
       </c>
       <c r="H79" s="5" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" s="4" t="s">
         <v>92</v>
       </c>
       <c r="B80" s="5" t="s">
         <v>7</v>
       </c>
       <c r="C80" s="5" t="s">
         <v>131</v>
       </c>
       <c r="D80" s="5" t="s">
         <v>134</v>
       </c>
       <c r="E80" s="5" t="s">
         <v>137</v>
       </c>
       <c r="F80" s="5" t="s">
-        <v>156</v>
+        <v>173</v>
       </c>
       <c r="G80" s="5" t="s">
         <v>16</v>
       </c>
       <c r="H80" s="5" t="s">
-        <v>248</v>
+        <v>247</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" s="4" t="s">
         <v>93</v>
       </c>
       <c r="B81" s="5" t="s">
         <v>7</v>
       </c>
       <c r="C81" s="5" t="s">
         <v>131</v>
       </c>
       <c r="D81" s="5" t="s">
         <v>134</v>
       </c>
       <c r="E81" s="5" t="s">
         <v>137</v>
       </c>
       <c r="F81" s="5" t="s">
-        <v>161</v>
+        <v>156</v>
       </c>
       <c r="G81" s="5" t="s">
         <v>16</v>
       </c>
       <c r="H81" s="5" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" s="4" t="s">
         <v>94</v>
       </c>
       <c r="B82" s="5" t="s">
         <v>7</v>
       </c>
       <c r="C82" s="5" t="s">
         <v>131</v>
       </c>
       <c r="D82" s="5" t="s">
         <v>134</v>
       </c>
       <c r="E82" s="5" t="s">
-        <v>141</v>
+        <v>137</v>
       </c>
       <c r="F82" s="5" t="s">
-        <v>148</v>
+        <v>161</v>
       </c>
       <c r="G82" s="5" t="s">
         <v>16</v>
       </c>
       <c r="H82" s="5" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" s="4" t="s">
         <v>95</v>
       </c>
       <c r="B83" s="5" t="s">
         <v>7</v>
       </c>
       <c r="C83" s="5" t="s">
         <v>131</v>
       </c>
       <c r="D83" s="5" t="s">
         <v>134</v>
       </c>
       <c r="E83" s="5" t="s">
         <v>141</v>
       </c>
       <c r="F83" s="5" t="s">
-        <v>163</v>
+        <v>148</v>
       </c>
       <c r="G83" s="5" t="s">
         <v>16</v>
       </c>
       <c r="H83" s="5" t="s">
-        <v>204</v>
+        <v>250</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" s="4" t="s">
         <v>96</v>
       </c>
       <c r="B84" s="5" t="s">
         <v>7</v>
       </c>
       <c r="C84" s="5" t="s">
         <v>131</v>
       </c>
       <c r="D84" s="5" t="s">
         <v>134</v>
       </c>
       <c r="E84" s="5" t="s">
-        <v>137</v>
+        <v>141</v>
       </c>
       <c r="F84" s="5" t="s">
-        <v>143</v>
+        <v>163</v>
       </c>
       <c r="G84" s="5" t="s">
         <v>16</v>
       </c>
       <c r="H84" s="5" t="s">
-        <v>251</v>
+        <v>204</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" s="4" t="s">
         <v>97</v>
       </c>
       <c r="B85" s="5" t="s">
         <v>7</v>
       </c>
       <c r="C85" s="5" t="s">
         <v>131</v>
       </c>
       <c r="D85" s="5" t="s">
         <v>134</v>
       </c>
       <c r="E85" s="5" t="s">
         <v>137</v>
       </c>
       <c r="F85" s="5" t="s">
-        <v>149</v>
+        <v>143</v>
       </c>
       <c r="G85" s="5" t="s">
         <v>16</v>
       </c>
       <c r="H85" s="5" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" s="4" t="s">
         <v>98</v>
       </c>
       <c r="B86" s="5" t="s">
         <v>7</v>
       </c>
       <c r="C86" s="5" t="s">
         <v>131</v>
       </c>
       <c r="D86" s="5" t="s">
         <v>134</v>
       </c>
       <c r="E86" s="5" t="s">
         <v>137</v>
       </c>
       <c r="F86" s="5" t="s">
-        <v>170</v>
+        <v>149</v>
       </c>
       <c r="G86" s="5" t="s">
         <v>16</v>
       </c>
       <c r="H86" s="5" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" s="4" t="s">
         <v>99</v>
       </c>
       <c r="B87" s="5" t="s">
         <v>7</v>
       </c>
       <c r="C87" s="5" t="s">
         <v>131</v>
       </c>
       <c r="D87" s="5" t="s">
         <v>134</v>
       </c>
       <c r="E87" s="5" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="F87" s="5" t="s">
-        <v>144</v>
+        <v>170</v>
       </c>
       <c r="G87" s="5" t="s">
         <v>16</v>
       </c>
       <c r="H87" s="5" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" s="4" t="s">
         <v>100</v>
       </c>
       <c r="B88" s="5" t="s">
         <v>7</v>
       </c>
       <c r="C88" s="5" t="s">
         <v>131</v>
       </c>
       <c r="D88" s="5" t="s">
         <v>134</v>
       </c>
       <c r="E88" s="5" t="s">
         <v>136</v>
       </c>
       <c r="F88" s="5" t="s">
-        <v>148</v>
+        <v>144</v>
       </c>
       <c r="G88" s="5" t="s">
         <v>16</v>
       </c>
       <c r="H88" s="5" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" s="4" t="s">
         <v>101</v>
       </c>
       <c r="B89" s="5" t="s">
         <v>7</v>
       </c>
       <c r="C89" s="5" t="s">
         <v>131</v>
       </c>
       <c r="D89" s="5" t="s">
         <v>134</v>
       </c>
       <c r="E89" s="5" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="F89" s="5" t="s">
-        <v>144</v>
+        <v>148</v>
       </c>
       <c r="G89" s="5" t="s">
         <v>16</v>
       </c>
       <c r="H89" s="5" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" s="4" t="s">
         <v>102</v>
       </c>
       <c r="B90" s="5" t="s">
         <v>7</v>
       </c>
       <c r="C90" s="5" t="s">
         <v>131</v>
       </c>
       <c r="D90" s="5" t="s">
         <v>134</v>
       </c>
       <c r="E90" s="5" t="s">
-        <v>142</v>
+        <v>137</v>
       </c>
       <c r="F90" s="5" t="s">
-        <v>157</v>
+        <v>144</v>
       </c>
       <c r="G90" s="5" t="s">
         <v>16</v>
       </c>
       <c r="H90" s="5" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" s="4" t="s">
         <v>103</v>
       </c>
       <c r="B91" s="5" t="s">
         <v>7</v>
       </c>
       <c r="C91" s="5" t="s">
         <v>131</v>
       </c>
       <c r="D91" s="5" t="s">
         <v>134</v>
       </c>
       <c r="E91" s="5" t="s">
         <v>142</v>
       </c>
       <c r="F91" s="5" t="s">
-        <v>174</v>
+        <v>157</v>
       </c>
       <c r="G91" s="5" t="s">
         <v>16</v>
       </c>
       <c r="H91" s="5" t="s">
-        <v>193</v>
+        <v>257</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" s="4" t="s">
         <v>104</v>
       </c>
       <c r="B92" s="5" t="s">
         <v>7</v>
       </c>
       <c r="C92" s="5" t="s">
         <v>131</v>
       </c>
       <c r="D92" s="5" t="s">
         <v>134</v>
       </c>
       <c r="E92" s="5" t="s">
-        <v>137</v>
+        <v>142</v>
       </c>
       <c r="F92" s="5" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
       <c r="G92" s="5" t="s">
         <v>16</v>
       </c>
       <c r="H92" s="5" t="s">
-        <v>258</v>
+        <v>193</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" s="4" t="s">
         <v>105</v>
       </c>
       <c r="B93" s="5" t="s">
         <v>7</v>
       </c>
       <c r="C93" s="5" t="s">
         <v>131</v>
       </c>
       <c r="D93" s="5" t="s">
         <v>134</v>
       </c>
       <c r="E93" s="5" t="s">
         <v>137</v>
       </c>
       <c r="F93" s="5" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="G93" s="5" t="s">
         <v>16</v>
       </c>
       <c r="H93" s="5" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" s="4" t="s">
         <v>106</v>
       </c>
       <c r="B94" s="5" t="s">
         <v>7</v>
       </c>
       <c r="C94" s="5" t="s">
         <v>131</v>
       </c>
       <c r="D94" s="5" t="s">
         <v>134</v>
       </c>
       <c r="E94" s="5" t="s">
         <v>137</v>
       </c>
       <c r="F94" s="5" t="s">
-        <v>163</v>
+        <v>176</v>
       </c>
       <c r="G94" s="5" t="s">
         <v>16</v>
       </c>
       <c r="H94" s="5" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" s="4" t="s">
         <v>107</v>
       </c>
       <c r="B95" s="5" t="s">
         <v>7</v>
       </c>
       <c r="C95" s="5" t="s">
         <v>131</v>
       </c>
       <c r="D95" s="5" t="s">
         <v>134</v>
       </c>
       <c r="E95" s="5" t="s">
         <v>137</v>
       </c>
       <c r="F95" s="5" t="s">
-        <v>155</v>
+        <v>163</v>
       </c>
       <c r="G95" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="H95" s="5">
-        <v>0</v>
+      <c r="H95" s="5" t="s">
+        <v>260</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" s="4" t="s">
         <v>108</v>
       </c>
       <c r="B96" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C96" s="5" t="s">
         <v>131</v>
       </c>
       <c r="D96" s="5" t="s">
         <v>132</v>
       </c>
       <c r="E96" s="5" t="s">
         <v>135</v>
       </c>
       <c r="F96" s="5" t="s">
         <v>177</v>
       </c>
       <c r="G96" s="5" t="s">
         <v>16</v>
       </c>
       <c r="H96" s="5" t="s">
@@ -6599,534 +6599,534 @@
       </c>
       <c r="F73" s="5" t="s">
         <v>144</v>
       </c>
       <c r="G73" s="5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="74" spans="1:7">
       <c r="A74" s="4" t="s">
         <v>86</v>
       </c>
       <c r="B74" s="5" t="s">
         <v>7</v>
       </c>
       <c r="C74" s="5" t="s">
         <v>131</v>
       </c>
       <c r="D74" s="5" t="s">
         <v>134</v>
       </c>
       <c r="E74" s="5" t="s">
         <v>137</v>
       </c>
       <c r="F74" s="5" t="s">
-        <v>170</v>
+        <v>155</v>
       </c>
       <c r="G74" s="5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="75" spans="1:7">
       <c r="A75" s="4" t="s">
         <v>87</v>
       </c>
       <c r="B75" s="5" t="s">
         <v>7</v>
       </c>
       <c r="C75" s="5" t="s">
         <v>131</v>
       </c>
       <c r="D75" s="5" t="s">
         <v>134</v>
       </c>
       <c r="E75" s="5" t="s">
         <v>137</v>
       </c>
       <c r="F75" s="5" t="s">
-        <v>156</v>
+        <v>170</v>
       </c>
       <c r="G75" s="5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="76" spans="1:7">
       <c r="A76" s="4" t="s">
         <v>88</v>
       </c>
       <c r="B76" s="5" t="s">
         <v>7</v>
       </c>
       <c r="C76" s="5" t="s">
         <v>131</v>
       </c>
       <c r="D76" s="5" t="s">
         <v>134</v>
       </c>
       <c r="E76" s="5" t="s">
         <v>137</v>
       </c>
       <c r="F76" s="5" t="s">
         <v>156</v>
       </c>
       <c r="G76" s="5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="77" spans="1:7">
       <c r="A77" s="4" t="s">
         <v>89</v>
       </c>
       <c r="B77" s="5" t="s">
         <v>7</v>
       </c>
       <c r="C77" s="5" t="s">
         <v>131</v>
       </c>
       <c r="D77" s="5" t="s">
         <v>134</v>
       </c>
       <c r="E77" s="5" t="s">
         <v>137</v>
       </c>
       <c r="F77" s="5" t="s">
-        <v>171</v>
+        <v>156</v>
       </c>
       <c r="G77" s="5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="78" spans="1:7">
       <c r="A78" s="4" t="s">
         <v>90</v>
       </c>
       <c r="B78" s="5" t="s">
         <v>7</v>
       </c>
       <c r="C78" s="5" t="s">
         <v>131</v>
       </c>
       <c r="D78" s="5" t="s">
         <v>134</v>
       </c>
       <c r="E78" s="5" t="s">
         <v>137</v>
       </c>
       <c r="F78" s="5" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="G78" s="5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="79" spans="1:7">
       <c r="A79" s="4" t="s">
         <v>91</v>
       </c>
       <c r="B79" s="5" t="s">
         <v>7</v>
       </c>
       <c r="C79" s="5" t="s">
         <v>131</v>
       </c>
       <c r="D79" s="5" t="s">
         <v>134</v>
       </c>
       <c r="E79" s="5" t="s">
         <v>137</v>
       </c>
       <c r="F79" s="5" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="G79" s="5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="80" spans="1:7">
       <c r="A80" s="4" t="s">
         <v>92</v>
       </c>
       <c r="B80" s="5" t="s">
         <v>7</v>
       </c>
       <c r="C80" s="5" t="s">
         <v>131</v>
       </c>
       <c r="D80" s="5" t="s">
         <v>134</v>
       </c>
       <c r="E80" s="5" t="s">
         <v>137</v>
       </c>
       <c r="F80" s="5" t="s">
-        <v>156</v>
+        <v>173</v>
       </c>
       <c r="G80" s="5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="81" spans="1:7">
       <c r="A81" s="4" t="s">
         <v>93</v>
       </c>
       <c r="B81" s="5" t="s">
         <v>7</v>
       </c>
       <c r="C81" s="5" t="s">
         <v>131</v>
       </c>
       <c r="D81" s="5" t="s">
         <v>134</v>
       </c>
       <c r="E81" s="5" t="s">
         <v>137</v>
       </c>
       <c r="F81" s="5" t="s">
-        <v>161</v>
+        <v>156</v>
       </c>
       <c r="G81" s="5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="82" spans="1:7">
       <c r="A82" s="4" t="s">
         <v>94</v>
       </c>
       <c r="B82" s="5" t="s">
         <v>7</v>
       </c>
       <c r="C82" s="5" t="s">
         <v>131</v>
       </c>
       <c r="D82" s="5" t="s">
         <v>134</v>
       </c>
       <c r="E82" s="5" t="s">
-        <v>141</v>
+        <v>137</v>
       </c>
       <c r="F82" s="5" t="s">
-        <v>148</v>
+        <v>161</v>
       </c>
       <c r="G82" s="5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="83" spans="1:7">
       <c r="A83" s="4" t="s">
         <v>95</v>
       </c>
       <c r="B83" s="5" t="s">
         <v>7</v>
       </c>
       <c r="C83" s="5" t="s">
         <v>131</v>
       </c>
       <c r="D83" s="5" t="s">
         <v>134</v>
       </c>
       <c r="E83" s="5" t="s">
         <v>141</v>
       </c>
       <c r="F83" s="5" t="s">
-        <v>163</v>
+        <v>148</v>
       </c>
       <c r="G83" s="5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="84" spans="1:7">
       <c r="A84" s="4" t="s">
         <v>96</v>
       </c>
       <c r="B84" s="5" t="s">
         <v>7</v>
       </c>
       <c r="C84" s="5" t="s">
         <v>131</v>
       </c>
       <c r="D84" s="5" t="s">
         <v>134</v>
       </c>
       <c r="E84" s="5" t="s">
-        <v>137</v>
+        <v>141</v>
       </c>
       <c r="F84" s="5" t="s">
-        <v>143</v>
+        <v>163</v>
       </c>
       <c r="G84" s="5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="85" spans="1:7">
       <c r="A85" s="4" t="s">
         <v>97</v>
       </c>
       <c r="B85" s="5" t="s">
         <v>7</v>
       </c>
       <c r="C85" s="5" t="s">
         <v>131</v>
       </c>
       <c r="D85" s="5" t="s">
         <v>134</v>
       </c>
       <c r="E85" s="5" t="s">
         <v>137</v>
       </c>
       <c r="F85" s="5" t="s">
-        <v>149</v>
+        <v>143</v>
       </c>
       <c r="G85" s="5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="86" spans="1:7">
       <c r="A86" s="4" t="s">
         <v>98</v>
       </c>
       <c r="B86" s="5" t="s">
         <v>7</v>
       </c>
       <c r="C86" s="5" t="s">
         <v>131</v>
       </c>
       <c r="D86" s="5" t="s">
         <v>134</v>
       </c>
       <c r="E86" s="5" t="s">
         <v>137</v>
       </c>
       <c r="F86" s="5" t="s">
-        <v>170</v>
+        <v>149</v>
       </c>
       <c r="G86" s="5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="87" spans="1:7">
       <c r="A87" s="4" t="s">
         <v>99</v>
       </c>
       <c r="B87" s="5" t="s">
         <v>7</v>
       </c>
       <c r="C87" s="5" t="s">
         <v>131</v>
       </c>
       <c r="D87" s="5" t="s">
         <v>134</v>
       </c>
       <c r="E87" s="5" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="F87" s="5" t="s">
-        <v>144</v>
+        <v>170</v>
       </c>
       <c r="G87" s="5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="88" spans="1:7">
       <c r="A88" s="4" t="s">
         <v>100</v>
       </c>
       <c r="B88" s="5" t="s">
         <v>7</v>
       </c>
       <c r="C88" s="5" t="s">
         <v>131</v>
       </c>
       <c r="D88" s="5" t="s">
         <v>134</v>
       </c>
       <c r="E88" s="5" t="s">
         <v>136</v>
       </c>
       <c r="F88" s="5" t="s">
-        <v>148</v>
+        <v>144</v>
       </c>
       <c r="G88" s="5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="89" spans="1:7">
       <c r="A89" s="4" t="s">
         <v>101</v>
       </c>
       <c r="B89" s="5" t="s">
         <v>7</v>
       </c>
       <c r="C89" s="5" t="s">
         <v>131</v>
       </c>
       <c r="D89" s="5" t="s">
         <v>134</v>
       </c>
       <c r="E89" s="5" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="F89" s="5" t="s">
-        <v>144</v>
+        <v>148</v>
       </c>
       <c r="G89" s="5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="90" spans="1:7">
       <c r="A90" s="4" t="s">
         <v>102</v>
       </c>
       <c r="B90" s="5" t="s">
         <v>7</v>
       </c>
       <c r="C90" s="5" t="s">
         <v>131</v>
       </c>
       <c r="D90" s="5" t="s">
         <v>134</v>
       </c>
       <c r="E90" s="5" t="s">
-        <v>142</v>
+        <v>137</v>
       </c>
       <c r="F90" s="5" t="s">
-        <v>157</v>
+        <v>144</v>
       </c>
       <c r="G90" s="5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="91" spans="1:7">
       <c r="A91" s="4" t="s">
         <v>103</v>
       </c>
       <c r="B91" s="5" t="s">
         <v>7</v>
       </c>
       <c r="C91" s="5" t="s">
         <v>131</v>
       </c>
       <c r="D91" s="5" t="s">
         <v>134</v>
       </c>
       <c r="E91" s="5" t="s">
         <v>142</v>
       </c>
       <c r="F91" s="5" t="s">
-        <v>174</v>
+        <v>157</v>
       </c>
       <c r="G91" s="5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="92" spans="1:7">
       <c r="A92" s="4" t="s">
         <v>104</v>
       </c>
       <c r="B92" s="5" t="s">
         <v>7</v>
       </c>
       <c r="C92" s="5" t="s">
         <v>131</v>
       </c>
       <c r="D92" s="5" t="s">
         <v>134</v>
       </c>
       <c r="E92" s="5" t="s">
-        <v>137</v>
+        <v>142</v>
       </c>
       <c r="F92" s="5" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
       <c r="G92" s="5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="93" spans="1:7">
       <c r="A93" s="4" t="s">
         <v>105</v>
       </c>
       <c r="B93" s="5" t="s">
         <v>7</v>
       </c>
       <c r="C93" s="5" t="s">
         <v>131</v>
       </c>
       <c r="D93" s="5" t="s">
         <v>134</v>
       </c>
       <c r="E93" s="5" t="s">
         <v>137</v>
       </c>
       <c r="F93" s="5" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="G93" s="5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="94" spans="1:7">
       <c r="A94" s="4" t="s">
         <v>106</v>
       </c>
       <c r="B94" s="5" t="s">
         <v>7</v>
       </c>
       <c r="C94" s="5" t="s">
         <v>131</v>
       </c>
       <c r="D94" s="5" t="s">
         <v>134</v>
       </c>
       <c r="E94" s="5" t="s">
         <v>137</v>
       </c>
       <c r="F94" s="5" t="s">
-        <v>163</v>
+        <v>176</v>
       </c>
       <c r="G94" s="5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="95" spans="1:7">
       <c r="A95" s="4" t="s">
         <v>107</v>
       </c>
       <c r="B95" s="5" t="s">
         <v>7</v>
       </c>
       <c r="C95" s="5" t="s">
         <v>131</v>
       </c>
       <c r="D95" s="5" t="s">
         <v>134</v>
       </c>
       <c r="E95" s="5" t="s">
         <v>137</v>
       </c>
       <c r="F95" s="5" t="s">
-        <v>155</v>
+        <v>163</v>
       </c>
       <c r="G95" s="5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="96" spans="1:7">
       <c r="A96" s="4" t="s">
         <v>108</v>
       </c>
       <c r="B96" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C96" s="5" t="s">
         <v>131</v>
       </c>
       <c r="D96" s="5" t="s">
         <v>132</v>
       </c>
       <c r="E96" s="5" t="s">
         <v>135</v>
       </c>
       <c r="F96" s="5" t="s">
         <v>177</v>
       </c>
       <c r="G96" s="5" t="s">
@@ -9221,534 +9221,534 @@
       </c>
       <c r="F73" s="5" t="s">
         <v>144</v>
       </c>
       <c r="G73" s="5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="74" spans="1:7">
       <c r="A74" s="4" t="s">
         <v>368</v>
       </c>
       <c r="B74" s="5" t="s">
         <v>7</v>
       </c>
       <c r="C74" s="5" t="s">
         <v>131</v>
       </c>
       <c r="D74" s="5" t="s">
         <v>134</v>
       </c>
       <c r="E74" s="5" t="s">
         <v>137</v>
       </c>
       <c r="F74" s="5" t="s">
-        <v>170</v>
+        <v>155</v>
       </c>
       <c r="G74" s="5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="75" spans="1:7">
       <c r="A75" s="4" t="s">
         <v>369</v>
       </c>
       <c r="B75" s="5" t="s">
         <v>7</v>
       </c>
       <c r="C75" s="5" t="s">
         <v>131</v>
       </c>
       <c r="D75" s="5" t="s">
         <v>134</v>
       </c>
       <c r="E75" s="5" t="s">
         <v>137</v>
       </c>
       <c r="F75" s="5" t="s">
-        <v>156</v>
+        <v>170</v>
       </c>
       <c r="G75" s="5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="76" spans="1:7">
       <c r="A76" s="4" t="s">
         <v>370</v>
       </c>
       <c r="B76" s="5" t="s">
         <v>7</v>
       </c>
       <c r="C76" s="5" t="s">
         <v>131</v>
       </c>
       <c r="D76" s="5" t="s">
         <v>134</v>
       </c>
       <c r="E76" s="5" t="s">
         <v>137</v>
       </c>
       <c r="F76" s="5" t="s">
         <v>156</v>
       </c>
       <c r="G76" s="5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="77" spans="1:7">
       <c r="A77" s="4" t="s">
         <v>371</v>
       </c>
       <c r="B77" s="5" t="s">
         <v>7</v>
       </c>
       <c r="C77" s="5" t="s">
         <v>131</v>
       </c>
       <c r="D77" s="5" t="s">
         <v>134</v>
       </c>
       <c r="E77" s="5" t="s">
         <v>137</v>
       </c>
       <c r="F77" s="5" t="s">
-        <v>171</v>
+        <v>156</v>
       </c>
       <c r="G77" s="5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="78" spans="1:7">
       <c r="A78" s="4" t="s">
         <v>372</v>
       </c>
       <c r="B78" s="5" t="s">
         <v>7</v>
       </c>
       <c r="C78" s="5" t="s">
         <v>131</v>
       </c>
       <c r="D78" s="5" t="s">
         <v>134</v>
       </c>
       <c r="E78" s="5" t="s">
         <v>137</v>
       </c>
       <c r="F78" s="5" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="G78" s="5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="79" spans="1:7">
       <c r="A79" s="4" t="s">
         <v>373</v>
       </c>
       <c r="B79" s="5" t="s">
         <v>7</v>
       </c>
       <c r="C79" s="5" t="s">
         <v>131</v>
       </c>
       <c r="D79" s="5" t="s">
         <v>134</v>
       </c>
       <c r="E79" s="5" t="s">
         <v>137</v>
       </c>
       <c r="F79" s="5" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="G79" s="5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="80" spans="1:7">
       <c r="A80" s="4" t="s">
         <v>374</v>
       </c>
       <c r="B80" s="5" t="s">
         <v>7</v>
       </c>
       <c r="C80" s="5" t="s">
         <v>131</v>
       </c>
       <c r="D80" s="5" t="s">
         <v>134</v>
       </c>
       <c r="E80" s="5" t="s">
         <v>137</v>
       </c>
       <c r="F80" s="5" t="s">
-        <v>156</v>
+        <v>173</v>
       </c>
       <c r="G80" s="5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="81" spans="1:7">
       <c r="A81" s="4" t="s">
         <v>375</v>
       </c>
       <c r="B81" s="5" t="s">
         <v>7</v>
       </c>
       <c r="C81" s="5" t="s">
         <v>131</v>
       </c>
       <c r="D81" s="5" t="s">
         <v>134</v>
       </c>
       <c r="E81" s="5" t="s">
         <v>137</v>
       </c>
       <c r="F81" s="5" t="s">
-        <v>161</v>
+        <v>156</v>
       </c>
       <c r="G81" s="5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="82" spans="1:7">
       <c r="A82" s="4" t="s">
         <v>376</v>
       </c>
       <c r="B82" s="5" t="s">
         <v>7</v>
       </c>
       <c r="C82" s="5" t="s">
         <v>131</v>
       </c>
       <c r="D82" s="5" t="s">
         <v>134</v>
       </c>
       <c r="E82" s="5" t="s">
-        <v>141</v>
+        <v>137</v>
       </c>
       <c r="F82" s="5" t="s">
-        <v>148</v>
+        <v>161</v>
       </c>
       <c r="G82" s="5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="83" spans="1:7">
       <c r="A83" s="4" t="s">
         <v>377</v>
       </c>
       <c r="B83" s="5" t="s">
         <v>7</v>
       </c>
       <c r="C83" s="5" t="s">
         <v>131</v>
       </c>
       <c r="D83" s="5" t="s">
         <v>134</v>
       </c>
       <c r="E83" s="5" t="s">
         <v>141</v>
       </c>
       <c r="F83" s="5" t="s">
-        <v>163</v>
+        <v>148</v>
       </c>
       <c r="G83" s="5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="84" spans="1:7">
       <c r="A84" s="4" t="s">
         <v>378</v>
       </c>
       <c r="B84" s="5" t="s">
         <v>7</v>
       </c>
       <c r="C84" s="5" t="s">
         <v>131</v>
       </c>
       <c r="D84" s="5" t="s">
         <v>134</v>
       </c>
       <c r="E84" s="5" t="s">
-        <v>137</v>
+        <v>141</v>
       </c>
       <c r="F84" s="5" t="s">
-        <v>143</v>
+        <v>163</v>
       </c>
       <c r="G84" s="5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="85" spans="1:7">
       <c r="A85" s="4" t="s">
         <v>379</v>
       </c>
       <c r="B85" s="5" t="s">
         <v>7</v>
       </c>
       <c r="C85" s="5" t="s">
         <v>131</v>
       </c>
       <c r="D85" s="5" t="s">
         <v>134</v>
       </c>
       <c r="E85" s="5" t="s">
         <v>137</v>
       </c>
       <c r="F85" s="5" t="s">
-        <v>149</v>
+        <v>143</v>
       </c>
       <c r="G85" s="5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="86" spans="1:7">
       <c r="A86" s="4" t="s">
         <v>380</v>
       </c>
       <c r="B86" s="5" t="s">
         <v>7</v>
       </c>
       <c r="C86" s="5" t="s">
         <v>131</v>
       </c>
       <c r="D86" s="5" t="s">
         <v>134</v>
       </c>
       <c r="E86" s="5" t="s">
         <v>137</v>
       </c>
       <c r="F86" s="5" t="s">
-        <v>170</v>
+        <v>149</v>
       </c>
       <c r="G86" s="5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="87" spans="1:7">
       <c r="A87" s="4" t="s">
         <v>381</v>
       </c>
       <c r="B87" s="5" t="s">
         <v>7</v>
       </c>
       <c r="C87" s="5" t="s">
         <v>131</v>
       </c>
       <c r="D87" s="5" t="s">
         <v>134</v>
       </c>
       <c r="E87" s="5" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="F87" s="5" t="s">
-        <v>144</v>
+        <v>170</v>
       </c>
       <c r="G87" s="5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="88" spans="1:7">
       <c r="A88" s="4" t="s">
         <v>382</v>
       </c>
       <c r="B88" s="5" t="s">
         <v>7</v>
       </c>
       <c r="C88" s="5" t="s">
         <v>131</v>
       </c>
       <c r="D88" s="5" t="s">
         <v>134</v>
       </c>
       <c r="E88" s="5" t="s">
         <v>136</v>
       </c>
       <c r="F88" s="5" t="s">
-        <v>148</v>
+        <v>144</v>
       </c>
       <c r="G88" s="5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="89" spans="1:7">
       <c r="A89" s="4" t="s">
         <v>383</v>
       </c>
       <c r="B89" s="5" t="s">
         <v>7</v>
       </c>
       <c r="C89" s="5" t="s">
         <v>131</v>
       </c>
       <c r="D89" s="5" t="s">
         <v>134</v>
       </c>
       <c r="E89" s="5" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="F89" s="5" t="s">
-        <v>144</v>
+        <v>148</v>
       </c>
       <c r="G89" s="5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="90" spans="1:7">
       <c r="A90" s="4" t="s">
         <v>384</v>
       </c>
       <c r="B90" s="5" t="s">
         <v>7</v>
       </c>
       <c r="C90" s="5" t="s">
         <v>131</v>
       </c>
       <c r="D90" s="5" t="s">
         <v>134</v>
       </c>
       <c r="E90" s="5" t="s">
-        <v>142</v>
+        <v>137</v>
       </c>
       <c r="F90" s="5" t="s">
-        <v>157</v>
+        <v>144</v>
       </c>
       <c r="G90" s="5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="91" spans="1:7">
       <c r="A91" s="4" t="s">
         <v>385</v>
       </c>
       <c r="B91" s="5" t="s">
         <v>7</v>
       </c>
       <c r="C91" s="5" t="s">
         <v>131</v>
       </c>
       <c r="D91" s="5" t="s">
         <v>134</v>
       </c>
       <c r="E91" s="5" t="s">
         <v>142</v>
       </c>
       <c r="F91" s="5" t="s">
-        <v>174</v>
+        <v>157</v>
       </c>
       <c r="G91" s="5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="92" spans="1:7">
       <c r="A92" s="4" t="s">
         <v>386</v>
       </c>
       <c r="B92" s="5" t="s">
         <v>7</v>
       </c>
       <c r="C92" s="5" t="s">
         <v>131</v>
       </c>
       <c r="D92" s="5" t="s">
         <v>134</v>
       </c>
       <c r="E92" s="5" t="s">
-        <v>137</v>
+        <v>142</v>
       </c>
       <c r="F92" s="5" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
       <c r="G92" s="5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="93" spans="1:7">
       <c r="A93" s="4" t="s">
         <v>387</v>
       </c>
       <c r="B93" s="5" t="s">
         <v>7</v>
       </c>
       <c r="C93" s="5" t="s">
         <v>131</v>
       </c>
       <c r="D93" s="5" t="s">
         <v>134</v>
       </c>
       <c r="E93" s="5" t="s">
         <v>137</v>
       </c>
       <c r="F93" s="5" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="G93" s="5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="94" spans="1:7">
       <c r="A94" s="4" t="s">
         <v>388</v>
       </c>
       <c r="B94" s="5" t="s">
         <v>7</v>
       </c>
       <c r="C94" s="5" t="s">
         <v>131</v>
       </c>
       <c r="D94" s="5" t="s">
         <v>134</v>
       </c>
       <c r="E94" s="5" t="s">
         <v>137</v>
       </c>
       <c r="F94" s="5" t="s">
-        <v>163</v>
+        <v>176</v>
       </c>
       <c r="G94" s="5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="95" spans="1:7">
       <c r="A95" s="4" t="s">
         <v>389</v>
       </c>
       <c r="B95" s="5" t="s">
         <v>7</v>
       </c>
       <c r="C95" s="5" t="s">
         <v>131</v>
       </c>
       <c r="D95" s="5" t="s">
         <v>134</v>
       </c>
       <c r="E95" s="5" t="s">
         <v>137</v>
       </c>
       <c r="F95" s="5" t="s">
-        <v>155</v>
+        <v>163</v>
       </c>
       <c r="G95" s="5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="96" spans="1:7">
       <c r="A96" s="4" t="s">
         <v>390</v>
       </c>
       <c r="B96" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C96" s="5" t="s">
         <v>131</v>
       </c>
       <c r="D96" s="5" t="s">
         <v>132</v>
       </c>
       <c r="E96" s="5" t="s">
         <v>135</v>
       </c>
       <c r="F96" s="5" t="s">
         <v>177</v>
       </c>
       <c r="G96" s="5" t="s">
@@ -12888,606 +12888,606 @@
       </c>
       <c r="F122" s="5" t="s">
         <v>16</v>
       </c>
       <c r="G122" s="5">
         <v>76.56</v>
       </c>
       <c r="H122" s="5" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" s="4" t="s">
         <v>86</v>
       </c>
       <c r="B123" s="5" t="s">
         <v>134</v>
       </c>
       <c r="C123" s="5" t="s">
         <v>428</v>
       </c>
       <c r="D123" s="5" t="s">
         <v>137</v>
       </c>
       <c r="E123" s="5" t="s">
-        <v>170</v>
+        <v>155</v>
       </c>
       <c r="F123" s="5" t="s">
         <v>16</v>
       </c>
       <c r="G123" s="5">
-        <v>53.08</v>
-[...2 lines deleted...]
-        <v>242</v>
+        <v>-0.32</v>
+      </c>
+      <c r="H123" s="5">
+        <v>0</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" s="4" t="s">
         <v>87</v>
       </c>
       <c r="B124" s="5" t="s">
         <v>134</v>
       </c>
       <c r="C124" s="5" t="s">
         <v>428</v>
       </c>
       <c r="D124" s="5" t="s">
         <v>137</v>
       </c>
       <c r="E124" s="5" t="s">
-        <v>156</v>
+        <v>170</v>
       </c>
       <c r="F124" s="5" t="s">
         <v>16</v>
       </c>
       <c r="G124" s="5">
-        <v>56.08</v>
+        <v>53.08</v>
       </c>
       <c r="H124" s="5" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" s="4" t="s">
         <v>88</v>
       </c>
       <c r="B125" s="5" t="s">
         <v>134</v>
       </c>
       <c r="C125" s="5" t="s">
         <v>428</v>
       </c>
       <c r="D125" s="5" t="s">
         <v>137</v>
       </c>
       <c r="E125" s="5" t="s">
         <v>156</v>
       </c>
       <c r="F125" s="5" t="s">
         <v>16</v>
       </c>
       <c r="G125" s="5">
-        <v>56.48</v>
+        <v>56.08</v>
       </c>
       <c r="H125" s="5" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" s="4" t="s">
         <v>89</v>
       </c>
       <c r="B126" s="5" t="s">
         <v>134</v>
       </c>
       <c r="C126" s="5" t="s">
         <v>428</v>
       </c>
       <c r="D126" s="5" t="s">
         <v>137</v>
       </c>
       <c r="E126" s="5" t="s">
-        <v>171</v>
+        <v>156</v>
       </c>
       <c r="F126" s="5" t="s">
         <v>16</v>
       </c>
       <c r="G126" s="5">
-        <v>40.08</v>
+        <v>56.48</v>
       </c>
       <c r="H126" s="5" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" s="4" t="s">
         <v>90</v>
       </c>
       <c r="B127" s="5" t="s">
         <v>134</v>
       </c>
       <c r="C127" s="5" t="s">
         <v>428</v>
       </c>
       <c r="D127" s="5" t="s">
         <v>137</v>
       </c>
       <c r="E127" s="5" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="F127" s="5" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="5">
-        <v>41.84</v>
+        <v>40.08</v>
       </c>
       <c r="H127" s="5" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" s="4" t="s">
         <v>91</v>
       </c>
       <c r="B128" s="5" t="s">
         <v>134</v>
       </c>
       <c r="C128" s="5" t="s">
         <v>428</v>
       </c>
       <c r="D128" s="5" t="s">
         <v>137</v>
       </c>
       <c r="E128" s="5" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="F128" s="5" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="5">
-        <v>40.96</v>
+        <v>41.84</v>
       </c>
       <c r="H128" s="5" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" s="4" t="s">
         <v>92</v>
       </c>
       <c r="B129" s="5" t="s">
         <v>134</v>
       </c>
       <c r="C129" s="5" t="s">
         <v>428</v>
       </c>
       <c r="D129" s="5" t="s">
         <v>137</v>
       </c>
       <c r="E129" s="5" t="s">
-        <v>156</v>
+        <v>173</v>
       </c>
       <c r="F129" s="5" t="s">
         <v>16</v>
       </c>
       <c r="G129" s="5">
-        <v>56.8</v>
+        <v>40.96</v>
       </c>
       <c r="H129" s="5" t="s">
-        <v>248</v>
+        <v>247</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" s="4" t="s">
         <v>93</v>
       </c>
       <c r="B130" s="5" t="s">
         <v>134</v>
       </c>
       <c r="C130" s="5" t="s">
         <v>428</v>
       </c>
       <c r="D130" s="5" t="s">
         <v>137</v>
       </c>
       <c r="E130" s="5" t="s">
-        <v>161</v>
+        <v>156</v>
       </c>
       <c r="F130" s="5" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="5">
-        <v>56.58</v>
+        <v>56.8</v>
       </c>
       <c r="H130" s="5" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" s="4" t="s">
         <v>94</v>
       </c>
       <c r="B131" s="5" t="s">
         <v>134</v>
       </c>
       <c r="C131" s="5" t="s">
         <v>428</v>
       </c>
       <c r="D131" s="5" t="s">
-        <v>141</v>
+        <v>137</v>
       </c>
       <c r="E131" s="5" t="s">
-        <v>148</v>
+        <v>161</v>
       </c>
       <c r="F131" s="5" t="s">
         <v>16</v>
       </c>
       <c r="G131" s="5">
-        <v>59.12</v>
+        <v>56.58</v>
       </c>
       <c r="H131" s="5" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" s="4" t="s">
         <v>95</v>
       </c>
       <c r="B132" s="5" t="s">
         <v>134</v>
       </c>
       <c r="C132" s="5" t="s">
         <v>428</v>
       </c>
       <c r="D132" s="5" t="s">
         <v>141</v>
       </c>
       <c r="E132" s="5" t="s">
-        <v>163</v>
+        <v>148</v>
       </c>
       <c r="F132" s="5" t="s">
         <v>16</v>
       </c>
       <c r="G132" s="5">
-        <v>65.48</v>
+        <v>59.12</v>
       </c>
       <c r="H132" s="5" t="s">
-        <v>204</v>
+        <v>250</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" s="4" t="s">
         <v>96</v>
       </c>
       <c r="B133" s="5" t="s">
         <v>134</v>
       </c>
       <c r="C133" s="5" t="s">
         <v>428</v>
       </c>
       <c r="D133" s="5" t="s">
-        <v>137</v>
+        <v>141</v>
       </c>
       <c r="E133" s="5" t="s">
-        <v>143</v>
+        <v>163</v>
       </c>
       <c r="F133" s="5" t="s">
         <v>16</v>
       </c>
       <c r="G133" s="5">
-        <v>60.58</v>
+        <v>65.48</v>
       </c>
       <c r="H133" s="5" t="s">
-        <v>251</v>
+        <v>204</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" s="4" t="s">
         <v>97</v>
       </c>
       <c r="B134" s="5" t="s">
         <v>134</v>
       </c>
       <c r="C134" s="5" t="s">
         <v>428</v>
       </c>
       <c r="D134" s="5" t="s">
         <v>137</v>
       </c>
       <c r="E134" s="5" t="s">
-        <v>149</v>
+        <v>143</v>
       </c>
       <c r="F134" s="5" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="5">
-        <v>62.92</v>
+        <v>60.58</v>
       </c>
       <c r="H134" s="5" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" s="4" t="s">
         <v>98</v>
       </c>
       <c r="B135" s="5" t="s">
         <v>134</v>
       </c>
       <c r="C135" s="5" t="s">
         <v>428</v>
       </c>
       <c r="D135" s="5" t="s">
         <v>137</v>
       </c>
       <c r="E135" s="5" t="s">
-        <v>170</v>
+        <v>149</v>
       </c>
       <c r="F135" s="5" t="s">
         <v>16</v>
       </c>
       <c r="G135" s="5">
-        <v>52.9</v>
+        <v>62.92</v>
       </c>
       <c r="H135" s="5" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" s="4" t="s">
         <v>99</v>
       </c>
       <c r="B136" s="5" t="s">
         <v>134</v>
       </c>
       <c r="C136" s="5" t="s">
         <v>428</v>
       </c>
       <c r="D136" s="5" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="E136" s="5" t="s">
-        <v>144</v>
+        <v>170</v>
       </c>
       <c r="F136" s="5" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="5">
-        <v>63.68</v>
+        <v>52.9</v>
       </c>
       <c r="H136" s="5" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" s="4" t="s">
         <v>100</v>
       </c>
       <c r="B137" s="5" t="s">
         <v>134</v>
       </c>
       <c r="C137" s="5" t="s">
         <v>428</v>
       </c>
       <c r="D137" s="5" t="s">
         <v>136</v>
       </c>
       <c r="E137" s="5" t="s">
-        <v>148</v>
+        <v>144</v>
       </c>
       <c r="F137" s="5" t="s">
         <v>16</v>
       </c>
       <c r="G137" s="5">
-        <v>62.14</v>
+        <v>63.68</v>
       </c>
       <c r="H137" s="5" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" s="4" t="s">
         <v>101</v>
       </c>
       <c r="B138" s="5" t="s">
         <v>134</v>
       </c>
       <c r="C138" s="5" t="s">
         <v>428</v>
       </c>
       <c r="D138" s="5" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="E138" s="5" t="s">
-        <v>144</v>
+        <v>148</v>
       </c>
       <c r="F138" s="5" t="s">
         <v>16</v>
       </c>
       <c r="G138" s="5">
-        <v>62.68</v>
+        <v>62.14</v>
       </c>
       <c r="H138" s="5" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" s="4" t="s">
         <v>102</v>
       </c>
       <c r="B139" s="5" t="s">
         <v>134</v>
       </c>
       <c r="C139" s="5" t="s">
         <v>428</v>
       </c>
       <c r="D139" s="5" t="s">
-        <v>142</v>
+        <v>137</v>
       </c>
       <c r="E139" s="5" t="s">
-        <v>157</v>
+        <v>144</v>
       </c>
       <c r="F139" s="5" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="5">
-        <v>64.08</v>
+        <v>62.68</v>
       </c>
       <c r="H139" s="5" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" s="4" t="s">
         <v>103</v>
       </c>
       <c r="B140" s="5" t="s">
         <v>134</v>
       </c>
       <c r="C140" s="5" t="s">
         <v>428</v>
       </c>
       <c r="D140" s="5" t="s">
         <v>142</v>
       </c>
       <c r="E140" s="5" t="s">
-        <v>174</v>
+        <v>157</v>
       </c>
       <c r="F140" s="5" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="5">
-        <v>66.88</v>
+        <v>64.08</v>
       </c>
       <c r="H140" s="5" t="s">
-        <v>193</v>
+        <v>257</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" s="4" t="s">
         <v>104</v>
       </c>
       <c r="B141" s="5" t="s">
         <v>134</v>
       </c>
       <c r="C141" s="5" t="s">
         <v>428</v>
       </c>
       <c r="D141" s="5" t="s">
-        <v>137</v>
+        <v>142</v>
       </c>
       <c r="E141" s="5" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
       <c r="F141" s="5" t="s">
         <v>16</v>
       </c>
       <c r="G141" s="5">
-        <v>66.98</v>
+        <v>66.88</v>
       </c>
       <c r="H141" s="5" t="s">
-        <v>258</v>
+        <v>193</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" s="4" t="s">
         <v>105</v>
       </c>
       <c r="B142" s="5" t="s">
         <v>134</v>
       </c>
       <c r="C142" s="5" t="s">
         <v>428</v>
       </c>
       <c r="D142" s="5" t="s">
         <v>137</v>
       </c>
       <c r="E142" s="5" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="F142" s="5" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="5">
-        <v>65.78</v>
+        <v>66.98</v>
       </c>
       <c r="H142" s="5" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" s="4" t="s">
         <v>106</v>
       </c>
       <c r="B143" s="5" t="s">
         <v>134</v>
       </c>
       <c r="C143" s="5" t="s">
         <v>428</v>
       </c>
       <c r="D143" s="5" t="s">
         <v>137</v>
       </c>
       <c r="E143" s="5" t="s">
-        <v>163</v>
+        <v>176</v>
       </c>
       <c r="F143" s="5" t="s">
         <v>16</v>
       </c>
       <c r="G143" s="5">
-        <v>66.38</v>
+        <v>65.78</v>
       </c>
       <c r="H143" s="5" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" s="4" t="s">
         <v>107</v>
       </c>
       <c r="B144" s="5" t="s">
         <v>134</v>
       </c>
       <c r="C144" s="5" t="s">
         <v>428</v>
       </c>
       <c r="D144" s="5" t="s">
         <v>137</v>
       </c>
       <c r="E144" s="5" t="s">
-        <v>155</v>
+        <v>163</v>
       </c>
       <c r="F144" s="5" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="5">
-        <v>-0.32</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>66.38</v>
+      </c>
+      <c r="H144" s="5" t="s">
+        <v>260</v>
       </c>
     </row>
     <row r="152" spans="6:6">
       <c r="F152" s="6" t="s">
         <v>442</v>
       </c>
     </row>
   </sheetData>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.7" right="0.7" top="1" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" fitToHeight="0" orientation="portrait"/>
   <headerFooter>
     <oddFooter>&amp;LDate: &amp;D&amp;C&amp;14&amp;"Calibri,Italic"A member of the Mei Sheng Group&amp;RPage &amp;P of &amp;N</oddFooter>
   </headerFooter>
   <rowBreaks count="2" manualBreakCount="2">
     <brk id="42" max="16383" man="1"/>
     <brk id="111" max="16383" man="1"/>
   </rowBreaks>
   <tableParts count="5">
     <tablePart r:id="rId1"/>
     <tablePart r:id="rId2"/>
     <tablePart r:id="rId3"/>
     <tablePart r:id="rId4"/>
     <tablePart r:id="rId5"/>
   </tableParts>