--- v0 (2026-06-08)
+++ v1 (2026-08-08)
@@ -474,50 +474,269 @@
   <si>
     <t>2409029-03-0344</t>
   </si>
   <si>
     <t>2409029-03-0345</t>
   </si>
   <si>
     <t>2408056-03-0342</t>
   </si>
   <si>
     <t>2409029-07-1141</t>
   </si>
   <si>
     <t>2409029-06-1144</t>
   </si>
   <si>
     <t>2409029-07-1146</t>
   </si>
   <si>
     <t>2409029-06-1147</t>
   </si>
   <si>
     <t>2409029-06-1148</t>
   </si>
   <si>
+    <t>2408056-09-1199</t>
+  </si>
+  <si>
+    <t>2408056-09-1200</t>
+  </si>
+  <si>
+    <t>2408056-09-1201</t>
+  </si>
+  <si>
+    <t>2408056-09-1202</t>
+  </si>
+  <si>
+    <t>2408056-09-1203</t>
+  </si>
+  <si>
+    <t>2408056-07-1134</t>
+  </si>
+  <si>
+    <t>2408056-07-1135</t>
+  </si>
+  <si>
+    <t>2408056-07-1136</t>
+  </si>
+  <si>
+    <t>2408056-07-1137</t>
+  </si>
+  <si>
+    <t>2408056-07-1138</t>
+  </si>
+  <si>
+    <t>2408056-07-1139</t>
+  </si>
+  <si>
+    <t>2408056-07-1140</t>
+  </si>
+  <si>
+    <t>2408056-07-1141</t>
+  </si>
+  <si>
+    <t>2408056-07-1142</t>
+  </si>
+  <si>
+    <t>2408056-07-1143</t>
+  </si>
+  <si>
+    <t>2408056-06-1144</t>
+  </si>
+  <si>
+    <t>2408056-06-1145</t>
+  </si>
+  <si>
+    <t>2408056-06-1146</t>
+  </si>
+  <si>
+    <t>2408056-07-1147</t>
+  </si>
+  <si>
+    <t>2408056-07-1148</t>
+  </si>
+  <si>
+    <t>2408056-07-1149</t>
+  </si>
+  <si>
+    <t>2408056-06-1150</t>
+  </si>
+  <si>
+    <t>2408056-06-1151</t>
+  </si>
+  <si>
+    <t>2408056-06-1152</t>
+  </si>
+  <si>
+    <t>2408056-07-1153</t>
+  </si>
+  <si>
+    <t>2408056-07-1154</t>
+  </si>
+  <si>
+    <t>2408056-07-1155</t>
+  </si>
+  <si>
+    <t>2408056-07-1156</t>
+  </si>
+  <si>
+    <t>2408056-06-1159</t>
+  </si>
+  <si>
+    <t>2408056-09-1160</t>
+  </si>
+  <si>
+    <t>2408056-09-1161</t>
+  </si>
+  <si>
+    <t>2408056-09-1055</t>
+  </si>
+  <si>
+    <t>2408056-09-1056</t>
+  </si>
+  <si>
+    <t>2408056-08-1057</t>
+  </si>
+  <si>
+    <t>2408056-08-1058</t>
+  </si>
+  <si>
+    <t>2408056-08-1059</t>
+  </si>
+  <si>
+    <t>2408056-08-1060</t>
+  </si>
+  <si>
+    <t>2408056-08-1061</t>
+  </si>
+  <si>
+    <t>2408056-08-1062</t>
+  </si>
+  <si>
+    <t>2408056-08-1063</t>
+  </si>
+  <si>
+    <t>2408056-08-1064</t>
+  </si>
+  <si>
+    <t>2408056-08-1065</t>
+  </si>
+  <si>
+    <t>2408056-08-1066</t>
+  </si>
+  <si>
+    <t>2408056-08-1067</t>
+  </si>
+  <si>
+    <t>2408056-08-1068</t>
+  </si>
+  <si>
+    <t>2408056-08-1069</t>
+  </si>
+  <si>
+    <t>2408056-08-1070</t>
+  </si>
+  <si>
+    <t>2408056-08-1071</t>
+  </si>
+  <si>
+    <t>2408056-08-1072</t>
+  </si>
+  <si>
+    <t>2408056-08-1073</t>
+  </si>
+  <si>
+    <t>2408056-08-1074</t>
+  </si>
+  <si>
+    <t>2408056-08-1075</t>
+  </si>
+  <si>
+    <t>2408056-08-1076</t>
+  </si>
+  <si>
+    <t>2408056-07-1077</t>
+  </si>
+  <si>
+    <t>2408056-07-1078</t>
+  </si>
+  <si>
+    <t>2408056-06-1079</t>
+  </si>
+  <si>
+    <t>2408056-06-1080</t>
+  </si>
+  <si>
+    <t>2409029-04-0916</t>
+  </si>
+  <si>
+    <t>2409029-04-0917</t>
+  </si>
+  <si>
+    <t>2409029-04-0918</t>
+  </si>
+  <si>
+    <t>2409029-05-0919</t>
+  </si>
+  <si>
+    <t>2409029-05-0920</t>
+  </si>
+  <si>
+    <t>2409029-07-0921</t>
+  </si>
+  <si>
+    <t>2409029-07-0922</t>
+  </si>
+  <si>
+    <t>2409029-07-0923</t>
+  </si>
+  <si>
+    <t>2409029-07-0924</t>
+  </si>
+  <si>
+    <t>2409029-07-0925</t>
+  </si>
+  <si>
+    <t>2409029-07-0926</t>
+  </si>
+  <si>
+    <t>2409029-07-0927</t>
+  </si>
+  <si>
+    <t>2409029-07-0928</t>
+  </si>
+  <si>
+    <t>2409029-07-0929</t>
+  </si>
+  <si>
+    <t>2409029-07-0930</t>
+  </si>
+  <si>
+    <t>2409029-07-0931</t>
+  </si>
+  <si>
     <t>2409029-01-0006</t>
   </si>
   <si>
     <t>2409029-01-0007</t>
   </si>
   <si>
     <t>2409029-01-0008</t>
   </si>
   <si>
     <t>2409029-01-0009</t>
   </si>
   <si>
     <t>2408056-09-1182</t>
   </si>
   <si>
     <t>2408056-09-1183</t>
   </si>
   <si>
     <t>2408056-09-1184</t>
   </si>
   <si>
     <t>2408056-09-1185</t>
   </si>
   <si>
     <t>2408056-09-1186</t>
@@ -531,269 +750,50 @@
   <si>
     <t>2408056-09-1191</t>
   </si>
   <si>
     <t>2408056-08-1192</t>
   </si>
   <si>
     <t>2408056-08-1193</t>
   </si>
   <si>
     <t>2408056-08-1194</t>
   </si>
   <si>
     <t>2408056-09-1195</t>
   </si>
   <si>
     <t>2408056-09-1196</t>
   </si>
   <si>
     <t>2408056-09-1197</t>
   </si>
   <si>
     <t>2408056-09-1198</t>
   </si>
   <si>
-    <t>2408056-09-1199</t>
-[...217 lines deleted...]
-  <si>
     <t>A</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>67.5</t>
   </si>
   <si>
     <t>67.3</t>
   </si>
   <si>
     <t>67.0</t>
   </si>
   <si>
     <t>68.0</t>
   </si>
   <si>
     <t>67.2</t>
@@ -888,65 +888,65 @@
   <si>
     <t>96.0</t>
   </si>
   <si>
     <t>84.0</t>
   </si>
   <si>
     <t>73.0</t>
   </si>
   <si>
     <t>76.0</t>
   </si>
   <si>
     <t>74.0</t>
   </si>
   <si>
     <t>77.0</t>
   </si>
   <si>
     <t>87.0</t>
   </si>
   <si>
     <t>72.0</t>
   </si>
   <si>
+    <t>94.0</t>
+  </si>
+  <si>
+    <t>109.0</t>
+  </si>
+  <si>
+    <t>105.0</t>
+  </si>
+  <si>
+    <t>103.0</t>
+  </si>
+  <si>
     <t>61.0</t>
   </si>
   <si>
-    <t>94.0</t>
-[...10 lines deleted...]
-  <si>
     <t>73.40</t>
   </si>
   <si>
     <t>58.26</t>
   </si>
   <si>
     <t>61.96</t>
   </si>
   <si>
     <t>58.00</t>
   </si>
   <si>
     <t>63.00</t>
   </si>
   <si>
     <t>61.84</t>
   </si>
   <si>
     <t>54.80</t>
   </si>
   <si>
     <t>54.00</t>
   </si>
   <si>
     <t>57.84</t>
@@ -1269,282 +1269,282 @@
   <si>
     <t>58.36</t>
   </si>
   <si>
     <t>59.50</t>
   </si>
   <si>
     <t>59.88</t>
   </si>
   <si>
     <t>73.58</t>
   </si>
   <si>
     <t>60.92</t>
   </si>
   <si>
     <t>65.16</t>
   </si>
   <si>
     <t>52.98</t>
   </si>
   <si>
     <t>55.00</t>
   </si>
   <si>
+    <t>71.10</t>
+  </si>
+  <si>
+    <t>71.40</t>
+  </si>
+  <si>
+    <t>71.60</t>
+  </si>
+  <si>
+    <t>78.00</t>
+  </si>
+  <si>
+    <t>65.48</t>
+  </si>
+  <si>
+    <t>64.18</t>
+  </si>
+  <si>
+    <t>63.40</t>
+  </si>
+  <si>
+    <t>65.00</t>
+  </si>
+  <si>
+    <t>64.68</t>
+  </si>
+  <si>
+    <t>59.60</t>
+  </si>
+  <si>
+    <t>67.62</t>
+  </si>
+  <si>
+    <t>69.78</t>
+  </si>
+  <si>
+    <t>76.60</t>
+  </si>
+  <si>
+    <t>71.46</t>
+  </si>
+  <si>
+    <t>67.32</t>
+  </si>
+  <si>
+    <t>64.32</t>
+  </si>
+  <si>
+    <t>66.24</t>
+  </si>
+  <si>
+    <t>69.14</t>
+  </si>
+  <si>
+    <t>72.50</t>
+  </si>
+  <si>
+    <t>68.88</t>
+  </si>
+  <si>
+    <t>66.60</t>
+  </si>
+  <si>
+    <t>74.80</t>
+  </si>
+  <si>
+    <t>75.00</t>
+  </si>
+  <si>
+    <t>61.46</t>
+  </si>
+  <si>
+    <t>83.20</t>
+  </si>
+  <si>
+    <t>69.38</t>
+  </si>
+  <si>
+    <t>82.40</t>
+  </si>
+  <si>
+    <t>81.20</t>
+  </si>
+  <si>
+    <t>75.58</t>
+  </si>
+  <si>
+    <t>54.48</t>
+  </si>
+  <si>
+    <t>56.12</t>
+  </si>
+  <si>
+    <t>70.40</t>
+  </si>
+  <si>
+    <t>74.20</t>
+  </si>
+  <si>
+    <t>72.40</t>
+  </si>
+  <si>
+    <t>68.86</t>
+  </si>
+  <si>
+    <t>81.70</t>
+  </si>
+  <si>
+    <t>78.14</t>
+  </si>
+  <si>
+    <t>67.58</t>
+  </si>
+  <si>
+    <t>65.90</t>
+  </si>
+  <si>
+    <t>71.56</t>
+  </si>
+  <si>
+    <t>73.64</t>
+  </si>
+  <si>
+    <t>73.34</t>
+  </si>
+  <si>
+    <t>76.62</t>
+  </si>
+  <si>
+    <t>70.92</t>
+  </si>
+  <si>
+    <t>71.48</t>
+  </si>
+  <si>
+    <t>66.36</t>
+  </si>
+  <si>
+    <t>69.34</t>
+  </si>
+  <si>
+    <t>76.90</t>
+  </si>
+  <si>
+    <t>74.64</t>
+  </si>
+  <si>
+    <t>63.94</t>
+  </si>
+  <si>
+    <t>73.80</t>
+  </si>
+  <si>
+    <t>76.06</t>
+  </si>
+  <si>
+    <t>75.68</t>
+  </si>
+  <si>
+    <t>76.92</t>
+  </si>
+  <si>
+    <t>74.07</t>
+  </si>
+  <si>
+    <t>73.31</t>
+  </si>
+  <si>
+    <t>62.62</t>
+  </si>
+  <si>
+    <t>69.02</t>
+  </si>
+  <si>
+    <t>67.48</t>
+  </si>
+  <si>
+    <t>72.00</t>
+  </si>
+  <si>
+    <t>75.36</t>
+  </si>
+  <si>
+    <t>73.50</t>
+  </si>
+  <si>
+    <t>75.91</t>
+  </si>
+  <si>
     <t>63.60</t>
   </si>
   <si>
     <t>66.50</t>
   </si>
   <si>
     <t>76.20</t>
   </si>
   <si>
     <t>74.30</t>
   </si>
   <si>
     <t>54.20</t>
   </si>
   <si>
     <t>54.60</t>
   </si>
   <si>
     <t>61.82</t>
   </si>
   <si>
     <t>62.56</t>
   </si>
   <si>
     <t>64.84</t>
   </si>
   <si>
     <t>47.34</t>
   </si>
   <si>
     <t>71.22</t>
   </si>
   <si>
     <t>65.46</t>
   </si>
   <si>
     <t>69.16</t>
   </si>
   <si>
     <t>66.46</t>
   </si>
   <si>
-    <t>69.38</t>
-[...1 lines deleted...]
-  <si>
     <t>69.56</t>
-  </si>
-[...184 lines deleted...]
-    <t>75.91</t>
   </si>
   <si>
     <t>DATE:</t>
   </si>
   <si>
     <t>April 01, 2026</t>
   </si>
   <si>
     <t>Vehicle License:</t>
   </si>
   <si>
     <t>62C-19225</t>
   </si>
   <si>
     <t>Bảng kê hàng hóa - NỘI BỘ</t>
   </si>
   <si>
     <t>Packing List - INTERNAL</t>
   </si>
   <si>
     <t>Fabric Code
 产品</t>
   </si>
   <si>
     <t>Total Length
@@ -1976,50 +1976,269 @@
   <si>
     <t>2409029_03 - 0344</t>
   </si>
   <si>
     <t>2409029_03 - 0345</t>
   </si>
   <si>
     <t>2408056_03 - 0342</t>
   </si>
   <si>
     <t>2409029_07 - 1141</t>
   </si>
   <si>
     <t>2409029_06 - 1144</t>
   </si>
   <si>
     <t>2409029_07 - 1146</t>
   </si>
   <si>
     <t>2409029_06 - 1147</t>
   </si>
   <si>
     <t>2409029_06 - 1148</t>
   </si>
   <si>
+    <t>2408056_09 - 1199</t>
+  </si>
+  <si>
+    <t>2408056_09 - 1200</t>
+  </si>
+  <si>
+    <t>2408056_09 - 1201</t>
+  </si>
+  <si>
+    <t>2408056_09 - 1202</t>
+  </si>
+  <si>
+    <t>2408056_09 - 1203</t>
+  </si>
+  <si>
+    <t>2408056_07 - 1134</t>
+  </si>
+  <si>
+    <t>2408056_07 - 1135</t>
+  </si>
+  <si>
+    <t>2408056_07 - 1136</t>
+  </si>
+  <si>
+    <t>2408056_07 - 1137</t>
+  </si>
+  <si>
+    <t>2408056_07 - 1138</t>
+  </si>
+  <si>
+    <t>2408056_07 - 1139</t>
+  </si>
+  <si>
+    <t>2408056_07 - 1140</t>
+  </si>
+  <si>
+    <t>2408056_07 - 1141</t>
+  </si>
+  <si>
+    <t>2408056_07 - 1142</t>
+  </si>
+  <si>
+    <t>2408056_07 - 1143</t>
+  </si>
+  <si>
+    <t>2408056_06 - 1144</t>
+  </si>
+  <si>
+    <t>2408056_06 - 1145</t>
+  </si>
+  <si>
+    <t>2408056_06 - 1146</t>
+  </si>
+  <si>
+    <t>2408056_07 - 1147</t>
+  </si>
+  <si>
+    <t>2408056_07 - 1148</t>
+  </si>
+  <si>
+    <t>2408056_07 - 1149</t>
+  </si>
+  <si>
+    <t>2408056_06 - 1150</t>
+  </si>
+  <si>
+    <t>2408056_06 - 1151</t>
+  </si>
+  <si>
+    <t>2408056_06 - 1152</t>
+  </si>
+  <si>
+    <t>2408056_07 - 1153</t>
+  </si>
+  <si>
+    <t>2408056_07 - 1154</t>
+  </si>
+  <si>
+    <t>2408056_07 - 1155</t>
+  </si>
+  <si>
+    <t>2408056_07 - 1156</t>
+  </si>
+  <si>
+    <t>2408056_06 - 1159</t>
+  </si>
+  <si>
+    <t>2408056_09 - 1160</t>
+  </si>
+  <si>
+    <t>2408056_09 - 1161</t>
+  </si>
+  <si>
+    <t>2408056_09 - 1055</t>
+  </si>
+  <si>
+    <t>2408056_09 - 1056</t>
+  </si>
+  <si>
+    <t>2408056_08 - 1057</t>
+  </si>
+  <si>
+    <t>2408056_08 - 1058</t>
+  </si>
+  <si>
+    <t>2408056_08 - 1059</t>
+  </si>
+  <si>
+    <t>2408056_08 - 1060</t>
+  </si>
+  <si>
+    <t>2408056_08 - 1061</t>
+  </si>
+  <si>
+    <t>2408056_08 - 1062</t>
+  </si>
+  <si>
+    <t>2408056_08 - 1063</t>
+  </si>
+  <si>
+    <t>2408056_08 - 1064</t>
+  </si>
+  <si>
+    <t>2408056_08 - 1065</t>
+  </si>
+  <si>
+    <t>2408056_08 - 1066</t>
+  </si>
+  <si>
+    <t>2408056_08 - 1067</t>
+  </si>
+  <si>
+    <t>2408056_08 - 1068</t>
+  </si>
+  <si>
+    <t>2408056_08 - 1069</t>
+  </si>
+  <si>
+    <t>2408056_08 - 1070</t>
+  </si>
+  <si>
+    <t>2408056_08 - 1071</t>
+  </si>
+  <si>
+    <t>2408056_08 - 1072</t>
+  </si>
+  <si>
+    <t>2408056_08 - 1073</t>
+  </si>
+  <si>
+    <t>2408056_08 - 1074</t>
+  </si>
+  <si>
+    <t>2408056_08 - 1075</t>
+  </si>
+  <si>
+    <t>2408056_08 - 1076</t>
+  </si>
+  <si>
+    <t>2408056_07 - 1077</t>
+  </si>
+  <si>
+    <t>2408056_07 - 1078</t>
+  </si>
+  <si>
+    <t>2408056_06 - 1079</t>
+  </si>
+  <si>
+    <t>2408056_06 - 1080</t>
+  </si>
+  <si>
+    <t>2409029_04 - 0916</t>
+  </si>
+  <si>
+    <t>2409029_04 - 0917</t>
+  </si>
+  <si>
+    <t>2409029_04 - 0918</t>
+  </si>
+  <si>
+    <t>2409029_05 - 0919</t>
+  </si>
+  <si>
+    <t>2409029_05 - 0920</t>
+  </si>
+  <si>
+    <t>2409029_07 - 0921</t>
+  </si>
+  <si>
+    <t>2409029_07 - 0922</t>
+  </si>
+  <si>
+    <t>2409029_07 - 0923</t>
+  </si>
+  <si>
+    <t>2409029_07 - 0924</t>
+  </si>
+  <si>
+    <t>2409029_07 - 0925</t>
+  </si>
+  <si>
+    <t>2409029_07 - 0926</t>
+  </si>
+  <si>
+    <t>2409029_07 - 0927</t>
+  </si>
+  <si>
+    <t>2409029_07 - 0928</t>
+  </si>
+  <si>
+    <t>2409029_07 - 0929</t>
+  </si>
+  <si>
+    <t>2409029_07 - 0930</t>
+  </si>
+  <si>
+    <t>2409029_07 - 0931</t>
+  </si>
+  <si>
     <t>2409029_01 - 0006</t>
   </si>
   <si>
     <t>2409029_01 - 0007</t>
   </si>
   <si>
     <t>2409029_01 - 0008</t>
   </si>
   <si>
     <t>2409029_01 - 0009</t>
   </si>
   <si>
     <t>2408056_09 - 1182</t>
   </si>
   <si>
     <t>2408056_09 - 1183</t>
   </si>
   <si>
     <t>2408056_09 - 1184</t>
   </si>
   <si>
     <t>2408056_09 - 1185</t>
   </si>
   <si>
     <t>2408056_09 - 1186</t>
@@ -2031,269 +2250,50 @@
     <t>2408056_09 - 1190</t>
   </si>
   <si>
     <t>2408056_09 - 1191</t>
   </si>
   <si>
     <t>2408056_08 - 1192</t>
   </si>
   <si>
     <t>2408056_08 - 1193</t>
   </si>
   <si>
     <t>2408056_08 - 1194</t>
   </si>
   <si>
     <t>2408056_09 - 1195</t>
   </si>
   <si>
     <t>2408056_09 - 1196</t>
   </si>
   <si>
     <t>2408056_09 - 1197</t>
   </si>
   <si>
     <t>2408056_09 - 1198</t>
-  </si>
-[...217 lines deleted...]
-    <t>2409029_07 - 0931</t>
   </si>
   <si>
     <t>Packing List - ANHUY</t>
   </si>
   <si>
     <t>Total Weight (Net)</t>
   </si>
   <si>
     <t>Net Weight / KGS</t>
   </si>
   <si>
     <t>Gross Weight / KGS</t>
   </si>
   <si>
     <t>Shipping Marks</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>Lot (Color Group)</t>
   </si>
   <si>
     <t>Batch No./ Color</t>
   </si>
@@ -6494,2420 +6494,2420 @@
       </c>
       <c r="F139" s="5" t="s">
         <v>255</v>
       </c>
       <c r="G139" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H139" s="5" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" s="4" t="s">
         <v>147</v>
       </c>
       <c r="B140" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C140" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D140" s="5" t="s">
         <v>242</v>
       </c>
       <c r="E140" s="5" t="s">
-        <v>249</v>
+        <v>243</v>
       </c>
       <c r="F140" s="5" t="s">
-        <v>253</v>
+        <v>260</v>
       </c>
       <c r="G140" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H140" s="5" t="s">
         <v>412</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" s="4" t="s">
         <v>148</v>
       </c>
       <c r="B141" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C141" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D141" s="5" t="s">
         <v>242</v>
       </c>
       <c r="E141" s="5" t="s">
-        <v>249</v>
+        <v>243</v>
       </c>
       <c r="F141" s="5" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="G141" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H141" s="5" t="s">
-        <v>413</v>
+        <v>311</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" s="4" t="s">
         <v>149</v>
       </c>
       <c r="B142" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C142" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D142" s="5" t="s">
         <v>242</v>
       </c>
       <c r="E142" s="5" t="s">
-        <v>247</v>
+        <v>243</v>
       </c>
       <c r="F142" s="5" t="s">
-        <v>263</v>
+        <v>260</v>
       </c>
       <c r="G142" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H142" s="5" t="s">
-        <v>414</v>
+        <v>413</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" s="4" t="s">
         <v>150</v>
       </c>
       <c r="B143" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C143" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D143" s="5" t="s">
         <v>242</v>
       </c>
       <c r="E143" s="5" t="s">
-        <v>247</v>
+        <v>243</v>
       </c>
       <c r="F143" s="5" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="G143" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H143" s="5" t="s">
-        <v>415</v>
+        <v>414</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" s="4" t="s">
         <v>151</v>
       </c>
       <c r="B144" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C144" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D144" s="5" t="s">
         <v>242</v>
       </c>
       <c r="E144" s="5" t="s">
         <v>243</v>
       </c>
       <c r="F144" s="5" t="s">
-        <v>256</v>
+        <v>263</v>
       </c>
       <c r="G144" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H144" s="5" t="s">
-        <v>416</v>
+        <v>415</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" s="4" t="s">
         <v>152</v>
       </c>
       <c r="B145" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C145" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D145" s="5" t="s">
         <v>242</v>
       </c>
       <c r="E145" s="5" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="F145" s="5" t="s">
-        <v>256</v>
+        <v>268</v>
       </c>
       <c r="G145" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H145" s="5" t="s">
-        <v>417</v>
+        <v>416</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" s="4" t="s">
         <v>153</v>
       </c>
       <c r="B146" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C146" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D146" s="5" t="s">
         <v>242</v>
       </c>
       <c r="E146" s="5" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F146" s="5" t="s">
-        <v>254</v>
+        <v>258</v>
       </c>
       <c r="G146" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H146" s="5" t="s">
-        <v>418</v>
+        <v>417</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" s="4" t="s">
         <v>154</v>
       </c>
       <c r="B147" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C147" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D147" s="5" t="s">
         <v>242</v>
       </c>
       <c r="E147" s="5" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F147" s="5" t="s">
-        <v>252</v>
+        <v>278</v>
       </c>
       <c r="G147" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H147" s="5" t="s">
-        <v>419</v>
+        <v>418</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" s="4" t="s">
         <v>155</v>
       </c>
       <c r="B148" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C148" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D148" s="5" t="s">
         <v>242</v>
       </c>
       <c r="E148" s="5" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F148" s="5" t="s">
-        <v>257</v>
+        <v>268</v>
       </c>
       <c r="G148" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H148" s="5" t="s">
-        <v>420</v>
+        <v>419</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" s="4" t="s">
         <v>156</v>
       </c>
       <c r="B149" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C149" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D149" s="5" t="s">
         <v>242</v>
       </c>
       <c r="E149" s="5" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
       <c r="F149" s="5" t="s">
-        <v>285</v>
+        <v>258</v>
       </c>
       <c r="G149" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H149" s="5" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" s="4" t="s">
         <v>157</v>
       </c>
       <c r="B150" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C150" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D150" s="5" t="s">
         <v>242</v>
       </c>
       <c r="E150" s="5" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="F150" s="5" t="s">
-        <v>260</v>
+        <v>275</v>
       </c>
       <c r="G150" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H150" s="5" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" s="4" t="s">
         <v>158</v>
       </c>
       <c r="B151" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C151" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D151" s="5" t="s">
         <v>242</v>
       </c>
       <c r="E151" s="5" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="F151" s="5" t="s">
-        <v>272</v>
+        <v>265</v>
       </c>
       <c r="G151" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H151" s="5" t="s">
-        <v>305</v>
+        <v>422</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" s="4" t="s">
         <v>159</v>
       </c>
       <c r="B152" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C152" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D152" s="5" t="s">
         <v>242</v>
       </c>
       <c r="E152" s="5" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F152" s="5" t="s">
-        <v>258</v>
+        <v>271</v>
       </c>
       <c r="G152" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H152" s="5" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" s="4" t="s">
         <v>160</v>
       </c>
       <c r="B153" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C153" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D153" s="5" t="s">
         <v>242</v>
       </c>
       <c r="E153" s="5" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F153" s="5" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="G153" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H153" s="5" t="s">
         <v>424</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" s="4" t="s">
         <v>161</v>
       </c>
       <c r="B154" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C154" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D154" s="5" t="s">
         <v>242</v>
       </c>
       <c r="E154" s="5" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F154" s="5" t="s">
-        <v>268</v>
+        <v>285</v>
       </c>
       <c r="G154" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H154" s="5" t="s">
-        <v>413</v>
+        <v>425</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155" s="4" t="s">
         <v>162</v>
       </c>
       <c r="B155" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C155" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D155" s="5" t="s">
         <v>242</v>
       </c>
       <c r="E155" s="5" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="F155" s="5" t="s">
-        <v>258</v>
+        <v>272</v>
       </c>
       <c r="G155" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H155" s="5" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156" s="4" t="s">
         <v>163</v>
       </c>
       <c r="B156" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C156" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D156" s="5" t="s">
         <v>242</v>
       </c>
       <c r="E156" s="5" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="F156" s="5" t="s">
-        <v>278</v>
+        <v>258</v>
       </c>
       <c r="G156" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H156" s="5" t="s">
-        <v>340</v>
+        <v>427</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157" s="4" t="s">
         <v>164</v>
       </c>
       <c r="B157" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C157" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D157" s="5" t="s">
         <v>242</v>
       </c>
       <c r="E157" s="5" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="F157" s="5" t="s">
-        <v>265</v>
+        <v>268</v>
       </c>
       <c r="G157" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H157" s="5" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158" s="4" t="s">
         <v>165</v>
       </c>
       <c r="B158" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C158" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D158" s="5" t="s">
         <v>242</v>
       </c>
       <c r="E158" s="5" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="F158" s="5" t="s">
         <v>265</v>
       </c>
       <c r="G158" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H158" s="5" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159" s="4" t="s">
         <v>166</v>
       </c>
       <c r="B159" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C159" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D159" s="5" t="s">
         <v>242</v>
       </c>
       <c r="E159" s="5" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="F159" s="5" t="s">
-        <v>260</v>
+        <v>270</v>
       </c>
       <c r="G159" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H159" s="5" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160" s="4" t="s">
         <v>167</v>
       </c>
       <c r="B160" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C160" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D160" s="5" t="s">
         <v>242</v>
       </c>
       <c r="E160" s="5" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="F160" s="5" t="s">
-        <v>259</v>
+        <v>265</v>
       </c>
       <c r="G160" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H160" s="5" t="s">
-        <v>311</v>
+        <v>431</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161" s="4" t="s">
         <v>168</v>
       </c>
       <c r="B161" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C161" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D161" s="5" t="s">
         <v>242</v>
       </c>
       <c r="E161" s="5" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="F161" s="5" t="s">
-        <v>260</v>
+        <v>265</v>
       </c>
       <c r="G161" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H161" s="5" t="s">
-        <v>429</v>
+        <v>303</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162" s="4" t="s">
         <v>169</v>
       </c>
       <c r="B162" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C162" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D162" s="5" t="s">
         <v>242</v>
       </c>
       <c r="E162" s="5" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="F162" s="5" t="s">
-        <v>271</v>
+        <v>265</v>
       </c>
       <c r="G162" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H162" s="5" t="s">
-        <v>430</v>
+        <v>362</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163" s="4" t="s">
         <v>170</v>
       </c>
       <c r="B163" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C163" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D163" s="5" t="s">
         <v>242</v>
       </c>
       <c r="E163" s="5" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="F163" s="5" t="s">
-        <v>263</v>
+        <v>283</v>
       </c>
       <c r="G163" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H163" s="5" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164" s="4" t="s">
         <v>171</v>
       </c>
       <c r="B164" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C164" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D164" s="5" t="s">
         <v>242</v>
       </c>
       <c r="E164" s="5" t="s">
         <v>245</v>
       </c>
       <c r="F164" s="5" t="s">
-        <v>268</v>
+        <v>261</v>
       </c>
       <c r="G164" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H164" s="5" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165" s="4" t="s">
         <v>172</v>
       </c>
       <c r="B165" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C165" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D165" s="5" t="s">
         <v>242</v>
       </c>
       <c r="E165" s="5" t="s">
         <v>245</v>
       </c>
       <c r="F165" s="5" t="s">
-        <v>258</v>
+        <v>261</v>
       </c>
       <c r="G165" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H165" s="5" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166" s="4" t="s">
         <v>173</v>
       </c>
       <c r="B166" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C166" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D166" s="5" t="s">
         <v>242</v>
       </c>
       <c r="E166" s="5" t="s">
         <v>245</v>
       </c>
       <c r="F166" s="5" t="s">
-        <v>278</v>
+        <v>254</v>
       </c>
       <c r="G166" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H166" s="5" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167" s="4" t="s">
         <v>174</v>
       </c>
       <c r="B167" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C167" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D167" s="5" t="s">
         <v>242</v>
       </c>
       <c r="E167" s="5" t="s">
         <v>245</v>
       </c>
       <c r="F167" s="5" t="s">
-        <v>268</v>
+        <v>286</v>
       </c>
       <c r="G167" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H167" s="5" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168" s="4" t="s">
         <v>175</v>
       </c>
       <c r="B168" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C168" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D168" s="5" t="s">
         <v>242</v>
       </c>
       <c r="E168" s="5" t="s">
         <v>245</v>
       </c>
       <c r="F168" s="5" t="s">
-        <v>258</v>
+        <v>265</v>
       </c>
       <c r="G168" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H168" s="5" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169" s="4" t="s">
         <v>176</v>
       </c>
       <c r="B169" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C169" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D169" s="5" t="s">
         <v>242</v>
       </c>
       <c r="E169" s="5" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
       <c r="F169" s="5" t="s">
-        <v>275</v>
+        <v>287</v>
       </c>
       <c r="G169" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H169" s="5" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170" s="4" t="s">
         <v>177</v>
       </c>
       <c r="B170" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C170" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D170" s="5" t="s">
         <v>242</v>
       </c>
       <c r="E170" s="5" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
       <c r="F170" s="5" t="s">
-        <v>265</v>
+        <v>288</v>
       </c>
       <c r="G170" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H170" s="5" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171" s="4" t="s">
         <v>178</v>
       </c>
       <c r="B171" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C171" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D171" s="5" t="s">
         <v>242</v>
       </c>
       <c r="E171" s="5" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
       <c r="F171" s="5" t="s">
-        <v>271</v>
+        <v>261</v>
       </c>
       <c r="G171" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H171" s="5" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172" s="4" t="s">
         <v>179</v>
       </c>
       <c r="B172" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C172" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D172" s="5" t="s">
         <v>242</v>
       </c>
       <c r="E172" s="5" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
       <c r="F172" s="5" t="s">
-        <v>263</v>
+        <v>250</v>
       </c>
       <c r="G172" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H172" s="5" t="s">
-        <v>440</v>
+        <v>434</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173" s="4" t="s">
         <v>180</v>
       </c>
       <c r="B173" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C173" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D173" s="5" t="s">
         <v>242</v>
       </c>
       <c r="E173" s="5" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
       <c r="F173" s="5" t="s">
-        <v>286</v>
+        <v>256</v>
       </c>
       <c r="G173" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H173" s="5" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174" s="4" t="s">
         <v>181</v>
       </c>
       <c r="B174" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C174" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D174" s="5" t="s">
         <v>242</v>
       </c>
       <c r="E174" s="5" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
       <c r="F174" s="5" t="s">
-        <v>272</v>
+        <v>284</v>
       </c>
       <c r="G174" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H174" s="5" t="s">
         <v>442</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175" s="4" t="s">
         <v>182</v>
       </c>
       <c r="B175" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C175" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D175" s="5" t="s">
         <v>242</v>
       </c>
       <c r="E175" s="5" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
       <c r="F175" s="5" t="s">
-        <v>258</v>
+        <v>282</v>
       </c>
       <c r="G175" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H175" s="5" t="s">
-        <v>443</v>
+        <v>405</v>
       </c>
     </row>
     <row r="176" spans="1:8">
       <c r="A176" s="4" t="s">
         <v>183</v>
       </c>
       <c r="B176" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C176" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D176" s="5" t="s">
         <v>242</v>
       </c>
       <c r="E176" s="5" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
       <c r="F176" s="5" t="s">
-        <v>268</v>
+        <v>265</v>
       </c>
       <c r="G176" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H176" s="5" t="s">
-        <v>444</v>
+        <v>443</v>
       </c>
     </row>
     <row r="177" spans="1:8">
       <c r="A177" s="4" t="s">
         <v>184</v>
       </c>
       <c r="B177" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C177" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D177" s="5" t="s">
         <v>242</v>
       </c>
       <c r="E177" s="5" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
       <c r="F177" s="5" t="s">
-        <v>265</v>
+        <v>270</v>
       </c>
       <c r="G177" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H177" s="5" t="s">
-        <v>445</v>
+        <v>444</v>
       </c>
     </row>
     <row r="178" spans="1:8">
       <c r="A178" s="4" t="s">
         <v>185</v>
       </c>
       <c r="B178" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C178" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D178" s="5" t="s">
         <v>242</v>
       </c>
       <c r="E178" s="5" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
       <c r="F178" s="5" t="s">
-        <v>270</v>
+        <v>260</v>
       </c>
       <c r="G178" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H178" s="5" t="s">
-        <v>446</v>
+        <v>445</v>
       </c>
     </row>
     <row r="179" spans="1:8">
       <c r="A179" s="4" t="s">
         <v>186</v>
       </c>
       <c r="B179" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C179" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D179" s="5" t="s">
         <v>242</v>
       </c>
       <c r="E179" s="5" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
       <c r="F179" s="5" t="s">
-        <v>265</v>
+        <v>283</v>
       </c>
       <c r="G179" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H179" s="5" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
     </row>
     <row r="180" spans="1:8">
       <c r="A180" s="4" t="s">
         <v>187</v>
       </c>
       <c r="B180" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C180" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D180" s="5" t="s">
         <v>242</v>
       </c>
       <c r="E180" s="5" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
       <c r="F180" s="5" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="G180" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H180" s="5" t="s">
-        <v>303</v>
+        <v>447</v>
       </c>
     </row>
     <row r="181" spans="1:8">
       <c r="A181" s="4" t="s">
         <v>188</v>
       </c>
       <c r="B181" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C181" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D181" s="5" t="s">
         <v>242</v>
       </c>
       <c r="E181" s="5" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
       <c r="F181" s="5" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="G181" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H181" s="5" t="s">
-        <v>362</v>
+        <v>448</v>
       </c>
     </row>
     <row r="182" spans="1:8">
       <c r="A182" s="4" t="s">
         <v>189</v>
       </c>
       <c r="B182" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C182" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D182" s="5" t="s">
         <v>242</v>
       </c>
       <c r="E182" s="5" t="s">
-        <v>245</v>
+        <v>249</v>
       </c>
       <c r="F182" s="5" t="s">
-        <v>283</v>
+        <v>268</v>
       </c>
       <c r="G182" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H182" s="5" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
     </row>
     <row r="183" spans="1:8">
       <c r="A183" s="4" t="s">
         <v>190</v>
       </c>
       <c r="B183" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C183" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D183" s="5" t="s">
         <v>242</v>
       </c>
       <c r="E183" s="5" t="s">
-        <v>245</v>
+        <v>249</v>
       </c>
       <c r="F183" s="5" t="s">
-        <v>261</v>
+        <v>257</v>
       </c>
       <c r="G183" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H183" s="5" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
     </row>
     <row r="184" spans="1:8">
       <c r="A184" s="4" t="s">
         <v>191</v>
       </c>
       <c r="B184" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C184" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D184" s="5" t="s">
         <v>242</v>
       </c>
       <c r="E184" s="5" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
       <c r="F184" s="5" t="s">
-        <v>261</v>
+        <v>265</v>
       </c>
       <c r="G184" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H184" s="5" t="s">
-        <v>450</v>
+        <v>347</v>
       </c>
     </row>
     <row r="185" spans="1:8">
       <c r="A185" s="4" t="s">
         <v>192</v>
       </c>
       <c r="B185" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C185" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D185" s="5" t="s">
         <v>242</v>
       </c>
       <c r="E185" s="5" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
       <c r="F185" s="5" t="s">
-        <v>254</v>
+        <v>260</v>
       </c>
       <c r="G185" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H185" s="5" t="s">
         <v>451</v>
       </c>
     </row>
     <row r="186" spans="1:8">
       <c r="A186" s="4" t="s">
         <v>193</v>
       </c>
       <c r="B186" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C186" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D186" s="5" t="s">
         <v>242</v>
       </c>
       <c r="E186" s="5" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
       <c r="F186" s="5" t="s">
-        <v>287</v>
+        <v>270</v>
       </c>
       <c r="G186" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H186" s="5" t="s">
         <v>452</v>
       </c>
     </row>
     <row r="187" spans="1:8">
       <c r="A187" s="4" t="s">
         <v>194</v>
       </c>
       <c r="B187" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C187" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D187" s="5" t="s">
         <v>242</v>
       </c>
       <c r="E187" s="5" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
       <c r="F187" s="5" t="s">
-        <v>265</v>
+        <v>285</v>
       </c>
       <c r="G187" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H187" s="5" t="s">
-        <v>426</v>
+        <v>453</v>
       </c>
     </row>
     <row r="188" spans="1:8">
       <c r="A188" s="4" t="s">
         <v>195</v>
       </c>
       <c r="B188" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C188" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D188" s="5" t="s">
         <v>242</v>
       </c>
       <c r="E188" s="5" t="s">
         <v>243</v>
       </c>
       <c r="F188" s="5" t="s">
-        <v>288</v>
+        <v>274</v>
       </c>
       <c r="G188" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H188" s="5" t="s">
-        <v>453</v>
+        <v>359</v>
       </c>
     </row>
     <row r="189" spans="1:8">
       <c r="A189" s="4" t="s">
         <v>196</v>
       </c>
       <c r="B189" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C189" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D189" s="5" t="s">
         <v>242</v>
       </c>
       <c r="E189" s="5" t="s">
         <v>243</v>
       </c>
       <c r="F189" s="5" t="s">
-        <v>289</v>
+        <v>274</v>
       </c>
       <c r="G189" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H189" s="5" t="s">
         <v>454</v>
       </c>
     </row>
     <row r="190" spans="1:8">
       <c r="A190" s="4" t="s">
         <v>197</v>
       </c>
       <c r="B190" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C190" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D190" s="5" t="s">
         <v>242</v>
       </c>
       <c r="E190" s="5" t="s">
         <v>243</v>
       </c>
       <c r="F190" s="5" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
       <c r="G190" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H190" s="5" t="s">
         <v>455</v>
       </c>
     </row>
     <row r="191" spans="1:8">
       <c r="A191" s="4" t="s">
         <v>198</v>
       </c>
       <c r="B191" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C191" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D191" s="5" t="s">
         <v>242</v>
       </c>
       <c r="E191" s="5" t="s">
         <v>243</v>
       </c>
       <c r="F191" s="5" t="s">
-        <v>250</v>
+        <v>271</v>
       </c>
       <c r="G191" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H191" s="5" t="s">
-        <v>450</v>
+        <v>456</v>
       </c>
     </row>
     <row r="192" spans="1:8">
       <c r="A192" s="4" t="s">
         <v>199</v>
       </c>
       <c r="B192" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C192" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D192" s="5" t="s">
         <v>242</v>
       </c>
       <c r="E192" s="5" t="s">
         <v>243</v>
       </c>
       <c r="F192" s="5" t="s">
-        <v>256</v>
+        <v>268</v>
       </c>
       <c r="G192" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H192" s="5" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="193" spans="1:8">
       <c r="A193" s="4" t="s">
         <v>200</v>
       </c>
       <c r="B193" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C193" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D193" s="5" t="s">
         <v>242</v>
       </c>
       <c r="E193" s="5" t="s">
         <v>243</v>
       </c>
       <c r="F193" s="5" t="s">
-        <v>284</v>
+        <v>277</v>
       </c>
       <c r="G193" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H193" s="5" t="s">
-        <v>457</v>
+        <v>370</v>
       </c>
     </row>
     <row r="194" spans="1:8">
       <c r="A194" s="4" t="s">
         <v>201</v>
       </c>
       <c r="B194" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C194" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D194" s="5" t="s">
         <v>242</v>
       </c>
       <c r="E194" s="5" t="s">
         <v>243</v>
       </c>
       <c r="F194" s="5" t="s">
-        <v>282</v>
+        <v>259</v>
       </c>
       <c r="G194" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H194" s="5" t="s">
-        <v>405</v>
+        <v>458</v>
       </c>
     </row>
     <row r="195" spans="1:8">
       <c r="A195" s="4" t="s">
         <v>202</v>
       </c>
       <c r="B195" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C195" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D195" s="5" t="s">
         <v>242</v>
       </c>
       <c r="E195" s="5" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="F195" s="5" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="G195" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H195" s="5" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
     </row>
     <row r="196" spans="1:8">
       <c r="A196" s="4" t="s">
         <v>203</v>
       </c>
       <c r="B196" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C196" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D196" s="5" t="s">
         <v>242</v>
       </c>
       <c r="E196" s="5" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="F196" s="5" t="s">
-        <v>270</v>
+        <v>250</v>
       </c>
       <c r="G196" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H196" s="5" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
     </row>
     <row r="197" spans="1:8">
       <c r="A197" s="4" t="s">
         <v>204</v>
       </c>
       <c r="B197" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C197" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D197" s="5" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E197" s="5" t="s">
         <v>243</v>
       </c>
       <c r="F197" s="5" t="s">
-        <v>260</v>
+        <v>278</v>
       </c>
       <c r="G197" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H197" s="5" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
     </row>
     <row r="198" spans="1:8">
       <c r="A198" s="4" t="s">
         <v>205</v>
       </c>
       <c r="B198" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C198" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D198" s="5" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E198" s="5" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="F198" s="5" t="s">
-        <v>283</v>
+        <v>274</v>
       </c>
       <c r="G198" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H198" s="5" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
     </row>
     <row r="199" spans="1:8">
       <c r="A199" s="4" t="s">
         <v>206</v>
       </c>
       <c r="B199" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C199" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D199" s="5" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E199" s="5" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="F199" s="5" t="s">
-        <v>266</v>
+        <v>263</v>
       </c>
       <c r="G199" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H199" s="5" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
     </row>
     <row r="200" spans="1:8">
       <c r="A200" s="4" t="s">
         <v>207</v>
       </c>
       <c r="B200" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C200" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D200" s="5" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E200" s="5" t="s">
         <v>243</v>
       </c>
       <c r="F200" s="5" t="s">
         <v>263</v>
       </c>
       <c r="G200" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H200" s="5" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
     </row>
     <row r="201" spans="1:8">
       <c r="A201" s="4" t="s">
         <v>208</v>
       </c>
       <c r="B201" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C201" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D201" s="5" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E201" s="5" t="s">
-        <v>249</v>
+        <v>243</v>
       </c>
       <c r="F201" s="5" t="s">
-        <v>268</v>
+        <v>262</v>
       </c>
       <c r="G201" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H201" s="5" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="202" spans="1:8">
       <c r="A202" s="4" t="s">
         <v>209</v>
       </c>
       <c r="B202" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C202" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D202" s="5" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E202" s="5" t="s">
-        <v>249</v>
+        <v>245</v>
       </c>
       <c r="F202" s="5" t="s">
-        <v>257</v>
+        <v>250</v>
       </c>
       <c r="G202" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H202" s="5" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
     </row>
     <row r="203" spans="1:8">
       <c r="A203" s="4" t="s">
         <v>210</v>
       </c>
       <c r="B203" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C203" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D203" s="5" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E203" s="5" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="F203" s="5" t="s">
-        <v>265</v>
+        <v>277</v>
       </c>
       <c r="G203" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H203" s="5" t="s">
-        <v>347</v>
+        <v>467</v>
       </c>
     </row>
     <row r="204" spans="1:8">
       <c r="A204" s="4" t="s">
         <v>211</v>
       </c>
       <c r="B204" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C204" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D204" s="5" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E204" s="5" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="F204" s="5" t="s">
-        <v>260</v>
+        <v>253</v>
       </c>
       <c r="G204" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H204" s="5" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
     </row>
     <row r="205" spans="1:8">
       <c r="A205" s="4" t="s">
         <v>212</v>
       </c>
       <c r="B205" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C205" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D205" s="5" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E205" s="5" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="F205" s="5" t="s">
-        <v>270</v>
+        <v>265</v>
       </c>
       <c r="G205" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H205" s="5" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
     </row>
     <row r="206" spans="1:8">
       <c r="A206" s="4" t="s">
         <v>213</v>
       </c>
       <c r="B206" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C206" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D206" s="5" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E206" s="5" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="F206" s="5" t="s">
-        <v>286</v>
+        <v>271</v>
       </c>
       <c r="G206" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H206" s="5" t="s">
-        <v>468</v>
+        <v>325</v>
       </c>
     </row>
     <row r="207" spans="1:8">
       <c r="A207" s="4" t="s">
         <v>214</v>
       </c>
       <c r="B207" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C207" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D207" s="5" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="E207" s="5" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="F207" s="5" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="G207" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H207" s="5" t="s">
-        <v>359</v>
+        <v>470</v>
       </c>
     </row>
     <row r="208" spans="1:8">
       <c r="A208" s="4" t="s">
         <v>215</v>
       </c>
       <c r="B208" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C208" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D208" s="5" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E208" s="5" t="s">
         <v>243</v>
       </c>
       <c r="F208" s="5" t="s">
-        <v>274</v>
+        <v>277</v>
       </c>
       <c r="G208" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H208" s="5" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
     </row>
     <row r="209" spans="1:8">
       <c r="A209" s="4" t="s">
         <v>216</v>
       </c>
       <c r="B209" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C209" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D209" s="5" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E209" s="5" t="s">
         <v>243</v>
       </c>
       <c r="F209" s="5" t="s">
-        <v>260</v>
+        <v>250</v>
       </c>
       <c r="G209" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H209" s="5" t="s">
-        <v>470</v>
+        <v>393</v>
       </c>
     </row>
     <row r="210" spans="1:8">
       <c r="A210" s="4" t="s">
         <v>217</v>
       </c>
       <c r="B210" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C210" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D210" s="5" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E210" s="5" t="s">
         <v>243</v>
       </c>
       <c r="F210" s="5" t="s">
-        <v>271</v>
+        <v>263</v>
       </c>
       <c r="G210" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H210" s="5" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
     </row>
     <row r="211" spans="1:8">
       <c r="A211" s="4" t="s">
         <v>218</v>
       </c>
       <c r="B211" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C211" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D211" s="5" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E211" s="5" t="s">
         <v>243</v>
       </c>
       <c r="F211" s="5" t="s">
-        <v>268</v>
+        <v>250</v>
       </c>
       <c r="G211" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H211" s="5" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="212" spans="1:8">
       <c r="A212" s="4" t="s">
         <v>219</v>
       </c>
       <c r="B212" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C212" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D212" s="5" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E212" s="5" t="s">
         <v>243</v>
       </c>
       <c r="F212" s="5" t="s">
-        <v>277</v>
+        <v>274</v>
       </c>
       <c r="G212" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H212" s="5" t="s">
-        <v>370</v>
+        <v>474</v>
       </c>
     </row>
     <row r="213" spans="1:8">
       <c r="A213" s="4" t="s">
         <v>220</v>
       </c>
       <c r="B213" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C213" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D213" s="5" t="s">
         <v>242</v>
       </c>
       <c r="E213" s="5" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F213" s="5" t="s">
-        <v>259</v>
+        <v>253</v>
       </c>
       <c r="G213" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H213" s="5" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
     </row>
     <row r="214" spans="1:8">
       <c r="A214" s="4" t="s">
         <v>221</v>
       </c>
       <c r="B214" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C214" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D214" s="5" t="s">
         <v>242</v>
       </c>
       <c r="E214" s="5" t="s">
-        <v>245</v>
+        <v>249</v>
       </c>
       <c r="F214" s="5" t="s">
-        <v>263</v>
+        <v>258</v>
       </c>
       <c r="G214" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H214" s="5" t="s">
-        <v>474</v>
+        <v>476</v>
       </c>
     </row>
     <row r="215" spans="1:8">
       <c r="A215" s="4" t="s">
         <v>222</v>
       </c>
       <c r="B215" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C215" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D215" s="5" t="s">
         <v>242</v>
       </c>
       <c r="E215" s="5" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F215" s="5" t="s">
-        <v>250</v>
+        <v>263</v>
       </c>
       <c r="G215" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H215" s="5" t="s">
-        <v>475</v>
+        <v>477</v>
       </c>
     </row>
     <row r="216" spans="1:8">
       <c r="A216" s="4" t="s">
         <v>223</v>
       </c>
       <c r="B216" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C216" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D216" s="5" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="E216" s="5" t="s">
-        <v>243</v>
+        <v>247</v>
       </c>
       <c r="F216" s="5" t="s">
-        <v>278</v>
+        <v>274</v>
       </c>
       <c r="G216" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H216" s="5" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="217" spans="1:8">
       <c r="A217" s="4" t="s">
         <v>224</v>
       </c>
       <c r="B217" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C217" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D217" s="5" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="E217" s="5" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
       <c r="F217" s="5" t="s">
-        <v>274</v>
+        <v>256</v>
       </c>
       <c r="G217" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H217" s="5" t="s">
-        <v>477</v>
+        <v>479</v>
       </c>
     </row>
     <row r="218" spans="1:8">
       <c r="A218" s="4" t="s">
         <v>225</v>
       </c>
       <c r="B218" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C218" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D218" s="5" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="E218" s="5" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
       <c r="F218" s="5" t="s">
-        <v>263</v>
+        <v>256</v>
       </c>
       <c r="G218" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H218" s="5" t="s">
-        <v>478</v>
+        <v>480</v>
       </c>
     </row>
     <row r="219" spans="1:8">
       <c r="A219" s="4" t="s">
         <v>226</v>
       </c>
       <c r="B219" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C219" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D219" s="5" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="E219" s="5" t="s">
-        <v>243</v>
+        <v>247</v>
       </c>
       <c r="F219" s="5" t="s">
-        <v>263</v>
+        <v>254</v>
       </c>
       <c r="G219" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H219" s="5" t="s">
-        <v>479</v>
+        <v>481</v>
       </c>
     </row>
     <row r="220" spans="1:8">
       <c r="A220" s="4" t="s">
         <v>227</v>
       </c>
       <c r="B220" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C220" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D220" s="5" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="E220" s="5" t="s">
-        <v>243</v>
+        <v>247</v>
       </c>
       <c r="F220" s="5" t="s">
-        <v>262</v>
+        <v>252</v>
       </c>
       <c r="G220" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H220" s="5" t="s">
-        <v>480</v>
+        <v>482</v>
       </c>
     </row>
     <row r="221" spans="1:8">
       <c r="A221" s="4" t="s">
         <v>228</v>
       </c>
       <c r="B221" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C221" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D221" s="5" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="E221" s="5" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F221" s="5" t="s">
-        <v>250</v>
+        <v>257</v>
       </c>
       <c r="G221" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H221" s="5" t="s">
-        <v>481</v>
+        <v>483</v>
       </c>
     </row>
     <row r="222" spans="1:8">
       <c r="A222" s="4" t="s">
         <v>229</v>
       </c>
       <c r="B222" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C222" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D222" s="5" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="E222" s="5" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="F222" s="5" t="s">
-        <v>277</v>
+        <v>289</v>
       </c>
       <c r="G222" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H222" s="5" t="s">
-        <v>482</v>
+        <v>484</v>
       </c>
     </row>
     <row r="223" spans="1:8">
       <c r="A223" s="4" t="s">
         <v>230</v>
       </c>
       <c r="B223" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C223" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D223" s="5" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="E223" s="5" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
       <c r="F223" s="5" t="s">
-        <v>253</v>
+        <v>260</v>
       </c>
       <c r="G223" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H223" s="5" t="s">
-        <v>483</v>
+        <v>485</v>
       </c>
     </row>
     <row r="224" spans="1:8">
       <c r="A224" s="4" t="s">
         <v>231</v>
       </c>
       <c r="B224" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C224" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D224" s="5" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="E224" s="5" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
       <c r="F224" s="5" t="s">
-        <v>265</v>
+        <v>272</v>
       </c>
       <c r="G224" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H224" s="5" t="s">
-        <v>484</v>
+        <v>305</v>
       </c>
     </row>
     <row r="225" spans="1:8">
       <c r="A225" s="4" t="s">
         <v>232</v>
       </c>
       <c r="B225" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C225" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D225" s="5" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="E225" s="5" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F225" s="5" t="s">
-        <v>271</v>
+        <v>258</v>
       </c>
       <c r="G225" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H225" s="5" t="s">
-        <v>325</v>
+        <v>486</v>
       </c>
     </row>
     <row r="226" spans="1:8">
       <c r="A226" s="4" t="s">
         <v>233</v>
       </c>
       <c r="B226" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C226" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D226" s="5" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E226" s="5" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F226" s="5" t="s">
-        <v>273</v>
+        <v>265</v>
       </c>
       <c r="G226" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H226" s="5" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
     </row>
     <row r="227" spans="1:8">
       <c r="A227" s="4" t="s">
         <v>234</v>
       </c>
       <c r="B227" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C227" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D227" s="5" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="E227" s="5" t="s">
-        <v>243</v>
+        <v>247</v>
       </c>
       <c r="F227" s="5" t="s">
-        <v>277</v>
+        <v>268</v>
       </c>
       <c r="G227" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H227" s="5" t="s">
-        <v>486</v>
+        <v>476</v>
       </c>
     </row>
     <row r="228" spans="1:8">
       <c r="A228" s="4" t="s">
         <v>235</v>
       </c>
       <c r="B228" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C228" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D228" s="5" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="E228" s="5" t="s">
         <v>243</v>
       </c>
       <c r="F228" s="5" t="s">
-        <v>250</v>
+        <v>258</v>
       </c>
       <c r="G228" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H228" s="5" t="s">
-        <v>393</v>
+        <v>488</v>
       </c>
     </row>
     <row r="229" spans="1:8">
       <c r="A229" s="4" t="s">
         <v>236</v>
       </c>
       <c r="B229" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C229" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D229" s="5" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="E229" s="5" t="s">
         <v>243</v>
       </c>
       <c r="F229" s="5" t="s">
-        <v>263</v>
+        <v>278</v>
       </c>
       <c r="G229" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H229" s="5" t="s">
-        <v>487</v>
+        <v>340</v>
       </c>
     </row>
     <row r="230" spans="1:8">
       <c r="A230" s="4" t="s">
         <v>237</v>
       </c>
       <c r="B230" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C230" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D230" s="5" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="E230" s="5" t="s">
         <v>243</v>
       </c>
       <c r="F230" s="5" t="s">
-        <v>250</v>
+        <v>265</v>
       </c>
       <c r="G230" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H230" s="5" t="s">
-        <v>488</v>
+        <v>437</v>
       </c>
     </row>
     <row r="231" spans="1:8">
       <c r="A231" s="4" t="s">
         <v>238</v>
       </c>
       <c r="B231" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C231" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D231" s="5" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="E231" s="5" t="s">
         <v>243</v>
       </c>
       <c r="F231" s="5" t="s">
-        <v>274</v>
+        <v>265</v>
       </c>
       <c r="G231" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H231" s="5" t="s">
         <v>489</v>
       </c>
     </row>
     <row r="235" spans="1:8">
       <c r="A235" s="6" t="s">
         <v>507</v>
       </c>
       <c r="C235" s="6" t="s">
         <v>508</v>
       </c>
       <c r="E235" s="6" t="s">
         <v>509</v>
       </c>
       <c r="F235" s="6" t="s">
         <v>510</v>
       </c>
       <c r="H235" s="6" t="s">
         <v>511</v>
       </c>
     </row>
@@ -12009,2147 +12009,2147 @@
       </c>
       <c r="E139" s="5" t="s">
         <v>245</v>
       </c>
       <c r="F139" s="5" t="s">
         <v>255</v>
       </c>
       <c r="G139" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="140" spans="1:7">
       <c r="A140" s="4" t="s">
         <v>147</v>
       </c>
       <c r="B140" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C140" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D140" s="5" t="s">
         <v>242</v>
       </c>
       <c r="E140" s="5" t="s">
-        <v>249</v>
+        <v>243</v>
       </c>
       <c r="F140" s="5" t="s">
-        <v>253</v>
+        <v>260</v>
       </c>
       <c r="G140" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="141" spans="1:7">
       <c r="A141" s="4" t="s">
         <v>148</v>
       </c>
       <c r="B141" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C141" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D141" s="5" t="s">
         <v>242</v>
       </c>
       <c r="E141" s="5" t="s">
-        <v>249</v>
+        <v>243</v>
       </c>
       <c r="F141" s="5" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="G141" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="142" spans="1:7">
       <c r="A142" s="4" t="s">
         <v>149</v>
       </c>
       <c r="B142" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C142" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D142" s="5" t="s">
         <v>242</v>
       </c>
       <c r="E142" s="5" t="s">
-        <v>247</v>
+        <v>243</v>
       </c>
       <c r="F142" s="5" t="s">
-        <v>263</v>
+        <v>260</v>
       </c>
       <c r="G142" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="143" spans="1:7">
       <c r="A143" s="4" t="s">
         <v>150</v>
       </c>
       <c r="B143" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C143" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D143" s="5" t="s">
         <v>242</v>
       </c>
       <c r="E143" s="5" t="s">
-        <v>247</v>
+        <v>243</v>
       </c>
       <c r="F143" s="5" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="G143" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="144" spans="1:7">
       <c r="A144" s="4" t="s">
         <v>151</v>
       </c>
       <c r="B144" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C144" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D144" s="5" t="s">
         <v>242</v>
       </c>
       <c r="E144" s="5" t="s">
         <v>243</v>
       </c>
       <c r="F144" s="5" t="s">
-        <v>256</v>
+        <v>263</v>
       </c>
       <c r="G144" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="145" spans="1:7">
       <c r="A145" s="4" t="s">
         <v>152</v>
       </c>
       <c r="B145" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C145" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D145" s="5" t="s">
         <v>242</v>
       </c>
       <c r="E145" s="5" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="F145" s="5" t="s">
-        <v>256</v>
+        <v>268</v>
       </c>
       <c r="G145" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="146" spans="1:7">
       <c r="A146" s="4" t="s">
         <v>153</v>
       </c>
       <c r="B146" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C146" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D146" s="5" t="s">
         <v>242</v>
       </c>
       <c r="E146" s="5" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F146" s="5" t="s">
-        <v>254</v>
+        <v>258</v>
       </c>
       <c r="G146" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="147" spans="1:7">
       <c r="A147" s="4" t="s">
         <v>154</v>
       </c>
       <c r="B147" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C147" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D147" s="5" t="s">
         <v>242</v>
       </c>
       <c r="E147" s="5" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F147" s="5" t="s">
-        <v>252</v>
+        <v>278</v>
       </c>
       <c r="G147" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="148" spans="1:7">
       <c r="A148" s="4" t="s">
         <v>155</v>
       </c>
       <c r="B148" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C148" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D148" s="5" t="s">
         <v>242</v>
       </c>
       <c r="E148" s="5" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F148" s="5" t="s">
-        <v>257</v>
+        <v>268</v>
       </c>
       <c r="G148" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="149" spans="1:7">
       <c r="A149" s="4" t="s">
         <v>156</v>
       </c>
       <c r="B149" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C149" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D149" s="5" t="s">
         <v>242</v>
       </c>
       <c r="E149" s="5" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
       <c r="F149" s="5" t="s">
-        <v>285</v>
+        <v>258</v>
       </c>
       <c r="G149" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="150" spans="1:7">
       <c r="A150" s="4" t="s">
         <v>157</v>
       </c>
       <c r="B150" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C150" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D150" s="5" t="s">
         <v>242</v>
       </c>
       <c r="E150" s="5" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="F150" s="5" t="s">
-        <v>260</v>
+        <v>275</v>
       </c>
       <c r="G150" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="151" spans="1:7">
       <c r="A151" s="4" t="s">
         <v>158</v>
       </c>
       <c r="B151" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C151" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D151" s="5" t="s">
         <v>242</v>
       </c>
       <c r="E151" s="5" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="F151" s="5" t="s">
-        <v>272</v>
+        <v>265</v>
       </c>
       <c r="G151" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="152" spans="1:7">
       <c r="A152" s="4" t="s">
         <v>159</v>
       </c>
       <c r="B152" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C152" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D152" s="5" t="s">
         <v>242</v>
       </c>
       <c r="E152" s="5" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F152" s="5" t="s">
-        <v>258</v>
+        <v>271</v>
       </c>
       <c r="G152" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="153" spans="1:7">
       <c r="A153" s="4" t="s">
         <v>160</v>
       </c>
       <c r="B153" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C153" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D153" s="5" t="s">
         <v>242</v>
       </c>
       <c r="E153" s="5" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F153" s="5" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="G153" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="154" spans="1:7">
       <c r="A154" s="4" t="s">
         <v>161</v>
       </c>
       <c r="B154" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C154" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D154" s="5" t="s">
         <v>242</v>
       </c>
       <c r="E154" s="5" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F154" s="5" t="s">
-        <v>268</v>
+        <v>285</v>
       </c>
       <c r="G154" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="155" spans="1:7">
       <c r="A155" s="4" t="s">
         <v>162</v>
       </c>
       <c r="B155" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C155" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D155" s="5" t="s">
         <v>242</v>
       </c>
       <c r="E155" s="5" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="F155" s="5" t="s">
-        <v>258</v>
+        <v>272</v>
       </c>
       <c r="G155" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="156" spans="1:7">
       <c r="A156" s="4" t="s">
         <v>163</v>
       </c>
       <c r="B156" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C156" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D156" s="5" t="s">
         <v>242</v>
       </c>
       <c r="E156" s="5" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="F156" s="5" t="s">
-        <v>278</v>
+        <v>258</v>
       </c>
       <c r="G156" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="157" spans="1:7">
       <c r="A157" s="4" t="s">
         <v>164</v>
       </c>
       <c r="B157" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C157" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D157" s="5" t="s">
         <v>242</v>
       </c>
       <c r="E157" s="5" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="F157" s="5" t="s">
-        <v>265</v>
+        <v>268</v>
       </c>
       <c r="G157" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="158" spans="1:7">
       <c r="A158" s="4" t="s">
         <v>165</v>
       </c>
       <c r="B158" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C158" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D158" s="5" t="s">
         <v>242</v>
       </c>
       <c r="E158" s="5" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="F158" s="5" t="s">
         <v>265</v>
       </c>
       <c r="G158" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="159" spans="1:7">
       <c r="A159" s="4" t="s">
         <v>166</v>
       </c>
       <c r="B159" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C159" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D159" s="5" t="s">
         <v>242</v>
       </c>
       <c r="E159" s="5" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="F159" s="5" t="s">
-        <v>260</v>
+        <v>270</v>
       </c>
       <c r="G159" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="160" spans="1:7">
       <c r="A160" s="4" t="s">
         <v>167</v>
       </c>
       <c r="B160" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C160" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D160" s="5" t="s">
         <v>242</v>
       </c>
       <c r="E160" s="5" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="F160" s="5" t="s">
-        <v>259</v>
+        <v>265</v>
       </c>
       <c r="G160" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="161" spans="1:7">
       <c r="A161" s="4" t="s">
         <v>168</v>
       </c>
       <c r="B161" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C161" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D161" s="5" t="s">
         <v>242</v>
       </c>
       <c r="E161" s="5" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="F161" s="5" t="s">
-        <v>260</v>
+        <v>265</v>
       </c>
       <c r="G161" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="162" spans="1:7">
       <c r="A162" s="4" t="s">
         <v>169</v>
       </c>
       <c r="B162" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C162" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D162" s="5" t="s">
         <v>242</v>
       </c>
       <c r="E162" s="5" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="F162" s="5" t="s">
-        <v>271</v>
+        <v>265</v>
       </c>
       <c r="G162" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="163" spans="1:7">
       <c r="A163" s="4" t="s">
         <v>170</v>
       </c>
       <c r="B163" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C163" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D163" s="5" t="s">
         <v>242</v>
       </c>
       <c r="E163" s="5" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="F163" s="5" t="s">
-        <v>263</v>
+        <v>283</v>
       </c>
       <c r="G163" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="164" spans="1:7">
       <c r="A164" s="4" t="s">
         <v>171</v>
       </c>
       <c r="B164" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C164" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D164" s="5" t="s">
         <v>242</v>
       </c>
       <c r="E164" s="5" t="s">
         <v>245</v>
       </c>
       <c r="F164" s="5" t="s">
-        <v>268</v>
+        <v>261</v>
       </c>
       <c r="G164" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="165" spans="1:7">
       <c r="A165" s="4" t="s">
         <v>172</v>
       </c>
       <c r="B165" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C165" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D165" s="5" t="s">
         <v>242</v>
       </c>
       <c r="E165" s="5" t="s">
         <v>245</v>
       </c>
       <c r="F165" s="5" t="s">
-        <v>258</v>
+        <v>261</v>
       </c>
       <c r="G165" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="166" spans="1:7">
       <c r="A166" s="4" t="s">
         <v>173</v>
       </c>
       <c r="B166" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C166" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D166" s="5" t="s">
         <v>242</v>
       </c>
       <c r="E166" s="5" t="s">
         <v>245</v>
       </c>
       <c r="F166" s="5" t="s">
-        <v>278</v>
+        <v>254</v>
       </c>
       <c r="G166" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="167" spans="1:7">
       <c r="A167" s="4" t="s">
         <v>174</v>
       </c>
       <c r="B167" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C167" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D167" s="5" t="s">
         <v>242</v>
       </c>
       <c r="E167" s="5" t="s">
         <v>245</v>
       </c>
       <c r="F167" s="5" t="s">
-        <v>268</v>
+        <v>286</v>
       </c>
       <c r="G167" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="168" spans="1:7">
       <c r="A168" s="4" t="s">
         <v>175</v>
       </c>
       <c r="B168" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C168" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D168" s="5" t="s">
         <v>242</v>
       </c>
       <c r="E168" s="5" t="s">
         <v>245</v>
       </c>
       <c r="F168" s="5" t="s">
-        <v>258</v>
+        <v>265</v>
       </c>
       <c r="G168" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="169" spans="1:7">
       <c r="A169" s="4" t="s">
         <v>176</v>
       </c>
       <c r="B169" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C169" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D169" s="5" t="s">
         <v>242</v>
       </c>
       <c r="E169" s="5" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
       <c r="F169" s="5" t="s">
-        <v>275</v>
+        <v>287</v>
       </c>
       <c r="G169" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="170" spans="1:7">
       <c r="A170" s="4" t="s">
         <v>177</v>
       </c>
       <c r="B170" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C170" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D170" s="5" t="s">
         <v>242</v>
       </c>
       <c r="E170" s="5" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
       <c r="F170" s="5" t="s">
-        <v>265</v>
+        <v>288</v>
       </c>
       <c r="G170" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="171" spans="1:7">
       <c r="A171" s="4" t="s">
         <v>178</v>
       </c>
       <c r="B171" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C171" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D171" s="5" t="s">
         <v>242</v>
       </c>
       <c r="E171" s="5" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
       <c r="F171" s="5" t="s">
-        <v>271</v>
+        <v>261</v>
       </c>
       <c r="G171" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="172" spans="1:7">
       <c r="A172" s="4" t="s">
         <v>179</v>
       </c>
       <c r="B172" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C172" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D172" s="5" t="s">
         <v>242</v>
       </c>
       <c r="E172" s="5" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
       <c r="F172" s="5" t="s">
-        <v>263</v>
+        <v>250</v>
       </c>
       <c r="G172" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="173" spans="1:7">
       <c r="A173" s="4" t="s">
         <v>180</v>
       </c>
       <c r="B173" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C173" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D173" s="5" t="s">
         <v>242</v>
       </c>
       <c r="E173" s="5" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
       <c r="F173" s="5" t="s">
-        <v>286</v>
+        <v>256</v>
       </c>
       <c r="G173" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="174" spans="1:7">
       <c r="A174" s="4" t="s">
         <v>181</v>
       </c>
       <c r="B174" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C174" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D174" s="5" t="s">
         <v>242</v>
       </c>
       <c r="E174" s="5" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
       <c r="F174" s="5" t="s">
-        <v>272</v>
+        <v>284</v>
       </c>
       <c r="G174" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="175" spans="1:7">
       <c r="A175" s="4" t="s">
         <v>182</v>
       </c>
       <c r="B175" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C175" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D175" s="5" t="s">
         <v>242</v>
       </c>
       <c r="E175" s="5" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
       <c r="F175" s="5" t="s">
-        <v>258</v>
+        <v>282</v>
       </c>
       <c r="G175" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="176" spans="1:7">
       <c r="A176" s="4" t="s">
         <v>183</v>
       </c>
       <c r="B176" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C176" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D176" s="5" t="s">
         <v>242</v>
       </c>
       <c r="E176" s="5" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
       <c r="F176" s="5" t="s">
-        <v>268</v>
+        <v>265</v>
       </c>
       <c r="G176" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="177" spans="1:7">
       <c r="A177" s="4" t="s">
         <v>184</v>
       </c>
       <c r="B177" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C177" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D177" s="5" t="s">
         <v>242</v>
       </c>
       <c r="E177" s="5" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
       <c r="F177" s="5" t="s">
-        <v>265</v>
+        <v>270</v>
       </c>
       <c r="G177" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="178" spans="1:7">
       <c r="A178" s="4" t="s">
         <v>185</v>
       </c>
       <c r="B178" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C178" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D178" s="5" t="s">
         <v>242</v>
       </c>
       <c r="E178" s="5" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
       <c r="F178" s="5" t="s">
-        <v>270</v>
+        <v>260</v>
       </c>
       <c r="G178" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="179" spans="1:7">
       <c r="A179" s="4" t="s">
         <v>186</v>
       </c>
       <c r="B179" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C179" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D179" s="5" t="s">
         <v>242</v>
       </c>
       <c r="E179" s="5" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
       <c r="F179" s="5" t="s">
-        <v>265</v>
+        <v>283</v>
       </c>
       <c r="G179" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="180" spans="1:7">
       <c r="A180" s="4" t="s">
         <v>187</v>
       </c>
       <c r="B180" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C180" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D180" s="5" t="s">
         <v>242</v>
       </c>
       <c r="E180" s="5" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
       <c r="F180" s="5" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="G180" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="181" spans="1:7">
       <c r="A181" s="4" t="s">
         <v>188</v>
       </c>
       <c r="B181" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C181" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D181" s="5" t="s">
         <v>242</v>
       </c>
       <c r="E181" s="5" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
       <c r="F181" s="5" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="G181" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="182" spans="1:7">
       <c r="A182" s="4" t="s">
         <v>189</v>
       </c>
       <c r="B182" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C182" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D182" s="5" t="s">
         <v>242</v>
       </c>
       <c r="E182" s="5" t="s">
-        <v>245</v>
+        <v>249</v>
       </c>
       <c r="F182" s="5" t="s">
-        <v>283</v>
+        <v>268</v>
       </c>
       <c r="G182" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="183" spans="1:7">
       <c r="A183" s="4" t="s">
         <v>190</v>
       </c>
       <c r="B183" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C183" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D183" s="5" t="s">
         <v>242</v>
       </c>
       <c r="E183" s="5" t="s">
-        <v>245</v>
+        <v>249</v>
       </c>
       <c r="F183" s="5" t="s">
-        <v>261</v>
+        <v>257</v>
       </c>
       <c r="G183" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="184" spans="1:7">
       <c r="A184" s="4" t="s">
         <v>191</v>
       </c>
       <c r="B184" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C184" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D184" s="5" t="s">
         <v>242</v>
       </c>
       <c r="E184" s="5" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
       <c r="F184" s="5" t="s">
-        <v>261</v>
+        <v>265</v>
       </c>
       <c r="G184" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="185" spans="1:7">
       <c r="A185" s="4" t="s">
         <v>192</v>
       </c>
       <c r="B185" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C185" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D185" s="5" t="s">
         <v>242</v>
       </c>
       <c r="E185" s="5" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
       <c r="F185" s="5" t="s">
-        <v>254</v>
+        <v>260</v>
       </c>
       <c r="G185" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="186" spans="1:7">
       <c r="A186" s="4" t="s">
         <v>193</v>
       </c>
       <c r="B186" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C186" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D186" s="5" t="s">
         <v>242</v>
       </c>
       <c r="E186" s="5" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
       <c r="F186" s="5" t="s">
-        <v>287</v>
+        <v>270</v>
       </c>
       <c r="G186" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="187" spans="1:7">
       <c r="A187" s="4" t="s">
         <v>194</v>
       </c>
       <c r="B187" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C187" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D187" s="5" t="s">
         <v>242</v>
       </c>
       <c r="E187" s="5" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
       <c r="F187" s="5" t="s">
-        <v>265</v>
+        <v>285</v>
       </c>
       <c r="G187" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="188" spans="1:7">
       <c r="A188" s="4" t="s">
         <v>195</v>
       </c>
       <c r="B188" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C188" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D188" s="5" t="s">
         <v>242</v>
       </c>
       <c r="E188" s="5" t="s">
         <v>243</v>
       </c>
       <c r="F188" s="5" t="s">
-        <v>288</v>
+        <v>274</v>
       </c>
       <c r="G188" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="189" spans="1:7">
       <c r="A189" s="4" t="s">
         <v>196</v>
       </c>
       <c r="B189" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C189" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D189" s="5" t="s">
         <v>242</v>
       </c>
       <c r="E189" s="5" t="s">
         <v>243</v>
       </c>
       <c r="F189" s="5" t="s">
-        <v>289</v>
+        <v>274</v>
       </c>
       <c r="G189" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="190" spans="1:7">
       <c r="A190" s="4" t="s">
         <v>197</v>
       </c>
       <c r="B190" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C190" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D190" s="5" t="s">
         <v>242</v>
       </c>
       <c r="E190" s="5" t="s">
         <v>243</v>
       </c>
       <c r="F190" s="5" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
       <c r="G190" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="191" spans="1:7">
       <c r="A191" s="4" t="s">
         <v>198</v>
       </c>
       <c r="B191" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C191" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D191" s="5" t="s">
         <v>242</v>
       </c>
       <c r="E191" s="5" t="s">
         <v>243</v>
       </c>
       <c r="F191" s="5" t="s">
-        <v>250</v>
+        <v>271</v>
       </c>
       <c r="G191" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="192" spans="1:7">
       <c r="A192" s="4" t="s">
         <v>199</v>
       </c>
       <c r="B192" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C192" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D192" s="5" t="s">
         <v>242</v>
       </c>
       <c r="E192" s="5" t="s">
         <v>243</v>
       </c>
       <c r="F192" s="5" t="s">
-        <v>256</v>
+        <v>268</v>
       </c>
       <c r="G192" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="193" spans="1:7">
       <c r="A193" s="4" t="s">
         <v>200</v>
       </c>
       <c r="B193" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C193" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D193" s="5" t="s">
         <v>242</v>
       </c>
       <c r="E193" s="5" t="s">
         <v>243</v>
       </c>
       <c r="F193" s="5" t="s">
-        <v>284</v>
+        <v>277</v>
       </c>
       <c r="G193" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="194" spans="1:7">
       <c r="A194" s="4" t="s">
         <v>201</v>
       </c>
       <c r="B194" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C194" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D194" s="5" t="s">
         <v>242</v>
       </c>
       <c r="E194" s="5" t="s">
         <v>243</v>
       </c>
       <c r="F194" s="5" t="s">
-        <v>282</v>
+        <v>259</v>
       </c>
       <c r="G194" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="195" spans="1:7">
       <c r="A195" s="4" t="s">
         <v>202</v>
       </c>
       <c r="B195" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C195" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D195" s="5" t="s">
         <v>242</v>
       </c>
       <c r="E195" s="5" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="F195" s="5" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="G195" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="196" spans="1:7">
       <c r="A196" s="4" t="s">
         <v>203</v>
       </c>
       <c r="B196" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C196" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D196" s="5" t="s">
         <v>242</v>
       </c>
       <c r="E196" s="5" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="F196" s="5" t="s">
-        <v>270</v>
+        <v>250</v>
       </c>
       <c r="G196" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="197" spans="1:7">
       <c r="A197" s="4" t="s">
         <v>204</v>
       </c>
       <c r="B197" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C197" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D197" s="5" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E197" s="5" t="s">
         <v>243</v>
       </c>
       <c r="F197" s="5" t="s">
-        <v>260</v>
+        <v>278</v>
       </c>
       <c r="G197" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="198" spans="1:7">
       <c r="A198" s="4" t="s">
         <v>205</v>
       </c>
       <c r="B198" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C198" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D198" s="5" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E198" s="5" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="F198" s="5" t="s">
-        <v>283</v>
+        <v>274</v>
       </c>
       <c r="G198" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="199" spans="1:7">
       <c r="A199" s="4" t="s">
         <v>206</v>
       </c>
       <c r="B199" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C199" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D199" s="5" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E199" s="5" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="F199" s="5" t="s">
-        <v>266</v>
+        <v>263</v>
       </c>
       <c r="G199" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="200" spans="1:7">
       <c r="A200" s="4" t="s">
         <v>207</v>
       </c>
       <c r="B200" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C200" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D200" s="5" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E200" s="5" t="s">
         <v>243</v>
       </c>
       <c r="F200" s="5" t="s">
         <v>263</v>
       </c>
       <c r="G200" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="201" spans="1:7">
       <c r="A201" s="4" t="s">
         <v>208</v>
       </c>
       <c r="B201" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C201" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D201" s="5" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E201" s="5" t="s">
-        <v>249</v>
+        <v>243</v>
       </c>
       <c r="F201" s="5" t="s">
-        <v>268</v>
+        <v>262</v>
       </c>
       <c r="G201" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="202" spans="1:7">
       <c r="A202" s="4" t="s">
         <v>209</v>
       </c>
       <c r="B202" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C202" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D202" s="5" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E202" s="5" t="s">
-        <v>249</v>
+        <v>245</v>
       </c>
       <c r="F202" s="5" t="s">
-        <v>257</v>
+        <v>250</v>
       </c>
       <c r="G202" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="203" spans="1:7">
       <c r="A203" s="4" t="s">
         <v>210</v>
       </c>
       <c r="B203" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C203" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D203" s="5" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E203" s="5" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="F203" s="5" t="s">
-        <v>265</v>
+        <v>277</v>
       </c>
       <c r="G203" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="204" spans="1:7">
       <c r="A204" s="4" t="s">
         <v>211</v>
       </c>
       <c r="B204" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C204" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D204" s="5" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E204" s="5" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="F204" s="5" t="s">
-        <v>260</v>
+        <v>253</v>
       </c>
       <c r="G204" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="205" spans="1:7">
       <c r="A205" s="4" t="s">
         <v>212</v>
       </c>
       <c r="B205" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C205" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D205" s="5" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E205" s="5" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="F205" s="5" t="s">
-        <v>270</v>
+        <v>265</v>
       </c>
       <c r="G205" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="206" spans="1:7">
       <c r="A206" s="4" t="s">
         <v>213</v>
       </c>
       <c r="B206" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C206" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D206" s="5" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E206" s="5" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="F206" s="5" t="s">
-        <v>286</v>
+        <v>271</v>
       </c>
       <c r="G206" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="207" spans="1:7">
       <c r="A207" s="4" t="s">
         <v>214</v>
       </c>
       <c r="B207" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C207" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D207" s="5" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="E207" s="5" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="F207" s="5" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="G207" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="208" spans="1:7">
       <c r="A208" s="4" t="s">
         <v>215</v>
       </c>
       <c r="B208" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C208" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D208" s="5" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E208" s="5" t="s">
         <v>243</v>
       </c>
       <c r="F208" s="5" t="s">
-        <v>274</v>
+        <v>277</v>
       </c>
       <c r="G208" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="209" spans="1:7">
       <c r="A209" s="4" t="s">
         <v>216</v>
       </c>
       <c r="B209" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C209" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D209" s="5" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E209" s="5" t="s">
         <v>243</v>
       </c>
       <c r="F209" s="5" t="s">
-        <v>260</v>
+        <v>250</v>
       </c>
       <c r="G209" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="210" spans="1:7">
       <c r="A210" s="4" t="s">
         <v>217</v>
       </c>
       <c r="B210" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C210" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D210" s="5" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E210" s="5" t="s">
         <v>243</v>
       </c>
       <c r="F210" s="5" t="s">
-        <v>271</v>
+        <v>263</v>
       </c>
       <c r="G210" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="211" spans="1:7">
       <c r="A211" s="4" t="s">
         <v>218</v>
       </c>
       <c r="B211" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C211" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D211" s="5" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E211" s="5" t="s">
         <v>243</v>
       </c>
       <c r="F211" s="5" t="s">
-        <v>268</v>
+        <v>250</v>
       </c>
       <c r="G211" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="212" spans="1:7">
       <c r="A212" s="4" t="s">
         <v>219</v>
       </c>
       <c r="B212" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C212" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D212" s="5" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E212" s="5" t="s">
         <v>243</v>
       </c>
       <c r="F212" s="5" t="s">
-        <v>277</v>
+        <v>274</v>
       </c>
       <c r="G212" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="213" spans="1:7">
       <c r="A213" s="4" t="s">
         <v>220</v>
       </c>
       <c r="B213" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C213" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D213" s="5" t="s">
         <v>242</v>
       </c>
       <c r="E213" s="5" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F213" s="5" t="s">
-        <v>259</v>
+        <v>253</v>
       </c>
       <c r="G213" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="214" spans="1:7">
       <c r="A214" s="4" t="s">
         <v>221</v>
       </c>
       <c r="B214" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C214" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D214" s="5" t="s">
         <v>242</v>
       </c>
       <c r="E214" s="5" t="s">
-        <v>245</v>
+        <v>249</v>
       </c>
       <c r="F214" s="5" t="s">
-        <v>263</v>
+        <v>258</v>
       </c>
       <c r="G214" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="215" spans="1:7">
       <c r="A215" s="4" t="s">
         <v>222</v>
       </c>
       <c r="B215" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C215" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D215" s="5" t="s">
         <v>242</v>
       </c>
       <c r="E215" s="5" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F215" s="5" t="s">
-        <v>250</v>
+        <v>263</v>
       </c>
       <c r="G215" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="216" spans="1:7">
       <c r="A216" s="4" t="s">
         <v>223</v>
       </c>
       <c r="B216" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C216" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D216" s="5" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="E216" s="5" t="s">
-        <v>243</v>
+        <v>247</v>
       </c>
       <c r="F216" s="5" t="s">
-        <v>278</v>
+        <v>274</v>
       </c>
       <c r="G216" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="217" spans="1:7">
       <c r="A217" s="4" t="s">
         <v>224</v>
       </c>
       <c r="B217" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C217" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D217" s="5" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="E217" s="5" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
       <c r="F217" s="5" t="s">
-        <v>274</v>
+        <v>256</v>
       </c>
       <c r="G217" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="218" spans="1:7">
       <c r="A218" s="4" t="s">
         <v>225</v>
       </c>
       <c r="B218" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C218" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D218" s="5" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="E218" s="5" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
       <c r="F218" s="5" t="s">
-        <v>263</v>
+        <v>256</v>
       </c>
       <c r="G218" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="219" spans="1:7">
       <c r="A219" s="4" t="s">
         <v>226</v>
       </c>
       <c r="B219" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C219" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D219" s="5" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="E219" s="5" t="s">
-        <v>243</v>
+        <v>247</v>
       </c>
       <c r="F219" s="5" t="s">
-        <v>263</v>
+        <v>254</v>
       </c>
       <c r="G219" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="220" spans="1:7">
       <c r="A220" s="4" t="s">
         <v>227</v>
       </c>
       <c r="B220" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C220" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D220" s="5" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="E220" s="5" t="s">
-        <v>243</v>
+        <v>247</v>
       </c>
       <c r="F220" s="5" t="s">
-        <v>262</v>
+        <v>252</v>
       </c>
       <c r="G220" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="221" spans="1:7">
       <c r="A221" s="4" t="s">
         <v>228</v>
       </c>
       <c r="B221" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C221" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D221" s="5" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="E221" s="5" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F221" s="5" t="s">
-        <v>250</v>
+        <v>257</v>
       </c>
       <c r="G221" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="222" spans="1:7">
       <c r="A222" s="4" t="s">
         <v>229</v>
       </c>
       <c r="B222" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C222" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D222" s="5" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="E222" s="5" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="F222" s="5" t="s">
-        <v>277</v>
+        <v>289</v>
       </c>
       <c r="G222" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="223" spans="1:7">
       <c r="A223" s="4" t="s">
         <v>230</v>
       </c>
       <c r="B223" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C223" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D223" s="5" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="E223" s="5" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
       <c r="F223" s="5" t="s">
-        <v>253</v>
+        <v>260</v>
       </c>
       <c r="G223" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="224" spans="1:7">
       <c r="A224" s="4" t="s">
         <v>231</v>
       </c>
       <c r="B224" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C224" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D224" s="5" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="E224" s="5" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
       <c r="F224" s="5" t="s">
-        <v>265</v>
+        <v>272</v>
       </c>
       <c r="G224" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="225" spans="1:7">
       <c r="A225" s="4" t="s">
         <v>232</v>
       </c>
       <c r="B225" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C225" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D225" s="5" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="E225" s="5" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F225" s="5" t="s">
-        <v>271</v>
+        <v>258</v>
       </c>
       <c r="G225" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="226" spans="1:7">
       <c r="A226" s="4" t="s">
         <v>233</v>
       </c>
       <c r="B226" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C226" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D226" s="5" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E226" s="5" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F226" s="5" t="s">
-        <v>273</v>
+        <v>265</v>
       </c>
       <c r="G226" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="227" spans="1:7">
       <c r="A227" s="4" t="s">
         <v>234</v>
       </c>
       <c r="B227" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C227" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D227" s="5" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="E227" s="5" t="s">
-        <v>243</v>
+        <v>247</v>
       </c>
       <c r="F227" s="5" t="s">
-        <v>277</v>
+        <v>268</v>
       </c>
       <c r="G227" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="228" spans="1:7">
       <c r="A228" s="4" t="s">
         <v>235</v>
       </c>
       <c r="B228" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C228" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D228" s="5" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="E228" s="5" t="s">
         <v>243</v>
       </c>
       <c r="F228" s="5" t="s">
-        <v>250</v>
+        <v>258</v>
       </c>
       <c r="G228" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="229" spans="1:7">
       <c r="A229" s="4" t="s">
         <v>236</v>
       </c>
       <c r="B229" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C229" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D229" s="5" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="E229" s="5" t="s">
         <v>243</v>
       </c>
       <c r="F229" s="5" t="s">
-        <v>263</v>
+        <v>278</v>
       </c>
       <c r="G229" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="230" spans="1:7">
       <c r="A230" s="4" t="s">
         <v>237</v>
       </c>
       <c r="B230" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C230" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D230" s="5" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="E230" s="5" t="s">
         <v>243</v>
       </c>
       <c r="F230" s="5" t="s">
-        <v>250</v>
+        <v>265</v>
       </c>
       <c r="G230" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="231" spans="1:7">
       <c r="A231" s="4" t="s">
         <v>238</v>
       </c>
       <c r="B231" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C231" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D231" s="5" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="E231" s="5" t="s">
         <v>243</v>
       </c>
       <c r="F231" s="5" t="s">
-        <v>274</v>
+        <v>265</v>
       </c>
       <c r="G231" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="235" spans="1:7">
       <c r="A235" s="6" t="s">
         <v>507</v>
       </c>
       <c r="C235" s="6" t="s">
         <v>508</v>
       </c>
       <c r="E235" s="6" t="s">
         <v>509</v>
       </c>
       <c r="F235" s="6" t="s">
         <v>510</v>
       </c>
       <c r="G235" s="6" t="s">
         <v>511</v>
       </c>
     </row>
   </sheetData>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.7" right="0.7" top="1" bottom="0.75" header="0.3" footer="0.3"/>
@@ -17248,2147 +17248,2147 @@
       </c>
       <c r="E139" s="5" t="s">
         <v>245</v>
       </c>
       <c r="F139" s="5" t="s">
         <v>255</v>
       </c>
       <c r="G139" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="140" spans="1:7">
       <c r="A140" s="4" t="s">
         <v>644</v>
       </c>
       <c r="B140" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C140" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D140" s="5" t="s">
         <v>242</v>
       </c>
       <c r="E140" s="5" t="s">
-        <v>249</v>
+        <v>243</v>
       </c>
       <c r="F140" s="5" t="s">
-        <v>253</v>
+        <v>260</v>
       </c>
       <c r="G140" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="141" spans="1:7">
       <c r="A141" s="4" t="s">
         <v>645</v>
       </c>
       <c r="B141" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C141" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D141" s="5" t="s">
         <v>242</v>
       </c>
       <c r="E141" s="5" t="s">
-        <v>249</v>
+        <v>243</v>
       </c>
       <c r="F141" s="5" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="G141" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="142" spans="1:7">
       <c r="A142" s="4" t="s">
         <v>646</v>
       </c>
       <c r="B142" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C142" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D142" s="5" t="s">
         <v>242</v>
       </c>
       <c r="E142" s="5" t="s">
-        <v>247</v>
+        <v>243</v>
       </c>
       <c r="F142" s="5" t="s">
-        <v>263</v>
+        <v>260</v>
       </c>
       <c r="G142" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="143" spans="1:7">
       <c r="A143" s="4" t="s">
         <v>647</v>
       </c>
       <c r="B143" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C143" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D143" s="5" t="s">
         <v>242</v>
       </c>
       <c r="E143" s="5" t="s">
-        <v>247</v>
+        <v>243</v>
       </c>
       <c r="F143" s="5" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="G143" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="144" spans="1:7">
       <c r="A144" s="4" t="s">
         <v>648</v>
       </c>
       <c r="B144" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C144" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D144" s="5" t="s">
         <v>242</v>
       </c>
       <c r="E144" s="5" t="s">
         <v>243</v>
       </c>
       <c r="F144" s="5" t="s">
-        <v>256</v>
+        <v>263</v>
       </c>
       <c r="G144" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="145" spans="1:7">
       <c r="A145" s="4" t="s">
         <v>649</v>
       </c>
       <c r="B145" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C145" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D145" s="5" t="s">
         <v>242</v>
       </c>
       <c r="E145" s="5" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="F145" s="5" t="s">
-        <v>256</v>
+        <v>268</v>
       </c>
       <c r="G145" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="146" spans="1:7">
       <c r="A146" s="4" t="s">
         <v>650</v>
       </c>
       <c r="B146" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C146" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D146" s="5" t="s">
         <v>242</v>
       </c>
       <c r="E146" s="5" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F146" s="5" t="s">
-        <v>254</v>
+        <v>258</v>
       </c>
       <c r="G146" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="147" spans="1:7">
       <c r="A147" s="4" t="s">
         <v>651</v>
       </c>
       <c r="B147" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C147" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D147" s="5" t="s">
         <v>242</v>
       </c>
       <c r="E147" s="5" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F147" s="5" t="s">
-        <v>252</v>
+        <v>278</v>
       </c>
       <c r="G147" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="148" spans="1:7">
       <c r="A148" s="4" t="s">
         <v>652</v>
       </c>
       <c r="B148" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C148" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D148" s="5" t="s">
         <v>242</v>
       </c>
       <c r="E148" s="5" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F148" s="5" t="s">
-        <v>257</v>
+        <v>268</v>
       </c>
       <c r="G148" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="149" spans="1:7">
       <c r="A149" s="4" t="s">
         <v>653</v>
       </c>
       <c r="B149" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C149" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D149" s="5" t="s">
         <v>242</v>
       </c>
       <c r="E149" s="5" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
       <c r="F149" s="5" t="s">
-        <v>285</v>
+        <v>258</v>
       </c>
       <c r="G149" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="150" spans="1:7">
       <c r="A150" s="4" t="s">
         <v>654</v>
       </c>
       <c r="B150" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C150" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D150" s="5" t="s">
         <v>242</v>
       </c>
       <c r="E150" s="5" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="F150" s="5" t="s">
-        <v>260</v>
+        <v>275</v>
       </c>
       <c r="G150" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="151" spans="1:7">
       <c r="A151" s="4" t="s">
         <v>655</v>
       </c>
       <c r="B151" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C151" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D151" s="5" t="s">
         <v>242</v>
       </c>
       <c r="E151" s="5" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="F151" s="5" t="s">
-        <v>272</v>
+        <v>265</v>
       </c>
       <c r="G151" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="152" spans="1:7">
       <c r="A152" s="4" t="s">
         <v>656</v>
       </c>
       <c r="B152" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C152" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D152" s="5" t="s">
         <v>242</v>
       </c>
       <c r="E152" s="5" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F152" s="5" t="s">
-        <v>258</v>
+        <v>271</v>
       </c>
       <c r="G152" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="153" spans="1:7">
       <c r="A153" s="4" t="s">
         <v>657</v>
       </c>
       <c r="B153" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C153" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D153" s="5" t="s">
         <v>242</v>
       </c>
       <c r="E153" s="5" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F153" s="5" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="G153" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="154" spans="1:7">
       <c r="A154" s="4" t="s">
         <v>658</v>
       </c>
       <c r="B154" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C154" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D154" s="5" t="s">
         <v>242</v>
       </c>
       <c r="E154" s="5" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F154" s="5" t="s">
-        <v>268</v>
+        <v>285</v>
       </c>
       <c r="G154" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="155" spans="1:7">
       <c r="A155" s="4" t="s">
         <v>659</v>
       </c>
       <c r="B155" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C155" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D155" s="5" t="s">
         <v>242</v>
       </c>
       <c r="E155" s="5" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="F155" s="5" t="s">
-        <v>258</v>
+        <v>272</v>
       </c>
       <c r="G155" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="156" spans="1:7">
       <c r="A156" s="4" t="s">
         <v>660</v>
       </c>
       <c r="B156" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C156" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D156" s="5" t="s">
         <v>242</v>
       </c>
       <c r="E156" s="5" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="F156" s="5" t="s">
-        <v>278</v>
+        <v>258</v>
       </c>
       <c r="G156" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="157" spans="1:7">
       <c r="A157" s="4" t="s">
         <v>661</v>
       </c>
       <c r="B157" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C157" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D157" s="5" t="s">
         <v>242</v>
       </c>
       <c r="E157" s="5" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="F157" s="5" t="s">
-        <v>265</v>
+        <v>268</v>
       </c>
       <c r="G157" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="158" spans="1:7">
       <c r="A158" s="4" t="s">
         <v>662</v>
       </c>
       <c r="B158" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C158" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D158" s="5" t="s">
         <v>242</v>
       </c>
       <c r="E158" s="5" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="F158" s="5" t="s">
         <v>265</v>
       </c>
       <c r="G158" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="159" spans="1:7">
       <c r="A159" s="4" t="s">
         <v>663</v>
       </c>
       <c r="B159" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C159" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D159" s="5" t="s">
         <v>242</v>
       </c>
       <c r="E159" s="5" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="F159" s="5" t="s">
-        <v>260</v>
+        <v>270</v>
       </c>
       <c r="G159" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="160" spans="1:7">
       <c r="A160" s="4" t="s">
         <v>664</v>
       </c>
       <c r="B160" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C160" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D160" s="5" t="s">
         <v>242</v>
       </c>
       <c r="E160" s="5" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="F160" s="5" t="s">
-        <v>259</v>
+        <v>265</v>
       </c>
       <c r="G160" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="161" spans="1:7">
       <c r="A161" s="4" t="s">
         <v>665</v>
       </c>
       <c r="B161" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C161" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D161" s="5" t="s">
         <v>242</v>
       </c>
       <c r="E161" s="5" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="F161" s="5" t="s">
-        <v>260</v>
+        <v>265</v>
       </c>
       <c r="G161" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="162" spans="1:7">
       <c r="A162" s="4" t="s">
         <v>666</v>
       </c>
       <c r="B162" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C162" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D162" s="5" t="s">
         <v>242</v>
       </c>
       <c r="E162" s="5" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="F162" s="5" t="s">
-        <v>271</v>
+        <v>265</v>
       </c>
       <c r="G162" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="163" spans="1:7">
       <c r="A163" s="4" t="s">
         <v>667</v>
       </c>
       <c r="B163" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C163" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D163" s="5" t="s">
         <v>242</v>
       </c>
       <c r="E163" s="5" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="F163" s="5" t="s">
-        <v>263</v>
+        <v>283</v>
       </c>
       <c r="G163" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="164" spans="1:7">
       <c r="A164" s="4" t="s">
         <v>668</v>
       </c>
       <c r="B164" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C164" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D164" s="5" t="s">
         <v>242</v>
       </c>
       <c r="E164" s="5" t="s">
         <v>245</v>
       </c>
       <c r="F164" s="5" t="s">
-        <v>268</v>
+        <v>261</v>
       </c>
       <c r="G164" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="165" spans="1:7">
       <c r="A165" s="4" t="s">
         <v>669</v>
       </c>
       <c r="B165" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C165" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D165" s="5" t="s">
         <v>242</v>
       </c>
       <c r="E165" s="5" t="s">
         <v>245</v>
       </c>
       <c r="F165" s="5" t="s">
-        <v>258</v>
+        <v>261</v>
       </c>
       <c r="G165" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="166" spans="1:7">
       <c r="A166" s="4" t="s">
         <v>670</v>
       </c>
       <c r="B166" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C166" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D166" s="5" t="s">
         <v>242</v>
       </c>
       <c r="E166" s="5" t="s">
         <v>245</v>
       </c>
       <c r="F166" s="5" t="s">
-        <v>278</v>
+        <v>254</v>
       </c>
       <c r="G166" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="167" spans="1:7">
       <c r="A167" s="4" t="s">
         <v>671</v>
       </c>
       <c r="B167" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C167" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D167" s="5" t="s">
         <v>242</v>
       </c>
       <c r="E167" s="5" t="s">
         <v>245</v>
       </c>
       <c r="F167" s="5" t="s">
-        <v>268</v>
+        <v>286</v>
       </c>
       <c r="G167" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="168" spans="1:7">
       <c r="A168" s="4" t="s">
         <v>672</v>
       </c>
       <c r="B168" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C168" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D168" s="5" t="s">
         <v>242</v>
       </c>
       <c r="E168" s="5" t="s">
         <v>245</v>
       </c>
       <c r="F168" s="5" t="s">
-        <v>258</v>
+        <v>265</v>
       </c>
       <c r="G168" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="169" spans="1:7">
       <c r="A169" s="4" t="s">
         <v>673</v>
       </c>
       <c r="B169" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C169" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D169" s="5" t="s">
         <v>242</v>
       </c>
       <c r="E169" s="5" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
       <c r="F169" s="5" t="s">
-        <v>275</v>
+        <v>287</v>
       </c>
       <c r="G169" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="170" spans="1:7">
       <c r="A170" s="4" t="s">
         <v>674</v>
       </c>
       <c r="B170" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C170" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D170" s="5" t="s">
         <v>242</v>
       </c>
       <c r="E170" s="5" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
       <c r="F170" s="5" t="s">
-        <v>265</v>
+        <v>288</v>
       </c>
       <c r="G170" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="171" spans="1:7">
       <c r="A171" s="4" t="s">
         <v>675</v>
       </c>
       <c r="B171" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C171" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D171" s="5" t="s">
         <v>242</v>
       </c>
       <c r="E171" s="5" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
       <c r="F171" s="5" t="s">
-        <v>271</v>
+        <v>261</v>
       </c>
       <c r="G171" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="172" spans="1:7">
       <c r="A172" s="4" t="s">
         <v>676</v>
       </c>
       <c r="B172" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C172" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D172" s="5" t="s">
         <v>242</v>
       </c>
       <c r="E172" s="5" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
       <c r="F172" s="5" t="s">
-        <v>263</v>
+        <v>250</v>
       </c>
       <c r="G172" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="173" spans="1:7">
       <c r="A173" s="4" t="s">
         <v>677</v>
       </c>
       <c r="B173" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C173" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D173" s="5" t="s">
         <v>242</v>
       </c>
       <c r="E173" s="5" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
       <c r="F173" s="5" t="s">
-        <v>286</v>
+        <v>256</v>
       </c>
       <c r="G173" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="174" spans="1:7">
       <c r="A174" s="4" t="s">
         <v>678</v>
       </c>
       <c r="B174" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C174" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D174" s="5" t="s">
         <v>242</v>
       </c>
       <c r="E174" s="5" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
       <c r="F174" s="5" t="s">
-        <v>272</v>
+        <v>284</v>
       </c>
       <c r="G174" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="175" spans="1:7">
       <c r="A175" s="4" t="s">
         <v>679</v>
       </c>
       <c r="B175" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C175" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D175" s="5" t="s">
         <v>242</v>
       </c>
       <c r="E175" s="5" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
       <c r="F175" s="5" t="s">
-        <v>258</v>
+        <v>282</v>
       </c>
       <c r="G175" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="176" spans="1:7">
       <c r="A176" s="4" t="s">
         <v>680</v>
       </c>
       <c r="B176" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C176" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D176" s="5" t="s">
         <v>242</v>
       </c>
       <c r="E176" s="5" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
       <c r="F176" s="5" t="s">
-        <v>268</v>
+        <v>265</v>
       </c>
       <c r="G176" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="177" spans="1:7">
       <c r="A177" s="4" t="s">
         <v>681</v>
       </c>
       <c r="B177" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C177" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D177" s="5" t="s">
         <v>242</v>
       </c>
       <c r="E177" s="5" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
       <c r="F177" s="5" t="s">
-        <v>265</v>
+        <v>270</v>
       </c>
       <c r="G177" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="178" spans="1:7">
       <c r="A178" s="4" t="s">
         <v>682</v>
       </c>
       <c r="B178" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C178" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D178" s="5" t="s">
         <v>242</v>
       </c>
       <c r="E178" s="5" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
       <c r="F178" s="5" t="s">
-        <v>270</v>
+        <v>260</v>
       </c>
       <c r="G178" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="179" spans="1:7">
       <c r="A179" s="4" t="s">
         <v>683</v>
       </c>
       <c r="B179" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C179" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D179" s="5" t="s">
         <v>242</v>
       </c>
       <c r="E179" s="5" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
       <c r="F179" s="5" t="s">
-        <v>265</v>
+        <v>283</v>
       </c>
       <c r="G179" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="180" spans="1:7">
       <c r="A180" s="4" t="s">
         <v>684</v>
       </c>
       <c r="B180" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C180" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D180" s="5" t="s">
         <v>242</v>
       </c>
       <c r="E180" s="5" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
       <c r="F180" s="5" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="G180" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="181" spans="1:7">
       <c r="A181" s="4" t="s">
         <v>685</v>
       </c>
       <c r="B181" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C181" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D181" s="5" t="s">
         <v>242</v>
       </c>
       <c r="E181" s="5" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
       <c r="F181" s="5" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="G181" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="182" spans="1:7">
       <c r="A182" s="4" t="s">
         <v>686</v>
       </c>
       <c r="B182" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C182" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D182" s="5" t="s">
         <v>242</v>
       </c>
       <c r="E182" s="5" t="s">
-        <v>245</v>
+        <v>249</v>
       </c>
       <c r="F182" s="5" t="s">
-        <v>283</v>
+        <v>268</v>
       </c>
       <c r="G182" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="183" spans="1:7">
       <c r="A183" s="4" t="s">
         <v>687</v>
       </c>
       <c r="B183" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C183" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D183" s="5" t="s">
         <v>242</v>
       </c>
       <c r="E183" s="5" t="s">
-        <v>245</v>
+        <v>249</v>
       </c>
       <c r="F183" s="5" t="s">
-        <v>261</v>
+        <v>257</v>
       </c>
       <c r="G183" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="184" spans="1:7">
       <c r="A184" s="4" t="s">
         <v>688</v>
       </c>
       <c r="B184" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C184" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D184" s="5" t="s">
         <v>242</v>
       </c>
       <c r="E184" s="5" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
       <c r="F184" s="5" t="s">
-        <v>261</v>
+        <v>265</v>
       </c>
       <c r="G184" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="185" spans="1:7">
       <c r="A185" s="4" t="s">
         <v>689</v>
       </c>
       <c r="B185" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C185" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D185" s="5" t="s">
         <v>242</v>
       </c>
       <c r="E185" s="5" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
       <c r="F185" s="5" t="s">
-        <v>254</v>
+        <v>260</v>
       </c>
       <c r="G185" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="186" spans="1:7">
       <c r="A186" s="4" t="s">
         <v>690</v>
       </c>
       <c r="B186" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C186" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D186" s="5" t="s">
         <v>242</v>
       </c>
       <c r="E186" s="5" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
       <c r="F186" s="5" t="s">
-        <v>287</v>
+        <v>270</v>
       </c>
       <c r="G186" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="187" spans="1:7">
       <c r="A187" s="4" t="s">
         <v>691</v>
       </c>
       <c r="B187" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C187" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D187" s="5" t="s">
         <v>242</v>
       </c>
       <c r="E187" s="5" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
       <c r="F187" s="5" t="s">
-        <v>265</v>
+        <v>285</v>
       </c>
       <c r="G187" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="188" spans="1:7">
       <c r="A188" s="4" t="s">
         <v>692</v>
       </c>
       <c r="B188" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C188" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D188" s="5" t="s">
         <v>242</v>
       </c>
       <c r="E188" s="5" t="s">
         <v>243</v>
       </c>
       <c r="F188" s="5" t="s">
-        <v>288</v>
+        <v>274</v>
       </c>
       <c r="G188" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="189" spans="1:7">
       <c r="A189" s="4" t="s">
         <v>693</v>
       </c>
       <c r="B189" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C189" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D189" s="5" t="s">
         <v>242</v>
       </c>
       <c r="E189" s="5" t="s">
         <v>243</v>
       </c>
       <c r="F189" s="5" t="s">
-        <v>289</v>
+        <v>274</v>
       </c>
       <c r="G189" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="190" spans="1:7">
       <c r="A190" s="4" t="s">
         <v>694</v>
       </c>
       <c r="B190" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C190" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D190" s="5" t="s">
         <v>242</v>
       </c>
       <c r="E190" s="5" t="s">
         <v>243</v>
       </c>
       <c r="F190" s="5" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
       <c r="G190" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="191" spans="1:7">
       <c r="A191" s="4" t="s">
         <v>695</v>
       </c>
       <c r="B191" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C191" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D191" s="5" t="s">
         <v>242</v>
       </c>
       <c r="E191" s="5" t="s">
         <v>243</v>
       </c>
       <c r="F191" s="5" t="s">
-        <v>250</v>
+        <v>271</v>
       </c>
       <c r="G191" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="192" spans="1:7">
       <c r="A192" s="4" t="s">
         <v>696</v>
       </c>
       <c r="B192" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C192" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D192" s="5" t="s">
         <v>242</v>
       </c>
       <c r="E192" s="5" t="s">
         <v>243</v>
       </c>
       <c r="F192" s="5" t="s">
-        <v>256</v>
+        <v>268</v>
       </c>
       <c r="G192" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="193" spans="1:7">
       <c r="A193" s="4" t="s">
         <v>697</v>
       </c>
       <c r="B193" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C193" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D193" s="5" t="s">
         <v>242</v>
       </c>
       <c r="E193" s="5" t="s">
         <v>243</v>
       </c>
       <c r="F193" s="5" t="s">
-        <v>284</v>
+        <v>277</v>
       </c>
       <c r="G193" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="194" spans="1:7">
       <c r="A194" s="4" t="s">
         <v>698</v>
       </c>
       <c r="B194" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C194" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D194" s="5" t="s">
         <v>242</v>
       </c>
       <c r="E194" s="5" t="s">
         <v>243</v>
       </c>
       <c r="F194" s="5" t="s">
-        <v>282</v>
+        <v>259</v>
       </c>
       <c r="G194" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="195" spans="1:7">
       <c r="A195" s="4" t="s">
         <v>699</v>
       </c>
       <c r="B195" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C195" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D195" s="5" t="s">
         <v>242</v>
       </c>
       <c r="E195" s="5" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="F195" s="5" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="G195" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="196" spans="1:7">
       <c r="A196" s="4" t="s">
         <v>700</v>
       </c>
       <c r="B196" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C196" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D196" s="5" t="s">
         <v>242</v>
       </c>
       <c r="E196" s="5" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="F196" s="5" t="s">
-        <v>270</v>
+        <v>250</v>
       </c>
       <c r="G196" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="197" spans="1:7">
       <c r="A197" s="4" t="s">
         <v>701</v>
       </c>
       <c r="B197" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C197" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D197" s="5" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E197" s="5" t="s">
         <v>243</v>
       </c>
       <c r="F197" s="5" t="s">
-        <v>260</v>
+        <v>278</v>
       </c>
       <c r="G197" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="198" spans="1:7">
       <c r="A198" s="4" t="s">
         <v>702</v>
       </c>
       <c r="B198" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C198" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D198" s="5" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E198" s="5" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="F198" s="5" t="s">
-        <v>283</v>
+        <v>274</v>
       </c>
       <c r="G198" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="199" spans="1:7">
       <c r="A199" s="4" t="s">
         <v>703</v>
       </c>
       <c r="B199" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C199" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D199" s="5" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E199" s="5" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="F199" s="5" t="s">
-        <v>266</v>
+        <v>263</v>
       </c>
       <c r="G199" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="200" spans="1:7">
       <c r="A200" s="4" t="s">
         <v>704</v>
       </c>
       <c r="B200" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C200" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D200" s="5" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E200" s="5" t="s">
         <v>243</v>
       </c>
       <c r="F200" s="5" t="s">
         <v>263</v>
       </c>
       <c r="G200" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="201" spans="1:7">
       <c r="A201" s="4" t="s">
         <v>705</v>
       </c>
       <c r="B201" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C201" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D201" s="5" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E201" s="5" t="s">
-        <v>249</v>
+        <v>243</v>
       </c>
       <c r="F201" s="5" t="s">
-        <v>268</v>
+        <v>262</v>
       </c>
       <c r="G201" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="202" spans="1:7">
       <c r="A202" s="4" t="s">
         <v>706</v>
       </c>
       <c r="B202" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C202" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D202" s="5" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E202" s="5" t="s">
-        <v>249</v>
+        <v>245</v>
       </c>
       <c r="F202" s="5" t="s">
-        <v>257</v>
+        <v>250</v>
       </c>
       <c r="G202" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="203" spans="1:7">
       <c r="A203" s="4" t="s">
         <v>707</v>
       </c>
       <c r="B203" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C203" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D203" s="5" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E203" s="5" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="F203" s="5" t="s">
-        <v>265</v>
+        <v>277</v>
       </c>
       <c r="G203" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="204" spans="1:7">
       <c r="A204" s="4" t="s">
         <v>708</v>
       </c>
       <c r="B204" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C204" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D204" s="5" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E204" s="5" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="F204" s="5" t="s">
-        <v>260</v>
+        <v>253</v>
       </c>
       <c r="G204" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="205" spans="1:7">
       <c r="A205" s="4" t="s">
         <v>709</v>
       </c>
       <c r="B205" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C205" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D205" s="5" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E205" s="5" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="F205" s="5" t="s">
-        <v>270</v>
+        <v>265</v>
       </c>
       <c r="G205" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="206" spans="1:7">
       <c r="A206" s="4" t="s">
         <v>710</v>
       </c>
       <c r="B206" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C206" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D206" s="5" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E206" s="5" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="F206" s="5" t="s">
-        <v>286</v>
+        <v>271</v>
       </c>
       <c r="G206" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="207" spans="1:7">
       <c r="A207" s="4" t="s">
         <v>711</v>
       </c>
       <c r="B207" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C207" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D207" s="5" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="E207" s="5" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="F207" s="5" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="G207" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="208" spans="1:7">
       <c r="A208" s="4" t="s">
         <v>712</v>
       </c>
       <c r="B208" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C208" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D208" s="5" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E208" s="5" t="s">
         <v>243</v>
       </c>
       <c r="F208" s="5" t="s">
-        <v>274</v>
+        <v>277</v>
       </c>
       <c r="G208" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="209" spans="1:7">
       <c r="A209" s="4" t="s">
         <v>713</v>
       </c>
       <c r="B209" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C209" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D209" s="5" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E209" s="5" t="s">
         <v>243</v>
       </c>
       <c r="F209" s="5" t="s">
-        <v>260</v>
+        <v>250</v>
       </c>
       <c r="G209" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="210" spans="1:7">
       <c r="A210" s="4" t="s">
         <v>714</v>
       </c>
       <c r="B210" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C210" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D210" s="5" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E210" s="5" t="s">
         <v>243</v>
       </c>
       <c r="F210" s="5" t="s">
-        <v>271</v>
+        <v>263</v>
       </c>
       <c r="G210" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="211" spans="1:7">
       <c r="A211" s="4" t="s">
         <v>715</v>
       </c>
       <c r="B211" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C211" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D211" s="5" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E211" s="5" t="s">
         <v>243</v>
       </c>
       <c r="F211" s="5" t="s">
-        <v>268</v>
+        <v>250</v>
       </c>
       <c r="G211" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="212" spans="1:7">
       <c r="A212" s="4" t="s">
         <v>716</v>
       </c>
       <c r="B212" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C212" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D212" s="5" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E212" s="5" t="s">
         <v>243</v>
       </c>
       <c r="F212" s="5" t="s">
-        <v>277</v>
+        <v>274</v>
       </c>
       <c r="G212" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="213" spans="1:7">
       <c r="A213" s="4" t="s">
         <v>717</v>
       </c>
       <c r="B213" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C213" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D213" s="5" t="s">
         <v>242</v>
       </c>
       <c r="E213" s="5" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F213" s="5" t="s">
-        <v>259</v>
+        <v>253</v>
       </c>
       <c r="G213" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="214" spans="1:7">
       <c r="A214" s="4" t="s">
         <v>718</v>
       </c>
       <c r="B214" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C214" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D214" s="5" t="s">
         <v>242</v>
       </c>
       <c r="E214" s="5" t="s">
-        <v>245</v>
+        <v>249</v>
       </c>
       <c r="F214" s="5" t="s">
-        <v>263</v>
+        <v>258</v>
       </c>
       <c r="G214" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="215" spans="1:7">
       <c r="A215" s="4" t="s">
         <v>719</v>
       </c>
       <c r="B215" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C215" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D215" s="5" t="s">
         <v>242</v>
       </c>
       <c r="E215" s="5" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F215" s="5" t="s">
-        <v>250</v>
+        <v>263</v>
       </c>
       <c r="G215" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="216" spans="1:7">
       <c r="A216" s="4" t="s">
         <v>720</v>
       </c>
       <c r="B216" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C216" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D216" s="5" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="E216" s="5" t="s">
-        <v>243</v>
+        <v>247</v>
       </c>
       <c r="F216" s="5" t="s">
-        <v>278</v>
+        <v>274</v>
       </c>
       <c r="G216" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="217" spans="1:7">
       <c r="A217" s="4" t="s">
         <v>721</v>
       </c>
       <c r="B217" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C217" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D217" s="5" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="E217" s="5" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
       <c r="F217" s="5" t="s">
-        <v>274</v>
+        <v>256</v>
       </c>
       <c r="G217" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="218" spans="1:7">
       <c r="A218" s="4" t="s">
         <v>722</v>
       </c>
       <c r="B218" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C218" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D218" s="5" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="E218" s="5" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
       <c r="F218" s="5" t="s">
-        <v>263</v>
+        <v>256</v>
       </c>
       <c r="G218" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="219" spans="1:7">
       <c r="A219" s="4" t="s">
         <v>723</v>
       </c>
       <c r="B219" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C219" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D219" s="5" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="E219" s="5" t="s">
-        <v>243</v>
+        <v>247</v>
       </c>
       <c r="F219" s="5" t="s">
-        <v>263</v>
+        <v>254</v>
       </c>
       <c r="G219" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="220" spans="1:7">
       <c r="A220" s="4" t="s">
         <v>724</v>
       </c>
       <c r="B220" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C220" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D220" s="5" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="E220" s="5" t="s">
-        <v>243</v>
+        <v>247</v>
       </c>
       <c r="F220" s="5" t="s">
-        <v>262</v>
+        <v>252</v>
       </c>
       <c r="G220" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="221" spans="1:7">
       <c r="A221" s="4" t="s">
         <v>725</v>
       </c>
       <c r="B221" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C221" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D221" s="5" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="E221" s="5" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F221" s="5" t="s">
-        <v>250</v>
+        <v>257</v>
       </c>
       <c r="G221" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="222" spans="1:7">
       <c r="A222" s="4" t="s">
         <v>726</v>
       </c>
       <c r="B222" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C222" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D222" s="5" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="E222" s="5" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="F222" s="5" t="s">
-        <v>277</v>
+        <v>289</v>
       </c>
       <c r="G222" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="223" spans="1:7">
       <c r="A223" s="4" t="s">
         <v>727</v>
       </c>
       <c r="B223" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C223" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D223" s="5" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="E223" s="5" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
       <c r="F223" s="5" t="s">
-        <v>253</v>
+        <v>260</v>
       </c>
       <c r="G223" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="224" spans="1:7">
       <c r="A224" s="4" t="s">
         <v>728</v>
       </c>
       <c r="B224" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C224" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D224" s="5" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="E224" s="5" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
       <c r="F224" s="5" t="s">
-        <v>265</v>
+        <v>272</v>
       </c>
       <c r="G224" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="225" spans="1:7">
       <c r="A225" s="4" t="s">
         <v>729</v>
       </c>
       <c r="B225" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C225" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D225" s="5" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="E225" s="5" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F225" s="5" t="s">
-        <v>271</v>
+        <v>258</v>
       </c>
       <c r="G225" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="226" spans="1:7">
       <c r="A226" s="4" t="s">
         <v>730</v>
       </c>
       <c r="B226" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C226" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D226" s="5" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E226" s="5" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F226" s="5" t="s">
-        <v>273</v>
+        <v>265</v>
       </c>
       <c r="G226" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="227" spans="1:7">
       <c r="A227" s="4" t="s">
         <v>731</v>
       </c>
       <c r="B227" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C227" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D227" s="5" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="E227" s="5" t="s">
-        <v>243</v>
+        <v>247</v>
       </c>
       <c r="F227" s="5" t="s">
-        <v>277</v>
+        <v>268</v>
       </c>
       <c r="G227" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="228" spans="1:7">
       <c r="A228" s="4" t="s">
         <v>732</v>
       </c>
       <c r="B228" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C228" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D228" s="5" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="E228" s="5" t="s">
         <v>243</v>
       </c>
       <c r="F228" s="5" t="s">
-        <v>250</v>
+        <v>258</v>
       </c>
       <c r="G228" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="229" spans="1:7">
       <c r="A229" s="4" t="s">
         <v>733</v>
       </c>
       <c r="B229" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C229" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D229" s="5" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="E229" s="5" t="s">
         <v>243</v>
       </c>
       <c r="F229" s="5" t="s">
-        <v>263</v>
+        <v>278</v>
       </c>
       <c r="G229" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="230" spans="1:7">
       <c r="A230" s="4" t="s">
         <v>734</v>
       </c>
       <c r="B230" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C230" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D230" s="5" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="E230" s="5" t="s">
         <v>243</v>
       </c>
       <c r="F230" s="5" t="s">
-        <v>250</v>
+        <v>265</v>
       </c>
       <c r="G230" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="231" spans="1:7">
       <c r="A231" s="4" t="s">
         <v>735</v>
       </c>
       <c r="B231" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C231" s="5" t="s">
         <v>239</v>
       </c>
       <c r="D231" s="5" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="E231" s="5" t="s">
         <v>243</v>
       </c>
       <c r="F231" s="5" t="s">
-        <v>274</v>
+        <v>265</v>
       </c>
       <c r="G231" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="235" spans="1:7">
       <c r="A235" s="6" t="s">
         <v>507</v>
       </c>
       <c r="C235" s="6" t="s">
         <v>508</v>
       </c>
       <c r="E235" s="6" t="s">
         <v>509</v>
       </c>
       <c r="F235" s="6" t="s">
         <v>510</v>
       </c>
       <c r="G235" s="6" t="s">
         <v>511</v>
       </c>
     </row>
   </sheetData>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.7" right="0.7" top="1" bottom="0.75" header="0.3" footer="0.3"/>
@@ -23052,2426 +23052,2426 @@
       </c>
       <c r="E159" s="5" t="s">
         <v>255</v>
       </c>
       <c r="F159" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G159" s="5">
         <v>54.68</v>
       </c>
       <c r="H159" s="5" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160" s="4" t="s">
         <v>147</v>
       </c>
       <c r="B160" s="5" t="s">
         <v>242</v>
       </c>
       <c r="C160" s="5" t="s">
         <v>745</v>
       </c>
       <c r="D160" s="5" t="s">
-        <v>249</v>
+        <v>243</v>
       </c>
       <c r="E160" s="5" t="s">
-        <v>253</v>
+        <v>260</v>
       </c>
       <c r="F160" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G160" s="5">
-        <v>63.28</v>
+        <v>70.78</v>
       </c>
       <c r="H160" s="5" t="s">
         <v>412</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161" s="4" t="s">
         <v>148</v>
       </c>
       <c r="B161" s="5" t="s">
         <v>242</v>
       </c>
       <c r="C161" s="5" t="s">
         <v>745</v>
       </c>
       <c r="D161" s="5" t="s">
-        <v>249</v>
+        <v>243</v>
       </c>
       <c r="E161" s="5" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F161" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G161" s="5">
-        <v>66.18000000000001</v>
+        <v>69.68000000000001</v>
       </c>
       <c r="H161" s="5" t="s">
-        <v>413</v>
+        <v>311</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162" s="4" t="s">
         <v>149</v>
       </c>
       <c r="B162" s="5" t="s">
         <v>242</v>
       </c>
       <c r="C162" s="5" t="s">
         <v>745</v>
       </c>
       <c r="D162" s="5" t="s">
-        <v>247</v>
+        <v>243</v>
       </c>
       <c r="E162" s="5" t="s">
-        <v>263</v>
+        <v>260</v>
       </c>
       <c r="F162" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G162" s="5">
-        <v>75.88</v>
+        <v>71.08</v>
       </c>
       <c r="H162" s="5" t="s">
-        <v>414</v>
+        <v>413</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163" s="4" t="s">
         <v>150</v>
       </c>
       <c r="B163" s="5" t="s">
         <v>242</v>
       </c>
       <c r="C163" s="5" t="s">
         <v>745</v>
       </c>
       <c r="D163" s="5" t="s">
-        <v>247</v>
+        <v>243</v>
       </c>
       <c r="E163" s="5" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="F163" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G163" s="5">
-        <v>73.98</v>
+        <v>71.28</v>
       </c>
       <c r="H163" s="5" t="s">
-        <v>415</v>
+        <v>414</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164" s="4" t="s">
         <v>151</v>
       </c>
       <c r="B164" s="5" t="s">
         <v>242</v>
       </c>
       <c r="C164" s="5" t="s">
         <v>745</v>
       </c>
       <c r="D164" s="5" t="s">
         <v>243</v>
       </c>
       <c r="E164" s="5" t="s">
-        <v>256</v>
+        <v>263</v>
       </c>
       <c r="F164" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G164" s="5">
-        <v>53.88</v>
+        <v>77.68000000000001</v>
       </c>
       <c r="H164" s="5" t="s">
-        <v>416</v>
+        <v>415</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165" s="4" t="s">
         <v>152</v>
       </c>
       <c r="B165" s="5" t="s">
         <v>242</v>
       </c>
       <c r="C165" s="5" t="s">
         <v>745</v>
       </c>
       <c r="D165" s="5" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="E165" s="5" t="s">
-        <v>256</v>
+        <v>268</v>
       </c>
       <c r="F165" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G165" s="5">
-        <v>54.28</v>
+        <v>65.16</v>
       </c>
       <c r="H165" s="5" t="s">
-        <v>417</v>
+        <v>416</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166" s="4" t="s">
         <v>153</v>
       </c>
       <c r="B166" s="5" t="s">
         <v>242</v>
       </c>
       <c r="C166" s="5" t="s">
         <v>745</v>
       </c>
       <c r="D166" s="5" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E166" s="5" t="s">
-        <v>254</v>
+        <v>258</v>
       </c>
       <c r="F166" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G166" s="5">
-        <v>61.5</v>
+        <v>63.86</v>
       </c>
       <c r="H166" s="5" t="s">
-        <v>418</v>
+        <v>417</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167" s="4" t="s">
         <v>154</v>
       </c>
       <c r="B167" s="5" t="s">
         <v>242</v>
       </c>
       <c r="C167" s="5" t="s">
         <v>745</v>
       </c>
       <c r="D167" s="5" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E167" s="5" t="s">
-        <v>252</v>
+        <v>278</v>
       </c>
       <c r="F167" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G167" s="5">
-        <v>62.24</v>
+        <v>63.08</v>
       </c>
       <c r="H167" s="5" t="s">
-        <v>419</v>
+        <v>418</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168" s="4" t="s">
         <v>155</v>
       </c>
       <c r="B168" s="5" t="s">
         <v>242</v>
       </c>
       <c r="C168" s="5" t="s">
         <v>745</v>
       </c>
       <c r="D168" s="5" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E168" s="5" t="s">
-        <v>257</v>
+        <v>268</v>
       </c>
       <c r="F168" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G168" s="5">
-        <v>64.52</v>
+        <v>64.68000000000001</v>
       </c>
       <c r="H168" s="5" t="s">
-        <v>420</v>
+        <v>419</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169" s="4" t="s">
         <v>156</v>
       </c>
       <c r="B169" s="5" t="s">
         <v>242</v>
       </c>
       <c r="C169" s="5" t="s">
         <v>745</v>
       </c>
       <c r="D169" s="5" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
       <c r="E169" s="5" t="s">
-        <v>285</v>
+        <v>258</v>
       </c>
       <c r="F169" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G169" s="5">
-        <v>47.02</v>
+        <v>64.36</v>
       </c>
       <c r="H169" s="5" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170" s="4" t="s">
         <v>157</v>
       </c>
       <c r="B170" s="5" t="s">
         <v>242</v>
       </c>
       <c r="C170" s="5" t="s">
         <v>745</v>
       </c>
       <c r="D170" s="5" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="E170" s="5" t="s">
-        <v>260</v>
+        <v>275</v>
       </c>
       <c r="F170" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G170" s="5">
-        <v>70.90000000000001</v>
+        <v>59.28</v>
       </c>
       <c r="H170" s="5" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171" s="4" t="s">
         <v>158</v>
       </c>
       <c r="B171" s="5" t="s">
         <v>242</v>
       </c>
       <c r="C171" s="5" t="s">
         <v>745</v>
       </c>
       <c r="D171" s="5" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="E171" s="5" t="s">
-        <v>272</v>
+        <v>265</v>
       </c>
       <c r="F171" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G171" s="5">
-        <v>68.48</v>
+        <v>67.3</v>
       </c>
       <c r="H171" s="5" t="s">
-        <v>305</v>
+        <v>422</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172" s="4" t="s">
         <v>159</v>
       </c>
       <c r="B172" s="5" t="s">
         <v>242</v>
       </c>
       <c r="C172" s="5" t="s">
         <v>745</v>
       </c>
       <c r="D172" s="5" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E172" s="5" t="s">
-        <v>258</v>
+        <v>271</v>
       </c>
       <c r="F172" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G172" s="5">
-        <v>65.14</v>
+        <v>69.45999999999999</v>
       </c>
       <c r="H172" s="5" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173" s="4" t="s">
         <v>160</v>
       </c>
       <c r="B173" s="5" t="s">
         <v>242</v>
       </c>
       <c r="C173" s="5" t="s">
         <v>745</v>
       </c>
       <c r="D173" s="5" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E173" s="5" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F173" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G173" s="5">
-        <v>68.84</v>
+        <v>76.28</v>
       </c>
       <c r="H173" s="5" t="s">
         <v>424</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174" s="4" t="s">
         <v>161</v>
       </c>
       <c r="B174" s="5" t="s">
         <v>242</v>
       </c>
       <c r="C174" s="5" t="s">
         <v>745</v>
       </c>
       <c r="D174" s="5" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E174" s="5" t="s">
-        <v>268</v>
+        <v>285</v>
       </c>
       <c r="F174" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G174" s="5">
-        <v>66.18000000000001</v>
+        <v>71.14</v>
       </c>
       <c r="H174" s="5" t="s">
-        <v>413</v>
+        <v>425</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175" s="4" t="s">
         <v>162</v>
       </c>
       <c r="B175" s="5" t="s">
         <v>242</v>
       </c>
       <c r="C175" s="5" t="s">
         <v>745</v>
       </c>
       <c r="D175" s="5" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="E175" s="5" t="s">
-        <v>258</v>
+        <v>272</v>
       </c>
       <c r="F175" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G175" s="5">
-        <v>66.14</v>
+        <v>67</v>
       </c>
       <c r="H175" s="5" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
     </row>
     <row r="176" spans="1:8">
       <c r="A176" s="4" t="s">
         <v>163</v>
       </c>
       <c r="B176" s="5" t="s">
         <v>242</v>
       </c>
       <c r="C176" s="5" t="s">
         <v>745</v>
       </c>
       <c r="D176" s="5" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="E176" s="5" t="s">
-        <v>278</v>
+        <v>258</v>
       </c>
       <c r="F176" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G176" s="5">
-        <v>65.04000000000001</v>
+        <v>64</v>
       </c>
       <c r="H176" s="5" t="s">
-        <v>340</v>
+        <v>427</v>
       </c>
     </row>
     <row r="177" spans="1:8">
       <c r="A177" s="4" t="s">
         <v>164</v>
       </c>
       <c r="B177" s="5" t="s">
         <v>242</v>
       </c>
       <c r="C177" s="5" t="s">
         <v>745</v>
       </c>
       <c r="D177" s="5" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="E177" s="5" t="s">
-        <v>265</v>
+        <v>268</v>
       </c>
       <c r="F177" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G177" s="5">
-        <v>69.06</v>
+        <v>65.92</v>
       </c>
       <c r="H177" s="5" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
     </row>
     <row r="178" spans="1:8">
       <c r="A178" s="4" t="s">
         <v>165</v>
       </c>
       <c r="B178" s="5" t="s">
         <v>242</v>
       </c>
       <c r="C178" s="5" t="s">
         <v>745</v>
       </c>
       <c r="D178" s="5" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="E178" s="5" t="s">
         <v>265</v>
       </c>
       <c r="F178" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G178" s="5">
-        <v>69.23999999999999</v>
+        <v>68.81999999999999</v>
       </c>
       <c r="H178" s="5" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
     </row>
     <row r="179" spans="1:8">
       <c r="A179" s="4" t="s">
         <v>166</v>
       </c>
       <c r="B179" s="5" t="s">
         <v>242</v>
       </c>
       <c r="C179" s="5" t="s">
         <v>745</v>
       </c>
       <c r="D179" s="5" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="E179" s="5" t="s">
-        <v>260</v>
+        <v>270</v>
       </c>
       <c r="F179" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G179" s="5">
-        <v>70.78</v>
+        <v>72.18000000000001</v>
       </c>
       <c r="H179" s="5" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
     </row>
     <row r="180" spans="1:8">
       <c r="A180" s="4" t="s">
         <v>167</v>
       </c>
       <c r="B180" s="5" t="s">
         <v>242</v>
       </c>
       <c r="C180" s="5" t="s">
         <v>745</v>
       </c>
       <c r="D180" s="5" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="E180" s="5" t="s">
-        <v>259</v>
+        <v>265</v>
       </c>
       <c r="F180" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G180" s="5">
-        <v>69.68000000000001</v>
+        <v>68.56</v>
       </c>
       <c r="H180" s="5" t="s">
-        <v>311</v>
+        <v>431</v>
       </c>
     </row>
     <row r="181" spans="1:8">
       <c r="A181" s="4" t="s">
         <v>168</v>
       </c>
       <c r="B181" s="5" t="s">
         <v>242</v>
       </c>
       <c r="C181" s="5" t="s">
         <v>745</v>
       </c>
       <c r="D181" s="5" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="E181" s="5" t="s">
-        <v>260</v>
+        <v>265</v>
       </c>
       <c r="F181" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G181" s="5">
-        <v>71.08</v>
+        <v>68.28</v>
       </c>
       <c r="H181" s="5" t="s">
-        <v>429</v>
+        <v>303</v>
       </c>
     </row>
     <row r="182" spans="1:8">
       <c r="A182" s="4" t="s">
         <v>169</v>
       </c>
       <c r="B182" s="5" t="s">
         <v>242</v>
       </c>
       <c r="C182" s="5" t="s">
         <v>745</v>
       </c>
       <c r="D182" s="5" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="E182" s="5" t="s">
-        <v>271</v>
+        <v>265</v>
       </c>
       <c r="F182" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G182" s="5">
-        <v>71.28</v>
+        <v>68.58</v>
       </c>
       <c r="H182" s="5" t="s">
-        <v>430</v>
+        <v>362</v>
       </c>
     </row>
     <row r="183" spans="1:8">
       <c r="A183" s="4" t="s">
         <v>170</v>
       </c>
       <c r="B183" s="5" t="s">
         <v>242</v>
       </c>
       <c r="C183" s="5" t="s">
         <v>745</v>
       </c>
       <c r="D183" s="5" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="E183" s="5" t="s">
-        <v>263</v>
+        <v>283</v>
       </c>
       <c r="F183" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G183" s="5">
-        <v>77.68000000000001</v>
+        <v>66.28</v>
       </c>
       <c r="H183" s="5" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
     </row>
     <row r="184" spans="1:8">
       <c r="A184" s="4" t="s">
         <v>171</v>
       </c>
       <c r="B184" s="5" t="s">
         <v>242</v>
       </c>
       <c r="C184" s="5" t="s">
         <v>745</v>
       </c>
       <c r="D184" s="5" t="s">
         <v>245</v>
       </c>
       <c r="E184" s="5" t="s">
-        <v>268</v>
+        <v>261</v>
       </c>
       <c r="F184" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G184" s="5">
-        <v>65.16</v>
+        <v>74.48</v>
       </c>
       <c r="H184" s="5" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
     </row>
     <row r="185" spans="1:8">
       <c r="A185" s="4" t="s">
         <v>172</v>
       </c>
       <c r="B185" s="5" t="s">
         <v>242</v>
       </c>
       <c r="C185" s="5" t="s">
         <v>745</v>
       </c>
       <c r="D185" s="5" t="s">
         <v>245</v>
       </c>
       <c r="E185" s="5" t="s">
-        <v>258</v>
+        <v>261</v>
       </c>
       <c r="F185" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G185" s="5">
-        <v>63.86</v>
+        <v>74.68000000000001</v>
       </c>
       <c r="H185" s="5" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
     </row>
     <row r="186" spans="1:8">
       <c r="A186" s="4" t="s">
         <v>173</v>
       </c>
       <c r="B186" s="5" t="s">
         <v>242</v>
       </c>
       <c r="C186" s="5" t="s">
         <v>745</v>
       </c>
       <c r="D186" s="5" t="s">
         <v>245</v>
       </c>
       <c r="E186" s="5" t="s">
-        <v>278</v>
+        <v>254</v>
       </c>
       <c r="F186" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G186" s="5">
-        <v>63.08</v>
+        <v>61.14</v>
       </c>
       <c r="H186" s="5" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
     </row>
     <row r="187" spans="1:8">
       <c r="A187" s="4" t="s">
         <v>174</v>
       </c>
       <c r="B187" s="5" t="s">
         <v>242</v>
       </c>
       <c r="C187" s="5" t="s">
         <v>745</v>
       </c>
       <c r="D187" s="5" t="s">
         <v>245</v>
       </c>
       <c r="E187" s="5" t="s">
-        <v>268</v>
+        <v>286</v>
       </c>
       <c r="F187" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G187" s="5">
-        <v>64.68000000000001</v>
+        <v>82.88</v>
       </c>
       <c r="H187" s="5" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="188" spans="1:8">
       <c r="A188" s="4" t="s">
         <v>175</v>
       </c>
       <c r="B188" s="5" t="s">
         <v>242</v>
       </c>
       <c r="C188" s="5" t="s">
         <v>745</v>
       </c>
       <c r="D188" s="5" t="s">
         <v>245</v>
       </c>
       <c r="E188" s="5" t="s">
-        <v>258</v>
+        <v>265</v>
       </c>
       <c r="F188" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G188" s="5">
-        <v>64.36</v>
+        <v>69.06</v>
       </c>
       <c r="H188" s="5" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
     </row>
     <row r="189" spans="1:8">
       <c r="A189" s="4" t="s">
         <v>176</v>
       </c>
       <c r="B189" s="5" t="s">
         <v>242</v>
       </c>
       <c r="C189" s="5" t="s">
         <v>745</v>
       </c>
       <c r="D189" s="5" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
       <c r="E189" s="5" t="s">
-        <v>275</v>
+        <v>287</v>
       </c>
       <c r="F189" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G189" s="5">
-        <v>59.28</v>
+        <v>82.08</v>
       </c>
       <c r="H189" s="5" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="190" spans="1:8">
       <c r="A190" s="4" t="s">
         <v>177</v>
       </c>
       <c r="B190" s="5" t="s">
         <v>242</v>
       </c>
       <c r="C190" s="5" t="s">
         <v>745</v>
       </c>
       <c r="D190" s="5" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
       <c r="E190" s="5" t="s">
-        <v>265</v>
+        <v>288</v>
       </c>
       <c r="F190" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G190" s="5">
-        <v>67.3</v>
+        <v>80.88</v>
       </c>
       <c r="H190" s="5" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
     </row>
     <row r="191" spans="1:8">
       <c r="A191" s="4" t="s">
         <v>178</v>
       </c>
       <c r="B191" s="5" t="s">
         <v>242</v>
       </c>
       <c r="C191" s="5" t="s">
         <v>745</v>
       </c>
       <c r="D191" s="5" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
       <c r="E191" s="5" t="s">
-        <v>271</v>
+        <v>261</v>
       </c>
       <c r="F191" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G191" s="5">
-        <v>69.45999999999999</v>
+        <v>75.26000000000001</v>
       </c>
       <c r="H191" s="5" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
     </row>
     <row r="192" spans="1:8">
       <c r="A192" s="4" t="s">
         <v>179</v>
       </c>
       <c r="B192" s="5" t="s">
         <v>242</v>
       </c>
       <c r="C192" s="5" t="s">
         <v>745</v>
       </c>
       <c r="D192" s="5" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
       <c r="E192" s="5" t="s">
-        <v>263</v>
+        <v>250</v>
       </c>
       <c r="F192" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G192" s="5">
-        <v>76.28</v>
+        <v>74.68000000000001</v>
       </c>
       <c r="H192" s="5" t="s">
-        <v>440</v>
+        <v>434</v>
       </c>
     </row>
     <row r="193" spans="1:8">
       <c r="A193" s="4" t="s">
         <v>180</v>
       </c>
       <c r="B193" s="5" t="s">
         <v>242</v>
       </c>
       <c r="C193" s="5" t="s">
         <v>745</v>
       </c>
       <c r="D193" s="5" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
       <c r="E193" s="5" t="s">
-        <v>286</v>
+        <v>256</v>
       </c>
       <c r="F193" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G193" s="5">
-        <v>71.14</v>
+        <v>54.16</v>
       </c>
       <c r="H193" s="5" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="194" spans="1:8">
       <c r="A194" s="4" t="s">
         <v>181</v>
       </c>
       <c r="B194" s="5" t="s">
         <v>242</v>
       </c>
       <c r="C194" s="5" t="s">
         <v>745</v>
       </c>
       <c r="D194" s="5" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
       <c r="E194" s="5" t="s">
-        <v>272</v>
+        <v>284</v>
       </c>
       <c r="F194" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G194" s="5">
-        <v>67</v>
+        <v>55.8</v>
       </c>
       <c r="H194" s="5" t="s">
         <v>442</v>
       </c>
     </row>
     <row r="195" spans="1:8">
       <c r="A195" s="4" t="s">
         <v>182</v>
       </c>
       <c r="B195" s="5" t="s">
         <v>242</v>
       </c>
       <c r="C195" s="5" t="s">
         <v>745</v>
       </c>
       <c r="D195" s="5" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
       <c r="E195" s="5" t="s">
-        <v>258</v>
+        <v>282</v>
       </c>
       <c r="F195" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G195" s="5">
-        <v>64</v>
+        <v>59.18</v>
       </c>
       <c r="H195" s="5" t="s">
-        <v>443</v>
+        <v>405</v>
       </c>
     </row>
     <row r="196" spans="1:8">
       <c r="A196" s="4" t="s">
         <v>183</v>
       </c>
       <c r="B196" s="5" t="s">
         <v>242</v>
       </c>
       <c r="C196" s="5" t="s">
         <v>745</v>
       </c>
       <c r="D196" s="5" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
       <c r="E196" s="5" t="s">
-        <v>268</v>
+        <v>265</v>
       </c>
       <c r="F196" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G196" s="5">
-        <v>65.92</v>
+        <v>70.08</v>
       </c>
       <c r="H196" s="5" t="s">
-        <v>444</v>
+        <v>443</v>
       </c>
     </row>
     <row r="197" spans="1:8">
       <c r="A197" s="4" t="s">
         <v>184</v>
       </c>
       <c r="B197" s="5" t="s">
         <v>242</v>
       </c>
       <c r="C197" s="5" t="s">
         <v>745</v>
       </c>
       <c r="D197" s="5" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
       <c r="E197" s="5" t="s">
-        <v>265</v>
+        <v>270</v>
       </c>
       <c r="F197" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G197" s="5">
-        <v>68.81999999999999</v>
+        <v>73.88</v>
       </c>
       <c r="H197" s="5" t="s">
-        <v>445</v>
+        <v>444</v>
       </c>
     </row>
     <row r="198" spans="1:8">
       <c r="A198" s="4" t="s">
         <v>185</v>
       </c>
       <c r="B198" s="5" t="s">
         <v>242</v>
       </c>
       <c r="C198" s="5" t="s">
         <v>745</v>
       </c>
       <c r="D198" s="5" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
       <c r="E198" s="5" t="s">
-        <v>270</v>
+        <v>260</v>
       </c>
       <c r="F198" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G198" s="5">
-        <v>72.18000000000001</v>
+        <v>72.08</v>
       </c>
       <c r="H198" s="5" t="s">
-        <v>446</v>
+        <v>445</v>
       </c>
     </row>
     <row r="199" spans="1:8">
       <c r="A199" s="4" t="s">
         <v>186</v>
       </c>
       <c r="B199" s="5" t="s">
         <v>242</v>
       </c>
       <c r="C199" s="5" t="s">
         <v>745</v>
       </c>
       <c r="D199" s="5" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
       <c r="E199" s="5" t="s">
-        <v>265</v>
+        <v>283</v>
       </c>
       <c r="F199" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G199" s="5">
-        <v>68.56</v>
+        <v>68.54000000000001</v>
       </c>
       <c r="H199" s="5" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
     </row>
     <row r="200" spans="1:8">
       <c r="A200" s="4" t="s">
         <v>187</v>
       </c>
       <c r="B200" s="5" t="s">
         <v>242</v>
       </c>
       <c r="C200" s="5" t="s">
         <v>745</v>
       </c>
       <c r="D200" s="5" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
       <c r="E200" s="5" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="F200" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G200" s="5">
-        <v>68.28</v>
+        <v>81.38</v>
       </c>
       <c r="H200" s="5" t="s">
-        <v>303</v>
+        <v>447</v>
       </c>
     </row>
     <row r="201" spans="1:8">
       <c r="A201" s="4" t="s">
         <v>188</v>
       </c>
       <c r="B201" s="5" t="s">
         <v>242</v>
       </c>
       <c r="C201" s="5" t="s">
         <v>745</v>
       </c>
       <c r="D201" s="5" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
       <c r="E201" s="5" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F201" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G201" s="5">
-        <v>68.58</v>
+        <v>77.81999999999999</v>
       </c>
       <c r="H201" s="5" t="s">
-        <v>362</v>
+        <v>448</v>
       </c>
     </row>
     <row r="202" spans="1:8">
       <c r="A202" s="4" t="s">
         <v>189</v>
       </c>
       <c r="B202" s="5" t="s">
         <v>242</v>
       </c>
       <c r="C202" s="5" t="s">
         <v>745</v>
       </c>
       <c r="D202" s="5" t="s">
-        <v>245</v>
+        <v>249</v>
       </c>
       <c r="E202" s="5" t="s">
-        <v>283</v>
+        <v>268</v>
       </c>
       <c r="F202" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G202" s="5">
-        <v>66.28</v>
+        <v>67.26000000000001</v>
       </c>
       <c r="H202" s="5" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
     </row>
     <row r="203" spans="1:8">
       <c r="A203" s="4" t="s">
         <v>190</v>
       </c>
       <c r="B203" s="5" t="s">
         <v>242</v>
       </c>
       <c r="C203" s="5" t="s">
         <v>745</v>
       </c>
       <c r="D203" s="5" t="s">
-        <v>245</v>
+        <v>249</v>
       </c>
       <c r="E203" s="5" t="s">
-        <v>261</v>
+        <v>257</v>
       </c>
       <c r="F203" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G203" s="5">
-        <v>74.48</v>
+        <v>65.58</v>
       </c>
       <c r="H203" s="5" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
     </row>
     <row r="204" spans="1:8">
       <c r="A204" s="4" t="s">
         <v>191</v>
       </c>
       <c r="B204" s="5" t="s">
         <v>242</v>
       </c>
       <c r="C204" s="5" t="s">
         <v>745</v>
       </c>
       <c r="D204" s="5" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
       <c r="E204" s="5" t="s">
-        <v>261</v>
+        <v>265</v>
       </c>
       <c r="F204" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G204" s="5">
-        <v>74.68000000000001</v>
+        <v>69.04000000000001</v>
       </c>
       <c r="H204" s="5" t="s">
-        <v>450</v>
+        <v>347</v>
       </c>
     </row>
     <row r="205" spans="1:8">
       <c r="A205" s="4" t="s">
         <v>192</v>
       </c>
       <c r="B205" s="5" t="s">
         <v>242</v>
       </c>
       <c r="C205" s="5" t="s">
         <v>745</v>
       </c>
       <c r="D205" s="5" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
       <c r="E205" s="5" t="s">
-        <v>254</v>
+        <v>260</v>
       </c>
       <c r="F205" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G205" s="5">
-        <v>61.14</v>
+        <v>71.23999999999999</v>
       </c>
       <c r="H205" s="5" t="s">
         <v>451</v>
       </c>
     </row>
     <row r="206" spans="1:8">
       <c r="A206" s="4" t="s">
         <v>193</v>
       </c>
       <c r="B206" s="5" t="s">
         <v>242</v>
       </c>
       <c r="C206" s="5" t="s">
         <v>745</v>
       </c>
       <c r="D206" s="5" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
       <c r="E206" s="5" t="s">
-        <v>287</v>
+        <v>270</v>
       </c>
       <c r="F206" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G206" s="5">
-        <v>82.88</v>
+        <v>73.31999999999999</v>
       </c>
       <c r="H206" s="5" t="s">
         <v>452</v>
       </c>
     </row>
     <row r="207" spans="1:8">
       <c r="A207" s="4" t="s">
         <v>194</v>
       </c>
       <c r="B207" s="5" t="s">
         <v>242</v>
       </c>
       <c r="C207" s="5" t="s">
         <v>745</v>
       </c>
       <c r="D207" s="5" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
       <c r="E207" s="5" t="s">
-        <v>265</v>
+        <v>285</v>
       </c>
       <c r="F207" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G207" s="5">
-        <v>69.06</v>
+        <v>73.02</v>
       </c>
       <c r="H207" s="5" t="s">
-        <v>426</v>
+        <v>453</v>
       </c>
     </row>
     <row r="208" spans="1:8">
       <c r="A208" s="4" t="s">
         <v>195</v>
       </c>
       <c r="B208" s="5" t="s">
         <v>242</v>
       </c>
       <c r="C208" s="5" t="s">
         <v>745</v>
       </c>
       <c r="D208" s="5" t="s">
         <v>243</v>
       </c>
       <c r="E208" s="5" t="s">
-        <v>288</v>
+        <v>274</v>
       </c>
       <c r="F208" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G208" s="5">
-        <v>82.08</v>
+        <v>76.08</v>
       </c>
       <c r="H208" s="5" t="s">
-        <v>453</v>
+        <v>359</v>
       </c>
     </row>
     <row r="209" spans="1:8">
       <c r="A209" s="4" t="s">
         <v>196</v>
       </c>
       <c r="B209" s="5" t="s">
         <v>242</v>
       </c>
       <c r="C209" s="5" t="s">
         <v>745</v>
       </c>
       <c r="D209" s="5" t="s">
         <v>243</v>
       </c>
       <c r="E209" s="5" t="s">
-        <v>289</v>
+        <v>274</v>
       </c>
       <c r="F209" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G209" s="5">
-        <v>80.88</v>
+        <v>76.3</v>
       </c>
       <c r="H209" s="5" t="s">
         <v>454</v>
       </c>
     </row>
     <row r="210" spans="1:8">
       <c r="A210" s="4" t="s">
         <v>197</v>
       </c>
       <c r="B210" s="5" t="s">
         <v>242</v>
       </c>
       <c r="C210" s="5" t="s">
         <v>745</v>
       </c>
       <c r="D210" s="5" t="s">
         <v>243</v>
       </c>
       <c r="E210" s="5" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
       <c r="F210" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G210" s="5">
-        <v>75.26000000000001</v>
+        <v>70.59999999999999</v>
       </c>
       <c r="H210" s="5" t="s">
         <v>455</v>
       </c>
     </row>
     <row r="211" spans="1:8">
       <c r="A211" s="4" t="s">
         <v>198</v>
       </c>
       <c r="B211" s="5" t="s">
         <v>242</v>
       </c>
       <c r="C211" s="5" t="s">
         <v>745</v>
       </c>
       <c r="D211" s="5" t="s">
         <v>243</v>
       </c>
       <c r="E211" s="5" t="s">
-        <v>250</v>
+        <v>271</v>
       </c>
       <c r="F211" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G211" s="5">
-        <v>74.68000000000001</v>
+        <v>71.16</v>
       </c>
       <c r="H211" s="5" t="s">
-        <v>450</v>
+        <v>456</v>
       </c>
     </row>
     <row r="212" spans="1:8">
       <c r="A212" s="4" t="s">
         <v>199</v>
       </c>
       <c r="B212" s="5" t="s">
         <v>242</v>
       </c>
       <c r="C212" s="5" t="s">
         <v>745</v>
       </c>
       <c r="D212" s="5" t="s">
         <v>243</v>
       </c>
       <c r="E212" s="5" t="s">
-        <v>256</v>
+        <v>268</v>
       </c>
       <c r="F212" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G212" s="5">
-        <v>54.16</v>
+        <v>66.04000000000001</v>
       </c>
       <c r="H212" s="5" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="213" spans="1:8">
       <c r="A213" s="4" t="s">
         <v>200</v>
       </c>
       <c r="B213" s="5" t="s">
         <v>242</v>
       </c>
       <c r="C213" s="5" t="s">
         <v>745</v>
       </c>
       <c r="D213" s="5" t="s">
         <v>243</v>
       </c>
       <c r="E213" s="5" t="s">
-        <v>284</v>
+        <v>277</v>
       </c>
       <c r="F213" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G213" s="5">
-        <v>55.8</v>
+        <v>72.28</v>
       </c>
       <c r="H213" s="5" t="s">
-        <v>457</v>
+        <v>370</v>
       </c>
     </row>
     <row r="214" spans="1:8">
       <c r="A214" s="4" t="s">
         <v>201</v>
       </c>
       <c r="B214" s="5" t="s">
         <v>242</v>
       </c>
       <c r="C214" s="5" t="s">
         <v>745</v>
       </c>
       <c r="D214" s="5" t="s">
         <v>243</v>
       </c>
       <c r="E214" s="5" t="s">
-        <v>282</v>
+        <v>259</v>
       </c>
       <c r="F214" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G214" s="5">
-        <v>59.18</v>
+        <v>69.02</v>
       </c>
       <c r="H214" s="5" t="s">
-        <v>405</v>
+        <v>458</v>
       </c>
     </row>
     <row r="215" spans="1:8">
       <c r="A215" s="4" t="s">
         <v>202</v>
       </c>
       <c r="B215" s="5" t="s">
         <v>242</v>
       </c>
       <c r="C215" s="5" t="s">
         <v>745</v>
       </c>
       <c r="D215" s="5" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="E215" s="5" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F215" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G215" s="5">
-        <v>70.08</v>
+        <v>76.58</v>
       </c>
       <c r="H215" s="5" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
     </row>
     <row r="216" spans="1:8">
       <c r="A216" s="4" t="s">
         <v>203</v>
       </c>
       <c r="B216" s="5" t="s">
         <v>242</v>
       </c>
       <c r="C216" s="5" t="s">
         <v>745</v>
       </c>
       <c r="D216" s="5" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="E216" s="5" t="s">
-        <v>270</v>
+        <v>250</v>
       </c>
       <c r="F216" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G216" s="5">
-        <v>73.88</v>
+        <v>74.31999999999999</v>
       </c>
       <c r="H216" s="5" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
     </row>
     <row r="217" spans="1:8">
       <c r="A217" s="4" t="s">
         <v>204</v>
       </c>
       <c r="B217" s="5" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="C217" s="5" t="s">
         <v>745</v>
       </c>
       <c r="D217" s="5" t="s">
         <v>243</v>
       </c>
       <c r="E217" s="5" t="s">
-        <v>260</v>
+        <v>278</v>
       </c>
       <c r="F217" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G217" s="5">
-        <v>72.08</v>
+        <v>63.62</v>
       </c>
       <c r="H217" s="5" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
     </row>
     <row r="218" spans="1:8">
       <c r="A218" s="4" t="s">
         <v>205</v>
       </c>
       <c r="B218" s="5" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="C218" s="5" t="s">
         <v>745</v>
       </c>
       <c r="D218" s="5" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="E218" s="5" t="s">
-        <v>283</v>
+        <v>274</v>
       </c>
       <c r="F218" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G218" s="5">
-        <v>68.54000000000001</v>
+        <v>73.48</v>
       </c>
       <c r="H218" s="5" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
     </row>
     <row r="219" spans="1:8">
       <c r="A219" s="4" t="s">
         <v>206</v>
       </c>
       <c r="B219" s="5" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="C219" s="5" t="s">
         <v>745</v>
       </c>
       <c r="D219" s="5" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="E219" s="5" t="s">
-        <v>266</v>
+        <v>263</v>
       </c>
       <c r="F219" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G219" s="5">
-        <v>81.38</v>
+        <v>75.73999999999999</v>
       </c>
       <c r="H219" s="5" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
     </row>
     <row r="220" spans="1:8">
       <c r="A220" s="4" t="s">
         <v>207</v>
       </c>
       <c r="B220" s="5" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="C220" s="5" t="s">
         <v>745</v>
       </c>
       <c r="D220" s="5" t="s">
         <v>243</v>
       </c>
       <c r="E220" s="5" t="s">
         <v>263</v>
       </c>
       <c r="F220" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G220" s="5">
-        <v>77.81999999999999</v>
+        <v>75.36</v>
       </c>
       <c r="H220" s="5" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
     </row>
     <row r="221" spans="1:8">
       <c r="A221" s="4" t="s">
         <v>208</v>
       </c>
       <c r="B221" s="5" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="C221" s="5" t="s">
         <v>745</v>
       </c>
       <c r="D221" s="5" t="s">
-        <v>249</v>
+        <v>243</v>
       </c>
       <c r="E221" s="5" t="s">
-        <v>268</v>
+        <v>262</v>
       </c>
       <c r="F221" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G221" s="5">
-        <v>67.26000000000001</v>
+        <v>76.59999999999999</v>
       </c>
       <c r="H221" s="5" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="222" spans="1:8">
       <c r="A222" s="4" t="s">
         <v>209</v>
       </c>
       <c r="B222" s="5" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="C222" s="5" t="s">
         <v>745</v>
       </c>
       <c r="D222" s="5" t="s">
-        <v>249</v>
+        <v>245</v>
       </c>
       <c r="E222" s="5" t="s">
-        <v>257</v>
+        <v>250</v>
       </c>
       <c r="F222" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G222" s="5">
-        <v>65.58</v>
+        <v>73.75</v>
       </c>
       <c r="H222" s="5" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
     </row>
     <row r="223" spans="1:8">
       <c r="A223" s="4" t="s">
         <v>210</v>
       </c>
       <c r="B223" s="5" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="C223" s="5" t="s">
         <v>745</v>
       </c>
       <c r="D223" s="5" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="E223" s="5" t="s">
-        <v>265</v>
+        <v>277</v>
       </c>
       <c r="F223" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G223" s="5">
-        <v>69.04000000000001</v>
+        <v>72.98999999999999</v>
       </c>
       <c r="H223" s="5" t="s">
-        <v>347</v>
+        <v>467</v>
       </c>
     </row>
     <row r="224" spans="1:8">
       <c r="A224" s="4" t="s">
         <v>211</v>
       </c>
       <c r="B224" s="5" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="C224" s="5" t="s">
         <v>745</v>
       </c>
       <c r="D224" s="5" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="E224" s="5" t="s">
-        <v>260</v>
+        <v>253</v>
       </c>
       <c r="F224" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G224" s="5">
-        <v>71.23999999999999</v>
+        <v>62.3</v>
       </c>
       <c r="H224" s="5" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
     </row>
     <row r="225" spans="1:8">
       <c r="A225" s="4" t="s">
         <v>212</v>
       </c>
       <c r="B225" s="5" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="C225" s="5" t="s">
         <v>745</v>
       </c>
       <c r="D225" s="5" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="E225" s="5" t="s">
-        <v>270</v>
+        <v>265</v>
       </c>
       <c r="F225" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G225" s="5">
-        <v>73.31999999999999</v>
+        <v>68.7</v>
       </c>
       <c r="H225" s="5" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
     </row>
     <row r="226" spans="1:8">
       <c r="A226" s="4" t="s">
         <v>213</v>
       </c>
       <c r="B226" s="5" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="C226" s="5" t="s">
         <v>745</v>
       </c>
       <c r="D226" s="5" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="E226" s="5" t="s">
-        <v>286</v>
+        <v>271</v>
       </c>
       <c r="F226" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G226" s="5">
-        <v>73.02</v>
+        <v>71</v>
       </c>
       <c r="H226" s="5" t="s">
-        <v>468</v>
+        <v>325</v>
       </c>
     </row>
     <row r="227" spans="1:8">
       <c r="A227" s="4" t="s">
         <v>214</v>
       </c>
       <c r="B227" s="5" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="C227" s="5" t="s">
         <v>745</v>
       </c>
       <c r="D227" s="5" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="E227" s="5" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="F227" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G227" s="5">
-        <v>76.08</v>
+        <v>67.16</v>
       </c>
       <c r="H227" s="5" t="s">
-        <v>359</v>
+        <v>470</v>
       </c>
     </row>
     <row r="228" spans="1:8">
       <c r="A228" s="4" t="s">
         <v>215</v>
       </c>
       <c r="B228" s="5" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="C228" s="5" t="s">
         <v>745</v>
       </c>
       <c r="D228" s="5" t="s">
         <v>243</v>
       </c>
       <c r="E228" s="5" t="s">
-        <v>274</v>
+        <v>277</v>
       </c>
       <c r="F228" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G228" s="5">
-        <v>76.3</v>
+        <v>71.68000000000001</v>
       </c>
       <c r="H228" s="5" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
     </row>
     <row r="229" spans="1:8">
       <c r="A229" s="4" t="s">
         <v>216</v>
       </c>
       <c r="B229" s="5" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="C229" s="5" t="s">
         <v>745</v>
       </c>
       <c r="D229" s="5" t="s">
         <v>243</v>
       </c>
       <c r="E229" s="5" t="s">
-        <v>260</v>
+        <v>250</v>
       </c>
       <c r="F229" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G229" s="5">
-        <v>70.59999999999999</v>
+        <v>72.73999999999999</v>
       </c>
       <c r="H229" s="5" t="s">
-        <v>470</v>
+        <v>393</v>
       </c>
     </row>
     <row r="230" spans="1:8">
       <c r="A230" s="4" t="s">
         <v>217</v>
       </c>
       <c r="B230" s="5" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="C230" s="5" t="s">
         <v>745</v>
       </c>
       <c r="D230" s="5" t="s">
         <v>243</v>
       </c>
       <c r="E230" s="5" t="s">
-        <v>271</v>
+        <v>263</v>
       </c>
       <c r="F230" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G230" s="5">
-        <v>71.16</v>
+        <v>75.04000000000001</v>
       </c>
       <c r="H230" s="5" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
     </row>
     <row r="231" spans="1:8">
       <c r="A231" s="4" t="s">
         <v>218</v>
       </c>
       <c r="B231" s="5" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="C231" s="5" t="s">
         <v>745</v>
       </c>
       <c r="D231" s="5" t="s">
         <v>243</v>
       </c>
       <c r="E231" s="5" t="s">
-        <v>268</v>
+        <v>250</v>
       </c>
       <c r="F231" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G231" s="5">
-        <v>66.04000000000001</v>
+        <v>73.18000000000001</v>
       </c>
       <c r="H231" s="5" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="232" spans="1:8">
       <c r="A232" s="4" t="s">
         <v>219</v>
       </c>
       <c r="B232" s="5" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="C232" s="5" t="s">
         <v>745</v>
       </c>
       <c r="D232" s="5" t="s">
         <v>243</v>
       </c>
       <c r="E232" s="5" t="s">
-        <v>277</v>
+        <v>274</v>
       </c>
       <c r="F232" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G232" s="5">
-        <v>72.28</v>
+        <v>75.59</v>
       </c>
       <c r="H232" s="5" t="s">
-        <v>370</v>
+        <v>474</v>
       </c>
     </row>
     <row r="233" spans="1:8">
       <c r="A233" s="4" t="s">
         <v>220</v>
       </c>
       <c r="B233" s="5" t="s">
         <v>242</v>
       </c>
       <c r="C233" s="5" t="s">
         <v>745</v>
       </c>
       <c r="D233" s="5" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E233" s="5" t="s">
-        <v>259</v>
+        <v>253</v>
       </c>
       <c r="F233" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G233" s="5">
-        <v>69.02</v>
+        <v>63.28</v>
       </c>
       <c r="H233" s="5" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
     </row>
     <row r="234" spans="1:8">
       <c r="A234" s="4" t="s">
         <v>221</v>
       </c>
       <c r="B234" s="5" t="s">
         <v>242</v>
       </c>
       <c r="C234" s="5" t="s">
         <v>745</v>
       </c>
       <c r="D234" s="5" t="s">
-        <v>245</v>
+        <v>249</v>
       </c>
       <c r="E234" s="5" t="s">
-        <v>263</v>
+        <v>258</v>
       </c>
       <c r="F234" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G234" s="5">
-        <v>76.58</v>
+        <v>66.18000000000001</v>
       </c>
       <c r="H234" s="5" t="s">
-        <v>474</v>
+        <v>476</v>
       </c>
     </row>
     <row r="235" spans="1:8">
       <c r="A235" s="4" t="s">
         <v>222</v>
       </c>
       <c r="B235" s="5" t="s">
         <v>242</v>
       </c>
       <c r="C235" s="5" t="s">
         <v>745</v>
       </c>
       <c r="D235" s="5" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="E235" s="5" t="s">
-        <v>250</v>
+        <v>263</v>
       </c>
       <c r="F235" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G235" s="5">
-        <v>74.31999999999999</v>
+        <v>75.88</v>
       </c>
       <c r="H235" s="5" t="s">
-        <v>475</v>
+        <v>477</v>
       </c>
     </row>
     <row r="236" spans="1:8">
       <c r="A236" s="4" t="s">
         <v>223</v>
       </c>
       <c r="B236" s="5" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="C236" s="5" t="s">
         <v>745</v>
       </c>
       <c r="D236" s="5" t="s">
-        <v>243</v>
+        <v>247</v>
       </c>
       <c r="E236" s="5" t="s">
-        <v>278</v>
+        <v>274</v>
       </c>
       <c r="F236" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G236" s="5">
-        <v>63.62</v>
+        <v>73.98</v>
       </c>
       <c r="H236" s="5" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="237" spans="1:8">
       <c r="A237" s="4" t="s">
         <v>224</v>
       </c>
       <c r="B237" s="5" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="C237" s="5" t="s">
         <v>745</v>
       </c>
       <c r="D237" s="5" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
       <c r="E237" s="5" t="s">
-        <v>274</v>
+        <v>256</v>
       </c>
       <c r="F237" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G237" s="5">
-        <v>73.48</v>
+        <v>53.88</v>
       </c>
       <c r="H237" s="5" t="s">
-        <v>477</v>
+        <v>479</v>
       </c>
     </row>
     <row r="238" spans="1:8">
       <c r="A238" s="4" t="s">
         <v>225</v>
       </c>
       <c r="B238" s="5" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="C238" s="5" t="s">
         <v>745</v>
       </c>
       <c r="D238" s="5" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
       <c r="E238" s="5" t="s">
-        <v>263</v>
+        <v>256</v>
       </c>
       <c r="F238" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G238" s="5">
-        <v>75.73999999999999</v>
+        <v>54.28</v>
       </c>
       <c r="H238" s="5" t="s">
-        <v>478</v>
+        <v>480</v>
       </c>
     </row>
     <row r="239" spans="1:8">
       <c r="A239" s="4" t="s">
         <v>226</v>
       </c>
       <c r="B239" s="5" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="C239" s="5" t="s">
         <v>745</v>
       </c>
       <c r="D239" s="5" t="s">
-        <v>243</v>
+        <v>247</v>
       </c>
       <c r="E239" s="5" t="s">
-        <v>263</v>
+        <v>254</v>
       </c>
       <c r="F239" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G239" s="5">
-        <v>75.36</v>
+        <v>61.5</v>
       </c>
       <c r="H239" s="5" t="s">
-        <v>479</v>
+        <v>481</v>
       </c>
     </row>
     <row r="240" spans="1:8">
       <c r="A240" s="4" t="s">
         <v>227</v>
       </c>
       <c r="B240" s="5" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="C240" s="5" t="s">
         <v>745</v>
       </c>
       <c r="D240" s="5" t="s">
-        <v>243</v>
+        <v>247</v>
       </c>
       <c r="E240" s="5" t="s">
-        <v>262</v>
+        <v>252</v>
       </c>
       <c r="F240" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G240" s="5">
-        <v>76.59999999999999</v>
+        <v>62.24</v>
       </c>
       <c r="H240" s="5" t="s">
-        <v>480</v>
+        <v>482</v>
       </c>
     </row>
     <row r="241" spans="1:8">
       <c r="A241" s="4" t="s">
         <v>228</v>
       </c>
       <c r="B241" s="5" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="C241" s="5" t="s">
         <v>745</v>
       </c>
       <c r="D241" s="5" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="E241" s="5" t="s">
-        <v>250</v>
+        <v>257</v>
       </c>
       <c r="F241" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G241" s="5">
-        <v>73.75</v>
+        <v>64.52</v>
       </c>
       <c r="H241" s="5" t="s">
-        <v>481</v>
+        <v>483</v>
       </c>
     </row>
     <row r="242" spans="1:8">
       <c r="A242" s="4" t="s">
         <v>229</v>
       </c>
       <c r="B242" s="5" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="C242" s="5" t="s">
         <v>745</v>
       </c>
       <c r="D242" s="5" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="E242" s="5" t="s">
-        <v>277</v>
+        <v>289</v>
       </c>
       <c r="F242" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G242" s="5">
-        <v>72.98999999999999</v>
+        <v>47.02</v>
       </c>
       <c r="H242" s="5" t="s">
-        <v>482</v>
+        <v>484</v>
       </c>
     </row>
     <row r="243" spans="1:8">
       <c r="A243" s="4" t="s">
         <v>230</v>
       </c>
       <c r="B243" s="5" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="C243" s="5" t="s">
         <v>745</v>
       </c>
       <c r="D243" s="5" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
       <c r="E243" s="5" t="s">
-        <v>253</v>
+        <v>260</v>
       </c>
       <c r="F243" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G243" s="5">
-        <v>62.3</v>
+        <v>70.90000000000001</v>
       </c>
       <c r="H243" s="5" t="s">
-        <v>483</v>
+        <v>485</v>
       </c>
     </row>
     <row r="244" spans="1:8">
       <c r="A244" s="4" t="s">
         <v>231</v>
       </c>
       <c r="B244" s="5" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="C244" s="5" t="s">
         <v>745</v>
       </c>
       <c r="D244" s="5" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
       <c r="E244" s="5" t="s">
-        <v>265</v>
+        <v>272</v>
       </c>
       <c r="F244" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G244" s="5">
-        <v>68.7</v>
+        <v>68.48</v>
       </c>
       <c r="H244" s="5" t="s">
-        <v>484</v>
+        <v>305</v>
       </c>
     </row>
     <row r="245" spans="1:8">
       <c r="A245" s="4" t="s">
         <v>232</v>
       </c>
       <c r="B245" s="5" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="C245" s="5" t="s">
         <v>745</v>
       </c>
       <c r="D245" s="5" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="E245" s="5" t="s">
-        <v>271</v>
+        <v>258</v>
       </c>
       <c r="F245" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G245" s="5">
-        <v>71</v>
+        <v>65.14</v>
       </c>
       <c r="H245" s="5" t="s">
-        <v>325</v>
+        <v>486</v>
       </c>
     </row>
     <row r="246" spans="1:8">
       <c r="A246" s="4" t="s">
         <v>233</v>
       </c>
       <c r="B246" s="5" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="C246" s="5" t="s">
         <v>745</v>
       </c>
       <c r="D246" s="5" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="E246" s="5" t="s">
-        <v>273</v>
+        <v>265</v>
       </c>
       <c r="F246" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G246" s="5">
-        <v>67.16</v>
+        <v>68.84</v>
       </c>
       <c r="H246" s="5" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
     </row>
     <row r="247" spans="1:8">
       <c r="A247" s="4" t="s">
         <v>234</v>
       </c>
       <c r="B247" s="5" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="C247" s="5" t="s">
         <v>745</v>
       </c>
       <c r="D247" s="5" t="s">
-        <v>243</v>
+        <v>247</v>
       </c>
       <c r="E247" s="5" t="s">
-        <v>277</v>
+        <v>268</v>
       </c>
       <c r="F247" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G247" s="5">
-        <v>71.68000000000001</v>
+        <v>66.18000000000001</v>
       </c>
       <c r="H247" s="5" t="s">
-        <v>486</v>
+        <v>476</v>
       </c>
     </row>
     <row r="248" spans="1:8">
       <c r="A248" s="4" t="s">
         <v>235</v>
       </c>
       <c r="B248" s="5" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="C248" s="5" t="s">
         <v>745</v>
       </c>
       <c r="D248" s="5" t="s">
         <v>243</v>
       </c>
       <c r="E248" s="5" t="s">
-        <v>250</v>
+        <v>258</v>
       </c>
       <c r="F248" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G248" s="5">
-        <v>72.73999999999999</v>
+        <v>66.14</v>
       </c>
       <c r="H248" s="5" t="s">
-        <v>393</v>
+        <v>488</v>
       </c>
     </row>
     <row r="249" spans="1:8">
       <c r="A249" s="4" t="s">
         <v>236</v>
       </c>
       <c r="B249" s="5" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="C249" s="5" t="s">
         <v>745</v>
       </c>
       <c r="D249" s="5" t="s">
         <v>243</v>
       </c>
       <c r="E249" s="5" t="s">
-        <v>263</v>
+        <v>278</v>
       </c>
       <c r="F249" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G249" s="5">
-        <v>75.04000000000001</v>
+        <v>65.04000000000001</v>
       </c>
       <c r="H249" s="5" t="s">
-        <v>487</v>
+        <v>340</v>
       </c>
     </row>
     <row r="250" spans="1:8">
       <c r="A250" s="4" t="s">
         <v>237</v>
       </c>
       <c r="B250" s="5" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="C250" s="5" t="s">
         <v>745</v>
       </c>
       <c r="D250" s="5" t="s">
         <v>243</v>
       </c>
       <c r="E250" s="5" t="s">
-        <v>250</v>
+        <v>265</v>
       </c>
       <c r="F250" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G250" s="5">
-        <v>73.18000000000001</v>
+        <v>69.06</v>
       </c>
       <c r="H250" s="5" t="s">
-        <v>488</v>
+        <v>437</v>
       </c>
     </row>
     <row r="251" spans="1:8">
       <c r="A251" s="4" t="s">
         <v>238</v>
       </c>
       <c r="B251" s="5" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="C251" s="5" t="s">
         <v>745</v>
       </c>
       <c r="D251" s="5" t="s">
         <v>243</v>
       </c>
       <c r="E251" s="5" t="s">
-        <v>274</v>
+        <v>265</v>
       </c>
       <c r="F251" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G251" s="5">
-        <v>75.59</v>
+        <v>69.23999999999999</v>
       </c>
       <c r="H251" s="5" t="s">
         <v>489</v>
       </c>
     </row>
     <row r="259" spans="6:6">
       <c r="F259" s="6" t="s">
         <v>761</v>
       </c>
     </row>
   </sheetData>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.7" right="0.7" top="1" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" fitToHeight="0" orientation="portrait"/>
   <headerFooter>
     <oddFooter>&amp;LDate: &amp;D&amp;C&amp;14&amp;"Calibri,Italic"A member of the Mei Sheng Group&amp;RPage &amp;P of &amp;N</oddFooter>
   </headerFooter>
   <tableParts count="3">
     <tablePart r:id="rId1"/>
     <tablePart r:id="rId2"/>
     <tablePart r:id="rId3"/>
   </tableParts>
 </worksheet>
 </file>
 