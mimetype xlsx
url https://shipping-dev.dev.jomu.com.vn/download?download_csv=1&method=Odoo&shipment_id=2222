--- v0 (2026-06-08)
+++ v1 (2026-08-08)
@@ -95,78 +95,78 @@
   <si>
     <t>M</t>
   </si>
   <si>
     <t>Fabric Code</t>
   </si>
   <si>
     <t>Grade</t>
   </si>
   <si>
     <t>Color Group</t>
   </si>
   <si>
     <t>Width</t>
   </si>
   <si>
     <t>Roll Length</t>
   </si>
   <si>
     <t>Kilograms</t>
   </si>
   <si>
     <t>Roll ID</t>
   </si>
   <si>
+    <t>2603214-01-0003</t>
+  </si>
+  <si>
+    <t>2603117-01-0010</t>
+  </si>
+  <si>
+    <t>2602111-01-0011</t>
+  </si>
+  <si>
     <t>2602111-01-0012</t>
   </si>
   <si>
-    <t>2603214-01-0003</t>
-[...7 lines deleted...]
-  <si>
     <t>A</t>
   </si>
   <si>
+    <t>74.0</t>
+  </si>
+  <si>
+    <t>81.0</t>
+  </si>
+  <si>
     <t>76.0</t>
   </si>
   <si>
-    <t>74.0</t>
-[...2 lines deleted...]
-    <t>81.0</t>
+    <t>1221.0</t>
   </si>
   <si>
     <t>1101.0</t>
-  </si>
-[...1 lines deleted...]
-    <t>1221.0</t>
   </si>
   <si>
     <t>DATE:</t>
   </si>
   <si>
     <t>April 06, 2026</t>
   </si>
   <si>
     <t>Vehicle License:</t>
   </si>
   <si>
     <t>60G-00192</t>
   </si>
   <si>
     <t>Bảng kê hàng hóa - NỘI BỘ</t>
   </si>
   <si>
     <t>Packing List - INTERNAL</t>
   </si>
   <si>
     <t>Fabric Code
 产品</t>
   </si>
   <si>
     <t>Total Length
@@ -208,60 +208,60 @@
     <t>KG 
  重量</t>
   </si>
   <si>
     <t>Manager - 经理</t>
   </si>
   <si>
     <t>WH Manager - 仓库管理员</t>
   </si>
   <si>
     <t>Security - 保安员</t>
   </si>
   <si>
     <t>Applicant - 申请人</t>
   </si>
   <si>
     <t>Recipient - 接受者</t>
   </si>
   <si>
     <t>Bảng kê hàng hóa</t>
   </si>
   <si>
     <t>Packing List</t>
   </si>
   <si>
+    <t>2603214_01 - 0003</t>
+  </si>
+  <si>
+    <t>2603117_01 - 0010</t>
+  </si>
+  <si>
+    <t>2602111_01 - 0011</t>
+  </si>
+  <si>
     <t>2602111_01 - 0012</t>
-  </si>
-[...7 lines deleted...]
-    <t>2602111_01 - 0011</t>
   </si>
   <si>
     <t>Packing List - ANHUY</t>
   </si>
   <si>
     <t>Total Weight (Net)</t>
   </si>
   <si>
     <t>Net Weight / KGS</t>
   </si>
   <si>
     <t>Gross Weight / KGS</t>
   </si>
   <si>
     <t>Shipping Marks</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>Lot (Color Group)</t>
   </si>
   <si>
     <t>Batch No./ Color</t>
   </si>
@@ -1153,130 +1153,130 @@
       </c>
       <c r="C11" t="s">
         <v>42</v>
       </c>
       <c r="D11" t="s">
         <v>43</v>
       </c>
       <c r="E11" t="s">
         <v>44</v>
       </c>
       <c r="F11" t="s">
         <v>45</v>
       </c>
       <c r="G11" t="s">
         <v>40</v>
       </c>
       <c r="H11" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="4" t="s">
         <v>20</v>
       </c>
       <c r="B12" s="5" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C12" s="5" t="s">
         <v>24</v>
       </c>
       <c r="D12" s="5"/>
       <c r="E12" s="5" t="s">
         <v>25</v>
       </c>
       <c r="F12" s="5" t="s">
-        <v>28</v>
+        <v>9</v>
       </c>
       <c r="G12" s="5" t="s">
         <v>12</v>
       </c>
       <c r="H12" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="4" t="s">
         <v>21</v>
       </c>
       <c r="B13" s="5" t="s">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="C13" s="5" t="s">
         <v>24</v>
       </c>
       <c r="D13" s="5"/>
       <c r="E13" s="5" t="s">
         <v>26</v>
       </c>
       <c r="F13" s="5" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="G13" s="5" t="s">
         <v>12</v>
       </c>
       <c r="H13" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B14" s="5" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="C14" s="5" t="s">
         <v>24</v>
       </c>
       <c r="D14" s="5"/>
       <c r="E14" s="5" t="s">
         <v>27</v>
       </c>
       <c r="F14" s="5" t="s">
-        <v>11</v>
+        <v>28</v>
       </c>
       <c r="G14" s="5" t="s">
         <v>12</v>
       </c>
       <c r="H14" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C15" s="5" t="s">
         <v>24</v>
       </c>
       <c r="D15" s="5"/>
       <c r="E15" s="5" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="F15" s="5" t="s">
         <v>29</v>
       </c>
       <c r="G15" s="5" t="s">
         <v>12</v>
       </c>
       <c r="H15" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="6" t="s">
         <v>47</v>
       </c>
       <c r="C19" s="6" t="s">
         <v>48</v>
       </c>
       <c r="E19" s="6" t="s">
         <v>49</v>
       </c>
       <c r="F19" s="6" t="s">
         <v>50</v>
       </c>
       <c r="H19" s="6" t="s">
@@ -1410,121 +1410,121 @@
       </c>
       <c r="B11" t="s">
         <v>36</v>
       </c>
       <c r="C11" t="s">
         <v>42</v>
       </c>
       <c r="D11" t="s">
         <v>43</v>
       </c>
       <c r="E11" t="s">
         <v>44</v>
       </c>
       <c r="F11" t="s">
         <v>45</v>
       </c>
       <c r="G11" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="4" t="s">
         <v>20</v>
       </c>
       <c r="B12" s="5" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C12" s="5" t="s">
         <v>24</v>
       </c>
       <c r="D12" s="5"/>
       <c r="E12" s="5" t="s">
         <v>25</v>
       </c>
       <c r="F12" s="5" t="s">
-        <v>28</v>
+        <v>9</v>
       </c>
       <c r="G12" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="4" t="s">
         <v>21</v>
       </c>
       <c r="B13" s="5" t="s">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="C13" s="5" t="s">
         <v>24</v>
       </c>
       <c r="D13" s="5"/>
       <c r="E13" s="5" t="s">
         <v>26</v>
       </c>
       <c r="F13" s="5" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="G13" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B14" s="5" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="C14" s="5" t="s">
         <v>24</v>
       </c>
       <c r="D14" s="5"/>
       <c r="E14" s="5" t="s">
         <v>27</v>
       </c>
       <c r="F14" s="5" t="s">
-        <v>11</v>
+        <v>28</v>
       </c>
       <c r="G14" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C15" s="5" t="s">
         <v>24</v>
       </c>
       <c r="D15" s="5"/>
       <c r="E15" s="5" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="F15" s="5" t="s">
         <v>29</v>
       </c>
       <c r="G15" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="6" t="s">
         <v>47</v>
       </c>
       <c r="C19" s="6" t="s">
         <v>48</v>
       </c>
       <c r="E19" s="6" t="s">
         <v>49</v>
       </c>
       <c r="F19" s="6" t="s">
         <v>50</v>
       </c>
       <c r="G19" s="6" t="s">
         <v>51</v>
       </c>
     </row>
@@ -1655,121 +1655,121 @@
       </c>
       <c r="B11" t="s">
         <v>36</v>
       </c>
       <c r="C11" t="s">
         <v>42</v>
       </c>
       <c r="D11" t="s">
         <v>43</v>
       </c>
       <c r="E11" t="s">
         <v>44</v>
       </c>
       <c r="F11" t="s">
         <v>45</v>
       </c>
       <c r="G11" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="4" t="s">
         <v>54</v>
       </c>
       <c r="B12" s="5" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C12" s="5" t="s">
         <v>24</v>
       </c>
       <c r="D12" s="5"/>
       <c r="E12" s="5" t="s">
         <v>25</v>
       </c>
       <c r="F12" s="5" t="s">
-        <v>28</v>
+        <v>9</v>
       </c>
       <c r="G12" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="4" t="s">
         <v>55</v>
       </c>
       <c r="B13" s="5" t="s">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="C13" s="5" t="s">
         <v>24</v>
       </c>
       <c r="D13" s="5"/>
       <c r="E13" s="5" t="s">
         <v>26</v>
       </c>
       <c r="F13" s="5" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="G13" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="4" t="s">
         <v>56</v>
       </c>
       <c r="B14" s="5" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="C14" s="5" t="s">
         <v>24</v>
       </c>
       <c r="D14" s="5"/>
       <c r="E14" s="5" t="s">
         <v>27</v>
       </c>
       <c r="F14" s="5" t="s">
-        <v>11</v>
+        <v>28</v>
       </c>
       <c r="G14" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="4" t="s">
         <v>57</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C15" s="5" t="s">
         <v>24</v>
       </c>
       <c r="D15" s="5"/>
       <c r="E15" s="5" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="F15" s="5" t="s">
         <v>29</v>
       </c>
       <c r="G15" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="6" t="s">
         <v>47</v>
       </c>
       <c r="C19" s="6" t="s">
         <v>48</v>
       </c>
       <c r="E19" s="6" t="s">
         <v>49</v>
       </c>
       <c r="F19" s="6" t="s">
         <v>50</v>
       </c>
       <c r="G19" s="6" t="s">
         <v>51</v>
       </c>
     </row>
@@ -2083,58 +2083,58 @@
       </c>
       <c r="B29" t="s">
         <v>64</v>
       </c>
       <c r="C29" t="s">
         <v>65</v>
       </c>
       <c r="D29" t="s">
         <v>16</v>
       </c>
       <c r="E29" t="s">
         <v>17</v>
       </c>
       <c r="F29" t="s">
         <v>3</v>
       </c>
       <c r="G29" t="s">
         <v>60</v>
       </c>
       <c r="H29" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="4" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="B30" s="5"/>
       <c r="C30" s="5" t="s">
         <v>67</v>
       </c>
       <c r="D30" s="5" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="E30" s="5" t="s">
         <v>9</v>
       </c>
       <c r="F30" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G30" s="5">
         <v>-0.32</v>
       </c>
       <c r="H30" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="16" t="s">
         <v>68</v>
       </c>
       <c r="B32" s="16" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
         <v>72</v>
@@ -2146,82 +2146,82 @@
       </c>
       <c r="B34" t="s">
         <v>64</v>
       </c>
       <c r="C34" t="s">
         <v>65</v>
       </c>
       <c r="D34" t="s">
         <v>16</v>
       </c>
       <c r="E34" t="s">
         <v>17</v>
       </c>
       <c r="F34" t="s">
         <v>3</v>
       </c>
       <c r="G34" t="s">
         <v>60</v>
       </c>
       <c r="H34" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="4" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B35" s="5"/>
       <c r="C35" s="5" t="s">
         <v>71</v>
       </c>
       <c r="D35" s="5" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="E35" s="5" t="s">
         <v>28</v>
       </c>
       <c r="F35" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G35" s="5">
         <v>-0.32</v>
       </c>
       <c r="H35" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B36" s="5"/>
       <c r="C36" s="5" t="s">
         <v>71</v>
       </c>
       <c r="D36" s="5" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="E36" s="5" t="s">
         <v>29</v>
       </c>
       <c r="F36" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G36" s="5">
         <v>-0.32</v>
       </c>
       <c r="H36" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="16" t="s">
         <v>68</v>
       </c>
       <c r="B38" s="16" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
         <v>74</v>
@@ -2233,58 +2233,58 @@
       </c>
       <c r="B40" t="s">
         <v>64</v>
       </c>
       <c r="C40" t="s">
         <v>65</v>
       </c>
       <c r="D40" t="s">
         <v>16</v>
       </c>
       <c r="E40" t="s">
         <v>17</v>
       </c>
       <c r="F40" t="s">
         <v>3</v>
       </c>
       <c r="G40" t="s">
         <v>60</v>
       </c>
       <c r="H40" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="4" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B41" s="5"/>
       <c r="C41" s="5" t="s">
         <v>73</v>
       </c>
       <c r="D41" s="5" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="E41" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F41" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G41" s="5">
         <v>-0.32</v>
       </c>
       <c r="H41" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="49" spans="6:6">
       <c r="F49" s="6" t="s">
         <v>87</v>
       </c>
     </row>
   </sheetData>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.7" right="0.7" top="1" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" fitToHeight="0" orientation="portrait"/>
   <headerFooter>
     <oddFooter>&amp;LDate: &amp;D&amp;C&amp;14&amp;"Calibri,Italic"A member of the Mei Sheng Group&amp;RPage &amp;P of &amp;N</oddFooter>