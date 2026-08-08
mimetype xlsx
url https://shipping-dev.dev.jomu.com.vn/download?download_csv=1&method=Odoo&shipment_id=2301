--- v0 (2026-06-08)
+++ v1 (2026-08-08)
@@ -256,50 +256,248 @@
   <si>
     <t>2603251-04-0284</t>
   </si>
   <si>
     <t>2603251-04-0285</t>
   </si>
   <si>
     <t>2603251-05-0286</t>
   </si>
   <si>
     <t>2603251-05-0287</t>
   </si>
   <si>
     <t>2603251-05-0288</t>
   </si>
   <si>
     <t>2603251-05-0289</t>
   </si>
   <si>
     <t>2603251-05-0290</t>
   </si>
   <si>
     <t>2603251-05-0291</t>
   </si>
   <si>
+    <t>2603251-05-0292</t>
+  </si>
+  <si>
+    <t>2603251-05-0293</t>
+  </si>
+  <si>
+    <t>2603251-05-0294</t>
+  </si>
+  <si>
+    <t>2603251-05-0295</t>
+  </si>
+  <si>
+    <t>2603251-05-0296</t>
+  </si>
+  <si>
+    <t>2603251-04-0297</t>
+  </si>
+  <si>
+    <t>2603251-04-0298</t>
+  </si>
+  <si>
+    <t>2603251-04-0299</t>
+  </si>
+  <si>
+    <t>2603251-04-0300</t>
+  </si>
+  <si>
+    <t>2603251-04-0301</t>
+  </si>
+  <si>
+    <t>2603251-04-0302</t>
+  </si>
+  <si>
+    <t>2603251-04-0303</t>
+  </si>
+  <si>
+    <t>2603251-04-0304</t>
+  </si>
+  <si>
+    <t>2603251-04-0305</t>
+  </si>
+  <si>
+    <t>2603251-05-0306</t>
+  </si>
+  <si>
+    <t>2603251-05-0307</t>
+  </si>
+  <si>
+    <t>2603251-05-0308</t>
+  </si>
+  <si>
+    <t>2603251-05-0309</t>
+  </si>
+  <si>
+    <t>2603251-05-0310</t>
+  </si>
+  <si>
+    <t>2603251-05-0311</t>
+  </si>
+  <si>
+    <t>2603251-05-0312</t>
+  </si>
+  <si>
+    <t>2603251-05-0313</t>
+  </si>
+  <si>
+    <t>2603251-05-0314</t>
+  </si>
+  <si>
+    <t>2603251-04-0315</t>
+  </si>
+  <si>
+    <t>2603251-04-0316</t>
+  </si>
+  <si>
+    <t>2603251-04-0317</t>
+  </si>
+  <si>
+    <t>2603251-04-0318</t>
+  </si>
+  <si>
+    <t>2603251-04-0319</t>
+  </si>
+  <si>
+    <t>2603251-05-0320</t>
+  </si>
+  <si>
+    <t>2603251-05-0321</t>
+  </si>
+  <si>
+    <t>2603251-05-0322</t>
+  </si>
+  <si>
+    <t>2603251-05-0323</t>
+  </si>
+  <si>
+    <t>2603251-05-0324</t>
+  </si>
+  <si>
+    <t>2603251-05-0325</t>
+  </si>
+  <si>
+    <t>2603251-05-0326</t>
+  </si>
+  <si>
+    <t>2603251-04-0327</t>
+  </si>
+  <si>
+    <t>2603251-04-0328</t>
+  </si>
+  <si>
+    <t>2603251-05-0329</t>
+  </si>
+  <si>
+    <t>2603251-05-0330</t>
+  </si>
+  <si>
+    <t>2603251-05-0331</t>
+  </si>
+  <si>
+    <t>2603251-05-0332</t>
+  </si>
+  <si>
+    <t>2603251-05-0333</t>
+  </si>
+  <si>
+    <t>2603189-01-0430</t>
+  </si>
+  <si>
+    <t>2603189-01-0431</t>
+  </si>
+  <si>
+    <t>2603189-01-0432</t>
+  </si>
+  <si>
+    <t>2603189-01-0433</t>
+  </si>
+  <si>
+    <t>2603189-01-0434</t>
+  </si>
+  <si>
+    <t>2603189-01-0435</t>
+  </si>
+  <si>
+    <t>2603189-01-0436</t>
+  </si>
+  <si>
+    <t>2603189-01-0437</t>
+  </si>
+  <si>
+    <t>2603189-01-0438</t>
+  </si>
+  <si>
+    <t>2603189-01-0439</t>
+  </si>
+  <si>
+    <t>2603189-01-0440</t>
+  </si>
+  <si>
+    <t>2603189-01-0441</t>
+  </si>
+  <si>
+    <t>2603189-01-0442</t>
+  </si>
+  <si>
+    <t>2603189-01-0443</t>
+  </si>
+  <si>
+    <t>2603189-01-0444</t>
+  </si>
+  <si>
+    <t>2603189-01-0445</t>
+  </si>
+  <si>
+    <t>2603189-01-0446</t>
+  </si>
+  <si>
+    <t>2603189-01-0447</t>
+  </si>
+  <si>
+    <t>2603189-01-0448</t>
+  </si>
+  <si>
+    <t>2603189-01-0449</t>
+  </si>
+  <si>
+    <t>2603189-01-0450</t>
+  </si>
+  <si>
+    <t>2603189-01-0451</t>
+  </si>
+  <si>
+    <t>2603189-01-0452</t>
+  </si>
+  <si>
+    <t>2603189-01-0453</t>
+  </si>
+  <si>
     <t>2603251-03-0176</t>
   </si>
   <si>
     <t>2603251-03-0177</t>
   </si>
   <si>
     <t>2603251-03-0178</t>
   </si>
   <si>
     <t>2603251-04-0179</t>
   </si>
   <si>
     <t>2603251-04-0180</t>
   </si>
   <si>
     <t>2603251-04-0181</t>
   </si>
   <si>
     <t>2603251-01-0182</t>
   </si>
   <si>
     <t>2603251-01-0183</t>
   </si>
   <si>
     <t>2603251-01-0184</t>
@@ -400,272 +598,74 @@
   <si>
     <t>2603251-05-0231</t>
   </si>
   <si>
     <t>2603251-05-0232</t>
   </si>
   <si>
     <t>2603251-05-0233</t>
   </si>
   <si>
     <t>2603251-04-0234</t>
   </si>
   <si>
     <t>2603251-04-0235</t>
   </si>
   <si>
     <t>2603251-04-0236</t>
   </si>
   <si>
     <t>2603251-04-0237</t>
   </si>
   <si>
     <t>2603251-05-0238</t>
   </si>
   <si>
-    <t>2603251-05-0292</t>
-[...196 lines deleted...]
-  <si>
     <t>A</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>B</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>66.0</t>
   </si>
   <si>
     <t>65.8</t>
   </si>
   <si>
+    <t>65.5</t>
+  </si>
+  <si>
     <t>66.3</t>
   </si>
   <si>
-    <t>65.5</t>
-[...1 lines deleted...]
-  <si>
     <t>87.0</t>
   </si>
   <si>
     <t>86.0</t>
   </si>
   <si>
     <t>85.0</t>
   </si>
   <si>
     <t>37.0</t>
   </si>
   <si>
     <t>80.0</t>
   </si>
   <si>
     <t>90.0</t>
   </si>
   <si>
     <t>46.0</t>
   </si>
   <si>
     <t>8.0</t>
   </si>
   <si>
     <t>31.0</t>
@@ -709,143 +709,143 @@
   <si>
     <t>65.0</t>
   </si>
   <si>
     <t>96.0</t>
   </si>
   <si>
     <t>70.0</t>
   </si>
   <si>
     <t>77.0</t>
   </si>
   <si>
     <t>94.0</t>
   </si>
   <si>
     <t>72.0</t>
   </si>
   <si>
     <t>53.0</t>
   </si>
   <si>
     <t>79.0</t>
   </si>
   <si>
+    <t>20.0</t>
+  </si>
+  <si>
+    <t>56.0</t>
+  </si>
+  <si>
+    <t>63.0</t>
+  </si>
+  <si>
+    <t>16.0</t>
+  </si>
+  <si>
+    <t>45.0</t>
+  </si>
+  <si>
+    <t>60.0</t>
+  </si>
+  <si>
+    <t>110.0</t>
+  </si>
+  <si>
+    <t>93.0</t>
+  </si>
+  <si>
+    <t>88.0</t>
+  </si>
+  <si>
+    <t>64.0</t>
+  </si>
+  <si>
+    <t>89.0</t>
+  </si>
+  <si>
+    <t>7.0</t>
+  </si>
+  <si>
+    <t>97.0</t>
+  </si>
+  <si>
+    <t>13.0</t>
+  </si>
+  <si>
+    <t>51.0</t>
+  </si>
+  <si>
+    <t>69.0</t>
+  </si>
+  <si>
+    <t>44.0</t>
+  </si>
+  <si>
+    <t>9.0</t>
+  </si>
+  <si>
     <t>35.0</t>
   </si>
   <si>
     <t>14.0</t>
   </si>
   <si>
     <t>62.0</t>
   </si>
   <si>
     <t>82.0</t>
   </si>
   <si>
-    <t>56.0</t>
-[...1 lines deleted...]
-  <si>
     <t>43.0</t>
   </si>
   <si>
-    <t>89.0</t>
-[...1 lines deleted...]
-  <si>
     <t>39.0</t>
   </si>
   <si>
-    <t>97.0</t>
-[...1 lines deleted...]
-  <si>
     <t>6.0</t>
   </si>
   <si>
     <t>68.0</t>
   </si>
   <si>
     <t>5.0</t>
   </si>
   <si>
     <t>19.0</t>
   </si>
   <si>
     <t>91.0</t>
   </si>
   <si>
     <t>61.0</t>
   </si>
   <si>
     <t>99.0</t>
   </si>
   <si>
-    <t>20.0</t>
-[...43 lines deleted...]
-  <si>
     <t>71.30</t>
   </si>
   <si>
     <t>70.52</t>
   </si>
   <si>
     <t>71.34</t>
   </si>
   <si>
     <t>69.70</t>
   </si>
   <si>
     <t>30.30</t>
   </si>
   <si>
     <t>65.60</t>
   </si>
   <si>
     <t>73.80</t>
   </si>
   <si>
     <t>37.70</t>
   </si>
   <si>
     <t>6.50</t>
@@ -907,249 +907,249 @@
   <si>
     <t>57.40</t>
   </si>
   <si>
     <t>54.10</t>
   </si>
   <si>
     <t>63.10</t>
   </si>
   <si>
     <t>78.72</t>
   </si>
   <si>
     <t>77.08</t>
   </si>
   <si>
     <t>59.04</t>
   </si>
   <si>
     <t>43.46</t>
   </si>
   <si>
     <t>64.78</t>
   </si>
   <si>
+    <t>16.40</t>
+  </si>
+  <si>
+    <t>45.90</t>
+  </si>
+  <si>
+    <t>51.66</t>
+  </si>
+  <si>
+    <t>45.92</t>
+  </si>
+  <si>
+    <t>75.44</t>
+  </si>
+  <si>
+    <t>65.50</t>
+  </si>
+  <si>
+    <t>13.10</t>
+  </si>
+  <si>
+    <t>36.90</t>
+  </si>
+  <si>
+    <t>49.20</t>
+  </si>
+  <si>
+    <t>90.20</t>
+  </si>
+  <si>
+    <t>76.26</t>
+  </si>
+  <si>
+    <t>72.10</t>
+  </si>
+  <si>
+    <t>64.70</t>
+  </si>
+  <si>
+    <t>52.40</t>
+  </si>
+  <si>
+    <t>72.90</t>
+  </si>
+  <si>
+    <t>5.70</t>
+  </si>
+  <si>
+    <t>79.54</t>
+  </si>
+  <si>
+    <t>10.66</t>
+  </si>
+  <si>
+    <t>72.98</t>
+  </si>
+  <si>
+    <t>51.60</t>
+  </si>
+  <si>
+    <t>59.00</t>
+  </si>
+  <si>
+    <t>41.80</t>
+  </si>
+  <si>
+    <t>56.50</t>
+  </si>
+  <si>
+    <t>36.00</t>
+  </si>
+  <si>
+    <t>60.00</t>
+  </si>
+  <si>
+    <t>6.75</t>
+  </si>
+  <si>
+    <t>52.50</t>
+  </si>
+  <si>
+    <t>26.25</t>
+  </si>
+  <si>
+    <t>72.75</t>
+  </si>
+  <si>
+    <t>58.50</t>
+  </si>
+  <si>
+    <t>67.48</t>
+  </si>
+  <si>
+    <t>48.75</t>
+  </si>
+  <si>
     <t>78.36</t>
   </si>
   <si>
     <t>57.14</t>
   </si>
   <si>
     <t>29.74</t>
   </si>
   <si>
     <t>75.42</t>
   </si>
   <si>
     <t>12.86</t>
   </si>
   <si>
     <t>63.84</t>
   </si>
   <si>
     <t>65.70</t>
   </si>
   <si>
     <t>51.06</t>
   </si>
   <si>
     <t>66.66</t>
   </si>
   <si>
     <t>64.02</t>
   </si>
   <si>
     <t>64.36</t>
   </si>
   <si>
     <t>61.28</t>
   </si>
   <si>
     <t>64.32</t>
   </si>
   <si>
     <t>64.86</t>
   </si>
   <si>
     <t>46.40</t>
   </si>
   <si>
     <t>77.92</t>
   </si>
   <si>
-    <t>36.00</t>
-[...1 lines deleted...]
-  <si>
     <t>76.72</t>
   </si>
   <si>
     <t>72.96</t>
   </si>
   <si>
     <t>65.80</t>
   </si>
   <si>
     <t>32.92</t>
   </si>
   <si>
     <t>80.34</t>
   </si>
   <si>
     <t>58.00</t>
   </si>
   <si>
     <t>62.08</t>
   </si>
   <si>
     <t>64.52</t>
   </si>
   <si>
     <t>6.53</t>
   </si>
   <si>
     <t>79.23</t>
   </si>
   <si>
     <t>63.71</t>
   </si>
   <si>
     <t>4.90</t>
   </si>
   <si>
     <t>55.76</t>
   </si>
   <si>
     <t>4.10</t>
   </si>
   <si>
     <t>15.58</t>
   </si>
   <si>
-    <t>75.44</t>
-[...1 lines deleted...]
-  <si>
     <t>74.62</t>
   </si>
   <si>
     <t>77.00</t>
   </si>
   <si>
     <t>50.00</t>
   </si>
   <si>
     <t>81.10</t>
-  </si>
-[...88 lines deleted...]
-    <t>48.75</t>
   </si>
   <si>
     <t>DATE:</t>
   </si>
   <si>
     <t>May 09, 2026</t>
   </si>
   <si>
     <t>Vehicle License:</t>
   </si>
   <si>
     <t>60H-02566</t>
   </si>
   <si>
     <t>Bảng kê hàng hóa - NỘI BỘ</t>
   </si>
   <si>
     <t>Packing List - INTERNAL</t>
   </si>
   <si>
     <t>Fabric Code
 产品</t>
   </si>
   <si>
     <t>Total Length
@@ -1350,50 +1350,248 @@
   <si>
     <t>2603251_04 - 0284</t>
   </si>
   <si>
     <t>2603251_04 - 0285</t>
   </si>
   <si>
     <t>2603251_05 - 0286</t>
   </si>
   <si>
     <t>2603251_05 - 0287</t>
   </si>
   <si>
     <t>2603251_05 - 0288</t>
   </si>
   <si>
     <t>2603251_05 - 0289</t>
   </si>
   <si>
     <t>2603251_05 - 0290</t>
   </si>
   <si>
     <t>2603251_05 - 0291</t>
   </si>
   <si>
+    <t>2603251_05 - 0292</t>
+  </si>
+  <si>
+    <t>2603251_05 - 0293</t>
+  </si>
+  <si>
+    <t>2603251_05 - 0294</t>
+  </si>
+  <si>
+    <t>2603251_05 - 0295</t>
+  </si>
+  <si>
+    <t>2603251_05 - 0296</t>
+  </si>
+  <si>
+    <t>2603251_04 - 0297</t>
+  </si>
+  <si>
+    <t>2603251_04 - 0298</t>
+  </si>
+  <si>
+    <t>2603251_04 - 0299</t>
+  </si>
+  <si>
+    <t>2603251_04 - 0300</t>
+  </si>
+  <si>
+    <t>2603251_04 - 0301</t>
+  </si>
+  <si>
+    <t>2603251_04 - 0302</t>
+  </si>
+  <si>
+    <t>2603251_04 - 0303</t>
+  </si>
+  <si>
+    <t>2603251_04 - 0304</t>
+  </si>
+  <si>
+    <t>2603251_04 - 0305</t>
+  </si>
+  <si>
+    <t>2603251_05 - 0306</t>
+  </si>
+  <si>
+    <t>2603251_05 - 0307</t>
+  </si>
+  <si>
+    <t>2603251_05 - 0308</t>
+  </si>
+  <si>
+    <t>2603251_05 - 0309</t>
+  </si>
+  <si>
+    <t>2603251_05 - 0310</t>
+  </si>
+  <si>
+    <t>2603251_05 - 0311</t>
+  </si>
+  <si>
+    <t>2603251_05 - 0312</t>
+  </si>
+  <si>
+    <t>2603251_05 - 0313</t>
+  </si>
+  <si>
+    <t>2603251_05 - 0314</t>
+  </si>
+  <si>
+    <t>2603251_04 - 0315</t>
+  </si>
+  <si>
+    <t>2603251_04 - 0316</t>
+  </si>
+  <si>
+    <t>2603251_04 - 0317</t>
+  </si>
+  <si>
+    <t>2603251_04 - 0318</t>
+  </si>
+  <si>
+    <t>2603251_04 - 0319</t>
+  </si>
+  <si>
+    <t>2603251_05 - 0320</t>
+  </si>
+  <si>
+    <t>2603251_05 - 0321</t>
+  </si>
+  <si>
+    <t>2603251_05 - 0322</t>
+  </si>
+  <si>
+    <t>2603251_05 - 0323</t>
+  </si>
+  <si>
+    <t>2603251_05 - 0324</t>
+  </si>
+  <si>
+    <t>2603251_05 - 0325</t>
+  </si>
+  <si>
+    <t>2603251_05 - 0326</t>
+  </si>
+  <si>
+    <t>2603251_04 - 0327</t>
+  </si>
+  <si>
+    <t>2603251_04 - 0328</t>
+  </si>
+  <si>
+    <t>2603251_05 - 0329</t>
+  </si>
+  <si>
+    <t>2603251_05 - 0330</t>
+  </si>
+  <si>
+    <t>2603251_05 - 0331</t>
+  </si>
+  <si>
+    <t>2603251_05 - 0332</t>
+  </si>
+  <si>
+    <t>2603251_05 - 0333</t>
+  </si>
+  <si>
+    <t>2603189_01 - 0430</t>
+  </si>
+  <si>
+    <t>2603189_01 - 0431</t>
+  </si>
+  <si>
+    <t>2603189_01 - 0432</t>
+  </si>
+  <si>
+    <t>2603189_01 - 0433</t>
+  </si>
+  <si>
+    <t>2603189_01 - 0434</t>
+  </si>
+  <si>
+    <t>2603189_01 - 0435</t>
+  </si>
+  <si>
+    <t>2603189_01 - 0436</t>
+  </si>
+  <si>
+    <t>2603189_01 - 0437</t>
+  </si>
+  <si>
+    <t>2603189_01 - 0438</t>
+  </si>
+  <si>
+    <t>2603189_01 - 0439</t>
+  </si>
+  <si>
+    <t>2603189_01 - 0440</t>
+  </si>
+  <si>
+    <t>2603189_01 - 0441</t>
+  </si>
+  <si>
+    <t>2603189_01 - 0442</t>
+  </si>
+  <si>
+    <t>2603189_01 - 0443</t>
+  </si>
+  <si>
+    <t>2603189_01 - 0444</t>
+  </si>
+  <si>
+    <t>2603189_01 - 0445</t>
+  </si>
+  <si>
+    <t>2603189_01 - 0446</t>
+  </si>
+  <si>
+    <t>2603189_01 - 0447</t>
+  </si>
+  <si>
+    <t>2603189_01 - 0448</t>
+  </si>
+  <si>
+    <t>2603189_01 - 0449</t>
+  </si>
+  <si>
+    <t>2603189_01 - 0450</t>
+  </si>
+  <si>
+    <t>2603189_01 - 0451</t>
+  </si>
+  <si>
+    <t>2603189_01 - 0452</t>
+  </si>
+  <si>
+    <t>2603189_01 - 0453</t>
+  </si>
+  <si>
     <t>2603251_03 - 0176</t>
   </si>
   <si>
     <t>2603251_03 - 0177</t>
   </si>
   <si>
     <t>2603251_03 - 0178</t>
   </si>
   <si>
     <t>2603251_04 - 0179</t>
   </si>
   <si>
     <t>2603251_04 - 0180</t>
   </si>
   <si>
     <t>2603251_04 - 0181</t>
   </si>
   <si>
     <t>2603251_01 - 0182</t>
   </si>
   <si>
     <t>2603251_01 - 0183</t>
   </si>
   <si>
     <t>2603251_01 - 0184</t>
@@ -1492,248 +1690,50 @@
     <t>2603251_05 - 0230</t>
   </si>
   <si>
     <t>2603251_05 - 0231</t>
   </si>
   <si>
     <t>2603251_05 - 0232</t>
   </si>
   <si>
     <t>2603251_05 - 0233</t>
   </si>
   <si>
     <t>2603251_04 - 0234</t>
   </si>
   <si>
     <t>2603251_04 - 0235</t>
   </si>
   <si>
     <t>2603251_04 - 0236</t>
   </si>
   <si>
     <t>2603251_04 - 0237</t>
   </si>
   <si>
     <t>2603251_05 - 0238</t>
-  </si>
-[...196 lines deleted...]
-    <t>2603189_01 - 0453</t>
   </si>
   <si>
     <t>Packing List - ANHUY</t>
   </si>
   <si>
     <t>Total Weight (Net)</t>
   </si>
   <si>
     <t>Net Weight / KGS</t>
   </si>
   <si>
     <t>Gross Weight / KGS</t>
   </si>
   <si>
     <t>Shipping Marks</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>Lot (Color Group)</t>
   </si>
   <si>
     <t>Batch No./ Color</t>
   </si>
@@ -3860,2778 +3860,2778 @@
       <c r="C63" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D63" s="5"/>
       <c r="E63" s="5" t="s">
         <v>192</v>
       </c>
       <c r="F63" s="5" t="s">
         <v>200</v>
       </c>
       <c r="G63" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H63" s="5" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" s="4" t="s">
         <v>74</v>
       </c>
       <c r="B64" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C64" s="5" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="D64" s="5"/>
       <c r="E64" s="5" t="s">
         <v>192</v>
       </c>
       <c r="F64" s="5" t="s">
-        <v>218</v>
+        <v>225</v>
       </c>
       <c r="G64" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H64" s="5" t="s">
         <v>291</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" s="4" t="s">
         <v>75</v>
       </c>
       <c r="B65" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C65" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D65" s="5"/>
       <c r="E65" s="5" t="s">
         <v>192</v>
       </c>
       <c r="F65" s="5" t="s">
-        <v>219</v>
+        <v>226</v>
       </c>
       <c r="G65" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H65" s="5" t="s">
         <v>292</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" s="4" t="s">
         <v>76</v>
       </c>
       <c r="B66" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C66" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D66" s="5"/>
       <c r="E66" s="5" t="s">
         <v>192</v>
       </c>
       <c r="F66" s="5" t="s">
-        <v>225</v>
+        <v>215</v>
       </c>
       <c r="G66" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H66" s="5" t="s">
-        <v>293</v>
+        <v>278</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" s="4" t="s">
         <v>77</v>
       </c>
       <c r="B67" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C67" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D67" s="5"/>
       <c r="E67" s="5" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="F67" s="5" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="G67" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H67" s="5" t="s">
-        <v>294</v>
+        <v>283</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" s="4" t="s">
         <v>78</v>
       </c>
       <c r="B68" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C68" s="5" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="D68" s="5"/>
       <c r="E68" s="5" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="F68" s="5" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="G68" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H68" s="5" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" s="4" t="s">
         <v>79</v>
       </c>
       <c r="B69" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C69" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D69" s="5"/>
       <c r="E69" s="5" t="s">
         <v>192</v>
       </c>
       <c r="F69" s="5" t="s">
-        <v>224</v>
+        <v>206</v>
       </c>
       <c r="G69" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H69" s="5" t="s">
-        <v>296</v>
+        <v>274</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" s="4" t="s">
         <v>80</v>
       </c>
       <c r="B70" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C70" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D70" s="5"/>
       <c r="E70" s="5" t="s">
         <v>192</v>
       </c>
       <c r="F70" s="5" t="s">
-        <v>200</v>
+        <v>206</v>
       </c>
       <c r="G70" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H70" s="5" t="s">
-        <v>297</v>
+        <v>274</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" s="4" t="s">
         <v>81</v>
       </c>
       <c r="B71" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C71" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D71" s="5"/>
       <c r="E71" s="5" t="s">
         <v>192</v>
       </c>
       <c r="F71" s="5" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="G71" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H71" s="5" t="s">
-        <v>298</v>
+        <v>294</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" s="4" t="s">
         <v>82</v>
       </c>
       <c r="B72" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C72" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D72" s="5"/>
       <c r="E72" s="5" t="s">
         <v>192</v>
       </c>
       <c r="F72" s="5" t="s">
-        <v>228</v>
+        <v>214</v>
       </c>
       <c r="G72" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H72" s="5" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" s="4" t="s">
         <v>83</v>
       </c>
       <c r="B73" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C73" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D73" s="5"/>
       <c r="E73" s="5" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
       <c r="F73" s="5" t="s">
-        <v>224</v>
+        <v>200</v>
       </c>
       <c r="G73" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H73" s="5" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" s="4" t="s">
         <v>84</v>
       </c>
       <c r="B74" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C74" s="5" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="D74" s="5"/>
       <c r="E74" s="5" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
       <c r="F74" s="5" t="s">
-        <v>200</v>
+        <v>228</v>
       </c>
       <c r="G74" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H74" s="5" t="s">
-        <v>301</v>
+        <v>297</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" s="4" t="s">
         <v>85</v>
       </c>
       <c r="B75" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C75" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D75" s="5"/>
       <c r="E75" s="5" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
       <c r="F75" s="5" t="s">
-        <v>209</v>
+        <v>229</v>
       </c>
       <c r="G75" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H75" s="5" t="s">
-        <v>302</v>
+        <v>298</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" s="4" t="s">
         <v>86</v>
       </c>
       <c r="B76" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C76" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D76" s="5"/>
       <c r="E76" s="5" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
       <c r="F76" s="5" t="s">
         <v>200</v>
       </c>
       <c r="G76" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H76" s="5" t="s">
-        <v>303</v>
+        <v>261</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" s="4" t="s">
         <v>87</v>
       </c>
       <c r="B77" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C77" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D77" s="5"/>
       <c r="E77" s="5" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
       <c r="F77" s="5" t="s">
-        <v>200</v>
+        <v>230</v>
       </c>
       <c r="G77" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H77" s="5" t="s">
-        <v>304</v>
+        <v>299</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" s="4" t="s">
         <v>88</v>
       </c>
       <c r="B78" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C78" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D78" s="5"/>
       <c r="E78" s="5" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
       <c r="F78" s="5" t="s">
-        <v>229</v>
+        <v>197</v>
       </c>
       <c r="G78" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H78" s="5" t="s">
-        <v>305</v>
+        <v>267</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" s="4" t="s">
         <v>89</v>
       </c>
       <c r="B79" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C79" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D79" s="5"/>
       <c r="E79" s="5" t="s">
         <v>192</v>
       </c>
       <c r="F79" s="5" t="s">
-        <v>213</v>
+        <v>196</v>
       </c>
       <c r="G79" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H79" s="5" t="s">
-        <v>306</v>
+        <v>256</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" s="4" t="s">
         <v>90</v>
       </c>
       <c r="B80" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C80" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D80" s="5"/>
       <c r="E80" s="5" t="s">
         <v>192</v>
       </c>
       <c r="F80" s="5" t="s">
-        <v>230</v>
+        <v>208</v>
       </c>
       <c r="G80" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H80" s="5" t="s">
-        <v>307</v>
+        <v>270</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" s="4" t="s">
         <v>91</v>
       </c>
       <c r="B81" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C81" s="5" t="s">
         <v>188</v>
       </c>
-      <c r="D81" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D81" s="5"/>
       <c r="E81" s="5" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="F81" s="5" t="s">
-        <v>221</v>
+        <v>231</v>
       </c>
       <c r="G81" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H81" s="5" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" s="4" t="s">
         <v>92</v>
       </c>
       <c r="B82" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C82" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D82" s="5"/>
       <c r="E82" s="5" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="F82" s="5" t="s">
-        <v>231</v>
+        <v>210</v>
       </c>
       <c r="G82" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H82" s="5" t="s">
-        <v>309</v>
+        <v>272</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" s="4" t="s">
         <v>93</v>
       </c>
       <c r="B83" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C83" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D83" s="5"/>
       <c r="E83" s="5" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
       <c r="F83" s="5" t="s">
-        <v>200</v>
+        <v>213</v>
       </c>
       <c r="G83" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H83" s="5" t="s">
-        <v>310</v>
+        <v>276</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" s="4" t="s">
         <v>94</v>
       </c>
       <c r="B84" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C84" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D84" s="5"/>
       <c r="E84" s="5" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
       <c r="F84" s="5" t="s">
         <v>232</v>
       </c>
       <c r="G84" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H84" s="5" t="s">
-        <v>311</v>
+        <v>301</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" s="4" t="s">
         <v>95</v>
       </c>
       <c r="B85" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C85" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D85" s="5"/>
       <c r="E85" s="5" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
       <c r="F85" s="5" t="s">
-        <v>208</v>
+        <v>233</v>
       </c>
       <c r="G85" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H85" s="5" t="s">
-        <v>312</v>
+        <v>302</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" s="4" t="s">
         <v>96</v>
       </c>
       <c r="B86" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C86" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D86" s="5"/>
       <c r="E86" s="5" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
       <c r="F86" s="5" t="s">
-        <v>206</v>
+        <v>224</v>
       </c>
       <c r="G86" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H86" s="5" t="s">
-        <v>313</v>
+        <v>303</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" s="4" t="s">
         <v>97</v>
       </c>
       <c r="B87" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C87" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D87" s="5"/>
       <c r="E87" s="5" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
       <c r="F87" s="5" t="s">
-        <v>209</v>
+        <v>234</v>
       </c>
       <c r="G87" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H87" s="5" t="s">
-        <v>314</v>
+        <v>304</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" s="4" t="s">
         <v>98</v>
       </c>
       <c r="B88" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C88" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D88" s="5"/>
       <c r="E88" s="5" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
       <c r="F88" s="5" t="s">
-        <v>224</v>
+        <v>235</v>
       </c>
       <c r="G88" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H88" s="5" t="s">
-        <v>315</v>
+        <v>305</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" s="4" t="s">
         <v>99</v>
       </c>
       <c r="B89" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C89" s="5" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="D89" s="5"/>
       <c r="E89" s="5" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
       <c r="F89" s="5" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="G89" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H89" s="5" t="s">
-        <v>316</v>
+        <v>266</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" s="4" t="s">
         <v>100</v>
       </c>
       <c r="B90" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C90" s="5" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="D90" s="5"/>
       <c r="E90" s="5" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
       <c r="F90" s="5" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="G90" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H90" s="5" t="s">
-        <v>317</v>
+        <v>306</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" s="4" t="s">
         <v>101</v>
       </c>
       <c r="B91" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C91" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D91" s="5"/>
       <c r="E91" s="5" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
       <c r="F91" s="5" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="G91" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H91" s="5" t="s">
-        <v>318</v>
+        <v>272</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" s="4" t="s">
         <v>102</v>
       </c>
       <c r="B92" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C92" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D92" s="5"/>
       <c r="E92" s="5" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="F92" s="5" t="s">
-        <v>218</v>
+        <v>237</v>
       </c>
       <c r="G92" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H92" s="5" t="s">
-        <v>282</v>
+        <v>307</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" s="4" t="s">
         <v>103</v>
       </c>
       <c r="B93" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C93" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D93" s="5"/>
       <c r="E93" s="5" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="F93" s="5" t="s">
-        <v>218</v>
+        <v>232</v>
       </c>
       <c r="G93" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H93" s="5" t="s">
-        <v>282</v>
+        <v>301</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" s="4" t="s">
         <v>104</v>
       </c>
       <c r="B94" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C94" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D94" s="5"/>
       <c r="E94" s="5" t="s">
         <v>192</v>
       </c>
       <c r="F94" s="5" t="s">
-        <v>200</v>
+        <v>221</v>
       </c>
       <c r="G94" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H94" s="5" t="s">
-        <v>261</v>
+        <v>287</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" s="4" t="s">
         <v>105</v>
       </c>
       <c r="B95" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C95" s="5" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="D95" s="5"/>
       <c r="E95" s="5" t="s">
         <v>192</v>
       </c>
       <c r="F95" s="5" t="s">
-        <v>220</v>
+        <v>238</v>
       </c>
       <c r="G95" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H95" s="5" t="s">
-        <v>285</v>
+        <v>308</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" s="4" t="s">
         <v>106</v>
       </c>
       <c r="B96" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C96" s="5" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="D96" s="5"/>
       <c r="E96" s="5" t="s">
         <v>192</v>
       </c>
       <c r="F96" s="5" t="s">
-        <v>234</v>
+        <v>224</v>
       </c>
       <c r="G96" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H96" s="5" t="s">
-        <v>319</v>
+        <v>290</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" s="4" t="s">
         <v>107</v>
       </c>
       <c r="B97" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C97" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D97" s="5"/>
       <c r="E97" s="5" t="s">
         <v>192</v>
       </c>
       <c r="F97" s="5" t="s">
-        <v>200</v>
+        <v>214</v>
       </c>
       <c r="G97" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H97" s="5" t="s">
-        <v>261</v>
+        <v>295</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" s="4" t="s">
         <v>108</v>
       </c>
       <c r="B98" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C98" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D98" s="5"/>
       <c r="E98" s="5" t="s">
         <v>192</v>
       </c>
       <c r="F98" s="5" t="s">
-        <v>220</v>
+        <v>235</v>
       </c>
       <c r="G98" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H98" s="5" t="s">
-        <v>285</v>
+        <v>309</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" s="4" t="s">
         <v>109</v>
       </c>
       <c r="B99" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C99" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D99" s="5"/>
       <c r="E99" s="5" t="s">
         <v>192</v>
       </c>
       <c r="F99" s="5" t="s">
-        <v>235</v>
+        <v>219</v>
       </c>
       <c r="G99" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H99" s="5" t="s">
-        <v>320</v>
+        <v>283</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" s="4" t="s">
         <v>110</v>
       </c>
       <c r="B100" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C100" s="5" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="D100" s="5"/>
       <c r="E100" s="5" t="s">
         <v>192</v>
       </c>
       <c r="F100" s="5" t="s">
-        <v>236</v>
+        <v>227</v>
       </c>
       <c r="G100" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H100" s="5" t="s">
-        <v>321</v>
+        <v>310</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" s="4" t="s">
         <v>111</v>
       </c>
       <c r="B101" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C101" s="5" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="D101" s="5"/>
       <c r="E101" s="5" t="s">
         <v>192</v>
       </c>
       <c r="F101" s="5" t="s">
-        <v>237</v>
+        <v>222</v>
       </c>
       <c r="G101" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H101" s="5" t="s">
-        <v>322</v>
+        <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" s="4" t="s">
         <v>112</v>
       </c>
       <c r="B102" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C102" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D102" s="5"/>
       <c r="E102" s="5" t="s">
         <v>192</v>
       </c>
       <c r="F102" s="5" t="s">
-        <v>214</v>
+        <v>239</v>
       </c>
       <c r="G102" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H102" s="5" t="s">
-        <v>323</v>
+        <v>312</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" s="4" t="s">
         <v>113</v>
       </c>
       <c r="B103" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C103" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D103" s="5"/>
       <c r="E103" s="5" t="s">
         <v>192</v>
       </c>
       <c r="F103" s="5" t="s">
-        <v>218</v>
+        <v>240</v>
       </c>
       <c r="G103" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H103" s="5" t="s">
-        <v>286</v>
+        <v>313</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" s="4" t="s">
         <v>114</v>
       </c>
       <c r="B104" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C104" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D104" s="5"/>
       <c r="E104" s="5" t="s">
         <v>192</v>
       </c>
       <c r="F104" s="5" t="s">
-        <v>218</v>
+        <v>241</v>
       </c>
       <c r="G104" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H104" s="5" t="s">
-        <v>286</v>
+        <v>314</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" s="4" t="s">
         <v>115</v>
       </c>
       <c r="B105" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C105" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D105" s="5"/>
       <c r="E105" s="5" t="s">
         <v>192</v>
       </c>
       <c r="F105" s="5" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
       <c r="G105" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H105" s="5" t="s">
-        <v>324</v>
+        <v>305</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" s="4" t="s">
         <v>116</v>
       </c>
       <c r="B106" s="5" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="C106" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D106" s="5"/>
       <c r="E106" s="5" t="s">
         <v>192</v>
       </c>
       <c r="F106" s="5" t="s">
-        <v>221</v>
+        <v>200</v>
       </c>
       <c r="G106" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H106" s="5" t="s">
-        <v>287</v>
+        <v>315</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" s="4" t="s">
         <v>117</v>
       </c>
       <c r="B107" s="5" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="C107" s="5" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="D107" s="5"/>
       <c r="E107" s="5" t="s">
         <v>192</v>
       </c>
       <c r="F107" s="5" t="s">
-        <v>221</v>
+        <v>242</v>
       </c>
       <c r="G107" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H107" s="5" t="s">
-        <v>325</v>
+        <v>316</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" s="4" t="s">
         <v>118</v>
       </c>
       <c r="B108" s="5" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="C108" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D108" s="5"/>
       <c r="E108" s="5" t="s">
         <v>192</v>
       </c>
       <c r="F108" s="5" t="s">
-        <v>239</v>
+        <v>200</v>
       </c>
       <c r="G108" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H108" s="5" t="s">
-        <v>326</v>
+        <v>315</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" s="4" t="s">
         <v>119</v>
       </c>
       <c r="B109" s="5" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="C109" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D109" s="5"/>
       <c r="E109" s="5" t="s">
         <v>192</v>
       </c>
       <c r="F109" s="5" t="s">
-        <v>218</v>
+        <v>200</v>
       </c>
       <c r="G109" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H109" s="5" t="s">
-        <v>282</v>
+        <v>315</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" s="4" t="s">
         <v>120</v>
       </c>
       <c r="B110" s="5" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="C110" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D110" s="5"/>
       <c r="E110" s="5" t="s">
         <v>192</v>
       </c>
       <c r="F110" s="5" t="s">
-        <v>221</v>
+        <v>200</v>
       </c>
       <c r="G110" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H110" s="5" t="s">
-        <v>325</v>
+        <v>315</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" s="4" t="s">
         <v>121</v>
       </c>
       <c r="B111" s="5" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="C111" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D111" s="5"/>
       <c r="E111" s="5" t="s">
         <v>192</v>
       </c>
       <c r="F111" s="5" t="s">
-        <v>240</v>
+        <v>200</v>
       </c>
       <c r="G111" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H111" s="5" t="s">
-        <v>327</v>
+        <v>315</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" s="4" t="s">
         <v>122</v>
       </c>
       <c r="B112" s="5" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="C112" s="5" t="s">
-        <v>190</v>
+        <v>188</v>
       </c>
       <c r="D112" s="5"/>
       <c r="E112" s="5" t="s">
         <v>192</v>
       </c>
       <c r="F112" s="5" t="s">
-        <v>241</v>
+        <v>200</v>
       </c>
       <c r="G112" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H112" s="5" t="s">
-        <v>328</v>
+        <v>315</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" s="4" t="s">
         <v>123</v>
       </c>
       <c r="B113" s="5" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="C113" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D113" s="5"/>
       <c r="E113" s="5" t="s">
         <v>192</v>
       </c>
       <c r="F113" s="5" t="s">
-        <v>229</v>
+        <v>219</v>
       </c>
       <c r="G113" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H113" s="5" t="s">
-        <v>329</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" s="4" t="s">
         <v>124</v>
       </c>
       <c r="B114" s="5" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="C114" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D114" s="5"/>
       <c r="E114" s="5" t="s">
         <v>192</v>
       </c>
       <c r="F114" s="5" t="s">
-        <v>215</v>
+        <v>243</v>
       </c>
       <c r="G114" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H114" s="5" t="s">
-        <v>278</v>
+        <v>318</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" s="4" t="s">
         <v>125</v>
       </c>
       <c r="B115" s="5" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="C115" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D115" s="5"/>
       <c r="E115" s="5" t="s">
         <v>192</v>
       </c>
       <c r="F115" s="5" t="s">
-        <v>219</v>
+        <v>237</v>
       </c>
       <c r="G115" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H115" s="5" t="s">
-        <v>283</v>
+        <v>319</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" s="4" t="s">
         <v>126</v>
       </c>
       <c r="B116" s="5" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="C116" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D116" s="5"/>
       <c r="E116" s="5" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="F116" s="5" t="s">
-        <v>242</v>
+        <v>211</v>
       </c>
       <c r="G116" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H116" s="5" t="s">
-        <v>330</v>
+        <v>320</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" s="4" t="s">
         <v>127</v>
       </c>
       <c r="B117" s="5" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="C117" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D117" s="5"/>
       <c r="E117" s="5" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="F117" s="5" t="s">
-        <v>206</v>
+        <v>200</v>
       </c>
       <c r="G117" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H117" s="5" t="s">
-        <v>274</v>
+        <v>315</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" s="4" t="s">
         <v>128</v>
       </c>
       <c r="B118" s="5" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="C118" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D118" s="5"/>
       <c r="E118" s="5" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="F118" s="5" t="s">
-        <v>206</v>
+        <v>200</v>
       </c>
       <c r="G118" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H118" s="5" t="s">
-        <v>274</v>
+        <v>315</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" s="4" t="s">
         <v>129</v>
       </c>
       <c r="B119" s="5" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="C119" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D119" s="5"/>
       <c r="E119" s="5" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="F119" s="5" t="s">
-        <v>229</v>
+        <v>200</v>
       </c>
       <c r="G119" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H119" s="5" t="s">
-        <v>331</v>
+        <v>315</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" s="4" t="s">
         <v>130</v>
       </c>
       <c r="B120" s="5" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="C120" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D120" s="5"/>
       <c r="E120" s="5" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="F120" s="5" t="s">
-        <v>214</v>
+        <v>200</v>
       </c>
       <c r="G120" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H120" s="5" t="s">
-        <v>323</v>
+        <v>315</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" s="4" t="s">
         <v>131</v>
       </c>
       <c r="B121" s="5" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="C121" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D121" s="5"/>
       <c r="E121" s="5" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="F121" s="5" t="s">
         <v>200</v>
       </c>
       <c r="G121" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H121" s="5" t="s">
-        <v>332</v>
+        <v>315</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" s="4" t="s">
         <v>132</v>
       </c>
       <c r="B122" s="5" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="C122" s="5" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="D122" s="5"/>
       <c r="E122" s="5" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="F122" s="5" t="s">
-        <v>243</v>
+        <v>200</v>
       </c>
       <c r="G122" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H122" s="5" t="s">
-        <v>333</v>
+        <v>315</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" s="4" t="s">
         <v>133</v>
       </c>
       <c r="B123" s="5" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="C123" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D123" s="5"/>
       <c r="E123" s="5" t="s">
         <v>192</v>
       </c>
       <c r="F123" s="5" t="s">
-        <v>244</v>
+        <v>201</v>
       </c>
       <c r="G123" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H123" s="5" t="s">
-        <v>334</v>
+        <v>321</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" s="4" t="s">
         <v>134</v>
       </c>
       <c r="B124" s="5" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="C124" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D124" s="5"/>
       <c r="E124" s="5" t="s">
         <v>192</v>
       </c>
       <c r="F124" s="5" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="G124" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H124" s="5" t="s">
-        <v>261</v>
+        <v>321</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" s="4" t="s">
         <v>135</v>
       </c>
       <c r="B125" s="5" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="C125" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D125" s="5"/>
       <c r="E125" s="5" t="s">
         <v>192</v>
       </c>
       <c r="F125" s="5" t="s">
-        <v>245</v>
+        <v>201</v>
       </c>
       <c r="G125" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H125" s="5" t="s">
-        <v>335</v>
+        <v>321</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" s="4" t="s">
         <v>136</v>
       </c>
       <c r="B126" s="5" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="C126" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D126" s="5"/>
       <c r="E126" s="5" t="s">
         <v>192</v>
       </c>
       <c r="F126" s="5" t="s">
-        <v>197</v>
+        <v>217</v>
       </c>
       <c r="G126" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H126" s="5" t="s">
-        <v>267</v>
+        <v>322</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" s="4" t="s">
         <v>137</v>
       </c>
       <c r="B127" s="5" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="C127" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D127" s="5"/>
       <c r="E127" s="5" t="s">
         <v>192</v>
       </c>
       <c r="F127" s="5" t="s">
-        <v>196</v>
+        <v>201</v>
       </c>
       <c r="G127" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H127" s="5" t="s">
-        <v>256</v>
+        <v>321</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" s="4" t="s">
         <v>138</v>
       </c>
       <c r="B128" s="5" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="C128" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D128" s="5"/>
       <c r="E128" s="5" t="s">
         <v>192</v>
       </c>
       <c r="F128" s="5" t="s">
-        <v>208</v>
+        <v>201</v>
       </c>
       <c r="G128" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H128" s="5" t="s">
-        <v>270</v>
+        <v>321</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" s="4" t="s">
         <v>139</v>
       </c>
       <c r="B129" s="5" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="C129" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D129" s="5"/>
       <c r="E129" s="5" t="s">
         <v>192</v>
       </c>
       <c r="F129" s="5" t="s">
-        <v>246</v>
+        <v>201</v>
       </c>
       <c r="G129" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H129" s="5" t="s">
-        <v>336</v>
+        <v>321</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" s="4" t="s">
         <v>140</v>
       </c>
       <c r="B130" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C130" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D130" s="5"/>
       <c r="E130" s="5" t="s">
         <v>192</v>
       </c>
       <c r="F130" s="5" t="s">
-        <v>210</v>
+        <v>218</v>
       </c>
       <c r="G130" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H130" s="5" t="s">
-        <v>272</v>
+        <v>323</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" s="4" t="s">
         <v>141</v>
       </c>
       <c r="B131" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C131" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D131" s="5"/>
       <c r="E131" s="5" t="s">
         <v>192</v>
       </c>
       <c r="F131" s="5" t="s">
-        <v>213</v>
+        <v>219</v>
       </c>
       <c r="G131" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H131" s="5" t="s">
-        <v>276</v>
+        <v>324</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" s="4" t="s">
         <v>142</v>
       </c>
       <c r="B132" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C132" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D132" s="5"/>
       <c r="E132" s="5" t="s">
         <v>192</v>
       </c>
       <c r="F132" s="5" t="s">
-        <v>247</v>
+        <v>243</v>
       </c>
       <c r="G132" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H132" s="5" t="s">
-        <v>337</v>
+        <v>325</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" s="4" t="s">
         <v>143</v>
       </c>
       <c r="B133" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C133" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D133" s="5"/>
       <c r="E133" s="5" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="F133" s="5" t="s">
-        <v>248</v>
+        <v>221</v>
       </c>
       <c r="G133" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H133" s="5" t="s">
-        <v>338</v>
+        <v>326</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" s="4" t="s">
         <v>144</v>
       </c>
       <c r="B134" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C134" s="5" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="D134" s="5"/>
       <c r="E134" s="5" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="F134" s="5" t="s">
-        <v>224</v>
+        <v>244</v>
       </c>
       <c r="G134" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H134" s="5" t="s">
-        <v>339</v>
+        <v>327</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" s="4" t="s">
         <v>145</v>
       </c>
       <c r="B135" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C135" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D135" s="5"/>
       <c r="E135" s="5" t="s">
         <v>192</v>
       </c>
       <c r="F135" s="5" t="s">
-        <v>249</v>
+        <v>224</v>
       </c>
       <c r="G135" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H135" s="5" t="s">
-        <v>340</v>
+        <v>328</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" s="4" t="s">
         <v>146</v>
       </c>
       <c r="B136" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C136" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D136" s="5"/>
       <c r="E136" s="5" t="s">
         <v>192</v>
       </c>
       <c r="F136" s="5" t="s">
-        <v>231</v>
+        <v>200</v>
       </c>
       <c r="G136" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H136" s="5" t="s">
-        <v>341</v>
+        <v>329</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" s="4" t="s">
         <v>147</v>
       </c>
       <c r="B137" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C137" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D137" s="5"/>
       <c r="E137" s="5" t="s">
         <v>192</v>
       </c>
       <c r="F137" s="5" t="s">
-        <v>205</v>
+        <v>245</v>
       </c>
       <c r="G137" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H137" s="5" t="s">
-        <v>266</v>
+        <v>330</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" s="4" t="s">
         <v>148</v>
       </c>
       <c r="B138" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C138" s="5" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="D138" s="5"/>
       <c r="E138" s="5" t="s">
         <v>192</v>
       </c>
       <c r="F138" s="5" t="s">
-        <v>250</v>
+        <v>246</v>
       </c>
       <c r="G138" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H138" s="5" t="s">
-        <v>342</v>
+        <v>331</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" s="4" t="s">
         <v>149</v>
       </c>
       <c r="B139" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C139" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D139" s="5"/>
       <c r="E139" s="5" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F139" s="5" t="s">
-        <v>210</v>
+        <v>224</v>
       </c>
       <c r="G139" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H139" s="5" t="s">
-        <v>272</v>
+        <v>332</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" s="4" t="s">
         <v>150</v>
       </c>
       <c r="B140" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C140" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D140" s="5"/>
       <c r="E140" s="5" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="F140" s="5" t="s">
-        <v>233</v>
+        <v>200</v>
       </c>
       <c r="G140" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H140" s="5" t="s">
-        <v>343</v>
+        <v>333</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" s="4" t="s">
         <v>151</v>
       </c>
       <c r="B141" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C141" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D141" s="5"/>
       <c r="E141" s="5" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="F141" s="5" t="s">
-        <v>247</v>
+        <v>209</v>
       </c>
       <c r="G141" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H141" s="5" t="s">
-        <v>337</v>
+        <v>334</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" s="4" t="s">
         <v>152</v>
       </c>
       <c r="B142" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C142" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D142" s="5"/>
       <c r="E142" s="5" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F142" s="5" t="s">
-        <v>221</v>
+        <v>200</v>
       </c>
       <c r="G142" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H142" s="5" t="s">
-        <v>287</v>
+        <v>335</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" s="4" t="s">
         <v>153</v>
       </c>
       <c r="B143" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C143" s="5" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="D143" s="5"/>
       <c r="E143" s="5" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F143" s="5" t="s">
-        <v>251</v>
+        <v>200</v>
       </c>
       <c r="G143" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H143" s="5" t="s">
-        <v>344</v>
+        <v>336</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" s="4" t="s">
         <v>154</v>
       </c>
       <c r="B144" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C144" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D144" s="5"/>
       <c r="E144" s="5" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F144" s="5" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="G144" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H144" s="5" t="s">
-        <v>290</v>
+        <v>337</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" s="4" t="s">
         <v>155</v>
       </c>
       <c r="B145" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C145" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D145" s="5"/>
       <c r="E145" s="5" t="s">
         <v>192</v>
       </c>
       <c r="F145" s="5" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="G145" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H145" s="5" t="s">
-        <v>323</v>
+        <v>338</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" s="4" t="s">
         <v>156</v>
       </c>
       <c r="B146" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C146" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D146" s="5"/>
       <c r="E146" s="5" t="s">
         <v>192</v>
       </c>
       <c r="F146" s="5" t="s">
-        <v>231</v>
+        <v>247</v>
       </c>
       <c r="G146" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H146" s="5" t="s">
-        <v>345</v>
+        <v>314</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" s="4" t="s">
         <v>157</v>
       </c>
       <c r="B147" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C147" s="5" t="s">
         <v>188</v>
       </c>
-      <c r="D147" s="5"/>
+      <c r="D147" s="5" t="s">
+        <v>191</v>
+      </c>
       <c r="E147" s="5" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="F147" s="5" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="G147" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H147" s="5" t="s">
-        <v>283</v>
+        <v>339</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" s="4" t="s">
         <v>158</v>
       </c>
       <c r="B148" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C148" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D148" s="5"/>
       <c r="E148" s="5" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="F148" s="5" t="s">
-        <v>242</v>
+        <v>235</v>
       </c>
       <c r="G148" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H148" s="5" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" s="4" t="s">
         <v>159</v>
       </c>
       <c r="B149" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C149" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D149" s="5"/>
       <c r="E149" s="5" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F149" s="5" t="s">
-        <v>222</v>
+        <v>200</v>
       </c>
       <c r="G149" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H149" s="5" t="s">
-        <v>347</v>
+        <v>341</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" s="4" t="s">
         <v>160</v>
       </c>
       <c r="B150" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C150" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D150" s="5"/>
       <c r="E150" s="5" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F150" s="5" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="G150" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H150" s="5" t="s">
-        <v>348</v>
+        <v>342</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" s="4" t="s">
         <v>161</v>
       </c>
       <c r="B151" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C151" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D151" s="5"/>
       <c r="E151" s="5" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F151" s="5" t="s">
-        <v>253</v>
+        <v>208</v>
       </c>
       <c r="G151" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H151" s="5" t="s">
-        <v>349</v>
+        <v>343</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" s="4" t="s">
         <v>162</v>
       </c>
       <c r="B152" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C152" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D152" s="5"/>
       <c r="E152" s="5" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F152" s="5" t="s">
-        <v>254</v>
+        <v>206</v>
       </c>
       <c r="G152" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H152" s="5" t="s">
-        <v>307</v>
+        <v>344</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" s="4" t="s">
         <v>163</v>
       </c>
       <c r="B153" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C153" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D153" s="5"/>
       <c r="E153" s="5" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F153" s="5" t="s">
-        <v>231</v>
+        <v>209</v>
       </c>
       <c r="G153" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H153" s="5" t="s">
-        <v>341</v>
+        <v>345</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" s="4" t="s">
         <v>164</v>
       </c>
       <c r="B154" s="5" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C154" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D154" s="5"/>
       <c r="E154" s="5" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F154" s="5" t="s">
-        <v>200</v>
+        <v>224</v>
       </c>
       <c r="G154" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H154" s="5" t="s">
-        <v>350</v>
+        <v>346</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155" s="4" t="s">
         <v>165</v>
       </c>
       <c r="B155" s="5" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C155" s="5" t="s">
         <v>189</v>
       </c>
       <c r="D155" s="5"/>
       <c r="E155" s="5" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F155" s="5" t="s">
-        <v>255</v>
+        <v>203</v>
       </c>
       <c r="G155" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H155" s="5" t="s">
-        <v>351</v>
+        <v>347</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156" s="4" t="s">
         <v>166</v>
       </c>
       <c r="B156" s="5" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C156" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D156" s="5"/>
       <c r="E156" s="5" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F156" s="5" t="s">
-        <v>200</v>
+        <v>237</v>
       </c>
       <c r="G156" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H156" s="5" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157" s="4" t="s">
         <v>167</v>
       </c>
       <c r="B157" s="5" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C157" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D157" s="5"/>
       <c r="E157" s="5" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F157" s="5" t="s">
-        <v>200</v>
+        <v>211</v>
       </c>
       <c r="G157" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H157" s="5" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158" s="4" t="s">
         <v>168</v>
       </c>
       <c r="B158" s="5" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C158" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D158" s="5"/>
       <c r="E158" s="5" t="s">
         <v>192</v>
       </c>
       <c r="F158" s="5" t="s">
-        <v>200</v>
+        <v>218</v>
       </c>
       <c r="G158" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H158" s="5" t="s">
-        <v>350</v>
+        <v>282</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159" s="4" t="s">
         <v>169</v>
       </c>
       <c r="B159" s="5" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C159" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D159" s="5"/>
       <c r="E159" s="5" t="s">
         <v>192</v>
       </c>
       <c r="F159" s="5" t="s">
-        <v>200</v>
+        <v>218</v>
       </c>
       <c r="G159" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H159" s="5" t="s">
-        <v>350</v>
+        <v>282</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160" s="4" t="s">
         <v>170</v>
       </c>
       <c r="B160" s="5" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C160" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D160" s="5"/>
       <c r="E160" s="5" t="s">
         <v>192</v>
       </c>
       <c r="F160" s="5" t="s">
         <v>200</v>
       </c>
       <c r="G160" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H160" s="5" t="s">
-        <v>350</v>
+        <v>261</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161" s="4" t="s">
         <v>171</v>
       </c>
       <c r="B161" s="5" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C161" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D161" s="5"/>
       <c r="E161" s="5" t="s">
         <v>192</v>
       </c>
       <c r="F161" s="5" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="G161" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H161" s="5" t="s">
-        <v>352</v>
+        <v>285</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162" s="4" t="s">
         <v>172</v>
       </c>
       <c r="B162" s="5" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C162" s="5" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="D162" s="5"/>
       <c r="E162" s="5" t="s">
         <v>192</v>
       </c>
       <c r="F162" s="5" t="s">
-        <v>225</v>
+        <v>249</v>
       </c>
       <c r="G162" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H162" s="5" t="s">
-        <v>353</v>
+        <v>350</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163" s="4" t="s">
         <v>173</v>
       </c>
       <c r="B163" s="5" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C163" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D163" s="5"/>
       <c r="E163" s="5" t="s">
         <v>192</v>
       </c>
       <c r="F163" s="5" t="s">
-        <v>233</v>
+        <v>200</v>
       </c>
       <c r="G163" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H163" s="5" t="s">
-        <v>354</v>
+        <v>261</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164" s="4" t="s">
         <v>174</v>
       </c>
       <c r="B164" s="5" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C164" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D164" s="5"/>
       <c r="E164" s="5" t="s">
-        <v>195</v>
+        <v>192</v>
       </c>
       <c r="F164" s="5" t="s">
-        <v>211</v>
+        <v>220</v>
       </c>
       <c r="G164" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H164" s="5" t="s">
-        <v>355</v>
+        <v>285</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165" s="4" t="s">
         <v>175</v>
       </c>
       <c r="B165" s="5" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C165" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D165" s="5"/>
       <c r="E165" s="5" t="s">
-        <v>195</v>
+        <v>192</v>
       </c>
       <c r="F165" s="5" t="s">
-        <v>200</v>
+        <v>250</v>
       </c>
       <c r="G165" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H165" s="5" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166" s="4" t="s">
         <v>176</v>
       </c>
       <c r="B166" s="5" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C166" s="5" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="D166" s="5"/>
       <c r="E166" s="5" t="s">
-        <v>195</v>
+        <v>192</v>
       </c>
       <c r="F166" s="5" t="s">
-        <v>200</v>
+        <v>251</v>
       </c>
       <c r="G166" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H166" s="5" t="s">
-        <v>350</v>
+        <v>352</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167" s="4" t="s">
         <v>177</v>
       </c>
       <c r="B167" s="5" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C167" s="5" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="D167" s="5"/>
       <c r="E167" s="5" t="s">
-        <v>195</v>
+        <v>192</v>
       </c>
       <c r="F167" s="5" t="s">
-        <v>200</v>
+        <v>252</v>
       </c>
       <c r="G167" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H167" s="5" t="s">
-        <v>350</v>
+        <v>353</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168" s="4" t="s">
         <v>178</v>
       </c>
       <c r="B168" s="5" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C168" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D168" s="5"/>
       <c r="E168" s="5" t="s">
-        <v>195</v>
+        <v>192</v>
       </c>
       <c r="F168" s="5" t="s">
-        <v>200</v>
+        <v>214</v>
       </c>
       <c r="G168" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H168" s="5" t="s">
-        <v>350</v>
+        <v>295</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169" s="4" t="s">
         <v>179</v>
       </c>
       <c r="B169" s="5" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C169" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D169" s="5"/>
       <c r="E169" s="5" t="s">
-        <v>195</v>
+        <v>192</v>
       </c>
       <c r="F169" s="5" t="s">
-        <v>200</v>
+        <v>218</v>
       </c>
       <c r="G169" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H169" s="5" t="s">
-        <v>350</v>
+        <v>286</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170" s="4" t="s">
         <v>180</v>
       </c>
       <c r="B170" s="5" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C170" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D170" s="5"/>
       <c r="E170" s="5" t="s">
-        <v>195</v>
+        <v>192</v>
       </c>
       <c r="F170" s="5" t="s">
-        <v>200</v>
+        <v>218</v>
       </c>
       <c r="G170" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H170" s="5" t="s">
-        <v>350</v>
+        <v>286</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171" s="4" t="s">
         <v>181</v>
       </c>
       <c r="B171" s="5" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C171" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D171" s="5"/>
       <c r="E171" s="5" t="s">
         <v>192</v>
       </c>
       <c r="F171" s="5" t="s">
-        <v>201</v>
+        <v>253</v>
       </c>
       <c r="G171" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H171" s="5" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172" s="4" t="s">
         <v>182</v>
       </c>
       <c r="B172" s="5" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C172" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D172" s="5"/>
       <c r="E172" s="5" t="s">
         <v>192</v>
       </c>
       <c r="F172" s="5" t="s">
-        <v>201</v>
+        <v>221</v>
       </c>
       <c r="G172" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H172" s="5" t="s">
-        <v>356</v>
+        <v>287</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173" s="4" t="s">
         <v>183</v>
       </c>
       <c r="B173" s="5" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C173" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D173" s="5"/>
       <c r="E173" s="5" t="s">
         <v>192</v>
       </c>
       <c r="F173" s="5" t="s">
-        <v>201</v>
+        <v>221</v>
       </c>
       <c r="G173" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H173" s="5" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174" s="4" t="s">
         <v>184</v>
       </c>
       <c r="B174" s="5" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C174" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D174" s="5"/>
       <c r="E174" s="5" t="s">
         <v>192</v>
       </c>
       <c r="F174" s="5" t="s">
-        <v>217</v>
+        <v>254</v>
       </c>
       <c r="G174" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H174" s="5" t="s">
-        <v>357</v>
+        <v>356</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175" s="4" t="s">
         <v>185</v>
       </c>
       <c r="B175" s="5" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C175" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D175" s="5"/>
       <c r="E175" s="5" t="s">
         <v>192</v>
       </c>
       <c r="F175" s="5" t="s">
-        <v>201</v>
+        <v>218</v>
       </c>
       <c r="G175" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H175" s="5" t="s">
-        <v>356</v>
+        <v>282</v>
       </c>
     </row>
     <row r="176" spans="1:8">
       <c r="A176" s="4" t="s">
         <v>186</v>
       </c>
       <c r="B176" s="5" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C176" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D176" s="5"/>
       <c r="E176" s="5" t="s">
         <v>192</v>
       </c>
       <c r="F176" s="5" t="s">
-        <v>201</v>
+        <v>221</v>
       </c>
       <c r="G176" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H176" s="5" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
     </row>
     <row r="177" spans="1:8">
       <c r="A177" s="4" t="s">
         <v>187</v>
       </c>
       <c r="B177" s="5" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C177" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D177" s="5"/>
       <c r="E177" s="5" t="s">
         <v>192</v>
       </c>
       <c r="F177" s="5" t="s">
-        <v>201</v>
+        <v>255</v>
       </c>
       <c r="G177" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H177" s="5" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
     </row>
     <row r="181" spans="1:8">
       <c r="A181" s="6" t="s">
         <v>375</v>
       </c>
       <c r="C181" s="6" t="s">
         <v>376</v>
       </c>
       <c r="E181" s="6" t="s">
         <v>377</v>
       </c>
       <c r="F181" s="6" t="s">
         <v>378</v>
       </c>
       <c r="H181" s="6" t="s">
         <v>379</v>
       </c>
     </row>
   </sheetData>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.7" right="0.7" top="1" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" fitToHeight="0" orientation="portrait"/>
   <headerFooter>
     <oddFooter>&amp;LDate: &amp;D&amp;C&amp;14&amp;"Calibri,Italic"A member of the Mei Sheng Group&amp;RPage &amp;P of &amp;N</oddFooter>
@@ -7858,2433 +7858,2433 @@
       <c r="B63" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C63" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D63" s="5"/>
       <c r="E63" s="5" t="s">
         <v>192</v>
       </c>
       <c r="F63" s="5" t="s">
         <v>200</v>
       </c>
       <c r="G63" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="64" spans="1:7">
       <c r="A64" s="4" t="s">
         <v>74</v>
       </c>
       <c r="B64" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C64" s="5" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="D64" s="5"/>
       <c r="E64" s="5" t="s">
         <v>192</v>
       </c>
       <c r="F64" s="5" t="s">
-        <v>218</v>
+        <v>225</v>
       </c>
       <c r="G64" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="65" spans="1:7">
       <c r="A65" s="4" t="s">
         <v>75</v>
       </c>
       <c r="B65" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C65" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D65" s="5"/>
       <c r="E65" s="5" t="s">
         <v>192</v>
       </c>
       <c r="F65" s="5" t="s">
-        <v>219</v>
+        <v>226</v>
       </c>
       <c r="G65" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="66" spans="1:7">
       <c r="A66" s="4" t="s">
         <v>76</v>
       </c>
       <c r="B66" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C66" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D66" s="5"/>
       <c r="E66" s="5" t="s">
         <v>192</v>
       </c>
       <c r="F66" s="5" t="s">
-        <v>225</v>
+        <v>215</v>
       </c>
       <c r="G66" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="67" spans="1:7">
       <c r="A67" s="4" t="s">
         <v>77</v>
       </c>
       <c r="B67" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C67" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D67" s="5"/>
       <c r="E67" s="5" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="F67" s="5" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="G67" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="68" spans="1:7">
       <c r="A68" s="4" t="s">
         <v>78</v>
       </c>
       <c r="B68" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C68" s="5" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="D68" s="5"/>
       <c r="E68" s="5" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="F68" s="5" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="G68" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="69" spans="1:7">
       <c r="A69" s="4" t="s">
         <v>79</v>
       </c>
       <c r="B69" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C69" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D69" s="5"/>
       <c r="E69" s="5" t="s">
         <v>192</v>
       </c>
       <c r="F69" s="5" t="s">
-        <v>224</v>
+        <v>206</v>
       </c>
       <c r="G69" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="70" spans="1:7">
       <c r="A70" s="4" t="s">
         <v>80</v>
       </c>
       <c r="B70" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C70" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D70" s="5"/>
       <c r="E70" s="5" t="s">
         <v>192</v>
       </c>
       <c r="F70" s="5" t="s">
-        <v>200</v>
+        <v>206</v>
       </c>
       <c r="G70" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="71" spans="1:7">
       <c r="A71" s="4" t="s">
         <v>81</v>
       </c>
       <c r="B71" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C71" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D71" s="5"/>
       <c r="E71" s="5" t="s">
         <v>192</v>
       </c>
       <c r="F71" s="5" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="G71" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="72" spans="1:7">
       <c r="A72" s="4" t="s">
         <v>82</v>
       </c>
       <c r="B72" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C72" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D72" s="5"/>
       <c r="E72" s="5" t="s">
         <v>192</v>
       </c>
       <c r="F72" s="5" t="s">
-        <v>228</v>
+        <v>214</v>
       </c>
       <c r="G72" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="73" spans="1:7">
       <c r="A73" s="4" t="s">
         <v>83</v>
       </c>
       <c r="B73" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C73" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D73" s="5"/>
       <c r="E73" s="5" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
       <c r="F73" s="5" t="s">
-        <v>224</v>
+        <v>200</v>
       </c>
       <c r="G73" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="74" spans="1:7">
       <c r="A74" s="4" t="s">
         <v>84</v>
       </c>
       <c r="B74" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C74" s="5" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="D74" s="5"/>
       <c r="E74" s="5" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
       <c r="F74" s="5" t="s">
-        <v>200</v>
+        <v>228</v>
       </c>
       <c r="G74" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="75" spans="1:7">
       <c r="A75" s="4" t="s">
         <v>85</v>
       </c>
       <c r="B75" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C75" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D75" s="5"/>
       <c r="E75" s="5" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
       <c r="F75" s="5" t="s">
-        <v>209</v>
+        <v>229</v>
       </c>
       <c r="G75" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="76" spans="1:7">
       <c r="A76" s="4" t="s">
         <v>86</v>
       </c>
       <c r="B76" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C76" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D76" s="5"/>
       <c r="E76" s="5" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
       <c r="F76" s="5" t="s">
         <v>200</v>
       </c>
       <c r="G76" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="77" spans="1:7">
       <c r="A77" s="4" t="s">
         <v>87</v>
       </c>
       <c r="B77" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C77" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D77" s="5"/>
       <c r="E77" s="5" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
       <c r="F77" s="5" t="s">
-        <v>200</v>
+        <v>230</v>
       </c>
       <c r="G77" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="78" spans="1:7">
       <c r="A78" s="4" t="s">
         <v>88</v>
       </c>
       <c r="B78" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C78" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D78" s="5"/>
       <c r="E78" s="5" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
       <c r="F78" s="5" t="s">
-        <v>229</v>
+        <v>197</v>
       </c>
       <c r="G78" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="79" spans="1:7">
       <c r="A79" s="4" t="s">
         <v>89</v>
       </c>
       <c r="B79" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C79" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D79" s="5"/>
       <c r="E79" s="5" t="s">
         <v>192</v>
       </c>
       <c r="F79" s="5" t="s">
-        <v>213</v>
+        <v>196</v>
       </c>
       <c r="G79" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="80" spans="1:7">
       <c r="A80" s="4" t="s">
         <v>90</v>
       </c>
       <c r="B80" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C80" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D80" s="5"/>
       <c r="E80" s="5" t="s">
         <v>192</v>
       </c>
       <c r="F80" s="5" t="s">
-        <v>230</v>
+        <v>208</v>
       </c>
       <c r="G80" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="81" spans="1:7">
       <c r="A81" s="4" t="s">
         <v>91</v>
       </c>
       <c r="B81" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C81" s="5" t="s">
         <v>188</v>
       </c>
-      <c r="D81" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D81" s="5"/>
       <c r="E81" s="5" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="F81" s="5" t="s">
-        <v>221</v>
+        <v>231</v>
       </c>
       <c r="G81" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="82" spans="1:7">
       <c r="A82" s="4" t="s">
         <v>92</v>
       </c>
       <c r="B82" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C82" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D82" s="5"/>
       <c r="E82" s="5" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="F82" s="5" t="s">
-        <v>231</v>
+        <v>210</v>
       </c>
       <c r="G82" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="83" spans="1:7">
       <c r="A83" s="4" t="s">
         <v>93</v>
       </c>
       <c r="B83" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C83" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D83" s="5"/>
       <c r="E83" s="5" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
       <c r="F83" s="5" t="s">
-        <v>200</v>
+        <v>213</v>
       </c>
       <c r="G83" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="84" spans="1:7">
       <c r="A84" s="4" t="s">
         <v>94</v>
       </c>
       <c r="B84" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C84" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D84" s="5"/>
       <c r="E84" s="5" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
       <c r="F84" s="5" t="s">
         <v>232</v>
       </c>
       <c r="G84" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="85" spans="1:7">
       <c r="A85" s="4" t="s">
         <v>95</v>
       </c>
       <c r="B85" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C85" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D85" s="5"/>
       <c r="E85" s="5" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
       <c r="F85" s="5" t="s">
-        <v>208</v>
+        <v>233</v>
       </c>
       <c r="G85" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="86" spans="1:7">
       <c r="A86" s="4" t="s">
         <v>96</v>
       </c>
       <c r="B86" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C86" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D86" s="5"/>
       <c r="E86" s="5" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
       <c r="F86" s="5" t="s">
-        <v>206</v>
+        <v>224</v>
       </c>
       <c r="G86" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="87" spans="1:7">
       <c r="A87" s="4" t="s">
         <v>97</v>
       </c>
       <c r="B87" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C87" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D87" s="5"/>
       <c r="E87" s="5" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
       <c r="F87" s="5" t="s">
-        <v>209</v>
+        <v>234</v>
       </c>
       <c r="G87" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="88" spans="1:7">
       <c r="A88" s="4" t="s">
         <v>98</v>
       </c>
       <c r="B88" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C88" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D88" s="5"/>
       <c r="E88" s="5" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
       <c r="F88" s="5" t="s">
-        <v>224</v>
+        <v>235</v>
       </c>
       <c r="G88" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="89" spans="1:7">
       <c r="A89" s="4" t="s">
         <v>99</v>
       </c>
       <c r="B89" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C89" s="5" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="D89" s="5"/>
       <c r="E89" s="5" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
       <c r="F89" s="5" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="G89" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="90" spans="1:7">
       <c r="A90" s="4" t="s">
         <v>100</v>
       </c>
       <c r="B90" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C90" s="5" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="D90" s="5"/>
       <c r="E90" s="5" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
       <c r="F90" s="5" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="G90" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="91" spans="1:7">
       <c r="A91" s="4" t="s">
         <v>101</v>
       </c>
       <c r="B91" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C91" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D91" s="5"/>
       <c r="E91" s="5" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
       <c r="F91" s="5" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="G91" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="92" spans="1:7">
       <c r="A92" s="4" t="s">
         <v>102</v>
       </c>
       <c r="B92" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C92" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D92" s="5"/>
       <c r="E92" s="5" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="F92" s="5" t="s">
-        <v>218</v>
+        <v>237</v>
       </c>
       <c r="G92" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="93" spans="1:7">
       <c r="A93" s="4" t="s">
         <v>103</v>
       </c>
       <c r="B93" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C93" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D93" s="5"/>
       <c r="E93" s="5" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="F93" s="5" t="s">
-        <v>218</v>
+        <v>232</v>
       </c>
       <c r="G93" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="94" spans="1:7">
       <c r="A94" s="4" t="s">
         <v>104</v>
       </c>
       <c r="B94" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C94" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D94" s="5"/>
       <c r="E94" s="5" t="s">
         <v>192</v>
       </c>
       <c r="F94" s="5" t="s">
-        <v>200</v>
+        <v>221</v>
       </c>
       <c r="G94" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="95" spans="1:7">
       <c r="A95" s="4" t="s">
         <v>105</v>
       </c>
       <c r="B95" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C95" s="5" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="D95" s="5"/>
       <c r="E95" s="5" t="s">
         <v>192</v>
       </c>
       <c r="F95" s="5" t="s">
-        <v>220</v>
+        <v>238</v>
       </c>
       <c r="G95" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="96" spans="1:7">
       <c r="A96" s="4" t="s">
         <v>106</v>
       </c>
       <c r="B96" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C96" s="5" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="D96" s="5"/>
       <c r="E96" s="5" t="s">
         <v>192</v>
       </c>
       <c r="F96" s="5" t="s">
-        <v>234</v>
+        <v>224</v>
       </c>
       <c r="G96" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="97" spans="1:7">
       <c r="A97" s="4" t="s">
         <v>107</v>
       </c>
       <c r="B97" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C97" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D97" s="5"/>
       <c r="E97" s="5" t="s">
         <v>192</v>
       </c>
       <c r="F97" s="5" t="s">
-        <v>200</v>
+        <v>214</v>
       </c>
       <c r="G97" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="98" spans="1:7">
       <c r="A98" s="4" t="s">
         <v>108</v>
       </c>
       <c r="B98" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C98" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D98" s="5"/>
       <c r="E98" s="5" t="s">
         <v>192</v>
       </c>
       <c r="F98" s="5" t="s">
-        <v>220</v>
+        <v>235</v>
       </c>
       <c r="G98" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="99" spans="1:7">
       <c r="A99" s="4" t="s">
         <v>109</v>
       </c>
       <c r="B99" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C99" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D99" s="5"/>
       <c r="E99" s="5" t="s">
         <v>192</v>
       </c>
       <c r="F99" s="5" t="s">
-        <v>235</v>
+        <v>219</v>
       </c>
       <c r="G99" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="100" spans="1:7">
       <c r="A100" s="4" t="s">
         <v>110</v>
       </c>
       <c r="B100" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C100" s="5" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="D100" s="5"/>
       <c r="E100" s="5" t="s">
         <v>192</v>
       </c>
       <c r="F100" s="5" t="s">
-        <v>236</v>
+        <v>227</v>
       </c>
       <c r="G100" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="101" spans="1:7">
       <c r="A101" s="4" t="s">
         <v>111</v>
       </c>
       <c r="B101" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C101" s="5" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="D101" s="5"/>
       <c r="E101" s="5" t="s">
         <v>192</v>
       </c>
       <c r="F101" s="5" t="s">
-        <v>237</v>
+        <v>222</v>
       </c>
       <c r="G101" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="102" spans="1:7">
       <c r="A102" s="4" t="s">
         <v>112</v>
       </c>
       <c r="B102" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C102" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D102" s="5"/>
       <c r="E102" s="5" t="s">
         <v>192</v>
       </c>
       <c r="F102" s="5" t="s">
-        <v>214</v>
+        <v>239</v>
       </c>
       <c r="G102" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="103" spans="1:7">
       <c r="A103" s="4" t="s">
         <v>113</v>
       </c>
       <c r="B103" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C103" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D103" s="5"/>
       <c r="E103" s="5" t="s">
         <v>192</v>
       </c>
       <c r="F103" s="5" t="s">
-        <v>218</v>
+        <v>240</v>
       </c>
       <c r="G103" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="104" spans="1:7">
       <c r="A104" s="4" t="s">
         <v>114</v>
       </c>
       <c r="B104" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C104" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D104" s="5"/>
       <c r="E104" s="5" t="s">
         <v>192</v>
       </c>
       <c r="F104" s="5" t="s">
-        <v>218</v>
+        <v>241</v>
       </c>
       <c r="G104" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="105" spans="1:7">
       <c r="A105" s="4" t="s">
         <v>115</v>
       </c>
       <c r="B105" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C105" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D105" s="5"/>
       <c r="E105" s="5" t="s">
         <v>192</v>
       </c>
       <c r="F105" s="5" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
       <c r="G105" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="106" spans="1:7">
       <c r="A106" s="4" t="s">
         <v>116</v>
       </c>
       <c r="B106" s="5" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="C106" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D106" s="5"/>
       <c r="E106" s="5" t="s">
         <v>192</v>
       </c>
       <c r="F106" s="5" t="s">
-        <v>221</v>
+        <v>200</v>
       </c>
       <c r="G106" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="107" spans="1:7">
       <c r="A107" s="4" t="s">
         <v>117</v>
       </c>
       <c r="B107" s="5" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="C107" s="5" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="D107" s="5"/>
       <c r="E107" s="5" t="s">
         <v>192</v>
       </c>
       <c r="F107" s="5" t="s">
-        <v>221</v>
+        <v>242</v>
       </c>
       <c r="G107" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="108" spans="1:7">
       <c r="A108" s="4" t="s">
         <v>118</v>
       </c>
       <c r="B108" s="5" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="C108" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D108" s="5"/>
       <c r="E108" s="5" t="s">
         <v>192</v>
       </c>
       <c r="F108" s="5" t="s">
-        <v>239</v>
+        <v>200</v>
       </c>
       <c r="G108" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="109" spans="1:7">
       <c r="A109" s="4" t="s">
         <v>119</v>
       </c>
       <c r="B109" s="5" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="C109" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D109" s="5"/>
       <c r="E109" s="5" t="s">
         <v>192</v>
       </c>
       <c r="F109" s="5" t="s">
-        <v>218</v>
+        <v>200</v>
       </c>
       <c r="G109" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="110" spans="1:7">
       <c r="A110" s="4" t="s">
         <v>120</v>
       </c>
       <c r="B110" s="5" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="C110" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D110" s="5"/>
       <c r="E110" s="5" t="s">
         <v>192</v>
       </c>
       <c r="F110" s="5" t="s">
-        <v>221</v>
+        <v>200</v>
       </c>
       <c r="G110" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="111" spans="1:7">
       <c r="A111" s="4" t="s">
         <v>121</v>
       </c>
       <c r="B111" s="5" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="C111" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D111" s="5"/>
       <c r="E111" s="5" t="s">
         <v>192</v>
       </c>
       <c r="F111" s="5" t="s">
-        <v>240</v>
+        <v>200</v>
       </c>
       <c r="G111" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="112" spans="1:7">
       <c r="A112" s="4" t="s">
         <v>122</v>
       </c>
       <c r="B112" s="5" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="C112" s="5" t="s">
-        <v>190</v>
+        <v>188</v>
       </c>
       <c r="D112" s="5"/>
       <c r="E112" s="5" t="s">
         <v>192</v>
       </c>
       <c r="F112" s="5" t="s">
-        <v>241</v>
+        <v>200</v>
       </c>
       <c r="G112" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="113" spans="1:7">
       <c r="A113" s="4" t="s">
         <v>123</v>
       </c>
       <c r="B113" s="5" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="C113" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D113" s="5"/>
       <c r="E113" s="5" t="s">
         <v>192</v>
       </c>
       <c r="F113" s="5" t="s">
-        <v>229</v>
+        <v>219</v>
       </c>
       <c r="G113" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="114" spans="1:7">
       <c r="A114" s="4" t="s">
         <v>124</v>
       </c>
       <c r="B114" s="5" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="C114" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D114" s="5"/>
       <c r="E114" s="5" t="s">
         <v>192</v>
       </c>
       <c r="F114" s="5" t="s">
-        <v>215</v>
+        <v>243</v>
       </c>
       <c r="G114" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="115" spans="1:7">
       <c r="A115" s="4" t="s">
         <v>125</v>
       </c>
       <c r="B115" s="5" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="C115" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D115" s="5"/>
       <c r="E115" s="5" t="s">
         <v>192</v>
       </c>
       <c r="F115" s="5" t="s">
-        <v>219</v>
+        <v>237</v>
       </c>
       <c r="G115" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="116" spans="1:7">
       <c r="A116" s="4" t="s">
         <v>126</v>
       </c>
       <c r="B116" s="5" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="C116" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D116" s="5"/>
       <c r="E116" s="5" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="F116" s="5" t="s">
-        <v>242</v>
+        <v>211</v>
       </c>
       <c r="G116" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="117" spans="1:7">
       <c r="A117" s="4" t="s">
         <v>127</v>
       </c>
       <c r="B117" s="5" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="C117" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D117" s="5"/>
       <c r="E117" s="5" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="F117" s="5" t="s">
-        <v>206</v>
+        <v>200</v>
       </c>
       <c r="G117" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="118" spans="1:7">
       <c r="A118" s="4" t="s">
         <v>128</v>
       </c>
       <c r="B118" s="5" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="C118" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D118" s="5"/>
       <c r="E118" s="5" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="F118" s="5" t="s">
-        <v>206</v>
+        <v>200</v>
       </c>
       <c r="G118" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="119" spans="1:7">
       <c r="A119" s="4" t="s">
         <v>129</v>
       </c>
       <c r="B119" s="5" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="C119" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D119" s="5"/>
       <c r="E119" s="5" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="F119" s="5" t="s">
-        <v>229</v>
+        <v>200</v>
       </c>
       <c r="G119" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="120" spans="1:7">
       <c r="A120" s="4" t="s">
         <v>130</v>
       </c>
       <c r="B120" s="5" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="C120" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D120" s="5"/>
       <c r="E120" s="5" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="F120" s="5" t="s">
-        <v>214</v>
+        <v>200</v>
       </c>
       <c r="G120" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="121" spans="1:7">
       <c r="A121" s="4" t="s">
         <v>131</v>
       </c>
       <c r="B121" s="5" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="C121" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D121" s="5"/>
       <c r="E121" s="5" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="F121" s="5" t="s">
         <v>200</v>
       </c>
       <c r="G121" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="122" spans="1:7">
       <c r="A122" s="4" t="s">
         <v>132</v>
       </c>
       <c r="B122" s="5" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="C122" s="5" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="D122" s="5"/>
       <c r="E122" s="5" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="F122" s="5" t="s">
-        <v>243</v>
+        <v>200</v>
       </c>
       <c r="G122" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="123" spans="1:7">
       <c r="A123" s="4" t="s">
         <v>133</v>
       </c>
       <c r="B123" s="5" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="C123" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D123" s="5"/>
       <c r="E123" s="5" t="s">
         <v>192</v>
       </c>
       <c r="F123" s="5" t="s">
-        <v>244</v>
+        <v>201</v>
       </c>
       <c r="G123" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="124" spans="1:7">
       <c r="A124" s="4" t="s">
         <v>134</v>
       </c>
       <c r="B124" s="5" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="C124" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D124" s="5"/>
       <c r="E124" s="5" t="s">
         <v>192</v>
       </c>
       <c r="F124" s="5" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="G124" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="125" spans="1:7">
       <c r="A125" s="4" t="s">
         <v>135</v>
       </c>
       <c r="B125" s="5" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="C125" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D125" s="5"/>
       <c r="E125" s="5" t="s">
         <v>192</v>
       </c>
       <c r="F125" s="5" t="s">
-        <v>245</v>
+        <v>201</v>
       </c>
       <c r="G125" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="126" spans="1:7">
       <c r="A126" s="4" t="s">
         <v>136</v>
       </c>
       <c r="B126" s="5" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="C126" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D126" s="5"/>
       <c r="E126" s="5" t="s">
         <v>192</v>
       </c>
       <c r="F126" s="5" t="s">
-        <v>197</v>
+        <v>217</v>
       </c>
       <c r="G126" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="127" spans="1:7">
       <c r="A127" s="4" t="s">
         <v>137</v>
       </c>
       <c r="B127" s="5" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="C127" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D127" s="5"/>
       <c r="E127" s="5" t="s">
         <v>192</v>
       </c>
       <c r="F127" s="5" t="s">
-        <v>196</v>
+        <v>201</v>
       </c>
       <c r="G127" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="128" spans="1:7">
       <c r="A128" s="4" t="s">
         <v>138</v>
       </c>
       <c r="B128" s="5" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="C128" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D128" s="5"/>
       <c r="E128" s="5" t="s">
         <v>192</v>
       </c>
       <c r="F128" s="5" t="s">
-        <v>208</v>
+        <v>201</v>
       </c>
       <c r="G128" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="129" spans="1:7">
       <c r="A129" s="4" t="s">
         <v>139</v>
       </c>
       <c r="B129" s="5" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="C129" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D129" s="5"/>
       <c r="E129" s="5" t="s">
         <v>192</v>
       </c>
       <c r="F129" s="5" t="s">
-        <v>246</v>
+        <v>201</v>
       </c>
       <c r="G129" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="130" spans="1:7">
       <c r="A130" s="4" t="s">
         <v>140</v>
       </c>
       <c r="B130" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C130" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D130" s="5"/>
       <c r="E130" s="5" t="s">
         <v>192</v>
       </c>
       <c r="F130" s="5" t="s">
-        <v>210</v>
+        <v>218</v>
       </c>
       <c r="G130" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="131" spans="1:7">
       <c r="A131" s="4" t="s">
         <v>141</v>
       </c>
       <c r="B131" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C131" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D131" s="5"/>
       <c r="E131" s="5" t="s">
         <v>192</v>
       </c>
       <c r="F131" s="5" t="s">
-        <v>213</v>
+        <v>219</v>
       </c>
       <c r="G131" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="132" spans="1:7">
       <c r="A132" s="4" t="s">
         <v>142</v>
       </c>
       <c r="B132" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C132" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D132" s="5"/>
       <c r="E132" s="5" t="s">
         <v>192</v>
       </c>
       <c r="F132" s="5" t="s">
-        <v>247</v>
+        <v>243</v>
       </c>
       <c r="G132" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="133" spans="1:7">
       <c r="A133" s="4" t="s">
         <v>143</v>
       </c>
       <c r="B133" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C133" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D133" s="5"/>
       <c r="E133" s="5" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="F133" s="5" t="s">
-        <v>248</v>
+        <v>221</v>
       </c>
       <c r="G133" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="134" spans="1:7">
       <c r="A134" s="4" t="s">
         <v>144</v>
       </c>
       <c r="B134" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C134" s="5" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="D134" s="5"/>
       <c r="E134" s="5" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="F134" s="5" t="s">
-        <v>224</v>
+        <v>244</v>
       </c>
       <c r="G134" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="135" spans="1:7">
       <c r="A135" s="4" t="s">
         <v>145</v>
       </c>
       <c r="B135" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C135" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D135" s="5"/>
       <c r="E135" s="5" t="s">
         <v>192</v>
       </c>
       <c r="F135" s="5" t="s">
-        <v>249</v>
+        <v>224</v>
       </c>
       <c r="G135" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="136" spans="1:7">
       <c r="A136" s="4" t="s">
         <v>146</v>
       </c>
       <c r="B136" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C136" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D136" s="5"/>
       <c r="E136" s="5" t="s">
         <v>192</v>
       </c>
       <c r="F136" s="5" t="s">
-        <v>231</v>
+        <v>200</v>
       </c>
       <c r="G136" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="137" spans="1:7">
       <c r="A137" s="4" t="s">
         <v>147</v>
       </c>
       <c r="B137" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C137" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D137" s="5"/>
       <c r="E137" s="5" t="s">
         <v>192</v>
       </c>
       <c r="F137" s="5" t="s">
-        <v>205</v>
+        <v>245</v>
       </c>
       <c r="G137" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="138" spans="1:7">
       <c r="A138" s="4" t="s">
         <v>148</v>
       </c>
       <c r="B138" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C138" s="5" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="D138" s="5"/>
       <c r="E138" s="5" t="s">
         <v>192</v>
       </c>
       <c r="F138" s="5" t="s">
-        <v>250</v>
+        <v>246</v>
       </c>
       <c r="G138" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="139" spans="1:7">
       <c r="A139" s="4" t="s">
         <v>149</v>
       </c>
       <c r="B139" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C139" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D139" s="5"/>
       <c r="E139" s="5" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F139" s="5" t="s">
-        <v>210</v>
+        <v>224</v>
       </c>
       <c r="G139" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="140" spans="1:7">
       <c r="A140" s="4" t="s">
         <v>150</v>
       </c>
       <c r="B140" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C140" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D140" s="5"/>
       <c r="E140" s="5" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="F140" s="5" t="s">
-        <v>233</v>
+        <v>200</v>
       </c>
       <c r="G140" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="141" spans="1:7">
       <c r="A141" s="4" t="s">
         <v>151</v>
       </c>
       <c r="B141" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C141" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D141" s="5"/>
       <c r="E141" s="5" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="F141" s="5" t="s">
-        <v>247</v>
+        <v>209</v>
       </c>
       <c r="G141" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="142" spans="1:7">
       <c r="A142" s="4" t="s">
         <v>152</v>
       </c>
       <c r="B142" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C142" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D142" s="5"/>
       <c r="E142" s="5" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F142" s="5" t="s">
-        <v>221</v>
+        <v>200</v>
       </c>
       <c r="G142" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="143" spans="1:7">
       <c r="A143" s="4" t="s">
         <v>153</v>
       </c>
       <c r="B143" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C143" s="5" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="D143" s="5"/>
       <c r="E143" s="5" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F143" s="5" t="s">
-        <v>251</v>
+        <v>200</v>
       </c>
       <c r="G143" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="144" spans="1:7">
       <c r="A144" s="4" t="s">
         <v>154</v>
       </c>
       <c r="B144" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C144" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D144" s="5"/>
       <c r="E144" s="5" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F144" s="5" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="G144" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="145" spans="1:7">
       <c r="A145" s="4" t="s">
         <v>155</v>
       </c>
       <c r="B145" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C145" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D145" s="5"/>
       <c r="E145" s="5" t="s">
         <v>192</v>
       </c>
       <c r="F145" s="5" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="G145" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="146" spans="1:7">
       <c r="A146" s="4" t="s">
         <v>156</v>
       </c>
       <c r="B146" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C146" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D146" s="5"/>
       <c r="E146" s="5" t="s">
         <v>192</v>
       </c>
       <c r="F146" s="5" t="s">
-        <v>231</v>
+        <v>247</v>
       </c>
       <c r="G146" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="147" spans="1:7">
       <c r="A147" s="4" t="s">
         <v>157</v>
       </c>
       <c r="B147" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C147" s="5" t="s">
         <v>188</v>
       </c>
-      <c r="D147" s="5"/>
+      <c r="D147" s="5" t="s">
+        <v>191</v>
+      </c>
       <c r="E147" s="5" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="F147" s="5" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="G147" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="148" spans="1:7">
       <c r="A148" s="4" t="s">
         <v>158</v>
       </c>
       <c r="B148" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C148" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D148" s="5"/>
       <c r="E148" s="5" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="F148" s="5" t="s">
-        <v>242</v>
+        <v>235</v>
       </c>
       <c r="G148" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="149" spans="1:7">
       <c r="A149" s="4" t="s">
         <v>159</v>
       </c>
       <c r="B149" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C149" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D149" s="5"/>
       <c r="E149" s="5" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F149" s="5" t="s">
-        <v>222</v>
+        <v>200</v>
       </c>
       <c r="G149" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="150" spans="1:7">
       <c r="A150" s="4" t="s">
         <v>160</v>
       </c>
       <c r="B150" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C150" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D150" s="5"/>
       <c r="E150" s="5" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F150" s="5" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="G150" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="151" spans="1:7">
       <c r="A151" s="4" t="s">
         <v>161</v>
       </c>
       <c r="B151" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C151" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D151" s="5"/>
       <c r="E151" s="5" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F151" s="5" t="s">
-        <v>253</v>
+        <v>208</v>
       </c>
       <c r="G151" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="152" spans="1:7">
       <c r="A152" s="4" t="s">
         <v>162</v>
       </c>
       <c r="B152" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C152" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D152" s="5"/>
       <c r="E152" s="5" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F152" s="5" t="s">
-        <v>254</v>
+        <v>206</v>
       </c>
       <c r="G152" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="153" spans="1:7">
       <c r="A153" s="4" t="s">
         <v>163</v>
       </c>
       <c r="B153" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C153" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D153" s="5"/>
       <c r="E153" s="5" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F153" s="5" t="s">
-        <v>231</v>
+        <v>209</v>
       </c>
       <c r="G153" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="154" spans="1:7">
       <c r="A154" s="4" t="s">
         <v>164</v>
       </c>
       <c r="B154" s="5" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C154" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D154" s="5"/>
       <c r="E154" s="5" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F154" s="5" t="s">
-        <v>200</v>
+        <v>224</v>
       </c>
       <c r="G154" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="155" spans="1:7">
       <c r="A155" s="4" t="s">
         <v>165</v>
       </c>
       <c r="B155" s="5" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C155" s="5" t="s">
         <v>189</v>
       </c>
       <c r="D155" s="5"/>
       <c r="E155" s="5" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F155" s="5" t="s">
-        <v>255</v>
+        <v>203</v>
       </c>
       <c r="G155" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="156" spans="1:7">
       <c r="A156" s="4" t="s">
         <v>166</v>
       </c>
       <c r="B156" s="5" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C156" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D156" s="5"/>
       <c r="E156" s="5" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F156" s="5" t="s">
-        <v>200</v>
+        <v>237</v>
       </c>
       <c r="G156" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="157" spans="1:7">
       <c r="A157" s="4" t="s">
         <v>167</v>
       </c>
       <c r="B157" s="5" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C157" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D157" s="5"/>
       <c r="E157" s="5" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F157" s="5" t="s">
-        <v>200</v>
+        <v>211</v>
       </c>
       <c r="G157" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="158" spans="1:7">
       <c r="A158" s="4" t="s">
         <v>168</v>
       </c>
       <c r="B158" s="5" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C158" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D158" s="5"/>
       <c r="E158" s="5" t="s">
         <v>192</v>
       </c>
       <c r="F158" s="5" t="s">
-        <v>200</v>
+        <v>218</v>
       </c>
       <c r="G158" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="159" spans="1:7">
       <c r="A159" s="4" t="s">
         <v>169</v>
       </c>
       <c r="B159" s="5" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C159" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D159" s="5"/>
       <c r="E159" s="5" t="s">
         <v>192</v>
       </c>
       <c r="F159" s="5" t="s">
-        <v>200</v>
+        <v>218</v>
       </c>
       <c r="G159" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="160" spans="1:7">
       <c r="A160" s="4" t="s">
         <v>170</v>
       </c>
       <c r="B160" s="5" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C160" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D160" s="5"/>
       <c r="E160" s="5" t="s">
         <v>192</v>
       </c>
       <c r="F160" s="5" t="s">
         <v>200</v>
       </c>
       <c r="G160" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="161" spans="1:7">
       <c r="A161" s="4" t="s">
         <v>171</v>
       </c>
       <c r="B161" s="5" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C161" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D161" s="5"/>
       <c r="E161" s="5" t="s">
         <v>192</v>
       </c>
       <c r="F161" s="5" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="G161" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="162" spans="1:7">
       <c r="A162" s="4" t="s">
         <v>172</v>
       </c>
       <c r="B162" s="5" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C162" s="5" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="D162" s="5"/>
       <c r="E162" s="5" t="s">
         <v>192</v>
       </c>
       <c r="F162" s="5" t="s">
-        <v>225</v>
+        <v>249</v>
       </c>
       <c r="G162" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="163" spans="1:7">
       <c r="A163" s="4" t="s">
         <v>173</v>
       </c>
       <c r="B163" s="5" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C163" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D163" s="5"/>
       <c r="E163" s="5" t="s">
         <v>192</v>
       </c>
       <c r="F163" s="5" t="s">
-        <v>233</v>
+        <v>200</v>
       </c>
       <c r="G163" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="164" spans="1:7">
       <c r="A164" s="4" t="s">
         <v>174</v>
       </c>
       <c r="B164" s="5" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C164" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D164" s="5"/>
       <c r="E164" s="5" t="s">
-        <v>195</v>
+        <v>192</v>
       </c>
       <c r="F164" s="5" t="s">
-        <v>211</v>
+        <v>220</v>
       </c>
       <c r="G164" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="165" spans="1:7">
       <c r="A165" s="4" t="s">
         <v>175</v>
       </c>
       <c r="B165" s="5" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C165" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D165" s="5"/>
       <c r="E165" s="5" t="s">
-        <v>195</v>
+        <v>192</v>
       </c>
       <c r="F165" s="5" t="s">
-        <v>200</v>
+        <v>250</v>
       </c>
       <c r="G165" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="166" spans="1:7">
       <c r="A166" s="4" t="s">
         <v>176</v>
       </c>
       <c r="B166" s="5" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C166" s="5" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="D166" s="5"/>
       <c r="E166" s="5" t="s">
-        <v>195</v>
+        <v>192</v>
       </c>
       <c r="F166" s="5" t="s">
-        <v>200</v>
+        <v>251</v>
       </c>
       <c r="G166" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="167" spans="1:7">
       <c r="A167" s="4" t="s">
         <v>177</v>
       </c>
       <c r="B167" s="5" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C167" s="5" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="D167" s="5"/>
       <c r="E167" s="5" t="s">
-        <v>195</v>
+        <v>192</v>
       </c>
       <c r="F167" s="5" t="s">
-        <v>200</v>
+        <v>252</v>
       </c>
       <c r="G167" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="168" spans="1:7">
       <c r="A168" s="4" t="s">
         <v>178</v>
       </c>
       <c r="B168" s="5" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C168" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D168" s="5"/>
       <c r="E168" s="5" t="s">
-        <v>195</v>
+        <v>192</v>
       </c>
       <c r="F168" s="5" t="s">
-        <v>200</v>
+        <v>214</v>
       </c>
       <c r="G168" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="169" spans="1:7">
       <c r="A169" s="4" t="s">
         <v>179</v>
       </c>
       <c r="B169" s="5" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C169" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D169" s="5"/>
       <c r="E169" s="5" t="s">
-        <v>195</v>
+        <v>192</v>
       </c>
       <c r="F169" s="5" t="s">
-        <v>200</v>
+        <v>218</v>
       </c>
       <c r="G169" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="170" spans="1:7">
       <c r="A170" s="4" t="s">
         <v>180</v>
       </c>
       <c r="B170" s="5" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C170" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D170" s="5"/>
       <c r="E170" s="5" t="s">
-        <v>195</v>
+        <v>192</v>
       </c>
       <c r="F170" s="5" t="s">
-        <v>200</v>
+        <v>218</v>
       </c>
       <c r="G170" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="171" spans="1:7">
       <c r="A171" s="4" t="s">
         <v>181</v>
       </c>
       <c r="B171" s="5" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C171" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D171" s="5"/>
       <c r="E171" s="5" t="s">
         <v>192</v>
       </c>
       <c r="F171" s="5" t="s">
-        <v>201</v>
+        <v>253</v>
       </c>
       <c r="G171" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="172" spans="1:7">
       <c r="A172" s="4" t="s">
         <v>182</v>
       </c>
       <c r="B172" s="5" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C172" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D172" s="5"/>
       <c r="E172" s="5" t="s">
         <v>192</v>
       </c>
       <c r="F172" s="5" t="s">
-        <v>201</v>
+        <v>221</v>
       </c>
       <c r="G172" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="173" spans="1:7">
       <c r="A173" s="4" t="s">
         <v>183</v>
       </c>
       <c r="B173" s="5" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C173" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D173" s="5"/>
       <c r="E173" s="5" t="s">
         <v>192</v>
       </c>
       <c r="F173" s="5" t="s">
-        <v>201</v>
+        <v>221</v>
       </c>
       <c r="G173" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="174" spans="1:7">
       <c r="A174" s="4" t="s">
         <v>184</v>
       </c>
       <c r="B174" s="5" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C174" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D174" s="5"/>
       <c r="E174" s="5" t="s">
         <v>192</v>
       </c>
       <c r="F174" s="5" t="s">
-        <v>217</v>
+        <v>254</v>
       </c>
       <c r="G174" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="175" spans="1:7">
       <c r="A175" s="4" t="s">
         <v>185</v>
       </c>
       <c r="B175" s="5" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C175" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D175" s="5"/>
       <c r="E175" s="5" t="s">
         <v>192</v>
       </c>
       <c r="F175" s="5" t="s">
-        <v>201</v>
+        <v>218</v>
       </c>
       <c r="G175" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="176" spans="1:7">
       <c r="A176" s="4" t="s">
         <v>186</v>
       </c>
       <c r="B176" s="5" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C176" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D176" s="5"/>
       <c r="E176" s="5" t="s">
         <v>192</v>
       </c>
       <c r="F176" s="5" t="s">
-        <v>201</v>
+        <v>221</v>
       </c>
       <c r="G176" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="177" spans="1:7">
       <c r="A177" s="4" t="s">
         <v>187</v>
       </c>
       <c r="B177" s="5" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C177" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D177" s="5"/>
       <c r="E177" s="5" t="s">
         <v>192</v>
       </c>
       <c r="F177" s="5" t="s">
-        <v>201</v>
+        <v>255</v>
       </c>
       <c r="G177" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="181" spans="1:7">
       <c r="A181" s="6" t="s">
         <v>375</v>
       </c>
       <c r="C181" s="6" t="s">
         <v>376</v>
       </c>
       <c r="E181" s="6" t="s">
         <v>377</v>
       </c>
       <c r="F181" s="6" t="s">
         <v>378</v>
       </c>
       <c r="G181" s="6" t="s">
         <v>379</v>
       </c>
     </row>
   </sheetData>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.7" right="0.7" top="1" bottom="0.75" header="0.3" footer="0.3"/>
@@ -11514,2433 +11514,2433 @@
       <c r="B63" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C63" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D63" s="5"/>
       <c r="E63" s="5" t="s">
         <v>192</v>
       </c>
       <c r="F63" s="5" t="s">
         <v>200</v>
       </c>
       <c r="G63" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="64" spans="1:7">
       <c r="A64" s="4" t="s">
         <v>435</v>
       </c>
       <c r="B64" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C64" s="5" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="D64" s="5"/>
       <c r="E64" s="5" t="s">
         <v>192</v>
       </c>
       <c r="F64" s="5" t="s">
-        <v>218</v>
+        <v>225</v>
       </c>
       <c r="G64" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="65" spans="1:7">
       <c r="A65" s="4" t="s">
         <v>436</v>
       </c>
       <c r="B65" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C65" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D65" s="5"/>
       <c r="E65" s="5" t="s">
         <v>192</v>
       </c>
       <c r="F65" s="5" t="s">
-        <v>219</v>
+        <v>226</v>
       </c>
       <c r="G65" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="66" spans="1:7">
       <c r="A66" s="4" t="s">
         <v>437</v>
       </c>
       <c r="B66" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C66" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D66" s="5"/>
       <c r="E66" s="5" t="s">
         <v>192</v>
       </c>
       <c r="F66" s="5" t="s">
-        <v>225</v>
+        <v>215</v>
       </c>
       <c r="G66" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="67" spans="1:7">
       <c r="A67" s="4" t="s">
         <v>438</v>
       </c>
       <c r="B67" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C67" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D67" s="5"/>
       <c r="E67" s="5" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="F67" s="5" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="G67" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="68" spans="1:7">
       <c r="A68" s="4" t="s">
         <v>439</v>
       </c>
       <c r="B68" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C68" s="5" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="D68" s="5"/>
       <c r="E68" s="5" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="F68" s="5" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="G68" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="69" spans="1:7">
       <c r="A69" s="4" t="s">
         <v>440</v>
       </c>
       <c r="B69" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C69" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D69" s="5"/>
       <c r="E69" s="5" t="s">
         <v>192</v>
       </c>
       <c r="F69" s="5" t="s">
-        <v>224</v>
+        <v>206</v>
       </c>
       <c r="G69" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="70" spans="1:7">
       <c r="A70" s="4" t="s">
         <v>441</v>
       </c>
       <c r="B70" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C70" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D70" s="5"/>
       <c r="E70" s="5" t="s">
         <v>192</v>
       </c>
       <c r="F70" s="5" t="s">
-        <v>200</v>
+        <v>206</v>
       </c>
       <c r="G70" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="71" spans="1:7">
       <c r="A71" s="4" t="s">
         <v>442</v>
       </c>
       <c r="B71" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C71" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D71" s="5"/>
       <c r="E71" s="5" t="s">
         <v>192</v>
       </c>
       <c r="F71" s="5" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="G71" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="72" spans="1:7">
       <c r="A72" s="4" t="s">
         <v>443</v>
       </c>
       <c r="B72" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C72" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D72" s="5"/>
       <c r="E72" s="5" t="s">
         <v>192</v>
       </c>
       <c r="F72" s="5" t="s">
-        <v>228</v>
+        <v>214</v>
       </c>
       <c r="G72" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="73" spans="1:7">
       <c r="A73" s="4" t="s">
         <v>444</v>
       </c>
       <c r="B73" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C73" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D73" s="5"/>
       <c r="E73" s="5" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
       <c r="F73" s="5" t="s">
-        <v>224</v>
+        <v>200</v>
       </c>
       <c r="G73" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="74" spans="1:7">
       <c r="A74" s="4" t="s">
         <v>445</v>
       </c>
       <c r="B74" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C74" s="5" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="D74" s="5"/>
       <c r="E74" s="5" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
       <c r="F74" s="5" t="s">
-        <v>200</v>
+        <v>228</v>
       </c>
       <c r="G74" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="75" spans="1:7">
       <c r="A75" s="4" t="s">
         <v>446</v>
       </c>
       <c r="B75" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C75" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D75" s="5"/>
       <c r="E75" s="5" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
       <c r="F75" s="5" t="s">
-        <v>209</v>
+        <v>229</v>
       </c>
       <c r="G75" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="76" spans="1:7">
       <c r="A76" s="4" t="s">
         <v>447</v>
       </c>
       <c r="B76" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C76" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D76" s="5"/>
       <c r="E76" s="5" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
       <c r="F76" s="5" t="s">
         <v>200</v>
       </c>
       <c r="G76" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="77" spans="1:7">
       <c r="A77" s="4" t="s">
         <v>448</v>
       </c>
       <c r="B77" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C77" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D77" s="5"/>
       <c r="E77" s="5" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
       <c r="F77" s="5" t="s">
-        <v>200</v>
+        <v>230</v>
       </c>
       <c r="G77" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="78" spans="1:7">
       <c r="A78" s="4" t="s">
         <v>449</v>
       </c>
       <c r="B78" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C78" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D78" s="5"/>
       <c r="E78" s="5" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
       <c r="F78" s="5" t="s">
-        <v>229</v>
+        <v>197</v>
       </c>
       <c r="G78" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="79" spans="1:7">
       <c r="A79" s="4" t="s">
         <v>450</v>
       </c>
       <c r="B79" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C79" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D79" s="5"/>
       <c r="E79" s="5" t="s">
         <v>192</v>
       </c>
       <c r="F79" s="5" t="s">
-        <v>213</v>
+        <v>196</v>
       </c>
       <c r="G79" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="80" spans="1:7">
       <c r="A80" s="4" t="s">
         <v>451</v>
       </c>
       <c r="B80" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C80" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D80" s="5"/>
       <c r="E80" s="5" t="s">
         <v>192</v>
       </c>
       <c r="F80" s="5" t="s">
-        <v>230</v>
+        <v>208</v>
       </c>
       <c r="G80" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="81" spans="1:7">
       <c r="A81" s="4" t="s">
         <v>452</v>
       </c>
       <c r="B81" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C81" s="5" t="s">
         <v>188</v>
       </c>
-      <c r="D81" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D81" s="5"/>
       <c r="E81" s="5" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="F81" s="5" t="s">
-        <v>221</v>
+        <v>231</v>
       </c>
       <c r="G81" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="82" spans="1:7">
       <c r="A82" s="4" t="s">
         <v>453</v>
       </c>
       <c r="B82" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C82" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D82" s="5"/>
       <c r="E82" s="5" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="F82" s="5" t="s">
-        <v>231</v>
+        <v>210</v>
       </c>
       <c r="G82" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="83" spans="1:7">
       <c r="A83" s="4" t="s">
         <v>454</v>
       </c>
       <c r="B83" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C83" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D83" s="5"/>
       <c r="E83" s="5" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
       <c r="F83" s="5" t="s">
-        <v>200</v>
+        <v>213</v>
       </c>
       <c r="G83" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="84" spans="1:7">
       <c r="A84" s="4" t="s">
         <v>455</v>
       </c>
       <c r="B84" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C84" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D84" s="5"/>
       <c r="E84" s="5" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
       <c r="F84" s="5" t="s">
         <v>232</v>
       </c>
       <c r="G84" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="85" spans="1:7">
       <c r="A85" s="4" t="s">
         <v>456</v>
       </c>
       <c r="B85" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C85" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D85" s="5"/>
       <c r="E85" s="5" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
       <c r="F85" s="5" t="s">
-        <v>208</v>
+        <v>233</v>
       </c>
       <c r="G85" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="86" spans="1:7">
       <c r="A86" s="4" t="s">
         <v>457</v>
       </c>
       <c r="B86" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C86" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D86" s="5"/>
       <c r="E86" s="5" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
       <c r="F86" s="5" t="s">
-        <v>206</v>
+        <v>224</v>
       </c>
       <c r="G86" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="87" spans="1:7">
       <c r="A87" s="4" t="s">
         <v>458</v>
       </c>
       <c r="B87" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C87" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D87" s="5"/>
       <c r="E87" s="5" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
       <c r="F87" s="5" t="s">
-        <v>209</v>
+        <v>234</v>
       </c>
       <c r="G87" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="88" spans="1:7">
       <c r="A88" s="4" t="s">
         <v>459</v>
       </c>
       <c r="B88" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C88" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D88" s="5"/>
       <c r="E88" s="5" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
       <c r="F88" s="5" t="s">
-        <v>224</v>
+        <v>235</v>
       </c>
       <c r="G88" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="89" spans="1:7">
       <c r="A89" s="4" t="s">
         <v>460</v>
       </c>
       <c r="B89" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C89" s="5" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="D89" s="5"/>
       <c r="E89" s="5" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
       <c r="F89" s="5" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="G89" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="90" spans="1:7">
       <c r="A90" s="4" t="s">
         <v>461</v>
       </c>
       <c r="B90" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C90" s="5" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="D90" s="5"/>
       <c r="E90" s="5" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
       <c r="F90" s="5" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="G90" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="91" spans="1:7">
       <c r="A91" s="4" t="s">
         <v>462</v>
       </c>
       <c r="B91" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C91" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D91" s="5"/>
       <c r="E91" s="5" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
       <c r="F91" s="5" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="G91" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="92" spans="1:7">
       <c r="A92" s="4" t="s">
         <v>463</v>
       </c>
       <c r="B92" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C92" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D92" s="5"/>
       <c r="E92" s="5" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="F92" s="5" t="s">
-        <v>218</v>
+        <v>237</v>
       </c>
       <c r="G92" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="93" spans="1:7">
       <c r="A93" s="4" t="s">
         <v>464</v>
       </c>
       <c r="B93" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C93" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D93" s="5"/>
       <c r="E93" s="5" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="F93" s="5" t="s">
-        <v>218</v>
+        <v>232</v>
       </c>
       <c r="G93" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="94" spans="1:7">
       <c r="A94" s="4" t="s">
         <v>465</v>
       </c>
       <c r="B94" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C94" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D94" s="5"/>
       <c r="E94" s="5" t="s">
         <v>192</v>
       </c>
       <c r="F94" s="5" t="s">
-        <v>200</v>
+        <v>221</v>
       </c>
       <c r="G94" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="95" spans="1:7">
       <c r="A95" s="4" t="s">
         <v>466</v>
       </c>
       <c r="B95" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C95" s="5" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="D95" s="5"/>
       <c r="E95" s="5" t="s">
         <v>192</v>
       </c>
       <c r="F95" s="5" t="s">
-        <v>220</v>
+        <v>238</v>
       </c>
       <c r="G95" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="96" spans="1:7">
       <c r="A96" s="4" t="s">
         <v>467</v>
       </c>
       <c r="B96" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C96" s="5" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="D96" s="5"/>
       <c r="E96" s="5" t="s">
         <v>192</v>
       </c>
       <c r="F96" s="5" t="s">
-        <v>234</v>
+        <v>224</v>
       </c>
       <c r="G96" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="97" spans="1:7">
       <c r="A97" s="4" t="s">
         <v>468</v>
       </c>
       <c r="B97" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C97" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D97" s="5"/>
       <c r="E97" s="5" t="s">
         <v>192</v>
       </c>
       <c r="F97" s="5" t="s">
-        <v>200</v>
+        <v>214</v>
       </c>
       <c r="G97" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="98" spans="1:7">
       <c r="A98" s="4" t="s">
         <v>469</v>
       </c>
       <c r="B98" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C98" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D98" s="5"/>
       <c r="E98" s="5" t="s">
         <v>192</v>
       </c>
       <c r="F98" s="5" t="s">
-        <v>220</v>
+        <v>235</v>
       </c>
       <c r="G98" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="99" spans="1:7">
       <c r="A99" s="4" t="s">
         <v>470</v>
       </c>
       <c r="B99" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C99" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D99" s="5"/>
       <c r="E99" s="5" t="s">
         <v>192</v>
       </c>
       <c r="F99" s="5" t="s">
-        <v>235</v>
+        <v>219</v>
       </c>
       <c r="G99" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="100" spans="1:7">
       <c r="A100" s="4" t="s">
         <v>471</v>
       </c>
       <c r="B100" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C100" s="5" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="D100" s="5"/>
       <c r="E100" s="5" t="s">
         <v>192</v>
       </c>
       <c r="F100" s="5" t="s">
-        <v>236</v>
+        <v>227</v>
       </c>
       <c r="G100" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="101" spans="1:7">
       <c r="A101" s="4" t="s">
         <v>472</v>
       </c>
       <c r="B101" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C101" s="5" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="D101" s="5"/>
       <c r="E101" s="5" t="s">
         <v>192</v>
       </c>
       <c r="F101" s="5" t="s">
-        <v>237</v>
+        <v>222</v>
       </c>
       <c r="G101" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="102" spans="1:7">
       <c r="A102" s="4" t="s">
         <v>473</v>
       </c>
       <c r="B102" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C102" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D102" s="5"/>
       <c r="E102" s="5" t="s">
         <v>192</v>
       </c>
       <c r="F102" s="5" t="s">
-        <v>214</v>
+        <v>239</v>
       </c>
       <c r="G102" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="103" spans="1:7">
       <c r="A103" s="4" t="s">
         <v>474</v>
       </c>
       <c r="B103" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C103" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D103" s="5"/>
       <c r="E103" s="5" t="s">
         <v>192</v>
       </c>
       <c r="F103" s="5" t="s">
-        <v>218</v>
+        <v>240</v>
       </c>
       <c r="G103" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="104" spans="1:7">
       <c r="A104" s="4" t="s">
         <v>475</v>
       </c>
       <c r="B104" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C104" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D104" s="5"/>
       <c r="E104" s="5" t="s">
         <v>192</v>
       </c>
       <c r="F104" s="5" t="s">
-        <v>218</v>
+        <v>241</v>
       </c>
       <c r="G104" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="105" spans="1:7">
       <c r="A105" s="4" t="s">
         <v>476</v>
       </c>
       <c r="B105" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C105" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D105" s="5"/>
       <c r="E105" s="5" t="s">
         <v>192</v>
       </c>
       <c r="F105" s="5" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
       <c r="G105" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="106" spans="1:7">
       <c r="A106" s="4" t="s">
         <v>477</v>
       </c>
       <c r="B106" s="5" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="C106" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D106" s="5"/>
       <c r="E106" s="5" t="s">
         <v>192</v>
       </c>
       <c r="F106" s="5" t="s">
-        <v>221</v>
+        <v>200</v>
       </c>
       <c r="G106" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="107" spans="1:7">
       <c r="A107" s="4" t="s">
         <v>478</v>
       </c>
       <c r="B107" s="5" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="C107" s="5" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="D107" s="5"/>
       <c r="E107" s="5" t="s">
         <v>192</v>
       </c>
       <c r="F107" s="5" t="s">
-        <v>221</v>
+        <v>242</v>
       </c>
       <c r="G107" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="108" spans="1:7">
       <c r="A108" s="4" t="s">
         <v>479</v>
       </c>
       <c r="B108" s="5" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="C108" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D108" s="5"/>
       <c r="E108" s="5" t="s">
         <v>192</v>
       </c>
       <c r="F108" s="5" t="s">
-        <v>239</v>
+        <v>200</v>
       </c>
       <c r="G108" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="109" spans="1:7">
       <c r="A109" s="4" t="s">
         <v>480</v>
       </c>
       <c r="B109" s="5" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="C109" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D109" s="5"/>
       <c r="E109" s="5" t="s">
         <v>192</v>
       </c>
       <c r="F109" s="5" t="s">
-        <v>218</v>
+        <v>200</v>
       </c>
       <c r="G109" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="110" spans="1:7">
       <c r="A110" s="4" t="s">
         <v>481</v>
       </c>
       <c r="B110" s="5" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="C110" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D110" s="5"/>
       <c r="E110" s="5" t="s">
         <v>192</v>
       </c>
       <c r="F110" s="5" t="s">
-        <v>221</v>
+        <v>200</v>
       </c>
       <c r="G110" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="111" spans="1:7">
       <c r="A111" s="4" t="s">
         <v>482</v>
       </c>
       <c r="B111" s="5" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="C111" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D111" s="5"/>
       <c r="E111" s="5" t="s">
         <v>192</v>
       </c>
       <c r="F111" s="5" t="s">
-        <v>240</v>
+        <v>200</v>
       </c>
       <c r="G111" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="112" spans="1:7">
       <c r="A112" s="4" t="s">
         <v>483</v>
       </c>
       <c r="B112" s="5" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="C112" s="5" t="s">
-        <v>190</v>
+        <v>188</v>
       </c>
       <c r="D112" s="5"/>
       <c r="E112" s="5" t="s">
         <v>192</v>
       </c>
       <c r="F112" s="5" t="s">
-        <v>241</v>
+        <v>200</v>
       </c>
       <c r="G112" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="113" spans="1:7">
       <c r="A113" s="4" t="s">
         <v>484</v>
       </c>
       <c r="B113" s="5" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="C113" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D113" s="5"/>
       <c r="E113" s="5" t="s">
         <v>192</v>
       </c>
       <c r="F113" s="5" t="s">
-        <v>229</v>
+        <v>219</v>
       </c>
       <c r="G113" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="114" spans="1:7">
       <c r="A114" s="4" t="s">
         <v>485</v>
       </c>
       <c r="B114" s="5" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="C114" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D114" s="5"/>
       <c r="E114" s="5" t="s">
         <v>192</v>
       </c>
       <c r="F114" s="5" t="s">
-        <v>215</v>
+        <v>243</v>
       </c>
       <c r="G114" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="115" spans="1:7">
       <c r="A115" s="4" t="s">
         <v>486</v>
       </c>
       <c r="B115" s="5" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="C115" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D115" s="5"/>
       <c r="E115" s="5" t="s">
         <v>192</v>
       </c>
       <c r="F115" s="5" t="s">
-        <v>219</v>
+        <v>237</v>
       </c>
       <c r="G115" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="116" spans="1:7">
       <c r="A116" s="4" t="s">
         <v>487</v>
       </c>
       <c r="B116" s="5" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="C116" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D116" s="5"/>
       <c r="E116" s="5" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="F116" s="5" t="s">
-        <v>242</v>
+        <v>211</v>
       </c>
       <c r="G116" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="117" spans="1:7">
       <c r="A117" s="4" t="s">
         <v>488</v>
       </c>
       <c r="B117" s="5" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="C117" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D117" s="5"/>
       <c r="E117" s="5" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="F117" s="5" t="s">
-        <v>206</v>
+        <v>200</v>
       </c>
       <c r="G117" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="118" spans="1:7">
       <c r="A118" s="4" t="s">
         <v>489</v>
       </c>
       <c r="B118" s="5" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="C118" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D118" s="5"/>
       <c r="E118" s="5" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="F118" s="5" t="s">
-        <v>206</v>
+        <v>200</v>
       </c>
       <c r="G118" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="119" spans="1:7">
       <c r="A119" s="4" t="s">
         <v>490</v>
       </c>
       <c r="B119" s="5" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="C119" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D119" s="5"/>
       <c r="E119" s="5" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="F119" s="5" t="s">
-        <v>229</v>
+        <v>200</v>
       </c>
       <c r="G119" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="120" spans="1:7">
       <c r="A120" s="4" t="s">
         <v>491</v>
       </c>
       <c r="B120" s="5" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="C120" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D120" s="5"/>
       <c r="E120" s="5" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="F120" s="5" t="s">
-        <v>214</v>
+        <v>200</v>
       </c>
       <c r="G120" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="121" spans="1:7">
       <c r="A121" s="4" t="s">
         <v>492</v>
       </c>
       <c r="B121" s="5" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="C121" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D121" s="5"/>
       <c r="E121" s="5" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="F121" s="5" t="s">
         <v>200</v>
       </c>
       <c r="G121" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="122" spans="1:7">
       <c r="A122" s="4" t="s">
         <v>493</v>
       </c>
       <c r="B122" s="5" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="C122" s="5" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="D122" s="5"/>
       <c r="E122" s="5" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="F122" s="5" t="s">
-        <v>243</v>
+        <v>200</v>
       </c>
       <c r="G122" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="123" spans="1:7">
       <c r="A123" s="4" t="s">
         <v>494</v>
       </c>
       <c r="B123" s="5" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="C123" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D123" s="5"/>
       <c r="E123" s="5" t="s">
         <v>192</v>
       </c>
       <c r="F123" s="5" t="s">
-        <v>244</v>
+        <v>201</v>
       </c>
       <c r="G123" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="124" spans="1:7">
       <c r="A124" s="4" t="s">
         <v>495</v>
       </c>
       <c r="B124" s="5" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="C124" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D124" s="5"/>
       <c r="E124" s="5" t="s">
         <v>192</v>
       </c>
       <c r="F124" s="5" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="G124" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="125" spans="1:7">
       <c r="A125" s="4" t="s">
         <v>496</v>
       </c>
       <c r="B125" s="5" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="C125" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D125" s="5"/>
       <c r="E125" s="5" t="s">
         <v>192</v>
       </c>
       <c r="F125" s="5" t="s">
-        <v>245</v>
+        <v>201</v>
       </c>
       <c r="G125" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="126" spans="1:7">
       <c r="A126" s="4" t="s">
         <v>497</v>
       </c>
       <c r="B126" s="5" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="C126" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D126" s="5"/>
       <c r="E126" s="5" t="s">
         <v>192</v>
       </c>
       <c r="F126" s="5" t="s">
-        <v>197</v>
+        <v>217</v>
       </c>
       <c r="G126" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="127" spans="1:7">
       <c r="A127" s="4" t="s">
         <v>498</v>
       </c>
       <c r="B127" s="5" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="C127" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D127" s="5"/>
       <c r="E127" s="5" t="s">
         <v>192</v>
       </c>
       <c r="F127" s="5" t="s">
-        <v>196</v>
+        <v>201</v>
       </c>
       <c r="G127" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="128" spans="1:7">
       <c r="A128" s="4" t="s">
         <v>499</v>
       </c>
       <c r="B128" s="5" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="C128" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D128" s="5"/>
       <c r="E128" s="5" t="s">
         <v>192</v>
       </c>
       <c r="F128" s="5" t="s">
-        <v>208</v>
+        <v>201</v>
       </c>
       <c r="G128" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="129" spans="1:7">
       <c r="A129" s="4" t="s">
         <v>500</v>
       </c>
       <c r="B129" s="5" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="C129" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D129" s="5"/>
       <c r="E129" s="5" t="s">
         <v>192</v>
       </c>
       <c r="F129" s="5" t="s">
-        <v>246</v>
+        <v>201</v>
       </c>
       <c r="G129" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="130" spans="1:7">
       <c r="A130" s="4" t="s">
         <v>501</v>
       </c>
       <c r="B130" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C130" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D130" s="5"/>
       <c r="E130" s="5" t="s">
         <v>192</v>
       </c>
       <c r="F130" s="5" t="s">
-        <v>210</v>
+        <v>218</v>
       </c>
       <c r="G130" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="131" spans="1:7">
       <c r="A131" s="4" t="s">
         <v>502</v>
       </c>
       <c r="B131" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C131" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D131" s="5"/>
       <c r="E131" s="5" t="s">
         <v>192</v>
       </c>
       <c r="F131" s="5" t="s">
-        <v>213</v>
+        <v>219</v>
       </c>
       <c r="G131" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="132" spans="1:7">
       <c r="A132" s="4" t="s">
         <v>503</v>
       </c>
       <c r="B132" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C132" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D132" s="5"/>
       <c r="E132" s="5" t="s">
         <v>192</v>
       </c>
       <c r="F132" s="5" t="s">
-        <v>247</v>
+        <v>243</v>
       </c>
       <c r="G132" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="133" spans="1:7">
       <c r="A133" s="4" t="s">
         <v>504</v>
       </c>
       <c r="B133" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C133" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D133" s="5"/>
       <c r="E133" s="5" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="F133" s="5" t="s">
-        <v>248</v>
+        <v>221</v>
       </c>
       <c r="G133" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="134" spans="1:7">
       <c r="A134" s="4" t="s">
         <v>505</v>
       </c>
       <c r="B134" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C134" s="5" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="D134" s="5"/>
       <c r="E134" s="5" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="F134" s="5" t="s">
-        <v>224</v>
+        <v>244</v>
       </c>
       <c r="G134" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="135" spans="1:7">
       <c r="A135" s="4" t="s">
         <v>506</v>
       </c>
       <c r="B135" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C135" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D135" s="5"/>
       <c r="E135" s="5" t="s">
         <v>192</v>
       </c>
       <c r="F135" s="5" t="s">
-        <v>249</v>
+        <v>224</v>
       </c>
       <c r="G135" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="136" spans="1:7">
       <c r="A136" s="4" t="s">
         <v>507</v>
       </c>
       <c r="B136" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C136" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D136" s="5"/>
       <c r="E136" s="5" t="s">
         <v>192</v>
       </c>
       <c r="F136" s="5" t="s">
-        <v>231</v>
+        <v>200</v>
       </c>
       <c r="G136" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="137" spans="1:7">
       <c r="A137" s="4" t="s">
         <v>508</v>
       </c>
       <c r="B137" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C137" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D137" s="5"/>
       <c r="E137" s="5" t="s">
         <v>192</v>
       </c>
       <c r="F137" s="5" t="s">
-        <v>205</v>
+        <v>245</v>
       </c>
       <c r="G137" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="138" spans="1:7">
       <c r="A138" s="4" t="s">
         <v>509</v>
       </c>
       <c r="B138" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C138" s="5" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="D138" s="5"/>
       <c r="E138" s="5" t="s">
         <v>192</v>
       </c>
       <c r="F138" s="5" t="s">
-        <v>250</v>
+        <v>246</v>
       </c>
       <c r="G138" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="139" spans="1:7">
       <c r="A139" s="4" t="s">
         <v>510</v>
       </c>
       <c r="B139" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C139" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D139" s="5"/>
       <c r="E139" s="5" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F139" s="5" t="s">
-        <v>210</v>
+        <v>224</v>
       </c>
       <c r="G139" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="140" spans="1:7">
       <c r="A140" s="4" t="s">
         <v>511</v>
       </c>
       <c r="B140" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C140" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D140" s="5"/>
       <c r="E140" s="5" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="F140" s="5" t="s">
-        <v>233</v>
+        <v>200</v>
       </c>
       <c r="G140" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="141" spans="1:7">
       <c r="A141" s="4" t="s">
         <v>512</v>
       </c>
       <c r="B141" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C141" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D141" s="5"/>
       <c r="E141" s="5" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="F141" s="5" t="s">
-        <v>247</v>
+        <v>209</v>
       </c>
       <c r="G141" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="142" spans="1:7">
       <c r="A142" s="4" t="s">
         <v>513</v>
       </c>
       <c r="B142" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C142" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D142" s="5"/>
       <c r="E142" s="5" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F142" s="5" t="s">
-        <v>221</v>
+        <v>200</v>
       </c>
       <c r="G142" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="143" spans="1:7">
       <c r="A143" s="4" t="s">
         <v>514</v>
       </c>
       <c r="B143" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C143" s="5" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="D143" s="5"/>
       <c r="E143" s="5" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F143" s="5" t="s">
-        <v>251</v>
+        <v>200</v>
       </c>
       <c r="G143" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="144" spans="1:7">
       <c r="A144" s="4" t="s">
         <v>515</v>
       </c>
       <c r="B144" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C144" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D144" s="5"/>
       <c r="E144" s="5" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F144" s="5" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="G144" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="145" spans="1:7">
       <c r="A145" s="4" t="s">
         <v>516</v>
       </c>
       <c r="B145" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C145" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D145" s="5"/>
       <c r="E145" s="5" t="s">
         <v>192</v>
       </c>
       <c r="F145" s="5" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="G145" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="146" spans="1:7">
       <c r="A146" s="4" t="s">
         <v>517</v>
       </c>
       <c r="B146" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C146" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D146" s="5"/>
       <c r="E146" s="5" t="s">
         <v>192</v>
       </c>
       <c r="F146" s="5" t="s">
-        <v>231</v>
+        <v>247</v>
       </c>
       <c r="G146" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="147" spans="1:7">
       <c r="A147" s="4" t="s">
         <v>518</v>
       </c>
       <c r="B147" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C147" s="5" t="s">
         <v>188</v>
       </c>
-      <c r="D147" s="5"/>
+      <c r="D147" s="5" t="s">
+        <v>191</v>
+      </c>
       <c r="E147" s="5" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="F147" s="5" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="G147" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="148" spans="1:7">
       <c r="A148" s="4" t="s">
         <v>519</v>
       </c>
       <c r="B148" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C148" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D148" s="5"/>
       <c r="E148" s="5" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="F148" s="5" t="s">
-        <v>242</v>
+        <v>235</v>
       </c>
       <c r="G148" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="149" spans="1:7">
       <c r="A149" s="4" t="s">
         <v>520</v>
       </c>
       <c r="B149" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C149" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D149" s="5"/>
       <c r="E149" s="5" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F149" s="5" t="s">
-        <v>222</v>
+        <v>200</v>
       </c>
       <c r="G149" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="150" spans="1:7">
       <c r="A150" s="4" t="s">
         <v>521</v>
       </c>
       <c r="B150" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C150" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D150" s="5"/>
       <c r="E150" s="5" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F150" s="5" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="G150" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="151" spans="1:7">
       <c r="A151" s="4" t="s">
         <v>522</v>
       </c>
       <c r="B151" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C151" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D151" s="5"/>
       <c r="E151" s="5" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F151" s="5" t="s">
-        <v>253</v>
+        <v>208</v>
       </c>
       <c r="G151" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="152" spans="1:7">
       <c r="A152" s="4" t="s">
         <v>523</v>
       </c>
       <c r="B152" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C152" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D152" s="5"/>
       <c r="E152" s="5" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F152" s="5" t="s">
-        <v>254</v>
+        <v>206</v>
       </c>
       <c r="G152" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="153" spans="1:7">
       <c r="A153" s="4" t="s">
         <v>524</v>
       </c>
       <c r="B153" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C153" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D153" s="5"/>
       <c r="E153" s="5" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F153" s="5" t="s">
-        <v>231</v>
+        <v>209</v>
       </c>
       <c r="G153" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="154" spans="1:7">
       <c r="A154" s="4" t="s">
         <v>525</v>
       </c>
       <c r="B154" s="5" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C154" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D154" s="5"/>
       <c r="E154" s="5" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F154" s="5" t="s">
-        <v>200</v>
+        <v>224</v>
       </c>
       <c r="G154" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="155" spans="1:7">
       <c r="A155" s="4" t="s">
         <v>526</v>
       </c>
       <c r="B155" s="5" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C155" s="5" t="s">
         <v>189</v>
       </c>
       <c r="D155" s="5"/>
       <c r="E155" s="5" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F155" s="5" t="s">
-        <v>255</v>
+        <v>203</v>
       </c>
       <c r="G155" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="156" spans="1:7">
       <c r="A156" s="4" t="s">
         <v>527</v>
       </c>
       <c r="B156" s="5" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C156" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D156" s="5"/>
       <c r="E156" s="5" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F156" s="5" t="s">
-        <v>200</v>
+        <v>237</v>
       </c>
       <c r="G156" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="157" spans="1:7">
       <c r="A157" s="4" t="s">
         <v>528</v>
       </c>
       <c r="B157" s="5" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C157" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D157" s="5"/>
       <c r="E157" s="5" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F157" s="5" t="s">
-        <v>200</v>
+        <v>211</v>
       </c>
       <c r="G157" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="158" spans="1:7">
       <c r="A158" s="4" t="s">
         <v>529</v>
       </c>
       <c r="B158" s="5" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C158" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D158" s="5"/>
       <c r="E158" s="5" t="s">
         <v>192</v>
       </c>
       <c r="F158" s="5" t="s">
-        <v>200</v>
+        <v>218</v>
       </c>
       <c r="G158" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="159" spans="1:7">
       <c r="A159" s="4" t="s">
         <v>530</v>
       </c>
       <c r="B159" s="5" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C159" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D159" s="5"/>
       <c r="E159" s="5" t="s">
         <v>192</v>
       </c>
       <c r="F159" s="5" t="s">
-        <v>200</v>
+        <v>218</v>
       </c>
       <c r="G159" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="160" spans="1:7">
       <c r="A160" s="4" t="s">
         <v>531</v>
       </c>
       <c r="B160" s="5" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C160" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D160" s="5"/>
       <c r="E160" s="5" t="s">
         <v>192</v>
       </c>
       <c r="F160" s="5" t="s">
         <v>200</v>
       </c>
       <c r="G160" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="161" spans="1:7">
       <c r="A161" s="4" t="s">
         <v>532</v>
       </c>
       <c r="B161" s="5" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C161" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D161" s="5"/>
       <c r="E161" s="5" t="s">
         <v>192</v>
       </c>
       <c r="F161" s="5" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="G161" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="162" spans="1:7">
       <c r="A162" s="4" t="s">
         <v>533</v>
       </c>
       <c r="B162" s="5" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C162" s="5" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="D162" s="5"/>
       <c r="E162" s="5" t="s">
         <v>192</v>
       </c>
       <c r="F162" s="5" t="s">
-        <v>225</v>
+        <v>249</v>
       </c>
       <c r="G162" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="163" spans="1:7">
       <c r="A163" s="4" t="s">
         <v>534</v>
       </c>
       <c r="B163" s="5" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C163" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D163" s="5"/>
       <c r="E163" s="5" t="s">
         <v>192</v>
       </c>
       <c r="F163" s="5" t="s">
-        <v>233</v>
+        <v>200</v>
       </c>
       <c r="G163" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="164" spans="1:7">
       <c r="A164" s="4" t="s">
         <v>535</v>
       </c>
       <c r="B164" s="5" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C164" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D164" s="5"/>
       <c r="E164" s="5" t="s">
-        <v>195</v>
+        <v>192</v>
       </c>
       <c r="F164" s="5" t="s">
-        <v>211</v>
+        <v>220</v>
       </c>
       <c r="G164" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="165" spans="1:7">
       <c r="A165" s="4" t="s">
         <v>536</v>
       </c>
       <c r="B165" s="5" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C165" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D165" s="5"/>
       <c r="E165" s="5" t="s">
-        <v>195</v>
+        <v>192</v>
       </c>
       <c r="F165" s="5" t="s">
-        <v>200</v>
+        <v>250</v>
       </c>
       <c r="G165" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="166" spans="1:7">
       <c r="A166" s="4" t="s">
         <v>537</v>
       </c>
       <c r="B166" s="5" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C166" s="5" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="D166" s="5"/>
       <c r="E166" s="5" t="s">
-        <v>195</v>
+        <v>192</v>
       </c>
       <c r="F166" s="5" t="s">
-        <v>200</v>
+        <v>251</v>
       </c>
       <c r="G166" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="167" spans="1:7">
       <c r="A167" s="4" t="s">
         <v>538</v>
       </c>
       <c r="B167" s="5" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C167" s="5" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="D167" s="5"/>
       <c r="E167" s="5" t="s">
-        <v>195</v>
+        <v>192</v>
       </c>
       <c r="F167" s="5" t="s">
-        <v>200</v>
+        <v>252</v>
       </c>
       <c r="G167" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="168" spans="1:7">
       <c r="A168" s="4" t="s">
         <v>539</v>
       </c>
       <c r="B168" s="5" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C168" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D168" s="5"/>
       <c r="E168" s="5" t="s">
-        <v>195</v>
+        <v>192</v>
       </c>
       <c r="F168" s="5" t="s">
-        <v>200</v>
+        <v>214</v>
       </c>
       <c r="G168" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="169" spans="1:7">
       <c r="A169" s="4" t="s">
         <v>540</v>
       </c>
       <c r="B169" s="5" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C169" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D169" s="5"/>
       <c r="E169" s="5" t="s">
-        <v>195</v>
+        <v>192</v>
       </c>
       <c r="F169" s="5" t="s">
-        <v>200</v>
+        <v>218</v>
       </c>
       <c r="G169" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="170" spans="1:7">
       <c r="A170" s="4" t="s">
         <v>541</v>
       </c>
       <c r="B170" s="5" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C170" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D170" s="5"/>
       <c r="E170" s="5" t="s">
-        <v>195</v>
+        <v>192</v>
       </c>
       <c r="F170" s="5" t="s">
-        <v>200</v>
+        <v>218</v>
       </c>
       <c r="G170" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="171" spans="1:7">
       <c r="A171" s="4" t="s">
         <v>542</v>
       </c>
       <c r="B171" s="5" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C171" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D171" s="5"/>
       <c r="E171" s="5" t="s">
         <v>192</v>
       </c>
       <c r="F171" s="5" t="s">
-        <v>201</v>
+        <v>253</v>
       </c>
       <c r="G171" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="172" spans="1:7">
       <c r="A172" s="4" t="s">
         <v>543</v>
       </c>
       <c r="B172" s="5" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C172" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D172" s="5"/>
       <c r="E172" s="5" t="s">
         <v>192</v>
       </c>
       <c r="F172" s="5" t="s">
-        <v>201</v>
+        <v>221</v>
       </c>
       <c r="G172" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="173" spans="1:7">
       <c r="A173" s="4" t="s">
         <v>544</v>
       </c>
       <c r="B173" s="5" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C173" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D173" s="5"/>
       <c r="E173" s="5" t="s">
         <v>192</v>
       </c>
       <c r="F173" s="5" t="s">
-        <v>201</v>
+        <v>221</v>
       </c>
       <c r="G173" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="174" spans="1:7">
       <c r="A174" s="4" t="s">
         <v>545</v>
       </c>
       <c r="B174" s="5" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C174" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D174" s="5"/>
       <c r="E174" s="5" t="s">
         <v>192</v>
       </c>
       <c r="F174" s="5" t="s">
-        <v>217</v>
+        <v>254</v>
       </c>
       <c r="G174" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="175" spans="1:7">
       <c r="A175" s="4" t="s">
         <v>546</v>
       </c>
       <c r="B175" s="5" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C175" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D175" s="5"/>
       <c r="E175" s="5" t="s">
         <v>192</v>
       </c>
       <c r="F175" s="5" t="s">
-        <v>201</v>
+        <v>218</v>
       </c>
       <c r="G175" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="176" spans="1:7">
       <c r="A176" s="4" t="s">
         <v>547</v>
       </c>
       <c r="B176" s="5" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C176" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D176" s="5"/>
       <c r="E176" s="5" t="s">
         <v>192</v>
       </c>
       <c r="F176" s="5" t="s">
-        <v>201</v>
+        <v>221</v>
       </c>
       <c r="G176" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="177" spans="1:7">
       <c r="A177" s="4" t="s">
         <v>548</v>
       </c>
       <c r="B177" s="5" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C177" s="5" t="s">
         <v>188</v>
       </c>
       <c r="D177" s="5"/>
       <c r="E177" s="5" t="s">
         <v>192</v>
       </c>
       <c r="F177" s="5" t="s">
-        <v>201</v>
+        <v>255</v>
       </c>
       <c r="G177" s="5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="181" spans="1:7">
       <c r="A181" s="6" t="s">
         <v>375</v>
       </c>
       <c r="C181" s="6" t="s">
         <v>376</v>
       </c>
       <c r="E181" s="6" t="s">
         <v>377</v>
       </c>
       <c r="F181" s="6" t="s">
         <v>378</v>
       </c>
       <c r="G181" s="6" t="s">
         <v>379</v>
       </c>
     </row>
   </sheetData>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.7" right="0.7" top="1" bottom="0.75" header="0.3" footer="0.3"/>
@@ -15515,2813 +15515,2813 @@
       <c r="E82" s="5" t="s">
         <v>200</v>
       </c>
       <c r="F82" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G82" s="5">
         <v>65.28</v>
       </c>
       <c r="H82" s="5" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" s="4" t="s">
         <v>74</v>
       </c>
       <c r="B83" s="5"/>
       <c r="C83" s="5" t="s">
         <v>558</v>
       </c>
       <c r="D83" s="5" t="s">
         <v>192</v>
       </c>
       <c r="E83" s="5" t="s">
-        <v>218</v>
+        <v>225</v>
       </c>
       <c r="F83" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G83" s="5">
-        <v>78.04000000000001</v>
+        <v>16.08</v>
       </c>
       <c r="H83" s="5" t="s">
         <v>291</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" s="4" t="s">
         <v>75</v>
       </c>
       <c r="B84" s="5"/>
       <c r="C84" s="5" t="s">
         <v>558</v>
       </c>
       <c r="D84" s="5" t="s">
         <v>192</v>
       </c>
       <c r="E84" s="5" t="s">
-        <v>219</v>
+        <v>226</v>
       </c>
       <c r="F84" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G84" s="5">
-        <v>56.82</v>
+        <v>45.58</v>
       </c>
       <c r="H84" s="5" t="s">
         <v>292</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" s="4" t="s">
         <v>76</v>
       </c>
       <c r="B85" s="5"/>
       <c r="C85" s="5" t="s">
         <v>558</v>
       </c>
       <c r="D85" s="5" t="s">
         <v>192</v>
       </c>
       <c r="E85" s="5" t="s">
-        <v>225</v>
+        <v>215</v>
       </c>
       <c r="F85" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G85" s="5">
-        <v>29.42</v>
+        <v>82.48</v>
       </c>
       <c r="H85" s="5" t="s">
-        <v>293</v>
+        <v>278</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" s="4" t="s">
         <v>77</v>
       </c>
       <c r="B86" s="5"/>
       <c r="C86" s="5" t="s">
         <v>558</v>
       </c>
       <c r="D86" s="5" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="E86" s="5" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F86" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G86" s="5">
-        <v>75.09999999999999</v>
+        <v>57.08</v>
       </c>
       <c r="H86" s="5" t="s">
-        <v>294</v>
+        <v>283</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" s="4" t="s">
         <v>78</v>
       </c>
       <c r="B87" s="5"/>
       <c r="C87" s="5" t="s">
         <v>558</v>
       </c>
       <c r="D87" s="5" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="E87" s="5" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F87" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G87" s="5">
-        <v>12.54</v>
+        <v>51.34</v>
       </c>
       <c r="H87" s="5" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" s="4" t="s">
         <v>79</v>
       </c>
       <c r="B88" s="5"/>
       <c r="C88" s="5" t="s">
         <v>558</v>
       </c>
       <c r="D88" s="5" t="s">
         <v>192</v>
       </c>
       <c r="E88" s="5" t="s">
-        <v>224</v>
+        <v>206</v>
       </c>
       <c r="F88" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G88" s="5">
-        <v>63.52</v>
+        <v>57.9</v>
       </c>
       <c r="H88" s="5" t="s">
-        <v>296</v>
+        <v>274</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" s="4" t="s">
         <v>80</v>
       </c>
       <c r="B89" s="5"/>
       <c r="C89" s="5" t="s">
         <v>558</v>
       </c>
       <c r="D89" s="5" t="s">
         <v>192</v>
       </c>
       <c r="E89" s="5" t="s">
-        <v>200</v>
+        <v>206</v>
       </c>
       <c r="F89" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G89" s="5">
-        <v>65.38</v>
+        <v>57.9</v>
       </c>
       <c r="H89" s="5" t="s">
-        <v>297</v>
+        <v>274</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" s="4" t="s">
         <v>81</v>
       </c>
       <c r="B90" s="5"/>
       <c r="C90" s="5" t="s">
         <v>558</v>
       </c>
       <c r="D90" s="5" t="s">
         <v>192</v>
       </c>
       <c r="E90" s="5" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="F90" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G90" s="5">
-        <v>50.74</v>
+        <v>45.6</v>
       </c>
       <c r="H90" s="5" t="s">
-        <v>298</v>
+        <v>294</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" s="4" t="s">
         <v>82</v>
       </c>
       <c r="B91" s="5"/>
       <c r="C91" s="5" t="s">
         <v>558</v>
       </c>
       <c r="D91" s="5" t="s">
         <v>192</v>
       </c>
       <c r="E91" s="5" t="s">
-        <v>228</v>
+        <v>214</v>
       </c>
       <c r="F91" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G91" s="5">
-        <v>66.34</v>
+        <v>75.12</v>
       </c>
       <c r="H91" s="5" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" s="4" t="s">
         <v>83</v>
       </c>
       <c r="B92" s="5"/>
       <c r="C92" s="5" t="s">
         <v>558</v>
       </c>
       <c r="D92" s="5" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
       <c r="E92" s="5" t="s">
-        <v>224</v>
+        <v>200</v>
       </c>
       <c r="F92" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G92" s="5">
-        <v>63.7</v>
+        <v>65.18000000000001</v>
       </c>
       <c r="H92" s="5" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" s="4" t="s">
         <v>84</v>
       </c>
       <c r="B93" s="5"/>
       <c r="C93" s="5" t="s">
         <v>558</v>
       </c>
       <c r="D93" s="5" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
       <c r="E93" s="5" t="s">
-        <v>200</v>
+        <v>228</v>
       </c>
       <c r="F93" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G93" s="5">
-        <v>64.04000000000001</v>
+        <v>12.78</v>
       </c>
       <c r="H93" s="5" t="s">
-        <v>301</v>
+        <v>297</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" s="4" t="s">
         <v>85</v>
       </c>
       <c r="B94" s="5"/>
       <c r="C94" s="5" t="s">
         <v>558</v>
       </c>
       <c r="D94" s="5" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
       <c r="E94" s="5" t="s">
-        <v>209</v>
+        <v>229</v>
       </c>
       <c r="F94" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G94" s="5">
-        <v>60.96</v>
+        <v>36.58</v>
       </c>
       <c r="H94" s="5" t="s">
-        <v>302</v>
+        <v>298</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" s="4" t="s">
         <v>86</v>
       </c>
       <c r="B95" s="5"/>
       <c r="C95" s="5" t="s">
         <v>558</v>
       </c>
       <c r="D95" s="5" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
       <c r="E95" s="5" t="s">
         <v>200</v>
       </c>
       <c r="F95" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G95" s="5">
-        <v>64</v>
+        <v>65.28</v>
       </c>
       <c r="H95" s="5" t="s">
-        <v>303</v>
+        <v>261</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" s="4" t="s">
         <v>87</v>
       </c>
       <c r="B96" s="5"/>
       <c r="C96" s="5" t="s">
         <v>558</v>
       </c>
       <c r="D96" s="5" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
       <c r="E96" s="5" t="s">
-        <v>200</v>
+        <v>230</v>
       </c>
       <c r="F96" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G96" s="5">
-        <v>64.54000000000001</v>
+        <v>48.88</v>
       </c>
       <c r="H96" s="5" t="s">
-        <v>304</v>
+        <v>299</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" s="4" t="s">
         <v>88</v>
       </c>
       <c r="B97" s="5"/>
       <c r="C97" s="5" t="s">
         <v>558</v>
       </c>
       <c r="D97" s="5" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
       <c r="E97" s="5" t="s">
-        <v>229</v>
+        <v>197</v>
       </c>
       <c r="F97" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G97" s="5">
-        <v>46.08</v>
+        <v>70.18000000000001</v>
       </c>
       <c r="H97" s="5" t="s">
-        <v>305</v>
+        <v>267</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" s="4" t="s">
         <v>89</v>
       </c>
       <c r="B98" s="5"/>
       <c r="C98" s="5" t="s">
         <v>558</v>
       </c>
       <c r="D98" s="5" t="s">
         <v>192</v>
       </c>
       <c r="E98" s="5" t="s">
-        <v>213</v>
+        <v>196</v>
       </c>
       <c r="F98" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G98" s="5">
-        <v>77.59999999999999</v>
+        <v>70.98</v>
       </c>
       <c r="H98" s="5" t="s">
-        <v>306</v>
+        <v>256</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" s="4" t="s">
         <v>90</v>
       </c>
       <c r="B99" s="5"/>
       <c r="C99" s="5" t="s">
         <v>558</v>
       </c>
       <c r="D99" s="5" t="s">
         <v>192</v>
       </c>
       <c r="E99" s="5" t="s">
-        <v>230</v>
+        <v>208</v>
       </c>
       <c r="F99" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G99" s="5">
-        <v>35.68</v>
+        <v>81.68000000000001</v>
       </c>
       <c r="H99" s="5" t="s">
-        <v>307</v>
+        <v>270</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" s="4" t="s">
         <v>91</v>
       </c>
-      <c r="B100" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B100" s="5"/>
       <c r="C100" s="5" t="s">
         <v>558</v>
       </c>
       <c r="D100" s="5" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="E100" s="5" t="s">
-        <v>221</v>
+        <v>231</v>
       </c>
       <c r="F100" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G100" s="5">
-        <v>76.40000000000001</v>
+        <v>89.88</v>
       </c>
       <c r="H100" s="5" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" s="4" t="s">
         <v>92</v>
       </c>
       <c r="B101" s="5"/>
       <c r="C101" s="5" t="s">
         <v>558</v>
       </c>
       <c r="D101" s="5" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="E101" s="5" t="s">
-        <v>231</v>
+        <v>210</v>
       </c>
       <c r="F101" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G101" s="5">
-        <v>72.64</v>
+        <v>61.18</v>
       </c>
       <c r="H101" s="5" t="s">
-        <v>309</v>
+        <v>272</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" s="4" t="s">
         <v>93</v>
       </c>
       <c r="B102" s="5"/>
       <c r="C102" s="5" t="s">
         <v>558</v>
       </c>
       <c r="D102" s="5" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
       <c r="E102" s="5" t="s">
-        <v>200</v>
+        <v>213</v>
       </c>
       <c r="F102" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G102" s="5">
-        <v>65.48</v>
+        <v>77.58</v>
       </c>
       <c r="H102" s="5" t="s">
-        <v>310</v>
+        <v>276</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" s="4" t="s">
         <v>94</v>
       </c>
       <c r="B103" s="5"/>
       <c r="C103" s="5" t="s">
         <v>558</v>
       </c>
       <c r="D103" s="5" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
       <c r="E103" s="5" t="s">
         <v>232</v>
       </c>
       <c r="F103" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G103" s="5">
-        <v>32.6</v>
+        <v>75.94</v>
       </c>
       <c r="H103" s="5" t="s">
-        <v>311</v>
+        <v>301</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" s="4" t="s">
         <v>95</v>
       </c>
       <c r="B104" s="5"/>
       <c r="C104" s="5" t="s">
         <v>558</v>
       </c>
       <c r="D104" s="5" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
       <c r="E104" s="5" t="s">
-        <v>208</v>
+        <v>233</v>
       </c>
       <c r="F104" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G104" s="5">
-        <v>80.02</v>
+        <v>71.78</v>
       </c>
       <c r="H104" s="5" t="s">
-        <v>312</v>
+        <v>302</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" s="4" t="s">
         <v>96</v>
       </c>
       <c r="B105" s="5"/>
       <c r="C105" s="5" t="s">
         <v>558</v>
       </c>
       <c r="D105" s="5" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
       <c r="E105" s="5" t="s">
-        <v>206</v>
+        <v>224</v>
       </c>
       <c r="F105" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G105" s="5">
-        <v>57.68</v>
+        <v>64.38</v>
       </c>
       <c r="H105" s="5" t="s">
-        <v>313</v>
+        <v>303</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" s="4" t="s">
         <v>97</v>
       </c>
       <c r="B106" s="5"/>
       <c r="C106" s="5" t="s">
         <v>558</v>
       </c>
       <c r="D106" s="5" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
       <c r="E106" s="5" t="s">
-        <v>209</v>
+        <v>234</v>
       </c>
       <c r="F106" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G106" s="5">
-        <v>61.76</v>
+        <v>52.08</v>
       </c>
       <c r="H106" s="5" t="s">
-        <v>314</v>
+        <v>304</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" s="4" t="s">
         <v>98</v>
       </c>
       <c r="B107" s="5"/>
       <c r="C107" s="5" t="s">
         <v>558</v>
       </c>
       <c r="D107" s="5" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
       <c r="E107" s="5" t="s">
-        <v>224</v>
+        <v>235</v>
       </c>
       <c r="F107" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G107" s="5">
-        <v>64.2</v>
+        <v>72.58</v>
       </c>
       <c r="H107" s="5" t="s">
-        <v>315</v>
+        <v>305</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" s="4" t="s">
         <v>99</v>
       </c>
       <c r="B108" s="5"/>
       <c r="C108" s="5" t="s">
         <v>558</v>
       </c>
       <c r="D108" s="5" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
       <c r="E108" s="5" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="F108" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G108" s="5">
-        <v>6.21</v>
+        <v>67.68000000000001</v>
       </c>
       <c r="H108" s="5" t="s">
-        <v>316</v>
+        <v>266</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" s="4" t="s">
         <v>100</v>
       </c>
       <c r="B109" s="5"/>
       <c r="C109" s="5" t="s">
         <v>558</v>
       </c>
       <c r="D109" s="5" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
       <c r="E109" s="5" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="F109" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G109" s="5">
-        <v>78.91</v>
+        <v>5.38</v>
       </c>
       <c r="H109" s="5" t="s">
-        <v>317</v>
+        <v>306</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" s="4" t="s">
         <v>101</v>
       </c>
       <c r="B110" s="5"/>
       <c r="C110" s="5" t="s">
         <v>558</v>
       </c>
       <c r="D110" s="5" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
       <c r="E110" s="5" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="F110" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G110" s="5">
-        <v>63.39</v>
+        <v>61.18</v>
       </c>
       <c r="H110" s="5" t="s">
-        <v>318</v>
+        <v>272</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" s="4" t="s">
         <v>102</v>
       </c>
       <c r="B111" s="5"/>
       <c r="C111" s="5" t="s">
         <v>558</v>
       </c>
       <c r="D111" s="5" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E111" s="5" t="s">
-        <v>218</v>
+        <v>237</v>
       </c>
       <c r="F111" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G111" s="5">
-        <v>78.38</v>
+        <v>79.22</v>
       </c>
       <c r="H111" s="5" t="s">
-        <v>282</v>
+        <v>307</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" s="4" t="s">
         <v>103</v>
       </c>
       <c r="B112" s="5"/>
       <c r="C112" s="5" t="s">
         <v>558</v>
       </c>
       <c r="D112" s="5" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E112" s="5" t="s">
-        <v>218</v>
+        <v>232</v>
       </c>
       <c r="F112" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G112" s="5">
-        <v>78.38</v>
+        <v>75.94</v>
       </c>
       <c r="H112" s="5" t="s">
-        <v>282</v>
+        <v>301</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" s="4" t="s">
         <v>104</v>
       </c>
       <c r="B113" s="5"/>
       <c r="C113" s="5" t="s">
         <v>558</v>
       </c>
       <c r="D113" s="5" t="s">
         <v>192</v>
       </c>
       <c r="E113" s="5" t="s">
-        <v>200</v>
+        <v>221</v>
       </c>
       <c r="F113" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G113" s="5">
-        <v>65.28</v>
+        <v>76.76000000000001</v>
       </c>
       <c r="H113" s="5" t="s">
-        <v>261</v>
+        <v>287</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" s="4" t="s">
         <v>105</v>
       </c>
       <c r="B114" s="5"/>
       <c r="C114" s="5" t="s">
         <v>558</v>
       </c>
       <c r="D114" s="5" t="s">
         <v>192</v>
       </c>
       <c r="E114" s="5" t="s">
-        <v>220</v>
+        <v>238</v>
       </c>
       <c r="F114" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G114" s="5">
-        <v>62.78</v>
+        <v>10.34</v>
       </c>
       <c r="H114" s="5" t="s">
-        <v>285</v>
+        <v>308</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" s="4" t="s">
         <v>106</v>
       </c>
       <c r="B115" s="5"/>
       <c r="C115" s="5" t="s">
         <v>558</v>
       </c>
       <c r="D115" s="5" t="s">
         <v>192</v>
       </c>
       <c r="E115" s="5" t="s">
-        <v>234</v>
+        <v>224</v>
       </c>
       <c r="F115" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G115" s="5">
-        <v>4.58</v>
+        <v>64.45999999999999</v>
       </c>
       <c r="H115" s="5" t="s">
-        <v>319</v>
+        <v>290</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" s="4" t="s">
         <v>107</v>
       </c>
       <c r="B116" s="5"/>
       <c r="C116" s="5" t="s">
         <v>558</v>
       </c>
       <c r="D116" s="5" t="s">
         <v>192</v>
       </c>
       <c r="E116" s="5" t="s">
-        <v>200</v>
+        <v>214</v>
       </c>
       <c r="F116" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G116" s="5">
-        <v>65.28</v>
+        <v>75.12</v>
       </c>
       <c r="H116" s="5" t="s">
-        <v>261</v>
+        <v>295</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" s="4" t="s">
         <v>108</v>
       </c>
       <c r="B117" s="5"/>
       <c r="C117" s="5" t="s">
         <v>558</v>
       </c>
       <c r="D117" s="5" t="s">
         <v>192</v>
       </c>
       <c r="E117" s="5" t="s">
-        <v>220</v>
+        <v>235</v>
       </c>
       <c r="F117" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G117" s="5">
-        <v>62.78</v>
+        <v>72.66</v>
       </c>
       <c r="H117" s="5" t="s">
-        <v>285</v>
+        <v>309</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" s="4" t="s">
         <v>109</v>
       </c>
       <c r="B118" s="5"/>
       <c r="C118" s="5" t="s">
         <v>558</v>
       </c>
       <c r="D118" s="5" t="s">
         <v>192</v>
       </c>
       <c r="E118" s="5" t="s">
-        <v>235</v>
+        <v>219</v>
       </c>
       <c r="F118" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G118" s="5">
-        <v>55.44</v>
+        <v>57.08</v>
       </c>
       <c r="H118" s="5" t="s">
-        <v>320</v>
+        <v>283</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" s="4" t="s">
         <v>110</v>
       </c>
       <c r="B119" s="5"/>
       <c r="C119" s="5" t="s">
         <v>558</v>
       </c>
       <c r="D119" s="5" t="s">
         <v>192</v>
       </c>
       <c r="E119" s="5" t="s">
-        <v>236</v>
+        <v>227</v>
       </c>
       <c r="F119" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G119" s="5">
-        <v>3.78</v>
+        <v>51.28</v>
       </c>
       <c r="H119" s="5" t="s">
-        <v>321</v>
+        <v>310</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" s="4" t="s">
         <v>111</v>
       </c>
       <c r="B120" s="5"/>
       <c r="C120" s="5" t="s">
         <v>558</v>
       </c>
       <c r="D120" s="5" t="s">
         <v>192</v>
       </c>
       <c r="E120" s="5" t="s">
-        <v>237</v>
+        <v>222</v>
       </c>
       <c r="F120" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G120" s="5">
-        <v>15.26</v>
+        <v>58.68</v>
       </c>
       <c r="H120" s="5" t="s">
-        <v>322</v>
+        <v>311</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" s="4" t="s">
         <v>112</v>
       </c>
       <c r="B121" s="5"/>
       <c r="C121" s="5" t="s">
         <v>558</v>
       </c>
       <c r="D121" s="5" t="s">
         <v>192</v>
       </c>
       <c r="E121" s="5" t="s">
-        <v>214</v>
+        <v>239</v>
       </c>
       <c r="F121" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G121" s="5">
-        <v>75.12</v>
+        <v>41.48</v>
       </c>
       <c r="H121" s="5" t="s">
-        <v>323</v>
+        <v>312</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" s="4" t="s">
         <v>113</v>
       </c>
       <c r="B122" s="5"/>
       <c r="C122" s="5" t="s">
         <v>558</v>
       </c>
       <c r="D122" s="5" t="s">
         <v>192</v>
       </c>
       <c r="E122" s="5" t="s">
-        <v>218</v>
+        <v>240</v>
       </c>
       <c r="F122" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G122" s="5">
-        <v>78.40000000000001</v>
+        <v>56.18</v>
       </c>
       <c r="H122" s="5" t="s">
-        <v>286</v>
+        <v>313</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" s="4" t="s">
         <v>114</v>
       </c>
       <c r="B123" s="5"/>
       <c r="C123" s="5" t="s">
         <v>558</v>
       </c>
       <c r="D123" s="5" t="s">
         <v>192</v>
       </c>
       <c r="E123" s="5" t="s">
-        <v>218</v>
+        <v>241</v>
       </c>
       <c r="F123" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G123" s="5">
-        <v>78.40000000000001</v>
+        <v>35.68</v>
       </c>
       <c r="H123" s="5" t="s">
-        <v>286</v>
+        <v>314</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" s="4" t="s">
         <v>115</v>
       </c>
       <c r="B124" s="5"/>
       <c r="C124" s="5" t="s">
         <v>558</v>
       </c>
       <c r="D124" s="5" t="s">
         <v>192</v>
       </c>
       <c r="E124" s="5" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
       <c r="F124" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G124" s="5">
-        <v>74.3</v>
+        <v>72.58</v>
       </c>
       <c r="H124" s="5" t="s">
-        <v>324</v>
+        <v>305</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" s="4" t="s">
-        <v>116</v>
+        <v>140</v>
       </c>
       <c r="B125" s="5"/>
       <c r="C125" s="5" t="s">
         <v>558</v>
       </c>
       <c r="D125" s="5" t="s">
         <v>192</v>
       </c>
       <c r="E125" s="5" t="s">
-        <v>221</v>
+        <v>218</v>
       </c>
       <c r="F125" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G125" s="5">
-        <v>76.76000000000001</v>
+        <v>78.04000000000001</v>
       </c>
       <c r="H125" s="5" t="s">
-        <v>287</v>
+        <v>323</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" s="4" t="s">
-        <v>117</v>
+        <v>141</v>
       </c>
       <c r="B126" s="5"/>
       <c r="C126" s="5" t="s">
         <v>558</v>
       </c>
       <c r="D126" s="5" t="s">
         <v>192</v>
       </c>
       <c r="E126" s="5" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F126" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G126" s="5">
-        <v>76.68000000000001</v>
+        <v>56.82</v>
       </c>
       <c r="H126" s="5" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" s="4" t="s">
-        <v>118</v>
+        <v>142</v>
       </c>
       <c r="B127" s="5"/>
       <c r="C127" s="5" t="s">
         <v>558</v>
       </c>
       <c r="D127" s="5" t="s">
         <v>192</v>
       </c>
       <c r="E127" s="5" t="s">
-        <v>239</v>
+        <v>243</v>
       </c>
       <c r="F127" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G127" s="5">
-        <v>49.68</v>
+        <v>29.42</v>
       </c>
       <c r="H127" s="5" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" s="4" t="s">
-        <v>119</v>
+        <v>143</v>
       </c>
       <c r="B128" s="5"/>
       <c r="C128" s="5" t="s">
         <v>558</v>
       </c>
       <c r="D128" s="5" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E128" s="5" t="s">
-        <v>218</v>
+        <v>221</v>
       </c>
       <c r="F128" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G128" s="5">
-        <v>78.38</v>
+        <v>75.09999999999999</v>
       </c>
       <c r="H128" s="5" t="s">
-        <v>282</v>
+        <v>326</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" s="4" t="s">
-        <v>120</v>
+        <v>144</v>
       </c>
       <c r="B129" s="5"/>
       <c r="C129" s="5" t="s">
         <v>558</v>
       </c>
       <c r="D129" s="5" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E129" s="5" t="s">
-        <v>221</v>
+        <v>244</v>
       </c>
       <c r="F129" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G129" s="5">
-        <v>76.68000000000001</v>
+        <v>12.54</v>
       </c>
       <c r="H129" s="5" t="s">
-        <v>325</v>
+        <v>327</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" s="4" t="s">
-        <v>121</v>
+        <v>145</v>
       </c>
       <c r="B130" s="5"/>
       <c r="C130" s="5" t="s">
         <v>558</v>
       </c>
       <c r="D130" s="5" t="s">
         <v>192</v>
       </c>
       <c r="E130" s="5" t="s">
-        <v>240</v>
+        <v>224</v>
       </c>
       <c r="F130" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G130" s="5">
-        <v>80.78</v>
+        <v>63.52</v>
       </c>
       <c r="H130" s="5" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" s="4" t="s">
-        <v>122</v>
+        <v>146</v>
       </c>
       <c r="B131" s="5"/>
       <c r="C131" s="5" t="s">
         <v>558</v>
       </c>
       <c r="D131" s="5" t="s">
         <v>192</v>
       </c>
       <c r="E131" s="5" t="s">
-        <v>241</v>
+        <v>200</v>
       </c>
       <c r="F131" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G131" s="5">
-        <v>16.08</v>
+        <v>65.38</v>
       </c>
       <c r="H131" s="5" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" s="4" t="s">
-        <v>123</v>
+        <v>147</v>
       </c>
       <c r="B132" s="5"/>
       <c r="C132" s="5" t="s">
         <v>558</v>
       </c>
       <c r="D132" s="5" t="s">
         <v>192</v>
       </c>
       <c r="E132" s="5" t="s">
-        <v>229</v>
+        <v>245</v>
       </c>
       <c r="F132" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G132" s="5">
-        <v>45.58</v>
+        <v>50.74</v>
       </c>
       <c r="H132" s="5" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" s="4" t="s">
-        <v>124</v>
+        <v>148</v>
       </c>
       <c r="B133" s="5"/>
       <c r="C133" s="5" t="s">
         <v>558</v>
       </c>
       <c r="D133" s="5" t="s">
         <v>192</v>
       </c>
       <c r="E133" s="5" t="s">
-        <v>215</v>
+        <v>246</v>
       </c>
       <c r="F133" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G133" s="5">
-        <v>82.48</v>
+        <v>66.34</v>
       </c>
       <c r="H133" s="5" t="s">
-        <v>278</v>
+        <v>331</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" s="4" t="s">
-        <v>125</v>
+        <v>149</v>
       </c>
       <c r="B134" s="5"/>
       <c r="C134" s="5" t="s">
         <v>558</v>
       </c>
       <c r="D134" s="5" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="E134" s="5" t="s">
-        <v>219</v>
+        <v>224</v>
       </c>
       <c r="F134" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G134" s="5">
-        <v>57.08</v>
+        <v>63.7</v>
       </c>
       <c r="H134" s="5" t="s">
-        <v>283</v>
+        <v>332</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" s="4" t="s">
-        <v>126</v>
+        <v>150</v>
       </c>
       <c r="B135" s="5"/>
       <c r="C135" s="5" t="s">
         <v>558</v>
       </c>
       <c r="D135" s="5" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="E135" s="5" t="s">
-        <v>242</v>
+        <v>200</v>
       </c>
       <c r="F135" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G135" s="5">
-        <v>51.34</v>
+        <v>64.04000000000001</v>
       </c>
       <c r="H135" s="5" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" s="4" t="s">
-        <v>127</v>
+        <v>151</v>
       </c>
       <c r="B136" s="5"/>
       <c r="C136" s="5" t="s">
         <v>558</v>
       </c>
       <c r="D136" s="5" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="E136" s="5" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="F136" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G136" s="5">
-        <v>57.9</v>
+        <v>60.96</v>
       </c>
       <c r="H136" s="5" t="s">
-        <v>274</v>
+        <v>334</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" s="4" t="s">
-        <v>128</v>
+        <v>152</v>
       </c>
       <c r="B137" s="5"/>
       <c r="C137" s="5" t="s">
         <v>558</v>
       </c>
       <c r="D137" s="5" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="E137" s="5" t="s">
-        <v>206</v>
+        <v>200</v>
       </c>
       <c r="F137" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G137" s="5">
-        <v>57.9</v>
+        <v>64</v>
       </c>
       <c r="H137" s="5" t="s">
-        <v>274</v>
+        <v>335</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" s="4" t="s">
-        <v>129</v>
+        <v>153</v>
       </c>
       <c r="B138" s="5"/>
       <c r="C138" s="5" t="s">
         <v>558</v>
       </c>
       <c r="D138" s="5" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="E138" s="5" t="s">
-        <v>229</v>
+        <v>200</v>
       </c>
       <c r="F138" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G138" s="5">
-        <v>45.6</v>
+        <v>64.54000000000001</v>
       </c>
       <c r="H138" s="5" t="s">
-        <v>331</v>
+        <v>336</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" s="4" t="s">
-        <v>130</v>
+        <v>154</v>
       </c>
       <c r="B139" s="5"/>
       <c r="C139" s="5" t="s">
         <v>558</v>
       </c>
       <c r="D139" s="5" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="E139" s="5" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="F139" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G139" s="5">
-        <v>75.12</v>
+        <v>46.08</v>
       </c>
       <c r="H139" s="5" t="s">
-        <v>323</v>
+        <v>337</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" s="4" t="s">
-        <v>131</v>
+        <v>155</v>
       </c>
       <c r="B140" s="5"/>
       <c r="C140" s="5" t="s">
         <v>558</v>
       </c>
       <c r="D140" s="5" t="s">
         <v>192</v>
       </c>
       <c r="E140" s="5" t="s">
-        <v>200</v>
+        <v>213</v>
       </c>
       <c r="F140" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G140" s="5">
-        <v>65.18000000000001</v>
+        <v>77.59999999999999</v>
       </c>
       <c r="H140" s="5" t="s">
-        <v>332</v>
+        <v>338</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" s="4" t="s">
-        <v>132</v>
+        <v>156</v>
       </c>
       <c r="B141" s="5"/>
       <c r="C141" s="5" t="s">
         <v>558</v>
       </c>
       <c r="D141" s="5" t="s">
         <v>192</v>
       </c>
       <c r="E141" s="5" t="s">
-        <v>243</v>
+        <v>247</v>
       </c>
       <c r="F141" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G141" s="5">
-        <v>12.78</v>
+        <v>35.68</v>
       </c>
       <c r="H141" s="5" t="s">
-        <v>333</v>
+        <v>314</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" s="4" t="s">
-        <v>133</v>
-[...1 lines deleted...]
-      <c r="B142" s="5"/>
+        <v>157</v>
+      </c>
+      <c r="B142" s="5" t="s">
+        <v>191</v>
+      </c>
       <c r="C142" s="5" t="s">
         <v>558</v>
       </c>
       <c r="D142" s="5" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E142" s="5" t="s">
-        <v>244</v>
+        <v>221</v>
       </c>
       <c r="F142" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G142" s="5">
-        <v>36.58</v>
+        <v>76.40000000000001</v>
       </c>
       <c r="H142" s="5" t="s">
-        <v>334</v>
+        <v>339</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" s="4" t="s">
-        <v>134</v>
+        <v>158</v>
       </c>
       <c r="B143" s="5"/>
       <c r="C143" s="5" t="s">
         <v>558</v>
       </c>
       <c r="D143" s="5" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E143" s="5" t="s">
-        <v>200</v>
+        <v>235</v>
       </c>
       <c r="F143" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G143" s="5">
-        <v>65.28</v>
+        <v>72.64</v>
       </c>
       <c r="H143" s="5" t="s">
-        <v>261</v>
+        <v>340</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" s="4" t="s">
-        <v>135</v>
+        <v>159</v>
       </c>
       <c r="B144" s="5"/>
       <c r="C144" s="5" t="s">
         <v>558</v>
       </c>
       <c r="D144" s="5" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="E144" s="5" t="s">
-        <v>245</v>
+        <v>200</v>
       </c>
       <c r="F144" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G144" s="5">
-        <v>48.88</v>
+        <v>65.48</v>
       </c>
       <c r="H144" s="5" t="s">
-        <v>335</v>
+        <v>341</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" s="4" t="s">
-        <v>136</v>
+        <v>160</v>
       </c>
       <c r="B145" s="5"/>
       <c r="C145" s="5" t="s">
         <v>558</v>
       </c>
       <c r="D145" s="5" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="E145" s="5" t="s">
-        <v>197</v>
+        <v>248</v>
       </c>
       <c r="F145" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G145" s="5">
-        <v>70.18000000000001</v>
+        <v>32.6</v>
       </c>
       <c r="H145" s="5" t="s">
-        <v>267</v>
+        <v>342</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" s="4" t="s">
-        <v>137</v>
+        <v>161</v>
       </c>
       <c r="B146" s="5"/>
       <c r="C146" s="5" t="s">
         <v>558</v>
       </c>
       <c r="D146" s="5" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="E146" s="5" t="s">
-        <v>196</v>
+        <v>208</v>
       </c>
       <c r="F146" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G146" s="5">
-        <v>70.98</v>
+        <v>80.02</v>
       </c>
       <c r="H146" s="5" t="s">
-        <v>256</v>
+        <v>343</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" s="4" t="s">
-        <v>138</v>
+        <v>162</v>
       </c>
       <c r="B147" s="5"/>
       <c r="C147" s="5" t="s">
         <v>558</v>
       </c>
       <c r="D147" s="5" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="E147" s="5" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
       <c r="F147" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G147" s="5">
-        <v>81.68000000000001</v>
+        <v>57.68</v>
       </c>
       <c r="H147" s="5" t="s">
-        <v>270</v>
+        <v>344</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" s="4" t="s">
-        <v>139</v>
+        <v>163</v>
       </c>
       <c r="B148" s="5"/>
       <c r="C148" s="5" t="s">
         <v>558</v>
       </c>
       <c r="D148" s="5" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="E148" s="5" t="s">
-        <v>246</v>
+        <v>209</v>
       </c>
       <c r="F148" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G148" s="5">
-        <v>89.88</v>
+        <v>61.76</v>
       </c>
       <c r="H148" s="5" t="s">
-        <v>336</v>
+        <v>345</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" s="4" t="s">
-        <v>140</v>
+        <v>164</v>
       </c>
       <c r="B149" s="5"/>
       <c r="C149" s="5" t="s">
         <v>558</v>
       </c>
       <c r="D149" s="5" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="E149" s="5" t="s">
-        <v>210</v>
+        <v>224</v>
       </c>
       <c r="F149" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G149" s="5">
-        <v>61.18</v>
+        <v>64.2</v>
       </c>
       <c r="H149" s="5" t="s">
-        <v>272</v>
+        <v>346</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" s="4" t="s">
-        <v>141</v>
+        <v>165</v>
       </c>
       <c r="B150" s="5"/>
       <c r="C150" s="5" t="s">
         <v>558</v>
       </c>
       <c r="D150" s="5" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="E150" s="5" t="s">
-        <v>213</v>
+        <v>203</v>
       </c>
       <c r="F150" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G150" s="5">
-        <v>77.58</v>
+        <v>6.21</v>
       </c>
       <c r="H150" s="5" t="s">
-        <v>276</v>
+        <v>347</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" s="4" t="s">
-        <v>142</v>
+        <v>166</v>
       </c>
       <c r="B151" s="5"/>
       <c r="C151" s="5" t="s">
         <v>558</v>
       </c>
       <c r="D151" s="5" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="E151" s="5" t="s">
-        <v>247</v>
+        <v>237</v>
       </c>
       <c r="F151" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G151" s="5">
-        <v>75.94</v>
+        <v>78.91</v>
       </c>
       <c r="H151" s="5" t="s">
-        <v>337</v>
+        <v>348</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" s="4" t="s">
-        <v>143</v>
+        <v>167</v>
       </c>
       <c r="B152" s="5"/>
       <c r="C152" s="5" t="s">
         <v>558</v>
       </c>
       <c r="D152" s="5" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="E152" s="5" t="s">
-        <v>248</v>
+        <v>211</v>
       </c>
       <c r="F152" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G152" s="5">
-        <v>71.78</v>
+        <v>63.39</v>
       </c>
       <c r="H152" s="5" t="s">
-        <v>338</v>
+        <v>349</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" s="4" t="s">
-        <v>144</v>
+        <v>168</v>
       </c>
       <c r="B153" s="5"/>
       <c r="C153" s="5" t="s">
         <v>558</v>
       </c>
       <c r="D153" s="5" t="s">
         <v>192</v>
       </c>
       <c r="E153" s="5" t="s">
-        <v>224</v>
+        <v>218</v>
       </c>
       <c r="F153" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G153" s="5">
-        <v>64.38</v>
+        <v>78.38</v>
       </c>
       <c r="H153" s="5" t="s">
-        <v>339</v>
+        <v>282</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" s="4" t="s">
-        <v>145</v>
+        <v>169</v>
       </c>
       <c r="B154" s="5"/>
       <c r="C154" s="5" t="s">
         <v>558</v>
       </c>
       <c r="D154" s="5" t="s">
         <v>192</v>
       </c>
       <c r="E154" s="5" t="s">
-        <v>249</v>
+        <v>218</v>
       </c>
       <c r="F154" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G154" s="5">
-        <v>52.08</v>
+        <v>78.38</v>
       </c>
       <c r="H154" s="5" t="s">
-        <v>340</v>
+        <v>282</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155" s="4" t="s">
-        <v>146</v>
+        <v>170</v>
       </c>
       <c r="B155" s="5"/>
       <c r="C155" s="5" t="s">
         <v>558</v>
       </c>
       <c r="D155" s="5" t="s">
         <v>192</v>
       </c>
       <c r="E155" s="5" t="s">
-        <v>231</v>
+        <v>200</v>
       </c>
       <c r="F155" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G155" s="5">
-        <v>72.58</v>
+        <v>65.28</v>
       </c>
       <c r="H155" s="5" t="s">
-        <v>341</v>
+        <v>261</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156" s="4" t="s">
-        <v>147</v>
+        <v>171</v>
       </c>
       <c r="B156" s="5"/>
       <c r="C156" s="5" t="s">
         <v>558</v>
       </c>
       <c r="D156" s="5" t="s">
         <v>192</v>
       </c>
       <c r="E156" s="5" t="s">
-        <v>205</v>
+        <v>220</v>
       </c>
       <c r="F156" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G156" s="5">
-        <v>67.68000000000001</v>
+        <v>62.78</v>
       </c>
       <c r="H156" s="5" t="s">
-        <v>266</v>
+        <v>285</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157" s="4" t="s">
-        <v>148</v>
+        <v>172</v>
       </c>
       <c r="B157" s="5"/>
       <c r="C157" s="5" t="s">
         <v>558</v>
       </c>
       <c r="D157" s="5" t="s">
         <v>192</v>
       </c>
       <c r="E157" s="5" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
       <c r="F157" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G157" s="5">
-        <v>5.38</v>
+        <v>4.58</v>
       </c>
       <c r="H157" s="5" t="s">
-        <v>342</v>
+        <v>350</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158" s="4" t="s">
-        <v>149</v>
+        <v>173</v>
       </c>
       <c r="B158" s="5"/>
       <c r="C158" s="5" t="s">
         <v>558</v>
       </c>
       <c r="D158" s="5" t="s">
         <v>192</v>
       </c>
       <c r="E158" s="5" t="s">
-        <v>210</v>
+        <v>200</v>
       </c>
       <c r="F158" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G158" s="5">
-        <v>61.18</v>
+        <v>65.28</v>
       </c>
       <c r="H158" s="5" t="s">
-        <v>272</v>
+        <v>261</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159" s="4" t="s">
-        <v>150</v>
+        <v>174</v>
       </c>
       <c r="B159" s="5"/>
       <c r="C159" s="5" t="s">
         <v>558</v>
       </c>
       <c r="D159" s="5" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="E159" s="5" t="s">
-        <v>233</v>
+        <v>220</v>
       </c>
       <c r="F159" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G159" s="5">
-        <v>79.22</v>
+        <v>62.78</v>
       </c>
       <c r="H159" s="5" t="s">
-        <v>343</v>
+        <v>285</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160" s="4" t="s">
-        <v>151</v>
+        <v>175</v>
       </c>
       <c r="B160" s="5"/>
       <c r="C160" s="5" t="s">
         <v>558</v>
       </c>
       <c r="D160" s="5" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="E160" s="5" t="s">
-        <v>247</v>
+        <v>250</v>
       </c>
       <c r="F160" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G160" s="5">
-        <v>75.94</v>
+        <v>55.44</v>
       </c>
       <c r="H160" s="5" t="s">
-        <v>337</v>
+        <v>351</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161" s="4" t="s">
-        <v>152</v>
+        <v>176</v>
       </c>
       <c r="B161" s="5"/>
       <c r="C161" s="5" t="s">
         <v>558</v>
       </c>
       <c r="D161" s="5" t="s">
         <v>192</v>
       </c>
       <c r="E161" s="5" t="s">
-        <v>221</v>
+        <v>251</v>
       </c>
       <c r="F161" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G161" s="5">
-        <v>76.76000000000001</v>
+        <v>3.78</v>
       </c>
       <c r="H161" s="5" t="s">
-        <v>287</v>
+        <v>352</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162" s="4" t="s">
-        <v>153</v>
+        <v>177</v>
       </c>
       <c r="B162" s="5"/>
       <c r="C162" s="5" t="s">
         <v>558</v>
       </c>
       <c r="D162" s="5" t="s">
         <v>192</v>
       </c>
       <c r="E162" s="5" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="F162" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G162" s="5">
-        <v>10.34</v>
+        <v>15.26</v>
       </c>
       <c r="H162" s="5" t="s">
-        <v>344</v>
+        <v>353</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163" s="4" t="s">
-        <v>154</v>
+        <v>178</v>
       </c>
       <c r="B163" s="5"/>
       <c r="C163" s="5" t="s">
         <v>558</v>
       </c>
       <c r="D163" s="5" t="s">
         <v>192</v>
       </c>
       <c r="E163" s="5" t="s">
-        <v>224</v>
+        <v>214</v>
       </c>
       <c r="F163" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G163" s="5">
-        <v>64.45999999999999</v>
+        <v>75.12</v>
       </c>
       <c r="H163" s="5" t="s">
-        <v>290</v>
+        <v>295</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164" s="4" t="s">
-        <v>155</v>
+        <v>179</v>
       </c>
       <c r="B164" s="5"/>
       <c r="C164" s="5" t="s">
         <v>558</v>
       </c>
       <c r="D164" s="5" t="s">
         <v>192</v>
       </c>
       <c r="E164" s="5" t="s">
-        <v>214</v>
+        <v>218</v>
       </c>
       <c r="F164" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G164" s="5">
-        <v>75.12</v>
+        <v>78.40000000000001</v>
       </c>
       <c r="H164" s="5" t="s">
-        <v>323</v>
+        <v>286</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165" s="4" t="s">
-        <v>156</v>
+        <v>180</v>
       </c>
       <c r="B165" s="5"/>
       <c r="C165" s="5" t="s">
         <v>558</v>
       </c>
       <c r="D165" s="5" t="s">
         <v>192</v>
       </c>
       <c r="E165" s="5" t="s">
-        <v>231</v>
+        <v>218</v>
       </c>
       <c r="F165" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G165" s="5">
-        <v>72.66</v>
+        <v>78.40000000000001</v>
       </c>
       <c r="H165" s="5" t="s">
-        <v>345</v>
+        <v>286</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166" s="4" t="s">
-        <v>157</v>
+        <v>181</v>
       </c>
       <c r="B166" s="5"/>
       <c r="C166" s="5" t="s">
         <v>558</v>
       </c>
       <c r="D166" s="5" t="s">
         <v>192</v>
       </c>
       <c r="E166" s="5" t="s">
-        <v>219</v>
+        <v>253</v>
       </c>
       <c r="F166" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G166" s="5">
-        <v>57.08</v>
+        <v>74.3</v>
       </c>
       <c r="H166" s="5" t="s">
-        <v>283</v>
+        <v>354</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167" s="4" t="s">
-        <v>158</v>
+        <v>182</v>
       </c>
       <c r="B167" s="5"/>
       <c r="C167" s="5" t="s">
         <v>558</v>
       </c>
       <c r="D167" s="5" t="s">
         <v>192</v>
       </c>
       <c r="E167" s="5" t="s">
-        <v>242</v>
+        <v>221</v>
       </c>
       <c r="F167" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G167" s="5">
-        <v>51.28</v>
+        <v>76.76000000000001</v>
       </c>
       <c r="H167" s="5" t="s">
-        <v>346</v>
+        <v>287</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168" s="4" t="s">
-        <v>159</v>
+        <v>183</v>
       </c>
       <c r="B168" s="5"/>
       <c r="C168" s="5" t="s">
         <v>558</v>
       </c>
       <c r="D168" s="5" t="s">
         <v>192</v>
       </c>
       <c r="E168" s="5" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
       <c r="F168" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G168" s="5">
-        <v>58.68</v>
+        <v>76.68000000000001</v>
       </c>
       <c r="H168" s="5" t="s">
-        <v>347</v>
+        <v>355</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169" s="4" t="s">
-        <v>160</v>
+        <v>184</v>
       </c>
       <c r="B169" s="5"/>
       <c r="C169" s="5" t="s">
         <v>558</v>
       </c>
       <c r="D169" s="5" t="s">
         <v>192</v>
       </c>
       <c r="E169" s="5" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="F169" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G169" s="5">
-        <v>41.48</v>
+        <v>49.68</v>
       </c>
       <c r="H169" s="5" t="s">
-        <v>348</v>
+        <v>356</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170" s="4" t="s">
-        <v>161</v>
+        <v>185</v>
       </c>
       <c r="B170" s="5"/>
       <c r="C170" s="5" t="s">
         <v>558</v>
       </c>
       <c r="D170" s="5" t="s">
         <v>192</v>
       </c>
       <c r="E170" s="5" t="s">
-        <v>253</v>
+        <v>218</v>
       </c>
       <c r="F170" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G170" s="5">
-        <v>56.18</v>
+        <v>78.38</v>
       </c>
       <c r="H170" s="5" t="s">
-        <v>349</v>
+        <v>282</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171" s="4" t="s">
-        <v>162</v>
+        <v>186</v>
       </c>
       <c r="B171" s="5"/>
       <c r="C171" s="5" t="s">
         <v>558</v>
       </c>
       <c r="D171" s="5" t="s">
         <v>192</v>
       </c>
       <c r="E171" s="5" t="s">
-        <v>254</v>
+        <v>221</v>
       </c>
       <c r="F171" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G171" s="5">
-        <v>35.68</v>
+        <v>76.68000000000001</v>
       </c>
       <c r="H171" s="5" t="s">
-        <v>307</v>
+        <v>355</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172" s="4" t="s">
-        <v>163</v>
+        <v>187</v>
       </c>
       <c r="B172" s="5"/>
       <c r="C172" s="5" t="s">
         <v>558</v>
       </c>
       <c r="D172" s="5" t="s">
         <v>192</v>
       </c>
       <c r="E172" s="5" t="s">
-        <v>231</v>
+        <v>255</v>
       </c>
       <c r="F172" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G172" s="5">
-        <v>72.58</v>
+        <v>80.78</v>
       </c>
       <c r="H172" s="5" t="s">
-        <v>341</v>
+        <v>357</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174" s="16" t="s">
         <v>559</v>
       </c>
       <c r="B174" s="16" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="176" spans="1:8">
       <c r="A176" t="s">
         <v>561</v>
       </c>
       <c r="B176" t="s">
         <v>555</v>
       </c>
       <c r="C176" t="s">
         <v>556</v>
       </c>
       <c r="D176" t="s">
         <v>17</v>
       </c>
       <c r="E176" t="s">
         <v>18</v>
       </c>
       <c r="F176" t="s">
         <v>3</v>
       </c>
       <c r="G176" t="s">
         <v>551</v>
       </c>
       <c r="H176" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="177" spans="1:8">
       <c r="A177" s="4" t="s">
-        <v>164</v>
+        <v>116</v>
       </c>
       <c r="B177" s="5"/>
       <c r="C177" s="5" t="s">
         <v>562</v>
       </c>
       <c r="D177" s="5" t="s">
         <v>192</v>
       </c>
       <c r="E177" s="5" t="s">
         <v>200</v>
       </c>
       <c r="F177" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G177" s="5">
         <v>59.68</v>
       </c>
       <c r="H177" s="5" t="s">
-        <v>350</v>
+        <v>315</v>
       </c>
     </row>
     <row r="178" spans="1:8">
       <c r="A178" s="4" t="s">
-        <v>165</v>
+        <v>117</v>
       </c>
       <c r="B178" s="5"/>
       <c r="C178" s="5" t="s">
         <v>562</v>
       </c>
       <c r="D178" s="5" t="s">
         <v>192</v>
       </c>
       <c r="E178" s="5" t="s">
-        <v>255</v>
+        <v>242</v>
       </c>
       <c r="F178" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G178" s="5">
         <v>6.43</v>
       </c>
       <c r="H178" s="5" t="s">
-        <v>351</v>
+        <v>316</v>
       </c>
     </row>
     <row r="179" spans="1:8">
       <c r="A179" s="4" t="s">
-        <v>166</v>
+        <v>118</v>
       </c>
       <c r="B179" s="5"/>
       <c r="C179" s="5" t="s">
         <v>562</v>
       </c>
       <c r="D179" s="5" t="s">
         <v>192</v>
       </c>
       <c r="E179" s="5" t="s">
         <v>200</v>
       </c>
       <c r="F179" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G179" s="5">
         <v>59.68</v>
       </c>
       <c r="H179" s="5" t="s">
-        <v>350</v>
+        <v>315</v>
       </c>
     </row>
     <row r="180" spans="1:8">
       <c r="A180" s="4" t="s">
-        <v>167</v>
+        <v>119</v>
       </c>
       <c r="B180" s="5"/>
       <c r="C180" s="5" t="s">
         <v>562</v>
       </c>
       <c r="D180" s="5" t="s">
         <v>192</v>
       </c>
       <c r="E180" s="5" t="s">
         <v>200</v>
       </c>
       <c r="F180" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G180" s="5">
         <v>59.68</v>
       </c>
       <c r="H180" s="5" t="s">
-        <v>350</v>
+        <v>315</v>
       </c>
     </row>
     <row r="181" spans="1:8">
       <c r="A181" s="4" t="s">
-        <v>168</v>
+        <v>120</v>
       </c>
       <c r="B181" s="5"/>
       <c r="C181" s="5" t="s">
         <v>562</v>
       </c>
       <c r="D181" s="5" t="s">
         <v>192</v>
       </c>
       <c r="E181" s="5" t="s">
         <v>200</v>
       </c>
       <c r="F181" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G181" s="5">
         <v>59.68</v>
       </c>
       <c r="H181" s="5" t="s">
-        <v>350</v>
+        <v>315</v>
       </c>
     </row>
     <row r="182" spans="1:8">
       <c r="A182" s="4" t="s">
-        <v>169</v>
+        <v>121</v>
       </c>
       <c r="B182" s="5"/>
       <c r="C182" s="5" t="s">
         <v>562</v>
       </c>
       <c r="D182" s="5" t="s">
         <v>192</v>
       </c>
       <c r="E182" s="5" t="s">
         <v>200</v>
       </c>
       <c r="F182" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G182" s="5">
         <v>59.68</v>
       </c>
       <c r="H182" s="5" t="s">
-        <v>350</v>
+        <v>315</v>
       </c>
     </row>
     <row r="183" spans="1:8">
       <c r="A183" s="4" t="s">
-        <v>170</v>
+        <v>122</v>
       </c>
       <c r="B183" s="5"/>
       <c r="C183" s="5" t="s">
         <v>562</v>
       </c>
       <c r="D183" s="5" t="s">
         <v>192</v>
       </c>
       <c r="E183" s="5" t="s">
         <v>200</v>
       </c>
       <c r="F183" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G183" s="5">
         <v>59.68</v>
       </c>
       <c r="H183" s="5" t="s">
-        <v>350</v>
+        <v>315</v>
       </c>
     </row>
     <row r="184" spans="1:8">
       <c r="A184" s="4" t="s">
-        <v>171</v>
+        <v>123</v>
       </c>
       <c r="B184" s="5"/>
       <c r="C184" s="5" t="s">
         <v>562</v>
       </c>
       <c r="D184" s="5" t="s">
         <v>192</v>
       </c>
       <c r="E184" s="5" t="s">
         <v>219</v>
       </c>
       <c r="F184" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G184" s="5">
         <v>52.18</v>
       </c>
       <c r="H184" s="5" t="s">
-        <v>352</v>
+        <v>317</v>
       </c>
     </row>
     <row r="185" spans="1:8">
       <c r="A185" s="4" t="s">
-        <v>172</v>
+        <v>124</v>
       </c>
       <c r="B185" s="5"/>
       <c r="C185" s="5" t="s">
         <v>562</v>
       </c>
       <c r="D185" s="5" t="s">
         <v>192</v>
       </c>
       <c r="E185" s="5" t="s">
-        <v>225</v>
+        <v>243</v>
       </c>
       <c r="F185" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G185" s="5">
         <v>25.93</v>
       </c>
       <c r="H185" s="5" t="s">
-        <v>353</v>
+        <v>318</v>
       </c>
     </row>
     <row r="186" spans="1:8">
       <c r="A186" s="4" t="s">
-        <v>173</v>
+        <v>125</v>
       </c>
       <c r="B186" s="5"/>
       <c r="C186" s="5" t="s">
         <v>562</v>
       </c>
       <c r="D186" s="5" t="s">
         <v>192</v>
       </c>
       <c r="E186" s="5" t="s">
-        <v>233</v>
+        <v>237</v>
       </c>
       <c r="F186" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G186" s="5">
         <v>72.43000000000001</v>
       </c>
       <c r="H186" s="5" t="s">
-        <v>354</v>
+        <v>319</v>
       </c>
     </row>
     <row r="187" spans="1:8">
       <c r="A187" s="4" t="s">
-        <v>174</v>
+        <v>126</v>
       </c>
       <c r="B187" s="5"/>
       <c r="C187" s="5" t="s">
         <v>562</v>
       </c>
       <c r="D187" s="5" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="E187" s="5" t="s">
         <v>211</v>
       </c>
       <c r="F187" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G187" s="5">
         <v>58.18</v>
       </c>
       <c r="H187" s="5" t="s">
-        <v>355</v>
+        <v>320</v>
       </c>
     </row>
     <row r="188" spans="1:8">
       <c r="A188" s="4" t="s">
-        <v>175</v>
+        <v>127</v>
       </c>
       <c r="B188" s="5"/>
       <c r="C188" s="5" t="s">
         <v>562</v>
       </c>
       <c r="D188" s="5" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="E188" s="5" t="s">
         <v>200</v>
       </c>
       <c r="F188" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G188" s="5">
         <v>59.68</v>
       </c>
       <c r="H188" s="5" t="s">
-        <v>350</v>
+        <v>315</v>
       </c>
     </row>
     <row r="189" spans="1:8">
       <c r="A189" s="4" t="s">
-        <v>176</v>
+        <v>128</v>
       </c>
       <c r="B189" s="5"/>
       <c r="C189" s="5" t="s">
         <v>562</v>
       </c>
       <c r="D189" s="5" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="E189" s="5" t="s">
         <v>200</v>
       </c>
       <c r="F189" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G189" s="5">
         <v>59.68</v>
       </c>
       <c r="H189" s="5" t="s">
-        <v>350</v>
+        <v>315</v>
       </c>
     </row>
     <row r="190" spans="1:8">
       <c r="A190" s="4" t="s">
-        <v>177</v>
+        <v>129</v>
       </c>
       <c r="B190" s="5"/>
       <c r="C190" s="5" t="s">
         <v>562</v>
       </c>
       <c r="D190" s="5" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="E190" s="5" t="s">
         <v>200</v>
       </c>
       <c r="F190" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G190" s="5">
         <v>59.68</v>
       </c>
       <c r="H190" s="5" t="s">
-        <v>350</v>
+        <v>315</v>
       </c>
     </row>
     <row r="191" spans="1:8">
       <c r="A191" s="4" t="s">
-        <v>178</v>
+        <v>130</v>
       </c>
       <c r="B191" s="5"/>
       <c r="C191" s="5" t="s">
         <v>562</v>
       </c>
       <c r="D191" s="5" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="E191" s="5" t="s">
         <v>200</v>
       </c>
       <c r="F191" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G191" s="5">
         <v>59.68</v>
       </c>
       <c r="H191" s="5" t="s">
-        <v>350</v>
+        <v>315</v>
       </c>
     </row>
     <row r="192" spans="1:8">
       <c r="A192" s="4" t="s">
-        <v>179</v>
+        <v>131</v>
       </c>
       <c r="B192" s="5"/>
       <c r="C192" s="5" t="s">
         <v>562</v>
       </c>
       <c r="D192" s="5" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="E192" s="5" t="s">
         <v>200</v>
       </c>
       <c r="F192" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G192" s="5">
         <v>59.68</v>
       </c>
       <c r="H192" s="5" t="s">
-        <v>350</v>
+        <v>315</v>
       </c>
     </row>
     <row r="193" spans="1:8">
       <c r="A193" s="4" t="s">
-        <v>180</v>
+        <v>132</v>
       </c>
       <c r="B193" s="5"/>
       <c r="C193" s="5" t="s">
         <v>562</v>
       </c>
       <c r="D193" s="5" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="E193" s="5" t="s">
         <v>200</v>
       </c>
       <c r="F193" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G193" s="5">
         <v>59.68</v>
       </c>
       <c r="H193" s="5" t="s">
-        <v>350</v>
+        <v>315</v>
       </c>
     </row>
     <row r="194" spans="1:8">
       <c r="A194" s="4" t="s">
-        <v>181</v>
+        <v>133</v>
       </c>
       <c r="B194" s="5"/>
       <c r="C194" s="5" t="s">
         <v>562</v>
       </c>
       <c r="D194" s="5" t="s">
         <v>192</v>
       </c>
       <c r="E194" s="5" t="s">
         <v>201</v>
       </c>
       <c r="F194" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G194" s="5">
         <v>67.16</v>
       </c>
       <c r="H194" s="5" t="s">
-        <v>356</v>
+        <v>321</v>
       </c>
     </row>
     <row r="195" spans="1:8">
       <c r="A195" s="4" t="s">
-        <v>182</v>
+        <v>134</v>
       </c>
       <c r="B195" s="5"/>
       <c r="C195" s="5" t="s">
         <v>562</v>
       </c>
       <c r="D195" s="5" t="s">
         <v>192</v>
       </c>
       <c r="E195" s="5" t="s">
         <v>201</v>
       </c>
       <c r="F195" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G195" s="5">
         <v>67.16</v>
       </c>
       <c r="H195" s="5" t="s">
-        <v>356</v>
+        <v>321</v>
       </c>
     </row>
     <row r="196" spans="1:8">
       <c r="A196" s="4" t="s">
-        <v>183</v>
+        <v>135</v>
       </c>
       <c r="B196" s="5"/>
       <c r="C196" s="5" t="s">
         <v>562</v>
       </c>
       <c r="D196" s="5" t="s">
         <v>192</v>
       </c>
       <c r="E196" s="5" t="s">
         <v>201</v>
       </c>
       <c r="F196" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G196" s="5">
         <v>67.16</v>
       </c>
       <c r="H196" s="5" t="s">
-        <v>356</v>
+        <v>321</v>
       </c>
     </row>
     <row r="197" spans="1:8">
       <c r="A197" s="4" t="s">
-        <v>184</v>
+        <v>136</v>
       </c>
       <c r="B197" s="5"/>
       <c r="C197" s="5" t="s">
         <v>562</v>
       </c>
       <c r="D197" s="5" t="s">
         <v>192</v>
       </c>
       <c r="E197" s="5" t="s">
         <v>217</v>
       </c>
       <c r="F197" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G197" s="5">
         <v>48.43</v>
       </c>
       <c r="H197" s="5" t="s">
-        <v>357</v>
+        <v>322</v>
       </c>
     </row>
     <row r="198" spans="1:8">
       <c r="A198" s="4" t="s">
-        <v>185</v>
+        <v>137</v>
       </c>
       <c r="B198" s="5"/>
       <c r="C198" s="5" t="s">
         <v>562</v>
       </c>
       <c r="D198" s="5" t="s">
         <v>192</v>
       </c>
       <c r="E198" s="5" t="s">
         <v>201</v>
       </c>
       <c r="F198" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G198" s="5">
         <v>67.16</v>
       </c>
       <c r="H198" s="5" t="s">
-        <v>356</v>
+        <v>321</v>
       </c>
     </row>
     <row r="199" spans="1:8">
       <c r="A199" s="4" t="s">
-        <v>186</v>
+        <v>138</v>
       </c>
       <c r="B199" s="5"/>
       <c r="C199" s="5" t="s">
         <v>562</v>
       </c>
       <c r="D199" s="5" t="s">
         <v>192</v>
       </c>
       <c r="E199" s="5" t="s">
         <v>201</v>
       </c>
       <c r="F199" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G199" s="5">
         <v>67.16</v>
       </c>
       <c r="H199" s="5" t="s">
-        <v>356</v>
+        <v>321</v>
       </c>
     </row>
     <row r="200" spans="1:8">
       <c r="A200" s="4" t="s">
-        <v>187</v>
+        <v>139</v>
       </c>
       <c r="B200" s="5"/>
       <c r="C200" s="5" t="s">
         <v>562</v>
       </c>
       <c r="D200" s="5" t="s">
         <v>192</v>
       </c>
       <c r="E200" s="5" t="s">
         <v>201</v>
       </c>
       <c r="F200" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G200" s="5">
         <v>67.16</v>
       </c>
       <c r="H200" s="5" t="s">
-        <v>356</v>
+        <v>321</v>
       </c>
     </row>
     <row r="208" spans="1:8">
       <c r="F208" s="6" t="s">
         <v>576</v>
       </c>
     </row>
   </sheetData>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.7" right="0.7" top="1" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" fitToHeight="0" orientation="portrait"/>
   <headerFooter>
     <oddFooter>&amp;LDate: &amp;D&amp;C&amp;14&amp;"Calibri,Italic"A member of the Mei Sheng Group&amp;RPage &amp;P of &amp;N</oddFooter>
   </headerFooter>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="173" max="16383" man="1"/>
   </rowBreaks>
   <tableParts count="4">
     <tablePart r:id="rId1"/>
     <tablePart r:id="rId2"/>
     <tablePart r:id="rId3"/>
     <tablePart r:id="rId4"/>
   </tableParts>
 </worksheet>
 </file>