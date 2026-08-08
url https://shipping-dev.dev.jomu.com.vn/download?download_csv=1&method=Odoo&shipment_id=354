--- v1 (2026-06-08)
+++ v2 (2026-08-08)
@@ -296,50 +296,71 @@
   <si>
     <t>2302009-05-0899</t>
   </si>
   <si>
     <t>2302009-05-1023</t>
   </si>
   <si>
     <t>2302009-05-0885</t>
   </si>
   <si>
     <t>2302009-06-0708</t>
   </si>
   <si>
     <t>2302009-06-0707</t>
   </si>
   <si>
     <t>2302009-05-0719</t>
   </si>
   <si>
     <t>2302009-05-0720</t>
   </si>
   <si>
     <t>2302009-05-0718</t>
   </si>
   <si>
+    <t>2302009-07-0977</t>
+  </si>
+  <si>
+    <t>2302009-07-0975</t>
+  </si>
+  <si>
+    <t>2302009-07-0961</t>
+  </si>
+  <si>
+    <t>2302009-06-0918</t>
+  </si>
+  <si>
+    <t>2302009-06-0917</t>
+  </si>
+  <si>
+    <t>2302009-06-0916</t>
+  </si>
+  <si>
+    <t>2302013-11-2098</t>
+  </si>
+  <si>
     <t>2302009-06-0700</t>
   </si>
   <si>
     <t>2302013-14-2062</t>
   </si>
   <si>
     <t>2302009-05-0696</t>
   </si>
   <si>
     <t>2302009-05-0692</t>
   </si>
   <si>
     <t>2302009-05-0675</t>
   </si>
   <si>
     <t>2302009-05-0635</t>
   </si>
   <si>
     <t>2302009-05-0666</t>
   </si>
   <si>
     <t>2302009-05-0672</t>
   </si>
   <si>
     <t>2302009-05-0670</t>
@@ -686,192 +707,651 @@
   <si>
     <t>2302009-07-0925</t>
   </si>
   <si>
     <t>2302009-06-1146</t>
   </si>
   <si>
     <t>2302009-07-1054</t>
   </si>
   <si>
     <t>2302009-06-1078</t>
   </si>
   <si>
     <t>2302009-06-1145</t>
   </si>
   <si>
     <t>2302009-07-1045</t>
   </si>
   <si>
     <t>2302009-07-1046</t>
   </si>
   <si>
     <t>2302009-05-1073</t>
   </si>
   <si>
+    <t>2302009-07-1007</t>
+  </si>
+  <si>
+    <t>2302009-06-0713</t>
+  </si>
+  <si>
+    <t>2302009-05-0714</t>
+  </si>
+  <si>
+    <t>2302009-07-1031</t>
+  </si>
+  <si>
+    <t>2302009-07-0990</t>
+  </si>
+  <si>
+    <t>2302009-06-0802</t>
+  </si>
+  <si>
+    <t>2302009-04-0877</t>
+  </si>
+  <si>
+    <t>2302009-06-0800</t>
+  </si>
+  <si>
+    <t>2302009-05-0861</t>
+  </si>
+  <si>
+    <t>2302009-05-0867</t>
+  </si>
+  <si>
+    <t>2302009-06-0815</t>
+  </si>
+  <si>
+    <t>2302009-06-0914</t>
+  </si>
+  <si>
+    <t>2302009-07-0910</t>
+  </si>
+  <si>
+    <t>2302009-07-0909</t>
+  </si>
+  <si>
+    <t>2302009-04-0805</t>
+  </si>
+  <si>
+    <t>2302009-06-0906</t>
+  </si>
+  <si>
+    <t>2302009-06-0798</t>
+  </si>
+  <si>
+    <t>2302009-06-0797</t>
+  </si>
+  <si>
+    <t>2302009-04-0803</t>
+  </si>
+  <si>
+    <t>2302009-04-0878</t>
+  </si>
+  <si>
+    <t>2302009-05-0854</t>
+  </si>
+  <si>
+    <t>2302009-05-0868</t>
+  </si>
+  <si>
+    <t>2302009-06-0801</t>
+  </si>
+  <si>
+    <t>2302009-05-0859</t>
+  </si>
+  <si>
+    <t>2302009-05-0866</t>
+  </si>
+  <si>
+    <t>2302009-06-0818</t>
+  </si>
+  <si>
+    <t>2302009-04-0806</t>
+  </si>
+  <si>
+    <t>2302009-06-0872</t>
+  </si>
+  <si>
+    <t>2302009-04-0822</t>
+  </si>
+  <si>
+    <t>2302009-04-0823</t>
+  </si>
+  <si>
+    <t>2302009-04-0809</t>
+  </si>
+  <si>
+    <t>2302009-04-0821</t>
+  </si>
+  <si>
+    <t>2302009-05-0827</t>
+  </si>
+  <si>
+    <t>2302009-06-0851</t>
+  </si>
+  <si>
+    <t>2302009-05-0825</t>
+  </si>
+  <si>
+    <t>2302009-04-0812</t>
+  </si>
+  <si>
+    <t>2302009-06-0847</t>
+  </si>
+  <si>
+    <t>2302009-05-0865</t>
+  </si>
+  <si>
+    <t>2302009-05-0831</t>
+  </si>
+  <si>
+    <t>2302009-05-0829</t>
+  </si>
+  <si>
+    <t>2302009-06-0820</t>
+  </si>
+  <si>
+    <t>2302009-06-0984</t>
+  </si>
+  <si>
+    <t>2302009-05-1018</t>
+  </si>
+  <si>
+    <t>2302009-06-1003</t>
+  </si>
+  <si>
+    <t>2302013-11-2116</t>
+  </si>
+  <si>
+    <t>2302013-11-2114</t>
+  </si>
+  <si>
+    <t>2302013-10-2120</t>
+  </si>
+  <si>
+    <t>2302009-07-1097</t>
+  </si>
+  <si>
+    <t>2302009-06-1004</t>
+  </si>
+  <si>
+    <t>2302009-06-0986</t>
+  </si>
+  <si>
+    <t>2302013-06-2117</t>
+  </si>
+  <si>
+    <t>2302009-07-1070</t>
+  </si>
+  <si>
+    <t>2302009-07-1069</t>
+  </si>
+  <si>
+    <t>2302009-06-1002</t>
+  </si>
+  <si>
+    <t>2302013-11-2119</t>
+  </si>
+  <si>
+    <t>2302009-05-1017</t>
+  </si>
+  <si>
+    <t>2302009-07-1141</t>
+  </si>
+  <si>
+    <t>2302009-07-1059</t>
+  </si>
+  <si>
+    <t>2302009-07-0912</t>
+  </si>
+  <si>
+    <t>2302009-06-0817</t>
+  </si>
+  <si>
+    <t>2302009-05-0734</t>
+  </si>
+  <si>
+    <t>2302009-05-0658</t>
+  </si>
+  <si>
+    <t>2302009-05-0631</t>
+  </si>
+  <si>
+    <t>2302009-07-1047</t>
+  </si>
+  <si>
+    <t>2302009-07-0908</t>
+  </si>
+  <si>
+    <t>2302009-06-1094</t>
+  </si>
+  <si>
+    <t>2302009-06-1056</t>
+  </si>
+  <si>
+    <t>2302009-06-0882</t>
+  </si>
+  <si>
+    <t>2302009-06-0799</t>
+  </si>
+  <si>
+    <t>2302009-05-0777</t>
+  </si>
+  <si>
+    <t>2302009-05-0751</t>
+  </si>
+  <si>
+    <t>2302009-06-0987</t>
+  </si>
+  <si>
+    <t>2302009-06-0833</t>
+  </si>
+  <si>
+    <t>2302009-06-0849</t>
+  </si>
+  <si>
+    <t>2302009-06-0811</t>
+  </si>
+  <si>
+    <t>2302009-05-0889</t>
+  </si>
+  <si>
+    <t>2302009-05-0791</t>
+  </si>
+  <si>
+    <t>2302009-05-0755</t>
+  </si>
+  <si>
+    <t>2302009-05-0740</t>
+  </si>
+  <si>
+    <t>2302009-05-0674</t>
+  </si>
+  <si>
+    <t>2302009-04-0651</t>
+  </si>
+  <si>
+    <t>2302009-03-0953</t>
+  </si>
+  <si>
+    <t>2302009-05-0836</t>
+  </si>
+  <si>
+    <t>2302009-07-1041</t>
+  </si>
+  <si>
+    <t>2302009-06-1079</t>
+  </si>
+  <si>
+    <t>2302009-06-0928</t>
+  </si>
+  <si>
+    <t>2302009-06-0642</t>
+  </si>
+  <si>
+    <t>2302009-05-0948</t>
+  </si>
+  <si>
+    <t>2302009-05-0764</t>
+  </si>
+  <si>
+    <t>2302009-05-0638</t>
+  </si>
+  <si>
+    <t>2302009-04-0804</t>
+  </si>
+  <si>
+    <t>2302009-06-1026</t>
+  </si>
+  <si>
+    <t>2302009-06-0982</t>
+  </si>
+  <si>
+    <t>2302009-06-0920</t>
+  </si>
+  <si>
+    <t>2302009-06-1051</t>
+  </si>
+  <si>
+    <t>2302009-04-0681</t>
+  </si>
+  <si>
+    <t>2302009-07-0979</t>
+  </si>
+  <si>
+    <t>2302009-07-0959</t>
+  </si>
+  <si>
+    <t>2302009-07-0911</t>
+  </si>
+  <si>
+    <t>2302009-07-1143</t>
+  </si>
+  <si>
     <t>2302009-06-1077</t>
   </si>
   <si>
     <t>2302009-07-1064</t>
   </si>
   <si>
     <t>2302009-07-1048</t>
   </si>
   <si>
     <t>2302009-07-1153</t>
   </si>
   <si>
     <t>2302009-05-1076</t>
   </si>
   <si>
     <t>2302009-07-1049</t>
   </si>
   <si>
     <t>2302009-06-1072</t>
   </si>
   <si>
-    <t>2302009-07-1007</t>
-[...119 lines deleted...]
-    <t>2302009-06-0820</t>
+    <t>2302009-07-1152</t>
+  </si>
+  <si>
+    <t>2302009-06-1149</t>
+  </si>
+  <si>
+    <t>2302009-06-1148</t>
+  </si>
+  <si>
+    <t>2302009-06-1058</t>
+  </si>
+  <si>
+    <t>2302009-07-1150</t>
+  </si>
+  <si>
+    <t>2302009-06-1052</t>
+  </si>
+  <si>
+    <t>2302009-06-1062</t>
+  </si>
+  <si>
+    <t>2302009-06-1067</t>
+  </si>
+  <si>
+    <t>2302009-07-1085</t>
+  </si>
+  <si>
+    <t>2302009-07-1083</t>
+  </si>
+  <si>
+    <t>2302009-07-1082</t>
+  </si>
+  <si>
+    <t>2302009-07-1055</t>
+  </si>
+  <si>
+    <t>2302009-06-1068</t>
+  </si>
+  <si>
+    <t>2302009-06-1071</t>
+  </si>
+  <si>
+    <t>2302009-07-1060</t>
+  </si>
+  <si>
+    <t>2302009-07-1050</t>
+  </si>
+  <si>
+    <t>2302009-07-1142</t>
+  </si>
+  <si>
+    <t>2302009-06-0706</t>
+  </si>
+  <si>
+    <t>2302009-05-0905</t>
+  </si>
+  <si>
+    <t>2302009-05-0879</t>
+  </si>
+  <si>
+    <t>2302009-05-0855</t>
+  </si>
+  <si>
+    <t>2302009-05-0773</t>
+  </si>
+  <si>
+    <t>2302009-05-0662</t>
+  </si>
+  <si>
+    <t>2302009-04-0784</t>
+  </si>
+  <si>
+    <t>2302009-04-0689</t>
+  </si>
+  <si>
+    <t>2302009-04-0623</t>
+  </si>
+  <si>
+    <t>2302009-06-0921</t>
+  </si>
+  <si>
+    <t>2302009-06-0759</t>
+  </si>
+  <si>
+    <t>2302009-06-0711</t>
+  </si>
+  <si>
+    <t>2302009-05-0873</t>
+  </si>
+  <si>
+    <t>2302009-05-0830</t>
+  </si>
+  <si>
+    <t>2302009-04-0746</t>
+  </si>
+  <si>
+    <t>2302009-04-0710</t>
+  </si>
+  <si>
+    <t>2302009-07-0989</t>
+  </si>
+  <si>
+    <t>2302009-07-0970</t>
+  </si>
+  <si>
+    <t>2302009-07-0924</t>
+  </si>
+  <si>
+    <t>2302009-06-1012</t>
+  </si>
+  <si>
+    <t>2302009-06-0936</t>
+  </si>
+  <si>
+    <t>2302009-07-1053</t>
+  </si>
+  <si>
+    <t>2302009-07-0974</t>
+  </si>
+  <si>
+    <t>2302009-04-0678</t>
+  </si>
+  <si>
+    <t>2302009-07-1006</t>
+  </si>
+  <si>
+    <t>2302009-06-1074</t>
+  </si>
+  <si>
+    <t>2302009-06-0853</t>
+  </si>
+  <si>
+    <t>2302009-06-0838</t>
+  </si>
+  <si>
+    <t>2302009-05-1000</t>
+  </si>
+  <si>
+    <t>2302009-05-0860</t>
+  </si>
+  <si>
+    <t>2302009-05-0780</t>
+  </si>
+  <si>
+    <t>2302009-05-0621</t>
+  </si>
+  <si>
+    <t>2302009-04-0626</t>
+  </si>
+  <si>
+    <t>2302009-07-1032</t>
+  </si>
+  <si>
+    <t>2302009-05-1075</t>
+  </si>
+  <si>
+    <t>2302009-06-0967</t>
+  </si>
+  <si>
+    <t>2302009-07-0957</t>
+  </si>
+  <si>
+    <t>2302009-05-0781</t>
+  </si>
+  <si>
+    <t>2302009-05-0779</t>
+  </si>
+  <si>
+    <t>2302009-05-0787</t>
+  </si>
+  <si>
+    <t>2302009-05-0778</t>
+  </si>
+  <si>
+    <t>2302009-05-0775</t>
+  </si>
+  <si>
+    <t>2302009-05-0774</t>
+  </si>
+  <si>
+    <t>2302009-05-0776</t>
+  </si>
+  <si>
+    <t>2302009-05-0772</t>
+  </si>
+  <si>
+    <t>2302009-05-0771</t>
+  </si>
+  <si>
+    <t>2302009-05-0768</t>
+  </si>
+  <si>
+    <t>2302009-05-0765</t>
+  </si>
+  <si>
+    <t>2302009-05-0753</t>
+  </si>
+  <si>
+    <t>2302009-05-0763</t>
+  </si>
+  <si>
+    <t>2302009-05-0757</t>
+  </si>
+  <si>
+    <t>2302009-05-0756</t>
+  </si>
+  <si>
+    <t>2302009-05-0754</t>
+  </si>
+  <si>
+    <t>2302009-05-0766</t>
+  </si>
+  <si>
+    <t>2302009-05-0745</t>
+  </si>
+  <si>
+    <t>2302009-05-0741</t>
+  </si>
+  <si>
+    <t>2302009-05-0752</t>
+  </si>
+  <si>
+    <t>2302009-05-0738</t>
+  </si>
+  <si>
+    <t>2302009-05-0737</t>
+  </si>
+  <si>
+    <t>2302009-05-0739</t>
+  </si>
+  <si>
+    <t>2302009-05-0733</t>
+  </si>
+  <si>
+    <t>2302009-05-0726</t>
+  </si>
+  <si>
+    <t>2302009-04-0782</t>
+  </si>
+  <si>
+    <t>2302009-06-0795</t>
+  </si>
+  <si>
+    <t>2302009-03-0767</t>
+  </si>
+  <si>
+    <t>2302009-04-0783</t>
+  </si>
+  <si>
+    <t>2302009-05-0732</t>
+  </si>
+  <si>
+    <t>2302009-04-0747</t>
+  </si>
+  <si>
+    <t>2302009-05-0721</t>
+  </si>
+  <si>
+    <t>2302009-05-0727</t>
+  </si>
+  <si>
+    <t>2302009-04-0743</t>
+  </si>
+  <si>
+    <t>2302009-04-0742</t>
+  </si>
+  <si>
+    <t>2302009-04-0722</t>
+  </si>
+  <si>
+    <t>2302009-04-0749</t>
+  </si>
+  <si>
+    <t>2302009-06-0730</t>
+  </si>
+  <si>
+    <t>2302009-04-0748</t>
+  </si>
+  <si>
+    <t>2302009-04-0736</t>
   </si>
   <si>
     <t>2302009-05-0728</t>
   </si>
   <si>
     <t>2302009-04-0807</t>
   </si>
   <si>
     <t>2302009-05-0628</t>
   </si>
   <si>
     <t>2302009-04-0656</t>
   </si>
   <si>
     <t>2302009-07-1151</t>
   </si>
   <si>
     <t>2302009-07-1016</t>
   </si>
   <si>
     <t>2302009-06-0945</t>
   </si>
   <si>
     <t>2302009-06-0907</t>
   </si>
@@ -941,554 +1421,74 @@
   <si>
     <t>2302009-05-1019</t>
   </si>
   <si>
     <t>2302009-05-0646</t>
   </si>
   <si>
     <t>2302009-04-0750</t>
   </si>
   <si>
     <t>2302009-07-0958</t>
   </si>
   <si>
     <t>2302009-06-0891</t>
   </si>
   <si>
     <t>2302009-05-0793</t>
   </si>
   <si>
     <t>2302009-04-0683</t>
   </si>
   <si>
     <t>2302009-04-0640</t>
   </si>
   <si>
-    <t>2302009-06-0920</t>
-[...160 lines deleted...]
-  <si>
     <t>2302009-07-0980</t>
   </si>
   <si>
     <t>2302009-05-0902</t>
   </si>
   <si>
     <t>2302009-05-0770</t>
   </si>
   <si>
     <t>2302009-05-0717</t>
   </si>
   <si>
     <t>2302009-04-0723</t>
   </si>
   <si>
     <t>2302009-04-0615</t>
   </si>
   <si>
     <t>2302009-05-0729</t>
   </si>
   <si>
     <t>2302009-05-0649</t>
   </si>
   <si>
-    <t>2302009-07-0957</t>
-[...316 lines deleted...]
-  <si>
     <t>2302013-11-2115</t>
   </si>
   <si>
     <t>2302009-07-0981</t>
   </si>
   <si>
     <t>2302009-07-1010</t>
   </si>
   <si>
     <t>2302009-07-1009</t>
   </si>
   <si>
     <t>A</t>
   </si>
   <si>
     <t>61.0</t>
   </si>
   <si>
     <t>62.0</t>
   </si>
   <si>
     <t>61.5</t>
   </si>
   <si>
     <t>61.8</t>
@@ -1526,59 +1526,59 @@
   <si>
     <t>61.2</t>
   </si>
   <si>
     <t>61.9</t>
   </si>
   <si>
     <t>60.6</t>
   </si>
   <si>
     <t>60.9</t>
   </si>
   <si>
     <t>60.3</t>
   </si>
   <si>
     <t>62.1</t>
   </si>
   <si>
     <t>61.1</t>
   </si>
   <si>
     <t>60.4</t>
   </si>
   <si>
+    <t>59.0</t>
+  </si>
+  <si>
+    <t>58.0</t>
+  </si>
+  <si>
     <t>59.8</t>
   </si>
   <si>
-    <t>59.0</t>
-[...4 lines deleted...]
-  <si>
     <t>107.0</t>
   </si>
   <si>
     <t>85.0</t>
   </si>
   <si>
     <t>34.0</t>
   </si>
   <si>
     <t>100.0</t>
   </si>
   <si>
     <t>64.0</t>
   </si>
   <si>
     <t>109.0</t>
   </si>
   <si>
     <t>136.0</t>
   </si>
   <si>
     <t>75.0</t>
   </si>
   <si>
     <t>103.0</t>
@@ -1667,50 +1667,53 @@
   <si>
     <t>106.0</t>
   </si>
   <si>
     <t>112.0</t>
   </si>
   <si>
     <t>63.0</t>
   </si>
   <si>
     <t>147.0</t>
   </si>
   <si>
     <t>111.0</t>
   </si>
   <si>
     <t>120.0</t>
   </si>
   <si>
     <t>105.0</t>
   </si>
   <si>
     <t>99.0</t>
   </si>
   <si>
+    <t>55.0</t>
+  </si>
+  <si>
     <t>92.0</t>
   </si>
   <si>
     <t>143.0</t>
   </si>
   <si>
     <t>87.0</t>
   </si>
   <si>
     <t>114.0</t>
   </si>
   <si>
     <t>133.0</t>
   </si>
   <si>
     <t>95.0</t>
   </si>
   <si>
     <t>70.0</t>
   </si>
   <si>
     <t>91.0</t>
   </si>
   <si>
     <t>43.0</t>
@@ -1781,122 +1784,119 @@
   <si>
     <t>154.0</t>
   </si>
   <si>
     <t>94.0</t>
   </si>
   <si>
     <t>125.0</t>
   </si>
   <si>
     <t>138.0</t>
   </si>
   <si>
     <t>121.0</t>
   </si>
   <si>
     <t>123.0</t>
   </si>
   <si>
     <t>145.0</t>
   </si>
   <si>
     <t>44.0</t>
   </si>
   <si>
+    <t>130.0</t>
+  </si>
+  <si>
+    <t>116.0</t>
+  </si>
+  <si>
+    <t>65.0</t>
+  </si>
+  <si>
+    <t>30.0</t>
+  </si>
+  <si>
+    <t>97.0</t>
+  </si>
+  <si>
+    <t>31.0</t>
+  </si>
+  <si>
+    <t>53.0</t>
+  </si>
+  <si>
+    <t>38.0</t>
+  </si>
+  <si>
+    <t>129.0</t>
+  </si>
+  <si>
+    <t>80.0</t>
+  </si>
+  <si>
+    <t>104.0</t>
+  </si>
+  <si>
+    <t>57.0</t>
+  </si>
+  <si>
+    <t>148.0</t>
+  </si>
+  <si>
+    <t>122.0</t>
+  </si>
+  <si>
+    <t>134.0</t>
+  </si>
+  <si>
+    <t>158.0</t>
+  </si>
+  <si>
     <t>93.0</t>
   </si>
   <si>
     <t>150.0</t>
   </si>
   <si>
-    <t>53.0</t>
-[...43 lines deleted...]
-  <si>
     <t>81.0</t>
   </si>
   <si>
+    <t>42.0</t>
+  </si>
+  <si>
+    <t>40.0</t>
+  </si>
+  <si>
+    <t>51.0</t>
+  </si>
+  <si>
     <t>118.0</t>
   </si>
   <si>
-    <t>42.0</t>
-[...13 lines deleted...]
-  <si>
     <t>54.16</t>
   </si>
   <si>
     <t>43.26</t>
   </si>
   <si>
     <t>18.44</t>
   </si>
   <si>
     <t>51.00</t>
   </si>
   <si>
     <t>29.84</t>
   </si>
   <si>
     <t>33.00</t>
   </si>
   <si>
     <t>55.00</t>
   </si>
   <si>
     <t>69.90</t>
   </si>
   <si>
     <t>39.00</t>
@@ -2051,50 +2051,68 @@
   <si>
     <t>30.96</t>
   </si>
   <si>
     <t>73.00</t>
   </si>
   <si>
     <t>55.94</t>
   </si>
   <si>
     <t>73.24</t>
   </si>
   <si>
     <t>50.84</t>
   </si>
   <si>
     <t>56.54</t>
   </si>
   <si>
     <t>56.98</t>
   </si>
   <si>
     <t>49.12</t>
   </si>
   <si>
+    <t>53.92</t>
+  </si>
+  <si>
+    <t>32.90</t>
+  </si>
+  <si>
+    <t>50.92</t>
+  </si>
+  <si>
+    <t>50.00</t>
+  </si>
+  <si>
+    <t>49.68</t>
+  </si>
+  <si>
+    <t>28.56</t>
+  </si>
+  <si>
     <t>45.04</t>
   </si>
   <si>
     <t>68.78</t>
   </si>
   <si>
     <t>61.00</t>
   </si>
   <si>
     <t>42.86</t>
   </si>
   <si>
     <t>57.84</t>
   </si>
   <si>
     <t>68.90</t>
   </si>
   <si>
     <t>55.80</t>
   </si>
   <si>
     <t>53.80</t>
   </si>
   <si>
     <t>48.30</t>
@@ -2252,53 +2270,50 @@
   <si>
     <t>49.86</t>
   </si>
   <si>
     <t>69.94</t>
   </si>
   <si>
     <t>55.30</t>
   </si>
   <si>
     <t>62.50</t>
   </si>
   <si>
     <t>69.38</t>
   </si>
   <si>
     <t>23.56</t>
   </si>
   <si>
     <t>70.00</t>
   </si>
   <si>
     <t>74.44</t>
   </si>
   <si>
-    <t>50.00</t>
-[...1 lines deleted...]
-  <si>
     <t>27.00</t>
   </si>
   <si>
     <t>25.26</t>
   </si>
   <si>
     <t>62.00</t>
   </si>
   <si>
     <t>53.00</t>
   </si>
   <si>
     <t>70.32</t>
   </si>
   <si>
     <t>71.18</t>
   </si>
   <si>
     <t>76.92</t>
   </si>
   <si>
     <t>41.36</t>
   </si>
   <si>
     <t>70.68</t>
@@ -2381,162 +2396,510 @@
   <si>
     <t>22.58</t>
   </si>
   <si>
     <t>57.60</t>
   </si>
   <si>
     <t>70.18</t>
   </si>
   <si>
     <t>30.80</t>
   </si>
   <si>
     <t>50.25</t>
   </si>
   <si>
     <t>46.88</t>
   </si>
   <si>
     <t>44.84</t>
   </si>
   <si>
     <t>45.70</t>
   </si>
   <si>
+    <t>28.00</t>
+  </si>
+  <si>
+    <t>48.00</t>
+  </si>
+  <si>
+    <t>53.12</t>
+  </si>
+  <si>
+    <t>76.64</t>
+  </si>
+  <si>
+    <t>37.86</t>
+  </si>
+  <si>
+    <t>64.64</t>
+  </si>
+  <si>
+    <t>58.16</t>
+  </si>
+  <si>
+    <t>68.82</t>
+  </si>
+  <si>
+    <t>59.16</t>
+  </si>
+  <si>
+    <t>52.80</t>
+  </si>
+  <si>
+    <t>68.00</t>
+  </si>
+  <si>
+    <t>49.32</t>
+  </si>
+  <si>
+    <t>51.28</t>
+  </si>
+  <si>
+    <t>32.00</t>
+  </si>
+  <si>
+    <t>55.24</t>
+  </si>
+  <si>
+    <t>69.86</t>
+  </si>
+  <si>
+    <t>55.42</t>
+  </si>
+  <si>
+    <t>47.86</t>
+  </si>
+  <si>
+    <t>48.32</t>
+  </si>
+  <si>
+    <t>49.00</t>
+  </si>
+  <si>
+    <t>19.59</t>
+  </si>
+  <si>
+    <t>49.52</t>
+  </si>
+  <si>
+    <t>25.96</t>
+  </si>
+  <si>
+    <t>21.56</t>
+  </si>
+  <si>
+    <t>48.26</t>
+  </si>
+  <si>
+    <t>20.20</t>
+  </si>
+  <si>
+    <t>65.66</t>
+  </si>
+  <si>
+    <t>71.82</t>
+  </si>
+  <si>
+    <t>62.38</t>
+  </si>
+  <si>
+    <t>39.66</t>
+  </si>
+  <si>
+    <t>30.46</t>
+  </si>
+  <si>
+    <t>23.54</t>
+  </si>
+  <si>
+    <t>40.12</t>
+  </si>
+  <si>
+    <t>59.32</t>
+  </si>
+  <si>
+    <t>61.40</t>
+  </si>
+  <si>
+    <t>15.98</t>
+  </si>
+  <si>
+    <t>59.00</t>
+  </si>
+  <si>
+    <t>30.00</t>
+  </si>
+  <si>
+    <t>72.00</t>
+  </si>
+  <si>
+    <t>56.40</t>
+  </si>
+  <si>
+    <t>41.94</t>
+  </si>
+  <si>
+    <t>58.78</t>
+  </si>
+  <si>
+    <t>74.86</t>
+  </si>
+  <si>
+    <t>16.00</t>
+  </si>
+  <si>
+    <t>61.76</t>
+  </si>
+  <si>
+    <t>48.70</t>
+  </si>
+  <si>
+    <t>47.88</t>
+  </si>
+  <si>
+    <t>60.40</t>
+  </si>
+  <si>
+    <t>56.46</t>
+  </si>
+  <si>
+    <t>55.90</t>
+  </si>
+  <si>
+    <t>56.30</t>
+  </si>
+  <si>
+    <t>58.92</t>
+  </si>
+  <si>
+    <t>27.20</t>
+  </si>
+  <si>
+    <t>44.00</t>
+  </si>
+  <si>
+    <t>60.60</t>
+  </si>
+  <si>
+    <t>44.16</t>
+  </si>
+  <si>
+    <t>71.60</t>
+  </si>
+  <si>
+    <t>67.86</t>
+  </si>
+  <si>
+    <t>60.70</t>
+  </si>
+  <si>
+    <t>44.36</t>
+  </si>
+  <si>
+    <t>54.98</t>
+  </si>
+  <si>
+    <t>30.28</t>
+  </si>
+  <si>
+    <t>71.50</t>
+  </si>
+  <si>
+    <t>29.66</t>
+  </si>
+  <si>
+    <t>66.00</t>
+  </si>
+  <si>
+    <t>50.72</t>
+  </si>
+  <si>
+    <t>29.98</t>
+  </si>
+  <si>
+    <t>70.84</t>
+  </si>
+  <si>
+    <t>67.80</t>
+  </si>
+  <si>
+    <t>52.92</t>
+  </si>
+  <si>
+    <t>79.46</t>
+  </si>
+  <si>
+    <t>71.80</t>
+  </si>
+  <si>
+    <t>47.00</t>
+  </si>
+  <si>
+    <t>69.14</t>
+  </si>
+  <si>
+    <t>34.36</t>
+  </si>
+  <si>
+    <t>45.48</t>
+  </si>
+  <si>
+    <t>60.12</t>
+  </si>
+  <si>
     <t>46.42</t>
   </si>
   <si>
     <t>72.74</t>
   </si>
   <si>
     <t>51.68</t>
   </si>
   <si>
     <t>74.56</t>
   </si>
   <si>
     <t>27.32</t>
   </si>
   <si>
     <t>52.72</t>
   </si>
   <si>
-    <t>28.00</t>
-[...92 lines deleted...]
-    <t>23.54</t>
+    <t>72.80</t>
+  </si>
+  <si>
+    <t>49.78</t>
+  </si>
+  <si>
+    <t>48.80</t>
+  </si>
+  <si>
+    <t>15.40</t>
+  </si>
+  <si>
+    <t>71.76</t>
+  </si>
+  <si>
+    <t>70.26</t>
+  </si>
+  <si>
+    <t>59.44</t>
+  </si>
+  <si>
+    <t>53.48</t>
+  </si>
+  <si>
+    <t>46.99</t>
+  </si>
+  <si>
+    <t>46.90</t>
+  </si>
+  <si>
+    <t>51.50</t>
+  </si>
+  <si>
+    <t>53.94</t>
+  </si>
+  <si>
+    <t>39.12</t>
+  </si>
+  <si>
+    <t>55.82</t>
+  </si>
+  <si>
+    <t>62.06</t>
+  </si>
+  <si>
+    <t>50.70</t>
+  </si>
+  <si>
+    <t>54.62</t>
+  </si>
+  <si>
+    <t>47.50</t>
+  </si>
+  <si>
+    <t>48.12</t>
+  </si>
+  <si>
+    <t>56.70</t>
+  </si>
+  <si>
+    <t>59.12</t>
+  </si>
+  <si>
+    <t>70.40</t>
+  </si>
+  <si>
+    <t>39.42</t>
+  </si>
+  <si>
+    <t>71.38</t>
+  </si>
+  <si>
+    <t>71.52</t>
+  </si>
+  <si>
+    <t>55.22</t>
+  </si>
+  <si>
+    <t>63.00</t>
+  </si>
+  <si>
+    <t>59.78</t>
+  </si>
+  <si>
+    <t>49.90</t>
+  </si>
+  <si>
+    <t>66.66</t>
+  </si>
+  <si>
+    <t>63.22</t>
+  </si>
+  <si>
+    <t>15.44</t>
+  </si>
+  <si>
+    <t>63.76</t>
+  </si>
+  <si>
+    <t>53.24</t>
+  </si>
+  <si>
+    <t>54.48</t>
+  </si>
+  <si>
+    <t>61.48</t>
+  </si>
+  <si>
+    <t>74.00</t>
+  </si>
+  <si>
+    <t>38.00</t>
+  </si>
+  <si>
+    <t>49.70</t>
+  </si>
+  <si>
+    <t>53.98</t>
+  </si>
+  <si>
+    <t>50.60</t>
+  </si>
+  <si>
+    <t>55.10</t>
+  </si>
+  <si>
+    <t>66.60</t>
+  </si>
+  <si>
+    <t>63.48</t>
+  </si>
+  <si>
+    <t>53.60</t>
+  </si>
+  <si>
+    <t>65.36</t>
+  </si>
+  <si>
+    <t>72.98</t>
+  </si>
+  <si>
+    <t>21.22</t>
+  </si>
+  <si>
+    <t>67.38</t>
+  </si>
+  <si>
+    <t>53.46</t>
+  </si>
+  <si>
+    <t>63.92</t>
+  </si>
+  <si>
+    <t>69.12</t>
+  </si>
+  <si>
+    <t>20.04</t>
+  </si>
+  <si>
+    <t>65.68</t>
+  </si>
+  <si>
+    <t>49.24</t>
+  </si>
+  <si>
+    <t>66.12</t>
+  </si>
+  <si>
+    <t>69.56</t>
+  </si>
+  <si>
+    <t>71.46</t>
+  </si>
+  <si>
+    <t>52.26</t>
+  </si>
+  <si>
+    <t>67.67</t>
+  </si>
+  <si>
+    <t>52.12</t>
+  </si>
+  <si>
+    <t>66.30</t>
+  </si>
+  <si>
+    <t>69.63</t>
+  </si>
+  <si>
+    <t>49.20</t>
+  </si>
+  <si>
+    <t>51.74</t>
+  </si>
+  <si>
+    <t>57.02</t>
+  </si>
+  <si>
+    <t>42.08</t>
+  </si>
+  <si>
+    <t>40.16</t>
+  </si>
+  <si>
+    <t>49.38</t>
+  </si>
+  <si>
+    <t>25.40</t>
+  </si>
+  <si>
+    <t>63.02</t>
   </si>
   <si>
     <t>21.32</t>
   </si>
   <si>
     <t>58.82</t>
   </si>
   <si>
     <t>42.40</t>
   </si>
   <si>
     <t>72.20</t>
   </si>
   <si>
     <t>75.60</t>
   </si>
   <si>
     <t>60.00</t>
   </si>
   <si>
     <t>69.74</t>
   </si>
   <si>
     <t>55.40</t>
   </si>
@@ -2555,456 +2918,93 @@
   <si>
     <t>71.84</t>
   </si>
   <si>
     <t>52.60</t>
   </si>
   <si>
     <t>75.24</t>
   </si>
   <si>
     <t>81.10</t>
   </si>
   <si>
     <t>60.30</t>
   </si>
   <si>
     <t>49.82</t>
   </si>
   <si>
     <t>50.76</t>
   </si>
   <si>
     <t>65.82</t>
   </si>
   <si>
-    <t>70.40</t>
-[...1 lines deleted...]
-  <si>
     <t>46.86</t>
   </si>
   <si>
     <t>64.24</t>
   </si>
   <si>
-    <t>44.00</t>
-[...1 lines deleted...]
-  <si>
     <t>51.56</t>
   </si>
   <si>
     <t>70.64</t>
   </si>
   <si>
     <t>61.32</t>
   </si>
   <si>
-    <t>60.40</t>
-[...1 lines deleted...]
-  <si>
     <t>50.26</t>
   </si>
   <si>
     <t>46.70</t>
   </si>
   <si>
     <t>78.00</t>
   </si>
   <si>
     <t>45.12</t>
   </si>
   <si>
     <t>23.24</t>
   </si>
   <si>
     <t>70.24</t>
   </si>
   <si>
-    <t>47.00</t>
-[...130 lines deleted...]
-  <si>
     <t>60.34</t>
   </si>
   <si>
     <t>72.90</t>
   </si>
   <si>
-    <t>63.00</t>
-[...1 lines deleted...]
-  <si>
     <t>59.02</t>
   </si>
   <si>
     <t>69.10</t>
-  </si>
-[...217 lines deleted...]
-    <t>59.78</t>
   </si>
   <si>
     <t>75.52</t>
   </si>
   <si>
     <t>DATE:</t>
   </si>
   <si>
     <t>May 11, 2023</t>
   </si>
   <si>
     <t>Vehicle License:</t>
   </si>
   <si>
     <t>60H-03273</t>
   </si>
   <si>
     <t>Bảng kê hàng hóa - NỘI BỘ</t>
   </si>
   <si>
     <t>Packing List - INTERNAL</t>
   </si>
   <si>
     <t>Fabric Code
 产品</t>
@@ -3256,50 +3256,71 @@
   <si>
     <t>2302009_05 - 0899</t>
   </si>
   <si>
     <t>2302009_05 - 1023</t>
   </si>
   <si>
     <t>2302009_05 - 0885</t>
   </si>
   <si>
     <t>2302009_06 - 0708</t>
   </si>
   <si>
     <t>2302009_06 - 0707</t>
   </si>
   <si>
     <t>2302009_05 - 0719</t>
   </si>
   <si>
     <t>2302009_05 - 0720</t>
   </si>
   <si>
     <t>2302009_05 - 0718</t>
   </si>
   <si>
+    <t>2302009_07 - 0977</t>
+  </si>
+  <si>
+    <t>2302009_07 - 0975</t>
+  </si>
+  <si>
+    <t>2302009_07 - 0961</t>
+  </si>
+  <si>
+    <t>2302009_06 - 0918</t>
+  </si>
+  <si>
+    <t>2302009_06 - 0917</t>
+  </si>
+  <si>
+    <t>2302009_06 - 0916</t>
+  </si>
+  <si>
+    <t>2302013_11 - 2098</t>
+  </si>
+  <si>
     <t>2302009_06 - 0700</t>
   </si>
   <si>
     <t>2302013_14 - 2062</t>
   </si>
   <si>
     <t>2302009_05 - 0696</t>
   </si>
   <si>
     <t>2302009_05 - 0692</t>
   </si>
   <si>
     <t>2302009_05 - 0675</t>
   </si>
   <si>
     <t>2302009_05 - 0635</t>
   </si>
   <si>
     <t>2302009_05 - 0666</t>
   </si>
   <si>
     <t>2302009_05 - 0672</t>
   </si>
   <si>
     <t>2302009_05 - 0670</t>
@@ -3646,192 +3667,651 @@
   <si>
     <t>2302009_07 - 0925</t>
   </si>
   <si>
     <t>2302009_06 - 1146</t>
   </si>
   <si>
     <t>2302009_07 - 1054</t>
   </si>
   <si>
     <t>2302009_06 - 1078</t>
   </si>
   <si>
     <t>2302009_06 - 1145</t>
   </si>
   <si>
     <t>2302009_07 - 1045</t>
   </si>
   <si>
     <t>2302009_07 - 1046</t>
   </si>
   <si>
     <t>2302009_05 - 1073</t>
   </si>
   <si>
+    <t>2302009_07 - 1007</t>
+  </si>
+  <si>
+    <t>2302009_06 - 0713</t>
+  </si>
+  <si>
+    <t>2302009_05 - 0714</t>
+  </si>
+  <si>
+    <t>2302009_07 - 1031</t>
+  </si>
+  <si>
+    <t>2302009_07 - 0990</t>
+  </si>
+  <si>
+    <t>2302009_06 - 0802</t>
+  </si>
+  <si>
+    <t>2302009_04 - 0877</t>
+  </si>
+  <si>
+    <t>2302009_06 - 0800</t>
+  </si>
+  <si>
+    <t>2302009_05 - 0861</t>
+  </si>
+  <si>
+    <t>2302009_05 - 0867</t>
+  </si>
+  <si>
+    <t>2302009_06 - 0815</t>
+  </si>
+  <si>
+    <t>2302009_06 - 0914</t>
+  </si>
+  <si>
+    <t>2302009_07 - 0910</t>
+  </si>
+  <si>
+    <t>2302009_07 - 0909</t>
+  </si>
+  <si>
+    <t>2302009_04 - 0805</t>
+  </si>
+  <si>
+    <t>2302009_06 - 0906</t>
+  </si>
+  <si>
+    <t>2302009_06 - 0798</t>
+  </si>
+  <si>
+    <t>2302009_06 - 0797</t>
+  </si>
+  <si>
+    <t>2302009_04 - 0803</t>
+  </si>
+  <si>
+    <t>2302009_04 - 0878</t>
+  </si>
+  <si>
+    <t>2302009_05 - 0854</t>
+  </si>
+  <si>
+    <t>2302009_05 - 0868</t>
+  </si>
+  <si>
+    <t>2302009_06 - 0801</t>
+  </si>
+  <si>
+    <t>2302009_05 - 0859</t>
+  </si>
+  <si>
+    <t>2302009_05 - 0866</t>
+  </si>
+  <si>
+    <t>2302009_06 - 0818</t>
+  </si>
+  <si>
+    <t>2302009_04 - 0806</t>
+  </si>
+  <si>
+    <t>2302009_06 - 0872</t>
+  </si>
+  <si>
+    <t>2302009_04 - 0822</t>
+  </si>
+  <si>
+    <t>2302009_04 - 0823</t>
+  </si>
+  <si>
+    <t>2302009_04 - 0809</t>
+  </si>
+  <si>
+    <t>2302009_04 - 0821</t>
+  </si>
+  <si>
+    <t>2302009_05 - 0827</t>
+  </si>
+  <si>
+    <t>2302009_06 - 0851</t>
+  </si>
+  <si>
+    <t>2302009_05 - 0825</t>
+  </si>
+  <si>
+    <t>2302009_04 - 0812</t>
+  </si>
+  <si>
+    <t>2302009_06 - 0847</t>
+  </si>
+  <si>
+    <t>2302009_05 - 0865</t>
+  </si>
+  <si>
+    <t>2302009_05 - 0831</t>
+  </si>
+  <si>
+    <t>2302009_05 - 0829</t>
+  </si>
+  <si>
+    <t>2302009_06 - 0820</t>
+  </si>
+  <si>
+    <t>2302009_06 - 0984</t>
+  </si>
+  <si>
+    <t>2302009_05 - 1018</t>
+  </si>
+  <si>
+    <t>2302009_06 - 1003</t>
+  </si>
+  <si>
+    <t>2302013_11 - 2116</t>
+  </si>
+  <si>
+    <t>2302013_11 - 2114</t>
+  </si>
+  <si>
+    <t>2302013_10 - 2120</t>
+  </si>
+  <si>
+    <t>2302009_07 - 1097</t>
+  </si>
+  <si>
+    <t>2302009_06 - 1004</t>
+  </si>
+  <si>
+    <t>2302009_06 - 0986</t>
+  </si>
+  <si>
+    <t>2302013_06 - 2117</t>
+  </si>
+  <si>
+    <t>2302009_07 - 1070</t>
+  </si>
+  <si>
+    <t>2302009_07 - 1069</t>
+  </si>
+  <si>
+    <t>2302009_06 - 1002</t>
+  </si>
+  <si>
+    <t>2302013_11 - 2119</t>
+  </si>
+  <si>
+    <t>2302009_05 - 1017</t>
+  </si>
+  <si>
+    <t>2302009_07 - 1141</t>
+  </si>
+  <si>
+    <t>2302009_07 - 1059</t>
+  </si>
+  <si>
+    <t>2302009_07 - 0912</t>
+  </si>
+  <si>
+    <t>2302009_06 - 0817</t>
+  </si>
+  <si>
+    <t>2302009_05 - 0734</t>
+  </si>
+  <si>
+    <t>2302009_05 - 0658</t>
+  </si>
+  <si>
+    <t>2302009_05 - 0631</t>
+  </si>
+  <si>
+    <t>2302009_07 - 1047</t>
+  </si>
+  <si>
+    <t>2302009_07 - 0908</t>
+  </si>
+  <si>
+    <t>2302009_06 - 1094</t>
+  </si>
+  <si>
+    <t>2302009_06 - 1056</t>
+  </si>
+  <si>
+    <t>2302009_06 - 0882</t>
+  </si>
+  <si>
+    <t>2302009_06 - 0799</t>
+  </si>
+  <si>
+    <t>2302009_05 - 0777</t>
+  </si>
+  <si>
+    <t>2302009_05 - 0751</t>
+  </si>
+  <si>
+    <t>2302009_06 - 0987</t>
+  </si>
+  <si>
+    <t>2302009_06 - 0833</t>
+  </si>
+  <si>
+    <t>2302009_06 - 0849</t>
+  </si>
+  <si>
+    <t>2302009_06 - 0811</t>
+  </si>
+  <si>
+    <t>2302009_05 - 0889</t>
+  </si>
+  <si>
+    <t>2302009_05 - 0791</t>
+  </si>
+  <si>
+    <t>2302009_05 - 0755</t>
+  </si>
+  <si>
+    <t>2302009_05 - 0740</t>
+  </si>
+  <si>
+    <t>2302009_05 - 0674</t>
+  </si>
+  <si>
+    <t>2302009_04 - 0651</t>
+  </si>
+  <si>
+    <t>2302009_03 - 0953</t>
+  </si>
+  <si>
+    <t>2302009_05 - 0836</t>
+  </si>
+  <si>
+    <t>2302009_07 - 1041</t>
+  </si>
+  <si>
+    <t>2302009_06 - 1079</t>
+  </si>
+  <si>
+    <t>2302009_06 - 0928</t>
+  </si>
+  <si>
+    <t>2302009_06 - 0642</t>
+  </si>
+  <si>
+    <t>2302009_05 - 0948</t>
+  </si>
+  <si>
+    <t>2302009_05 - 0764</t>
+  </si>
+  <si>
+    <t>2302009_05 - 0638</t>
+  </si>
+  <si>
+    <t>2302009_04 - 0804</t>
+  </si>
+  <si>
+    <t>2302009_06 - 1026</t>
+  </si>
+  <si>
+    <t>2302009_06 - 0982</t>
+  </si>
+  <si>
+    <t>2302009_06 - 0920</t>
+  </si>
+  <si>
+    <t>2302009_06 - 1051</t>
+  </si>
+  <si>
+    <t>2302009_04 - 0681</t>
+  </si>
+  <si>
+    <t>2302009_07 - 0979</t>
+  </si>
+  <si>
+    <t>2302009_07 - 0959</t>
+  </si>
+  <si>
+    <t>2302009_07 - 0911</t>
+  </si>
+  <si>
+    <t>2302009_07 - 1143</t>
+  </si>
+  <si>
     <t>2302009_06 - 1077</t>
   </si>
   <si>
     <t>2302009_07 - 1064</t>
   </si>
   <si>
     <t>2302009_07 - 1048</t>
   </si>
   <si>
     <t>2302009_07 - 1153</t>
   </si>
   <si>
     <t>2302009_05 - 1076</t>
   </si>
   <si>
     <t>2302009_07 - 1049</t>
   </si>
   <si>
     <t>2302009_06 - 1072</t>
   </si>
   <si>
-    <t>2302009_07 - 1007</t>
-[...119 lines deleted...]
-    <t>2302009_06 - 0820</t>
+    <t>2302009_07 - 1152</t>
+  </si>
+  <si>
+    <t>2302009_06 - 1149</t>
+  </si>
+  <si>
+    <t>2302009_06 - 1148</t>
+  </si>
+  <si>
+    <t>2302009_06 - 1058</t>
+  </si>
+  <si>
+    <t>2302009_07 - 1150</t>
+  </si>
+  <si>
+    <t>2302009_06 - 1052</t>
+  </si>
+  <si>
+    <t>2302009_06 - 1062</t>
+  </si>
+  <si>
+    <t>2302009_06 - 1067</t>
+  </si>
+  <si>
+    <t>2302009_07 - 1085</t>
+  </si>
+  <si>
+    <t>2302009_07 - 1083</t>
+  </si>
+  <si>
+    <t>2302009_07 - 1082</t>
+  </si>
+  <si>
+    <t>2302009_07 - 1055</t>
+  </si>
+  <si>
+    <t>2302009_06 - 1068</t>
+  </si>
+  <si>
+    <t>2302009_06 - 1071</t>
+  </si>
+  <si>
+    <t>2302009_07 - 1060</t>
+  </si>
+  <si>
+    <t>2302009_07 - 1050</t>
+  </si>
+  <si>
+    <t>2302009_07 - 1142</t>
+  </si>
+  <si>
+    <t>2302009_06 - 0706</t>
+  </si>
+  <si>
+    <t>2302009_05 - 0905</t>
+  </si>
+  <si>
+    <t>2302009_05 - 0879</t>
+  </si>
+  <si>
+    <t>2302009_05 - 0855</t>
+  </si>
+  <si>
+    <t>2302009_05 - 0773</t>
+  </si>
+  <si>
+    <t>2302009_05 - 0662</t>
+  </si>
+  <si>
+    <t>2302009_04 - 0784</t>
+  </si>
+  <si>
+    <t>2302009_04 - 0689</t>
+  </si>
+  <si>
+    <t>2302009_04 - 0623</t>
+  </si>
+  <si>
+    <t>2302009_06 - 0921</t>
+  </si>
+  <si>
+    <t>2302009_06 - 0759</t>
+  </si>
+  <si>
+    <t>2302009_06 - 0711</t>
+  </si>
+  <si>
+    <t>2302009_05 - 0873</t>
+  </si>
+  <si>
+    <t>2302009_05 - 0830</t>
+  </si>
+  <si>
+    <t>2302009_04 - 0746</t>
+  </si>
+  <si>
+    <t>2302009_04 - 0710</t>
+  </si>
+  <si>
+    <t>2302009_07 - 0989</t>
+  </si>
+  <si>
+    <t>2302009_07 - 0970</t>
+  </si>
+  <si>
+    <t>2302009_07 - 0924</t>
+  </si>
+  <si>
+    <t>2302009_06 - 1012</t>
+  </si>
+  <si>
+    <t>2302009_06 - 0936</t>
+  </si>
+  <si>
+    <t>2302009_07 - 1053</t>
+  </si>
+  <si>
+    <t>2302009_07 - 0974</t>
+  </si>
+  <si>
+    <t>2302009_04 - 0678</t>
+  </si>
+  <si>
+    <t>2302009_07 - 1006</t>
+  </si>
+  <si>
+    <t>2302009_06 - 1074</t>
+  </si>
+  <si>
+    <t>2302009_06 - 0853</t>
+  </si>
+  <si>
+    <t>2302009_06 - 0838</t>
+  </si>
+  <si>
+    <t>2302009_05 - 1000</t>
+  </si>
+  <si>
+    <t>2302009_05 - 0860</t>
+  </si>
+  <si>
+    <t>2302009_05 - 0780</t>
+  </si>
+  <si>
+    <t>2302009_05 - 0621</t>
+  </si>
+  <si>
+    <t>2302009_04 - 0626</t>
+  </si>
+  <si>
+    <t>2302009_07 - 1032</t>
+  </si>
+  <si>
+    <t>2302009_05 - 1075</t>
+  </si>
+  <si>
+    <t>2302009_06 - 0967</t>
+  </si>
+  <si>
+    <t>2302009_07 - 0957</t>
+  </si>
+  <si>
+    <t>2302009_05 - 0781</t>
+  </si>
+  <si>
+    <t>2302009_05 - 0779</t>
+  </si>
+  <si>
+    <t>2302009_05 - 0787</t>
+  </si>
+  <si>
+    <t>2302009_05 - 0778</t>
+  </si>
+  <si>
+    <t>2302009_05 - 0775</t>
+  </si>
+  <si>
+    <t>2302009_05 - 0774</t>
+  </si>
+  <si>
+    <t>2302009_05 - 0776</t>
+  </si>
+  <si>
+    <t>2302009_05 - 0772</t>
+  </si>
+  <si>
+    <t>2302009_05 - 0771</t>
+  </si>
+  <si>
+    <t>2302009_05 - 0768</t>
+  </si>
+  <si>
+    <t>2302009_05 - 0765</t>
+  </si>
+  <si>
+    <t>2302009_05 - 0753</t>
+  </si>
+  <si>
+    <t>2302009_05 - 0763</t>
+  </si>
+  <si>
+    <t>2302009_05 - 0757</t>
+  </si>
+  <si>
+    <t>2302009_05 - 0756</t>
+  </si>
+  <si>
+    <t>2302009_05 - 0754</t>
+  </si>
+  <si>
+    <t>2302009_05 - 0766</t>
+  </si>
+  <si>
+    <t>2302009_05 - 0745</t>
+  </si>
+  <si>
+    <t>2302009_05 - 0741</t>
+  </si>
+  <si>
+    <t>2302009_05 - 0752</t>
+  </si>
+  <si>
+    <t>2302009_05 - 0738</t>
+  </si>
+  <si>
+    <t>2302009_05 - 0737</t>
+  </si>
+  <si>
+    <t>2302009_05 - 0739</t>
+  </si>
+  <si>
+    <t>2302009_05 - 0733</t>
+  </si>
+  <si>
+    <t>2302009_05 - 0726</t>
+  </si>
+  <si>
+    <t>2302009_04 - 0782</t>
+  </si>
+  <si>
+    <t>2302009_06 - 0795</t>
+  </si>
+  <si>
+    <t>2302009_03 - 0767</t>
+  </si>
+  <si>
+    <t>2302009_04 - 0783</t>
+  </si>
+  <si>
+    <t>2302009_05 - 0732</t>
+  </si>
+  <si>
+    <t>2302009_04 - 0747</t>
+  </si>
+  <si>
+    <t>2302009_05 - 0721</t>
+  </si>
+  <si>
+    <t>2302009_05 - 0727</t>
+  </si>
+  <si>
+    <t>2302009_04 - 0743</t>
+  </si>
+  <si>
+    <t>2302009_04 - 0742</t>
+  </si>
+  <si>
+    <t>2302009_04 - 0722</t>
+  </si>
+  <si>
+    <t>2302009_04 - 0749</t>
+  </si>
+  <si>
+    <t>2302009_06 - 0730</t>
+  </si>
+  <si>
+    <t>2302009_04 - 0748</t>
+  </si>
+  <si>
+    <t>2302009_04 - 0736</t>
   </si>
   <si>
     <t>2302009_05 - 0728</t>
   </si>
   <si>
     <t>2302009_04 - 0807</t>
   </si>
   <si>
     <t>2302009_05 - 0628</t>
   </si>
   <si>
     <t>2302009_04 - 0656</t>
   </si>
   <si>
     <t>2302009_07 - 1151</t>
   </si>
   <si>
     <t>2302009_07 - 1016</t>
   </si>
   <si>
     <t>2302009_06 - 0945</t>
   </si>
   <si>
     <t>2302009_06 - 0907</t>
   </si>
@@ -3901,552 +4381,72 @@
   <si>
     <t>2302009_05 - 1019</t>
   </si>
   <si>
     <t>2302009_05 - 0646</t>
   </si>
   <si>
     <t>2302009_04 - 0750</t>
   </si>
   <si>
     <t>2302009_07 - 0958</t>
   </si>
   <si>
     <t>2302009_06 - 0891</t>
   </si>
   <si>
     <t>2302009_05 - 0793</t>
   </si>
   <si>
     <t>2302009_04 - 0683</t>
   </si>
   <si>
     <t>2302009_04 - 0640</t>
   </si>
   <si>
-    <t>2302009_06 - 0920</t>
-[...160 lines deleted...]
-  <si>
     <t>2302009_07 - 0980</t>
   </si>
   <si>
     <t>2302009_05 - 0902</t>
   </si>
   <si>
     <t>2302009_05 - 0770</t>
   </si>
   <si>
     <t>2302009_05 - 0717</t>
   </si>
   <si>
     <t>2302009_04 - 0723</t>
   </si>
   <si>
     <t>2302009_04 - 0615</t>
   </si>
   <si>
     <t>2302009_05 - 0729</t>
   </si>
   <si>
     <t>2302009_05 - 0649</t>
-  </si>
-[...316 lines deleted...]
-    <t>2302009_06 - 0967</t>
   </si>
   <si>
     <t>2302013_11 - 2115</t>
   </si>
   <si>
     <t>2302009_07 - 0981</t>
   </si>
   <si>
     <t>2302009_07 - 1010</t>
   </si>
   <si>
     <t>2302009_07 - 1009</t>
   </si>
   <si>
     <t>Packing List - ANHUY</t>
   </si>
   <si>
     <t>Total Weight (Net)</t>
   </si>
   <si>
     <t>Net Weight / KGS</t>
   </si>
   <si>
     <t>Gross Weight / KGS</t>
   </si>
@@ -5392,51 +5392,51 @@
       <c r="F13" s="5" t="s">
         <v>503</v>
       </c>
       <c r="G13" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H13" s="5" t="s">
         <v>609</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C14" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D14" s="5"/>
       <c r="E14" s="5" t="s">
         <v>477</v>
       </c>
       <c r="F14" s="5" t="s">
-        <v>499</v>
+        <v>498</v>
       </c>
       <c r="G14" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H14" s="5" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C15" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D15" s="5"/>
       <c r="E15" s="5" t="s">
         <v>476</v>
       </c>
       <c r="F15" s="5" t="s">
         <v>504</v>
       </c>
@@ -6949,9318 +6949,9318 @@
       <c r="E78" s="5" t="s">
         <v>481</v>
       </c>
       <c r="F78" s="5" t="s">
         <v>543</v>
       </c>
       <c r="G78" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H78" s="5" t="s">
         <v>671</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" s="4" t="s">
         <v>87</v>
       </c>
       <c r="B79" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C79" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D79" s="5"/>
       <c r="E79" s="5" t="s">
-        <v>475</v>
+        <v>493</v>
       </c>
       <c r="F79" s="5" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="G79" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H79" s="5" t="s">
         <v>672</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" s="4" t="s">
         <v>88</v>
       </c>
       <c r="B80" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C80" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D80" s="5"/>
       <c r="E80" s="5" t="s">
-        <v>477</v>
+        <v>481</v>
       </c>
       <c r="F80" s="5" t="s">
-        <v>545</v>
+        <v>504</v>
       </c>
       <c r="G80" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H80" s="5" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" s="4" t="s">
         <v>89</v>
       </c>
       <c r="B81" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C81" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D81" s="5"/>
       <c r="E81" s="5" t="s">
-        <v>486</v>
+        <v>482</v>
       </c>
       <c r="F81" s="5" t="s">
-        <v>522</v>
+        <v>543</v>
       </c>
       <c r="G81" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H81" s="5" t="s">
         <v>674</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" s="4" t="s">
         <v>90</v>
       </c>
       <c r="B82" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C82" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D82" s="5"/>
       <c r="E82" s="5" t="s">
-        <v>493</v>
+        <v>482</v>
       </c>
       <c r="F82" s="5" t="s">
-        <v>546</v>
+        <v>514</v>
       </c>
       <c r="G82" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H82" s="5" t="s">
         <v>675</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" s="4" t="s">
         <v>91</v>
       </c>
       <c r="B83" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C83" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D83" s="5"/>
       <c r="E83" s="5" t="s">
-        <v>480</v>
+        <v>482</v>
       </c>
       <c r="F83" s="5" t="s">
-        <v>547</v>
+        <v>503</v>
       </c>
       <c r="G83" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H83" s="5" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" s="4" t="s">
         <v>92</v>
       </c>
       <c r="B84" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C84" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D84" s="5"/>
       <c r="E84" s="5" t="s">
-        <v>478</v>
+        <v>482</v>
       </c>
       <c r="F84" s="5" t="s">
-        <v>548</v>
+        <v>508</v>
       </c>
       <c r="G84" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H84" s="5" t="s">
-        <v>677</v>
+        <v>609</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" s="4" t="s">
         <v>93</v>
       </c>
       <c r="B85" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C85" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D85" s="5"/>
       <c r="E85" s="5" t="s">
-        <v>480</v>
+        <v>476</v>
       </c>
       <c r="F85" s="5" t="s">
-        <v>540</v>
+        <v>544</v>
       </c>
       <c r="G85" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H85" s="5" t="s">
-        <v>678</v>
+        <v>677</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" s="4" t="s">
         <v>94</v>
       </c>
       <c r="B86" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C86" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D86" s="5"/>
       <c r="E86" s="5" t="s">
         <v>475</v>
       </c>
       <c r="F86" s="5" t="s">
-        <v>542</v>
+        <v>545</v>
       </c>
       <c r="G86" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H86" s="5" t="s">
-        <v>679</v>
+        <v>678</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" s="4" t="s">
         <v>95</v>
       </c>
       <c r="B87" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C87" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D87" s="5"/>
       <c r="E87" s="5" t="s">
         <v>477</v>
       </c>
       <c r="F87" s="5" t="s">
-        <v>549</v>
+        <v>546</v>
       </c>
       <c r="G87" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H87" s="5" t="s">
-        <v>680</v>
+        <v>679</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" s="4" t="s">
         <v>96</v>
       </c>
       <c r="B88" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C88" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D88" s="5"/>
       <c r="E88" s="5" t="s">
-        <v>475</v>
+        <v>486</v>
       </c>
       <c r="F88" s="5" t="s">
-        <v>550</v>
+        <v>522</v>
       </c>
       <c r="G88" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H88" s="5" t="s">
-        <v>681</v>
+        <v>680</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" s="4" t="s">
         <v>97</v>
       </c>
       <c r="B89" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C89" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D89" s="5"/>
       <c r="E89" s="5" t="s">
-        <v>477</v>
+        <v>493</v>
       </c>
       <c r="F89" s="5" t="s">
-        <v>503</v>
+        <v>547</v>
       </c>
       <c r="G89" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H89" s="5" t="s">
-        <v>682</v>
+        <v>681</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" s="4" t="s">
         <v>98</v>
       </c>
       <c r="B90" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C90" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D90" s="5"/>
       <c r="E90" s="5" t="s">
         <v>480</v>
       </c>
       <c r="F90" s="5" t="s">
-        <v>508</v>
+        <v>548</v>
       </c>
       <c r="G90" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H90" s="5" t="s">
-        <v>683</v>
+        <v>682</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" s="4" t="s">
         <v>99</v>
       </c>
       <c r="B91" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C91" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D91" s="5"/>
       <c r="E91" s="5" t="s">
-        <v>480</v>
+        <v>478</v>
       </c>
       <c r="F91" s="5" t="s">
-        <v>535</v>
+        <v>549</v>
       </c>
       <c r="G91" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H91" s="5" t="s">
-        <v>684</v>
+        <v>683</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" s="4" t="s">
         <v>100</v>
       </c>
       <c r="B92" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C92" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D92" s="5"/>
       <c r="E92" s="5" t="s">
         <v>480</v>
       </c>
       <c r="F92" s="5" t="s">
-        <v>511</v>
+        <v>540</v>
       </c>
       <c r="G92" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H92" s="5" t="s">
-        <v>685</v>
+        <v>684</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" s="4" t="s">
         <v>101</v>
       </c>
       <c r="B93" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C93" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D93" s="5"/>
       <c r="E93" s="5" t="s">
-        <v>476</v>
+        <v>475</v>
       </c>
       <c r="F93" s="5" t="s">
-        <v>515</v>
+        <v>542</v>
       </c>
       <c r="G93" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H93" s="5" t="s">
-        <v>686</v>
+        <v>685</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" s="4" t="s">
         <v>102</v>
       </c>
       <c r="B94" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C94" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D94" s="5"/>
       <c r="E94" s="5" t="s">
-        <v>480</v>
+        <v>477</v>
       </c>
       <c r="F94" s="5" t="s">
-        <v>516</v>
+        <v>550</v>
       </c>
       <c r="G94" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H94" s="5" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" s="4" t="s">
         <v>103</v>
       </c>
       <c r="B95" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C95" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D95" s="5"/>
       <c r="E95" s="5" t="s">
-        <v>480</v>
+        <v>475</v>
       </c>
       <c r="F95" s="5" t="s">
-        <v>537</v>
+        <v>551</v>
       </c>
       <c r="G95" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H95" s="5" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" s="4" t="s">
         <v>104</v>
       </c>
       <c r="B96" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C96" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D96" s="5"/>
       <c r="E96" s="5" t="s">
-        <v>480</v>
+        <v>477</v>
       </c>
       <c r="F96" s="5" t="s">
-        <v>525</v>
+        <v>503</v>
       </c>
       <c r="G96" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H96" s="5" t="s">
-        <v>689</v>
+        <v>688</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" s="4" t="s">
         <v>105</v>
       </c>
       <c r="B97" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C97" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D97" s="5"/>
       <c r="E97" s="5" t="s">
-        <v>475</v>
+        <v>480</v>
       </c>
       <c r="F97" s="5" t="s">
-        <v>514</v>
+        <v>508</v>
       </c>
       <c r="G97" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H97" s="5" t="s">
-        <v>690</v>
+        <v>689</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" s="4" t="s">
         <v>106</v>
       </c>
       <c r="B98" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C98" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D98" s="5"/>
       <c r="E98" s="5" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
       <c r="F98" s="5" t="s">
-        <v>508</v>
+        <v>535</v>
       </c>
       <c r="G98" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H98" s="5" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" s="4" t="s">
         <v>107</v>
       </c>
       <c r="B99" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C99" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D99" s="5"/>
       <c r="E99" s="5" t="s">
-        <v>486</v>
+        <v>480</v>
       </c>
       <c r="F99" s="5" t="s">
-        <v>528</v>
+        <v>511</v>
       </c>
       <c r="G99" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H99" s="5" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" s="4" t="s">
         <v>108</v>
       </c>
       <c r="B100" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C100" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D100" s="5"/>
       <c r="E100" s="5" t="s">
-        <v>477</v>
+        <v>476</v>
       </c>
       <c r="F100" s="5" t="s">
-        <v>518</v>
+        <v>515</v>
       </c>
       <c r="G100" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H100" s="5" t="s">
-        <v>693</v>
+        <v>692</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" s="4" t="s">
         <v>109</v>
       </c>
       <c r="B101" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C101" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D101" s="5"/>
       <c r="E101" s="5" t="s">
-        <v>475</v>
+        <v>480</v>
       </c>
       <c r="F101" s="5" t="s">
-        <v>506</v>
+        <v>516</v>
       </c>
       <c r="G101" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H101" s="5" t="s">
-        <v>694</v>
+        <v>693</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" s="4" t="s">
         <v>110</v>
       </c>
       <c r="B102" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C102" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D102" s="5"/>
       <c r="E102" s="5" t="s">
-        <v>475</v>
+        <v>480</v>
       </c>
       <c r="F102" s="5" t="s">
-        <v>534</v>
+        <v>537</v>
       </c>
       <c r="G102" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H102" s="5" t="s">
-        <v>695</v>
+        <v>694</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" s="4" t="s">
         <v>111</v>
       </c>
       <c r="B103" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C103" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D103" s="5"/>
       <c r="E103" s="5" t="s">
-        <v>475</v>
+        <v>480</v>
       </c>
       <c r="F103" s="5" t="s">
-        <v>503</v>
+        <v>525</v>
       </c>
       <c r="G103" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H103" s="5" t="s">
-        <v>696</v>
+        <v>695</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" s="4" t="s">
         <v>112</v>
       </c>
       <c r="B104" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C104" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D104" s="5"/>
       <c r="E104" s="5" t="s">
-        <v>479</v>
+        <v>475</v>
       </c>
       <c r="F104" s="5" t="s">
-        <v>505</v>
+        <v>514</v>
       </c>
       <c r="G104" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H104" s="5" t="s">
-        <v>688</v>
+        <v>696</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" s="4" t="s">
         <v>113</v>
       </c>
       <c r="B105" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C105" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D105" s="5"/>
       <c r="E105" s="5" t="s">
-        <v>475</v>
+        <v>477</v>
       </c>
       <c r="F105" s="5" t="s">
-        <v>551</v>
+        <v>508</v>
       </c>
       <c r="G105" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H105" s="5" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" s="4" t="s">
         <v>114</v>
       </c>
       <c r="B106" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C106" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D106" s="5"/>
       <c r="E106" s="5" t="s">
-        <v>475</v>
+        <v>486</v>
       </c>
       <c r="F106" s="5" t="s">
-        <v>552</v>
+        <v>528</v>
       </c>
       <c r="G106" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H106" s="5" t="s">
         <v>698</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" s="4" t="s">
         <v>115</v>
       </c>
       <c r="B107" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C107" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D107" s="5"/>
       <c r="E107" s="5" t="s">
-        <v>475</v>
+        <v>477</v>
       </c>
       <c r="F107" s="5" t="s">
-        <v>514</v>
+        <v>518</v>
       </c>
       <c r="G107" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H107" s="5" t="s">
         <v>699</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" s="4" t="s">
         <v>116</v>
       </c>
       <c r="B108" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C108" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D108" s="5"/>
       <c r="E108" s="5" t="s">
-        <v>486</v>
+        <v>475</v>
       </c>
       <c r="F108" s="5" t="s">
-        <v>553</v>
+        <v>506</v>
       </c>
       <c r="G108" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H108" s="5" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" s="4" t="s">
         <v>117</v>
       </c>
       <c r="B109" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C109" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D109" s="5"/>
       <c r="E109" s="5" t="s">
-        <v>479</v>
+        <v>475</v>
       </c>
       <c r="F109" s="5" t="s">
-        <v>515</v>
+        <v>534</v>
       </c>
       <c r="G109" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H109" s="5" t="s">
         <v>701</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" s="4" t="s">
         <v>118</v>
       </c>
       <c r="B110" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C110" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D110" s="5"/>
       <c r="E110" s="5" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="F110" s="5" t="s">
-        <v>554</v>
+        <v>503</v>
       </c>
       <c r="G110" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H110" s="5" t="s">
         <v>702</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" s="4" t="s">
         <v>119</v>
       </c>
       <c r="B111" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C111" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D111" s="5"/>
       <c r="E111" s="5" t="s">
-        <v>475</v>
+        <v>479</v>
       </c>
       <c r="F111" s="5" t="s">
-        <v>555</v>
+        <v>505</v>
       </c>
       <c r="G111" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H111" s="5" t="s">
-        <v>703</v>
+        <v>694</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" s="4" t="s">
         <v>120</v>
       </c>
       <c r="B112" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C112" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D112" s="5"/>
       <c r="E112" s="5" t="s">
         <v>475</v>
       </c>
       <c r="F112" s="5" t="s">
-        <v>514</v>
+        <v>552</v>
       </c>
       <c r="G112" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H112" s="5" t="s">
-        <v>704</v>
+        <v>703</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" s="4" t="s">
         <v>121</v>
       </c>
       <c r="B113" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C113" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D113" s="5"/>
       <c r="E113" s="5" t="s">
         <v>475</v>
       </c>
       <c r="F113" s="5" t="s">
-        <v>556</v>
+        <v>553</v>
       </c>
       <c r="G113" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H113" s="5" t="s">
-        <v>705</v>
+        <v>704</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" s="4" t="s">
         <v>122</v>
       </c>
       <c r="B114" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C114" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D114" s="5"/>
       <c r="E114" s="5" t="s">
-        <v>476</v>
+        <v>475</v>
       </c>
       <c r="F114" s="5" t="s">
-        <v>505</v>
+        <v>514</v>
       </c>
       <c r="G114" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H114" s="5" t="s">
-        <v>706</v>
+        <v>705</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" s="4" t="s">
         <v>123</v>
       </c>
       <c r="B115" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C115" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D115" s="5"/>
       <c r="E115" s="5" t="s">
-        <v>477</v>
+        <v>486</v>
       </c>
       <c r="F115" s="5" t="s">
-        <v>526</v>
+        <v>554</v>
       </c>
       <c r="G115" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H115" s="5" t="s">
-        <v>707</v>
+        <v>706</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" s="4" t="s">
         <v>124</v>
       </c>
       <c r="B116" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C116" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D116" s="5"/>
       <c r="E116" s="5" t="s">
-        <v>482</v>
+        <v>479</v>
       </c>
       <c r="F116" s="5" t="s">
-        <v>543</v>
+        <v>515</v>
       </c>
       <c r="G116" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H116" s="5" t="s">
-        <v>708</v>
+        <v>707</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" s="4" t="s">
         <v>125</v>
       </c>
       <c r="B117" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C117" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D117" s="5"/>
       <c r="E117" s="5" t="s">
         <v>477</v>
       </c>
       <c r="F117" s="5" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
       <c r="G117" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H117" s="5" t="s">
-        <v>709</v>
+        <v>708</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" s="4" t="s">
         <v>126</v>
       </c>
       <c r="B118" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C118" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D118" s="5"/>
       <c r="E118" s="5" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="F118" s="5" t="s">
-        <v>520</v>
+        <v>556</v>
       </c>
       <c r="G118" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H118" s="5" t="s">
-        <v>710</v>
+        <v>709</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" s="4" t="s">
         <v>127</v>
       </c>
       <c r="B119" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C119" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D119" s="5"/>
       <c r="E119" s="5" t="s">
-        <v>480</v>
+        <v>475</v>
       </c>
       <c r="F119" s="5" t="s">
-        <v>557</v>
+        <v>514</v>
       </c>
       <c r="G119" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H119" s="5" t="s">
-        <v>711</v>
+        <v>710</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" s="4" t="s">
         <v>128</v>
       </c>
       <c r="B120" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C120" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D120" s="5"/>
       <c r="E120" s="5" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="F120" s="5" t="s">
-        <v>541</v>
+        <v>557</v>
       </c>
       <c r="G120" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H120" s="5" t="s">
-        <v>712</v>
+        <v>711</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" s="4" t="s">
         <v>129</v>
       </c>
       <c r="B121" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C121" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D121" s="5"/>
       <c r="E121" s="5" t="s">
-        <v>482</v>
+        <v>476</v>
       </c>
       <c r="F121" s="5" t="s">
-        <v>525</v>
+        <v>505</v>
       </c>
       <c r="G121" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H121" s="5" t="s">
-        <v>713</v>
+        <v>712</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" s="4" t="s">
         <v>130</v>
       </c>
       <c r="B122" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C122" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D122" s="5"/>
       <c r="E122" s="5" t="s">
-        <v>475</v>
+        <v>477</v>
       </c>
       <c r="F122" s="5" t="s">
-        <v>558</v>
+        <v>526</v>
       </c>
       <c r="G122" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H122" s="5" t="s">
-        <v>714</v>
+        <v>713</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" s="4" t="s">
         <v>131</v>
       </c>
       <c r="B123" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C123" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D123" s="5"/>
       <c r="E123" s="5" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F123" s="5" t="s">
-        <v>559</v>
+        <v>543</v>
       </c>
       <c r="G123" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H123" s="5" t="s">
-        <v>715</v>
+        <v>714</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" s="4" t="s">
         <v>132</v>
       </c>
       <c r="B124" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C124" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D124" s="5"/>
       <c r="E124" s="5" t="s">
-        <v>480</v>
+        <v>477</v>
       </c>
       <c r="F124" s="5" t="s">
-        <v>526</v>
+        <v>555</v>
       </c>
       <c r="G124" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H124" s="5" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" s="4" t="s">
         <v>133</v>
       </c>
       <c r="B125" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C125" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D125" s="5"/>
       <c r="E125" s="5" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="F125" s="5" t="s">
-        <v>560</v>
+        <v>520</v>
       </c>
       <c r="G125" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H125" s="5" t="s">
-        <v>717</v>
+        <v>716</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" s="4" t="s">
         <v>134</v>
       </c>
       <c r="B126" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C126" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D126" s="5"/>
       <c r="E126" s="5" t="s">
-        <v>482</v>
+        <v>480</v>
       </c>
       <c r="F126" s="5" t="s">
-        <v>561</v>
+        <v>558</v>
       </c>
       <c r="G126" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H126" s="5" t="s">
-        <v>718</v>
+        <v>717</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" s="4" t="s">
         <v>135</v>
       </c>
       <c r="B127" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C127" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D127" s="5"/>
       <c r="E127" s="5" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="F127" s="5" t="s">
-        <v>562</v>
+        <v>541</v>
       </c>
       <c r="G127" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H127" s="5" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" s="4" t="s">
         <v>136</v>
       </c>
       <c r="B128" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C128" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D128" s="5"/>
       <c r="E128" s="5" t="s">
-        <v>480</v>
+        <v>482</v>
       </c>
       <c r="F128" s="5" t="s">
-        <v>515</v>
+        <v>525</v>
       </c>
       <c r="G128" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H128" s="5" t="s">
-        <v>720</v>
+        <v>719</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" s="4" t="s">
         <v>137</v>
       </c>
       <c r="B129" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C129" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D129" s="5"/>
       <c r="E129" s="5" t="s">
-        <v>480</v>
+        <v>475</v>
       </c>
       <c r="F129" s="5" t="s">
-        <v>506</v>
+        <v>559</v>
       </c>
       <c r="G129" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H129" s="5" t="s">
-        <v>721</v>
+        <v>720</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" s="4" t="s">
         <v>138</v>
       </c>
       <c r="B130" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C130" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D130" s="5"/>
       <c r="E130" s="5" t="s">
-        <v>477</v>
+        <v>479</v>
       </c>
       <c r="F130" s="5" t="s">
-        <v>515</v>
+        <v>560</v>
       </c>
       <c r="G130" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H130" s="5" t="s">
-        <v>651</v>
+        <v>721</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" s="4" t="s">
         <v>139</v>
       </c>
       <c r="B131" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C131" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D131" s="5"/>
       <c r="E131" s="5" t="s">
-        <v>476</v>
+        <v>480</v>
       </c>
       <c r="F131" s="5" t="s">
-        <v>563</v>
+        <v>526</v>
       </c>
       <c r="G131" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H131" s="5" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" s="4" t="s">
         <v>140</v>
       </c>
       <c r="B132" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C132" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D132" s="5"/>
       <c r="E132" s="5" t="s">
-        <v>479</v>
+        <v>476</v>
       </c>
       <c r="F132" s="5" t="s">
-        <v>529</v>
+        <v>561</v>
       </c>
       <c r="G132" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H132" s="5" t="s">
         <v>723</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" s="4" t="s">
         <v>141</v>
       </c>
       <c r="B133" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C133" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D133" s="5"/>
       <c r="E133" s="5" t="s">
-        <v>476</v>
+        <v>482</v>
       </c>
       <c r="F133" s="5" t="s">
-        <v>564</v>
+        <v>562</v>
       </c>
       <c r="G133" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H133" s="5" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" s="4" t="s">
         <v>142</v>
       </c>
       <c r="B134" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C134" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D134" s="5"/>
       <c r="E134" s="5" t="s">
-        <v>490</v>
+        <v>476</v>
       </c>
       <c r="F134" s="5" t="s">
-        <v>557</v>
+        <v>563</v>
       </c>
       <c r="G134" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H134" s="5" t="s">
         <v>725</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" s="4" t="s">
         <v>143</v>
       </c>
       <c r="B135" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C135" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D135" s="5"/>
       <c r="E135" s="5" t="s">
         <v>480</v>
       </c>
       <c r="F135" s="5" t="s">
-        <v>534</v>
+        <v>515</v>
       </c>
       <c r="G135" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H135" s="5" t="s">
         <v>726</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" s="4" t="s">
         <v>144</v>
       </c>
       <c r="B136" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C136" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D136" s="5"/>
       <c r="E136" s="5" t="s">
-        <v>494</v>
+        <v>480</v>
       </c>
       <c r="F136" s="5" t="s">
-        <v>530</v>
+        <v>506</v>
       </c>
       <c r="G136" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H136" s="5" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" s="4" t="s">
         <v>145</v>
       </c>
       <c r="B137" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C137" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D137" s="5"/>
       <c r="E137" s="5" t="s">
-        <v>483</v>
+        <v>477</v>
       </c>
       <c r="F137" s="5" t="s">
-        <v>565</v>
+        <v>515</v>
       </c>
       <c r="G137" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H137" s="5" t="s">
-        <v>728</v>
+        <v>651</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" s="4" t="s">
         <v>146</v>
       </c>
       <c r="B138" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C138" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D138" s="5"/>
       <c r="E138" s="5" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="F138" s="5" t="s">
-        <v>517</v>
+        <v>564</v>
       </c>
       <c r="G138" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H138" s="5" t="s">
-        <v>729</v>
+        <v>728</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" s="4" t="s">
         <v>147</v>
       </c>
       <c r="B139" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C139" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D139" s="5"/>
       <c r="E139" s="5" t="s">
-        <v>475</v>
+        <v>479</v>
       </c>
       <c r="F139" s="5" t="s">
-        <v>566</v>
+        <v>529</v>
       </c>
       <c r="G139" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H139" s="5" t="s">
-        <v>730</v>
+        <v>729</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" s="4" t="s">
         <v>148</v>
       </c>
       <c r="B140" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C140" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D140" s="5"/>
       <c r="E140" s="5" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="F140" s="5" t="s">
-        <v>514</v>
+        <v>565</v>
       </c>
       <c r="G140" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H140" s="5" t="s">
-        <v>731</v>
+        <v>730</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" s="4" t="s">
         <v>149</v>
       </c>
       <c r="B141" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C141" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D141" s="5"/>
       <c r="E141" s="5" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F141" s="5" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
       <c r="G141" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H141" s="5" t="s">
-        <v>732</v>
+        <v>731</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" s="4" t="s">
         <v>150</v>
       </c>
       <c r="B142" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C142" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D142" s="5"/>
       <c r="E142" s="5" t="s">
-        <v>475</v>
+        <v>480</v>
       </c>
       <c r="F142" s="5" t="s">
-        <v>537</v>
+        <v>534</v>
       </c>
       <c r="G142" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H142" s="5" t="s">
-        <v>733</v>
+        <v>732</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" s="4" t="s">
         <v>151</v>
       </c>
       <c r="B143" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C143" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D143" s="5"/>
       <c r="E143" s="5" t="s">
-        <v>482</v>
+        <v>494</v>
       </c>
       <c r="F143" s="5" t="s">
-        <v>524</v>
+        <v>530</v>
       </c>
       <c r="G143" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H143" s="5" t="s">
-        <v>734</v>
+        <v>733</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" s="4" t="s">
         <v>152</v>
       </c>
       <c r="B144" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C144" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D144" s="5"/>
       <c r="E144" s="5" t="s">
-        <v>486</v>
+        <v>483</v>
       </c>
       <c r="F144" s="5" t="s">
-        <v>522</v>
+        <v>566</v>
       </c>
       <c r="G144" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H144" s="5" t="s">
-        <v>692</v>
+        <v>734</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" s="4" t="s">
         <v>153</v>
       </c>
       <c r="B145" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C145" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D145" s="5"/>
       <c r="E145" s="5" t="s">
-        <v>482</v>
+        <v>475</v>
       </c>
       <c r="F145" s="5" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="G145" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H145" s="5" t="s">
         <v>735</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" s="4" t="s">
         <v>154</v>
       </c>
       <c r="B146" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C146" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D146" s="5"/>
       <c r="E146" s="5" t="s">
-        <v>479</v>
+        <v>475</v>
       </c>
       <c r="F146" s="5" t="s">
         <v>567</v>
       </c>
       <c r="G146" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H146" s="5" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" s="4" t="s">
         <v>155</v>
       </c>
       <c r="B147" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C147" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D147" s="5"/>
       <c r="E147" s="5" t="s">
         <v>475</v>
       </c>
       <c r="F147" s="5" t="s">
-        <v>568</v>
+        <v>514</v>
       </c>
       <c r="G147" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H147" s="5" t="s">
         <v>737</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" s="4" t="s">
         <v>156</v>
       </c>
       <c r="B148" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C148" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D148" s="5"/>
       <c r="E148" s="5" t="s">
-        <v>495</v>
+        <v>489</v>
       </c>
       <c r="F148" s="5" t="s">
-        <v>569</v>
+        <v>558</v>
       </c>
       <c r="G148" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H148" s="5" t="s">
         <v>738</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" s="4" t="s">
         <v>157</v>
       </c>
       <c r="B149" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C149" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D149" s="5"/>
       <c r="E149" s="5" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="F149" s="5" t="s">
-        <v>514</v>
+        <v>537</v>
       </c>
       <c r="G149" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H149" s="5" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" s="4" t="s">
         <v>158</v>
       </c>
       <c r="B150" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C150" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D150" s="5"/>
       <c r="E150" s="5" t="s">
-        <v>496</v>
+        <v>482</v>
       </c>
       <c r="F150" s="5" t="s">
-        <v>570</v>
+        <v>524</v>
       </c>
       <c r="G150" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H150" s="5" t="s">
         <v>740</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" s="4" t="s">
         <v>159</v>
       </c>
       <c r="B151" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C151" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D151" s="5"/>
       <c r="E151" s="5" t="s">
-        <v>482</v>
+        <v>486</v>
       </c>
       <c r="F151" s="5" t="s">
-        <v>571</v>
+        <v>522</v>
       </c>
       <c r="G151" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H151" s="5" t="s">
-        <v>741</v>
+        <v>698</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" s="4" t="s">
         <v>160</v>
       </c>
       <c r="B152" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C152" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D152" s="5"/>
       <c r="E152" s="5" t="s">
-        <v>475</v>
+        <v>482</v>
       </c>
       <c r="F152" s="5" t="s">
-        <v>522</v>
+        <v>519</v>
       </c>
       <c r="G152" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H152" s="5" t="s">
-        <v>742</v>
+        <v>741</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" s="4" t="s">
         <v>161</v>
       </c>
       <c r="B153" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C153" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D153" s="5"/>
       <c r="E153" s="5" t="s">
-        <v>481</v>
+        <v>479</v>
       </c>
       <c r="F153" s="5" t="s">
-        <v>500</v>
+        <v>568</v>
       </c>
       <c r="G153" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H153" s="5" t="s">
-        <v>743</v>
+        <v>742</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" s="4" t="s">
         <v>162</v>
       </c>
       <c r="B154" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C154" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D154" s="5"/>
       <c r="E154" s="5" t="s">
-        <v>489</v>
+        <v>475</v>
       </c>
       <c r="F154" s="5" t="s">
-        <v>500</v>
+        <v>569</v>
       </c>
       <c r="G154" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H154" s="5" t="s">
-        <v>688</v>
+        <v>743</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155" s="4" t="s">
         <v>163</v>
       </c>
       <c r="B155" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C155" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D155" s="5"/>
       <c r="E155" s="5" t="s">
-        <v>482</v>
+        <v>495</v>
       </c>
       <c r="F155" s="5" t="s">
-        <v>515</v>
+        <v>570</v>
       </c>
       <c r="G155" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H155" s="5" t="s">
-        <v>639</v>
+        <v>744</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156" s="4" t="s">
         <v>164</v>
       </c>
       <c r="B156" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C156" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D156" s="5"/>
       <c r="E156" s="5" t="s">
-        <v>485</v>
+        <v>477</v>
       </c>
       <c r="F156" s="5" t="s">
-        <v>557</v>
+        <v>514</v>
       </c>
       <c r="G156" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H156" s="5" t="s">
-        <v>744</v>
+        <v>675</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157" s="4" t="s">
         <v>165</v>
       </c>
       <c r="B157" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C157" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D157" s="5"/>
       <c r="E157" s="5" t="s">
-        <v>476</v>
+        <v>496</v>
       </c>
       <c r="F157" s="5" t="s">
-        <v>539</v>
+        <v>571</v>
       </c>
       <c r="G157" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H157" s="5" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158" s="4" t="s">
         <v>166</v>
       </c>
       <c r="B158" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C158" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D158" s="5"/>
       <c r="E158" s="5" t="s">
         <v>482</v>
       </c>
       <c r="F158" s="5" t="s">
         <v>572</v>
       </c>
       <c r="G158" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H158" s="5" t="s">
         <v>746</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159" s="4" t="s">
         <v>167</v>
       </c>
       <c r="B159" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C159" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D159" s="5"/>
       <c r="E159" s="5" t="s">
         <v>475</v>
       </c>
       <c r="F159" s="5" t="s">
-        <v>510</v>
+        <v>522</v>
       </c>
       <c r="G159" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H159" s="5" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160" s="4" t="s">
         <v>168</v>
       </c>
       <c r="B160" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C160" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D160" s="5"/>
       <c r="E160" s="5" t="s">
-        <v>475</v>
+        <v>481</v>
       </c>
       <c r="F160" s="5" t="s">
-        <v>554</v>
+        <v>500</v>
       </c>
       <c r="G160" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H160" s="5" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161" s="4" t="s">
         <v>169</v>
       </c>
       <c r="B161" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C161" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D161" s="5"/>
       <c r="E161" s="5" t="s">
-        <v>475</v>
+        <v>489</v>
       </c>
       <c r="F161" s="5" t="s">
-        <v>514</v>
+        <v>500</v>
       </c>
       <c r="G161" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H161" s="5" t="s">
-        <v>749</v>
+        <v>694</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162" s="4" t="s">
         <v>170</v>
       </c>
       <c r="B162" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C162" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D162" s="5"/>
       <c r="E162" s="5" t="s">
-        <v>486</v>
+        <v>482</v>
       </c>
       <c r="F162" s="5" t="s">
-        <v>573</v>
+        <v>515</v>
       </c>
       <c r="G162" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H162" s="5" t="s">
-        <v>750</v>
+        <v>639</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163" s="4" t="s">
         <v>171</v>
       </c>
       <c r="B163" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C163" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D163" s="5"/>
       <c r="E163" s="5" t="s">
-        <v>496</v>
+        <v>485</v>
       </c>
       <c r="F163" s="5" t="s">
-        <v>574</v>
+        <v>558</v>
       </c>
       <c r="G163" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H163" s="5" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164" s="4" t="s">
         <v>172</v>
       </c>
       <c r="B164" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C164" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D164" s="5"/>
       <c r="E164" s="5" t="s">
-        <v>482</v>
+        <v>476</v>
       </c>
       <c r="F164" s="5" t="s">
-        <v>558</v>
+        <v>539</v>
       </c>
       <c r="G164" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H164" s="5" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165" s="4" t="s">
         <v>173</v>
       </c>
       <c r="B165" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C165" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D165" s="5"/>
       <c r="E165" s="5" t="s">
-        <v>475</v>
+        <v>482</v>
       </c>
       <c r="F165" s="5" t="s">
-        <v>575</v>
+        <v>573</v>
       </c>
       <c r="G165" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H165" s="5" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166" s="4" t="s">
         <v>174</v>
       </c>
       <c r="B166" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C166" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D166" s="5"/>
       <c r="E166" s="5" t="s">
-        <v>476</v>
+        <v>475</v>
       </c>
       <c r="F166" s="5" t="s">
-        <v>534</v>
+        <v>510</v>
       </c>
       <c r="G166" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H166" s="5" t="s">
-        <v>632</v>
+        <v>752</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167" s="4" t="s">
         <v>175</v>
       </c>
       <c r="B167" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C167" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D167" s="5"/>
       <c r="E167" s="5" t="s">
-        <v>478</v>
+        <v>475</v>
       </c>
       <c r="F167" s="5" t="s">
-        <v>576</v>
+        <v>555</v>
       </c>
       <c r="G167" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H167" s="5" t="s">
-        <v>754</v>
+        <v>753</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168" s="4" t="s">
         <v>176</v>
       </c>
       <c r="B168" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C168" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D168" s="5"/>
       <c r="E168" s="5" t="s">
-        <v>491</v>
+        <v>475</v>
       </c>
       <c r="F168" s="5" t="s">
-        <v>503</v>
+        <v>514</v>
       </c>
       <c r="G168" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H168" s="5" t="s">
-        <v>755</v>
+        <v>754</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169" s="4" t="s">
         <v>177</v>
       </c>
       <c r="B169" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C169" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D169" s="5"/>
       <c r="E169" s="5" t="s">
-        <v>475</v>
+        <v>486</v>
       </c>
       <c r="F169" s="5" t="s">
-        <v>519</v>
+        <v>574</v>
       </c>
       <c r="G169" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H169" s="5" t="s">
-        <v>737</v>
+        <v>755</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170" s="4" t="s">
         <v>178</v>
       </c>
       <c r="B170" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C170" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D170" s="5"/>
       <c r="E170" s="5" t="s">
-        <v>478</v>
+        <v>496</v>
       </c>
       <c r="F170" s="5" t="s">
-        <v>527</v>
+        <v>575</v>
       </c>
       <c r="G170" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H170" s="5" t="s">
         <v>756</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171" s="4" t="s">
         <v>179</v>
       </c>
       <c r="B171" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C171" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D171" s="5"/>
       <c r="E171" s="5" t="s">
-        <v>478</v>
+        <v>482</v>
       </c>
       <c r="F171" s="5" t="s">
-        <v>520</v>
+        <v>559</v>
       </c>
       <c r="G171" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H171" s="5" t="s">
-        <v>612</v>
+        <v>757</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172" s="4" t="s">
         <v>180</v>
       </c>
       <c r="B172" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C172" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D172" s="5"/>
       <c r="E172" s="5" t="s">
-        <v>478</v>
+        <v>475</v>
       </c>
       <c r="F172" s="5" t="s">
-        <v>525</v>
+        <v>576</v>
       </c>
       <c r="G172" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H172" s="5" t="s">
-        <v>757</v>
+        <v>758</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173" s="4" t="s">
         <v>181</v>
       </c>
       <c r="B173" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C173" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D173" s="5"/>
       <c r="E173" s="5" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="F173" s="5" t="s">
-        <v>541</v>
+        <v>534</v>
       </c>
       <c r="G173" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H173" s="5" t="s">
-        <v>674</v>
+        <v>632</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174" s="4" t="s">
         <v>182</v>
       </c>
       <c r="B174" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C174" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D174" s="5"/>
       <c r="E174" s="5" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="F174" s="5" t="s">
-        <v>500</v>
+        <v>577</v>
       </c>
       <c r="G174" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H174" s="5" t="s">
-        <v>758</v>
+        <v>759</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175" s="4" t="s">
         <v>183</v>
       </c>
       <c r="B175" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C175" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D175" s="5"/>
       <c r="E175" s="5" t="s">
-        <v>483</v>
+        <v>491</v>
       </c>
       <c r="F175" s="5" t="s">
-        <v>530</v>
+        <v>503</v>
       </c>
       <c r="G175" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H175" s="5" t="s">
-        <v>624</v>
+        <v>760</v>
       </c>
     </row>
     <row r="176" spans="1:8">
       <c r="A176" s="4" t="s">
         <v>184</v>
       </c>
       <c r="B176" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C176" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D176" s="5"/>
       <c r="E176" s="5" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="F176" s="5" t="s">
-        <v>557</v>
+        <v>519</v>
       </c>
       <c r="G176" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H176" s="5" t="s">
-        <v>702</v>
+        <v>743</v>
       </c>
     </row>
     <row r="177" spans="1:8">
       <c r="A177" s="4" t="s">
         <v>185</v>
       </c>
       <c r="B177" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C177" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D177" s="5"/>
       <c r="E177" s="5" t="s">
-        <v>483</v>
+        <v>478</v>
       </c>
       <c r="F177" s="5" t="s">
-        <v>565</v>
+        <v>527</v>
       </c>
       <c r="G177" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H177" s="5" t="s">
-        <v>759</v>
+        <v>761</v>
       </c>
     </row>
     <row r="178" spans="1:8">
       <c r="A178" s="4" t="s">
         <v>186</v>
       </c>
       <c r="B178" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C178" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D178" s="5"/>
       <c r="E178" s="5" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="F178" s="5" t="s">
-        <v>558</v>
+        <v>520</v>
       </c>
       <c r="G178" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H178" s="5" t="s">
-        <v>760</v>
+        <v>612</v>
       </c>
     </row>
     <row r="179" spans="1:8">
       <c r="A179" s="4" t="s">
         <v>187</v>
       </c>
       <c r="B179" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C179" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D179" s="5"/>
       <c r="E179" s="5" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="F179" s="5" t="s">
-        <v>560</v>
+        <v>525</v>
       </c>
       <c r="G179" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H179" s="5" t="s">
-        <v>761</v>
+        <v>762</v>
       </c>
     </row>
     <row r="180" spans="1:8">
       <c r="A180" s="4" t="s">
         <v>188</v>
       </c>
       <c r="B180" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C180" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D180" s="5"/>
       <c r="E180" s="5" t="s">
-        <v>478</v>
+        <v>475</v>
       </c>
       <c r="F180" s="5" t="s">
-        <v>505</v>
+        <v>541</v>
       </c>
       <c r="G180" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H180" s="5" t="s">
-        <v>643</v>
+        <v>680</v>
       </c>
     </row>
     <row r="181" spans="1:8">
       <c r="A181" s="4" t="s">
         <v>189</v>
       </c>
       <c r="B181" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C181" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D181" s="5"/>
       <c r="E181" s="5" t="s">
-        <v>480</v>
+        <v>475</v>
       </c>
       <c r="F181" s="5" t="s">
-        <v>541</v>
+        <v>500</v>
       </c>
       <c r="G181" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H181" s="5" t="s">
-        <v>762</v>
+        <v>763</v>
       </c>
     </row>
     <row r="182" spans="1:8">
       <c r="A182" s="4" t="s">
         <v>190</v>
       </c>
       <c r="B182" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C182" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D182" s="5"/>
       <c r="E182" s="5" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F182" s="5" t="s">
-        <v>505</v>
+        <v>530</v>
       </c>
       <c r="G182" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H182" s="5" t="s">
-        <v>643</v>
+        <v>624</v>
       </c>
     </row>
     <row r="183" spans="1:8">
       <c r="A183" s="4" t="s">
         <v>191</v>
       </c>
       <c r="B183" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C183" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D183" s="5"/>
       <c r="E183" s="5" t="s">
-        <v>478</v>
+        <v>477</v>
       </c>
       <c r="F183" s="5" t="s">
-        <v>520</v>
+        <v>558</v>
       </c>
       <c r="G183" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H183" s="5" t="s">
-        <v>763</v>
+        <v>708</v>
       </c>
     </row>
     <row r="184" spans="1:8">
       <c r="A184" s="4" t="s">
         <v>192</v>
       </c>
       <c r="B184" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C184" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D184" s="5"/>
       <c r="E184" s="5" t="s">
-        <v>476</v>
+        <v>483</v>
       </c>
       <c r="F184" s="5" t="s">
-        <v>577</v>
+        <v>566</v>
       </c>
       <c r="G184" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H184" s="5" t="s">
-        <v>627</v>
+        <v>764</v>
       </c>
     </row>
     <row r="185" spans="1:8">
       <c r="A185" s="4" t="s">
         <v>193</v>
       </c>
       <c r="B185" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C185" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D185" s="5"/>
       <c r="E185" s="5" t="s">
         <v>475</v>
       </c>
       <c r="F185" s="5" t="s">
-        <v>570</v>
+        <v>559</v>
       </c>
       <c r="G185" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H185" s="5" t="s">
-        <v>764</v>
+        <v>765</v>
       </c>
     </row>
     <row r="186" spans="1:8">
       <c r="A186" s="4" t="s">
         <v>194</v>
       </c>
       <c r="B186" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C186" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D186" s="5"/>
       <c r="E186" s="5" t="s">
         <v>475</v>
       </c>
       <c r="F186" s="5" t="s">
-        <v>563</v>
+        <v>561</v>
       </c>
       <c r="G186" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H186" s="5" t="s">
-        <v>765</v>
+        <v>766</v>
       </c>
     </row>
     <row r="187" spans="1:8">
       <c r="A187" s="4" t="s">
         <v>195</v>
       </c>
       <c r="B187" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C187" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D187" s="5"/>
       <c r="E187" s="5" t="s">
-        <v>479</v>
+        <v>478</v>
       </c>
       <c r="F187" s="5" t="s">
         <v>505</v>
       </c>
       <c r="G187" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H187" s="5" t="s">
-        <v>766</v>
+        <v>643</v>
       </c>
     </row>
     <row r="188" spans="1:8">
       <c r="A188" s="4" t="s">
         <v>196</v>
       </c>
       <c r="B188" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C188" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D188" s="5"/>
       <c r="E188" s="5" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
       <c r="F188" s="5" t="s">
-        <v>578</v>
+        <v>541</v>
       </c>
       <c r="G188" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H188" s="5" t="s">
         <v>767</v>
       </c>
     </row>
     <row r="189" spans="1:8">
       <c r="A189" s="4" t="s">
         <v>197</v>
       </c>
       <c r="B189" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C189" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D189" s="5"/>
       <c r="E189" s="5" t="s">
-        <v>480</v>
+        <v>478</v>
       </c>
       <c r="F189" s="5" t="s">
-        <v>547</v>
+        <v>505</v>
       </c>
       <c r="G189" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H189" s="5" t="s">
-        <v>768</v>
+        <v>643</v>
       </c>
     </row>
     <row r="190" spans="1:8">
       <c r="A190" s="4" t="s">
         <v>198</v>
       </c>
       <c r="B190" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C190" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D190" s="5"/>
       <c r="E190" s="5" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F190" s="5" t="s">
-        <v>506</v>
+        <v>520</v>
       </c>
       <c r="G190" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H190" s="5" t="s">
-        <v>769</v>
+        <v>768</v>
       </c>
     </row>
     <row r="191" spans="1:8">
       <c r="A191" s="4" t="s">
         <v>199</v>
       </c>
       <c r="B191" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C191" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D191" s="5"/>
       <c r="E191" s="5" t="s">
-        <v>478</v>
+        <v>476</v>
       </c>
       <c r="F191" s="5" t="s">
-        <v>528</v>
+        <v>578</v>
       </c>
       <c r="G191" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H191" s="5" t="s">
-        <v>770</v>
+        <v>627</v>
       </c>
     </row>
     <row r="192" spans="1:8">
       <c r="A192" s="4" t="s">
         <v>200</v>
       </c>
       <c r="B192" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C192" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D192" s="5"/>
       <c r="E192" s="5" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="F192" s="5" t="s">
-        <v>579</v>
+        <v>571</v>
       </c>
       <c r="G192" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H192" s="5" t="s">
-        <v>674</v>
+        <v>769</v>
       </c>
     </row>
     <row r="193" spans="1:8">
       <c r="A193" s="4" t="s">
         <v>201</v>
       </c>
       <c r="B193" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C193" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D193" s="5"/>
       <c r="E193" s="5" t="s">
-        <v>478</v>
+        <v>475</v>
       </c>
       <c r="F193" s="5" t="s">
-        <v>554</v>
+        <v>564</v>
       </c>
       <c r="G193" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H193" s="5" t="s">
-        <v>771</v>
+        <v>770</v>
       </c>
     </row>
     <row r="194" spans="1:8">
       <c r="A194" s="4" t="s">
         <v>202</v>
       </c>
       <c r="B194" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C194" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D194" s="5"/>
       <c r="E194" s="5" t="s">
-        <v>483</v>
+        <v>479</v>
       </c>
       <c r="F194" s="5" t="s">
-        <v>580</v>
+        <v>505</v>
       </c>
       <c r="G194" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H194" s="5" t="s">
-        <v>772</v>
+        <v>771</v>
       </c>
     </row>
     <row r="195" spans="1:8">
       <c r="A195" s="4" t="s">
         <v>203</v>
       </c>
       <c r="B195" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C195" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D195" s="5"/>
       <c r="E195" s="5" t="s">
-        <v>479</v>
+        <v>477</v>
       </c>
       <c r="F195" s="5" t="s">
-        <v>535</v>
+        <v>579</v>
       </c>
       <c r="G195" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H195" s="5" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
     </row>
     <row r="196" spans="1:8">
       <c r="A196" s="4" t="s">
         <v>204</v>
       </c>
       <c r="B196" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C196" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D196" s="5"/>
       <c r="E196" s="5" t="s">
-        <v>475</v>
+        <v>480</v>
       </c>
       <c r="F196" s="5" t="s">
-        <v>565</v>
+        <v>548</v>
       </c>
       <c r="G196" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H196" s="5" t="s">
-        <v>650</v>
+        <v>773</v>
       </c>
     </row>
     <row r="197" spans="1:8">
       <c r="A197" s="4" t="s">
         <v>205</v>
       </c>
       <c r="B197" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C197" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D197" s="5"/>
       <c r="E197" s="5" t="s">
         <v>476</v>
       </c>
       <c r="F197" s="5" t="s">
-        <v>581</v>
+        <v>506</v>
       </c>
       <c r="G197" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H197" s="5" t="s">
         <v>774</v>
       </c>
     </row>
     <row r="198" spans="1:8">
       <c r="A198" s="4" t="s">
         <v>206</v>
       </c>
       <c r="B198" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C198" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D198" s="5"/>
       <c r="E198" s="5" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F198" s="5" t="s">
-        <v>508</v>
+        <v>528</v>
       </c>
       <c r="G198" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H198" s="5" t="s">
-        <v>691</v>
+        <v>775</v>
       </c>
     </row>
     <row r="199" spans="1:8">
       <c r="A199" s="4" t="s">
         <v>207</v>
       </c>
       <c r="B199" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C199" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D199" s="5"/>
       <c r="E199" s="5" t="s">
-        <v>475</v>
+        <v>477</v>
       </c>
       <c r="F199" s="5" t="s">
-        <v>503</v>
+        <v>580</v>
       </c>
       <c r="G199" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H199" s="5" t="s">
-        <v>739</v>
+        <v>680</v>
       </c>
     </row>
     <row r="200" spans="1:8">
       <c r="A200" s="4" t="s">
         <v>208</v>
       </c>
       <c r="B200" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C200" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D200" s="5"/>
       <c r="E200" s="5" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F200" s="5" t="s">
-        <v>547</v>
+        <v>555</v>
       </c>
       <c r="G200" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H200" s="5" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
     </row>
     <row r="201" spans="1:8">
       <c r="A201" s="4" t="s">
         <v>209</v>
       </c>
       <c r="B201" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C201" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D201" s="5"/>
       <c r="E201" s="5" t="s">
-        <v>484</v>
+        <v>483</v>
       </c>
       <c r="F201" s="5" t="s">
-        <v>519</v>
+        <v>581</v>
       </c>
       <c r="G201" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H201" s="5" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
     </row>
     <row r="202" spans="1:8">
       <c r="A202" s="4" t="s">
         <v>210</v>
       </c>
       <c r="B202" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C202" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D202" s="5"/>
       <c r="E202" s="5" t="s">
-        <v>480</v>
+        <v>479</v>
       </c>
       <c r="F202" s="5" t="s">
-        <v>510</v>
+        <v>535</v>
       </c>
       <c r="G202" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H202" s="5" t="s">
-        <v>760</v>
+        <v>778</v>
       </c>
     </row>
     <row r="203" spans="1:8">
       <c r="A203" s="4" t="s">
         <v>211</v>
       </c>
       <c r="B203" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C203" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D203" s="5"/>
       <c r="E203" s="5" t="s">
-        <v>478</v>
+        <v>475</v>
       </c>
       <c r="F203" s="5" t="s">
-        <v>499</v>
+        <v>566</v>
       </c>
       <c r="G203" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H203" s="5" t="s">
-        <v>777</v>
+        <v>650</v>
       </c>
     </row>
     <row r="204" spans="1:8">
       <c r="A204" s="4" t="s">
         <v>212</v>
       </c>
       <c r="B204" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C204" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D204" s="5"/>
       <c r="E204" s="5" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="F204" s="5" t="s">
-        <v>503</v>
+        <v>582</v>
       </c>
       <c r="G204" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H204" s="5" t="s">
-        <v>778</v>
+        <v>779</v>
       </c>
     </row>
     <row r="205" spans="1:8">
       <c r="A205" s="4" t="s">
         <v>213</v>
       </c>
       <c r="B205" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C205" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D205" s="5"/>
       <c r="E205" s="5" t="s">
-        <v>480</v>
+        <v>476</v>
       </c>
       <c r="F205" s="5" t="s">
-        <v>575</v>
+        <v>508</v>
       </c>
       <c r="G205" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H205" s="5" t="s">
-        <v>779</v>
+        <v>697</v>
       </c>
     </row>
     <row r="206" spans="1:8">
       <c r="A206" s="4" t="s">
         <v>214</v>
       </c>
       <c r="B206" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C206" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D206" s="5"/>
       <c r="E206" s="5" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="F206" s="5" t="s">
-        <v>517</v>
+        <v>503</v>
       </c>
       <c r="G206" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H206" s="5" t="s">
-        <v>780</v>
+        <v>675</v>
       </c>
     </row>
     <row r="207" spans="1:8">
       <c r="A207" s="4" t="s">
         <v>215</v>
       </c>
       <c r="B207" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C207" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D207" s="5"/>
       <c r="E207" s="5" t="s">
-        <v>477</v>
+        <v>476</v>
       </c>
       <c r="F207" s="5" t="s">
-        <v>551</v>
+        <v>548</v>
       </c>
       <c r="G207" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H207" s="5" t="s">
-        <v>781</v>
+        <v>780</v>
       </c>
     </row>
     <row r="208" spans="1:8">
       <c r="A208" s="4" t="s">
         <v>216</v>
       </c>
       <c r="B208" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C208" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D208" s="5"/>
       <c r="E208" s="5" t="s">
-        <v>489</v>
+        <v>484</v>
       </c>
       <c r="F208" s="5" t="s">
-        <v>526</v>
+        <v>519</v>
       </c>
       <c r="G208" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H208" s="5" t="s">
-        <v>624</v>
+        <v>781</v>
       </c>
     </row>
     <row r="209" spans="1:8">
       <c r="A209" s="4" t="s">
         <v>217</v>
       </c>
       <c r="B209" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C209" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D209" s="5"/>
       <c r="E209" s="5" t="s">
-        <v>475</v>
+        <v>480</v>
       </c>
       <c r="F209" s="5" t="s">
-        <v>582</v>
+        <v>510</v>
       </c>
       <c r="G209" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H209" s="5" t="s">
-        <v>782</v>
+        <v>765</v>
       </c>
     </row>
     <row r="210" spans="1:8">
       <c r="A210" s="4" t="s">
         <v>218</v>
       </c>
       <c r="B210" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C210" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D210" s="5"/>
       <c r="E210" s="5" t="s">
-        <v>480</v>
+        <v>478</v>
       </c>
       <c r="F210" s="5" t="s">
-        <v>539</v>
+        <v>498</v>
       </c>
       <c r="G210" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H210" s="5" t="s">
-        <v>783</v>
+        <v>782</v>
       </c>
     </row>
     <row r="211" spans="1:8">
       <c r="A211" s="4" t="s">
         <v>219</v>
       </c>
       <c r="B211" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C211" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D211" s="5"/>
       <c r="E211" s="5" t="s">
-        <v>480</v>
+        <v>475</v>
       </c>
       <c r="F211" s="5" t="s">
-        <v>542</v>
+        <v>503</v>
       </c>
       <c r="G211" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H211" s="5" t="s">
-        <v>784</v>
+        <v>783</v>
       </c>
     </row>
     <row r="212" spans="1:8">
       <c r="A212" s="4" t="s">
         <v>220</v>
       </c>
       <c r="B212" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C212" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D212" s="5"/>
       <c r="E212" s="5" t="s">
-        <v>475</v>
+        <v>480</v>
       </c>
       <c r="F212" s="5" t="s">
-        <v>583</v>
+        <v>576</v>
       </c>
       <c r="G212" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H212" s="5" t="s">
-        <v>785</v>
+        <v>784</v>
       </c>
     </row>
     <row r="213" spans="1:8">
       <c r="A213" s="4" t="s">
         <v>221</v>
       </c>
       <c r="B213" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C213" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D213" s="5"/>
       <c r="E213" s="5" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="F213" s="5" t="s">
-        <v>584</v>
+        <v>517</v>
       </c>
       <c r="G213" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H213" s="5" t="s">
-        <v>786</v>
+        <v>785</v>
       </c>
     </row>
     <row r="214" spans="1:8">
       <c r="A214" s="4" t="s">
         <v>222</v>
       </c>
       <c r="B214" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C214" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D214" s="5"/>
       <c r="E214" s="5" t="s">
-        <v>480</v>
+        <v>477</v>
       </c>
       <c r="F214" s="5" t="s">
-        <v>536</v>
+        <v>552</v>
       </c>
       <c r="G214" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H214" s="5" t="s">
-        <v>787</v>
+        <v>786</v>
       </c>
     </row>
     <row r="215" spans="1:8">
       <c r="A215" s="4" t="s">
         <v>223</v>
       </c>
       <c r="B215" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C215" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D215" s="5"/>
       <c r="E215" s="5" t="s">
-        <v>475</v>
+        <v>489</v>
       </c>
       <c r="F215" s="5" t="s">
-        <v>517</v>
+        <v>526</v>
       </c>
       <c r="G215" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H215" s="5" t="s">
-        <v>616</v>
+        <v>624</v>
       </c>
     </row>
     <row r="216" spans="1:8">
       <c r="A216" s="4" t="s">
         <v>224</v>
       </c>
       <c r="B216" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C216" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D216" s="5"/>
       <c r="E216" s="5" t="s">
         <v>475</v>
       </c>
       <c r="F216" s="5" t="s">
-        <v>585</v>
+        <v>544</v>
       </c>
       <c r="G216" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H216" s="5" t="s">
-        <v>788</v>
+        <v>787</v>
       </c>
     </row>
     <row r="217" spans="1:8">
       <c r="A217" s="4" t="s">
         <v>225</v>
       </c>
       <c r="B217" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C217" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D217" s="5"/>
       <c r="E217" s="5" t="s">
         <v>475</v>
       </c>
       <c r="F217" s="5" t="s">
         <v>543</v>
       </c>
       <c r="G217" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H217" s="5" t="s">
-        <v>789</v>
+        <v>788</v>
       </c>
     </row>
     <row r="218" spans="1:8">
       <c r="A218" s="4" t="s">
         <v>226</v>
       </c>
       <c r="B218" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C218" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D218" s="5"/>
       <c r="E218" s="5" t="s">
         <v>485</v>
       </c>
       <c r="F218" s="5" t="s">
         <v>533</v>
       </c>
       <c r="G218" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H218" s="5" t="s">
-        <v>790</v>
+        <v>789</v>
       </c>
     </row>
     <row r="219" spans="1:8">
       <c r="A219" s="4" t="s">
         <v>227</v>
       </c>
       <c r="B219" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C219" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D219" s="5"/>
       <c r="E219" s="5" t="s">
         <v>483</v>
       </c>
       <c r="F219" s="5" t="s">
         <v>521</v>
       </c>
       <c r="G219" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H219" s="5" t="s">
-        <v>791</v>
+        <v>790</v>
       </c>
     </row>
     <row r="220" spans="1:8">
       <c r="A220" s="4" t="s">
         <v>228</v>
       </c>
       <c r="B220" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C220" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D220" s="5"/>
       <c r="E220" s="5" t="s">
         <v>475</v>
       </c>
       <c r="F220" s="5" t="s">
         <v>508</v>
       </c>
       <c r="G220" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H220" s="5" t="s">
-        <v>691</v>
+        <v>697</v>
       </c>
     </row>
     <row r="221" spans="1:8">
       <c r="A221" s="4" t="s">
         <v>229</v>
       </c>
       <c r="B221" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C221" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D221" s="5"/>
       <c r="E221" s="5" t="s">
         <v>485</v>
       </c>
       <c r="F221" s="5" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="G221" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H221" s="5" t="s">
-        <v>701</v>
+        <v>707</v>
       </c>
     </row>
     <row r="222" spans="1:8">
       <c r="A222" s="4" t="s">
         <v>230</v>
       </c>
       <c r="B222" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C222" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D222" s="5"/>
       <c r="E222" s="5" t="s">
         <v>482</v>
       </c>
       <c r="F222" s="5" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="G222" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H222" s="5" t="s">
-        <v>792</v>
+        <v>791</v>
       </c>
     </row>
     <row r="223" spans="1:8">
       <c r="A223" s="4" t="s">
         <v>231</v>
       </c>
       <c r="B223" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C223" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D223" s="5"/>
       <c r="E223" s="5" t="s">
         <v>477</v>
       </c>
       <c r="F223" s="5" t="s">
         <v>540</v>
       </c>
       <c r="G223" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H223" s="5" t="s">
-        <v>733</v>
+        <v>739</v>
       </c>
     </row>
     <row r="224" spans="1:8">
       <c r="A224" s="4" t="s">
         <v>232</v>
       </c>
       <c r="B224" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C224" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D224" s="5"/>
       <c r="E224" s="5" t="s">
         <v>481</v>
       </c>
       <c r="F224" s="5" t="s">
-        <v>586</v>
+        <v>583</v>
       </c>
       <c r="G224" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H224" s="5" t="s">
-        <v>793</v>
+        <v>792</v>
       </c>
     </row>
     <row r="225" spans="1:8">
       <c r="A225" s="4" t="s">
         <v>233</v>
       </c>
       <c r="B225" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C225" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D225" s="5"/>
       <c r="E225" s="5" t="s">
         <v>478</v>
       </c>
       <c r="F225" s="5" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
       <c r="G225" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H225" s="5" t="s">
         <v>635</v>
       </c>
     </row>
     <row r="226" spans="1:8">
       <c r="A226" s="4" t="s">
         <v>234</v>
       </c>
       <c r="B226" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C226" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D226" s="5"/>
       <c r="E226" s="5" t="s">
         <v>477</v>
       </c>
       <c r="F226" s="5" t="s">
-        <v>564</v>
+        <v>565</v>
       </c>
       <c r="G226" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H226" s="5" t="s">
-        <v>794</v>
+        <v>793</v>
       </c>
     </row>
     <row r="227" spans="1:8">
       <c r="A227" s="4" t="s">
         <v>235</v>
       </c>
       <c r="B227" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C227" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D227" s="5"/>
       <c r="E227" s="5" t="s">
         <v>475</v>
       </c>
       <c r="F227" s="5" t="s">
-        <v>566</v>
+        <v>567</v>
       </c>
       <c r="G227" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H227" s="5" t="s">
-        <v>795</v>
+        <v>794</v>
       </c>
     </row>
     <row r="228" spans="1:8">
       <c r="A228" s="4" t="s">
         <v>236</v>
       </c>
       <c r="B228" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C228" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D228" s="5"/>
       <c r="E228" s="5" t="s">
         <v>485</v>
       </c>
       <c r="F228" s="5" t="s">
-        <v>587</v>
+        <v>584</v>
       </c>
       <c r="G228" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H228" s="5" t="s">
-        <v>796</v>
+        <v>795</v>
       </c>
     </row>
     <row r="229" spans="1:8">
       <c r="A229" s="4" t="s">
         <v>237</v>
       </c>
       <c r="B229" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C229" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D229" s="5"/>
       <c r="E229" s="5" t="s">
         <v>485</v>
       </c>
       <c r="F229" s="5" t="s">
         <v>508</v>
       </c>
       <c r="G229" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H229" s="5" t="s">
-        <v>797</v>
+        <v>796</v>
       </c>
     </row>
     <row r="230" spans="1:8">
       <c r="A230" s="4" t="s">
         <v>238</v>
       </c>
       <c r="B230" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C230" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D230" s="5"/>
       <c r="E230" s="5" t="s">
         <v>475</v>
       </c>
       <c r="F230" s="5" t="s">
         <v>528</v>
       </c>
       <c r="G230" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H230" s="5" t="s">
-        <v>724</v>
+        <v>730</v>
       </c>
     </row>
     <row r="231" spans="1:8">
       <c r="A231" s="4" t="s">
         <v>239</v>
       </c>
       <c r="B231" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C231" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D231" s="5"/>
       <c r="E231" s="5" t="s">
         <v>478</v>
       </c>
       <c r="F231" s="5" t="s">
         <v>506</v>
       </c>
       <c r="G231" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H231" s="5" t="s">
-        <v>798</v>
+        <v>797</v>
       </c>
     </row>
     <row r="232" spans="1:8">
       <c r="A232" s="4" t="s">
         <v>240</v>
       </c>
       <c r="B232" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C232" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D232" s="5"/>
       <c r="E232" s="5" t="s">
         <v>475</v>
       </c>
       <c r="F232" s="5" t="s">
         <v>511</v>
       </c>
       <c r="G232" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H232" s="5" t="s">
-        <v>799</v>
+        <v>798</v>
       </c>
     </row>
     <row r="233" spans="1:8">
       <c r="A233" s="4" t="s">
         <v>241</v>
       </c>
       <c r="B233" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C233" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D233" s="5"/>
       <c r="E233" s="5" t="s">
         <v>475</v>
       </c>
       <c r="F233" s="5" t="s">
         <v>525</v>
       </c>
       <c r="G233" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H233" s="5" t="s">
-        <v>800</v>
+        <v>799</v>
       </c>
     </row>
     <row r="234" spans="1:8">
       <c r="A234" s="4" t="s">
         <v>242</v>
       </c>
       <c r="B234" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C234" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D234" s="5"/>
       <c r="E234" s="5" t="s">
         <v>475</v>
       </c>
       <c r="F234" s="5" t="s">
-        <v>588</v>
+        <v>585</v>
       </c>
       <c r="G234" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H234" s="5" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
     </row>
     <row r="235" spans="1:8">
       <c r="A235" s="4" t="s">
         <v>243</v>
       </c>
       <c r="B235" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C235" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D235" s="5"/>
       <c r="E235" s="5" t="s">
         <v>486</v>
       </c>
       <c r="F235" s="5" t="s">
-        <v>589</v>
+        <v>586</v>
       </c>
       <c r="G235" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H235" s="5" t="s">
-        <v>705</v>
+        <v>711</v>
       </c>
     </row>
     <row r="236" spans="1:8">
       <c r="A236" s="4" t="s">
         <v>244</v>
       </c>
       <c r="B236" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C236" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D236" s="5"/>
       <c r="E236" s="5" t="s">
         <v>479</v>
       </c>
       <c r="F236" s="5" t="s">
         <v>540</v>
       </c>
       <c r="G236" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H236" s="5" t="s">
-        <v>802</v>
+        <v>801</v>
       </c>
     </row>
     <row r="237" spans="1:8">
       <c r="A237" s="4" t="s">
         <v>245</v>
       </c>
       <c r="B237" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C237" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D237" s="5"/>
       <c r="E237" s="5" t="s">
         <v>478</v>
       </c>
       <c r="F237" s="5" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
       <c r="G237" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H237" s="5" t="s">
-        <v>803</v>
+        <v>802</v>
       </c>
     </row>
     <row r="238" spans="1:8">
       <c r="A238" s="4" t="s">
         <v>246</v>
       </c>
       <c r="B238" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C238" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D238" s="5"/>
       <c r="E238" s="5" t="s">
         <v>485</v>
       </c>
       <c r="F238" s="5" t="s">
         <v>503</v>
       </c>
       <c r="G238" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H238" s="5" t="s">
-        <v>739</v>
+        <v>675</v>
       </c>
     </row>
     <row r="239" spans="1:8">
       <c r="A239" s="4" t="s">
         <v>247</v>
       </c>
       <c r="B239" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C239" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D239" s="5"/>
       <c r="E239" s="5" t="s">
         <v>481</v>
       </c>
       <c r="F239" s="5" t="s">
         <v>535</v>
       </c>
       <c r="G239" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H239" s="5" t="s">
-        <v>804</v>
+        <v>803</v>
       </c>
     </row>
     <row r="240" spans="1:8">
       <c r="A240" s="4" t="s">
         <v>248</v>
       </c>
       <c r="B240" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C240" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D240" s="5"/>
       <c r="E240" s="5" t="s">
         <v>482</v>
       </c>
       <c r="F240" s="5" t="s">
-        <v>590</v>
+        <v>587</v>
       </c>
       <c r="G240" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H240" s="5" t="s">
-        <v>805</v>
+        <v>804</v>
       </c>
     </row>
     <row r="241" spans="1:8">
       <c r="A241" s="4" t="s">
         <v>249</v>
       </c>
       <c r="B241" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C241" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D241" s="5"/>
       <c r="E241" s="5" t="s">
         <v>479</v>
       </c>
       <c r="F241" s="5" t="s">
         <v>511</v>
       </c>
       <c r="G241" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H241" s="5" t="s">
-        <v>806</v>
+        <v>805</v>
       </c>
     </row>
     <row r="242" spans="1:8">
       <c r="A242" s="4" t="s">
         <v>250</v>
       </c>
       <c r="B242" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C242" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D242" s="5"/>
       <c r="E242" s="5" t="s">
         <v>475</v>
       </c>
       <c r="F242" s="5" t="s">
         <v>503</v>
       </c>
       <c r="G242" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H242" s="5" t="s">
-        <v>807</v>
+        <v>806</v>
       </c>
     </row>
     <row r="243" spans="1:8">
       <c r="A243" s="4" t="s">
         <v>251</v>
       </c>
       <c r="B243" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C243" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D243" s="5"/>
       <c r="E243" s="5" t="s">
         <v>477</v>
       </c>
       <c r="F243" s="5" t="s">
-        <v>591</v>
+        <v>588</v>
       </c>
       <c r="G243" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H243" s="5" t="s">
-        <v>808</v>
+        <v>807</v>
       </c>
     </row>
     <row r="244" spans="1:8">
       <c r="A244" s="4" t="s">
         <v>252</v>
       </c>
       <c r="B244" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C244" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D244" s="5"/>
       <c r="E244" s="5" t="s">
         <v>482</v>
       </c>
       <c r="F244" s="5" t="s">
         <v>525</v>
       </c>
       <c r="G244" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H244" s="5" t="s">
-        <v>809</v>
+        <v>808</v>
       </c>
     </row>
     <row r="245" spans="1:8">
       <c r="A245" s="4" t="s">
         <v>253</v>
       </c>
       <c r="B245" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C245" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D245" s="5"/>
       <c r="E245" s="5" t="s">
         <v>482</v>
       </c>
       <c r="F245" s="5" t="s">
-        <v>584</v>
+        <v>589</v>
       </c>
       <c r="G245" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H245" s="5" t="s">
-        <v>810</v>
+        <v>809</v>
       </c>
     </row>
     <row r="246" spans="1:8">
       <c r="A246" s="4" t="s">
         <v>254</v>
       </c>
       <c r="B246" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C246" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D246" s="5"/>
       <c r="E246" s="5" t="s">
         <v>475</v>
       </c>
       <c r="F246" s="5" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="G246" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H246" s="5" t="s">
-        <v>811</v>
+        <v>810</v>
       </c>
     </row>
     <row r="247" spans="1:8">
       <c r="A247" s="4" t="s">
         <v>255</v>
       </c>
       <c r="B247" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C247" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D247" s="5"/>
       <c r="E247" s="5" t="s">
         <v>482</v>
       </c>
       <c r="F247" s="5" t="s">
         <v>503</v>
       </c>
       <c r="G247" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H247" s="5" t="s">
-        <v>812</v>
+        <v>811</v>
       </c>
     </row>
     <row r="248" spans="1:8">
       <c r="A248" s="4" t="s">
         <v>256</v>
       </c>
       <c r="B248" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C248" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D248" s="5"/>
       <c r="E248" s="5" t="s">
         <v>475</v>
       </c>
       <c r="F248" s="5" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="G248" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H248" s="5" t="s">
-        <v>813</v>
+        <v>812</v>
       </c>
     </row>
     <row r="249" spans="1:8">
       <c r="A249" s="4" t="s">
         <v>257</v>
       </c>
       <c r="B249" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C249" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D249" s="5"/>
       <c r="E249" s="5" t="s">
         <v>476</v>
       </c>
       <c r="F249" s="5" t="s">
         <v>506</v>
       </c>
       <c r="G249" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H249" s="5" t="s">
-        <v>814</v>
+        <v>813</v>
       </c>
     </row>
     <row r="250" spans="1:8">
       <c r="A250" s="4" t="s">
         <v>258</v>
       </c>
       <c r="B250" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C250" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D250" s="5"/>
       <c r="E250" s="5" t="s">
         <v>489</v>
       </c>
       <c r="F250" s="5" t="s">
         <v>503</v>
       </c>
       <c r="G250" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H250" s="5" t="s">
-        <v>807</v>
+        <v>806</v>
       </c>
     </row>
     <row r="251" spans="1:8">
       <c r="A251" s="4" t="s">
         <v>259</v>
       </c>
       <c r="B251" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C251" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D251" s="5"/>
       <c r="E251" s="5" t="s">
         <v>477</v>
       </c>
       <c r="F251" s="5" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="G251" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H251" s="5" t="s">
-        <v>815</v>
+        <v>814</v>
       </c>
     </row>
     <row r="252" spans="1:8">
       <c r="A252" s="4" t="s">
         <v>260</v>
       </c>
       <c r="B252" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C252" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D252" s="5"/>
       <c r="E252" s="5" t="s">
         <v>478</v>
       </c>
       <c r="F252" s="5" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="G252" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H252" s="5" t="s">
-        <v>816</v>
+        <v>815</v>
       </c>
     </row>
     <row r="253" spans="1:8">
       <c r="A253" s="4" t="s">
         <v>261</v>
       </c>
       <c r="B253" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C253" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D253" s="5"/>
       <c r="E253" s="5" t="s">
         <v>486</v>
       </c>
       <c r="F253" s="5" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
       <c r="G253" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H253" s="5" t="s">
-        <v>817</v>
+        <v>816</v>
       </c>
     </row>
     <row r="254" spans="1:8">
       <c r="A254" s="4" t="s">
         <v>262</v>
       </c>
       <c r="B254" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C254" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D254" s="5"/>
       <c r="E254" s="5" t="s">
         <v>475</v>
       </c>
       <c r="F254" s="5" t="s">
-        <v>587</v>
+        <v>584</v>
       </c>
       <c r="G254" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H254" s="5" t="s">
-        <v>701</v>
+        <v>707</v>
       </c>
     </row>
     <row r="255" spans="1:8">
       <c r="A255" s="4" t="s">
         <v>263</v>
       </c>
       <c r="B255" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C255" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D255" s="5"/>
       <c r="E255" s="5" t="s">
         <v>475</v>
       </c>
       <c r="F255" s="5" t="s">
-        <v>498</v>
+        <v>497</v>
       </c>
       <c r="G255" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H255" s="5" t="s">
-        <v>818</v>
+        <v>817</v>
       </c>
     </row>
     <row r="256" spans="1:8">
       <c r="A256" s="4" t="s">
         <v>264</v>
       </c>
       <c r="B256" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C256" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D256" s="5"/>
       <c r="E256" s="5" t="s">
         <v>479</v>
       </c>
       <c r="F256" s="5" t="s">
-        <v>567</v>
+        <v>568</v>
       </c>
       <c r="G256" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H256" s="5" t="s">
-        <v>819</v>
+        <v>818</v>
       </c>
     </row>
     <row r="257" spans="1:8">
       <c r="A257" s="4" t="s">
         <v>265</v>
       </c>
       <c r="B257" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C257" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D257" s="5"/>
       <c r="E257" s="5" t="s">
-        <v>475</v>
+        <v>481</v>
       </c>
       <c r="F257" s="5" t="s">
-        <v>568</v>
+        <v>509</v>
       </c>
       <c r="G257" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H257" s="5" t="s">
-        <v>613</v>
+        <v>819</v>
       </c>
     </row>
     <row r="258" spans="1:8">
       <c r="A258" s="4" t="s">
         <v>266</v>
       </c>
       <c r="B258" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C258" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D258" s="5"/>
       <c r="E258" s="5" t="s">
-        <v>475</v>
+        <v>482</v>
       </c>
       <c r="F258" s="5" t="s">
-        <v>552</v>
+        <v>515</v>
       </c>
       <c r="G258" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H258" s="5" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="259" spans="1:8">
       <c r="A259" s="4" t="s">
         <v>267</v>
       </c>
       <c r="B259" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C259" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D259" s="5"/>
       <c r="E259" s="5" t="s">
-        <v>475</v>
+        <v>481</v>
       </c>
       <c r="F259" s="5" t="s">
-        <v>541</v>
+        <v>540</v>
       </c>
       <c r="G259" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H259" s="5" t="s">
-        <v>821</v>
+        <v>707</v>
       </c>
     </row>
     <row r="260" spans="1:8">
       <c r="A260" s="4" t="s">
         <v>268</v>
       </c>
       <c r="B260" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C260" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D260" s="5"/>
       <c r="E260" s="5" t="s">
-        <v>475</v>
+        <v>497</v>
       </c>
       <c r="F260" s="5" t="s">
-        <v>501</v>
+        <v>593</v>
       </c>
       <c r="G260" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H260" s="5" t="s">
-        <v>822</v>
+        <v>606</v>
       </c>
     </row>
     <row r="261" spans="1:8">
       <c r="A261" s="4" t="s">
         <v>269</v>
       </c>
       <c r="B261" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C261" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D261" s="5"/>
       <c r="E261" s="5" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="F261" s="5" t="s">
-        <v>580</v>
+        <v>540</v>
       </c>
       <c r="G261" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H261" s="5" t="s">
-        <v>823</v>
+        <v>821</v>
       </c>
     </row>
     <row r="262" spans="1:8">
       <c r="A262" s="4" t="s">
         <v>270</v>
       </c>
       <c r="B262" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C262" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D262" s="5"/>
       <c r="E262" s="5" t="s">
-        <v>480</v>
+        <v>498</v>
       </c>
       <c r="F262" s="5" t="s">
-        <v>583</v>
+        <v>586</v>
       </c>
       <c r="G262" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H262" s="5" t="s">
-        <v>824</v>
+        <v>822</v>
       </c>
     </row>
     <row r="263" spans="1:8">
       <c r="A263" s="4" t="s">
         <v>271</v>
       </c>
       <c r="B263" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C263" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D263" s="5"/>
       <c r="E263" s="5" t="s">
-        <v>477</v>
+        <v>485</v>
       </c>
       <c r="F263" s="5" t="s">
-        <v>541</v>
+        <v>506</v>
       </c>
       <c r="G263" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H263" s="5" t="s">
-        <v>825</v>
+        <v>679</v>
       </c>
     </row>
     <row r="264" spans="1:8">
       <c r="A264" s="4" t="s">
         <v>272</v>
       </c>
       <c r="B264" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C264" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D264" s="5"/>
       <c r="E264" s="5" t="s">
-        <v>485</v>
+        <v>481</v>
       </c>
       <c r="F264" s="5" t="s">
-        <v>519</v>
+        <v>584</v>
       </c>
       <c r="G264" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H264" s="5" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="265" spans="1:8">
       <c r="A265" s="4" t="s">
         <v>273</v>
       </c>
       <c r="B265" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C265" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D265" s="5"/>
       <c r="E265" s="5" t="s">
-        <v>482</v>
+        <v>481</v>
       </c>
       <c r="F265" s="5" t="s">
-        <v>574</v>
+        <v>533</v>
       </c>
       <c r="G265" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H265" s="5" t="s">
-        <v>624</v>
+        <v>707</v>
       </c>
     </row>
     <row r="266" spans="1:8">
       <c r="A266" s="4" t="s">
         <v>274</v>
       </c>
       <c r="B266" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C266" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D266" s="5"/>
       <c r="E266" s="5" t="s">
-        <v>477</v>
+        <v>481</v>
       </c>
       <c r="F266" s="5" t="s">
-        <v>505</v>
+        <v>594</v>
       </c>
       <c r="G266" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H266" s="5" t="s">
-        <v>827</v>
+        <v>824</v>
       </c>
     </row>
     <row r="267" spans="1:8">
       <c r="A267" s="4" t="s">
         <v>275</v>
       </c>
       <c r="B267" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C267" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D267" s="5"/>
       <c r="E267" s="5" t="s">
-        <v>489</v>
+        <v>482</v>
       </c>
       <c r="F267" s="5" t="s">
-        <v>514</v>
+        <v>519</v>
       </c>
       <c r="G267" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H267" s="5" t="s">
-        <v>828</v>
+        <v>825</v>
       </c>
     </row>
     <row r="268" spans="1:8">
       <c r="A268" s="4" t="s">
         <v>276</v>
       </c>
       <c r="B268" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C268" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D268" s="5"/>
       <c r="E268" s="5" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
       <c r="F268" s="5" t="s">
         <v>558</v>
       </c>
       <c r="G268" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H268" s="5" t="s">
-        <v>829</v>
+        <v>665</v>
       </c>
     </row>
     <row r="269" spans="1:8">
       <c r="A269" s="4" t="s">
         <v>277</v>
       </c>
       <c r="B269" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C269" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D269" s="5"/>
       <c r="E269" s="5" t="s">
-        <v>477</v>
+        <v>481</v>
       </c>
       <c r="F269" s="5" t="s">
-        <v>503</v>
+        <v>520</v>
       </c>
       <c r="G269" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H269" s="5" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
     </row>
     <row r="270" spans="1:8">
       <c r="A270" s="4" t="s">
         <v>278</v>
       </c>
       <c r="B270" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C270" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D270" s="5"/>
       <c r="E270" s="5" t="s">
-        <v>475</v>
+        <v>497</v>
       </c>
       <c r="F270" s="5" t="s">
-        <v>537</v>
+        <v>592</v>
       </c>
       <c r="G270" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H270" s="5" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
     </row>
     <row r="271" spans="1:8">
       <c r="A271" s="4" t="s">
         <v>279</v>
       </c>
       <c r="B271" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C271" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D271" s="5"/>
       <c r="E271" s="5" t="s">
-        <v>480</v>
+        <v>486</v>
       </c>
       <c r="F271" s="5" t="s">
-        <v>554</v>
+        <v>529</v>
       </c>
       <c r="G271" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H271" s="5" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="272" spans="1:8">
       <c r="A272" s="4" t="s">
         <v>280</v>
       </c>
       <c r="B272" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C272" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D272" s="5"/>
       <c r="E272" s="5" t="s">
-        <v>475</v>
+        <v>477</v>
       </c>
       <c r="F272" s="5" t="s">
-        <v>542</v>
+        <v>595</v>
       </c>
       <c r="G272" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H272" s="5" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
     </row>
     <row r="273" spans="1:8">
       <c r="A273" s="4" t="s">
         <v>281</v>
       </c>
       <c r="B273" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C273" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D273" s="5"/>
       <c r="E273" s="5" t="s">
-        <v>484</v>
+        <v>475</v>
       </c>
       <c r="F273" s="5" t="s">
-        <v>583</v>
+        <v>588</v>
       </c>
       <c r="G273" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H273" s="5" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
     </row>
     <row r="274" spans="1:8">
       <c r="A274" s="4" t="s">
         <v>282</v>
       </c>
       <c r="B274" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C274" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D274" s="5"/>
       <c r="E274" s="5" t="s">
-        <v>478</v>
+        <v>477</v>
       </c>
       <c r="F274" s="5" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="G274" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H274" s="5" t="s">
-        <v>835</v>
+        <v>831</v>
       </c>
     </row>
     <row r="275" spans="1:8">
       <c r="A275" s="4" t="s">
         <v>283</v>
       </c>
       <c r="B275" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C275" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D275" s="5"/>
       <c r="E275" s="5" t="s">
-        <v>477</v>
+        <v>479</v>
       </c>
       <c r="F275" s="5" t="s">
-        <v>541</v>
+        <v>543</v>
       </c>
       <c r="G275" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H275" s="5" t="s">
-        <v>836</v>
+        <v>832</v>
       </c>
     </row>
     <row r="276" spans="1:8">
       <c r="A276" s="4" t="s">
         <v>284</v>
       </c>
       <c r="B276" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C276" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D276" s="5"/>
       <c r="E276" s="5" t="s">
-        <v>480</v>
+        <v>489</v>
       </c>
       <c r="F276" s="5" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
       <c r="G276" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H276" s="5" t="s">
-        <v>837</v>
+        <v>833</v>
       </c>
     </row>
     <row r="277" spans="1:8">
       <c r="A277" s="4" t="s">
         <v>285</v>
       </c>
       <c r="B277" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C277" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D277" s="5"/>
       <c r="E277" s="5" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="F277" s="5" t="s">
-        <v>542</v>
+        <v>565</v>
       </c>
       <c r="G277" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H277" s="5" t="s">
-        <v>838</v>
+        <v>834</v>
       </c>
     </row>
     <row r="278" spans="1:8">
       <c r="A278" s="4" t="s">
         <v>286</v>
       </c>
       <c r="B278" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C278" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D278" s="5"/>
       <c r="E278" s="5" t="s">
-        <v>482</v>
+        <v>479</v>
       </c>
       <c r="F278" s="5" t="s">
-        <v>565</v>
+        <v>537</v>
       </c>
       <c r="G278" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H278" s="5" t="s">
-        <v>839</v>
+        <v>835</v>
       </c>
     </row>
     <row r="279" spans="1:8">
       <c r="A279" s="4" t="s">
         <v>287</v>
       </c>
       <c r="B279" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C279" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D279" s="5"/>
       <c r="E279" s="5" t="s">
         <v>475</v>
       </c>
       <c r="F279" s="5" t="s">
-        <v>557</v>
+        <v>525</v>
       </c>
       <c r="G279" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H279" s="5" t="s">
-        <v>840</v>
+        <v>660</v>
       </c>
     </row>
     <row r="280" spans="1:8">
       <c r="A280" s="4" t="s">
         <v>288</v>
       </c>
       <c r="B280" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C280" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D280" s="5"/>
       <c r="E280" s="5" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F280" s="5" t="s">
-        <v>549</v>
+        <v>520</v>
       </c>
       <c r="G280" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H280" s="5" t="s">
-        <v>841</v>
+        <v>836</v>
       </c>
     </row>
     <row r="281" spans="1:8">
       <c r="A281" s="4" t="s">
         <v>289</v>
       </c>
       <c r="B281" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C281" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D281" s="5"/>
       <c r="E281" s="5" t="s">
-        <v>475</v>
+        <v>482</v>
       </c>
       <c r="F281" s="5" t="s">
-        <v>593</v>
+        <v>520</v>
       </c>
       <c r="G281" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H281" s="5" t="s">
-        <v>842</v>
+        <v>837</v>
       </c>
     </row>
     <row r="282" spans="1:8">
       <c r="A282" s="4" t="s">
         <v>290</v>
       </c>
       <c r="B282" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C282" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D282" s="5"/>
       <c r="E282" s="5" t="s">
         <v>475</v>
       </c>
       <c r="F282" s="5" t="s">
-        <v>546</v>
+        <v>533</v>
       </c>
       <c r="G282" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H282" s="5" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
     </row>
     <row r="283" spans="1:8">
       <c r="A283" s="4" t="s">
         <v>291</v>
       </c>
       <c r="B283" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C283" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D283" s="5"/>
       <c r="E283" s="5" t="s">
-        <v>478</v>
+        <v>475</v>
       </c>
       <c r="F283" s="5" t="s">
-        <v>525</v>
+        <v>589</v>
       </c>
       <c r="G283" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H283" s="5" t="s">
-        <v>621</v>
+        <v>839</v>
       </c>
     </row>
     <row r="284" spans="1:8">
       <c r="A284" s="4" t="s">
         <v>292</v>
       </c>
       <c r="B284" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C284" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D284" s="5"/>
       <c r="E284" s="5" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="F284" s="5" t="s">
-        <v>503</v>
+        <v>512</v>
       </c>
       <c r="G284" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H284" s="5" t="s">
-        <v>844</v>
+        <v>840</v>
       </c>
     </row>
     <row r="285" spans="1:8">
       <c r="A285" s="4" t="s">
         <v>293</v>
       </c>
       <c r="B285" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C285" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D285" s="5"/>
       <c r="E285" s="5" t="s">
-        <v>477</v>
+        <v>483</v>
       </c>
       <c r="F285" s="5" t="s">
-        <v>545</v>
+        <v>537</v>
       </c>
       <c r="G285" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H285" s="5" t="s">
-        <v>845</v>
+        <v>712</v>
       </c>
     </row>
     <row r="286" spans="1:8">
       <c r="A286" s="4" t="s">
         <v>294</v>
       </c>
       <c r="B286" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C286" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D286" s="5"/>
       <c r="E286" s="5" t="s">
-        <v>482</v>
+        <v>480</v>
       </c>
       <c r="F286" s="5" t="s">
-        <v>578</v>
+        <v>558</v>
       </c>
       <c r="G286" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H286" s="5" t="s">
-        <v>846</v>
+        <v>634</v>
       </c>
     </row>
     <row r="287" spans="1:8">
       <c r="A287" s="4" t="s">
         <v>295</v>
       </c>
       <c r="B287" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C287" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D287" s="5"/>
       <c r="E287" s="5" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F287" s="5" t="s">
-        <v>579</v>
+        <v>541</v>
       </c>
       <c r="G287" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H287" s="5" t="s">
-        <v>847</v>
+        <v>841</v>
       </c>
     </row>
     <row r="288" spans="1:8">
       <c r="A288" s="4" t="s">
         <v>296</v>
       </c>
       <c r="B288" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C288" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D288" s="5"/>
       <c r="E288" s="5" t="s">
-        <v>491</v>
+        <v>475</v>
       </c>
       <c r="F288" s="5" t="s">
-        <v>525</v>
+        <v>517</v>
       </c>
       <c r="G288" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H288" s="5" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
     </row>
     <row r="289" spans="1:8">
       <c r="A289" s="4" t="s">
         <v>297</v>
       </c>
       <c r="B289" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C289" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D289" s="5"/>
       <c r="E289" s="5" t="s">
-        <v>478</v>
+        <v>476</v>
       </c>
       <c r="F289" s="5" t="s">
-        <v>582</v>
+        <v>595</v>
       </c>
       <c r="G289" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H289" s="5" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
     </row>
     <row r="290" spans="1:8">
       <c r="A290" s="4" t="s">
         <v>298</v>
       </c>
       <c r="B290" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C290" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D290" s="5"/>
       <c r="E290" s="5" t="s">
-        <v>496</v>
+        <v>475</v>
       </c>
       <c r="F290" s="5" t="s">
-        <v>574</v>
+        <v>578</v>
       </c>
       <c r="G290" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H290" s="5" t="s">
-        <v>850</v>
+        <v>844</v>
       </c>
     </row>
     <row r="291" spans="1:8">
       <c r="A291" s="4" t="s">
         <v>299</v>
       </c>
       <c r="B291" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C291" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D291" s="5"/>
       <c r="E291" s="5" t="s">
-        <v>475</v>
+        <v>491</v>
       </c>
       <c r="F291" s="5" t="s">
-        <v>582</v>
+        <v>565</v>
       </c>
       <c r="G291" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H291" s="5" t="s">
-        <v>851</v>
+        <v>845</v>
       </c>
     </row>
     <row r="292" spans="1:8">
       <c r="A292" s="4" t="s">
         <v>300</v>
       </c>
       <c r="B292" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C292" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D292" s="5"/>
       <c r="E292" s="5" t="s">
-        <v>476</v>
+        <v>475</v>
       </c>
       <c r="F292" s="5" t="s">
-        <v>561</v>
+        <v>540</v>
       </c>
       <c r="G292" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H292" s="5" t="s">
-        <v>852</v>
+        <v>771</v>
       </c>
     </row>
     <row r="293" spans="1:8">
       <c r="A293" s="4" t="s">
         <v>301</v>
       </c>
       <c r="B293" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C293" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D293" s="5"/>
       <c r="E293" s="5" t="s">
         <v>480</v>
       </c>
       <c r="F293" s="5" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
       <c r="G293" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H293" s="5" t="s">
-        <v>853</v>
+        <v>846</v>
       </c>
     </row>
     <row r="294" spans="1:8">
       <c r="A294" s="4" t="s">
         <v>302</v>
       </c>
       <c r="B294" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C294" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D294" s="5"/>
       <c r="E294" s="5" t="s">
-        <v>482</v>
+        <v>479</v>
       </c>
       <c r="F294" s="5" t="s">
-        <v>549</v>
+        <v>540</v>
       </c>
       <c r="G294" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H294" s="5" t="s">
-        <v>854</v>
+        <v>847</v>
       </c>
     </row>
     <row r="295" spans="1:8">
       <c r="A295" s="4" t="s">
         <v>303</v>
       </c>
       <c r="B295" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C295" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D295" s="5"/>
       <c r="E295" s="5" t="s">
-        <v>476</v>
+        <v>475</v>
       </c>
       <c r="F295" s="5" t="s">
-        <v>554</v>
+        <v>498</v>
       </c>
       <c r="G295" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H295" s="5" t="s">
-        <v>855</v>
+        <v>848</v>
       </c>
     </row>
     <row r="296" spans="1:8">
       <c r="A296" s="4" t="s">
         <v>304</v>
       </c>
       <c r="B296" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C296" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D296" s="5"/>
       <c r="E296" s="5" t="s">
-        <v>475</v>
+        <v>494</v>
       </c>
       <c r="F296" s="5" t="s">
-        <v>577</v>
+        <v>546</v>
       </c>
       <c r="G296" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H296" s="5" t="s">
-        <v>856</v>
+        <v>849</v>
       </c>
     </row>
     <row r="297" spans="1:8">
       <c r="A297" s="4" t="s">
         <v>305</v>
       </c>
       <c r="B297" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C297" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D297" s="5"/>
       <c r="E297" s="5" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="F297" s="5" t="s">
-        <v>526</v>
+        <v>497</v>
       </c>
       <c r="G297" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H297" s="5" t="s">
-        <v>857</v>
+        <v>850</v>
       </c>
     </row>
     <row r="298" spans="1:8">
       <c r="A298" s="4" t="s">
         <v>306</v>
       </c>
       <c r="B298" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C298" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D298" s="5"/>
       <c r="E298" s="5" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="F298" s="5" t="s">
-        <v>543</v>
+        <v>597</v>
       </c>
       <c r="G298" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H298" s="5" t="s">
-        <v>858</v>
+        <v>851</v>
       </c>
     </row>
     <row r="299" spans="1:8">
       <c r="A299" s="4" t="s">
         <v>307</v>
       </c>
       <c r="B299" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C299" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D299" s="5"/>
       <c r="E299" s="5" t="s">
-        <v>476</v>
+        <v>484</v>
       </c>
       <c r="F299" s="5" t="s">
-        <v>590</v>
+        <v>525</v>
       </c>
       <c r="G299" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H299" s="5" t="s">
-        <v>859</v>
+        <v>852</v>
       </c>
     </row>
     <row r="300" spans="1:8">
       <c r="A300" s="4" t="s">
         <v>308</v>
       </c>
       <c r="B300" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C300" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D300" s="5"/>
       <c r="E300" s="5" t="s">
         <v>475</v>
       </c>
       <c r="F300" s="5" t="s">
-        <v>589</v>
+        <v>497</v>
       </c>
       <c r="G300" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H300" s="5" t="s">
-        <v>860</v>
+        <v>853</v>
       </c>
     </row>
     <row r="301" spans="1:8">
       <c r="A301" s="4" t="s">
         <v>309</v>
       </c>
       <c r="B301" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C301" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D301" s="5"/>
       <c r="E301" s="5" t="s">
         <v>483</v>
       </c>
       <c r="F301" s="5" t="s">
-        <v>554</v>
+        <v>558</v>
       </c>
       <c r="G301" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H301" s="5" t="s">
-        <v>861</v>
+        <v>854</v>
       </c>
     </row>
     <row r="302" spans="1:8">
       <c r="A302" s="4" t="s">
         <v>310</v>
       </c>
       <c r="B302" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C302" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D302" s="5"/>
       <c r="E302" s="5" t="s">
-        <v>476</v>
+        <v>480</v>
       </c>
       <c r="F302" s="5" t="s">
-        <v>519</v>
+        <v>506</v>
       </c>
       <c r="G302" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H302" s="5" t="s">
-        <v>862</v>
+        <v>855</v>
       </c>
     </row>
     <row r="303" spans="1:8">
       <c r="A303" s="4" t="s">
         <v>311</v>
       </c>
       <c r="B303" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C303" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D303" s="5"/>
       <c r="E303" s="5" t="s">
-        <v>485</v>
+        <v>478</v>
       </c>
       <c r="F303" s="5" t="s">
-        <v>547</v>
+        <v>514</v>
       </c>
       <c r="G303" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H303" s="5" t="s">
-        <v>863</v>
+        <v>609</v>
       </c>
     </row>
     <row r="304" spans="1:8">
       <c r="A304" s="4" t="s">
         <v>312</v>
       </c>
       <c r="B304" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C304" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D304" s="5"/>
       <c r="E304" s="5" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="F304" s="5" t="s">
-        <v>514</v>
+        <v>533</v>
       </c>
       <c r="G304" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H304" s="5" t="s">
-        <v>691</v>
+        <v>856</v>
       </c>
     </row>
     <row r="305" spans="1:8">
       <c r="A305" s="4" t="s">
         <v>313</v>
       </c>
       <c r="B305" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C305" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D305" s="5"/>
       <c r="E305" s="5" t="s">
         <v>477</v>
       </c>
       <c r="F305" s="5" t="s">
-        <v>536</v>
+        <v>503</v>
       </c>
       <c r="G305" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H305" s="5" t="s">
-        <v>864</v>
+        <v>852</v>
       </c>
     </row>
     <row r="306" spans="1:8">
       <c r="A306" s="4" t="s">
         <v>314</v>
       </c>
       <c r="B306" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C306" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D306" s="5"/>
       <c r="E306" s="5" t="s">
-        <v>476</v>
+        <v>475</v>
       </c>
       <c r="F306" s="5" t="s">
-        <v>551</v>
+        <v>515</v>
       </c>
       <c r="G306" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H306" s="5" t="s">
-        <v>865</v>
+        <v>780</v>
       </c>
     </row>
     <row r="307" spans="1:8">
       <c r="A307" s="4" t="s">
         <v>315</v>
       </c>
       <c r="B307" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C307" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D307" s="5"/>
       <c r="E307" s="5" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="F307" s="5" t="s">
-        <v>517</v>
+        <v>598</v>
       </c>
       <c r="G307" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H307" s="5" t="s">
-        <v>866</v>
+        <v>857</v>
       </c>
     </row>
     <row r="308" spans="1:8">
       <c r="A308" s="4" t="s">
         <v>316</v>
       </c>
       <c r="B308" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C308" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D308" s="5"/>
       <c r="E308" s="5" t="s">
-        <v>478</v>
+        <v>489</v>
       </c>
       <c r="F308" s="5" t="s">
-        <v>596</v>
+        <v>519</v>
       </c>
       <c r="G308" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H308" s="5" t="s">
-        <v>743</v>
+        <v>858</v>
       </c>
     </row>
     <row r="309" spans="1:8">
       <c r="A309" s="4" t="s">
         <v>317</v>
       </c>
       <c r="B309" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C309" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D309" s="5"/>
       <c r="E309" s="5" t="s">
-        <v>475</v>
+        <v>482</v>
       </c>
       <c r="F309" s="5" t="s">
-        <v>593</v>
+        <v>550</v>
       </c>
       <c r="G309" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H309" s="5" t="s">
-        <v>638</v>
+        <v>859</v>
       </c>
     </row>
     <row r="310" spans="1:8">
       <c r="A310" s="4" t="s">
         <v>318</v>
       </c>
       <c r="B310" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C310" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D310" s="5"/>
       <c r="E310" s="5" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="F310" s="5" t="s">
-        <v>517</v>
+        <v>555</v>
       </c>
       <c r="G310" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H310" s="5" t="s">
-        <v>616</v>
+        <v>825</v>
       </c>
     </row>
     <row r="311" spans="1:8">
       <c r="A311" s="4" t="s">
         <v>319</v>
       </c>
       <c r="B311" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C311" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D311" s="5"/>
       <c r="E311" s="5" t="s">
         <v>475</v>
       </c>
       <c r="F311" s="5" t="s">
-        <v>547</v>
+        <v>578</v>
       </c>
       <c r="G311" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H311" s="5" t="s">
-        <v>656</v>
+        <v>860</v>
       </c>
     </row>
     <row r="312" spans="1:8">
       <c r="A312" s="4" t="s">
         <v>320</v>
       </c>
       <c r="B312" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C312" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D312" s="5"/>
       <c r="E312" s="5" t="s">
-        <v>480</v>
+        <v>485</v>
       </c>
       <c r="F312" s="5" t="s">
-        <v>508</v>
+        <v>527</v>
       </c>
       <c r="G312" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H312" s="5" t="s">
-        <v>867</v>
+        <v>861</v>
       </c>
     </row>
     <row r="313" spans="1:8">
       <c r="A313" s="4" t="s">
         <v>321</v>
       </c>
       <c r="B313" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C313" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D313" s="5"/>
       <c r="E313" s="5" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F313" s="5" t="s">
-        <v>528</v>
+        <v>552</v>
       </c>
       <c r="G313" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H313" s="5" t="s">
-        <v>638</v>
+        <v>862</v>
       </c>
     </row>
     <row r="314" spans="1:8">
       <c r="A314" s="4" t="s">
         <v>322</v>
       </c>
       <c r="B314" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C314" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D314" s="5"/>
       <c r="E314" s="5" t="s">
-        <v>477</v>
+        <v>485</v>
       </c>
       <c r="F314" s="5" t="s">
-        <v>597</v>
+        <v>565</v>
       </c>
       <c r="G314" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H314" s="5" t="s">
-        <v>868</v>
+        <v>863</v>
       </c>
     </row>
     <row r="315" spans="1:8">
       <c r="A315" s="4" t="s">
         <v>323</v>
       </c>
       <c r="B315" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C315" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D315" s="5"/>
       <c r="E315" s="5" t="s">
-        <v>481</v>
+        <v>485</v>
       </c>
       <c r="F315" s="5" t="s">
         <v>541</v>
       </c>
       <c r="G315" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H315" s="5" t="s">
-        <v>869</v>
+        <v>680</v>
       </c>
     </row>
     <row r="316" spans="1:8">
       <c r="A316" s="4" t="s">
         <v>324</v>
       </c>
       <c r="B316" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C316" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D316" s="5"/>
       <c r="E316" s="5" t="s">
         <v>475</v>
       </c>
       <c r="F316" s="5" t="s">
-        <v>517</v>
+        <v>599</v>
       </c>
       <c r="G316" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H316" s="5" t="s">
-        <v>870</v>
+        <v>864</v>
       </c>
     </row>
     <row r="317" spans="1:8">
       <c r="A317" s="4" t="s">
         <v>325</v>
       </c>
       <c r="B317" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C317" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D317" s="5"/>
       <c r="E317" s="5" t="s">
-        <v>476</v>
+        <v>480</v>
       </c>
       <c r="F317" s="5" t="s">
-        <v>597</v>
+        <v>539</v>
       </c>
       <c r="G317" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H317" s="5" t="s">
-        <v>871</v>
+        <v>865</v>
       </c>
     </row>
     <row r="318" spans="1:8">
       <c r="A318" s="4" t="s">
         <v>326</v>
       </c>
       <c r="B318" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C318" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D318" s="5"/>
       <c r="E318" s="5" t="s">
-        <v>475</v>
+        <v>480</v>
       </c>
       <c r="F318" s="5" t="s">
-        <v>577</v>
+        <v>542</v>
       </c>
       <c r="G318" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H318" s="5" t="s">
-        <v>872</v>
+        <v>866</v>
       </c>
     </row>
     <row r="319" spans="1:8">
       <c r="A319" s="4" t="s">
         <v>327</v>
       </c>
       <c r="B319" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C319" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D319" s="5"/>
       <c r="E319" s="5" t="s">
-        <v>491</v>
+        <v>475</v>
       </c>
       <c r="F319" s="5" t="s">
-        <v>564</v>
+        <v>600</v>
       </c>
       <c r="G319" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H319" s="5" t="s">
-        <v>873</v>
+        <v>867</v>
       </c>
     </row>
     <row r="320" spans="1:8">
       <c r="A320" s="4" t="s">
         <v>328</v>
       </c>
       <c r="B320" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C320" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D320" s="5"/>
       <c r="E320" s="5" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="F320" s="5" t="s">
-        <v>540</v>
+        <v>589</v>
       </c>
       <c r="G320" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H320" s="5" t="s">
-        <v>766</v>
+        <v>868</v>
       </c>
     </row>
     <row r="321" spans="1:8">
       <c r="A321" s="4" t="s">
         <v>329</v>
       </c>
       <c r="B321" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C321" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D321" s="5"/>
       <c r="E321" s="5" t="s">
         <v>480</v>
       </c>
       <c r="F321" s="5" t="s">
-        <v>551</v>
+        <v>536</v>
       </c>
       <c r="G321" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H321" s="5" t="s">
-        <v>874</v>
+        <v>869</v>
       </c>
     </row>
     <row r="322" spans="1:8">
       <c r="A322" s="4" t="s">
         <v>330</v>
       </c>
       <c r="B322" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C322" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D322" s="5"/>
       <c r="E322" s="5" t="s">
-        <v>479</v>
+        <v>475</v>
       </c>
       <c r="F322" s="5" t="s">
-        <v>540</v>
+        <v>517</v>
       </c>
       <c r="G322" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H322" s="5" t="s">
-        <v>875</v>
+        <v>616</v>
       </c>
     </row>
     <row r="323" spans="1:8">
       <c r="A323" s="4" t="s">
         <v>331</v>
       </c>
       <c r="B323" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C323" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D323" s="5"/>
       <c r="E323" s="5" t="s">
         <v>475</v>
       </c>
       <c r="F323" s="5" t="s">
-        <v>499</v>
+        <v>526</v>
       </c>
       <c r="G323" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H323" s="5" t="s">
-        <v>876</v>
+        <v>870</v>
       </c>
     </row>
     <row r="324" spans="1:8">
       <c r="A324" s="4" t="s">
         <v>332</v>
       </c>
       <c r="B324" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C324" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D324" s="5"/>
       <c r="E324" s="5" t="s">
-        <v>494</v>
+        <v>477</v>
       </c>
       <c r="F324" s="5" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="G324" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H324" s="5" t="s">
-        <v>877</v>
+        <v>871</v>
       </c>
     </row>
     <row r="325" spans="1:8">
       <c r="A325" s="4" t="s">
         <v>333</v>
       </c>
       <c r="B325" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C325" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D325" s="5"/>
       <c r="E325" s="5" t="s">
-        <v>478</v>
+        <v>476</v>
       </c>
       <c r="F325" s="5" t="s">
-        <v>498</v>
+        <v>587</v>
       </c>
       <c r="G325" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H325" s="5" t="s">
-        <v>878</v>
+        <v>872</v>
       </c>
     </row>
     <row r="326" spans="1:8">
       <c r="A326" s="4" t="s">
         <v>334</v>
       </c>
       <c r="B326" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C326" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D326" s="5"/>
       <c r="E326" s="5" t="s">
         <v>475</v>
       </c>
       <c r="F326" s="5" t="s">
-        <v>598</v>
+        <v>586</v>
       </c>
       <c r="G326" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H326" s="5" t="s">
-        <v>879</v>
+        <v>873</v>
       </c>
     </row>
     <row r="327" spans="1:8">
       <c r="A327" s="4" t="s">
         <v>335</v>
       </c>
       <c r="B327" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C327" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D327" s="5"/>
       <c r="E327" s="5" t="s">
-        <v>484</v>
+        <v>483</v>
       </c>
       <c r="F327" s="5" t="s">
-        <v>525</v>
+        <v>555</v>
       </c>
       <c r="G327" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H327" s="5" t="s">
-        <v>880</v>
+        <v>874</v>
       </c>
     </row>
     <row r="328" spans="1:8">
       <c r="A328" s="4" t="s">
         <v>336</v>
       </c>
       <c r="B328" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C328" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D328" s="5"/>
       <c r="E328" s="5" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="F328" s="5" t="s">
-        <v>498</v>
+        <v>519</v>
       </c>
       <c r="G328" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H328" s="5" t="s">
-        <v>881</v>
+        <v>875</v>
       </c>
     </row>
     <row r="329" spans="1:8">
       <c r="A329" s="4" t="s">
         <v>337</v>
       </c>
       <c r="B329" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C329" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D329" s="5"/>
       <c r="E329" s="5" t="s">
-        <v>483</v>
+        <v>485</v>
       </c>
       <c r="F329" s="5" t="s">
-        <v>557</v>
+        <v>548</v>
       </c>
       <c r="G329" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H329" s="5" t="s">
-        <v>882</v>
+        <v>876</v>
       </c>
     </row>
     <row r="330" spans="1:8">
       <c r="A330" s="4" t="s">
         <v>338</v>
       </c>
       <c r="B330" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C330" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D330" s="5"/>
       <c r="E330" s="5" t="s">
-        <v>480</v>
+        <v>477</v>
       </c>
       <c r="F330" s="5" t="s">
-        <v>506</v>
+        <v>514</v>
       </c>
       <c r="G330" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H330" s="5" t="s">
-        <v>883</v>
+        <v>697</v>
       </c>
     </row>
     <row r="331" spans="1:8">
       <c r="A331" s="4" t="s">
         <v>339</v>
       </c>
       <c r="B331" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C331" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D331" s="5"/>
       <c r="E331" s="5" t="s">
-        <v>478</v>
+        <v>477</v>
       </c>
       <c r="F331" s="5" t="s">
-        <v>514</v>
+        <v>536</v>
       </c>
       <c r="G331" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H331" s="5" t="s">
-        <v>609</v>
+        <v>877</v>
       </c>
     </row>
     <row r="332" spans="1:8">
       <c r="A332" s="4" t="s">
         <v>340</v>
       </c>
       <c r="B332" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C332" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D332" s="5"/>
       <c r="E332" s="5" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="F332" s="5" t="s">
-        <v>533</v>
+        <v>552</v>
       </c>
       <c r="G332" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H332" s="5" t="s">
-        <v>884</v>
+        <v>878</v>
       </c>
     </row>
     <row r="333" spans="1:8">
       <c r="A333" s="4" t="s">
         <v>341</v>
       </c>
       <c r="B333" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C333" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D333" s="5"/>
       <c r="E333" s="5" t="s">
-        <v>477</v>
+        <v>476</v>
       </c>
       <c r="F333" s="5" t="s">
-        <v>503</v>
+        <v>517</v>
       </c>
       <c r="G333" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H333" s="5" t="s">
-        <v>880</v>
+        <v>879</v>
       </c>
     </row>
     <row r="334" spans="1:8">
       <c r="A334" s="4" t="s">
         <v>342</v>
       </c>
       <c r="B334" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C334" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D334" s="5"/>
       <c r="E334" s="5" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="F334" s="5" t="s">
-        <v>515</v>
+        <v>593</v>
       </c>
       <c r="G334" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H334" s="5" t="s">
-        <v>775</v>
+        <v>748</v>
       </c>
     </row>
     <row r="335" spans="1:8">
       <c r="A335" s="4" t="s">
         <v>343</v>
       </c>
       <c r="B335" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C335" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D335" s="5"/>
       <c r="E335" s="5" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="F335" s="5" t="s">
-        <v>595</v>
+        <v>591</v>
       </c>
       <c r="G335" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H335" s="5" t="s">
-        <v>885</v>
+        <v>638</v>
       </c>
     </row>
     <row r="336" spans="1:8">
       <c r="A336" s="4" t="s">
         <v>344</v>
       </c>
       <c r="B336" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C336" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D336" s="5"/>
       <c r="E336" s="5" t="s">
-        <v>489</v>
+        <v>475</v>
       </c>
       <c r="F336" s="5" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="G336" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H336" s="5" t="s">
-        <v>886</v>
+        <v>616</v>
       </c>
     </row>
     <row r="337" spans="1:8">
       <c r="A337" s="4" t="s">
         <v>345</v>
       </c>
       <c r="B337" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C337" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D337" s="5"/>
       <c r="E337" s="5" t="s">
         <v>475</v>
       </c>
       <c r="F337" s="5" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="G337" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H337" s="5" t="s">
-        <v>887</v>
+        <v>656</v>
       </c>
     </row>
     <row r="338" spans="1:8">
       <c r="A338" s="4" t="s">
         <v>346</v>
       </c>
       <c r="B338" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C338" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D338" s="5"/>
       <c r="E338" s="5" t="s">
-        <v>485</v>
+        <v>480</v>
       </c>
       <c r="F338" s="5" t="s">
-        <v>518</v>
+        <v>508</v>
       </c>
       <c r="G338" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H338" s="5" t="s">
-        <v>888</v>
+        <v>880</v>
       </c>
     </row>
     <row r="339" spans="1:8">
       <c r="A339" s="4" t="s">
         <v>347</v>
       </c>
       <c r="B339" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C339" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D339" s="5"/>
       <c r="E339" s="5" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="F339" s="5" t="s">
-        <v>586</v>
+        <v>528</v>
       </c>
       <c r="G339" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H339" s="5" t="s">
-        <v>889</v>
+        <v>638</v>
       </c>
     </row>
     <row r="340" spans="1:8">
       <c r="A340" s="4" t="s">
         <v>348</v>
       </c>
       <c r="B340" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C340" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D340" s="5"/>
       <c r="E340" s="5" t="s">
-        <v>496</v>
+        <v>486</v>
       </c>
       <c r="F340" s="5" t="s">
-        <v>589</v>
+        <v>540</v>
       </c>
       <c r="G340" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H340" s="5" t="s">
-        <v>890</v>
+        <v>881</v>
       </c>
     </row>
     <row r="341" spans="1:8">
       <c r="A341" s="4" t="s">
         <v>349</v>
       </c>
       <c r="B341" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C341" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D341" s="5"/>
       <c r="E341" s="5" t="s">
-        <v>475</v>
+        <v>493</v>
       </c>
       <c r="F341" s="5" t="s">
-        <v>524</v>
+        <v>543</v>
       </c>
       <c r="G341" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H341" s="5" t="s">
-        <v>891</v>
+        <v>612</v>
       </c>
     </row>
     <row r="342" spans="1:8">
       <c r="A342" s="4" t="s">
         <v>350</v>
       </c>
       <c r="B342" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C342" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D342" s="5"/>
       <c r="E342" s="5" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="F342" s="5" t="s">
-        <v>522</v>
+        <v>563</v>
       </c>
       <c r="G342" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H342" s="5" t="s">
-        <v>892</v>
+        <v>882</v>
       </c>
     </row>
     <row r="343" spans="1:8">
       <c r="A343" s="4" t="s">
         <v>351</v>
       </c>
       <c r="B343" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C343" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D343" s="5"/>
       <c r="E343" s="5" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="F343" s="5" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
       <c r="G343" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H343" s="5" t="s">
-        <v>893</v>
+        <v>883</v>
       </c>
     </row>
     <row r="344" spans="1:8">
       <c r="A344" s="4" t="s">
         <v>352</v>
       </c>
       <c r="B344" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C344" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D344" s="5"/>
       <c r="E344" s="5" t="s">
         <v>475</v>
       </c>
       <c r="F344" s="5" t="s">
-        <v>520</v>
+        <v>524</v>
       </c>
       <c r="G344" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H344" s="5" t="s">
-        <v>894</v>
+        <v>884</v>
       </c>
     </row>
     <row r="345" spans="1:8">
       <c r="A345" s="4" t="s">
         <v>353</v>
       </c>
       <c r="B345" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C345" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D345" s="5"/>
       <c r="E345" s="5" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="F345" s="5" t="s">
-        <v>576</v>
+        <v>514</v>
       </c>
       <c r="G345" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H345" s="5" t="s">
-        <v>895</v>
+        <v>885</v>
       </c>
     </row>
     <row r="346" spans="1:8">
       <c r="A346" s="4" t="s">
         <v>354</v>
       </c>
       <c r="B346" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C346" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D346" s="5"/>
       <c r="E346" s="5" t="s">
-        <v>489</v>
+        <v>475</v>
       </c>
       <c r="F346" s="5" t="s">
-        <v>569</v>
+        <v>505</v>
       </c>
       <c r="G346" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H346" s="5" t="s">
-        <v>896</v>
+        <v>886</v>
       </c>
     </row>
     <row r="347" spans="1:8">
       <c r="A347" s="4" t="s">
         <v>355</v>
       </c>
       <c r="B347" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C347" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D347" s="5"/>
       <c r="E347" s="5" t="s">
-        <v>476</v>
+        <v>475</v>
       </c>
       <c r="F347" s="5" t="s">
-        <v>599</v>
+        <v>513</v>
       </c>
       <c r="G347" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H347" s="5" t="s">
-        <v>897</v>
+        <v>887</v>
       </c>
     </row>
     <row r="348" spans="1:8">
       <c r="A348" s="4" t="s">
         <v>356</v>
       </c>
       <c r="B348" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C348" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D348" s="5"/>
       <c r="E348" s="5" t="s">
-        <v>485</v>
+        <v>479</v>
       </c>
       <c r="F348" s="5" t="s">
-        <v>600</v>
+        <v>548</v>
       </c>
       <c r="G348" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H348" s="5" t="s">
-        <v>898</v>
+        <v>643</v>
       </c>
     </row>
     <row r="349" spans="1:8">
       <c r="A349" s="4" t="s">
         <v>357</v>
       </c>
       <c r="B349" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C349" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D349" s="5"/>
       <c r="E349" s="5" t="s">
-        <v>492</v>
+        <v>485</v>
       </c>
       <c r="F349" s="5" t="s">
-        <v>534</v>
+        <v>500</v>
       </c>
       <c r="G349" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H349" s="5" t="s">
-        <v>899</v>
+        <v>648</v>
       </c>
     </row>
     <row r="350" spans="1:8">
       <c r="A350" s="4" t="s">
         <v>358</v>
       </c>
       <c r="B350" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C350" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D350" s="5"/>
       <c r="E350" s="5" t="s">
-        <v>489</v>
+        <v>475</v>
       </c>
       <c r="F350" s="5" t="s">
-        <v>563</v>
+        <v>593</v>
       </c>
       <c r="G350" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H350" s="5" t="s">
-        <v>900</v>
+        <v>799</v>
       </c>
     </row>
     <row r="351" spans="1:8">
       <c r="A351" s="4" t="s">
         <v>359</v>
       </c>
       <c r="B351" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C351" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D351" s="5"/>
       <c r="E351" s="5" t="s">
-        <v>486</v>
+        <v>475</v>
       </c>
       <c r="F351" s="5" t="s">
-        <v>564</v>
+        <v>511</v>
       </c>
       <c r="G351" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H351" s="5" t="s">
-        <v>901</v>
+        <v>888</v>
       </c>
     </row>
     <row r="352" spans="1:8">
       <c r="A352" s="4" t="s">
         <v>360</v>
       </c>
       <c r="B352" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C352" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D352" s="5"/>
       <c r="E352" s="5" t="s">
-        <v>482</v>
+        <v>477</v>
       </c>
       <c r="F352" s="5" t="s">
-        <v>577</v>
+        <v>505</v>
       </c>
       <c r="G352" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H352" s="5" t="s">
-        <v>728</v>
+        <v>694</v>
       </c>
     </row>
     <row r="353" spans="1:8">
       <c r="A353" s="4" t="s">
         <v>361</v>
       </c>
       <c r="B353" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C353" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D353" s="5"/>
       <c r="E353" s="5" t="s">
-        <v>497</v>
+        <v>475</v>
       </c>
       <c r="F353" s="5" t="s">
-        <v>503</v>
+        <v>548</v>
       </c>
       <c r="G353" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H353" s="5" t="s">
-        <v>807</v>
+        <v>889</v>
       </c>
     </row>
     <row r="354" spans="1:8">
       <c r="A354" s="4" t="s">
         <v>362</v>
       </c>
       <c r="B354" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C354" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D354" s="5"/>
       <c r="E354" s="5" t="s">
-        <v>482</v>
+        <v>475</v>
       </c>
       <c r="F354" s="5" t="s">
-        <v>568</v>
+        <v>541</v>
       </c>
       <c r="G354" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H354" s="5" t="s">
-        <v>737</v>
+        <v>890</v>
       </c>
     </row>
     <row r="355" spans="1:8">
       <c r="A355" s="4" t="s">
         <v>363</v>
       </c>
       <c r="B355" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C355" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D355" s="5"/>
       <c r="E355" s="5" t="s">
-        <v>483</v>
+        <v>475</v>
       </c>
       <c r="F355" s="5" t="s">
-        <v>577</v>
+        <v>555</v>
       </c>
       <c r="G355" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H355" s="5" t="s">
-        <v>902</v>
+        <v>891</v>
       </c>
     </row>
     <row r="356" spans="1:8">
       <c r="A356" s="4" t="s">
         <v>364</v>
       </c>
       <c r="B356" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C356" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D356" s="5"/>
       <c r="E356" s="5" t="s">
-        <v>478</v>
+        <v>475</v>
       </c>
       <c r="F356" s="5" t="s">
-        <v>511</v>
+        <v>514</v>
       </c>
       <c r="G356" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H356" s="5" t="s">
-        <v>903</v>
+        <v>609</v>
       </c>
     </row>
     <row r="357" spans="1:8">
       <c r="A357" s="4" t="s">
         <v>365</v>
       </c>
       <c r="B357" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C357" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D357" s="5"/>
       <c r="E357" s="5" t="s">
-        <v>485</v>
+        <v>476</v>
       </c>
       <c r="F357" s="5" t="s">
-        <v>527</v>
+        <v>560</v>
       </c>
       <c r="G357" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H357" s="5" t="s">
-        <v>904</v>
+        <v>892</v>
       </c>
     </row>
     <row r="358" spans="1:8">
       <c r="A358" s="4" t="s">
         <v>366</v>
       </c>
       <c r="B358" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C358" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D358" s="5"/>
       <c r="E358" s="5" t="s">
-        <v>478</v>
+        <v>475</v>
       </c>
       <c r="F358" s="5" t="s">
-        <v>551</v>
+        <v>555</v>
       </c>
       <c r="G358" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H358" s="5" t="s">
-        <v>905</v>
+        <v>893</v>
       </c>
     </row>
     <row r="359" spans="1:8">
       <c r="A359" s="4" t="s">
         <v>367</v>
       </c>
       <c r="B359" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C359" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D359" s="5"/>
       <c r="E359" s="5" t="s">
-        <v>485</v>
+        <v>489</v>
       </c>
       <c r="F359" s="5" t="s">
-        <v>564</v>
+        <v>520</v>
       </c>
       <c r="G359" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H359" s="5" t="s">
-        <v>906</v>
+        <v>883</v>
       </c>
     </row>
     <row r="360" spans="1:8">
       <c r="A360" s="4" t="s">
         <v>368</v>
       </c>
       <c r="B360" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C360" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D360" s="5"/>
       <c r="E360" s="5" t="s">
-        <v>485</v>
+        <v>476</v>
       </c>
       <c r="F360" s="5" t="s">
-        <v>541</v>
+        <v>546</v>
       </c>
       <c r="G360" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H360" s="5" t="s">
-        <v>674</v>
+        <v>894</v>
       </c>
     </row>
     <row r="361" spans="1:8">
       <c r="A361" s="4" t="s">
         <v>369</v>
       </c>
       <c r="B361" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C361" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D361" s="5"/>
       <c r="E361" s="5" t="s">
-        <v>493</v>
+        <v>480</v>
       </c>
       <c r="F361" s="5" t="s">
-        <v>542</v>
+        <v>540</v>
       </c>
       <c r="G361" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H361" s="5" t="s">
-        <v>907</v>
+        <v>895</v>
       </c>
     </row>
     <row r="362" spans="1:8">
       <c r="A362" s="4" t="s">
         <v>370</v>
       </c>
       <c r="B362" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C362" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D362" s="5"/>
       <c r="E362" s="5" t="s">
-        <v>481</v>
+        <v>476</v>
       </c>
       <c r="F362" s="5" t="s">
-        <v>504</v>
+        <v>580</v>
       </c>
       <c r="G362" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H362" s="5" t="s">
-        <v>908</v>
+        <v>896</v>
       </c>
     </row>
     <row r="363" spans="1:8">
       <c r="A363" s="4" t="s">
         <v>371</v>
       </c>
       <c r="B363" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C363" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D363" s="5"/>
       <c r="E363" s="5" t="s">
-        <v>482</v>
+        <v>477</v>
       </c>
       <c r="F363" s="5" t="s">
-        <v>543</v>
+        <v>579</v>
       </c>
       <c r="G363" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H363" s="5" t="s">
-        <v>909</v>
+        <v>897</v>
       </c>
     </row>
     <row r="364" spans="1:8">
       <c r="A364" s="4" t="s">
         <v>372</v>
       </c>
       <c r="B364" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C364" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D364" s="5"/>
       <c r="E364" s="5" t="s">
-        <v>482</v>
+        <v>475</v>
       </c>
       <c r="F364" s="5" t="s">
-        <v>514</v>
+        <v>543</v>
       </c>
       <c r="G364" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H364" s="5" t="s">
-        <v>739</v>
+        <v>898</v>
       </c>
     </row>
     <row r="365" spans="1:8">
       <c r="A365" s="4" t="s">
         <v>373</v>
       </c>
       <c r="B365" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C365" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D365" s="5"/>
       <c r="E365" s="5" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F365" s="5" t="s">
-        <v>503</v>
+        <v>518</v>
       </c>
       <c r="G365" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H365" s="5" t="s">
-        <v>910</v>
+        <v>899</v>
       </c>
     </row>
     <row r="366" spans="1:8">
       <c r="A366" s="4" t="s">
         <v>374</v>
       </c>
       <c r="B366" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C366" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D366" s="5"/>
       <c r="E366" s="5" t="s">
-        <v>482</v>
+        <v>476</v>
       </c>
       <c r="F366" s="5" t="s">
-        <v>508</v>
+        <v>583</v>
       </c>
       <c r="G366" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H366" s="5" t="s">
-        <v>609</v>
+        <v>900</v>
       </c>
     </row>
     <row r="367" spans="1:8">
       <c r="A367" s="4" t="s">
         <v>375</v>
       </c>
       <c r="B367" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C367" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D367" s="5"/>
       <c r="E367" s="5" t="s">
-        <v>476</v>
+        <v>496</v>
       </c>
       <c r="F367" s="5" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="G367" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H367" s="5" t="s">
-        <v>911</v>
+        <v>901</v>
       </c>
     </row>
     <row r="368" spans="1:8">
       <c r="A368" s="4" t="s">
         <v>376</v>
       </c>
       <c r="B368" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C368" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D368" s="5"/>
       <c r="E368" s="5" t="s">
-        <v>485</v>
+        <v>475</v>
       </c>
       <c r="F368" s="5" t="s">
-        <v>514</v>
+        <v>524</v>
       </c>
       <c r="G368" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H368" s="5" t="s">
-        <v>645</v>
+        <v>902</v>
       </c>
     </row>
     <row r="369" spans="1:8">
       <c r="A369" s="4" t="s">
         <v>377</v>
       </c>
       <c r="B369" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C369" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D369" s="5"/>
       <c r="E369" s="5" t="s">
-        <v>485</v>
+        <v>481</v>
       </c>
       <c r="F369" s="5" t="s">
-        <v>505</v>
+        <v>522</v>
       </c>
       <c r="G369" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H369" s="5" t="s">
-        <v>912</v>
+        <v>831</v>
       </c>
     </row>
     <row r="370" spans="1:8">
       <c r="A370" s="4" t="s">
         <v>378</v>
       </c>
       <c r="B370" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C370" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D370" s="5"/>
       <c r="E370" s="5" t="s">
-        <v>482</v>
+        <v>477</v>
       </c>
       <c r="F370" s="5" t="s">
-        <v>514</v>
+        <v>533</v>
       </c>
       <c r="G370" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H370" s="5" t="s">
-        <v>913</v>
+        <v>903</v>
       </c>
     </row>
     <row r="371" spans="1:8">
       <c r="A371" s="4" t="s">
         <v>379</v>
       </c>
       <c r="B371" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C371" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D371" s="5"/>
       <c r="E371" s="5" t="s">
-        <v>483</v>
+        <v>475</v>
       </c>
       <c r="F371" s="5" t="s">
-        <v>508</v>
+        <v>520</v>
       </c>
       <c r="G371" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H371" s="5" t="s">
-        <v>914</v>
+        <v>904</v>
       </c>
     </row>
     <row r="372" spans="1:8">
       <c r="A372" s="4" t="s">
         <v>380</v>
       </c>
       <c r="B372" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C372" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D372" s="5"/>
       <c r="E372" s="5" t="s">
-        <v>477</v>
+        <v>479</v>
       </c>
       <c r="F372" s="5" t="s">
-        <v>506</v>
+        <v>577</v>
       </c>
       <c r="G372" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H372" s="5" t="s">
-        <v>915</v>
+        <v>905</v>
       </c>
     </row>
     <row r="373" spans="1:8">
       <c r="A373" s="4" t="s">
         <v>381</v>
       </c>
       <c r="B373" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C373" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D373" s="5"/>
       <c r="E373" s="5" t="s">
-        <v>484</v>
+        <v>489</v>
       </c>
       <c r="F373" s="5" t="s">
-        <v>534</v>
+        <v>570</v>
       </c>
       <c r="G373" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H373" s="5" t="s">
-        <v>916</v>
+        <v>906</v>
       </c>
     </row>
     <row r="374" spans="1:8">
       <c r="A374" s="4" t="s">
         <v>382</v>
       </c>
       <c r="B374" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C374" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D374" s="5"/>
       <c r="E374" s="5" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="F374" s="5" t="s">
-        <v>520</v>
+        <v>601</v>
       </c>
       <c r="G374" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H374" s="5" t="s">
-        <v>917</v>
+        <v>907</v>
       </c>
     </row>
     <row r="375" spans="1:8">
       <c r="A375" s="4" t="s">
         <v>383</v>
       </c>
       <c r="B375" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C375" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D375" s="5"/>
       <c r="E375" s="5" t="s">
-        <v>484</v>
+        <v>475</v>
       </c>
       <c r="F375" s="5" t="s">
-        <v>565</v>
+        <v>503</v>
       </c>
       <c r="G375" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H375" s="5" t="s">
-        <v>918</v>
+        <v>675</v>
       </c>
     </row>
     <row r="376" spans="1:8">
       <c r="A376" s="4" t="s">
         <v>384</v>
       </c>
       <c r="B376" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C376" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D376" s="5"/>
       <c r="E376" s="5" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="F376" s="5" t="s">
-        <v>597</v>
+        <v>511</v>
       </c>
       <c r="G376" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H376" s="5" t="s">
-        <v>919</v>
+        <v>908</v>
       </c>
     </row>
     <row r="377" spans="1:8">
       <c r="A377" s="4" t="s">
         <v>385</v>
       </c>
       <c r="B377" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C377" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D377" s="5"/>
       <c r="E377" s="5" t="s">
-        <v>475</v>
+        <v>485</v>
       </c>
       <c r="F377" s="5" t="s">
-        <v>601</v>
+        <v>514</v>
       </c>
       <c r="G377" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H377" s="5" t="s">
-        <v>920</v>
+        <v>645</v>
       </c>
     </row>
     <row r="378" spans="1:8">
       <c r="A378" s="4" t="s">
         <v>386</v>
       </c>
       <c r="B378" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C378" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D378" s="5"/>
       <c r="E378" s="5" t="s">
-        <v>475</v>
+        <v>485</v>
       </c>
       <c r="F378" s="5" t="s">
-        <v>542</v>
+        <v>505</v>
       </c>
       <c r="G378" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H378" s="5" t="s">
-        <v>894</v>
+        <v>909</v>
       </c>
     </row>
     <row r="379" spans="1:8">
       <c r="A379" s="4" t="s">
         <v>387</v>
       </c>
       <c r="B379" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C379" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D379" s="5"/>
       <c r="E379" s="5" t="s">
-        <v>480</v>
+        <v>482</v>
       </c>
       <c r="F379" s="5" t="s">
-        <v>519</v>
+        <v>514</v>
       </c>
       <c r="G379" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H379" s="5" t="s">
-        <v>921</v>
+        <v>910</v>
       </c>
     </row>
     <row r="380" spans="1:8">
       <c r="A380" s="4" t="s">
         <v>388</v>
       </c>
       <c r="B380" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C380" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D380" s="5"/>
       <c r="E380" s="5" t="s">
-        <v>475</v>
+        <v>483</v>
       </c>
       <c r="F380" s="5" t="s">
-        <v>505</v>
+        <v>508</v>
       </c>
       <c r="G380" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H380" s="5" t="s">
-        <v>922</v>
+        <v>911</v>
       </c>
     </row>
     <row r="381" spans="1:8">
       <c r="A381" s="4" t="s">
         <v>389</v>
       </c>
       <c r="B381" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C381" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D381" s="5"/>
       <c r="E381" s="5" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="F381" s="5" t="s">
-        <v>534</v>
+        <v>506</v>
       </c>
       <c r="G381" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H381" s="5" t="s">
-        <v>923</v>
+        <v>912</v>
       </c>
     </row>
     <row r="382" spans="1:8">
       <c r="A382" s="4" t="s">
         <v>390</v>
       </c>
       <c r="B382" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C382" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D382" s="5"/>
       <c r="E382" s="5" t="s">
-        <v>476</v>
+        <v>484</v>
       </c>
       <c r="F382" s="5" t="s">
-        <v>557</v>
+        <v>534</v>
       </c>
       <c r="G382" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H382" s="5" t="s">
-        <v>924</v>
+        <v>913</v>
       </c>
     </row>
     <row r="383" spans="1:8">
       <c r="A383" s="4" t="s">
         <v>391</v>
       </c>
       <c r="B383" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C383" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D383" s="5"/>
       <c r="E383" s="5" t="s">
-        <v>480</v>
+        <v>475</v>
       </c>
       <c r="F383" s="5" t="s">
-        <v>602</v>
+        <v>520</v>
       </c>
       <c r="G383" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H383" s="5" t="s">
-        <v>925</v>
+        <v>914</v>
       </c>
     </row>
     <row r="384" spans="1:8">
       <c r="A384" s="4" t="s">
         <v>392</v>
       </c>
       <c r="B384" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C384" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D384" s="5"/>
       <c r="E384" s="5" t="s">
-        <v>475</v>
+        <v>484</v>
       </c>
       <c r="F384" s="5" t="s">
-        <v>548</v>
+        <v>566</v>
       </c>
       <c r="G384" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H384" s="5" t="s">
-        <v>926</v>
+        <v>915</v>
       </c>
     </row>
     <row r="385" spans="1:8">
       <c r="A385" s="4" t="s">
         <v>393</v>
       </c>
       <c r="B385" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C385" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D385" s="5"/>
       <c r="E385" s="5" t="s">
         <v>475</v>
       </c>
       <c r="F385" s="5" t="s">
-        <v>511</v>
+        <v>595</v>
       </c>
       <c r="G385" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H385" s="5" t="s">
-        <v>927</v>
+        <v>916</v>
       </c>
     </row>
     <row r="386" spans="1:8">
       <c r="A386" s="4" t="s">
         <v>394</v>
       </c>
       <c r="B386" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C386" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D386" s="5"/>
       <c r="E386" s="5" t="s">
-        <v>492</v>
+        <v>475</v>
       </c>
       <c r="F386" s="5" t="s">
-        <v>551</v>
+        <v>602</v>
       </c>
       <c r="G386" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H386" s="5" t="s">
-        <v>905</v>
+        <v>917</v>
       </c>
     </row>
     <row r="387" spans="1:8">
       <c r="A387" s="4" t="s">
         <v>395</v>
       </c>
       <c r="B387" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C387" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D387" s="5"/>
       <c r="E387" s="5" t="s">
-        <v>480</v>
+        <v>475</v>
       </c>
       <c r="F387" s="5" t="s">
-        <v>565</v>
+        <v>542</v>
       </c>
       <c r="G387" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H387" s="5" t="s">
-        <v>928</v>
+        <v>904</v>
       </c>
     </row>
     <row r="388" spans="1:8">
       <c r="A388" s="4" t="s">
         <v>396</v>
       </c>
       <c r="B388" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C388" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D388" s="5"/>
       <c r="E388" s="5" t="s">
-        <v>475</v>
+        <v>480</v>
       </c>
       <c r="F388" s="5" t="s">
-        <v>568</v>
+        <v>519</v>
       </c>
       <c r="G388" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H388" s="5" t="s">
-        <v>929</v>
+        <v>918</v>
       </c>
     </row>
     <row r="389" spans="1:8">
       <c r="A389" s="4" t="s">
         <v>397</v>
       </c>
       <c r="B389" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C389" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D389" s="5"/>
       <c r="E389" s="5" t="s">
         <v>475</v>
       </c>
       <c r="F389" s="5" t="s">
-        <v>554</v>
+        <v>505</v>
       </c>
       <c r="G389" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H389" s="5" t="s">
-        <v>930</v>
+        <v>919</v>
       </c>
     </row>
     <row r="390" spans="1:8">
       <c r="A390" s="4" t="s">
         <v>398</v>
       </c>
       <c r="B390" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C390" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D390" s="5"/>
       <c r="E390" s="5" t="s">
-        <v>489</v>
+        <v>476</v>
       </c>
       <c r="F390" s="5" t="s">
-        <v>505</v>
+        <v>534</v>
       </c>
       <c r="G390" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H390" s="5" t="s">
-        <v>659</v>
+        <v>920</v>
       </c>
     </row>
     <row r="391" spans="1:8">
       <c r="A391" s="4" t="s">
         <v>399</v>
       </c>
       <c r="B391" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C391" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D391" s="5"/>
       <c r="E391" s="5" t="s">
-        <v>489</v>
+        <v>476</v>
       </c>
       <c r="F391" s="5" t="s">
-        <v>542</v>
+        <v>558</v>
       </c>
       <c r="G391" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H391" s="5" t="s">
-        <v>931</v>
+        <v>921</v>
       </c>
     </row>
     <row r="392" spans="1:8">
       <c r="A392" s="4" t="s">
         <v>400</v>
       </c>
       <c r="B392" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C392" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D392" s="5"/>
       <c r="E392" s="5" t="s">
-        <v>475</v>
+        <v>480</v>
       </c>
       <c r="F392" s="5" t="s">
-        <v>577</v>
+        <v>603</v>
       </c>
       <c r="G392" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H392" s="5" t="s">
-        <v>932</v>
+        <v>922</v>
       </c>
     </row>
     <row r="393" spans="1:8">
       <c r="A393" s="4" t="s">
         <v>401</v>
       </c>
       <c r="B393" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C393" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D393" s="5"/>
       <c r="E393" s="5" t="s">
         <v>475</v>
       </c>
       <c r="F393" s="5" t="s">
-        <v>542</v>
+        <v>549</v>
       </c>
       <c r="G393" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H393" s="5" t="s">
-        <v>933</v>
+        <v>923</v>
       </c>
     </row>
     <row r="394" spans="1:8">
       <c r="A394" s="4" t="s">
         <v>402</v>
       </c>
       <c r="B394" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C394" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D394" s="5"/>
       <c r="E394" s="5" t="s">
-        <v>483</v>
+        <v>475</v>
       </c>
       <c r="F394" s="5" t="s">
-        <v>598</v>
+        <v>511</v>
       </c>
       <c r="G394" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H394" s="5" t="s">
-        <v>934</v>
+        <v>924</v>
       </c>
     </row>
     <row r="395" spans="1:8">
       <c r="A395" s="4" t="s">
         <v>403</v>
       </c>
       <c r="B395" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C395" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D395" s="5"/>
       <c r="E395" s="5" t="s">
-        <v>475</v>
+        <v>492</v>
       </c>
       <c r="F395" s="5" t="s">
-        <v>568</v>
+        <v>552</v>
       </c>
       <c r="G395" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H395" s="5" t="s">
-        <v>935</v>
+        <v>862</v>
       </c>
     </row>
     <row r="396" spans="1:8">
       <c r="A396" s="4" t="s">
         <v>404</v>
       </c>
       <c r="B396" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C396" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D396" s="5"/>
       <c r="E396" s="5" t="s">
-        <v>475</v>
+        <v>480</v>
       </c>
       <c r="F396" s="5" t="s">
-        <v>511</v>
+        <v>566</v>
       </c>
       <c r="G396" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H396" s="5" t="s">
-        <v>936</v>
+        <v>925</v>
       </c>
     </row>
     <row r="397" spans="1:8">
       <c r="A397" s="4" t="s">
         <v>405</v>
       </c>
       <c r="B397" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C397" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D397" s="5"/>
       <c r="E397" s="5" t="s">
-        <v>489</v>
+        <v>475</v>
       </c>
       <c r="F397" s="5" t="s">
-        <v>508</v>
+        <v>569</v>
       </c>
       <c r="G397" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H397" s="5" t="s">
-        <v>937</v>
+        <v>926</v>
       </c>
     </row>
     <row r="398" spans="1:8">
       <c r="A398" s="4" t="s">
         <v>406</v>
       </c>
       <c r="B398" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C398" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D398" s="5"/>
       <c r="E398" s="5" t="s">
-        <v>489</v>
+        <v>475</v>
       </c>
       <c r="F398" s="5" t="s">
-        <v>587</v>
+        <v>555</v>
       </c>
       <c r="G398" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H398" s="5" t="s">
-        <v>938</v>
+        <v>927</v>
       </c>
     </row>
     <row r="399" spans="1:8">
       <c r="A399" s="4" t="s">
         <v>407</v>
       </c>
       <c r="B399" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C399" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D399" s="5"/>
       <c r="E399" s="5" t="s">
-        <v>479</v>
+        <v>489</v>
       </c>
       <c r="F399" s="5" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="G399" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H399" s="5" t="s">
-        <v>731</v>
+        <v>659</v>
       </c>
     </row>
     <row r="400" spans="1:8">
       <c r="A400" s="4" t="s">
         <v>408</v>
       </c>
       <c r="B400" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C400" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D400" s="5"/>
       <c r="E400" s="5" t="s">
-        <v>475</v>
+        <v>489</v>
       </c>
       <c r="F400" s="5" t="s">
-        <v>545</v>
+        <v>542</v>
       </c>
       <c r="G400" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H400" s="5" t="s">
-        <v>737</v>
+        <v>928</v>
       </c>
     </row>
     <row r="401" spans="1:8">
       <c r="A401" s="4" t="s">
         <v>409</v>
       </c>
       <c r="B401" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C401" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D401" s="5"/>
       <c r="E401" s="5" t="s">
         <v>475</v>
       </c>
       <c r="F401" s="5" t="s">
-        <v>501</v>
+        <v>578</v>
       </c>
       <c r="G401" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H401" s="5" t="s">
-        <v>939</v>
+        <v>929</v>
       </c>
     </row>
     <row r="402" spans="1:8">
       <c r="A402" s="4" t="s">
         <v>410</v>
       </c>
       <c r="B402" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C402" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D402" s="5"/>
       <c r="E402" s="5" t="s">
         <v>475</v>
       </c>
       <c r="F402" s="5" t="s">
-        <v>599</v>
+        <v>542</v>
       </c>
       <c r="G402" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H402" s="5" t="s">
-        <v>940</v>
+        <v>930</v>
       </c>
     </row>
     <row r="403" spans="1:8">
       <c r="A403" s="4" t="s">
         <v>411</v>
       </c>
       <c r="B403" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C403" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D403" s="5"/>
       <c r="E403" s="5" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F403" s="5" t="s">
-        <v>539</v>
+        <v>597</v>
       </c>
       <c r="G403" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H403" s="5" t="s">
-        <v>930</v>
+        <v>931</v>
       </c>
     </row>
     <row r="404" spans="1:8">
       <c r="A404" s="4" t="s">
         <v>412</v>
       </c>
       <c r="B404" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C404" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D404" s="5"/>
       <c r="E404" s="5" t="s">
-        <v>496</v>
+        <v>475</v>
       </c>
       <c r="F404" s="5" t="s">
-        <v>503</v>
+        <v>569</v>
       </c>
       <c r="G404" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H404" s="5" t="s">
-        <v>941</v>
+        <v>932</v>
       </c>
     </row>
     <row r="405" spans="1:8">
       <c r="A405" s="4" t="s">
         <v>413</v>
       </c>
       <c r="B405" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C405" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D405" s="5"/>
       <c r="E405" s="5" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="F405" s="5" t="s">
-        <v>603</v>
+        <v>511</v>
       </c>
       <c r="G405" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H405" s="5" t="s">
-        <v>942</v>
+        <v>933</v>
       </c>
     </row>
     <row r="406" spans="1:8">
       <c r="A406" s="4" t="s">
         <v>414</v>
       </c>
       <c r="B406" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C406" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D406" s="5"/>
       <c r="E406" s="5" t="s">
-        <v>475</v>
+        <v>489</v>
       </c>
       <c r="F406" s="5" t="s">
-        <v>579</v>
+        <v>508</v>
       </c>
       <c r="G406" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H406" s="5" t="s">
-        <v>623</v>
+        <v>934</v>
       </c>
     </row>
     <row r="407" spans="1:8">
       <c r="A407" s="4" t="s">
         <v>415</v>
       </c>
       <c r="B407" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C407" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D407" s="5"/>
       <c r="E407" s="5" t="s">
-        <v>475</v>
+        <v>489</v>
       </c>
       <c r="F407" s="5" t="s">
-        <v>534</v>
+        <v>584</v>
       </c>
       <c r="G407" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H407" s="5" t="s">
-        <v>943</v>
+        <v>935</v>
       </c>
     </row>
     <row r="408" spans="1:8">
       <c r="A408" s="4" t="s">
         <v>416</v>
       </c>
       <c r="B408" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C408" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D408" s="5"/>
       <c r="E408" s="5" t="s">
-        <v>481</v>
+        <v>479</v>
       </c>
       <c r="F408" s="5" t="s">
-        <v>509</v>
+        <v>503</v>
       </c>
       <c r="G408" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H408" s="5" t="s">
-        <v>944</v>
+        <v>737</v>
       </c>
     </row>
     <row r="409" spans="1:8">
       <c r="A409" s="4" t="s">
         <v>417</v>
       </c>
       <c r="B409" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C409" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D409" s="5"/>
       <c r="E409" s="5" t="s">
-        <v>482</v>
+        <v>475</v>
       </c>
       <c r="F409" s="5" t="s">
-        <v>515</v>
+        <v>546</v>
       </c>
       <c r="G409" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H409" s="5" t="s">
-        <v>945</v>
+        <v>743</v>
       </c>
     </row>
     <row r="410" spans="1:8">
       <c r="A410" s="4" t="s">
         <v>418</v>
       </c>
       <c r="B410" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C410" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D410" s="5"/>
       <c r="E410" s="5" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="F410" s="5" t="s">
-        <v>540</v>
+        <v>501</v>
       </c>
       <c r="G410" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H410" s="5" t="s">
-        <v>701</v>
+        <v>936</v>
       </c>
     </row>
     <row r="411" spans="1:8">
       <c r="A411" s="4" t="s">
         <v>419</v>
       </c>
       <c r="B411" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C411" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D411" s="5"/>
       <c r="E411" s="5" t="s">
-        <v>498</v>
+        <v>475</v>
       </c>
       <c r="F411" s="5" t="s">
-        <v>596</v>
+        <v>601</v>
       </c>
       <c r="G411" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H411" s="5" t="s">
-        <v>606</v>
+        <v>937</v>
       </c>
     </row>
     <row r="412" spans="1:8">
       <c r="A412" s="4" t="s">
         <v>420</v>
       </c>
       <c r="B412" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C412" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D412" s="5"/>
       <c r="E412" s="5" t="s">
-        <v>475</v>
+        <v>482</v>
       </c>
       <c r="F412" s="5" t="s">
-        <v>540</v>
+        <v>539</v>
       </c>
       <c r="G412" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H412" s="5" t="s">
-        <v>946</v>
+        <v>927</v>
       </c>
     </row>
     <row r="413" spans="1:8">
       <c r="A413" s="4" t="s">
         <v>421</v>
       </c>
       <c r="B413" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C413" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D413" s="5"/>
       <c r="E413" s="5" t="s">
-        <v>499</v>
+        <v>496</v>
       </c>
       <c r="F413" s="5" t="s">
-        <v>589</v>
+        <v>503</v>
       </c>
       <c r="G413" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H413" s="5" t="s">
-        <v>947</v>
+        <v>938</v>
       </c>
     </row>
     <row r="414" spans="1:8">
       <c r="A414" s="4" t="s">
         <v>422</v>
       </c>
       <c r="B414" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C414" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D414" s="5"/>
       <c r="E414" s="5" t="s">
-        <v>485</v>
+        <v>477</v>
       </c>
       <c r="F414" s="5" t="s">
-        <v>506</v>
+        <v>604</v>
       </c>
       <c r="G414" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H414" s="5" t="s">
-        <v>673</v>
+        <v>939</v>
       </c>
     </row>
     <row r="415" spans="1:8">
       <c r="A415" s="4" t="s">
         <v>423</v>
       </c>
       <c r="B415" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C415" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D415" s="5"/>
       <c r="E415" s="5" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="F415" s="5" t="s">
-        <v>587</v>
+        <v>580</v>
       </c>
       <c r="G415" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H415" s="5" t="s">
-        <v>948</v>
+        <v>623</v>
       </c>
     </row>
     <row r="416" spans="1:8">
       <c r="A416" s="4" t="s">
         <v>424</v>
       </c>
       <c r="B416" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C416" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D416" s="5"/>
       <c r="E416" s="5" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="F416" s="5" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
       <c r="G416" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H416" s="5" t="s">
-        <v>701</v>
+        <v>940</v>
       </c>
     </row>
     <row r="417" spans="1:8">
       <c r="A417" s="4" t="s">
         <v>425</v>
       </c>
       <c r="B417" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C417" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D417" s="5"/>
       <c r="E417" s="5" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="F417" s="5" t="s">
-        <v>604</v>
+        <v>569</v>
       </c>
       <c r="G417" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H417" s="5" t="s">
-        <v>949</v>
+        <v>613</v>
       </c>
     </row>
     <row r="418" spans="1:8">
       <c r="A418" s="4" t="s">
         <v>426</v>
       </c>
       <c r="B418" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C418" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D418" s="5"/>
       <c r="E418" s="5" t="s">
-        <v>482</v>
+        <v>475</v>
       </c>
       <c r="F418" s="5" t="s">
-        <v>519</v>
+        <v>553</v>
       </c>
       <c r="G418" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H418" s="5" t="s">
-        <v>855</v>
+        <v>941</v>
       </c>
     </row>
     <row r="419" spans="1:8">
       <c r="A419" s="4" t="s">
         <v>427</v>
       </c>
       <c r="B419" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C419" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D419" s="5"/>
       <c r="E419" s="5" t="s">
-        <v>491</v>
+        <v>475</v>
       </c>
       <c r="F419" s="5" t="s">
-        <v>557</v>
+        <v>541</v>
       </c>
       <c r="G419" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H419" s="5" t="s">
-        <v>665</v>
+        <v>942</v>
       </c>
     </row>
     <row r="420" spans="1:8">
       <c r="A420" s="4" t="s">
         <v>428</v>
       </c>
       <c r="B420" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C420" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D420" s="5"/>
       <c r="E420" s="5" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="F420" s="5" t="s">
-        <v>520</v>
+        <v>501</v>
       </c>
       <c r="G420" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H420" s="5" t="s">
-        <v>950</v>
+        <v>943</v>
       </c>
     </row>
     <row r="421" spans="1:8">
       <c r="A421" s="4" t="s">
         <v>429</v>
       </c>
       <c r="B421" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C421" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D421" s="5"/>
       <c r="E421" s="5" t="s">
-        <v>498</v>
+        <v>477</v>
       </c>
       <c r="F421" s="5" t="s">
-        <v>594</v>
+        <v>581</v>
       </c>
       <c r="G421" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H421" s="5" t="s">
-        <v>951</v>
+        <v>944</v>
       </c>
     </row>
     <row r="422" spans="1:8">
       <c r="A422" s="4" t="s">
         <v>430</v>
       </c>
       <c r="B422" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C422" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D422" s="5"/>
       <c r="E422" s="5" t="s">
-        <v>486</v>
+        <v>480</v>
       </c>
       <c r="F422" s="5" t="s">
-        <v>529</v>
+        <v>600</v>
       </c>
       <c r="G422" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H422" s="5" t="s">
-        <v>952</v>
+        <v>945</v>
       </c>
     </row>
     <row r="423" spans="1:8">
       <c r="A423" s="4" t="s">
         <v>431</v>
       </c>
       <c r="B423" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C423" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D423" s="5"/>
       <c r="E423" s="5" t="s">
-        <v>475</v>
+        <v>477</v>
       </c>
       <c r="F423" s="5" t="s">
-        <v>591</v>
+        <v>541</v>
       </c>
       <c r="G423" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H423" s="5" t="s">
-        <v>953</v>
+        <v>946</v>
       </c>
     </row>
     <row r="424" spans="1:8">
       <c r="A424" s="4" t="s">
         <v>432</v>
       </c>
       <c r="B424" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C424" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D424" s="5"/>
       <c r="E424" s="5" t="s">
-        <v>477</v>
+        <v>485</v>
       </c>
       <c r="F424" s="5" t="s">
-        <v>605</v>
+        <v>519</v>
       </c>
       <c r="G424" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H424" s="5" t="s">
-        <v>892</v>
+        <v>947</v>
       </c>
     </row>
     <row r="425" spans="1:8">
       <c r="A425" s="4" t="s">
         <v>433</v>
       </c>
       <c r="B425" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C425" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D425" s="5"/>
       <c r="E425" s="5" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F425" s="5" t="s">
-        <v>543</v>
+        <v>575</v>
       </c>
       <c r="G425" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H425" s="5" t="s">
-        <v>954</v>
+        <v>624</v>
       </c>
     </row>
     <row r="426" spans="1:8">
       <c r="A426" s="4" t="s">
         <v>434</v>
       </c>
       <c r="B426" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C426" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D426" s="5"/>
       <c r="E426" s="5" t="s">
-        <v>489</v>
+        <v>477</v>
       </c>
       <c r="F426" s="5" t="s">
-        <v>513</v>
+        <v>505</v>
       </c>
       <c r="G426" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H426" s="5" t="s">
-        <v>955</v>
+        <v>948</v>
       </c>
     </row>
     <row r="427" spans="1:8">
       <c r="A427" s="4" t="s">
         <v>435</v>
       </c>
       <c r="B427" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C427" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D427" s="5"/>
       <c r="E427" s="5" t="s">
-        <v>476</v>
+        <v>489</v>
       </c>
       <c r="F427" s="5" t="s">
-        <v>564</v>
+        <v>514</v>
       </c>
       <c r="G427" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H427" s="5" t="s">
-        <v>847</v>
+        <v>949</v>
       </c>
     </row>
     <row r="428" spans="1:8">
       <c r="A428" s="4" t="s">
         <v>436</v>
       </c>
       <c r="B428" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C428" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D428" s="5"/>
       <c r="E428" s="5" t="s">
-        <v>479</v>
+        <v>493</v>
       </c>
       <c r="F428" s="5" t="s">
-        <v>537</v>
+        <v>559</v>
       </c>
       <c r="G428" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H428" s="5" t="s">
-        <v>956</v>
+        <v>950</v>
       </c>
     </row>
     <row r="429" spans="1:8">
       <c r="A429" s="4" t="s">
         <v>437</v>
       </c>
       <c r="B429" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C429" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D429" s="5"/>
       <c r="E429" s="5" t="s">
-        <v>475</v>
+        <v>477</v>
       </c>
       <c r="F429" s="5" t="s">
-        <v>525</v>
+        <v>503</v>
       </c>
       <c r="G429" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H429" s="5" t="s">
-        <v>660</v>
+        <v>951</v>
       </c>
     </row>
     <row r="430" spans="1:8">
       <c r="A430" s="4" t="s">
         <v>438</v>
       </c>
       <c r="B430" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C430" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D430" s="5"/>
       <c r="E430" s="5" t="s">
-        <v>485</v>
+        <v>475</v>
       </c>
       <c r="F430" s="5" t="s">
-        <v>520</v>
+        <v>537</v>
       </c>
       <c r="G430" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H430" s="5" t="s">
-        <v>957</v>
+        <v>952</v>
       </c>
     </row>
     <row r="431" spans="1:8">
       <c r="A431" s="4" t="s">
         <v>439</v>
       </c>
       <c r="B431" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C431" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D431" s="5"/>
       <c r="E431" s="5" t="s">
-        <v>482</v>
+        <v>480</v>
       </c>
       <c r="F431" s="5" t="s">
-        <v>520</v>
+        <v>555</v>
       </c>
       <c r="G431" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H431" s="5" t="s">
-        <v>958</v>
+        <v>953</v>
       </c>
     </row>
     <row r="432" spans="1:8">
       <c r="A432" s="4" t="s">
         <v>440</v>
       </c>
       <c r="B432" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C432" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D432" s="5"/>
       <c r="E432" s="5" t="s">
         <v>475</v>
       </c>
       <c r="F432" s="5" t="s">
-        <v>533</v>
+        <v>542</v>
       </c>
       <c r="G432" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H432" s="5" t="s">
-        <v>959</v>
+        <v>954</v>
       </c>
     </row>
     <row r="433" spans="1:8">
       <c r="A433" s="4" t="s">
         <v>441</v>
       </c>
       <c r="B433" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C433" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D433" s="5"/>
       <c r="E433" s="5" t="s">
-        <v>475</v>
+        <v>484</v>
       </c>
       <c r="F433" s="5" t="s">
-        <v>584</v>
+        <v>600</v>
       </c>
       <c r="G433" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H433" s="5" t="s">
-        <v>960</v>
+        <v>955</v>
       </c>
     </row>
     <row r="434" spans="1:8">
       <c r="A434" s="4" t="s">
         <v>442</v>
       </c>
       <c r="B434" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C434" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D434" s="5"/>
       <c r="E434" s="5" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="F434" s="5" t="s">
-        <v>512</v>
+        <v>598</v>
       </c>
       <c r="G434" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H434" s="5" t="s">
-        <v>843</v>
+        <v>956</v>
       </c>
     </row>
     <row r="435" spans="1:8">
       <c r="A435" s="4" t="s">
         <v>443</v>
       </c>
       <c r="B435" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C435" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D435" s="5"/>
       <c r="E435" s="5" t="s">
-        <v>483</v>
+        <v>477</v>
       </c>
       <c r="F435" s="5" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="G435" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H435" s="5" t="s">
-        <v>706</v>
+        <v>957</v>
       </c>
     </row>
     <row r="436" spans="1:8">
       <c r="A436" s="4" t="s">
         <v>444</v>
       </c>
       <c r="B436" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C436" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D436" s="5"/>
       <c r="E436" s="5" t="s">
         <v>480</v>
       </c>
       <c r="F436" s="5" t="s">
-        <v>557</v>
+        <v>511</v>
       </c>
       <c r="G436" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H436" s="5" t="s">
-        <v>634</v>
+        <v>958</v>
       </c>
     </row>
     <row r="437" spans="1:8">
       <c r="A437" s="4" t="s">
         <v>445</v>
       </c>
       <c r="B437" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C437" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D437" s="5"/>
       <c r="E437" s="5" t="s">
-        <v>486</v>
+        <v>475</v>
       </c>
       <c r="F437" s="5" t="s">
-        <v>540</v>
+        <v>542</v>
       </c>
       <c r="G437" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H437" s="5" t="s">
-        <v>961</v>
+        <v>959</v>
       </c>
     </row>
     <row r="438" spans="1:8">
       <c r="A438" s="4" t="s">
         <v>446</v>
       </c>
       <c r="B438" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C438" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D438" s="5"/>
       <c r="E438" s="5" t="s">
-        <v>493</v>
+        <v>482</v>
       </c>
       <c r="F438" s="5" t="s">
-        <v>543</v>
+        <v>566</v>
       </c>
       <c r="G438" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H438" s="5" t="s">
-        <v>612</v>
+        <v>960</v>
       </c>
     </row>
     <row r="439" spans="1:8">
       <c r="A439" s="4" t="s">
         <v>447</v>
       </c>
       <c r="B439" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C439" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D439" s="5"/>
       <c r="E439" s="5" t="s">
-        <v>482</v>
+        <v>475</v>
       </c>
       <c r="F439" s="5" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="G439" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H439" s="5" t="s">
-        <v>962</v>
+        <v>891</v>
       </c>
     </row>
     <row r="440" spans="1:8">
       <c r="A440" s="4" t="s">
         <v>448</v>
       </c>
       <c r="B440" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C440" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D440" s="5"/>
       <c r="E440" s="5" t="s">
-        <v>475</v>
+        <v>482</v>
       </c>
       <c r="F440" s="5" t="s">
-        <v>537</v>
+        <v>550</v>
       </c>
       <c r="G440" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H440" s="5" t="s">
-        <v>963</v>
+        <v>961</v>
       </c>
     </row>
     <row r="441" spans="1:8">
       <c r="A441" s="4" t="s">
         <v>449</v>
       </c>
       <c r="B441" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C441" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D441" s="5"/>
       <c r="E441" s="5" t="s">
         <v>475</v>
       </c>
       <c r="F441" s="5" t="s">
-        <v>524</v>
+        <v>591</v>
       </c>
       <c r="G441" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H441" s="5" t="s">
-        <v>964</v>
+        <v>962</v>
       </c>
     </row>
     <row r="442" spans="1:8">
       <c r="A442" s="4" t="s">
         <v>450</v>
       </c>
       <c r="B442" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C442" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D442" s="5"/>
       <c r="E442" s="5" t="s">
-        <v>480</v>
+        <v>475</v>
       </c>
       <c r="F442" s="5" t="s">
-        <v>514</v>
+        <v>547</v>
       </c>
       <c r="G442" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H442" s="5" t="s">
-        <v>965</v>
+        <v>840</v>
       </c>
     </row>
     <row r="443" spans="1:8">
       <c r="A443" s="4" t="s">
         <v>451</v>
       </c>
       <c r="B443" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C443" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D443" s="5"/>
       <c r="E443" s="5" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="F443" s="5" t="s">
-        <v>505</v>
+        <v>525</v>
       </c>
       <c r="G443" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H443" s="5" t="s">
-        <v>966</v>
+        <v>621</v>
       </c>
     </row>
     <row r="444" spans="1:8">
       <c r="A444" s="4" t="s">
         <v>452</v>
       </c>
       <c r="B444" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C444" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D444" s="5"/>
       <c r="E444" s="5" t="s">
-        <v>475</v>
+        <v>477</v>
       </c>
       <c r="F444" s="5" t="s">
-        <v>513</v>
+        <v>503</v>
       </c>
       <c r="G444" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H444" s="5" t="s">
-        <v>967</v>
+        <v>963</v>
       </c>
     </row>
     <row r="445" spans="1:8">
       <c r="A445" s="4" t="s">
         <v>453</v>
       </c>
       <c r="B445" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C445" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D445" s="5"/>
       <c r="E445" s="5" t="s">
-        <v>479</v>
+        <v>477</v>
       </c>
       <c r="F445" s="5" t="s">
-        <v>547</v>
+        <v>546</v>
       </c>
       <c r="G445" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H445" s="5" t="s">
-        <v>643</v>
+        <v>964</v>
       </c>
     </row>
     <row r="446" spans="1:8">
       <c r="A446" s="4" t="s">
         <v>454</v>
       </c>
       <c r="B446" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C446" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D446" s="5"/>
       <c r="E446" s="5" t="s">
-        <v>485</v>
+        <v>482</v>
       </c>
       <c r="F446" s="5" t="s">
-        <v>500</v>
+        <v>579</v>
       </c>
       <c r="G446" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H446" s="5" t="s">
-        <v>648</v>
+        <v>965</v>
       </c>
     </row>
     <row r="447" spans="1:8">
       <c r="A447" s="4" t="s">
         <v>455</v>
       </c>
       <c r="B447" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C447" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D447" s="5"/>
       <c r="E447" s="5" t="s">
-        <v>475</v>
+        <v>480</v>
       </c>
       <c r="F447" s="5" t="s">
-        <v>596</v>
+        <v>580</v>
       </c>
       <c r="G447" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H447" s="5" t="s">
-        <v>800</v>
+        <v>834</v>
       </c>
     </row>
     <row r="448" spans="1:8">
       <c r="A448" s="4" t="s">
         <v>456</v>
       </c>
       <c r="B448" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C448" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D448" s="5"/>
       <c r="E448" s="5" t="s">
-        <v>475</v>
+        <v>491</v>
       </c>
       <c r="F448" s="5" t="s">
-        <v>511</v>
+        <v>525</v>
       </c>
       <c r="G448" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H448" s="5" t="s">
-        <v>968</v>
+        <v>966</v>
       </c>
     </row>
     <row r="449" spans="1:8">
       <c r="A449" s="4" t="s">
         <v>457</v>
       </c>
       <c r="B449" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C449" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D449" s="5"/>
       <c r="E449" s="5" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F449" s="5" t="s">
-        <v>505</v>
+        <v>599</v>
       </c>
       <c r="G449" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H449" s="5" t="s">
-        <v>688</v>
+        <v>967</v>
       </c>
     </row>
     <row r="450" spans="1:8">
       <c r="A450" s="4" t="s">
         <v>458</v>
       </c>
       <c r="B450" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C450" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D450" s="5"/>
       <c r="E450" s="5" t="s">
-        <v>475</v>
+        <v>496</v>
       </c>
       <c r="F450" s="5" t="s">
-        <v>547</v>
+        <v>575</v>
       </c>
       <c r="G450" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H450" s="5" t="s">
-        <v>969</v>
+        <v>968</v>
       </c>
     </row>
     <row r="451" spans="1:8">
       <c r="A451" s="4" t="s">
         <v>459</v>
       </c>
       <c r="B451" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C451" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D451" s="5"/>
       <c r="E451" s="5" t="s">
         <v>475</v>
       </c>
       <c r="F451" s="5" t="s">
-        <v>541</v>
+        <v>599</v>
       </c>
       <c r="G451" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H451" s="5" t="s">
-        <v>970</v>
+        <v>969</v>
       </c>
     </row>
     <row r="452" spans="1:8">
       <c r="A452" s="4" t="s">
         <v>460</v>
       </c>
       <c r="B452" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C452" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D452" s="5"/>
       <c r="E452" s="5" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="F452" s="5" t="s">
-        <v>554</v>
+        <v>562</v>
       </c>
       <c r="G452" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H452" s="5" t="s">
-        <v>840</v>
+        <v>970</v>
       </c>
     </row>
     <row r="453" spans="1:8">
       <c r="A453" s="4" t="s">
         <v>461</v>
       </c>
       <c r="B453" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C453" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D453" s="5"/>
       <c r="E453" s="5" t="s">
-        <v>475</v>
+        <v>480</v>
       </c>
       <c r="F453" s="5" t="s">
-        <v>514</v>
+        <v>558</v>
       </c>
       <c r="G453" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H453" s="5" t="s">
-        <v>609</v>
+        <v>971</v>
       </c>
     </row>
     <row r="454" spans="1:8">
       <c r="A454" s="4" t="s">
         <v>462</v>
       </c>
       <c r="B454" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C454" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D454" s="5"/>
       <c r="E454" s="5" t="s">
-        <v>476</v>
+        <v>485</v>
       </c>
       <c r="F454" s="5" t="s">
-        <v>559</v>
+        <v>605</v>
       </c>
       <c r="G454" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H454" s="5" t="s">
-        <v>971</v>
+        <v>972</v>
       </c>
     </row>
     <row r="455" spans="1:8">
       <c r="A455" s="4" t="s">
         <v>463</v>
       </c>
       <c r="B455" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C455" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D455" s="5"/>
       <c r="E455" s="5" t="s">
-        <v>475</v>
+        <v>492</v>
       </c>
       <c r="F455" s="5" t="s">
-        <v>554</v>
+        <v>534</v>
       </c>
       <c r="G455" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H455" s="5" t="s">
-        <v>972</v>
+        <v>973</v>
       </c>
     </row>
     <row r="456" spans="1:8">
       <c r="A456" s="4" t="s">
         <v>464</v>
       </c>
       <c r="B456" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C456" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D456" s="5"/>
       <c r="E456" s="5" t="s">
         <v>489</v>
       </c>
       <c r="F456" s="5" t="s">
-        <v>520</v>
+        <v>564</v>
       </c>
       <c r="G456" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H456" s="5" t="s">
-        <v>963</v>
+        <v>896</v>
       </c>
     </row>
     <row r="457" spans="1:8">
       <c r="A457" s="4" t="s">
         <v>465</v>
       </c>
       <c r="B457" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C457" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D457" s="5"/>
       <c r="E457" s="5" t="s">
-        <v>476</v>
+        <v>486</v>
       </c>
       <c r="F457" s="5" t="s">
-        <v>545</v>
+        <v>565</v>
       </c>
       <c r="G457" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H457" s="5" t="s">
-        <v>973</v>
+        <v>974</v>
       </c>
     </row>
     <row r="458" spans="1:8">
       <c r="A458" s="4" t="s">
         <v>466</v>
       </c>
       <c r="B458" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C458" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D458" s="5"/>
       <c r="E458" s="5" t="s">
-        <v>480</v>
+        <v>482</v>
       </c>
       <c r="F458" s="5" t="s">
-        <v>540</v>
+        <v>578</v>
       </c>
       <c r="G458" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H458" s="5" t="s">
-        <v>974</v>
+        <v>734</v>
       </c>
     </row>
     <row r="459" spans="1:8">
       <c r="A459" s="4" t="s">
         <v>467</v>
       </c>
       <c r="B459" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C459" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D459" s="5"/>
       <c r="E459" s="5" t="s">
-        <v>476</v>
+        <v>499</v>
       </c>
       <c r="F459" s="5" t="s">
-        <v>579</v>
+        <v>503</v>
       </c>
       <c r="G459" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H459" s="5" t="s">
-        <v>900</v>
+        <v>806</v>
       </c>
     </row>
     <row r="460" spans="1:8">
       <c r="A460" s="4" t="s">
         <v>468</v>
       </c>
       <c r="B460" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C460" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D460" s="5"/>
       <c r="E460" s="5" t="s">
-        <v>477</v>
+        <v>482</v>
       </c>
       <c r="F460" s="5" t="s">
-        <v>578</v>
+        <v>569</v>
       </c>
       <c r="G460" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H460" s="5" t="s">
-        <v>975</v>
+        <v>743</v>
       </c>
     </row>
     <row r="461" spans="1:8">
       <c r="A461" s="4" t="s">
         <v>469</v>
       </c>
       <c r="B461" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C461" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D461" s="5"/>
       <c r="E461" s="5" t="s">
-        <v>475</v>
+        <v>483</v>
       </c>
       <c r="F461" s="5" t="s">
-        <v>503</v>
+        <v>578</v>
       </c>
       <c r="G461" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H461" s="5" t="s">
-        <v>739</v>
+        <v>975</v>
       </c>
     </row>
     <row r="462" spans="1:8">
       <c r="A462" s="4" t="s">
         <v>470</v>
       </c>
       <c r="B462" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C462" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D462" s="5"/>
       <c r="E462" s="5" t="s">
-        <v>498</v>
+        <v>497</v>
       </c>
       <c r="F462" s="5" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
       <c r="G462" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H462" s="5" t="s">
         <v>627</v>
       </c>
     </row>
     <row r="463" spans="1:8">
       <c r="A463" s="4" t="s">
         <v>471</v>
       </c>
       <c r="B463" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C463" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D463" s="5"/>
       <c r="E463" s="5" t="s">
         <v>485</v>
       </c>
       <c r="F463" s="5" t="s">
         <v>536</v>
       </c>
       <c r="G463" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H463" s="5" t="s">
-        <v>706</v>
+        <v>712</v>
       </c>
     </row>
     <row r="464" spans="1:8">
       <c r="A464" s="4" t="s">
         <v>472</v>
       </c>
       <c r="B464" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C464" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D464" s="5"/>
       <c r="E464" s="5" t="s">
         <v>489</v>
       </c>
       <c r="F464" s="5" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="G464" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H464" s="5" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="465" spans="1:8">
       <c r="A465" s="4" t="s">
         <v>473</v>
       </c>
       <c r="B465" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C465" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D465" s="5"/>
       <c r="E465" s="5" t="s">
         <v>489</v>
       </c>
       <c r="F465" s="5" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="G465" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H465" s="5" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="469" spans="1:8">
       <c r="A469" s="6" t="s">
         <v>994</v>
       </c>
       <c r="C469" s="6" t="s">
         <v>995</v>
       </c>
       <c r="E469" s="6" t="s">
         <v>996</v>
       </c>
       <c r="F469" s="6" t="s">
         <v>997</v>
       </c>
       <c r="H469" s="6" t="s">
         <v>998</v>
       </c>
     </row>
@@ -16463,51 +16463,51 @@
       <c r="E13" s="5" t="s">
         <v>475</v>
       </c>
       <c r="F13" s="5" t="s">
         <v>503</v>
       </c>
       <c r="G13" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C14" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D14" s="5"/>
       <c r="E14" s="5" t="s">
         <v>477</v>
       </c>
       <c r="F14" s="5" t="s">
-        <v>499</v>
+        <v>498</v>
       </c>
       <c r="G14" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C15" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D15" s="5"/>
       <c r="E15" s="5" t="s">
         <v>476</v>
       </c>
       <c r="F15" s="5" t="s">
         <v>504</v>
       </c>
       <c r="G15" s="5" t="s">
         <v>9</v>
       </c>
@@ -17825,2931 +17825,2931 @@
         <v>474</v>
       </c>
       <c r="D78" s="5"/>
       <c r="E78" s="5" t="s">
         <v>481</v>
       </c>
       <c r="F78" s="5" t="s">
         <v>543</v>
       </c>
       <c r="G78" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="79" spans="1:7">
       <c r="A79" s="4" t="s">
         <v>87</v>
       </c>
       <c r="B79" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C79" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D79" s="5"/>
       <c r="E79" s="5" t="s">
-        <v>475</v>
+        <v>493</v>
       </c>
       <c r="F79" s="5" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="G79" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="80" spans="1:7">
       <c r="A80" s="4" t="s">
         <v>88</v>
       </c>
       <c r="B80" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C80" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D80" s="5"/>
       <c r="E80" s="5" t="s">
-        <v>477</v>
+        <v>481</v>
       </c>
       <c r="F80" s="5" t="s">
-        <v>545</v>
+        <v>504</v>
       </c>
       <c r="G80" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="81" spans="1:7">
       <c r="A81" s="4" t="s">
         <v>89</v>
       </c>
       <c r="B81" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C81" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D81" s="5"/>
       <c r="E81" s="5" t="s">
-        <v>486</v>
+        <v>482</v>
       </c>
       <c r="F81" s="5" t="s">
-        <v>522</v>
+        <v>543</v>
       </c>
       <c r="G81" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="82" spans="1:7">
       <c r="A82" s="4" t="s">
         <v>90</v>
       </c>
       <c r="B82" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C82" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D82" s="5"/>
       <c r="E82" s="5" t="s">
-        <v>493</v>
+        <v>482</v>
       </c>
       <c r="F82" s="5" t="s">
-        <v>546</v>
+        <v>514</v>
       </c>
       <c r="G82" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="83" spans="1:7">
       <c r="A83" s="4" t="s">
         <v>91</v>
       </c>
       <c r="B83" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C83" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D83" s="5"/>
       <c r="E83" s="5" t="s">
-        <v>480</v>
+        <v>482</v>
       </c>
       <c r="F83" s="5" t="s">
-        <v>547</v>
+        <v>503</v>
       </c>
       <c r="G83" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="84" spans="1:7">
       <c r="A84" s="4" t="s">
         <v>92</v>
       </c>
       <c r="B84" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C84" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D84" s="5"/>
       <c r="E84" s="5" t="s">
-        <v>478</v>
+        <v>482</v>
       </c>
       <c r="F84" s="5" t="s">
-        <v>548</v>
+        <v>508</v>
       </c>
       <c r="G84" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="85" spans="1:7">
       <c r="A85" s="4" t="s">
         <v>93</v>
       </c>
       <c r="B85" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C85" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D85" s="5"/>
       <c r="E85" s="5" t="s">
-        <v>480</v>
+        <v>476</v>
       </c>
       <c r="F85" s="5" t="s">
-        <v>540</v>
+        <v>544</v>
       </c>
       <c r="G85" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="86" spans="1:7">
       <c r="A86" s="4" t="s">
         <v>94</v>
       </c>
       <c r="B86" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C86" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D86" s="5"/>
       <c r="E86" s="5" t="s">
         <v>475</v>
       </c>
       <c r="F86" s="5" t="s">
-        <v>542</v>
+        <v>545</v>
       </c>
       <c r="G86" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="87" spans="1:7">
       <c r="A87" s="4" t="s">
         <v>95</v>
       </c>
       <c r="B87" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C87" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D87" s="5"/>
       <c r="E87" s="5" t="s">
         <v>477</v>
       </c>
       <c r="F87" s="5" t="s">
-        <v>549</v>
+        <v>546</v>
       </c>
       <c r="G87" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="88" spans="1:7">
       <c r="A88" s="4" t="s">
         <v>96</v>
       </c>
       <c r="B88" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C88" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D88" s="5"/>
       <c r="E88" s="5" t="s">
-        <v>475</v>
+        <v>486</v>
       </c>
       <c r="F88" s="5" t="s">
-        <v>550</v>
+        <v>522</v>
       </c>
       <c r="G88" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="89" spans="1:7">
       <c r="A89" s="4" t="s">
         <v>97</v>
       </c>
       <c r="B89" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C89" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D89" s="5"/>
       <c r="E89" s="5" t="s">
-        <v>477</v>
+        <v>493</v>
       </c>
       <c r="F89" s="5" t="s">
-        <v>503</v>
+        <v>547</v>
       </c>
       <c r="G89" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="90" spans="1:7">
       <c r="A90" s="4" t="s">
         <v>98</v>
       </c>
       <c r="B90" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C90" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D90" s="5"/>
       <c r="E90" s="5" t="s">
         <v>480</v>
       </c>
       <c r="F90" s="5" t="s">
-        <v>508</v>
+        <v>548</v>
       </c>
       <c r="G90" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="91" spans="1:7">
       <c r="A91" s="4" t="s">
         <v>99</v>
       </c>
       <c r="B91" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C91" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D91" s="5"/>
       <c r="E91" s="5" t="s">
-        <v>480</v>
+        <v>478</v>
       </c>
       <c r="F91" s="5" t="s">
-        <v>535</v>
+        <v>549</v>
       </c>
       <c r="G91" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="92" spans="1:7">
       <c r="A92" s="4" t="s">
         <v>100</v>
       </c>
       <c r="B92" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C92" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D92" s="5"/>
       <c r="E92" s="5" t="s">
         <v>480</v>
       </c>
       <c r="F92" s="5" t="s">
-        <v>511</v>
+        <v>540</v>
       </c>
       <c r="G92" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="93" spans="1:7">
       <c r="A93" s="4" t="s">
         <v>101</v>
       </c>
       <c r="B93" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C93" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D93" s="5"/>
       <c r="E93" s="5" t="s">
-        <v>476</v>
+        <v>475</v>
       </c>
       <c r="F93" s="5" t="s">
-        <v>515</v>
+        <v>542</v>
       </c>
       <c r="G93" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="94" spans="1:7">
       <c r="A94" s="4" t="s">
         <v>102</v>
       </c>
       <c r="B94" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C94" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D94" s="5"/>
       <c r="E94" s="5" t="s">
-        <v>480</v>
+        <v>477</v>
       </c>
       <c r="F94" s="5" t="s">
-        <v>516</v>
+        <v>550</v>
       </c>
       <c r="G94" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="95" spans="1:7">
       <c r="A95" s="4" t="s">
         <v>103</v>
       </c>
       <c r="B95" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C95" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D95" s="5"/>
       <c r="E95" s="5" t="s">
-        <v>480</v>
+        <v>475</v>
       </c>
       <c r="F95" s="5" t="s">
-        <v>537</v>
+        <v>551</v>
       </c>
       <c r="G95" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="96" spans="1:7">
       <c r="A96" s="4" t="s">
         <v>104</v>
       </c>
       <c r="B96" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C96" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D96" s="5"/>
       <c r="E96" s="5" t="s">
-        <v>480</v>
+        <v>477</v>
       </c>
       <c r="F96" s="5" t="s">
-        <v>525</v>
+        <v>503</v>
       </c>
       <c r="G96" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="97" spans="1:7">
       <c r="A97" s="4" t="s">
         <v>105</v>
       </c>
       <c r="B97" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C97" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D97" s="5"/>
       <c r="E97" s="5" t="s">
-        <v>475</v>
+        <v>480</v>
       </c>
       <c r="F97" s="5" t="s">
-        <v>514</v>
+        <v>508</v>
       </c>
       <c r="G97" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="98" spans="1:7">
       <c r="A98" s="4" t="s">
         <v>106</v>
       </c>
       <c r="B98" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C98" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D98" s="5"/>
       <c r="E98" s="5" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
       <c r="F98" s="5" t="s">
-        <v>508</v>
+        <v>535</v>
       </c>
       <c r="G98" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="99" spans="1:7">
       <c r="A99" s="4" t="s">
         <v>107</v>
       </c>
       <c r="B99" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C99" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D99" s="5"/>
       <c r="E99" s="5" t="s">
-        <v>486</v>
+        <v>480</v>
       </c>
       <c r="F99" s="5" t="s">
-        <v>528</v>
+        <v>511</v>
       </c>
       <c r="G99" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="100" spans="1:7">
       <c r="A100" s="4" t="s">
         <v>108</v>
       </c>
       <c r="B100" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C100" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D100" s="5"/>
       <c r="E100" s="5" t="s">
-        <v>477</v>
+        <v>476</v>
       </c>
       <c r="F100" s="5" t="s">
-        <v>518</v>
+        <v>515</v>
       </c>
       <c r="G100" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="101" spans="1:7">
       <c r="A101" s="4" t="s">
         <v>109</v>
       </c>
       <c r="B101" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C101" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D101" s="5"/>
       <c r="E101" s="5" t="s">
-        <v>475</v>
+        <v>480</v>
       </c>
       <c r="F101" s="5" t="s">
-        <v>506</v>
+        <v>516</v>
       </c>
       <c r="G101" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="102" spans="1:7">
       <c r="A102" s="4" t="s">
         <v>110</v>
       </c>
       <c r="B102" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C102" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D102" s="5"/>
       <c r="E102" s="5" t="s">
-        <v>475</v>
+        <v>480</v>
       </c>
       <c r="F102" s="5" t="s">
-        <v>534</v>
+        <v>537</v>
       </c>
       <c r="G102" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="103" spans="1:7">
       <c r="A103" s="4" t="s">
         <v>111</v>
       </c>
       <c r="B103" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C103" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D103" s="5"/>
       <c r="E103" s="5" t="s">
-        <v>475</v>
+        <v>480</v>
       </c>
       <c r="F103" s="5" t="s">
-        <v>503</v>
+        <v>525</v>
       </c>
       <c r="G103" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="104" spans="1:7">
       <c r="A104" s="4" t="s">
         <v>112</v>
       </c>
       <c r="B104" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C104" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D104" s="5"/>
       <c r="E104" s="5" t="s">
-        <v>479</v>
+        <v>475</v>
       </c>
       <c r="F104" s="5" t="s">
-        <v>505</v>
+        <v>514</v>
       </c>
       <c r="G104" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="105" spans="1:7">
       <c r="A105" s="4" t="s">
         <v>113</v>
       </c>
       <c r="B105" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C105" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D105" s="5"/>
       <c r="E105" s="5" t="s">
-        <v>475</v>
+        <v>477</v>
       </c>
       <c r="F105" s="5" t="s">
-        <v>551</v>
+        <v>508</v>
       </c>
       <c r="G105" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="106" spans="1:7">
       <c r="A106" s="4" t="s">
         <v>114</v>
       </c>
       <c r="B106" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C106" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D106" s="5"/>
       <c r="E106" s="5" t="s">
-        <v>475</v>
+        <v>486</v>
       </c>
       <c r="F106" s="5" t="s">
-        <v>552</v>
+        <v>528</v>
       </c>
       <c r="G106" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="107" spans="1:7">
       <c r="A107" s="4" t="s">
         <v>115</v>
       </c>
       <c r="B107" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C107" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D107" s="5"/>
       <c r="E107" s="5" t="s">
-        <v>475</v>
+        <v>477</v>
       </c>
       <c r="F107" s="5" t="s">
-        <v>514</v>
+        <v>518</v>
       </c>
       <c r="G107" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="108" spans="1:7">
       <c r="A108" s="4" t="s">
         <v>116</v>
       </c>
       <c r="B108" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C108" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D108" s="5"/>
       <c r="E108" s="5" t="s">
-        <v>486</v>
+        <v>475</v>
       </c>
       <c r="F108" s="5" t="s">
-        <v>553</v>
+        <v>506</v>
       </c>
       <c r="G108" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="109" spans="1:7">
       <c r="A109" s="4" t="s">
         <v>117</v>
       </c>
       <c r="B109" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C109" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D109" s="5"/>
       <c r="E109" s="5" t="s">
-        <v>479</v>
+        <v>475</v>
       </c>
       <c r="F109" s="5" t="s">
-        <v>515</v>
+        <v>534</v>
       </c>
       <c r="G109" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="110" spans="1:7">
       <c r="A110" s="4" t="s">
         <v>118</v>
       </c>
       <c r="B110" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C110" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D110" s="5"/>
       <c r="E110" s="5" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="F110" s="5" t="s">
-        <v>554</v>
+        <v>503</v>
       </c>
       <c r="G110" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="111" spans="1:7">
       <c r="A111" s="4" t="s">
         <v>119</v>
       </c>
       <c r="B111" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C111" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D111" s="5"/>
       <c r="E111" s="5" t="s">
-        <v>475</v>
+        <v>479</v>
       </c>
       <c r="F111" s="5" t="s">
-        <v>555</v>
+        <v>505</v>
       </c>
       <c r="G111" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="112" spans="1:7">
       <c r="A112" s="4" t="s">
         <v>120</v>
       </c>
       <c r="B112" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C112" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D112" s="5"/>
       <c r="E112" s="5" t="s">
         <v>475</v>
       </c>
       <c r="F112" s="5" t="s">
-        <v>514</v>
+        <v>552</v>
       </c>
       <c r="G112" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="113" spans="1:7">
       <c r="A113" s="4" t="s">
         <v>121</v>
       </c>
       <c r="B113" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C113" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D113" s="5"/>
       <c r="E113" s="5" t="s">
         <v>475</v>
       </c>
       <c r="F113" s="5" t="s">
-        <v>556</v>
+        <v>553</v>
       </c>
       <c r="G113" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="114" spans="1:7">
       <c r="A114" s="4" t="s">
         <v>122</v>
       </c>
       <c r="B114" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C114" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D114" s="5"/>
       <c r="E114" s="5" t="s">
-        <v>476</v>
+        <v>475</v>
       </c>
       <c r="F114" s="5" t="s">
-        <v>505</v>
+        <v>514</v>
       </c>
       <c r="G114" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="115" spans="1:7">
       <c r="A115" s="4" t="s">
         <v>123</v>
       </c>
       <c r="B115" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C115" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D115" s="5"/>
       <c r="E115" s="5" t="s">
-        <v>477</v>
+        <v>486</v>
       </c>
       <c r="F115" s="5" t="s">
-        <v>526</v>
+        <v>554</v>
       </c>
       <c r="G115" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="116" spans="1:7">
       <c r="A116" s="4" t="s">
         <v>124</v>
       </c>
       <c r="B116" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C116" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D116" s="5"/>
       <c r="E116" s="5" t="s">
-        <v>482</v>
+        <v>479</v>
       </c>
       <c r="F116" s="5" t="s">
-        <v>543</v>
+        <v>515</v>
       </c>
       <c r="G116" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="117" spans="1:7">
       <c r="A117" s="4" t="s">
         <v>125</v>
       </c>
       <c r="B117" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C117" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D117" s="5"/>
       <c r="E117" s="5" t="s">
         <v>477</v>
       </c>
       <c r="F117" s="5" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
       <c r="G117" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="118" spans="1:7">
       <c r="A118" s="4" t="s">
         <v>126</v>
       </c>
       <c r="B118" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C118" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D118" s="5"/>
       <c r="E118" s="5" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="F118" s="5" t="s">
-        <v>520</v>
+        <v>556</v>
       </c>
       <c r="G118" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="119" spans="1:7">
       <c r="A119" s="4" t="s">
         <v>127</v>
       </c>
       <c r="B119" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C119" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D119" s="5"/>
       <c r="E119" s="5" t="s">
-        <v>480</v>
+        <v>475</v>
       </c>
       <c r="F119" s="5" t="s">
-        <v>557</v>
+        <v>514</v>
       </c>
       <c r="G119" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="120" spans="1:7">
       <c r="A120" s="4" t="s">
         <v>128</v>
       </c>
       <c r="B120" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C120" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D120" s="5"/>
       <c r="E120" s="5" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="F120" s="5" t="s">
-        <v>541</v>
+        <v>557</v>
       </c>
       <c r="G120" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="121" spans="1:7">
       <c r="A121" s="4" t="s">
         <v>129</v>
       </c>
       <c r="B121" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C121" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D121" s="5"/>
       <c r="E121" s="5" t="s">
-        <v>482</v>
+        <v>476</v>
       </c>
       <c r="F121" s="5" t="s">
-        <v>525</v>
+        <v>505</v>
       </c>
       <c r="G121" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="122" spans="1:7">
       <c r="A122" s="4" t="s">
         <v>130</v>
       </c>
       <c r="B122" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C122" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D122" s="5"/>
       <c r="E122" s="5" t="s">
-        <v>475</v>
+        <v>477</v>
       </c>
       <c r="F122" s="5" t="s">
-        <v>558</v>
+        <v>526</v>
       </c>
       <c r="G122" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="123" spans="1:7">
       <c r="A123" s="4" t="s">
         <v>131</v>
       </c>
       <c r="B123" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C123" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D123" s="5"/>
       <c r="E123" s="5" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F123" s="5" t="s">
-        <v>559</v>
+        <v>543</v>
       </c>
       <c r="G123" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="124" spans="1:7">
       <c r="A124" s="4" t="s">
         <v>132</v>
       </c>
       <c r="B124" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C124" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D124" s="5"/>
       <c r="E124" s="5" t="s">
-        <v>480</v>
+        <v>477</v>
       </c>
       <c r="F124" s="5" t="s">
-        <v>526</v>
+        <v>555</v>
       </c>
       <c r="G124" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="125" spans="1:7">
       <c r="A125" s="4" t="s">
         <v>133</v>
       </c>
       <c r="B125" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C125" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D125" s="5"/>
       <c r="E125" s="5" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="F125" s="5" t="s">
-        <v>560</v>
+        <v>520</v>
       </c>
       <c r="G125" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="126" spans="1:7">
       <c r="A126" s="4" t="s">
         <v>134</v>
       </c>
       <c r="B126" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C126" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D126" s="5"/>
       <c r="E126" s="5" t="s">
-        <v>482</v>
+        <v>480</v>
       </c>
       <c r="F126" s="5" t="s">
-        <v>561</v>
+        <v>558</v>
       </c>
       <c r="G126" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="127" spans="1:7">
       <c r="A127" s="4" t="s">
         <v>135</v>
       </c>
       <c r="B127" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C127" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D127" s="5"/>
       <c r="E127" s="5" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="F127" s="5" t="s">
-        <v>562</v>
+        <v>541</v>
       </c>
       <c r="G127" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="128" spans="1:7">
       <c r="A128" s="4" t="s">
         <v>136</v>
       </c>
       <c r="B128" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C128" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D128" s="5"/>
       <c r="E128" s="5" t="s">
-        <v>480</v>
+        <v>482</v>
       </c>
       <c r="F128" s="5" t="s">
-        <v>515</v>
+        <v>525</v>
       </c>
       <c r="G128" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="129" spans="1:7">
       <c r="A129" s="4" t="s">
         <v>137</v>
       </c>
       <c r="B129" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C129" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D129" s="5"/>
       <c r="E129" s="5" t="s">
-        <v>480</v>
+        <v>475</v>
       </c>
       <c r="F129" s="5" t="s">
-        <v>506</v>
+        <v>559</v>
       </c>
       <c r="G129" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="130" spans="1:7">
       <c r="A130" s="4" t="s">
         <v>138</v>
       </c>
       <c r="B130" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C130" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D130" s="5"/>
       <c r="E130" s="5" t="s">
-        <v>477</v>
+        <v>479</v>
       </c>
       <c r="F130" s="5" t="s">
-        <v>515</v>
+        <v>560</v>
       </c>
       <c r="G130" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="131" spans="1:7">
       <c r="A131" s="4" t="s">
         <v>139</v>
       </c>
       <c r="B131" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C131" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D131" s="5"/>
       <c r="E131" s="5" t="s">
-        <v>476</v>
+        <v>480</v>
       </c>
       <c r="F131" s="5" t="s">
-        <v>563</v>
+        <v>526</v>
       </c>
       <c r="G131" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="132" spans="1:7">
       <c r="A132" s="4" t="s">
         <v>140</v>
       </c>
       <c r="B132" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C132" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D132" s="5"/>
       <c r="E132" s="5" t="s">
-        <v>479</v>
+        <v>476</v>
       </c>
       <c r="F132" s="5" t="s">
-        <v>529</v>
+        <v>561</v>
       </c>
       <c r="G132" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="133" spans="1:7">
       <c r="A133" s="4" t="s">
         <v>141</v>
       </c>
       <c r="B133" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C133" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D133" s="5"/>
       <c r="E133" s="5" t="s">
-        <v>476</v>
+        <v>482</v>
       </c>
       <c r="F133" s="5" t="s">
-        <v>564</v>
+        <v>562</v>
       </c>
       <c r="G133" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="134" spans="1:7">
       <c r="A134" s="4" t="s">
         <v>142</v>
       </c>
       <c r="B134" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C134" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D134" s="5"/>
       <c r="E134" s="5" t="s">
-        <v>490</v>
+        <v>476</v>
       </c>
       <c r="F134" s="5" t="s">
-        <v>557</v>
+        <v>563</v>
       </c>
       <c r="G134" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="135" spans="1:7">
       <c r="A135" s="4" t="s">
         <v>143</v>
       </c>
       <c r="B135" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C135" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D135" s="5"/>
       <c r="E135" s="5" t="s">
         <v>480</v>
       </c>
       <c r="F135" s="5" t="s">
-        <v>534</v>
+        <v>515</v>
       </c>
       <c r="G135" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="136" spans="1:7">
       <c r="A136" s="4" t="s">
         <v>144</v>
       </c>
       <c r="B136" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C136" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D136" s="5"/>
       <c r="E136" s="5" t="s">
-        <v>494</v>
+        <v>480</v>
       </c>
       <c r="F136" s="5" t="s">
-        <v>530</v>
+        <v>506</v>
       </c>
       <c r="G136" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="137" spans="1:7">
       <c r="A137" s="4" t="s">
         <v>145</v>
       </c>
       <c r="B137" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C137" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D137" s="5"/>
       <c r="E137" s="5" t="s">
-        <v>483</v>
+        <v>477</v>
       </c>
       <c r="F137" s="5" t="s">
-        <v>565</v>
+        <v>515</v>
       </c>
       <c r="G137" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="138" spans="1:7">
       <c r="A138" s="4" t="s">
         <v>146</v>
       </c>
       <c r="B138" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C138" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D138" s="5"/>
       <c r="E138" s="5" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="F138" s="5" t="s">
-        <v>517</v>
+        <v>564</v>
       </c>
       <c r="G138" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="139" spans="1:7">
       <c r="A139" s="4" t="s">
         <v>147</v>
       </c>
       <c r="B139" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C139" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D139" s="5"/>
       <c r="E139" s="5" t="s">
-        <v>475</v>
+        <v>479</v>
       </c>
       <c r="F139" s="5" t="s">
-        <v>566</v>
+        <v>529</v>
       </c>
       <c r="G139" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="140" spans="1:7">
       <c r="A140" s="4" t="s">
         <v>148</v>
       </c>
       <c r="B140" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C140" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D140" s="5"/>
       <c r="E140" s="5" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="F140" s="5" t="s">
-        <v>514</v>
+        <v>565</v>
       </c>
       <c r="G140" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="141" spans="1:7">
       <c r="A141" s="4" t="s">
         <v>149</v>
       </c>
       <c r="B141" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C141" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D141" s="5"/>
       <c r="E141" s="5" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F141" s="5" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
       <c r="G141" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="142" spans="1:7">
       <c r="A142" s="4" t="s">
         <v>150</v>
       </c>
       <c r="B142" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C142" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D142" s="5"/>
       <c r="E142" s="5" t="s">
-        <v>475</v>
+        <v>480</v>
       </c>
       <c r="F142" s="5" t="s">
-        <v>537</v>
+        <v>534</v>
       </c>
       <c r="G142" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="143" spans="1:7">
       <c r="A143" s="4" t="s">
         <v>151</v>
       </c>
       <c r="B143" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C143" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D143" s="5"/>
       <c r="E143" s="5" t="s">
-        <v>482</v>
+        <v>494</v>
       </c>
       <c r="F143" s="5" t="s">
-        <v>524</v>
+        <v>530</v>
       </c>
       <c r="G143" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="144" spans="1:7">
       <c r="A144" s="4" t="s">
         <v>152</v>
       </c>
       <c r="B144" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C144" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D144" s="5"/>
       <c r="E144" s="5" t="s">
-        <v>486</v>
+        <v>483</v>
       </c>
       <c r="F144" s="5" t="s">
-        <v>522</v>
+        <v>566</v>
       </c>
       <c r="G144" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="145" spans="1:7">
       <c r="A145" s="4" t="s">
         <v>153</v>
       </c>
       <c r="B145" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C145" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D145" s="5"/>
       <c r="E145" s="5" t="s">
-        <v>482</v>
+        <v>475</v>
       </c>
       <c r="F145" s="5" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="G145" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="146" spans="1:7">
       <c r="A146" s="4" t="s">
         <v>154</v>
       </c>
       <c r="B146" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C146" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D146" s="5"/>
       <c r="E146" s="5" t="s">
-        <v>479</v>
+        <v>475</v>
       </c>
       <c r="F146" s="5" t="s">
         <v>567</v>
       </c>
       <c r="G146" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="147" spans="1:7">
       <c r="A147" s="4" t="s">
         <v>155</v>
       </c>
       <c r="B147" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C147" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D147" s="5"/>
       <c r="E147" s="5" t="s">
         <v>475</v>
       </c>
       <c r="F147" s="5" t="s">
-        <v>568</v>
+        <v>514</v>
       </c>
       <c r="G147" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="148" spans="1:7">
       <c r="A148" s="4" t="s">
         <v>156</v>
       </c>
       <c r="B148" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C148" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D148" s="5"/>
       <c r="E148" s="5" t="s">
-        <v>495</v>
+        <v>489</v>
       </c>
       <c r="F148" s="5" t="s">
-        <v>569</v>
+        <v>558</v>
       </c>
       <c r="G148" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="149" spans="1:7">
       <c r="A149" s="4" t="s">
         <v>157</v>
       </c>
       <c r="B149" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C149" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D149" s="5"/>
       <c r="E149" s="5" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="F149" s="5" t="s">
-        <v>514</v>
+        <v>537</v>
       </c>
       <c r="G149" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="150" spans="1:7">
       <c r="A150" s="4" t="s">
         <v>158</v>
       </c>
       <c r="B150" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C150" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D150" s="5"/>
       <c r="E150" s="5" t="s">
-        <v>496</v>
+        <v>482</v>
       </c>
       <c r="F150" s="5" t="s">
-        <v>570</v>
+        <v>524</v>
       </c>
       <c r="G150" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="151" spans="1:7">
       <c r="A151" s="4" t="s">
         <v>159</v>
       </c>
       <c r="B151" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C151" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D151" s="5"/>
       <c r="E151" s="5" t="s">
-        <v>482</v>
+        <v>486</v>
       </c>
       <c r="F151" s="5" t="s">
-        <v>571</v>
+        <v>522</v>
       </c>
       <c r="G151" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="152" spans="1:7">
       <c r="A152" s="4" t="s">
         <v>160</v>
       </c>
       <c r="B152" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C152" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D152" s="5"/>
       <c r="E152" s="5" t="s">
-        <v>475</v>
+        <v>482</v>
       </c>
       <c r="F152" s="5" t="s">
-        <v>522</v>
+        <v>519</v>
       </c>
       <c r="G152" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="153" spans="1:7">
       <c r="A153" s="4" t="s">
         <v>161</v>
       </c>
       <c r="B153" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C153" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D153" s="5"/>
       <c r="E153" s="5" t="s">
-        <v>481</v>
+        <v>479</v>
       </c>
       <c r="F153" s="5" t="s">
-        <v>500</v>
+        <v>568</v>
       </c>
       <c r="G153" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="154" spans="1:7">
       <c r="A154" s="4" t="s">
         <v>162</v>
       </c>
       <c r="B154" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C154" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D154" s="5"/>
       <c r="E154" s="5" t="s">
-        <v>489</v>
+        <v>475</v>
       </c>
       <c r="F154" s="5" t="s">
-        <v>500</v>
+        <v>569</v>
       </c>
       <c r="G154" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="155" spans="1:7">
       <c r="A155" s="4" t="s">
         <v>163</v>
       </c>
       <c r="B155" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C155" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D155" s="5"/>
       <c r="E155" s="5" t="s">
-        <v>482</v>
+        <v>495</v>
       </c>
       <c r="F155" s="5" t="s">
-        <v>515</v>
+        <v>570</v>
       </c>
       <c r="G155" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="156" spans="1:7">
       <c r="A156" s="4" t="s">
         <v>164</v>
       </c>
       <c r="B156" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C156" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D156" s="5"/>
       <c r="E156" s="5" t="s">
-        <v>485</v>
+        <v>477</v>
       </c>
       <c r="F156" s="5" t="s">
-        <v>557</v>
+        <v>514</v>
       </c>
       <c r="G156" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="157" spans="1:7">
       <c r="A157" s="4" t="s">
         <v>165</v>
       </c>
       <c r="B157" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C157" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D157" s="5"/>
       <c r="E157" s="5" t="s">
-        <v>476</v>
+        <v>496</v>
       </c>
       <c r="F157" s="5" t="s">
-        <v>539</v>
+        <v>571</v>
       </c>
       <c r="G157" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="158" spans="1:7">
       <c r="A158" s="4" t="s">
         <v>166</v>
       </c>
       <c r="B158" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C158" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D158" s="5"/>
       <c r="E158" s="5" t="s">
         <v>482</v>
       </c>
       <c r="F158" s="5" t="s">
         <v>572</v>
       </c>
       <c r="G158" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="159" spans="1:7">
       <c r="A159" s="4" t="s">
         <v>167</v>
       </c>
       <c r="B159" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C159" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D159" s="5"/>
       <c r="E159" s="5" t="s">
         <v>475</v>
       </c>
       <c r="F159" s="5" t="s">
-        <v>510</v>
+        <v>522</v>
       </c>
       <c r="G159" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="160" spans="1:7">
       <c r="A160" s="4" t="s">
         <v>168</v>
       </c>
       <c r="B160" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C160" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D160" s="5"/>
       <c r="E160" s="5" t="s">
-        <v>475</v>
+        <v>481</v>
       </c>
       <c r="F160" s="5" t="s">
-        <v>554</v>
+        <v>500</v>
       </c>
       <c r="G160" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="161" spans="1:7">
       <c r="A161" s="4" t="s">
         <v>169</v>
       </c>
       <c r="B161" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C161" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D161" s="5"/>
       <c r="E161" s="5" t="s">
-        <v>475</v>
+        <v>489</v>
       </c>
       <c r="F161" s="5" t="s">
-        <v>514</v>
+        <v>500</v>
       </c>
       <c r="G161" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="162" spans="1:7">
       <c r="A162" s="4" t="s">
         <v>170</v>
       </c>
       <c r="B162" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C162" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D162" s="5"/>
       <c r="E162" s="5" t="s">
-        <v>486</v>
+        <v>482</v>
       </c>
       <c r="F162" s="5" t="s">
-        <v>573</v>
+        <v>515</v>
       </c>
       <c r="G162" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="163" spans="1:7">
       <c r="A163" s="4" t="s">
         <v>171</v>
       </c>
       <c r="B163" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C163" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D163" s="5"/>
       <c r="E163" s="5" t="s">
-        <v>496</v>
+        <v>485</v>
       </c>
       <c r="F163" s="5" t="s">
-        <v>574</v>
+        <v>558</v>
       </c>
       <c r="G163" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="164" spans="1:7">
       <c r="A164" s="4" t="s">
         <v>172</v>
       </c>
       <c r="B164" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C164" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D164" s="5"/>
       <c r="E164" s="5" t="s">
-        <v>482</v>
+        <v>476</v>
       </c>
       <c r="F164" s="5" t="s">
-        <v>558</v>
+        <v>539</v>
       </c>
       <c r="G164" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="165" spans="1:7">
       <c r="A165" s="4" t="s">
         <v>173</v>
       </c>
       <c r="B165" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C165" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D165" s="5"/>
       <c r="E165" s="5" t="s">
-        <v>475</v>
+        <v>482</v>
       </c>
       <c r="F165" s="5" t="s">
-        <v>575</v>
+        <v>573</v>
       </c>
       <c r="G165" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="166" spans="1:7">
       <c r="A166" s="4" t="s">
         <v>174</v>
       </c>
       <c r="B166" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C166" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D166" s="5"/>
       <c r="E166" s="5" t="s">
-        <v>476</v>
+        <v>475</v>
       </c>
       <c r="F166" s="5" t="s">
-        <v>534</v>
+        <v>510</v>
       </c>
       <c r="G166" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="167" spans="1:7">
       <c r="A167" s="4" t="s">
         <v>175</v>
       </c>
       <c r="B167" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C167" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D167" s="5"/>
       <c r="E167" s="5" t="s">
-        <v>478</v>
+        <v>475</v>
       </c>
       <c r="F167" s="5" t="s">
-        <v>576</v>
+        <v>555</v>
       </c>
       <c r="G167" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="168" spans="1:7">
       <c r="A168" s="4" t="s">
         <v>176</v>
       </c>
       <c r="B168" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C168" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D168" s="5"/>
       <c r="E168" s="5" t="s">
-        <v>491</v>
+        <v>475</v>
       </c>
       <c r="F168" s="5" t="s">
-        <v>503</v>
+        <v>514</v>
       </c>
       <c r="G168" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="169" spans="1:7">
       <c r="A169" s="4" t="s">
         <v>177</v>
       </c>
       <c r="B169" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C169" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D169" s="5"/>
       <c r="E169" s="5" t="s">
-        <v>475</v>
+        <v>486</v>
       </c>
       <c r="F169" s="5" t="s">
-        <v>519</v>
+        <v>574</v>
       </c>
       <c r="G169" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="170" spans="1:7">
       <c r="A170" s="4" t="s">
         <v>178</v>
       </c>
       <c r="B170" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C170" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D170" s="5"/>
       <c r="E170" s="5" t="s">
-        <v>478</v>
+        <v>496</v>
       </c>
       <c r="F170" s="5" t="s">
-        <v>527</v>
+        <v>575</v>
       </c>
       <c r="G170" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="171" spans="1:7">
       <c r="A171" s="4" t="s">
         <v>179</v>
       </c>
       <c r="B171" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C171" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D171" s="5"/>
       <c r="E171" s="5" t="s">
-        <v>478</v>
+        <v>482</v>
       </c>
       <c r="F171" s="5" t="s">
-        <v>520</v>
+        <v>559</v>
       </c>
       <c r="G171" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="172" spans="1:7">
       <c r="A172" s="4" t="s">
         <v>180</v>
       </c>
       <c r="B172" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C172" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D172" s="5"/>
       <c r="E172" s="5" t="s">
-        <v>478</v>
+        <v>475</v>
       </c>
       <c r="F172" s="5" t="s">
-        <v>525</v>
+        <v>576</v>
       </c>
       <c r="G172" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="173" spans="1:7">
       <c r="A173" s="4" t="s">
         <v>181</v>
       </c>
       <c r="B173" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C173" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D173" s="5"/>
       <c r="E173" s="5" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="F173" s="5" t="s">
-        <v>541</v>
+        <v>534</v>
       </c>
       <c r="G173" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="174" spans="1:7">
       <c r="A174" s="4" t="s">
         <v>182</v>
       </c>
       <c r="B174" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C174" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D174" s="5"/>
       <c r="E174" s="5" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="F174" s="5" t="s">
-        <v>500</v>
+        <v>577</v>
       </c>
       <c r="G174" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="175" spans="1:7">
       <c r="A175" s="4" t="s">
         <v>183</v>
       </c>
       <c r="B175" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C175" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D175" s="5"/>
       <c r="E175" s="5" t="s">
-        <v>483</v>
+        <v>491</v>
       </c>
       <c r="F175" s="5" t="s">
-        <v>530</v>
+        <v>503</v>
       </c>
       <c r="G175" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="176" spans="1:7">
       <c r="A176" s="4" t="s">
         <v>184</v>
       </c>
       <c r="B176" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C176" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D176" s="5"/>
       <c r="E176" s="5" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="F176" s="5" t="s">
-        <v>557</v>
+        <v>519</v>
       </c>
       <c r="G176" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="177" spans="1:7">
       <c r="A177" s="4" t="s">
         <v>185</v>
       </c>
       <c r="B177" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C177" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D177" s="5"/>
       <c r="E177" s="5" t="s">
-        <v>483</v>
+        <v>478</v>
       </c>
       <c r="F177" s="5" t="s">
-        <v>565</v>
+        <v>527</v>
       </c>
       <c r="G177" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="178" spans="1:7">
       <c r="A178" s="4" t="s">
         <v>186</v>
       </c>
       <c r="B178" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C178" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D178" s="5"/>
       <c r="E178" s="5" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="F178" s="5" t="s">
-        <v>558</v>
+        <v>520</v>
       </c>
       <c r="G178" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="179" spans="1:7">
       <c r="A179" s="4" t="s">
         <v>187</v>
       </c>
       <c r="B179" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C179" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D179" s="5"/>
       <c r="E179" s="5" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="F179" s="5" t="s">
-        <v>560</v>
+        <v>525</v>
       </c>
       <c r="G179" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="180" spans="1:7">
       <c r="A180" s="4" t="s">
         <v>188</v>
       </c>
       <c r="B180" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C180" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D180" s="5"/>
       <c r="E180" s="5" t="s">
-        <v>478</v>
+        <v>475</v>
       </c>
       <c r="F180" s="5" t="s">
-        <v>505</v>
+        <v>541</v>
       </c>
       <c r="G180" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="181" spans="1:7">
       <c r="A181" s="4" t="s">
         <v>189</v>
       </c>
       <c r="B181" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C181" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D181" s="5"/>
       <c r="E181" s="5" t="s">
-        <v>480</v>
+        <v>475</v>
       </c>
       <c r="F181" s="5" t="s">
-        <v>541</v>
+        <v>500</v>
       </c>
       <c r="G181" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="182" spans="1:7">
       <c r="A182" s="4" t="s">
         <v>190</v>
       </c>
       <c r="B182" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C182" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D182" s="5"/>
       <c r="E182" s="5" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F182" s="5" t="s">
-        <v>505</v>
+        <v>530</v>
       </c>
       <c r="G182" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="183" spans="1:7">
       <c r="A183" s="4" t="s">
         <v>191</v>
       </c>
       <c r="B183" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C183" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D183" s="5"/>
       <c r="E183" s="5" t="s">
-        <v>478</v>
+        <v>477</v>
       </c>
       <c r="F183" s="5" t="s">
-        <v>520</v>
+        <v>558</v>
       </c>
       <c r="G183" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="184" spans="1:7">
       <c r="A184" s="4" t="s">
         <v>192</v>
       </c>
       <c r="B184" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C184" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D184" s="5"/>
       <c r="E184" s="5" t="s">
-        <v>476</v>
+        <v>483</v>
       </c>
       <c r="F184" s="5" t="s">
-        <v>577</v>
+        <v>566</v>
       </c>
       <c r="G184" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="185" spans="1:7">
       <c r="A185" s="4" t="s">
         <v>193</v>
       </c>
       <c r="B185" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C185" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D185" s="5"/>
       <c r="E185" s="5" t="s">
         <v>475</v>
       </c>
       <c r="F185" s="5" t="s">
-        <v>570</v>
+        <v>559</v>
       </c>
       <c r="G185" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="186" spans="1:7">
       <c r="A186" s="4" t="s">
         <v>194</v>
       </c>
       <c r="B186" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C186" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D186" s="5"/>
       <c r="E186" s="5" t="s">
         <v>475</v>
       </c>
       <c r="F186" s="5" t="s">
-        <v>563</v>
+        <v>561</v>
       </c>
       <c r="G186" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="187" spans="1:7">
       <c r="A187" s="4" t="s">
         <v>195</v>
       </c>
       <c r="B187" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C187" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D187" s="5"/>
       <c r="E187" s="5" t="s">
-        <v>479</v>
+        <v>478</v>
       </c>
       <c r="F187" s="5" t="s">
         <v>505</v>
       </c>
       <c r="G187" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="188" spans="1:7">
       <c r="A188" s="4" t="s">
         <v>196</v>
       </c>
       <c r="B188" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C188" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D188" s="5"/>
       <c r="E188" s="5" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
       <c r="F188" s="5" t="s">
-        <v>578</v>
+        <v>541</v>
       </c>
       <c r="G188" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="189" spans="1:7">
       <c r="A189" s="4" t="s">
         <v>197</v>
       </c>
       <c r="B189" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C189" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D189" s="5"/>
       <c r="E189" s="5" t="s">
-        <v>480</v>
+        <v>478</v>
       </c>
       <c r="F189" s="5" t="s">
-        <v>547</v>
+        <v>505</v>
       </c>
       <c r="G189" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="190" spans="1:7">
       <c r="A190" s="4" t="s">
         <v>198</v>
       </c>
       <c r="B190" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C190" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D190" s="5"/>
       <c r="E190" s="5" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F190" s="5" t="s">
-        <v>506</v>
+        <v>520</v>
       </c>
       <c r="G190" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="191" spans="1:7">
       <c r="A191" s="4" t="s">
         <v>199</v>
       </c>
       <c r="B191" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C191" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D191" s="5"/>
       <c r="E191" s="5" t="s">
-        <v>478</v>
+        <v>476</v>
       </c>
       <c r="F191" s="5" t="s">
-        <v>528</v>
+        <v>578</v>
       </c>
       <c r="G191" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="192" spans="1:7">
       <c r="A192" s="4" t="s">
         <v>200</v>
       </c>
       <c r="B192" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C192" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D192" s="5"/>
       <c r="E192" s="5" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="F192" s="5" t="s">
-        <v>579</v>
+        <v>571</v>
       </c>
       <c r="G192" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="193" spans="1:7">
       <c r="A193" s="4" t="s">
         <v>201</v>
       </c>
       <c r="B193" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C193" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D193" s="5"/>
       <c r="E193" s="5" t="s">
-        <v>478</v>
+        <v>475</v>
       </c>
       <c r="F193" s="5" t="s">
-        <v>554</v>
+        <v>564</v>
       </c>
       <c r="G193" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="194" spans="1:7">
       <c r="A194" s="4" t="s">
         <v>202</v>
       </c>
       <c r="B194" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C194" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D194" s="5"/>
       <c r="E194" s="5" t="s">
-        <v>483</v>
+        <v>479</v>
       </c>
       <c r="F194" s="5" t="s">
-        <v>580</v>
+        <v>505</v>
       </c>
       <c r="G194" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="195" spans="1:7">
       <c r="A195" s="4" t="s">
         <v>203</v>
       </c>
       <c r="B195" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C195" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D195" s="5"/>
       <c r="E195" s="5" t="s">
-        <v>479</v>
+        <v>477</v>
       </c>
       <c r="F195" s="5" t="s">
-        <v>535</v>
+        <v>579</v>
       </c>
       <c r="G195" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="196" spans="1:7">
       <c r="A196" s="4" t="s">
         <v>204</v>
       </c>
       <c r="B196" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C196" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D196" s="5"/>
       <c r="E196" s="5" t="s">
-        <v>475</v>
+        <v>480</v>
       </c>
       <c r="F196" s="5" t="s">
-        <v>565</v>
+        <v>548</v>
       </c>
       <c r="G196" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="197" spans="1:7">
       <c r="A197" s="4" t="s">
         <v>205</v>
       </c>
       <c r="B197" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C197" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D197" s="5"/>
       <c r="E197" s="5" t="s">
         <v>476</v>
       </c>
       <c r="F197" s="5" t="s">
-        <v>581</v>
+        <v>506</v>
       </c>
       <c r="G197" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="198" spans="1:7">
       <c r="A198" s="4" t="s">
         <v>206</v>
       </c>
       <c r="B198" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C198" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D198" s="5"/>
       <c r="E198" s="5" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F198" s="5" t="s">
-        <v>508</v>
+        <v>528</v>
       </c>
       <c r="G198" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="199" spans="1:7">
       <c r="A199" s="4" t="s">
         <v>207</v>
       </c>
       <c r="B199" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C199" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D199" s="5"/>
       <c r="E199" s="5" t="s">
-        <v>475</v>
+        <v>477</v>
       </c>
       <c r="F199" s="5" t="s">
-        <v>503</v>
+        <v>580</v>
       </c>
       <c r="G199" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="200" spans="1:7">
       <c r="A200" s="4" t="s">
         <v>208</v>
       </c>
       <c r="B200" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C200" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D200" s="5"/>
       <c r="E200" s="5" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F200" s="5" t="s">
-        <v>547</v>
+        <v>555</v>
       </c>
       <c r="G200" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="201" spans="1:7">
       <c r="A201" s="4" t="s">
         <v>209</v>
       </c>
       <c r="B201" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C201" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D201" s="5"/>
       <c r="E201" s="5" t="s">
-        <v>484</v>
+        <v>483</v>
       </c>
       <c r="F201" s="5" t="s">
-        <v>519</v>
+        <v>581</v>
       </c>
       <c r="G201" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="202" spans="1:7">
       <c r="A202" s="4" t="s">
         <v>210</v>
       </c>
       <c r="B202" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C202" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D202" s="5"/>
       <c r="E202" s="5" t="s">
-        <v>480</v>
+        <v>479</v>
       </c>
       <c r="F202" s="5" t="s">
-        <v>510</v>
+        <v>535</v>
       </c>
       <c r="G202" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="203" spans="1:7">
       <c r="A203" s="4" t="s">
         <v>211</v>
       </c>
       <c r="B203" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C203" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D203" s="5"/>
       <c r="E203" s="5" t="s">
-        <v>478</v>
+        <v>475</v>
       </c>
       <c r="F203" s="5" t="s">
-        <v>499</v>
+        <v>566</v>
       </c>
       <c r="G203" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="204" spans="1:7">
       <c r="A204" s="4" t="s">
         <v>212</v>
       </c>
       <c r="B204" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C204" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D204" s="5"/>
       <c r="E204" s="5" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="F204" s="5" t="s">
-        <v>503</v>
+        <v>582</v>
       </c>
       <c r="G204" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="205" spans="1:7">
       <c r="A205" s="4" t="s">
         <v>213</v>
       </c>
       <c r="B205" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C205" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D205" s="5"/>
       <c r="E205" s="5" t="s">
-        <v>480</v>
+        <v>476</v>
       </c>
       <c r="F205" s="5" t="s">
-        <v>575</v>
+        <v>508</v>
       </c>
       <c r="G205" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="206" spans="1:7">
       <c r="A206" s="4" t="s">
         <v>214</v>
       </c>
       <c r="B206" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C206" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D206" s="5"/>
       <c r="E206" s="5" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="F206" s="5" t="s">
-        <v>517</v>
+        <v>503</v>
       </c>
       <c r="G206" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="207" spans="1:7">
       <c r="A207" s="4" t="s">
         <v>215</v>
       </c>
       <c r="B207" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C207" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D207" s="5"/>
       <c r="E207" s="5" t="s">
-        <v>477</v>
+        <v>476</v>
       </c>
       <c r="F207" s="5" t="s">
-        <v>551</v>
+        <v>548</v>
       </c>
       <c r="G207" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="208" spans="1:7">
       <c r="A208" s="4" t="s">
         <v>216</v>
       </c>
       <c r="B208" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C208" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D208" s="5"/>
       <c r="E208" s="5" t="s">
-        <v>489</v>
+        <v>484</v>
       </c>
       <c r="F208" s="5" t="s">
-        <v>526</v>
+        <v>519</v>
       </c>
       <c r="G208" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="209" spans="1:7">
       <c r="A209" s="4" t="s">
         <v>217</v>
       </c>
       <c r="B209" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C209" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D209" s="5"/>
       <c r="E209" s="5" t="s">
-        <v>475</v>
+        <v>480</v>
       </c>
       <c r="F209" s="5" t="s">
-        <v>582</v>
+        <v>510</v>
       </c>
       <c r="G209" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="210" spans="1:7">
       <c r="A210" s="4" t="s">
         <v>218</v>
       </c>
       <c r="B210" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C210" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D210" s="5"/>
       <c r="E210" s="5" t="s">
-        <v>480</v>
+        <v>478</v>
       </c>
       <c r="F210" s="5" t="s">
-        <v>539</v>
+        <v>498</v>
       </c>
       <c r="G210" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="211" spans="1:7">
       <c r="A211" s="4" t="s">
         <v>219</v>
       </c>
       <c r="B211" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C211" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D211" s="5"/>
       <c r="E211" s="5" t="s">
-        <v>480</v>
+        <v>475</v>
       </c>
       <c r="F211" s="5" t="s">
-        <v>542</v>
+        <v>503</v>
       </c>
       <c r="G211" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="212" spans="1:7">
       <c r="A212" s="4" t="s">
         <v>220</v>
       </c>
       <c r="B212" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C212" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D212" s="5"/>
       <c r="E212" s="5" t="s">
-        <v>475</v>
+        <v>480</v>
       </c>
       <c r="F212" s="5" t="s">
-        <v>583</v>
+        <v>576</v>
       </c>
       <c r="G212" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="213" spans="1:7">
       <c r="A213" s="4" t="s">
         <v>221</v>
       </c>
       <c r="B213" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C213" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D213" s="5"/>
       <c r="E213" s="5" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="F213" s="5" t="s">
-        <v>584</v>
+        <v>517</v>
       </c>
       <c r="G213" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="214" spans="1:7">
       <c r="A214" s="4" t="s">
         <v>222</v>
       </c>
       <c r="B214" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C214" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D214" s="5"/>
       <c r="E214" s="5" t="s">
-        <v>480</v>
+        <v>477</v>
       </c>
       <c r="F214" s="5" t="s">
-        <v>536</v>
+        <v>552</v>
       </c>
       <c r="G214" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="215" spans="1:7">
       <c r="A215" s="4" t="s">
         <v>223</v>
       </c>
       <c r="B215" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C215" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D215" s="5"/>
       <c r="E215" s="5" t="s">
-        <v>475</v>
+        <v>489</v>
       </c>
       <c r="F215" s="5" t="s">
-        <v>517</v>
+        <v>526</v>
       </c>
       <c r="G215" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="216" spans="1:7">
       <c r="A216" s="4" t="s">
         <v>224</v>
       </c>
       <c r="B216" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C216" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D216" s="5"/>
       <c r="E216" s="5" t="s">
         <v>475</v>
       </c>
       <c r="F216" s="5" t="s">
-        <v>585</v>
+        <v>544</v>
       </c>
       <c r="G216" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="217" spans="1:7">
       <c r="A217" s="4" t="s">
         <v>225</v>
       </c>
       <c r="B217" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C217" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D217" s="5"/>
       <c r="E217" s="5" t="s">
         <v>475</v>
       </c>
       <c r="F217" s="5" t="s">
         <v>543</v>
       </c>
       <c r="G217" s="5" t="s">
         <v>9</v>
       </c>
@@ -20810,198 +20810,198 @@
       <c r="E220" s="5" t="s">
         <v>475</v>
       </c>
       <c r="F220" s="5" t="s">
         <v>508</v>
       </c>
       <c r="G220" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="221" spans="1:7">
       <c r="A221" s="4" t="s">
         <v>229</v>
       </c>
       <c r="B221" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C221" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D221" s="5"/>
       <c r="E221" s="5" t="s">
         <v>485</v>
       </c>
       <c r="F221" s="5" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="G221" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="222" spans="1:7">
       <c r="A222" s="4" t="s">
         <v>230</v>
       </c>
       <c r="B222" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C222" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D222" s="5"/>
       <c r="E222" s="5" t="s">
         <v>482</v>
       </c>
       <c r="F222" s="5" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="G222" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="223" spans="1:7">
       <c r="A223" s="4" t="s">
         <v>231</v>
       </c>
       <c r="B223" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C223" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D223" s="5"/>
       <c r="E223" s="5" t="s">
         <v>477</v>
       </c>
       <c r="F223" s="5" t="s">
         <v>540</v>
       </c>
       <c r="G223" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="224" spans="1:7">
       <c r="A224" s="4" t="s">
         <v>232</v>
       </c>
       <c r="B224" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C224" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D224" s="5"/>
       <c r="E224" s="5" t="s">
         <v>481</v>
       </c>
       <c r="F224" s="5" t="s">
-        <v>586</v>
+        <v>583</v>
       </c>
       <c r="G224" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="225" spans="1:7">
       <c r="A225" s="4" t="s">
         <v>233</v>
       </c>
       <c r="B225" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C225" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D225" s="5"/>
       <c r="E225" s="5" t="s">
         <v>478</v>
       </c>
       <c r="F225" s="5" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
       <c r="G225" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="226" spans="1:7">
       <c r="A226" s="4" t="s">
         <v>234</v>
       </c>
       <c r="B226" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C226" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D226" s="5"/>
       <c r="E226" s="5" t="s">
         <v>477</v>
       </c>
       <c r="F226" s="5" t="s">
-        <v>564</v>
+        <v>565</v>
       </c>
       <c r="G226" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="227" spans="1:7">
       <c r="A227" s="4" t="s">
         <v>235</v>
       </c>
       <c r="B227" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C227" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D227" s="5"/>
       <c r="E227" s="5" t="s">
         <v>475</v>
       </c>
       <c r="F227" s="5" t="s">
-        <v>566</v>
+        <v>567</v>
       </c>
       <c r="G227" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="228" spans="1:7">
       <c r="A228" s="4" t="s">
         <v>236</v>
       </c>
       <c r="B228" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C228" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D228" s="5"/>
       <c r="E228" s="5" t="s">
         <v>485</v>
       </c>
       <c r="F228" s="5" t="s">
-        <v>587</v>
+        <v>584</v>
       </c>
       <c r="G228" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="229" spans="1:7">
       <c r="A229" s="4" t="s">
         <v>237</v>
       </c>
       <c r="B229" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C229" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D229" s="5"/>
       <c r="E229" s="5" t="s">
         <v>485</v>
       </c>
       <c r="F229" s="5" t="s">
         <v>508</v>
       </c>
       <c r="G229" s="5" t="s">
         <v>9</v>
       </c>
@@ -21083,114 +21083,114 @@
       <c r="E233" s="5" t="s">
         <v>475</v>
       </c>
       <c r="F233" s="5" t="s">
         <v>525</v>
       </c>
       <c r="G233" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="234" spans="1:7">
       <c r="A234" s="4" t="s">
         <v>242</v>
       </c>
       <c r="B234" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C234" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D234" s="5"/>
       <c r="E234" s="5" t="s">
         <v>475</v>
       </c>
       <c r="F234" s="5" t="s">
-        <v>588</v>
+        <v>585</v>
       </c>
       <c r="G234" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="235" spans="1:7">
       <c r="A235" s="4" t="s">
         <v>243</v>
       </c>
       <c r="B235" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C235" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D235" s="5"/>
       <c r="E235" s="5" t="s">
         <v>486</v>
       </c>
       <c r="F235" s="5" t="s">
-        <v>589</v>
+        <v>586</v>
       </c>
       <c r="G235" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="236" spans="1:7">
       <c r="A236" s="4" t="s">
         <v>244</v>
       </c>
       <c r="B236" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C236" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D236" s="5"/>
       <c r="E236" s="5" t="s">
         <v>479</v>
       </c>
       <c r="F236" s="5" t="s">
         <v>540</v>
       </c>
       <c r="G236" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="237" spans="1:7">
       <c r="A237" s="4" t="s">
         <v>245</v>
       </c>
       <c r="B237" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C237" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D237" s="5"/>
       <c r="E237" s="5" t="s">
         <v>478</v>
       </c>
       <c r="F237" s="5" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
       <c r="G237" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="238" spans="1:7">
       <c r="A238" s="4" t="s">
         <v>246</v>
       </c>
       <c r="B238" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C238" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D238" s="5"/>
       <c r="E238" s="5" t="s">
         <v>485</v>
       </c>
       <c r="F238" s="5" t="s">
         <v>503</v>
       </c>
       <c r="G238" s="5" t="s">
         <v>9</v>
       </c>
@@ -21209,51 +21209,51 @@
       <c r="E239" s="5" t="s">
         <v>481</v>
       </c>
       <c r="F239" s="5" t="s">
         <v>535</v>
       </c>
       <c r="G239" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="240" spans="1:7">
       <c r="A240" s="4" t="s">
         <v>248</v>
       </c>
       <c r="B240" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C240" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D240" s="5"/>
       <c r="E240" s="5" t="s">
         <v>482</v>
       </c>
       <c r="F240" s="5" t="s">
-        <v>590</v>
+        <v>587</v>
       </c>
       <c r="G240" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="241" spans="1:7">
       <c r="A241" s="4" t="s">
         <v>249</v>
       </c>
       <c r="B241" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C241" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D241" s="5"/>
       <c r="E241" s="5" t="s">
         <v>479</v>
       </c>
       <c r="F241" s="5" t="s">
         <v>511</v>
       </c>
       <c r="G241" s="5" t="s">
         <v>9</v>
       </c>
@@ -21272,156 +21272,156 @@
       <c r="E242" s="5" t="s">
         <v>475</v>
       </c>
       <c r="F242" s="5" t="s">
         <v>503</v>
       </c>
       <c r="G242" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="243" spans="1:7">
       <c r="A243" s="4" t="s">
         <v>251</v>
       </c>
       <c r="B243" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C243" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D243" s="5"/>
       <c r="E243" s="5" t="s">
         <v>477</v>
       </c>
       <c r="F243" s="5" t="s">
-        <v>591</v>
+        <v>588</v>
       </c>
       <c r="G243" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="244" spans="1:7">
       <c r="A244" s="4" t="s">
         <v>252</v>
       </c>
       <c r="B244" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C244" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D244" s="5"/>
       <c r="E244" s="5" t="s">
         <v>482</v>
       </c>
       <c r="F244" s="5" t="s">
         <v>525</v>
       </c>
       <c r="G244" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="245" spans="1:7">
       <c r="A245" s="4" t="s">
         <v>253</v>
       </c>
       <c r="B245" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C245" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D245" s="5"/>
       <c r="E245" s="5" t="s">
         <v>482</v>
       </c>
       <c r="F245" s="5" t="s">
-        <v>584</v>
+        <v>589</v>
       </c>
       <c r="G245" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="246" spans="1:7">
       <c r="A246" s="4" t="s">
         <v>254</v>
       </c>
       <c r="B246" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C246" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D246" s="5"/>
       <c r="E246" s="5" t="s">
         <v>475</v>
       </c>
       <c r="F246" s="5" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="G246" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="247" spans="1:7">
       <c r="A247" s="4" t="s">
         <v>255</v>
       </c>
       <c r="B247" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C247" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D247" s="5"/>
       <c r="E247" s="5" t="s">
         <v>482</v>
       </c>
       <c r="F247" s="5" t="s">
         <v>503</v>
       </c>
       <c r="G247" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="248" spans="1:7">
       <c r="A248" s="4" t="s">
         <v>256</v>
       </c>
       <c r="B248" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C248" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D248" s="5"/>
       <c r="E248" s="5" t="s">
         <v>475</v>
       </c>
       <c r="F248" s="5" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="G248" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="249" spans="1:7">
       <c r="A249" s="4" t="s">
         <v>257</v>
       </c>
       <c r="B249" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C249" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D249" s="5"/>
       <c r="E249" s="5" t="s">
         <v>476</v>
       </c>
       <c r="F249" s="5" t="s">
         <v>506</v>
       </c>
       <c r="G249" s="5" t="s">
         <v>9</v>
       </c>
@@ -21440,4545 +21440,4545 @@
       <c r="E250" s="5" t="s">
         <v>489</v>
       </c>
       <c r="F250" s="5" t="s">
         <v>503</v>
       </c>
       <c r="G250" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="251" spans="1:7">
       <c r="A251" s="4" t="s">
         <v>259</v>
       </c>
       <c r="B251" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C251" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D251" s="5"/>
       <c r="E251" s="5" t="s">
         <v>477</v>
       </c>
       <c r="F251" s="5" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="G251" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="252" spans="1:7">
       <c r="A252" s="4" t="s">
         <v>260</v>
       </c>
       <c r="B252" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C252" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D252" s="5"/>
       <c r="E252" s="5" t="s">
         <v>478</v>
       </c>
       <c r="F252" s="5" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="G252" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="253" spans="1:7">
       <c r="A253" s="4" t="s">
         <v>261</v>
       </c>
       <c r="B253" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C253" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D253" s="5"/>
       <c r="E253" s="5" t="s">
         <v>486</v>
       </c>
       <c r="F253" s="5" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
       <c r="G253" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="254" spans="1:7">
       <c r="A254" s="4" t="s">
         <v>262</v>
       </c>
       <c r="B254" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C254" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D254" s="5"/>
       <c r="E254" s="5" t="s">
         <v>475</v>
       </c>
       <c r="F254" s="5" t="s">
-        <v>587</v>
+        <v>584</v>
       </c>
       <c r="G254" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="255" spans="1:7">
       <c r="A255" s="4" t="s">
         <v>263</v>
       </c>
       <c r="B255" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C255" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D255" s="5"/>
       <c r="E255" s="5" t="s">
         <v>475</v>
       </c>
       <c r="F255" s="5" t="s">
-        <v>498</v>
+        <v>497</v>
       </c>
       <c r="G255" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="256" spans="1:7">
       <c r="A256" s="4" t="s">
         <v>264</v>
       </c>
       <c r="B256" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C256" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D256" s="5"/>
       <c r="E256" s="5" t="s">
         <v>479</v>
       </c>
       <c r="F256" s="5" t="s">
-        <v>567</v>
+        <v>568</v>
       </c>
       <c r="G256" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="257" spans="1:7">
       <c r="A257" s="4" t="s">
         <v>265</v>
       </c>
       <c r="B257" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C257" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D257" s="5"/>
       <c r="E257" s="5" t="s">
-        <v>475</v>
+        <v>481</v>
       </c>
       <c r="F257" s="5" t="s">
-        <v>568</v>
+        <v>509</v>
       </c>
       <c r="G257" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="258" spans="1:7">
       <c r="A258" s="4" t="s">
         <v>266</v>
       </c>
       <c r="B258" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C258" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D258" s="5"/>
       <c r="E258" s="5" t="s">
-        <v>475</v>
+        <v>482</v>
       </c>
       <c r="F258" s="5" t="s">
-        <v>552</v>
+        <v>515</v>
       </c>
       <c r="G258" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="259" spans="1:7">
       <c r="A259" s="4" t="s">
         <v>267</v>
       </c>
       <c r="B259" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C259" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D259" s="5"/>
       <c r="E259" s="5" t="s">
-        <v>475</v>
+        <v>481</v>
       </c>
       <c r="F259" s="5" t="s">
-        <v>541</v>
+        <v>540</v>
       </c>
       <c r="G259" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="260" spans="1:7">
       <c r="A260" s="4" t="s">
         <v>268</v>
       </c>
       <c r="B260" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C260" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D260" s="5"/>
       <c r="E260" s="5" t="s">
-        <v>475</v>
+        <v>497</v>
       </c>
       <c r="F260" s="5" t="s">
-        <v>501</v>
+        <v>593</v>
       </c>
       <c r="G260" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="261" spans="1:7">
       <c r="A261" s="4" t="s">
         <v>269</v>
       </c>
       <c r="B261" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C261" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D261" s="5"/>
       <c r="E261" s="5" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="F261" s="5" t="s">
-        <v>580</v>
+        <v>540</v>
       </c>
       <c r="G261" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="262" spans="1:7">
       <c r="A262" s="4" t="s">
         <v>270</v>
       </c>
       <c r="B262" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C262" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D262" s="5"/>
       <c r="E262" s="5" t="s">
-        <v>480</v>
+        <v>498</v>
       </c>
       <c r="F262" s="5" t="s">
-        <v>583</v>
+        <v>586</v>
       </c>
       <c r="G262" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="263" spans="1:7">
       <c r="A263" s="4" t="s">
         <v>271</v>
       </c>
       <c r="B263" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C263" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D263" s="5"/>
       <c r="E263" s="5" t="s">
-        <v>477</v>
+        <v>485</v>
       </c>
       <c r="F263" s="5" t="s">
-        <v>541</v>
+        <v>506</v>
       </c>
       <c r="G263" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="264" spans="1:7">
       <c r="A264" s="4" t="s">
         <v>272</v>
       </c>
       <c r="B264" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C264" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D264" s="5"/>
       <c r="E264" s="5" t="s">
-        <v>485</v>
+        <v>481</v>
       </c>
       <c r="F264" s="5" t="s">
-        <v>519</v>
+        <v>584</v>
       </c>
       <c r="G264" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="265" spans="1:7">
       <c r="A265" s="4" t="s">
         <v>273</v>
       </c>
       <c r="B265" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C265" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D265" s="5"/>
       <c r="E265" s="5" t="s">
-        <v>482</v>
+        <v>481</v>
       </c>
       <c r="F265" s="5" t="s">
-        <v>574</v>
+        <v>533</v>
       </c>
       <c r="G265" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="266" spans="1:7">
       <c r="A266" s="4" t="s">
         <v>274</v>
       </c>
       <c r="B266" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C266" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D266" s="5"/>
       <c r="E266" s="5" t="s">
-        <v>477</v>
+        <v>481</v>
       </c>
       <c r="F266" s="5" t="s">
-        <v>505</v>
+        <v>594</v>
       </c>
       <c r="G266" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="267" spans="1:7">
       <c r="A267" s="4" t="s">
         <v>275</v>
       </c>
       <c r="B267" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C267" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D267" s="5"/>
       <c r="E267" s="5" t="s">
-        <v>489</v>
+        <v>482</v>
       </c>
       <c r="F267" s="5" t="s">
-        <v>514</v>
+        <v>519</v>
       </c>
       <c r="G267" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="268" spans="1:7">
       <c r="A268" s="4" t="s">
         <v>276</v>
       </c>
       <c r="B268" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C268" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D268" s="5"/>
       <c r="E268" s="5" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
       <c r="F268" s="5" t="s">
         <v>558</v>
       </c>
       <c r="G268" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="269" spans="1:7">
       <c r="A269" s="4" t="s">
         <v>277</v>
       </c>
       <c r="B269" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C269" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D269" s="5"/>
       <c r="E269" s="5" t="s">
-        <v>477</v>
+        <v>481</v>
       </c>
       <c r="F269" s="5" t="s">
-        <v>503</v>
+        <v>520</v>
       </c>
       <c r="G269" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="270" spans="1:7">
       <c r="A270" s="4" t="s">
         <v>278</v>
       </c>
       <c r="B270" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C270" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D270" s="5"/>
       <c r="E270" s="5" t="s">
-        <v>475</v>
+        <v>497</v>
       </c>
       <c r="F270" s="5" t="s">
-        <v>537</v>
+        <v>592</v>
       </c>
       <c r="G270" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="271" spans="1:7">
       <c r="A271" s="4" t="s">
         <v>279</v>
       </c>
       <c r="B271" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C271" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D271" s="5"/>
       <c r="E271" s="5" t="s">
-        <v>480</v>
+        <v>486</v>
       </c>
       <c r="F271" s="5" t="s">
-        <v>554</v>
+        <v>529</v>
       </c>
       <c r="G271" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="272" spans="1:7">
       <c r="A272" s="4" t="s">
         <v>280</v>
       </c>
       <c r="B272" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C272" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D272" s="5"/>
       <c r="E272" s="5" t="s">
-        <v>475</v>
+        <v>477</v>
       </c>
       <c r="F272" s="5" t="s">
-        <v>542</v>
+        <v>595</v>
       </c>
       <c r="G272" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="273" spans="1:7">
       <c r="A273" s="4" t="s">
         <v>281</v>
       </c>
       <c r="B273" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C273" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D273" s="5"/>
       <c r="E273" s="5" t="s">
-        <v>484</v>
+        <v>475</v>
       </c>
       <c r="F273" s="5" t="s">
-        <v>583</v>
+        <v>588</v>
       </c>
       <c r="G273" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="274" spans="1:7">
       <c r="A274" s="4" t="s">
         <v>282</v>
       </c>
       <c r="B274" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C274" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D274" s="5"/>
       <c r="E274" s="5" t="s">
-        <v>478</v>
+        <v>477</v>
       </c>
       <c r="F274" s="5" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="G274" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="275" spans="1:7">
       <c r="A275" s="4" t="s">
         <v>283</v>
       </c>
       <c r="B275" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C275" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D275" s="5"/>
       <c r="E275" s="5" t="s">
-        <v>477</v>
+        <v>479</v>
       </c>
       <c r="F275" s="5" t="s">
-        <v>541</v>
+        <v>543</v>
       </c>
       <c r="G275" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="276" spans="1:7">
       <c r="A276" s="4" t="s">
         <v>284</v>
       </c>
       <c r="B276" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C276" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D276" s="5"/>
       <c r="E276" s="5" t="s">
-        <v>480</v>
+        <v>489</v>
       </c>
       <c r="F276" s="5" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
       <c r="G276" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="277" spans="1:7">
       <c r="A277" s="4" t="s">
         <v>285</v>
       </c>
       <c r="B277" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C277" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D277" s="5"/>
       <c r="E277" s="5" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="F277" s="5" t="s">
-        <v>542</v>
+        <v>565</v>
       </c>
       <c r="G277" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="278" spans="1:7">
       <c r="A278" s="4" t="s">
         <v>286</v>
       </c>
       <c r="B278" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C278" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D278" s="5"/>
       <c r="E278" s="5" t="s">
-        <v>482</v>
+        <v>479</v>
       </c>
       <c r="F278" s="5" t="s">
-        <v>565</v>
+        <v>537</v>
       </c>
       <c r="G278" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="279" spans="1:7">
       <c r="A279" s="4" t="s">
         <v>287</v>
       </c>
       <c r="B279" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C279" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D279" s="5"/>
       <c r="E279" s="5" t="s">
         <v>475</v>
       </c>
       <c r="F279" s="5" t="s">
-        <v>557</v>
+        <v>525</v>
       </c>
       <c r="G279" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="280" spans="1:7">
       <c r="A280" s="4" t="s">
         <v>288</v>
       </c>
       <c r="B280" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C280" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D280" s="5"/>
       <c r="E280" s="5" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F280" s="5" t="s">
-        <v>549</v>
+        <v>520</v>
       </c>
       <c r="G280" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="281" spans="1:7">
       <c r="A281" s="4" t="s">
         <v>289</v>
       </c>
       <c r="B281" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C281" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D281" s="5"/>
       <c r="E281" s="5" t="s">
-        <v>475</v>
+        <v>482</v>
       </c>
       <c r="F281" s="5" t="s">
-        <v>593</v>
+        <v>520</v>
       </c>
       <c r="G281" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="282" spans="1:7">
       <c r="A282" s="4" t="s">
         <v>290</v>
       </c>
       <c r="B282" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C282" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D282" s="5"/>
       <c r="E282" s="5" t="s">
         <v>475</v>
       </c>
       <c r="F282" s="5" t="s">
-        <v>546</v>
+        <v>533</v>
       </c>
       <c r="G282" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="283" spans="1:7">
       <c r="A283" s="4" t="s">
         <v>291</v>
       </c>
       <c r="B283" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C283" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D283" s="5"/>
       <c r="E283" s="5" t="s">
-        <v>478</v>
+        <v>475</v>
       </c>
       <c r="F283" s="5" t="s">
-        <v>525</v>
+        <v>589</v>
       </c>
       <c r="G283" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="284" spans="1:7">
       <c r="A284" s="4" t="s">
         <v>292</v>
       </c>
       <c r="B284" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C284" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D284" s="5"/>
       <c r="E284" s="5" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="F284" s="5" t="s">
-        <v>503</v>
+        <v>512</v>
       </c>
       <c r="G284" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="285" spans="1:7">
       <c r="A285" s="4" t="s">
         <v>293</v>
       </c>
       <c r="B285" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C285" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D285" s="5"/>
       <c r="E285" s="5" t="s">
-        <v>477</v>
+        <v>483</v>
       </c>
       <c r="F285" s="5" t="s">
-        <v>545</v>
+        <v>537</v>
       </c>
       <c r="G285" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="286" spans="1:7">
       <c r="A286" s="4" t="s">
         <v>294</v>
       </c>
       <c r="B286" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C286" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D286" s="5"/>
       <c r="E286" s="5" t="s">
-        <v>482</v>
+        <v>480</v>
       </c>
       <c r="F286" s="5" t="s">
-        <v>578</v>
+        <v>558</v>
       </c>
       <c r="G286" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="287" spans="1:7">
       <c r="A287" s="4" t="s">
         <v>295</v>
       </c>
       <c r="B287" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C287" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D287" s="5"/>
       <c r="E287" s="5" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F287" s="5" t="s">
-        <v>579</v>
+        <v>541</v>
       </c>
       <c r="G287" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="288" spans="1:7">
       <c r="A288" s="4" t="s">
         <v>296</v>
       </c>
       <c r="B288" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C288" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D288" s="5"/>
       <c r="E288" s="5" t="s">
-        <v>491</v>
+        <v>475</v>
       </c>
       <c r="F288" s="5" t="s">
-        <v>525</v>
+        <v>517</v>
       </c>
       <c r="G288" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="289" spans="1:7">
       <c r="A289" s="4" t="s">
         <v>297</v>
       </c>
       <c r="B289" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C289" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D289" s="5"/>
       <c r="E289" s="5" t="s">
-        <v>478</v>
+        <v>476</v>
       </c>
       <c r="F289" s="5" t="s">
-        <v>582</v>
+        <v>595</v>
       </c>
       <c r="G289" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="290" spans="1:7">
       <c r="A290" s="4" t="s">
         <v>298</v>
       </c>
       <c r="B290" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C290" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D290" s="5"/>
       <c r="E290" s="5" t="s">
-        <v>496</v>
+        <v>475</v>
       </c>
       <c r="F290" s="5" t="s">
-        <v>574</v>
+        <v>578</v>
       </c>
       <c r="G290" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="291" spans="1:7">
       <c r="A291" s="4" t="s">
         <v>299</v>
       </c>
       <c r="B291" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C291" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D291" s="5"/>
       <c r="E291" s="5" t="s">
-        <v>475</v>
+        <v>491</v>
       </c>
       <c r="F291" s="5" t="s">
-        <v>582</v>
+        <v>565</v>
       </c>
       <c r="G291" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="292" spans="1:7">
       <c r="A292" s="4" t="s">
         <v>300</v>
       </c>
       <c r="B292" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C292" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D292" s="5"/>
       <c r="E292" s="5" t="s">
-        <v>476</v>
+        <v>475</v>
       </c>
       <c r="F292" s="5" t="s">
-        <v>561</v>
+        <v>540</v>
       </c>
       <c r="G292" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="293" spans="1:7">
       <c r="A293" s="4" t="s">
         <v>301</v>
       </c>
       <c r="B293" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C293" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D293" s="5"/>
       <c r="E293" s="5" t="s">
         <v>480</v>
       </c>
       <c r="F293" s="5" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
       <c r="G293" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="294" spans="1:7">
       <c r="A294" s="4" t="s">
         <v>302</v>
       </c>
       <c r="B294" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C294" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D294" s="5"/>
       <c r="E294" s="5" t="s">
-        <v>482</v>
+        <v>479</v>
       </c>
       <c r="F294" s="5" t="s">
-        <v>549</v>
+        <v>540</v>
       </c>
       <c r="G294" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="295" spans="1:7">
       <c r="A295" s="4" t="s">
         <v>303</v>
       </c>
       <c r="B295" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C295" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D295" s="5"/>
       <c r="E295" s="5" t="s">
-        <v>476</v>
+        <v>475</v>
       </c>
       <c r="F295" s="5" t="s">
-        <v>554</v>
+        <v>498</v>
       </c>
       <c r="G295" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="296" spans="1:7">
       <c r="A296" s="4" t="s">
         <v>304</v>
       </c>
       <c r="B296" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C296" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D296" s="5"/>
       <c r="E296" s="5" t="s">
-        <v>475</v>
+        <v>494</v>
       </c>
       <c r="F296" s="5" t="s">
-        <v>577</v>
+        <v>546</v>
       </c>
       <c r="G296" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="297" spans="1:7">
       <c r="A297" s="4" t="s">
         <v>305</v>
       </c>
       <c r="B297" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C297" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D297" s="5"/>
       <c r="E297" s="5" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="F297" s="5" t="s">
-        <v>526</v>
+        <v>497</v>
       </c>
       <c r="G297" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="298" spans="1:7">
       <c r="A298" s="4" t="s">
         <v>306</v>
       </c>
       <c r="B298" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C298" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D298" s="5"/>
       <c r="E298" s="5" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="F298" s="5" t="s">
-        <v>543</v>
+        <v>597</v>
       </c>
       <c r="G298" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="299" spans="1:7">
       <c r="A299" s="4" t="s">
         <v>307</v>
       </c>
       <c r="B299" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C299" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D299" s="5"/>
       <c r="E299" s="5" t="s">
-        <v>476</v>
+        <v>484</v>
       </c>
       <c r="F299" s="5" t="s">
-        <v>590</v>
+        <v>525</v>
       </c>
       <c r="G299" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="300" spans="1:7">
       <c r="A300" s="4" t="s">
         <v>308</v>
       </c>
       <c r="B300" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C300" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D300" s="5"/>
       <c r="E300" s="5" t="s">
         <v>475</v>
       </c>
       <c r="F300" s="5" t="s">
-        <v>589</v>
+        <v>497</v>
       </c>
       <c r="G300" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="301" spans="1:7">
       <c r="A301" s="4" t="s">
         <v>309</v>
       </c>
       <c r="B301" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C301" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D301" s="5"/>
       <c r="E301" s="5" t="s">
         <v>483</v>
       </c>
       <c r="F301" s="5" t="s">
-        <v>554</v>
+        <v>558</v>
       </c>
       <c r="G301" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="302" spans="1:7">
       <c r="A302" s="4" t="s">
         <v>310</v>
       </c>
       <c r="B302" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C302" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D302" s="5"/>
       <c r="E302" s="5" t="s">
-        <v>476</v>
+        <v>480</v>
       </c>
       <c r="F302" s="5" t="s">
-        <v>519</v>
+        <v>506</v>
       </c>
       <c r="G302" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="303" spans="1:7">
       <c r="A303" s="4" t="s">
         <v>311</v>
       </c>
       <c r="B303" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C303" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D303" s="5"/>
       <c r="E303" s="5" t="s">
-        <v>485</v>
+        <v>478</v>
       </c>
       <c r="F303" s="5" t="s">
-        <v>547</v>
+        <v>514</v>
       </c>
       <c r="G303" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="304" spans="1:7">
       <c r="A304" s="4" t="s">
         <v>312</v>
       </c>
       <c r="B304" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C304" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D304" s="5"/>
       <c r="E304" s="5" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="F304" s="5" t="s">
-        <v>514</v>
+        <v>533</v>
       </c>
       <c r="G304" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="305" spans="1:7">
       <c r="A305" s="4" t="s">
         <v>313</v>
       </c>
       <c r="B305" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C305" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D305" s="5"/>
       <c r="E305" s="5" t="s">
         <v>477</v>
       </c>
       <c r="F305" s="5" t="s">
-        <v>536</v>
+        <v>503</v>
       </c>
       <c r="G305" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="306" spans="1:7">
       <c r="A306" s="4" t="s">
         <v>314</v>
       </c>
       <c r="B306" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C306" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D306" s="5"/>
       <c r="E306" s="5" t="s">
-        <v>476</v>
+        <v>475</v>
       </c>
       <c r="F306" s="5" t="s">
-        <v>551</v>
+        <v>515</v>
       </c>
       <c r="G306" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="307" spans="1:7">
       <c r="A307" s="4" t="s">
         <v>315</v>
       </c>
       <c r="B307" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C307" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D307" s="5"/>
       <c r="E307" s="5" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="F307" s="5" t="s">
-        <v>517</v>
+        <v>598</v>
       </c>
       <c r="G307" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="308" spans="1:7">
       <c r="A308" s="4" t="s">
         <v>316</v>
       </c>
       <c r="B308" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C308" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D308" s="5"/>
       <c r="E308" s="5" t="s">
-        <v>478</v>
+        <v>489</v>
       </c>
       <c r="F308" s="5" t="s">
-        <v>596</v>
+        <v>519</v>
       </c>
       <c r="G308" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="309" spans="1:7">
       <c r="A309" s="4" t="s">
         <v>317</v>
       </c>
       <c r="B309" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C309" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D309" s="5"/>
       <c r="E309" s="5" t="s">
-        <v>475</v>
+        <v>482</v>
       </c>
       <c r="F309" s="5" t="s">
-        <v>593</v>
+        <v>550</v>
       </c>
       <c r="G309" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="310" spans="1:7">
       <c r="A310" s="4" t="s">
         <v>318</v>
       </c>
       <c r="B310" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C310" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D310" s="5"/>
       <c r="E310" s="5" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="F310" s="5" t="s">
-        <v>517</v>
+        <v>555</v>
       </c>
       <c r="G310" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="311" spans="1:7">
       <c r="A311" s="4" t="s">
         <v>319</v>
       </c>
       <c r="B311" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C311" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D311" s="5"/>
       <c r="E311" s="5" t="s">
         <v>475</v>
       </c>
       <c r="F311" s="5" t="s">
-        <v>547</v>
+        <v>578</v>
       </c>
       <c r="G311" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="312" spans="1:7">
       <c r="A312" s="4" t="s">
         <v>320</v>
       </c>
       <c r="B312" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C312" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D312" s="5"/>
       <c r="E312" s="5" t="s">
-        <v>480</v>
+        <v>485</v>
       </c>
       <c r="F312" s="5" t="s">
-        <v>508</v>
+        <v>527</v>
       </c>
       <c r="G312" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="313" spans="1:7">
       <c r="A313" s="4" t="s">
         <v>321</v>
       </c>
       <c r="B313" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C313" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D313" s="5"/>
       <c r="E313" s="5" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F313" s="5" t="s">
-        <v>528</v>
+        <v>552</v>
       </c>
       <c r="G313" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="314" spans="1:7">
       <c r="A314" s="4" t="s">
         <v>322</v>
       </c>
       <c r="B314" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C314" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D314" s="5"/>
       <c r="E314" s="5" t="s">
-        <v>477</v>
+        <v>485</v>
       </c>
       <c r="F314" s="5" t="s">
-        <v>597</v>
+        <v>565</v>
       </c>
       <c r="G314" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="315" spans="1:7">
       <c r="A315" s="4" t="s">
         <v>323</v>
       </c>
       <c r="B315" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C315" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D315" s="5"/>
       <c r="E315" s="5" t="s">
-        <v>481</v>
+        <v>485</v>
       </c>
       <c r="F315" s="5" t="s">
         <v>541</v>
       </c>
       <c r="G315" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="316" spans="1:7">
       <c r="A316" s="4" t="s">
         <v>324</v>
       </c>
       <c r="B316" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C316" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D316" s="5"/>
       <c r="E316" s="5" t="s">
         <v>475</v>
       </c>
       <c r="F316" s="5" t="s">
-        <v>517</v>
+        <v>599</v>
       </c>
       <c r="G316" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="317" spans="1:7">
       <c r="A317" s="4" t="s">
         <v>325</v>
       </c>
       <c r="B317" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C317" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D317" s="5"/>
       <c r="E317" s="5" t="s">
-        <v>476</v>
+        <v>480</v>
       </c>
       <c r="F317" s="5" t="s">
-        <v>597</v>
+        <v>539</v>
       </c>
       <c r="G317" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="318" spans="1:7">
       <c r="A318" s="4" t="s">
         <v>326</v>
       </c>
       <c r="B318" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C318" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D318" s="5"/>
       <c r="E318" s="5" t="s">
-        <v>475</v>
+        <v>480</v>
       </c>
       <c r="F318" s="5" t="s">
-        <v>577</v>
+        <v>542</v>
       </c>
       <c r="G318" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="319" spans="1:7">
       <c r="A319" s="4" t="s">
         <v>327</v>
       </c>
       <c r="B319" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C319" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D319" s="5"/>
       <c r="E319" s="5" t="s">
-        <v>491</v>
+        <v>475</v>
       </c>
       <c r="F319" s="5" t="s">
-        <v>564</v>
+        <v>600</v>
       </c>
       <c r="G319" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="320" spans="1:7">
       <c r="A320" s="4" t="s">
         <v>328</v>
       </c>
       <c r="B320" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C320" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D320" s="5"/>
       <c r="E320" s="5" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="F320" s="5" t="s">
-        <v>540</v>
+        <v>589</v>
       </c>
       <c r="G320" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="321" spans="1:7">
       <c r="A321" s="4" t="s">
         <v>329</v>
       </c>
       <c r="B321" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C321" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D321" s="5"/>
       <c r="E321" s="5" t="s">
         <v>480</v>
       </c>
       <c r="F321" s="5" t="s">
-        <v>551</v>
+        <v>536</v>
       </c>
       <c r="G321" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="322" spans="1:7">
       <c r="A322" s="4" t="s">
         <v>330</v>
       </c>
       <c r="B322" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C322" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D322" s="5"/>
       <c r="E322" s="5" t="s">
-        <v>479</v>
+        <v>475</v>
       </c>
       <c r="F322" s="5" t="s">
-        <v>540</v>
+        <v>517</v>
       </c>
       <c r="G322" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="323" spans="1:7">
       <c r="A323" s="4" t="s">
         <v>331</v>
       </c>
       <c r="B323" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C323" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D323" s="5"/>
       <c r="E323" s="5" t="s">
         <v>475</v>
       </c>
       <c r="F323" s="5" t="s">
-        <v>499</v>
+        <v>526</v>
       </c>
       <c r="G323" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="324" spans="1:7">
       <c r="A324" s="4" t="s">
         <v>332</v>
       </c>
       <c r="B324" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C324" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D324" s="5"/>
       <c r="E324" s="5" t="s">
-        <v>494</v>
+        <v>477</v>
       </c>
       <c r="F324" s="5" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="G324" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="325" spans="1:7">
       <c r="A325" s="4" t="s">
         <v>333</v>
       </c>
       <c r="B325" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C325" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D325" s="5"/>
       <c r="E325" s="5" t="s">
-        <v>478</v>
+        <v>476</v>
       </c>
       <c r="F325" s="5" t="s">
-        <v>498</v>
+        <v>587</v>
       </c>
       <c r="G325" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="326" spans="1:7">
       <c r="A326" s="4" t="s">
         <v>334</v>
       </c>
       <c r="B326" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C326" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D326" s="5"/>
       <c r="E326" s="5" t="s">
         <v>475</v>
       </c>
       <c r="F326" s="5" t="s">
-        <v>598</v>
+        <v>586</v>
       </c>
       <c r="G326" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="327" spans="1:7">
       <c r="A327" s="4" t="s">
         <v>335</v>
       </c>
       <c r="B327" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C327" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D327" s="5"/>
       <c r="E327" s="5" t="s">
-        <v>484</v>
+        <v>483</v>
       </c>
       <c r="F327" s="5" t="s">
-        <v>525</v>
+        <v>555</v>
       </c>
       <c r="G327" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="328" spans="1:7">
       <c r="A328" s="4" t="s">
         <v>336</v>
       </c>
       <c r="B328" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C328" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D328" s="5"/>
       <c r="E328" s="5" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="F328" s="5" t="s">
-        <v>498</v>
+        <v>519</v>
       </c>
       <c r="G328" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="329" spans="1:7">
       <c r="A329" s="4" t="s">
         <v>337</v>
       </c>
       <c r="B329" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C329" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D329" s="5"/>
       <c r="E329" s="5" t="s">
-        <v>483</v>
+        <v>485</v>
       </c>
       <c r="F329" s="5" t="s">
-        <v>557</v>
+        <v>548</v>
       </c>
       <c r="G329" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="330" spans="1:7">
       <c r="A330" s="4" t="s">
         <v>338</v>
       </c>
       <c r="B330" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C330" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D330" s="5"/>
       <c r="E330" s="5" t="s">
-        <v>480</v>
+        <v>477</v>
       </c>
       <c r="F330" s="5" t="s">
-        <v>506</v>
+        <v>514</v>
       </c>
       <c r="G330" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="331" spans="1:7">
       <c r="A331" s="4" t="s">
         <v>339</v>
       </c>
       <c r="B331" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C331" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D331" s="5"/>
       <c r="E331" s="5" t="s">
-        <v>478</v>
+        <v>477</v>
       </c>
       <c r="F331" s="5" t="s">
-        <v>514</v>
+        <v>536</v>
       </c>
       <c r="G331" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="332" spans="1:7">
       <c r="A332" s="4" t="s">
         <v>340</v>
       </c>
       <c r="B332" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C332" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D332" s="5"/>
       <c r="E332" s="5" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="F332" s="5" t="s">
-        <v>533</v>
+        <v>552</v>
       </c>
       <c r="G332" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="333" spans="1:7">
       <c r="A333" s="4" t="s">
         <v>341</v>
       </c>
       <c r="B333" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C333" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D333" s="5"/>
       <c r="E333" s="5" t="s">
-        <v>477</v>
+        <v>476</v>
       </c>
       <c r="F333" s="5" t="s">
-        <v>503</v>
+        <v>517</v>
       </c>
       <c r="G333" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="334" spans="1:7">
       <c r="A334" s="4" t="s">
         <v>342</v>
       </c>
       <c r="B334" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C334" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D334" s="5"/>
       <c r="E334" s="5" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="F334" s="5" t="s">
-        <v>515</v>
+        <v>593</v>
       </c>
       <c r="G334" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="335" spans="1:7">
       <c r="A335" s="4" t="s">
         <v>343</v>
       </c>
       <c r="B335" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C335" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D335" s="5"/>
       <c r="E335" s="5" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="F335" s="5" t="s">
-        <v>595</v>
+        <v>591</v>
       </c>
       <c r="G335" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="336" spans="1:7">
       <c r="A336" s="4" t="s">
         <v>344</v>
       </c>
       <c r="B336" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C336" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D336" s="5"/>
       <c r="E336" s="5" t="s">
-        <v>489</v>
+        <v>475</v>
       </c>
       <c r="F336" s="5" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="G336" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="337" spans="1:7">
       <c r="A337" s="4" t="s">
         <v>345</v>
       </c>
       <c r="B337" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C337" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D337" s="5"/>
       <c r="E337" s="5" t="s">
         <v>475</v>
       </c>
       <c r="F337" s="5" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="G337" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="338" spans="1:7">
       <c r="A338" s="4" t="s">
         <v>346</v>
       </c>
       <c r="B338" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C338" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D338" s="5"/>
       <c r="E338" s="5" t="s">
-        <v>485</v>
+        <v>480</v>
       </c>
       <c r="F338" s="5" t="s">
-        <v>518</v>
+        <v>508</v>
       </c>
       <c r="G338" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="339" spans="1:7">
       <c r="A339" s="4" t="s">
         <v>347</v>
       </c>
       <c r="B339" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C339" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D339" s="5"/>
       <c r="E339" s="5" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="F339" s="5" t="s">
-        <v>586</v>
+        <v>528</v>
       </c>
       <c r="G339" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="340" spans="1:7">
       <c r="A340" s="4" t="s">
         <v>348</v>
       </c>
       <c r="B340" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C340" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D340" s="5"/>
       <c r="E340" s="5" t="s">
-        <v>496</v>
+        <v>486</v>
       </c>
       <c r="F340" s="5" t="s">
-        <v>589</v>
+        <v>540</v>
       </c>
       <c r="G340" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="341" spans="1:7">
       <c r="A341" s="4" t="s">
         <v>349</v>
       </c>
       <c r="B341" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C341" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D341" s="5"/>
       <c r="E341" s="5" t="s">
-        <v>475</v>
+        <v>493</v>
       </c>
       <c r="F341" s="5" t="s">
-        <v>524</v>
+        <v>543</v>
       </c>
       <c r="G341" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="342" spans="1:7">
       <c r="A342" s="4" t="s">
         <v>350</v>
       </c>
       <c r="B342" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C342" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D342" s="5"/>
       <c r="E342" s="5" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="F342" s="5" t="s">
-        <v>522</v>
+        <v>563</v>
       </c>
       <c r="G342" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="343" spans="1:7">
       <c r="A343" s="4" t="s">
         <v>351</v>
       </c>
       <c r="B343" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C343" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D343" s="5"/>
       <c r="E343" s="5" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="F343" s="5" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
       <c r="G343" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="344" spans="1:7">
       <c r="A344" s="4" t="s">
         <v>352</v>
       </c>
       <c r="B344" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C344" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D344" s="5"/>
       <c r="E344" s="5" t="s">
         <v>475</v>
       </c>
       <c r="F344" s="5" t="s">
-        <v>520</v>
+        <v>524</v>
       </c>
       <c r="G344" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="345" spans="1:7">
       <c r="A345" s="4" t="s">
         <v>353</v>
       </c>
       <c r="B345" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C345" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D345" s="5"/>
       <c r="E345" s="5" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="F345" s="5" t="s">
-        <v>576</v>
+        <v>514</v>
       </c>
       <c r="G345" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="346" spans="1:7">
       <c r="A346" s="4" t="s">
         <v>354</v>
       </c>
       <c r="B346" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C346" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D346" s="5"/>
       <c r="E346" s="5" t="s">
-        <v>489</v>
+        <v>475</v>
       </c>
       <c r="F346" s="5" t="s">
-        <v>569</v>
+        <v>505</v>
       </c>
       <c r="G346" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="347" spans="1:7">
       <c r="A347" s="4" t="s">
         <v>355</v>
       </c>
       <c r="B347" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C347" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D347" s="5"/>
       <c r="E347" s="5" t="s">
-        <v>476</v>
+        <v>475</v>
       </c>
       <c r="F347" s="5" t="s">
-        <v>599</v>
+        <v>513</v>
       </c>
       <c r="G347" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="348" spans="1:7">
       <c r="A348" s="4" t="s">
         <v>356</v>
       </c>
       <c r="B348" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C348" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D348" s="5"/>
       <c r="E348" s="5" t="s">
-        <v>485</v>
+        <v>479</v>
       </c>
       <c r="F348" s="5" t="s">
-        <v>600</v>
+        <v>548</v>
       </c>
       <c r="G348" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="349" spans="1:7">
       <c r="A349" s="4" t="s">
         <v>357</v>
       </c>
       <c r="B349" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C349" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D349" s="5"/>
       <c r="E349" s="5" t="s">
-        <v>492</v>
+        <v>485</v>
       </c>
       <c r="F349" s="5" t="s">
-        <v>534</v>
+        <v>500</v>
       </c>
       <c r="G349" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="350" spans="1:7">
       <c r="A350" s="4" t="s">
         <v>358</v>
       </c>
       <c r="B350" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C350" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D350" s="5"/>
       <c r="E350" s="5" t="s">
-        <v>489</v>
+        <v>475</v>
       </c>
       <c r="F350" s="5" t="s">
-        <v>563</v>
+        <v>593</v>
       </c>
       <c r="G350" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="351" spans="1:7">
       <c r="A351" s="4" t="s">
         <v>359</v>
       </c>
       <c r="B351" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C351" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D351" s="5"/>
       <c r="E351" s="5" t="s">
-        <v>486</v>
+        <v>475</v>
       </c>
       <c r="F351" s="5" t="s">
-        <v>564</v>
+        <v>511</v>
       </c>
       <c r="G351" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="352" spans="1:7">
       <c r="A352" s="4" t="s">
         <v>360</v>
       </c>
       <c r="B352" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C352" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D352" s="5"/>
       <c r="E352" s="5" t="s">
-        <v>482</v>
+        <v>477</v>
       </c>
       <c r="F352" s="5" t="s">
-        <v>577</v>
+        <v>505</v>
       </c>
       <c r="G352" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="353" spans="1:7">
       <c r="A353" s="4" t="s">
         <v>361</v>
       </c>
       <c r="B353" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C353" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D353" s="5"/>
       <c r="E353" s="5" t="s">
-        <v>497</v>
+        <v>475</v>
       </c>
       <c r="F353" s="5" t="s">
-        <v>503</v>
+        <v>548</v>
       </c>
       <c r="G353" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="354" spans="1:7">
       <c r="A354" s="4" t="s">
         <v>362</v>
       </c>
       <c r="B354" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C354" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D354" s="5"/>
       <c r="E354" s="5" t="s">
-        <v>482</v>
+        <v>475</v>
       </c>
       <c r="F354" s="5" t="s">
-        <v>568</v>
+        <v>541</v>
       </c>
       <c r="G354" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="355" spans="1:7">
       <c r="A355" s="4" t="s">
         <v>363</v>
       </c>
       <c r="B355" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C355" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D355" s="5"/>
       <c r="E355" s="5" t="s">
-        <v>483</v>
+        <v>475</v>
       </c>
       <c r="F355" s="5" t="s">
-        <v>577</v>
+        <v>555</v>
       </c>
       <c r="G355" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="356" spans="1:7">
       <c r="A356" s="4" t="s">
         <v>364</v>
       </c>
       <c r="B356" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C356" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D356" s="5"/>
       <c r="E356" s="5" t="s">
-        <v>478</v>
+        <v>475</v>
       </c>
       <c r="F356" s="5" t="s">
-        <v>511</v>
+        <v>514</v>
       </c>
       <c r="G356" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="357" spans="1:7">
       <c r="A357" s="4" t="s">
         <v>365</v>
       </c>
       <c r="B357" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C357" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D357" s="5"/>
       <c r="E357" s="5" t="s">
-        <v>485</v>
+        <v>476</v>
       </c>
       <c r="F357" s="5" t="s">
-        <v>527</v>
+        <v>560</v>
       </c>
       <c r="G357" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="358" spans="1:7">
       <c r="A358" s="4" t="s">
         <v>366</v>
       </c>
       <c r="B358" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C358" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D358" s="5"/>
       <c r="E358" s="5" t="s">
-        <v>478</v>
+        <v>475</v>
       </c>
       <c r="F358" s="5" t="s">
-        <v>551</v>
+        <v>555</v>
       </c>
       <c r="G358" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="359" spans="1:7">
       <c r="A359" s="4" t="s">
         <v>367</v>
       </c>
       <c r="B359" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C359" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D359" s="5"/>
       <c r="E359" s="5" t="s">
-        <v>485</v>
+        <v>489</v>
       </c>
       <c r="F359" s="5" t="s">
-        <v>564</v>
+        <v>520</v>
       </c>
       <c r="G359" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="360" spans="1:7">
       <c r="A360" s="4" t="s">
         <v>368</v>
       </c>
       <c r="B360" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C360" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D360" s="5"/>
       <c r="E360" s="5" t="s">
-        <v>485</v>
+        <v>476</v>
       </c>
       <c r="F360" s="5" t="s">
-        <v>541</v>
+        <v>546</v>
       </c>
       <c r="G360" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="361" spans="1:7">
       <c r="A361" s="4" t="s">
         <v>369</v>
       </c>
       <c r="B361" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C361" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D361" s="5"/>
       <c r="E361" s="5" t="s">
-        <v>493</v>
+        <v>480</v>
       </c>
       <c r="F361" s="5" t="s">
-        <v>542</v>
+        <v>540</v>
       </c>
       <c r="G361" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="362" spans="1:7">
       <c r="A362" s="4" t="s">
         <v>370</v>
       </c>
       <c r="B362" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C362" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D362" s="5"/>
       <c r="E362" s="5" t="s">
-        <v>481</v>
+        <v>476</v>
       </c>
       <c r="F362" s="5" t="s">
-        <v>504</v>
+        <v>580</v>
       </c>
       <c r="G362" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="363" spans="1:7">
       <c r="A363" s="4" t="s">
         <v>371</v>
       </c>
       <c r="B363" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C363" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D363" s="5"/>
       <c r="E363" s="5" t="s">
-        <v>482</v>
+        <v>477</v>
       </c>
       <c r="F363" s="5" t="s">
-        <v>543</v>
+        <v>579</v>
       </c>
       <c r="G363" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="364" spans="1:7">
       <c r="A364" s="4" t="s">
         <v>372</v>
       </c>
       <c r="B364" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C364" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D364" s="5"/>
       <c r="E364" s="5" t="s">
-        <v>482</v>
+        <v>475</v>
       </c>
       <c r="F364" s="5" t="s">
-        <v>514</v>
+        <v>543</v>
       </c>
       <c r="G364" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="365" spans="1:7">
       <c r="A365" s="4" t="s">
         <v>373</v>
       </c>
       <c r="B365" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C365" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D365" s="5"/>
       <c r="E365" s="5" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F365" s="5" t="s">
-        <v>503</v>
+        <v>518</v>
       </c>
       <c r="G365" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="366" spans="1:7">
       <c r="A366" s="4" t="s">
         <v>374</v>
       </c>
       <c r="B366" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C366" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D366" s="5"/>
       <c r="E366" s="5" t="s">
-        <v>482</v>
+        <v>476</v>
       </c>
       <c r="F366" s="5" t="s">
-        <v>508</v>
+        <v>583</v>
       </c>
       <c r="G366" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="367" spans="1:7">
       <c r="A367" s="4" t="s">
         <v>375</v>
       </c>
       <c r="B367" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C367" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D367" s="5"/>
       <c r="E367" s="5" t="s">
-        <v>476</v>
+        <v>496</v>
       </c>
       <c r="F367" s="5" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="G367" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="368" spans="1:7">
       <c r="A368" s="4" t="s">
         <v>376</v>
       </c>
       <c r="B368" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C368" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D368" s="5"/>
       <c r="E368" s="5" t="s">
-        <v>485</v>
+        <v>475</v>
       </c>
       <c r="F368" s="5" t="s">
-        <v>514</v>
+        <v>524</v>
       </c>
       <c r="G368" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="369" spans="1:7">
       <c r="A369" s="4" t="s">
         <v>377</v>
       </c>
       <c r="B369" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C369" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D369" s="5"/>
       <c r="E369" s="5" t="s">
-        <v>485</v>
+        <v>481</v>
       </c>
       <c r="F369" s="5" t="s">
-        <v>505</v>
+        <v>522</v>
       </c>
       <c r="G369" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="370" spans="1:7">
       <c r="A370" s="4" t="s">
         <v>378</v>
       </c>
       <c r="B370" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C370" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D370" s="5"/>
       <c r="E370" s="5" t="s">
-        <v>482</v>
+        <v>477</v>
       </c>
       <c r="F370" s="5" t="s">
-        <v>514</v>
+        <v>533</v>
       </c>
       <c r="G370" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="371" spans="1:7">
       <c r="A371" s="4" t="s">
         <v>379</v>
       </c>
       <c r="B371" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C371" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D371" s="5"/>
       <c r="E371" s="5" t="s">
-        <v>483</v>
+        <v>475</v>
       </c>
       <c r="F371" s="5" t="s">
-        <v>508</v>
+        <v>520</v>
       </c>
       <c r="G371" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="372" spans="1:7">
       <c r="A372" s="4" t="s">
         <v>380</v>
       </c>
       <c r="B372" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C372" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D372" s="5"/>
       <c r="E372" s="5" t="s">
-        <v>477</v>
+        <v>479</v>
       </c>
       <c r="F372" s="5" t="s">
-        <v>506</v>
+        <v>577</v>
       </c>
       <c r="G372" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="373" spans="1:7">
       <c r="A373" s="4" t="s">
         <v>381</v>
       </c>
       <c r="B373" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C373" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D373" s="5"/>
       <c r="E373" s="5" t="s">
-        <v>484</v>
+        <v>489</v>
       </c>
       <c r="F373" s="5" t="s">
-        <v>534</v>
+        <v>570</v>
       </c>
       <c r="G373" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="374" spans="1:7">
       <c r="A374" s="4" t="s">
         <v>382</v>
       </c>
       <c r="B374" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C374" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D374" s="5"/>
       <c r="E374" s="5" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="F374" s="5" t="s">
-        <v>520</v>
+        <v>601</v>
       </c>
       <c r="G374" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="375" spans="1:7">
       <c r="A375" s="4" t="s">
         <v>383</v>
       </c>
       <c r="B375" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C375" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D375" s="5"/>
       <c r="E375" s="5" t="s">
-        <v>484</v>
+        <v>475</v>
       </c>
       <c r="F375" s="5" t="s">
-        <v>565</v>
+        <v>503</v>
       </c>
       <c r="G375" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="376" spans="1:7">
       <c r="A376" s="4" t="s">
         <v>384</v>
       </c>
       <c r="B376" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C376" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D376" s="5"/>
       <c r="E376" s="5" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="F376" s="5" t="s">
-        <v>597</v>
+        <v>511</v>
       </c>
       <c r="G376" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="377" spans="1:7">
       <c r="A377" s="4" t="s">
         <v>385</v>
       </c>
       <c r="B377" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C377" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D377" s="5"/>
       <c r="E377" s="5" t="s">
-        <v>475</v>
+        <v>485</v>
       </c>
       <c r="F377" s="5" t="s">
-        <v>601</v>
+        <v>514</v>
       </c>
       <c r="G377" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="378" spans="1:7">
       <c r="A378" s="4" t="s">
         <v>386</v>
       </c>
       <c r="B378" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C378" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D378" s="5"/>
       <c r="E378" s="5" t="s">
-        <v>475</v>
+        <v>485</v>
       </c>
       <c r="F378" s="5" t="s">
-        <v>542</v>
+        <v>505</v>
       </c>
       <c r="G378" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="379" spans="1:7">
       <c r="A379" s="4" t="s">
         <v>387</v>
       </c>
       <c r="B379" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C379" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D379" s="5"/>
       <c r="E379" s="5" t="s">
-        <v>480</v>
+        <v>482</v>
       </c>
       <c r="F379" s="5" t="s">
-        <v>519</v>
+        <v>514</v>
       </c>
       <c r="G379" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="380" spans="1:7">
       <c r="A380" s="4" t="s">
         <v>388</v>
       </c>
       <c r="B380" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C380" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D380" s="5"/>
       <c r="E380" s="5" t="s">
-        <v>475</v>
+        <v>483</v>
       </c>
       <c r="F380" s="5" t="s">
-        <v>505</v>
+        <v>508</v>
       </c>
       <c r="G380" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="381" spans="1:7">
       <c r="A381" s="4" t="s">
         <v>389</v>
       </c>
       <c r="B381" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C381" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D381" s="5"/>
       <c r="E381" s="5" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="F381" s="5" t="s">
-        <v>534</v>
+        <v>506</v>
       </c>
       <c r="G381" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="382" spans="1:7">
       <c r="A382" s="4" t="s">
         <v>390</v>
       </c>
       <c r="B382" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C382" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D382" s="5"/>
       <c r="E382" s="5" t="s">
-        <v>476</v>
+        <v>484</v>
       </c>
       <c r="F382" s="5" t="s">
-        <v>557</v>
+        <v>534</v>
       </c>
       <c r="G382" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="383" spans="1:7">
       <c r="A383" s="4" t="s">
         <v>391</v>
       </c>
       <c r="B383" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C383" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D383" s="5"/>
       <c r="E383" s="5" t="s">
-        <v>480</v>
+        <v>475</v>
       </c>
       <c r="F383" s="5" t="s">
-        <v>602</v>
+        <v>520</v>
       </c>
       <c r="G383" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="384" spans="1:7">
       <c r="A384" s="4" t="s">
         <v>392</v>
       </c>
       <c r="B384" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C384" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D384" s="5"/>
       <c r="E384" s="5" t="s">
-        <v>475</v>
+        <v>484</v>
       </c>
       <c r="F384" s="5" t="s">
-        <v>548</v>
+        <v>566</v>
       </c>
       <c r="G384" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="385" spans="1:7">
       <c r="A385" s="4" t="s">
         <v>393</v>
       </c>
       <c r="B385" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C385" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D385" s="5"/>
       <c r="E385" s="5" t="s">
         <v>475</v>
       </c>
       <c r="F385" s="5" t="s">
-        <v>511</v>
+        <v>595</v>
       </c>
       <c r="G385" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="386" spans="1:7">
       <c r="A386" s="4" t="s">
         <v>394</v>
       </c>
       <c r="B386" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C386" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D386" s="5"/>
       <c r="E386" s="5" t="s">
-        <v>492</v>
+        <v>475</v>
       </c>
       <c r="F386" s="5" t="s">
-        <v>551</v>
+        <v>602</v>
       </c>
       <c r="G386" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="387" spans="1:7">
       <c r="A387" s="4" t="s">
         <v>395</v>
       </c>
       <c r="B387" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C387" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D387" s="5"/>
       <c r="E387" s="5" t="s">
-        <v>480</v>
+        <v>475</v>
       </c>
       <c r="F387" s="5" t="s">
-        <v>565</v>
+        <v>542</v>
       </c>
       <c r="G387" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="388" spans="1:7">
       <c r="A388" s="4" t="s">
         <v>396</v>
       </c>
       <c r="B388" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C388" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D388" s="5"/>
       <c r="E388" s="5" t="s">
-        <v>475</v>
+        <v>480</v>
       </c>
       <c r="F388" s="5" t="s">
-        <v>568</v>
+        <v>519</v>
       </c>
       <c r="G388" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="389" spans="1:7">
       <c r="A389" s="4" t="s">
         <v>397</v>
       </c>
       <c r="B389" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C389" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D389" s="5"/>
       <c r="E389" s="5" t="s">
         <v>475</v>
       </c>
       <c r="F389" s="5" t="s">
-        <v>554</v>
+        <v>505</v>
       </c>
       <c r="G389" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="390" spans="1:7">
       <c r="A390" s="4" t="s">
         <v>398</v>
       </c>
       <c r="B390" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C390" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D390" s="5"/>
       <c r="E390" s="5" t="s">
-        <v>489</v>
+        <v>476</v>
       </c>
       <c r="F390" s="5" t="s">
-        <v>505</v>
+        <v>534</v>
       </c>
       <c r="G390" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="391" spans="1:7">
       <c r="A391" s="4" t="s">
         <v>399</v>
       </c>
       <c r="B391" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C391" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D391" s="5"/>
       <c r="E391" s="5" t="s">
-        <v>489</v>
+        <v>476</v>
       </c>
       <c r="F391" s="5" t="s">
-        <v>542</v>
+        <v>558</v>
       </c>
       <c r="G391" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="392" spans="1:7">
       <c r="A392" s="4" t="s">
         <v>400</v>
       </c>
       <c r="B392" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C392" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D392" s="5"/>
       <c r="E392" s="5" t="s">
-        <v>475</v>
+        <v>480</v>
       </c>
       <c r="F392" s="5" t="s">
-        <v>577</v>
+        <v>603</v>
       </c>
       <c r="G392" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="393" spans="1:7">
       <c r="A393" s="4" t="s">
         <v>401</v>
       </c>
       <c r="B393" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C393" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D393" s="5"/>
       <c r="E393" s="5" t="s">
         <v>475</v>
       </c>
       <c r="F393" s="5" t="s">
-        <v>542</v>
+        <v>549</v>
       </c>
       <c r="G393" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="394" spans="1:7">
       <c r="A394" s="4" t="s">
         <v>402</v>
       </c>
       <c r="B394" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C394" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D394" s="5"/>
       <c r="E394" s="5" t="s">
-        <v>483</v>
+        <v>475</v>
       </c>
       <c r="F394" s="5" t="s">
-        <v>598</v>
+        <v>511</v>
       </c>
       <c r="G394" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="395" spans="1:7">
       <c r="A395" s="4" t="s">
         <v>403</v>
       </c>
       <c r="B395" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C395" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D395" s="5"/>
       <c r="E395" s="5" t="s">
-        <v>475</v>
+        <v>492</v>
       </c>
       <c r="F395" s="5" t="s">
-        <v>568</v>
+        <v>552</v>
       </c>
       <c r="G395" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="396" spans="1:7">
       <c r="A396" s="4" t="s">
         <v>404</v>
       </c>
       <c r="B396" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C396" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D396" s="5"/>
       <c r="E396" s="5" t="s">
-        <v>475</v>
+        <v>480</v>
       </c>
       <c r="F396" s="5" t="s">
-        <v>511</v>
+        <v>566</v>
       </c>
       <c r="G396" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="397" spans="1:7">
       <c r="A397" s="4" t="s">
         <v>405</v>
       </c>
       <c r="B397" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C397" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D397" s="5"/>
       <c r="E397" s="5" t="s">
-        <v>489</v>
+        <v>475</v>
       </c>
       <c r="F397" s="5" t="s">
-        <v>508</v>
+        <v>569</v>
       </c>
       <c r="G397" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="398" spans="1:7">
       <c r="A398" s="4" t="s">
         <v>406</v>
       </c>
       <c r="B398" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C398" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D398" s="5"/>
       <c r="E398" s="5" t="s">
-        <v>489</v>
+        <v>475</v>
       </c>
       <c r="F398" s="5" t="s">
-        <v>587</v>
+        <v>555</v>
       </c>
       <c r="G398" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="399" spans="1:7">
       <c r="A399" s="4" t="s">
         <v>407</v>
       </c>
       <c r="B399" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C399" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D399" s="5"/>
       <c r="E399" s="5" t="s">
-        <v>479</v>
+        <v>489</v>
       </c>
       <c r="F399" s="5" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="G399" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="400" spans="1:7">
       <c r="A400" s="4" t="s">
         <v>408</v>
       </c>
       <c r="B400" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C400" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D400" s="5"/>
       <c r="E400" s="5" t="s">
-        <v>475</v>
+        <v>489</v>
       </c>
       <c r="F400" s="5" t="s">
-        <v>545</v>
+        <v>542</v>
       </c>
       <c r="G400" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="401" spans="1:7">
       <c r="A401" s="4" t="s">
         <v>409</v>
       </c>
       <c r="B401" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C401" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D401" s="5"/>
       <c r="E401" s="5" t="s">
         <v>475</v>
       </c>
       <c r="F401" s="5" t="s">
-        <v>501</v>
+        <v>578</v>
       </c>
       <c r="G401" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="402" spans="1:7">
       <c r="A402" s="4" t="s">
         <v>410</v>
       </c>
       <c r="B402" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C402" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D402" s="5"/>
       <c r="E402" s="5" t="s">
         <v>475</v>
       </c>
       <c r="F402" s="5" t="s">
-        <v>599</v>
+        <v>542</v>
       </c>
       <c r="G402" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="403" spans="1:7">
       <c r="A403" s="4" t="s">
         <v>411</v>
       </c>
       <c r="B403" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C403" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D403" s="5"/>
       <c r="E403" s="5" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F403" s="5" t="s">
-        <v>539</v>
+        <v>597</v>
       </c>
       <c r="G403" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="404" spans="1:7">
       <c r="A404" s="4" t="s">
         <v>412</v>
       </c>
       <c r="B404" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C404" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D404" s="5"/>
       <c r="E404" s="5" t="s">
-        <v>496</v>
+        <v>475</v>
       </c>
       <c r="F404" s="5" t="s">
-        <v>503</v>
+        <v>569</v>
       </c>
       <c r="G404" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="405" spans="1:7">
       <c r="A405" s="4" t="s">
         <v>413</v>
       </c>
       <c r="B405" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C405" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D405" s="5"/>
       <c r="E405" s="5" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="F405" s="5" t="s">
-        <v>603</v>
+        <v>511</v>
       </c>
       <c r="G405" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="406" spans="1:7">
       <c r="A406" s="4" t="s">
         <v>414</v>
       </c>
       <c r="B406" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C406" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D406" s="5"/>
       <c r="E406" s="5" t="s">
-        <v>475</v>
+        <v>489</v>
       </c>
       <c r="F406" s="5" t="s">
-        <v>579</v>
+        <v>508</v>
       </c>
       <c r="G406" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="407" spans="1:7">
       <c r="A407" s="4" t="s">
         <v>415</v>
       </c>
       <c r="B407" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C407" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D407" s="5"/>
       <c r="E407" s="5" t="s">
-        <v>475</v>
+        <v>489</v>
       </c>
       <c r="F407" s="5" t="s">
-        <v>534</v>
+        <v>584</v>
       </c>
       <c r="G407" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="408" spans="1:7">
       <c r="A408" s="4" t="s">
         <v>416</v>
       </c>
       <c r="B408" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C408" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D408" s="5"/>
       <c r="E408" s="5" t="s">
-        <v>481</v>
+        <v>479</v>
       </c>
       <c r="F408" s="5" t="s">
-        <v>509</v>
+        <v>503</v>
       </c>
       <c r="G408" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="409" spans="1:7">
       <c r="A409" s="4" t="s">
         <v>417</v>
       </c>
       <c r="B409" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C409" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D409" s="5"/>
       <c r="E409" s="5" t="s">
-        <v>482</v>
+        <v>475</v>
       </c>
       <c r="F409" s="5" t="s">
-        <v>515</v>
+        <v>546</v>
       </c>
       <c r="G409" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="410" spans="1:7">
       <c r="A410" s="4" t="s">
         <v>418</v>
       </c>
       <c r="B410" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C410" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D410" s="5"/>
       <c r="E410" s="5" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="F410" s="5" t="s">
-        <v>540</v>
+        <v>501</v>
       </c>
       <c r="G410" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="411" spans="1:7">
       <c r="A411" s="4" t="s">
         <v>419</v>
       </c>
       <c r="B411" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C411" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D411" s="5"/>
       <c r="E411" s="5" t="s">
-        <v>498</v>
+        <v>475</v>
       </c>
       <c r="F411" s="5" t="s">
-        <v>596</v>
+        <v>601</v>
       </c>
       <c r="G411" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="412" spans="1:7">
       <c r="A412" s="4" t="s">
         <v>420</v>
       </c>
       <c r="B412" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C412" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D412" s="5"/>
       <c r="E412" s="5" t="s">
-        <v>475</v>
+        <v>482</v>
       </c>
       <c r="F412" s="5" t="s">
-        <v>540</v>
+        <v>539</v>
       </c>
       <c r="G412" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="413" spans="1:7">
       <c r="A413" s="4" t="s">
         <v>421</v>
       </c>
       <c r="B413" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C413" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D413" s="5"/>
       <c r="E413" s="5" t="s">
-        <v>499</v>
+        <v>496</v>
       </c>
       <c r="F413" s="5" t="s">
-        <v>589</v>
+        <v>503</v>
       </c>
       <c r="G413" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="414" spans="1:7">
       <c r="A414" s="4" t="s">
         <v>422</v>
       </c>
       <c r="B414" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C414" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D414" s="5"/>
       <c r="E414" s="5" t="s">
-        <v>485</v>
+        <v>477</v>
       </c>
       <c r="F414" s="5" t="s">
-        <v>506</v>
+        <v>604</v>
       </c>
       <c r="G414" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="415" spans="1:7">
       <c r="A415" s="4" t="s">
         <v>423</v>
       </c>
       <c r="B415" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C415" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D415" s="5"/>
       <c r="E415" s="5" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="F415" s="5" t="s">
-        <v>587</v>
+        <v>580</v>
       </c>
       <c r="G415" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="416" spans="1:7">
       <c r="A416" s="4" t="s">
         <v>424</v>
       </c>
       <c r="B416" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C416" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D416" s="5"/>
       <c r="E416" s="5" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="F416" s="5" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
       <c r="G416" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="417" spans="1:7">
       <c r="A417" s="4" t="s">
         <v>425</v>
       </c>
       <c r="B417" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C417" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D417" s="5"/>
       <c r="E417" s="5" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="F417" s="5" t="s">
-        <v>604</v>
+        <v>569</v>
       </c>
       <c r="G417" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="418" spans="1:7">
       <c r="A418" s="4" t="s">
         <v>426</v>
       </c>
       <c r="B418" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C418" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D418" s="5"/>
       <c r="E418" s="5" t="s">
-        <v>482</v>
+        <v>475</v>
       </c>
       <c r="F418" s="5" t="s">
-        <v>519</v>
+        <v>553</v>
       </c>
       <c r="G418" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="419" spans="1:7">
       <c r="A419" s="4" t="s">
         <v>427</v>
       </c>
       <c r="B419" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C419" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D419" s="5"/>
       <c r="E419" s="5" t="s">
-        <v>491</v>
+        <v>475</v>
       </c>
       <c r="F419" s="5" t="s">
-        <v>557</v>
+        <v>541</v>
       </c>
       <c r="G419" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="420" spans="1:7">
       <c r="A420" s="4" t="s">
         <v>428</v>
       </c>
       <c r="B420" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C420" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D420" s="5"/>
       <c r="E420" s="5" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="F420" s="5" t="s">
-        <v>520</v>
+        <v>501</v>
       </c>
       <c r="G420" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="421" spans="1:7">
       <c r="A421" s="4" t="s">
         <v>429</v>
       </c>
       <c r="B421" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C421" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D421" s="5"/>
       <c r="E421" s="5" t="s">
-        <v>498</v>
+        <v>477</v>
       </c>
       <c r="F421" s="5" t="s">
-        <v>594</v>
+        <v>581</v>
       </c>
       <c r="G421" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="422" spans="1:7">
       <c r="A422" s="4" t="s">
         <v>430</v>
       </c>
       <c r="B422" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C422" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D422" s="5"/>
       <c r="E422" s="5" t="s">
-        <v>486</v>
+        <v>480</v>
       </c>
       <c r="F422" s="5" t="s">
-        <v>529</v>
+        <v>600</v>
       </c>
       <c r="G422" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="423" spans="1:7">
       <c r="A423" s="4" t="s">
         <v>431</v>
       </c>
       <c r="B423" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C423" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D423" s="5"/>
       <c r="E423" s="5" t="s">
-        <v>475</v>
+        <v>477</v>
       </c>
       <c r="F423" s="5" t="s">
-        <v>591</v>
+        <v>541</v>
       </c>
       <c r="G423" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="424" spans="1:7">
       <c r="A424" s="4" t="s">
         <v>432</v>
       </c>
       <c r="B424" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C424" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D424" s="5"/>
       <c r="E424" s="5" t="s">
-        <v>477</v>
+        <v>485</v>
       </c>
       <c r="F424" s="5" t="s">
-        <v>605</v>
+        <v>519</v>
       </c>
       <c r="G424" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="425" spans="1:7">
       <c r="A425" s="4" t="s">
         <v>433</v>
       </c>
       <c r="B425" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C425" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D425" s="5"/>
       <c r="E425" s="5" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F425" s="5" t="s">
-        <v>543</v>
+        <v>575</v>
       </c>
       <c r="G425" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="426" spans="1:7">
       <c r="A426" s="4" t="s">
         <v>434</v>
       </c>
       <c r="B426" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C426" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D426" s="5"/>
       <c r="E426" s="5" t="s">
-        <v>489</v>
+        <v>477</v>
       </c>
       <c r="F426" s="5" t="s">
-        <v>513</v>
+        <v>505</v>
       </c>
       <c r="G426" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="427" spans="1:7">
       <c r="A427" s="4" t="s">
         <v>435</v>
       </c>
       <c r="B427" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C427" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D427" s="5"/>
       <c r="E427" s="5" t="s">
-        <v>476</v>
+        <v>489</v>
       </c>
       <c r="F427" s="5" t="s">
-        <v>564</v>
+        <v>514</v>
       </c>
       <c r="G427" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="428" spans="1:7">
       <c r="A428" s="4" t="s">
         <v>436</v>
       </c>
       <c r="B428" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C428" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D428" s="5"/>
       <c r="E428" s="5" t="s">
-        <v>479</v>
+        <v>493</v>
       </c>
       <c r="F428" s="5" t="s">
-        <v>537</v>
+        <v>559</v>
       </c>
       <c r="G428" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="429" spans="1:7">
       <c r="A429" s="4" t="s">
         <v>437</v>
       </c>
       <c r="B429" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C429" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D429" s="5"/>
       <c r="E429" s="5" t="s">
-        <v>475</v>
+        <v>477</v>
       </c>
       <c r="F429" s="5" t="s">
-        <v>525</v>
+        <v>503</v>
       </c>
       <c r="G429" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="430" spans="1:7">
       <c r="A430" s="4" t="s">
         <v>438</v>
       </c>
       <c r="B430" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C430" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D430" s="5"/>
       <c r="E430" s="5" t="s">
-        <v>485</v>
+        <v>475</v>
       </c>
       <c r="F430" s="5" t="s">
-        <v>520</v>
+        <v>537</v>
       </c>
       <c r="G430" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="431" spans="1:7">
       <c r="A431" s="4" t="s">
         <v>439</v>
       </c>
       <c r="B431" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C431" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D431" s="5"/>
       <c r="E431" s="5" t="s">
-        <v>482</v>
+        <v>480</v>
       </c>
       <c r="F431" s="5" t="s">
-        <v>520</v>
+        <v>555</v>
       </c>
       <c r="G431" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="432" spans="1:7">
       <c r="A432" s="4" t="s">
         <v>440</v>
       </c>
       <c r="B432" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C432" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D432" s="5"/>
       <c r="E432" s="5" t="s">
         <v>475</v>
       </c>
       <c r="F432" s="5" t="s">
-        <v>533</v>
+        <v>542</v>
       </c>
       <c r="G432" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="433" spans="1:7">
       <c r="A433" s="4" t="s">
         <v>441</v>
       </c>
       <c r="B433" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C433" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D433" s="5"/>
       <c r="E433" s="5" t="s">
-        <v>475</v>
+        <v>484</v>
       </c>
       <c r="F433" s="5" t="s">
-        <v>584</v>
+        <v>600</v>
       </c>
       <c r="G433" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="434" spans="1:7">
       <c r="A434" s="4" t="s">
         <v>442</v>
       </c>
       <c r="B434" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C434" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D434" s="5"/>
       <c r="E434" s="5" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="F434" s="5" t="s">
-        <v>512</v>
+        <v>598</v>
       </c>
       <c r="G434" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="435" spans="1:7">
       <c r="A435" s="4" t="s">
         <v>443</v>
       </c>
       <c r="B435" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C435" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D435" s="5"/>
       <c r="E435" s="5" t="s">
-        <v>483</v>
+        <v>477</v>
       </c>
       <c r="F435" s="5" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="G435" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="436" spans="1:7">
       <c r="A436" s="4" t="s">
         <v>444</v>
       </c>
       <c r="B436" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C436" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D436" s="5"/>
       <c r="E436" s="5" t="s">
         <v>480</v>
       </c>
       <c r="F436" s="5" t="s">
-        <v>557</v>
+        <v>511</v>
       </c>
       <c r="G436" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="437" spans="1:7">
       <c r="A437" s="4" t="s">
         <v>445</v>
       </c>
       <c r="B437" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C437" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D437" s="5"/>
       <c r="E437" s="5" t="s">
-        <v>486</v>
+        <v>475</v>
       </c>
       <c r="F437" s="5" t="s">
-        <v>540</v>
+        <v>542</v>
       </c>
       <c r="G437" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="438" spans="1:7">
       <c r="A438" s="4" t="s">
         <v>446</v>
       </c>
       <c r="B438" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C438" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D438" s="5"/>
       <c r="E438" s="5" t="s">
-        <v>493</v>
+        <v>482</v>
       </c>
       <c r="F438" s="5" t="s">
-        <v>543</v>
+        <v>566</v>
       </c>
       <c r="G438" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="439" spans="1:7">
       <c r="A439" s="4" t="s">
         <v>447</v>
       </c>
       <c r="B439" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C439" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D439" s="5"/>
       <c r="E439" s="5" t="s">
-        <v>482</v>
+        <v>475</v>
       </c>
       <c r="F439" s="5" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="G439" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="440" spans="1:7">
       <c r="A440" s="4" t="s">
         <v>448</v>
       </c>
       <c r="B440" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C440" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D440" s="5"/>
       <c r="E440" s="5" t="s">
-        <v>475</v>
+        <v>482</v>
       </c>
       <c r="F440" s="5" t="s">
-        <v>537</v>
+        <v>550</v>
       </c>
       <c r="G440" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="441" spans="1:7">
       <c r="A441" s="4" t="s">
         <v>449</v>
       </c>
       <c r="B441" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C441" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D441" s="5"/>
       <c r="E441" s="5" t="s">
         <v>475</v>
       </c>
       <c r="F441" s="5" t="s">
-        <v>524</v>
+        <v>591</v>
       </c>
       <c r="G441" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="442" spans="1:7">
       <c r="A442" s="4" t="s">
         <v>450</v>
       </c>
       <c r="B442" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C442" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D442" s="5"/>
       <c r="E442" s="5" t="s">
-        <v>480</v>
+        <v>475</v>
       </c>
       <c r="F442" s="5" t="s">
-        <v>514</v>
+        <v>547</v>
       </c>
       <c r="G442" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="443" spans="1:7">
       <c r="A443" s="4" t="s">
         <v>451</v>
       </c>
       <c r="B443" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C443" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D443" s="5"/>
       <c r="E443" s="5" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="F443" s="5" t="s">
-        <v>505</v>
+        <v>525</v>
       </c>
       <c r="G443" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="444" spans="1:7">
       <c r="A444" s="4" t="s">
         <v>452</v>
       </c>
       <c r="B444" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C444" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D444" s="5"/>
       <c r="E444" s="5" t="s">
-        <v>475</v>
+        <v>477</v>
       </c>
       <c r="F444" s="5" t="s">
-        <v>513</v>
+        <v>503</v>
       </c>
       <c r="G444" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="445" spans="1:7">
       <c r="A445" s="4" t="s">
         <v>453</v>
       </c>
       <c r="B445" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C445" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D445" s="5"/>
       <c r="E445" s="5" t="s">
-        <v>479</v>
+        <v>477</v>
       </c>
       <c r="F445" s="5" t="s">
-        <v>547</v>
+        <v>546</v>
       </c>
       <c r="G445" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="446" spans="1:7">
       <c r="A446" s="4" t="s">
         <v>454</v>
       </c>
       <c r="B446" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C446" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D446" s="5"/>
       <c r="E446" s="5" t="s">
-        <v>485</v>
+        <v>482</v>
       </c>
       <c r="F446" s="5" t="s">
-        <v>500</v>
+        <v>579</v>
       </c>
       <c r="G446" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="447" spans="1:7">
       <c r="A447" s="4" t="s">
         <v>455</v>
       </c>
       <c r="B447" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C447" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D447" s="5"/>
       <c r="E447" s="5" t="s">
-        <v>475</v>
+        <v>480</v>
       </c>
       <c r="F447" s="5" t="s">
-        <v>596</v>
+        <v>580</v>
       </c>
       <c r="G447" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="448" spans="1:7">
       <c r="A448" s="4" t="s">
         <v>456</v>
       </c>
       <c r="B448" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C448" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D448" s="5"/>
       <c r="E448" s="5" t="s">
-        <v>475</v>
+        <v>491</v>
       </c>
       <c r="F448" s="5" t="s">
-        <v>511</v>
+        <v>525</v>
       </c>
       <c r="G448" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="449" spans="1:7">
       <c r="A449" s="4" t="s">
         <v>457</v>
       </c>
       <c r="B449" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C449" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D449" s="5"/>
       <c r="E449" s="5" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F449" s="5" t="s">
-        <v>505</v>
+        <v>599</v>
       </c>
       <c r="G449" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="450" spans="1:7">
       <c r="A450" s="4" t="s">
         <v>458</v>
       </c>
       <c r="B450" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C450" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D450" s="5"/>
       <c r="E450" s="5" t="s">
-        <v>475</v>
+        <v>496</v>
       </c>
       <c r="F450" s="5" t="s">
-        <v>547</v>
+        <v>575</v>
       </c>
       <c r="G450" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="451" spans="1:7">
       <c r="A451" s="4" t="s">
         <v>459</v>
       </c>
       <c r="B451" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C451" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D451" s="5"/>
       <c r="E451" s="5" t="s">
         <v>475</v>
       </c>
       <c r="F451" s="5" t="s">
-        <v>541</v>
+        <v>599</v>
       </c>
       <c r="G451" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="452" spans="1:7">
       <c r="A452" s="4" t="s">
         <v>460</v>
       </c>
       <c r="B452" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C452" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D452" s="5"/>
       <c r="E452" s="5" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="F452" s="5" t="s">
-        <v>554</v>
+        <v>562</v>
       </c>
       <c r="G452" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="453" spans="1:7">
       <c r="A453" s="4" t="s">
         <v>461</v>
       </c>
       <c r="B453" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C453" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D453" s="5"/>
       <c r="E453" s="5" t="s">
-        <v>475</v>
+        <v>480</v>
       </c>
       <c r="F453" s="5" t="s">
-        <v>514</v>
+        <v>558</v>
       </c>
       <c r="G453" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="454" spans="1:7">
       <c r="A454" s="4" t="s">
         <v>462</v>
       </c>
       <c r="B454" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C454" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D454" s="5"/>
       <c r="E454" s="5" t="s">
-        <v>476</v>
+        <v>485</v>
       </c>
       <c r="F454" s="5" t="s">
-        <v>559</v>
+        <v>605</v>
       </c>
       <c r="G454" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="455" spans="1:7">
       <c r="A455" s="4" t="s">
         <v>463</v>
       </c>
       <c r="B455" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C455" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D455" s="5"/>
       <c r="E455" s="5" t="s">
-        <v>475</v>
+        <v>492</v>
       </c>
       <c r="F455" s="5" t="s">
-        <v>554</v>
+        <v>534</v>
       </c>
       <c r="G455" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="456" spans="1:7">
       <c r="A456" s="4" t="s">
         <v>464</v>
       </c>
       <c r="B456" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C456" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D456" s="5"/>
       <c r="E456" s="5" t="s">
         <v>489</v>
       </c>
       <c r="F456" s="5" t="s">
-        <v>520</v>
+        <v>564</v>
       </c>
       <c r="G456" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="457" spans="1:7">
       <c r="A457" s="4" t="s">
         <v>465</v>
       </c>
       <c r="B457" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C457" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D457" s="5"/>
       <c r="E457" s="5" t="s">
-        <v>476</v>
+        <v>486</v>
       </c>
       <c r="F457" s="5" t="s">
-        <v>545</v>
+        <v>565</v>
       </c>
       <c r="G457" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="458" spans="1:7">
       <c r="A458" s="4" t="s">
         <v>466</v>
       </c>
       <c r="B458" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C458" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D458" s="5"/>
       <c r="E458" s="5" t="s">
-        <v>480</v>
+        <v>482</v>
       </c>
       <c r="F458" s="5" t="s">
-        <v>540</v>
+        <v>578</v>
       </c>
       <c r="G458" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="459" spans="1:7">
       <c r="A459" s="4" t="s">
         <v>467</v>
       </c>
       <c r="B459" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C459" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D459" s="5"/>
       <c r="E459" s="5" t="s">
-        <v>476</v>
+        <v>499</v>
       </c>
       <c r="F459" s="5" t="s">
-        <v>579</v>
+        <v>503</v>
       </c>
       <c r="G459" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="460" spans="1:7">
       <c r="A460" s="4" t="s">
         <v>468</v>
       </c>
       <c r="B460" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C460" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D460" s="5"/>
       <c r="E460" s="5" t="s">
-        <v>477</v>
+        <v>482</v>
       </c>
       <c r="F460" s="5" t="s">
-        <v>578</v>
+        <v>569</v>
       </c>
       <c r="G460" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="461" spans="1:7">
       <c r="A461" s="4" t="s">
         <v>469</v>
       </c>
       <c r="B461" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C461" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D461" s="5"/>
       <c r="E461" s="5" t="s">
-        <v>475</v>
+        <v>483</v>
       </c>
       <c r="F461" s="5" t="s">
-        <v>503</v>
+        <v>578</v>
       </c>
       <c r="G461" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="462" spans="1:7">
       <c r="A462" s="4" t="s">
         <v>470</v>
       </c>
       <c r="B462" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C462" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D462" s="5"/>
       <c r="E462" s="5" t="s">
-        <v>498</v>
+        <v>497</v>
       </c>
       <c r="F462" s="5" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
       <c r="G462" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="463" spans="1:7">
       <c r="A463" s="4" t="s">
         <v>471</v>
       </c>
       <c r="B463" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C463" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D463" s="5"/>
       <c r="E463" s="5" t="s">
         <v>485</v>
       </c>
       <c r="F463" s="5" t="s">
         <v>536</v>
       </c>
       <c r="G463" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="464" spans="1:7">
       <c r="A464" s="4" t="s">
         <v>472</v>
       </c>
       <c r="B464" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C464" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D464" s="5"/>
       <c r="E464" s="5" t="s">
         <v>489</v>
       </c>
       <c r="F464" s="5" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="G464" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="465" spans="1:7">
       <c r="A465" s="4" t="s">
         <v>473</v>
       </c>
       <c r="B465" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C465" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D465" s="5"/>
       <c r="E465" s="5" t="s">
         <v>489</v>
       </c>
       <c r="F465" s="5" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="G465" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="469" spans="1:7">
       <c r="A469" s="6" t="s">
         <v>994</v>
       </c>
       <c r="C469" s="6" t="s">
         <v>995</v>
       </c>
       <c r="E469" s="6" t="s">
         <v>996</v>
       </c>
       <c r="F469" s="6" t="s">
         <v>997</v>
       </c>
       <c r="G469" s="6" t="s">
         <v>998</v>
       </c>
     </row>
   </sheetData>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.7" right="0.7" top="1" bottom="0.75" header="0.2" footer="0.3"/>
@@ -26178,51 +26178,51 @@
       <c r="E13" s="5" t="s">
         <v>475</v>
       </c>
       <c r="F13" s="5" t="s">
         <v>503</v>
       </c>
       <c r="G13" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="4" t="s">
         <v>1005</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C14" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D14" s="5"/>
       <c r="E14" s="5" t="s">
         <v>477</v>
       </c>
       <c r="F14" s="5" t="s">
-        <v>499</v>
+        <v>498</v>
       </c>
       <c r="G14" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="4" t="s">
         <v>1006</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C15" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D15" s="5"/>
       <c r="E15" s="5" t="s">
         <v>476</v>
       </c>
       <c r="F15" s="5" t="s">
         <v>504</v>
       </c>
       <c r="G15" s="5" t="s">
         <v>9</v>
       </c>
@@ -27540,2931 +27540,2931 @@
         <v>474</v>
       </c>
       <c r="D78" s="5"/>
       <c r="E78" s="5" t="s">
         <v>481</v>
       </c>
       <c r="F78" s="5" t="s">
         <v>543</v>
       </c>
       <c r="G78" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="79" spans="1:7">
       <c r="A79" s="4" t="s">
         <v>1070</v>
       </c>
       <c r="B79" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C79" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D79" s="5"/>
       <c r="E79" s="5" t="s">
-        <v>475</v>
+        <v>493</v>
       </c>
       <c r="F79" s="5" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="G79" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="80" spans="1:7">
       <c r="A80" s="4" t="s">
         <v>1071</v>
       </c>
       <c r="B80" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C80" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D80" s="5"/>
       <c r="E80" s="5" t="s">
-        <v>477</v>
+        <v>481</v>
       </c>
       <c r="F80" s="5" t="s">
-        <v>545</v>
+        <v>504</v>
       </c>
       <c r="G80" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="81" spans="1:7">
       <c r="A81" s="4" t="s">
         <v>1072</v>
       </c>
       <c r="B81" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C81" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D81" s="5"/>
       <c r="E81" s="5" t="s">
-        <v>486</v>
+        <v>482</v>
       </c>
       <c r="F81" s="5" t="s">
-        <v>522</v>
+        <v>543</v>
       </c>
       <c r="G81" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="82" spans="1:7">
       <c r="A82" s="4" t="s">
         <v>1073</v>
       </c>
       <c r="B82" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C82" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D82" s="5"/>
       <c r="E82" s="5" t="s">
-        <v>493</v>
+        <v>482</v>
       </c>
       <c r="F82" s="5" t="s">
-        <v>546</v>
+        <v>514</v>
       </c>
       <c r="G82" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="83" spans="1:7">
       <c r="A83" s="4" t="s">
         <v>1074</v>
       </c>
       <c r="B83" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C83" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D83" s="5"/>
       <c r="E83" s="5" t="s">
-        <v>480</v>
+        <v>482</v>
       </c>
       <c r="F83" s="5" t="s">
-        <v>547</v>
+        <v>503</v>
       </c>
       <c r="G83" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="84" spans="1:7">
       <c r="A84" s="4" t="s">
         <v>1075</v>
       </c>
       <c r="B84" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C84" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D84" s="5"/>
       <c r="E84" s="5" t="s">
-        <v>478</v>
+        <v>482</v>
       </c>
       <c r="F84" s="5" t="s">
-        <v>548</v>
+        <v>508</v>
       </c>
       <c r="G84" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="85" spans="1:7">
       <c r="A85" s="4" t="s">
         <v>1076</v>
       </c>
       <c r="B85" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C85" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D85" s="5"/>
       <c r="E85" s="5" t="s">
-        <v>480</v>
+        <v>476</v>
       </c>
       <c r="F85" s="5" t="s">
-        <v>540</v>
+        <v>544</v>
       </c>
       <c r="G85" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="86" spans="1:7">
       <c r="A86" s="4" t="s">
         <v>1077</v>
       </c>
       <c r="B86" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C86" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D86" s="5"/>
       <c r="E86" s="5" t="s">
         <v>475</v>
       </c>
       <c r="F86" s="5" t="s">
-        <v>542</v>
+        <v>545</v>
       </c>
       <c r="G86" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="87" spans="1:7">
       <c r="A87" s="4" t="s">
         <v>1078</v>
       </c>
       <c r="B87" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C87" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D87" s="5"/>
       <c r="E87" s="5" t="s">
         <v>477</v>
       </c>
       <c r="F87" s="5" t="s">
-        <v>549</v>
+        <v>546</v>
       </c>
       <c r="G87" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="88" spans="1:7">
       <c r="A88" s="4" t="s">
         <v>1079</v>
       </c>
       <c r="B88" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C88" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D88" s="5"/>
       <c r="E88" s="5" t="s">
-        <v>475</v>
+        <v>486</v>
       </c>
       <c r="F88" s="5" t="s">
-        <v>550</v>
+        <v>522</v>
       </c>
       <c r="G88" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="89" spans="1:7">
       <c r="A89" s="4" t="s">
         <v>1080</v>
       </c>
       <c r="B89" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C89" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D89" s="5"/>
       <c r="E89" s="5" t="s">
-        <v>477</v>
+        <v>493</v>
       </c>
       <c r="F89" s="5" t="s">
-        <v>503</v>
+        <v>547</v>
       </c>
       <c r="G89" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="90" spans="1:7">
       <c r="A90" s="4" t="s">
         <v>1081</v>
       </c>
       <c r="B90" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C90" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D90" s="5"/>
       <c r="E90" s="5" t="s">
         <v>480</v>
       </c>
       <c r="F90" s="5" t="s">
-        <v>508</v>
+        <v>548</v>
       </c>
       <c r="G90" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="91" spans="1:7">
       <c r="A91" s="4" t="s">
         <v>1082</v>
       </c>
       <c r="B91" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C91" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D91" s="5"/>
       <c r="E91" s="5" t="s">
-        <v>480</v>
+        <v>478</v>
       </c>
       <c r="F91" s="5" t="s">
-        <v>535</v>
+        <v>549</v>
       </c>
       <c r="G91" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="92" spans="1:7">
       <c r="A92" s="4" t="s">
         <v>1083</v>
       </c>
       <c r="B92" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C92" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D92" s="5"/>
       <c r="E92" s="5" t="s">
         <v>480</v>
       </c>
       <c r="F92" s="5" t="s">
-        <v>511</v>
+        <v>540</v>
       </c>
       <c r="G92" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="93" spans="1:7">
       <c r="A93" s="4" t="s">
         <v>1084</v>
       </c>
       <c r="B93" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C93" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D93" s="5"/>
       <c r="E93" s="5" t="s">
-        <v>476</v>
+        <v>475</v>
       </c>
       <c r="F93" s="5" t="s">
-        <v>515</v>
+        <v>542</v>
       </c>
       <c r="G93" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="94" spans="1:7">
       <c r="A94" s="4" t="s">
         <v>1085</v>
       </c>
       <c r="B94" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C94" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D94" s="5"/>
       <c r="E94" s="5" t="s">
-        <v>480</v>
+        <v>477</v>
       </c>
       <c r="F94" s="5" t="s">
-        <v>516</v>
+        <v>550</v>
       </c>
       <c r="G94" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="95" spans="1:7">
       <c r="A95" s="4" t="s">
         <v>1086</v>
       </c>
       <c r="B95" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C95" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D95" s="5"/>
       <c r="E95" s="5" t="s">
-        <v>480</v>
+        <v>475</v>
       </c>
       <c r="F95" s="5" t="s">
-        <v>537</v>
+        <v>551</v>
       </c>
       <c r="G95" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="96" spans="1:7">
       <c r="A96" s="4" t="s">
         <v>1087</v>
       </c>
       <c r="B96" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C96" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D96" s="5"/>
       <c r="E96" s="5" t="s">
-        <v>480</v>
+        <v>477</v>
       </c>
       <c r="F96" s="5" t="s">
-        <v>525</v>
+        <v>503</v>
       </c>
       <c r="G96" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="97" spans="1:7">
       <c r="A97" s="4" t="s">
         <v>1088</v>
       </c>
       <c r="B97" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C97" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D97" s="5"/>
       <c r="E97" s="5" t="s">
-        <v>475</v>
+        <v>480</v>
       </c>
       <c r="F97" s="5" t="s">
-        <v>514</v>
+        <v>508</v>
       </c>
       <c r="G97" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="98" spans="1:7">
       <c r="A98" s="4" t="s">
         <v>1089</v>
       </c>
       <c r="B98" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C98" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D98" s="5"/>
       <c r="E98" s="5" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
       <c r="F98" s="5" t="s">
-        <v>508</v>
+        <v>535</v>
       </c>
       <c r="G98" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="99" spans="1:7">
       <c r="A99" s="4" t="s">
         <v>1090</v>
       </c>
       <c r="B99" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C99" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D99" s="5"/>
       <c r="E99" s="5" t="s">
-        <v>486</v>
+        <v>480</v>
       </c>
       <c r="F99" s="5" t="s">
-        <v>528</v>
+        <v>511</v>
       </c>
       <c r="G99" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="100" spans="1:7">
       <c r="A100" s="4" t="s">
         <v>1091</v>
       </c>
       <c r="B100" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C100" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D100" s="5"/>
       <c r="E100" s="5" t="s">
-        <v>477</v>
+        <v>476</v>
       </c>
       <c r="F100" s="5" t="s">
-        <v>518</v>
+        <v>515</v>
       </c>
       <c r="G100" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="101" spans="1:7">
       <c r="A101" s="4" t="s">
         <v>1092</v>
       </c>
       <c r="B101" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C101" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D101" s="5"/>
       <c r="E101" s="5" t="s">
-        <v>475</v>
+        <v>480</v>
       </c>
       <c r="F101" s="5" t="s">
-        <v>506</v>
+        <v>516</v>
       </c>
       <c r="G101" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="102" spans="1:7">
       <c r="A102" s="4" t="s">
         <v>1093</v>
       </c>
       <c r="B102" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C102" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D102" s="5"/>
       <c r="E102" s="5" t="s">
-        <v>475</v>
+        <v>480</v>
       </c>
       <c r="F102" s="5" t="s">
-        <v>534</v>
+        <v>537</v>
       </c>
       <c r="G102" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="103" spans="1:7">
       <c r="A103" s="4" t="s">
         <v>1094</v>
       </c>
       <c r="B103" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C103" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D103" s="5"/>
       <c r="E103" s="5" t="s">
-        <v>475</v>
+        <v>480</v>
       </c>
       <c r="F103" s="5" t="s">
-        <v>503</v>
+        <v>525</v>
       </c>
       <c r="G103" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="104" spans="1:7">
       <c r="A104" s="4" t="s">
         <v>1095</v>
       </c>
       <c r="B104" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C104" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D104" s="5"/>
       <c r="E104" s="5" t="s">
-        <v>479</v>
+        <v>475</v>
       </c>
       <c r="F104" s="5" t="s">
-        <v>505</v>
+        <v>514</v>
       </c>
       <c r="G104" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="105" spans="1:7">
       <c r="A105" s="4" t="s">
         <v>1096</v>
       </c>
       <c r="B105" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C105" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D105" s="5"/>
       <c r="E105" s="5" t="s">
-        <v>475</v>
+        <v>477</v>
       </c>
       <c r="F105" s="5" t="s">
-        <v>551</v>
+        <v>508</v>
       </c>
       <c r="G105" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="106" spans="1:7">
       <c r="A106" s="4" t="s">
         <v>1097</v>
       </c>
       <c r="B106" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C106" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D106" s="5"/>
       <c r="E106" s="5" t="s">
-        <v>475</v>
+        <v>486</v>
       </c>
       <c r="F106" s="5" t="s">
-        <v>552</v>
+        <v>528</v>
       </c>
       <c r="G106" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="107" spans="1:7">
       <c r="A107" s="4" t="s">
         <v>1098</v>
       </c>
       <c r="B107" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C107" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D107" s="5"/>
       <c r="E107" s="5" t="s">
-        <v>475</v>
+        <v>477</v>
       </c>
       <c r="F107" s="5" t="s">
-        <v>514</v>
+        <v>518</v>
       </c>
       <c r="G107" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="108" spans="1:7">
       <c r="A108" s="4" t="s">
         <v>1099</v>
       </c>
       <c r="B108" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C108" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D108" s="5"/>
       <c r="E108" s="5" t="s">
-        <v>486</v>
+        <v>475</v>
       </c>
       <c r="F108" s="5" t="s">
-        <v>553</v>
+        <v>506</v>
       </c>
       <c r="G108" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="109" spans="1:7">
       <c r="A109" s="4" t="s">
         <v>1100</v>
       </c>
       <c r="B109" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C109" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D109" s="5"/>
       <c r="E109" s="5" t="s">
-        <v>479</v>
+        <v>475</v>
       </c>
       <c r="F109" s="5" t="s">
-        <v>515</v>
+        <v>534</v>
       </c>
       <c r="G109" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="110" spans="1:7">
       <c r="A110" s="4" t="s">
         <v>1101</v>
       </c>
       <c r="B110" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C110" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D110" s="5"/>
       <c r="E110" s="5" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="F110" s="5" t="s">
-        <v>554</v>
+        <v>503</v>
       </c>
       <c r="G110" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="111" spans="1:7">
       <c r="A111" s="4" t="s">
         <v>1102</v>
       </c>
       <c r="B111" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C111" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D111" s="5"/>
       <c r="E111" s="5" t="s">
-        <v>475</v>
+        <v>479</v>
       </c>
       <c r="F111" s="5" t="s">
-        <v>555</v>
+        <v>505</v>
       </c>
       <c r="G111" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="112" spans="1:7">
       <c r="A112" s="4" t="s">
         <v>1103</v>
       </c>
       <c r="B112" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C112" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D112" s="5"/>
       <c r="E112" s="5" t="s">
         <v>475</v>
       </c>
       <c r="F112" s="5" t="s">
-        <v>514</v>
+        <v>552</v>
       </c>
       <c r="G112" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="113" spans="1:7">
       <c r="A113" s="4" t="s">
         <v>1104</v>
       </c>
       <c r="B113" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C113" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D113" s="5"/>
       <c r="E113" s="5" t="s">
         <v>475</v>
       </c>
       <c r="F113" s="5" t="s">
-        <v>556</v>
+        <v>553</v>
       </c>
       <c r="G113" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="114" spans="1:7">
       <c r="A114" s="4" t="s">
         <v>1105</v>
       </c>
       <c r="B114" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C114" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D114" s="5"/>
       <c r="E114" s="5" t="s">
-        <v>476</v>
+        <v>475</v>
       </c>
       <c r="F114" s="5" t="s">
-        <v>505</v>
+        <v>514</v>
       </c>
       <c r="G114" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="115" spans="1:7">
       <c r="A115" s="4" t="s">
         <v>1106</v>
       </c>
       <c r="B115" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C115" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D115" s="5"/>
       <c r="E115" s="5" t="s">
-        <v>477</v>
+        <v>486</v>
       </c>
       <c r="F115" s="5" t="s">
-        <v>526</v>
+        <v>554</v>
       </c>
       <c r="G115" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="116" spans="1:7">
       <c r="A116" s="4" t="s">
         <v>1107</v>
       </c>
       <c r="B116" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C116" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D116" s="5"/>
       <c r="E116" s="5" t="s">
-        <v>482</v>
+        <v>479</v>
       </c>
       <c r="F116" s="5" t="s">
-        <v>543</v>
+        <v>515</v>
       </c>
       <c r="G116" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="117" spans="1:7">
       <c r="A117" s="4" t="s">
         <v>1108</v>
       </c>
       <c r="B117" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C117" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D117" s="5"/>
       <c r="E117" s="5" t="s">
         <v>477</v>
       </c>
       <c r="F117" s="5" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
       <c r="G117" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="118" spans="1:7">
       <c r="A118" s="4" t="s">
         <v>1109</v>
       </c>
       <c r="B118" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C118" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D118" s="5"/>
       <c r="E118" s="5" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="F118" s="5" t="s">
-        <v>520</v>
+        <v>556</v>
       </c>
       <c r="G118" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="119" spans="1:7">
       <c r="A119" s="4" t="s">
         <v>1110</v>
       </c>
       <c r="B119" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C119" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D119" s="5"/>
       <c r="E119" s="5" t="s">
-        <v>480</v>
+        <v>475</v>
       </c>
       <c r="F119" s="5" t="s">
-        <v>557</v>
+        <v>514</v>
       </c>
       <c r="G119" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="120" spans="1:7">
       <c r="A120" s="4" t="s">
         <v>1111</v>
       </c>
       <c r="B120" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C120" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D120" s="5"/>
       <c r="E120" s="5" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="F120" s="5" t="s">
-        <v>541</v>
+        <v>557</v>
       </c>
       <c r="G120" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="121" spans="1:7">
       <c r="A121" s="4" t="s">
         <v>1112</v>
       </c>
       <c r="B121" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C121" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D121" s="5"/>
       <c r="E121" s="5" t="s">
-        <v>482</v>
+        <v>476</v>
       </c>
       <c r="F121" s="5" t="s">
-        <v>525</v>
+        <v>505</v>
       </c>
       <c r="G121" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="122" spans="1:7">
       <c r="A122" s="4" t="s">
         <v>1113</v>
       </c>
       <c r="B122" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C122" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D122" s="5"/>
       <c r="E122" s="5" t="s">
-        <v>475</v>
+        <v>477</v>
       </c>
       <c r="F122" s="5" t="s">
-        <v>558</v>
+        <v>526</v>
       </c>
       <c r="G122" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="123" spans="1:7">
       <c r="A123" s="4" t="s">
         <v>1114</v>
       </c>
       <c r="B123" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C123" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D123" s="5"/>
       <c r="E123" s="5" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F123" s="5" t="s">
-        <v>559</v>
+        <v>543</v>
       </c>
       <c r="G123" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="124" spans="1:7">
       <c r="A124" s="4" t="s">
         <v>1115</v>
       </c>
       <c r="B124" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C124" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D124" s="5"/>
       <c r="E124" s="5" t="s">
-        <v>480</v>
+        <v>477</v>
       </c>
       <c r="F124" s="5" t="s">
-        <v>526</v>
+        <v>555</v>
       </c>
       <c r="G124" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="125" spans="1:7">
       <c r="A125" s="4" t="s">
         <v>1116</v>
       </c>
       <c r="B125" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C125" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D125" s="5"/>
       <c r="E125" s="5" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="F125" s="5" t="s">
-        <v>560</v>
+        <v>520</v>
       </c>
       <c r="G125" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="126" spans="1:7">
       <c r="A126" s="4" t="s">
         <v>1117</v>
       </c>
       <c r="B126" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C126" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D126" s="5"/>
       <c r="E126" s="5" t="s">
-        <v>482</v>
+        <v>480</v>
       </c>
       <c r="F126" s="5" t="s">
-        <v>561</v>
+        <v>558</v>
       </c>
       <c r="G126" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="127" spans="1:7">
       <c r="A127" s="4" t="s">
         <v>1118</v>
       </c>
       <c r="B127" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C127" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D127" s="5"/>
       <c r="E127" s="5" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="F127" s="5" t="s">
-        <v>562</v>
+        <v>541</v>
       </c>
       <c r="G127" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="128" spans="1:7">
       <c r="A128" s="4" t="s">
         <v>1119</v>
       </c>
       <c r="B128" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C128" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D128" s="5"/>
       <c r="E128" s="5" t="s">
-        <v>480</v>
+        <v>482</v>
       </c>
       <c r="F128" s="5" t="s">
-        <v>515</v>
+        <v>525</v>
       </c>
       <c r="G128" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="129" spans="1:7">
       <c r="A129" s="4" t="s">
         <v>1120</v>
       </c>
       <c r="B129" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C129" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D129" s="5"/>
       <c r="E129" s="5" t="s">
-        <v>480</v>
+        <v>475</v>
       </c>
       <c r="F129" s="5" t="s">
-        <v>506</v>
+        <v>559</v>
       </c>
       <c r="G129" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="130" spans="1:7">
       <c r="A130" s="4" t="s">
         <v>1121</v>
       </c>
       <c r="B130" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C130" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D130" s="5"/>
       <c r="E130" s="5" t="s">
-        <v>477</v>
+        <v>479</v>
       </c>
       <c r="F130" s="5" t="s">
-        <v>515</v>
+        <v>560</v>
       </c>
       <c r="G130" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="131" spans="1:7">
       <c r="A131" s="4" t="s">
         <v>1122</v>
       </c>
       <c r="B131" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C131" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D131" s="5"/>
       <c r="E131" s="5" t="s">
-        <v>476</v>
+        <v>480</v>
       </c>
       <c r="F131" s="5" t="s">
-        <v>563</v>
+        <v>526</v>
       </c>
       <c r="G131" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="132" spans="1:7">
       <c r="A132" s="4" t="s">
         <v>1123</v>
       </c>
       <c r="B132" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C132" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D132" s="5"/>
       <c r="E132" s="5" t="s">
-        <v>479</v>
+        <v>476</v>
       </c>
       <c r="F132" s="5" t="s">
-        <v>529</v>
+        <v>561</v>
       </c>
       <c r="G132" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="133" spans="1:7">
       <c r="A133" s="4" t="s">
         <v>1124</v>
       </c>
       <c r="B133" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C133" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D133" s="5"/>
       <c r="E133" s="5" t="s">
-        <v>476</v>
+        <v>482</v>
       </c>
       <c r="F133" s="5" t="s">
-        <v>564</v>
+        <v>562</v>
       </c>
       <c r="G133" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="134" spans="1:7">
       <c r="A134" s="4" t="s">
         <v>1125</v>
       </c>
       <c r="B134" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C134" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D134" s="5"/>
       <c r="E134" s="5" t="s">
-        <v>490</v>
+        <v>476</v>
       </c>
       <c r="F134" s="5" t="s">
-        <v>557</v>
+        <v>563</v>
       </c>
       <c r="G134" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="135" spans="1:7">
       <c r="A135" s="4" t="s">
         <v>1126</v>
       </c>
       <c r="B135" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C135" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D135" s="5"/>
       <c r="E135" s="5" t="s">
         <v>480</v>
       </c>
       <c r="F135" s="5" t="s">
-        <v>534</v>
+        <v>515</v>
       </c>
       <c r="G135" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="136" spans="1:7">
       <c r="A136" s="4" t="s">
         <v>1127</v>
       </c>
       <c r="B136" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C136" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D136" s="5"/>
       <c r="E136" s="5" t="s">
-        <v>494</v>
+        <v>480</v>
       </c>
       <c r="F136" s="5" t="s">
-        <v>530</v>
+        <v>506</v>
       </c>
       <c r="G136" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="137" spans="1:7">
       <c r="A137" s="4" t="s">
         <v>1128</v>
       </c>
       <c r="B137" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C137" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D137" s="5"/>
       <c r="E137" s="5" t="s">
-        <v>483</v>
+        <v>477</v>
       </c>
       <c r="F137" s="5" t="s">
-        <v>565</v>
+        <v>515</v>
       </c>
       <c r="G137" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="138" spans="1:7">
       <c r="A138" s="4" t="s">
         <v>1129</v>
       </c>
       <c r="B138" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C138" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D138" s="5"/>
       <c r="E138" s="5" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="F138" s="5" t="s">
-        <v>517</v>
+        <v>564</v>
       </c>
       <c r="G138" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="139" spans="1:7">
       <c r="A139" s="4" t="s">
         <v>1130</v>
       </c>
       <c r="B139" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C139" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D139" s="5"/>
       <c r="E139" s="5" t="s">
-        <v>475</v>
+        <v>479</v>
       </c>
       <c r="F139" s="5" t="s">
-        <v>566</v>
+        <v>529</v>
       </c>
       <c r="G139" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="140" spans="1:7">
       <c r="A140" s="4" t="s">
         <v>1131</v>
       </c>
       <c r="B140" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C140" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D140" s="5"/>
       <c r="E140" s="5" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="F140" s="5" t="s">
-        <v>514</v>
+        <v>565</v>
       </c>
       <c r="G140" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="141" spans="1:7">
       <c r="A141" s="4" t="s">
         <v>1132</v>
       </c>
       <c r="B141" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C141" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D141" s="5"/>
       <c r="E141" s="5" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F141" s="5" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
       <c r="G141" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="142" spans="1:7">
       <c r="A142" s="4" t="s">
         <v>1133</v>
       </c>
       <c r="B142" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C142" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D142" s="5"/>
       <c r="E142" s="5" t="s">
-        <v>475</v>
+        <v>480</v>
       </c>
       <c r="F142" s="5" t="s">
-        <v>537</v>
+        <v>534</v>
       </c>
       <c r="G142" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="143" spans="1:7">
       <c r="A143" s="4" t="s">
         <v>1134</v>
       </c>
       <c r="B143" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C143" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D143" s="5"/>
       <c r="E143" s="5" t="s">
-        <v>482</v>
+        <v>494</v>
       </c>
       <c r="F143" s="5" t="s">
-        <v>524</v>
+        <v>530</v>
       </c>
       <c r="G143" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="144" spans="1:7">
       <c r="A144" s="4" t="s">
         <v>1135</v>
       </c>
       <c r="B144" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C144" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D144" s="5"/>
       <c r="E144" s="5" t="s">
-        <v>486</v>
+        <v>483</v>
       </c>
       <c r="F144" s="5" t="s">
-        <v>522</v>
+        <v>566</v>
       </c>
       <c r="G144" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="145" spans="1:7">
       <c r="A145" s="4" t="s">
         <v>1136</v>
       </c>
       <c r="B145" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C145" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D145" s="5"/>
       <c r="E145" s="5" t="s">
-        <v>482</v>
+        <v>475</v>
       </c>
       <c r="F145" s="5" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="G145" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="146" spans="1:7">
       <c r="A146" s="4" t="s">
         <v>1137</v>
       </c>
       <c r="B146" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C146" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D146" s="5"/>
       <c r="E146" s="5" t="s">
-        <v>479</v>
+        <v>475</v>
       </c>
       <c r="F146" s="5" t="s">
         <v>567</v>
       </c>
       <c r="G146" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="147" spans="1:7">
       <c r="A147" s="4" t="s">
         <v>1138</v>
       </c>
       <c r="B147" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C147" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D147" s="5"/>
       <c r="E147" s="5" t="s">
         <v>475</v>
       </c>
       <c r="F147" s="5" t="s">
-        <v>568</v>
+        <v>514</v>
       </c>
       <c r="G147" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="148" spans="1:7">
       <c r="A148" s="4" t="s">
         <v>1139</v>
       </c>
       <c r="B148" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C148" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D148" s="5"/>
       <c r="E148" s="5" t="s">
-        <v>495</v>
+        <v>489</v>
       </c>
       <c r="F148" s="5" t="s">
-        <v>569</v>
+        <v>558</v>
       </c>
       <c r="G148" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="149" spans="1:7">
       <c r="A149" s="4" t="s">
         <v>1140</v>
       </c>
       <c r="B149" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C149" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D149" s="5"/>
       <c r="E149" s="5" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="F149" s="5" t="s">
-        <v>514</v>
+        <v>537</v>
       </c>
       <c r="G149" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="150" spans="1:7">
       <c r="A150" s="4" t="s">
         <v>1141</v>
       </c>
       <c r="B150" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C150" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D150" s="5"/>
       <c r="E150" s="5" t="s">
-        <v>496</v>
+        <v>482</v>
       </c>
       <c r="F150" s="5" t="s">
-        <v>570</v>
+        <v>524</v>
       </c>
       <c r="G150" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="151" spans="1:7">
       <c r="A151" s="4" t="s">
         <v>1142</v>
       </c>
       <c r="B151" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C151" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D151" s="5"/>
       <c r="E151" s="5" t="s">
-        <v>482</v>
+        <v>486</v>
       </c>
       <c r="F151" s="5" t="s">
-        <v>571</v>
+        <v>522</v>
       </c>
       <c r="G151" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="152" spans="1:7">
       <c r="A152" s="4" t="s">
         <v>1143</v>
       </c>
       <c r="B152" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C152" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D152" s="5"/>
       <c r="E152" s="5" t="s">
-        <v>475</v>
+        <v>482</v>
       </c>
       <c r="F152" s="5" t="s">
-        <v>522</v>
+        <v>519</v>
       </c>
       <c r="G152" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="153" spans="1:7">
       <c r="A153" s="4" t="s">
         <v>1144</v>
       </c>
       <c r="B153" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C153" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D153" s="5"/>
       <c r="E153" s="5" t="s">
-        <v>481</v>
+        <v>479</v>
       </c>
       <c r="F153" s="5" t="s">
-        <v>500</v>
+        <v>568</v>
       </c>
       <c r="G153" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="154" spans="1:7">
       <c r="A154" s="4" t="s">
         <v>1145</v>
       </c>
       <c r="B154" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C154" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D154" s="5"/>
       <c r="E154" s="5" t="s">
-        <v>489</v>
+        <v>475</v>
       </c>
       <c r="F154" s="5" t="s">
-        <v>500</v>
+        <v>569</v>
       </c>
       <c r="G154" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="155" spans="1:7">
       <c r="A155" s="4" t="s">
         <v>1146</v>
       </c>
       <c r="B155" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C155" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D155" s="5"/>
       <c r="E155" s="5" t="s">
-        <v>482</v>
+        <v>495</v>
       </c>
       <c r="F155" s="5" t="s">
-        <v>515</v>
+        <v>570</v>
       </c>
       <c r="G155" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="156" spans="1:7">
       <c r="A156" s="4" t="s">
         <v>1147</v>
       </c>
       <c r="B156" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C156" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D156" s="5"/>
       <c r="E156" s="5" t="s">
-        <v>485</v>
+        <v>477</v>
       </c>
       <c r="F156" s="5" t="s">
-        <v>557</v>
+        <v>514</v>
       </c>
       <c r="G156" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="157" spans="1:7">
       <c r="A157" s="4" t="s">
         <v>1148</v>
       </c>
       <c r="B157" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C157" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D157" s="5"/>
       <c r="E157" s="5" t="s">
-        <v>476</v>
+        <v>496</v>
       </c>
       <c r="F157" s="5" t="s">
-        <v>539</v>
+        <v>571</v>
       </c>
       <c r="G157" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="158" spans="1:7">
       <c r="A158" s="4" t="s">
         <v>1149</v>
       </c>
       <c r="B158" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C158" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D158" s="5"/>
       <c r="E158" s="5" t="s">
         <v>482</v>
       </c>
       <c r="F158" s="5" t="s">
         <v>572</v>
       </c>
       <c r="G158" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="159" spans="1:7">
       <c r="A159" s="4" t="s">
         <v>1150</v>
       </c>
       <c r="B159" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C159" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D159" s="5"/>
       <c r="E159" s="5" t="s">
         <v>475</v>
       </c>
       <c r="F159" s="5" t="s">
-        <v>510</v>
+        <v>522</v>
       </c>
       <c r="G159" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="160" spans="1:7">
       <c r="A160" s="4" t="s">
         <v>1151</v>
       </c>
       <c r="B160" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C160" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D160" s="5"/>
       <c r="E160" s="5" t="s">
-        <v>475</v>
+        <v>481</v>
       </c>
       <c r="F160" s="5" t="s">
-        <v>554</v>
+        <v>500</v>
       </c>
       <c r="G160" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="161" spans="1:7">
       <c r="A161" s="4" t="s">
         <v>1152</v>
       </c>
       <c r="B161" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C161" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D161" s="5"/>
       <c r="E161" s="5" t="s">
-        <v>475</v>
+        <v>489</v>
       </c>
       <c r="F161" s="5" t="s">
-        <v>514</v>
+        <v>500</v>
       </c>
       <c r="G161" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="162" spans="1:7">
       <c r="A162" s="4" t="s">
         <v>1153</v>
       </c>
       <c r="B162" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C162" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D162" s="5"/>
       <c r="E162" s="5" t="s">
-        <v>486</v>
+        <v>482</v>
       </c>
       <c r="F162" s="5" t="s">
-        <v>573</v>
+        <v>515</v>
       </c>
       <c r="G162" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="163" spans="1:7">
       <c r="A163" s="4" t="s">
         <v>1154</v>
       </c>
       <c r="B163" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C163" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D163" s="5"/>
       <c r="E163" s="5" t="s">
-        <v>496</v>
+        <v>485</v>
       </c>
       <c r="F163" s="5" t="s">
-        <v>574</v>
+        <v>558</v>
       </c>
       <c r="G163" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="164" spans="1:7">
       <c r="A164" s="4" t="s">
         <v>1155</v>
       </c>
       <c r="B164" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C164" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D164" s="5"/>
       <c r="E164" s="5" t="s">
-        <v>482</v>
+        <v>476</v>
       </c>
       <c r="F164" s="5" t="s">
-        <v>558</v>
+        <v>539</v>
       </c>
       <c r="G164" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="165" spans="1:7">
       <c r="A165" s="4" t="s">
         <v>1156</v>
       </c>
       <c r="B165" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C165" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D165" s="5"/>
       <c r="E165" s="5" t="s">
-        <v>475</v>
+        <v>482</v>
       </c>
       <c r="F165" s="5" t="s">
-        <v>575</v>
+        <v>573</v>
       </c>
       <c r="G165" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="166" spans="1:7">
       <c r="A166" s="4" t="s">
         <v>1157</v>
       </c>
       <c r="B166" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C166" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D166" s="5"/>
       <c r="E166" s="5" t="s">
-        <v>476</v>
+        <v>475</v>
       </c>
       <c r="F166" s="5" t="s">
-        <v>534</v>
+        <v>510</v>
       </c>
       <c r="G166" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="167" spans="1:7">
       <c r="A167" s="4" t="s">
         <v>1158</v>
       </c>
       <c r="B167" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C167" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D167" s="5"/>
       <c r="E167" s="5" t="s">
-        <v>478</v>
+        <v>475</v>
       </c>
       <c r="F167" s="5" t="s">
-        <v>576</v>
+        <v>555</v>
       </c>
       <c r="G167" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="168" spans="1:7">
       <c r="A168" s="4" t="s">
         <v>1159</v>
       </c>
       <c r="B168" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C168" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D168" s="5"/>
       <c r="E168" s="5" t="s">
-        <v>491</v>
+        <v>475</v>
       </c>
       <c r="F168" s="5" t="s">
-        <v>503</v>
+        <v>514</v>
       </c>
       <c r="G168" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="169" spans="1:7">
       <c r="A169" s="4" t="s">
         <v>1160</v>
       </c>
       <c r="B169" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C169" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D169" s="5"/>
       <c r="E169" s="5" t="s">
-        <v>475</v>
+        <v>486</v>
       </c>
       <c r="F169" s="5" t="s">
-        <v>519</v>
+        <v>574</v>
       </c>
       <c r="G169" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="170" spans="1:7">
       <c r="A170" s="4" t="s">
         <v>1161</v>
       </c>
       <c r="B170" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C170" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D170" s="5"/>
       <c r="E170" s="5" t="s">
-        <v>478</v>
+        <v>496</v>
       </c>
       <c r="F170" s="5" t="s">
-        <v>527</v>
+        <v>575</v>
       </c>
       <c r="G170" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="171" spans="1:7">
       <c r="A171" s="4" t="s">
         <v>1162</v>
       </c>
       <c r="B171" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C171" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D171" s="5"/>
       <c r="E171" s="5" t="s">
-        <v>478</v>
+        <v>482</v>
       </c>
       <c r="F171" s="5" t="s">
-        <v>520</v>
+        <v>559</v>
       </c>
       <c r="G171" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="172" spans="1:7">
       <c r="A172" s="4" t="s">
         <v>1163</v>
       </c>
       <c r="B172" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C172" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D172" s="5"/>
       <c r="E172" s="5" t="s">
-        <v>478</v>
+        <v>475</v>
       </c>
       <c r="F172" s="5" t="s">
-        <v>525</v>
+        <v>576</v>
       </c>
       <c r="G172" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="173" spans="1:7">
       <c r="A173" s="4" t="s">
         <v>1164</v>
       </c>
       <c r="B173" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C173" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D173" s="5"/>
       <c r="E173" s="5" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="F173" s="5" t="s">
-        <v>541</v>
+        <v>534</v>
       </c>
       <c r="G173" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="174" spans="1:7">
       <c r="A174" s="4" t="s">
         <v>1165</v>
       </c>
       <c r="B174" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C174" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D174" s="5"/>
       <c r="E174" s="5" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="F174" s="5" t="s">
-        <v>500</v>
+        <v>577</v>
       </c>
       <c r="G174" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="175" spans="1:7">
       <c r="A175" s="4" t="s">
         <v>1166</v>
       </c>
       <c r="B175" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C175" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D175" s="5"/>
       <c r="E175" s="5" t="s">
-        <v>483</v>
+        <v>491</v>
       </c>
       <c r="F175" s="5" t="s">
-        <v>530</v>
+        <v>503</v>
       </c>
       <c r="G175" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="176" spans="1:7">
       <c r="A176" s="4" t="s">
         <v>1167</v>
       </c>
       <c r="B176" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C176" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D176" s="5"/>
       <c r="E176" s="5" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="F176" s="5" t="s">
-        <v>557</v>
+        <v>519</v>
       </c>
       <c r="G176" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="177" spans="1:7">
       <c r="A177" s="4" t="s">
         <v>1168</v>
       </c>
       <c r="B177" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C177" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D177" s="5"/>
       <c r="E177" s="5" t="s">
-        <v>483</v>
+        <v>478</v>
       </c>
       <c r="F177" s="5" t="s">
-        <v>565</v>
+        <v>527</v>
       </c>
       <c r="G177" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="178" spans="1:7">
       <c r="A178" s="4" t="s">
         <v>1169</v>
       </c>
       <c r="B178" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C178" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D178" s="5"/>
       <c r="E178" s="5" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="F178" s="5" t="s">
-        <v>558</v>
+        <v>520</v>
       </c>
       <c r="G178" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="179" spans="1:7">
       <c r="A179" s="4" t="s">
         <v>1170</v>
       </c>
       <c r="B179" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C179" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D179" s="5"/>
       <c r="E179" s="5" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="F179" s="5" t="s">
-        <v>560</v>
+        <v>525</v>
       </c>
       <c r="G179" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="180" spans="1:7">
       <c r="A180" s="4" t="s">
         <v>1171</v>
       </c>
       <c r="B180" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C180" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D180" s="5"/>
       <c r="E180" s="5" t="s">
-        <v>478</v>
+        <v>475</v>
       </c>
       <c r="F180" s="5" t="s">
-        <v>505</v>
+        <v>541</v>
       </c>
       <c r="G180" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="181" spans="1:7">
       <c r="A181" s="4" t="s">
         <v>1172</v>
       </c>
       <c r="B181" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C181" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D181" s="5"/>
       <c r="E181" s="5" t="s">
-        <v>480</v>
+        <v>475</v>
       </c>
       <c r="F181" s="5" t="s">
-        <v>541</v>
+        <v>500</v>
       </c>
       <c r="G181" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="182" spans="1:7">
       <c r="A182" s="4" t="s">
         <v>1173</v>
       </c>
       <c r="B182" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C182" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D182" s="5"/>
       <c r="E182" s="5" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F182" s="5" t="s">
-        <v>505</v>
+        <v>530</v>
       </c>
       <c r="G182" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="183" spans="1:7">
       <c r="A183" s="4" t="s">
         <v>1174</v>
       </c>
       <c r="B183" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C183" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D183" s="5"/>
       <c r="E183" s="5" t="s">
-        <v>478</v>
+        <v>477</v>
       </c>
       <c r="F183" s="5" t="s">
-        <v>520</v>
+        <v>558</v>
       </c>
       <c r="G183" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="184" spans="1:7">
       <c r="A184" s="4" t="s">
         <v>1175</v>
       </c>
       <c r="B184" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C184" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D184" s="5"/>
       <c r="E184" s="5" t="s">
-        <v>476</v>
+        <v>483</v>
       </c>
       <c r="F184" s="5" t="s">
-        <v>577</v>
+        <v>566</v>
       </c>
       <c r="G184" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="185" spans="1:7">
       <c r="A185" s="4" t="s">
         <v>1176</v>
       </c>
       <c r="B185" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C185" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D185" s="5"/>
       <c r="E185" s="5" t="s">
         <v>475</v>
       </c>
       <c r="F185" s="5" t="s">
-        <v>570</v>
+        <v>559</v>
       </c>
       <c r="G185" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="186" spans="1:7">
       <c r="A186" s="4" t="s">
         <v>1177</v>
       </c>
       <c r="B186" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C186" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D186" s="5"/>
       <c r="E186" s="5" t="s">
         <v>475</v>
       </c>
       <c r="F186" s="5" t="s">
-        <v>563</v>
+        <v>561</v>
       </c>
       <c r="G186" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="187" spans="1:7">
       <c r="A187" s="4" t="s">
         <v>1178</v>
       </c>
       <c r="B187" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C187" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D187" s="5"/>
       <c r="E187" s="5" t="s">
-        <v>479</v>
+        <v>478</v>
       </c>
       <c r="F187" s="5" t="s">
         <v>505</v>
       </c>
       <c r="G187" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="188" spans="1:7">
       <c r="A188" s="4" t="s">
         <v>1179</v>
       </c>
       <c r="B188" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C188" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D188" s="5"/>
       <c r="E188" s="5" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
       <c r="F188" s="5" t="s">
-        <v>578</v>
+        <v>541</v>
       </c>
       <c r="G188" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="189" spans="1:7">
       <c r="A189" s="4" t="s">
         <v>1180</v>
       </c>
       <c r="B189" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C189" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D189" s="5"/>
       <c r="E189" s="5" t="s">
-        <v>480</v>
+        <v>478</v>
       </c>
       <c r="F189" s="5" t="s">
-        <v>547</v>
+        <v>505</v>
       </c>
       <c r="G189" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="190" spans="1:7">
       <c r="A190" s="4" t="s">
         <v>1181</v>
       </c>
       <c r="B190" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C190" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D190" s="5"/>
       <c r="E190" s="5" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F190" s="5" t="s">
-        <v>506</v>
+        <v>520</v>
       </c>
       <c r="G190" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="191" spans="1:7">
       <c r="A191" s="4" t="s">
         <v>1182</v>
       </c>
       <c r="B191" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C191" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D191" s="5"/>
       <c r="E191" s="5" t="s">
-        <v>478</v>
+        <v>476</v>
       </c>
       <c r="F191" s="5" t="s">
-        <v>528</v>
+        <v>578</v>
       </c>
       <c r="G191" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="192" spans="1:7">
       <c r="A192" s="4" t="s">
         <v>1183</v>
       </c>
       <c r="B192" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C192" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D192" s="5"/>
       <c r="E192" s="5" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="F192" s="5" t="s">
-        <v>579</v>
+        <v>571</v>
       </c>
       <c r="G192" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="193" spans="1:7">
       <c r="A193" s="4" t="s">
         <v>1184</v>
       </c>
       <c r="B193" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C193" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D193" s="5"/>
       <c r="E193" s="5" t="s">
-        <v>478</v>
+        <v>475</v>
       </c>
       <c r="F193" s="5" t="s">
-        <v>554</v>
+        <v>564</v>
       </c>
       <c r="G193" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="194" spans="1:7">
       <c r="A194" s="4" t="s">
         <v>1185</v>
       </c>
       <c r="B194" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C194" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D194" s="5"/>
       <c r="E194" s="5" t="s">
-        <v>483</v>
+        <v>479</v>
       </c>
       <c r="F194" s="5" t="s">
-        <v>580</v>
+        <v>505</v>
       </c>
       <c r="G194" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="195" spans="1:7">
       <c r="A195" s="4" t="s">
         <v>1186</v>
       </c>
       <c r="B195" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C195" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D195" s="5"/>
       <c r="E195" s="5" t="s">
-        <v>479</v>
+        <v>477</v>
       </c>
       <c r="F195" s="5" t="s">
-        <v>535</v>
+        <v>579</v>
       </c>
       <c r="G195" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="196" spans="1:7">
       <c r="A196" s="4" t="s">
         <v>1187</v>
       </c>
       <c r="B196" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C196" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D196" s="5"/>
       <c r="E196" s="5" t="s">
-        <v>475</v>
+        <v>480</v>
       </c>
       <c r="F196" s="5" t="s">
-        <v>565</v>
+        <v>548</v>
       </c>
       <c r="G196" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="197" spans="1:7">
       <c r="A197" s="4" t="s">
         <v>1188</v>
       </c>
       <c r="B197" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C197" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D197" s="5"/>
       <c r="E197" s="5" t="s">
         <v>476</v>
       </c>
       <c r="F197" s="5" t="s">
-        <v>581</v>
+        <v>506</v>
       </c>
       <c r="G197" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="198" spans="1:7">
       <c r="A198" s="4" t="s">
         <v>1189</v>
       </c>
       <c r="B198" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C198" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D198" s="5"/>
       <c r="E198" s="5" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F198" s="5" t="s">
-        <v>508</v>
+        <v>528</v>
       </c>
       <c r="G198" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="199" spans="1:7">
       <c r="A199" s="4" t="s">
         <v>1190</v>
       </c>
       <c r="B199" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C199" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D199" s="5"/>
       <c r="E199" s="5" t="s">
-        <v>475</v>
+        <v>477</v>
       </c>
       <c r="F199" s="5" t="s">
-        <v>503</v>
+        <v>580</v>
       </c>
       <c r="G199" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="200" spans="1:7">
       <c r="A200" s="4" t="s">
         <v>1191</v>
       </c>
       <c r="B200" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C200" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D200" s="5"/>
       <c r="E200" s="5" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="F200" s="5" t="s">
-        <v>547</v>
+        <v>555</v>
       </c>
       <c r="G200" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="201" spans="1:7">
       <c r="A201" s="4" t="s">
         <v>1192</v>
       </c>
       <c r="B201" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C201" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D201" s="5"/>
       <c r="E201" s="5" t="s">
-        <v>484</v>
+        <v>483</v>
       </c>
       <c r="F201" s="5" t="s">
-        <v>519</v>
+        <v>581</v>
       </c>
       <c r="G201" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="202" spans="1:7">
       <c r="A202" s="4" t="s">
         <v>1193</v>
       </c>
       <c r="B202" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C202" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D202" s="5"/>
       <c r="E202" s="5" t="s">
-        <v>480</v>
+        <v>479</v>
       </c>
       <c r="F202" s="5" t="s">
-        <v>510</v>
+        <v>535</v>
       </c>
       <c r="G202" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="203" spans="1:7">
       <c r="A203" s="4" t="s">
         <v>1194</v>
       </c>
       <c r="B203" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C203" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D203" s="5"/>
       <c r="E203" s="5" t="s">
-        <v>478</v>
+        <v>475</v>
       </c>
       <c r="F203" s="5" t="s">
-        <v>499</v>
+        <v>566</v>
       </c>
       <c r="G203" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="204" spans="1:7">
       <c r="A204" s="4" t="s">
         <v>1195</v>
       </c>
       <c r="B204" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C204" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D204" s="5"/>
       <c r="E204" s="5" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="F204" s="5" t="s">
-        <v>503</v>
+        <v>582</v>
       </c>
       <c r="G204" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="205" spans="1:7">
       <c r="A205" s="4" t="s">
         <v>1196</v>
       </c>
       <c r="B205" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C205" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D205" s="5"/>
       <c r="E205" s="5" t="s">
-        <v>480</v>
+        <v>476</v>
       </c>
       <c r="F205" s="5" t="s">
-        <v>575</v>
+        <v>508</v>
       </c>
       <c r="G205" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="206" spans="1:7">
       <c r="A206" s="4" t="s">
         <v>1197</v>
       </c>
       <c r="B206" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C206" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D206" s="5"/>
       <c r="E206" s="5" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="F206" s="5" t="s">
-        <v>517</v>
+        <v>503</v>
       </c>
       <c r="G206" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="207" spans="1:7">
       <c r="A207" s="4" t="s">
         <v>1198</v>
       </c>
       <c r="B207" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C207" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D207" s="5"/>
       <c r="E207" s="5" t="s">
-        <v>477</v>
+        <v>476</v>
       </c>
       <c r="F207" s="5" t="s">
-        <v>551</v>
+        <v>548</v>
       </c>
       <c r="G207" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="208" spans="1:7">
       <c r="A208" s="4" t="s">
         <v>1199</v>
       </c>
       <c r="B208" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C208" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D208" s="5"/>
       <c r="E208" s="5" t="s">
-        <v>489</v>
+        <v>484</v>
       </c>
       <c r="F208" s="5" t="s">
-        <v>526</v>
+        <v>519</v>
       </c>
       <c r="G208" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="209" spans="1:7">
       <c r="A209" s="4" t="s">
         <v>1200</v>
       </c>
       <c r="B209" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C209" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D209" s="5"/>
       <c r="E209" s="5" t="s">
-        <v>475</v>
+        <v>480</v>
       </c>
       <c r="F209" s="5" t="s">
-        <v>582</v>
+        <v>510</v>
       </c>
       <c r="G209" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="210" spans="1:7">
       <c r="A210" s="4" t="s">
         <v>1201</v>
       </c>
       <c r="B210" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C210" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D210" s="5"/>
       <c r="E210" s="5" t="s">
-        <v>480</v>
+        <v>478</v>
       </c>
       <c r="F210" s="5" t="s">
-        <v>539</v>
+        <v>498</v>
       </c>
       <c r="G210" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="211" spans="1:7">
       <c r="A211" s="4" t="s">
         <v>1202</v>
       </c>
       <c r="B211" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C211" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D211" s="5"/>
       <c r="E211" s="5" t="s">
-        <v>480</v>
+        <v>475</v>
       </c>
       <c r="F211" s="5" t="s">
-        <v>542</v>
+        <v>503</v>
       </c>
       <c r="G211" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="212" spans="1:7">
       <c r="A212" s="4" t="s">
         <v>1203</v>
       </c>
       <c r="B212" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C212" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D212" s="5"/>
       <c r="E212" s="5" t="s">
-        <v>475</v>
+        <v>480</v>
       </c>
       <c r="F212" s="5" t="s">
-        <v>583</v>
+        <v>576</v>
       </c>
       <c r="G212" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="213" spans="1:7">
       <c r="A213" s="4" t="s">
         <v>1204</v>
       </c>
       <c r="B213" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C213" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D213" s="5"/>
       <c r="E213" s="5" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="F213" s="5" t="s">
-        <v>584</v>
+        <v>517</v>
       </c>
       <c r="G213" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="214" spans="1:7">
       <c r="A214" s="4" t="s">
         <v>1205</v>
       </c>
       <c r="B214" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C214" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D214" s="5"/>
       <c r="E214" s="5" t="s">
-        <v>480</v>
+        <v>477</v>
       </c>
       <c r="F214" s="5" t="s">
-        <v>536</v>
+        <v>552</v>
       </c>
       <c r="G214" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="215" spans="1:7">
       <c r="A215" s="4" t="s">
         <v>1206</v>
       </c>
       <c r="B215" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C215" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D215" s="5"/>
       <c r="E215" s="5" t="s">
-        <v>475</v>
+        <v>489</v>
       </c>
       <c r="F215" s="5" t="s">
-        <v>517</v>
+        <v>526</v>
       </c>
       <c r="G215" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="216" spans="1:7">
       <c r="A216" s="4" t="s">
         <v>1207</v>
       </c>
       <c r="B216" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C216" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D216" s="5"/>
       <c r="E216" s="5" t="s">
         <v>475</v>
       </c>
       <c r="F216" s="5" t="s">
-        <v>585</v>
+        <v>544</v>
       </c>
       <c r="G216" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="217" spans="1:7">
       <c r="A217" s="4" t="s">
         <v>1208</v>
       </c>
       <c r="B217" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C217" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D217" s="5"/>
       <c r="E217" s="5" t="s">
         <v>475</v>
       </c>
       <c r="F217" s="5" t="s">
         <v>543</v>
       </c>
       <c r="G217" s="5" t="s">
         <v>9</v>
       </c>
@@ -30525,198 +30525,198 @@
       <c r="E220" s="5" t="s">
         <v>475</v>
       </c>
       <c r="F220" s="5" t="s">
         <v>508</v>
       </c>
       <c r="G220" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="221" spans="1:7">
       <c r="A221" s="4" t="s">
         <v>1212</v>
       </c>
       <c r="B221" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C221" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D221" s="5"/>
       <c r="E221" s="5" t="s">
         <v>485</v>
       </c>
       <c r="F221" s="5" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="G221" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="222" spans="1:7">
       <c r="A222" s="4" t="s">
         <v>1213</v>
       </c>
       <c r="B222" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C222" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D222" s="5"/>
       <c r="E222" s="5" t="s">
         <v>482</v>
       </c>
       <c r="F222" s="5" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="G222" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="223" spans="1:7">
       <c r="A223" s="4" t="s">
         <v>1214</v>
       </c>
       <c r="B223" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C223" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D223" s="5"/>
       <c r="E223" s="5" t="s">
         <v>477</v>
       </c>
       <c r="F223" s="5" t="s">
         <v>540</v>
       </c>
       <c r="G223" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="224" spans="1:7">
       <c r="A224" s="4" t="s">
         <v>1215</v>
       </c>
       <c r="B224" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C224" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D224" s="5"/>
       <c r="E224" s="5" t="s">
         <v>481</v>
       </c>
       <c r="F224" s="5" t="s">
-        <v>586</v>
+        <v>583</v>
       </c>
       <c r="G224" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="225" spans="1:7">
       <c r="A225" s="4" t="s">
         <v>1216</v>
       </c>
       <c r="B225" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C225" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D225" s="5"/>
       <c r="E225" s="5" t="s">
         <v>478</v>
       </c>
       <c r="F225" s="5" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
       <c r="G225" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="226" spans="1:7">
       <c r="A226" s="4" t="s">
         <v>1217</v>
       </c>
       <c r="B226" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C226" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D226" s="5"/>
       <c r="E226" s="5" t="s">
         <v>477</v>
       </c>
       <c r="F226" s="5" t="s">
-        <v>564</v>
+        <v>565</v>
       </c>
       <c r="G226" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="227" spans="1:7">
       <c r="A227" s="4" t="s">
         <v>1218</v>
       </c>
       <c r="B227" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C227" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D227" s="5"/>
       <c r="E227" s="5" t="s">
         <v>475</v>
       </c>
       <c r="F227" s="5" t="s">
-        <v>566</v>
+        <v>567</v>
       </c>
       <c r="G227" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="228" spans="1:7">
       <c r="A228" s="4" t="s">
         <v>1219</v>
       </c>
       <c r="B228" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C228" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D228" s="5"/>
       <c r="E228" s="5" t="s">
         <v>485</v>
       </c>
       <c r="F228" s="5" t="s">
-        <v>587</v>
+        <v>584</v>
       </c>
       <c r="G228" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="229" spans="1:7">
       <c r="A229" s="4" t="s">
         <v>1220</v>
       </c>
       <c r="B229" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C229" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D229" s="5"/>
       <c r="E229" s="5" t="s">
         <v>485</v>
       </c>
       <c r="F229" s="5" t="s">
         <v>508</v>
       </c>
       <c r="G229" s="5" t="s">
         <v>9</v>
       </c>
@@ -30798,114 +30798,114 @@
       <c r="E233" s="5" t="s">
         <v>475</v>
       </c>
       <c r="F233" s="5" t="s">
         <v>525</v>
       </c>
       <c r="G233" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="234" spans="1:7">
       <c r="A234" s="4" t="s">
         <v>1225</v>
       </c>
       <c r="B234" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C234" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D234" s="5"/>
       <c r="E234" s="5" t="s">
         <v>475</v>
       </c>
       <c r="F234" s="5" t="s">
-        <v>588</v>
+        <v>585</v>
       </c>
       <c r="G234" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="235" spans="1:7">
       <c r="A235" s="4" t="s">
         <v>1226</v>
       </c>
       <c r="B235" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C235" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D235" s="5"/>
       <c r="E235" s="5" t="s">
         <v>486</v>
       </c>
       <c r="F235" s="5" t="s">
-        <v>589</v>
+        <v>586</v>
       </c>
       <c r="G235" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="236" spans="1:7">
       <c r="A236" s="4" t="s">
         <v>1227</v>
       </c>
       <c r="B236" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C236" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D236" s="5"/>
       <c r="E236" s="5" t="s">
         <v>479</v>
       </c>
       <c r="F236" s="5" t="s">
         <v>540</v>
       </c>
       <c r="G236" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="237" spans="1:7">
       <c r="A237" s="4" t="s">
         <v>1228</v>
       </c>
       <c r="B237" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C237" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D237" s="5"/>
       <c r="E237" s="5" t="s">
         <v>478</v>
       </c>
       <c r="F237" s="5" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
       <c r="G237" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="238" spans="1:7">
       <c r="A238" s="4" t="s">
         <v>1229</v>
       </c>
       <c r="B238" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C238" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D238" s="5"/>
       <c r="E238" s="5" t="s">
         <v>485</v>
       </c>
       <c r="F238" s="5" t="s">
         <v>503</v>
       </c>
       <c r="G238" s="5" t="s">
         <v>9</v>
       </c>
@@ -30924,51 +30924,51 @@
       <c r="E239" s="5" t="s">
         <v>481</v>
       </c>
       <c r="F239" s="5" t="s">
         <v>535</v>
       </c>
       <c r="G239" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="240" spans="1:7">
       <c r="A240" s="4" t="s">
         <v>1231</v>
       </c>
       <c r="B240" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C240" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D240" s="5"/>
       <c r="E240" s="5" t="s">
         <v>482</v>
       </c>
       <c r="F240" s="5" t="s">
-        <v>590</v>
+        <v>587</v>
       </c>
       <c r="G240" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="241" spans="1:7">
       <c r="A241" s="4" t="s">
         <v>1232</v>
       </c>
       <c r="B241" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C241" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D241" s="5"/>
       <c r="E241" s="5" t="s">
         <v>479</v>
       </c>
       <c r="F241" s="5" t="s">
         <v>511</v>
       </c>
       <c r="G241" s="5" t="s">
         <v>9</v>
       </c>
@@ -30987,156 +30987,156 @@
       <c r="E242" s="5" t="s">
         <v>475</v>
       </c>
       <c r="F242" s="5" t="s">
         <v>503</v>
       </c>
       <c r="G242" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="243" spans="1:7">
       <c r="A243" s="4" t="s">
         <v>1234</v>
       </c>
       <c r="B243" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C243" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D243" s="5"/>
       <c r="E243" s="5" t="s">
         <v>477</v>
       </c>
       <c r="F243" s="5" t="s">
-        <v>591</v>
+        <v>588</v>
       </c>
       <c r="G243" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="244" spans="1:7">
       <c r="A244" s="4" t="s">
         <v>1235</v>
       </c>
       <c r="B244" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C244" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D244" s="5"/>
       <c r="E244" s="5" t="s">
         <v>482</v>
       </c>
       <c r="F244" s="5" t="s">
         <v>525</v>
       </c>
       <c r="G244" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="245" spans="1:7">
       <c r="A245" s="4" t="s">
         <v>1236</v>
       </c>
       <c r="B245" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C245" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D245" s="5"/>
       <c r="E245" s="5" t="s">
         <v>482</v>
       </c>
       <c r="F245" s="5" t="s">
-        <v>584</v>
+        <v>589</v>
       </c>
       <c r="G245" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="246" spans="1:7">
       <c r="A246" s="4" t="s">
         <v>1237</v>
       </c>
       <c r="B246" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C246" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D246" s="5"/>
       <c r="E246" s="5" t="s">
         <v>475</v>
       </c>
       <c r="F246" s="5" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="G246" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="247" spans="1:7">
       <c r="A247" s="4" t="s">
         <v>1238</v>
       </c>
       <c r="B247" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C247" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D247" s="5"/>
       <c r="E247" s="5" t="s">
         <v>482</v>
       </c>
       <c r="F247" s="5" t="s">
         <v>503</v>
       </c>
       <c r="G247" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="248" spans="1:7">
       <c r="A248" s="4" t="s">
         <v>1239</v>
       </c>
       <c r="B248" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C248" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D248" s="5"/>
       <c r="E248" s="5" t="s">
         <v>475</v>
       </c>
       <c r="F248" s="5" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="G248" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="249" spans="1:7">
       <c r="A249" s="4" t="s">
         <v>1240</v>
       </c>
       <c r="B249" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C249" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D249" s="5"/>
       <c r="E249" s="5" t="s">
         <v>476</v>
       </c>
       <c r="F249" s="5" t="s">
         <v>506</v>
       </c>
       <c r="G249" s="5" t="s">
         <v>9</v>
       </c>
@@ -31155,4545 +31155,4545 @@
       <c r="E250" s="5" t="s">
         <v>489</v>
       </c>
       <c r="F250" s="5" t="s">
         <v>503</v>
       </c>
       <c r="G250" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="251" spans="1:7">
       <c r="A251" s="4" t="s">
         <v>1242</v>
       </c>
       <c r="B251" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C251" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D251" s="5"/>
       <c r="E251" s="5" t="s">
         <v>477</v>
       </c>
       <c r="F251" s="5" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="G251" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="252" spans="1:7">
       <c r="A252" s="4" t="s">
         <v>1243</v>
       </c>
       <c r="B252" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C252" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D252" s="5"/>
       <c r="E252" s="5" t="s">
         <v>478</v>
       </c>
       <c r="F252" s="5" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="G252" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="253" spans="1:7">
       <c r="A253" s="4" t="s">
         <v>1244</v>
       </c>
       <c r="B253" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C253" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D253" s="5"/>
       <c r="E253" s="5" t="s">
         <v>486</v>
       </c>
       <c r="F253" s="5" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
       <c r="G253" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="254" spans="1:7">
       <c r="A254" s="4" t="s">
         <v>1245</v>
       </c>
       <c r="B254" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C254" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D254" s="5"/>
       <c r="E254" s="5" t="s">
         <v>475</v>
       </c>
       <c r="F254" s="5" t="s">
-        <v>587</v>
+        <v>584</v>
       </c>
       <c r="G254" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="255" spans="1:7">
       <c r="A255" s="4" t="s">
         <v>1246</v>
       </c>
       <c r="B255" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C255" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D255" s="5"/>
       <c r="E255" s="5" t="s">
         <v>475</v>
       </c>
       <c r="F255" s="5" t="s">
-        <v>498</v>
+        <v>497</v>
       </c>
       <c r="G255" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="256" spans="1:7">
       <c r="A256" s="4" t="s">
         <v>1247</v>
       </c>
       <c r="B256" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C256" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D256" s="5"/>
       <c r="E256" s="5" t="s">
         <v>479</v>
       </c>
       <c r="F256" s="5" t="s">
-        <v>567</v>
+        <v>568</v>
       </c>
       <c r="G256" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="257" spans="1:7">
       <c r="A257" s="4" t="s">
         <v>1248</v>
       </c>
       <c r="B257" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C257" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D257" s="5"/>
       <c r="E257" s="5" t="s">
-        <v>475</v>
+        <v>481</v>
       </c>
       <c r="F257" s="5" t="s">
-        <v>568</v>
+        <v>509</v>
       </c>
       <c r="G257" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="258" spans="1:7">
       <c r="A258" s="4" t="s">
         <v>1249</v>
       </c>
       <c r="B258" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C258" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D258" s="5"/>
       <c r="E258" s="5" t="s">
-        <v>475</v>
+        <v>482</v>
       </c>
       <c r="F258" s="5" t="s">
-        <v>552</v>
+        <v>515</v>
       </c>
       <c r="G258" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="259" spans="1:7">
       <c r="A259" s="4" t="s">
         <v>1250</v>
       </c>
       <c r="B259" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C259" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D259" s="5"/>
       <c r="E259" s="5" t="s">
-        <v>475</v>
+        <v>481</v>
       </c>
       <c r="F259" s="5" t="s">
-        <v>541</v>
+        <v>540</v>
       </c>
       <c r="G259" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="260" spans="1:7">
       <c r="A260" s="4" t="s">
         <v>1251</v>
       </c>
       <c r="B260" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C260" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D260" s="5"/>
       <c r="E260" s="5" t="s">
-        <v>475</v>
+        <v>497</v>
       </c>
       <c r="F260" s="5" t="s">
-        <v>501</v>
+        <v>593</v>
       </c>
       <c r="G260" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="261" spans="1:7">
       <c r="A261" s="4" t="s">
         <v>1252</v>
       </c>
       <c r="B261" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C261" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D261" s="5"/>
       <c r="E261" s="5" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="F261" s="5" t="s">
-        <v>580</v>
+        <v>540</v>
       </c>
       <c r="G261" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="262" spans="1:7">
       <c r="A262" s="4" t="s">
         <v>1253</v>
       </c>
       <c r="B262" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C262" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D262" s="5"/>
       <c r="E262" s="5" t="s">
-        <v>480</v>
+        <v>498</v>
       </c>
       <c r="F262" s="5" t="s">
-        <v>583</v>
+        <v>586</v>
       </c>
       <c r="G262" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="263" spans="1:7">
       <c r="A263" s="4" t="s">
         <v>1254</v>
       </c>
       <c r="B263" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C263" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D263" s="5"/>
       <c r="E263" s="5" t="s">
-        <v>477</v>
+        <v>485</v>
       </c>
       <c r="F263" s="5" t="s">
-        <v>541</v>
+        <v>506</v>
       </c>
       <c r="G263" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="264" spans="1:7">
       <c r="A264" s="4" t="s">
         <v>1255</v>
       </c>
       <c r="B264" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C264" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D264" s="5"/>
       <c r="E264" s="5" t="s">
-        <v>485</v>
+        <v>481</v>
       </c>
       <c r="F264" s="5" t="s">
-        <v>519</v>
+        <v>584</v>
       </c>
       <c r="G264" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="265" spans="1:7">
       <c r="A265" s="4" t="s">
         <v>1256</v>
       </c>
       <c r="B265" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C265" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D265" s="5"/>
       <c r="E265" s="5" t="s">
-        <v>482</v>
+        <v>481</v>
       </c>
       <c r="F265" s="5" t="s">
-        <v>574</v>
+        <v>533</v>
       </c>
       <c r="G265" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="266" spans="1:7">
       <c r="A266" s="4" t="s">
         <v>1257</v>
       </c>
       <c r="B266" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C266" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D266" s="5"/>
       <c r="E266" s="5" t="s">
-        <v>477</v>
+        <v>481</v>
       </c>
       <c r="F266" s="5" t="s">
-        <v>505</v>
+        <v>594</v>
       </c>
       <c r="G266" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="267" spans="1:7">
       <c r="A267" s="4" t="s">
         <v>1258</v>
       </c>
       <c r="B267" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C267" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D267" s="5"/>
       <c r="E267" s="5" t="s">
-        <v>489</v>
+        <v>482</v>
       </c>
       <c r="F267" s="5" t="s">
-        <v>514</v>
+        <v>519</v>
       </c>
       <c r="G267" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="268" spans="1:7">
       <c r="A268" s="4" t="s">
         <v>1259</v>
       </c>
       <c r="B268" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C268" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D268" s="5"/>
       <c r="E268" s="5" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
       <c r="F268" s="5" t="s">
         <v>558</v>
       </c>
       <c r="G268" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="269" spans="1:7">
       <c r="A269" s="4" t="s">
         <v>1260</v>
       </c>
       <c r="B269" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C269" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D269" s="5"/>
       <c r="E269" s="5" t="s">
-        <v>477</v>
+        <v>481</v>
       </c>
       <c r="F269" s="5" t="s">
-        <v>503</v>
+        <v>520</v>
       </c>
       <c r="G269" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="270" spans="1:7">
       <c r="A270" s="4" t="s">
         <v>1261</v>
       </c>
       <c r="B270" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C270" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D270" s="5"/>
       <c r="E270" s="5" t="s">
-        <v>475</v>
+        <v>497</v>
       </c>
       <c r="F270" s="5" t="s">
-        <v>537</v>
+        <v>592</v>
       </c>
       <c r="G270" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="271" spans="1:7">
       <c r="A271" s="4" t="s">
         <v>1262</v>
       </c>
       <c r="B271" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C271" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D271" s="5"/>
       <c r="E271" s="5" t="s">
-        <v>480</v>
+        <v>486</v>
       </c>
       <c r="F271" s="5" t="s">
-        <v>554</v>
+        <v>529</v>
       </c>
       <c r="G271" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="272" spans="1:7">
       <c r="A272" s="4" t="s">
         <v>1263</v>
       </c>
       <c r="B272" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C272" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D272" s="5"/>
       <c r="E272" s="5" t="s">
-        <v>475</v>
+        <v>477</v>
       </c>
       <c r="F272" s="5" t="s">
-        <v>542</v>
+        <v>595</v>
       </c>
       <c r="G272" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="273" spans="1:7">
       <c r="A273" s="4" t="s">
         <v>1264</v>
       </c>
       <c r="B273" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C273" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D273" s="5"/>
       <c r="E273" s="5" t="s">
-        <v>484</v>
+        <v>475</v>
       </c>
       <c r="F273" s="5" t="s">
-        <v>583</v>
+        <v>588</v>
       </c>
       <c r="G273" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="274" spans="1:7">
       <c r="A274" s="4" t="s">
         <v>1265</v>
       </c>
       <c r="B274" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C274" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D274" s="5"/>
       <c r="E274" s="5" t="s">
-        <v>478</v>
+        <v>477</v>
       </c>
       <c r="F274" s="5" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="G274" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="275" spans="1:7">
       <c r="A275" s="4" t="s">
         <v>1266</v>
       </c>
       <c r="B275" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C275" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D275" s="5"/>
       <c r="E275" s="5" t="s">
-        <v>477</v>
+        <v>479</v>
       </c>
       <c r="F275" s="5" t="s">
-        <v>541</v>
+        <v>543</v>
       </c>
       <c r="G275" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="276" spans="1:7">
       <c r="A276" s="4" t="s">
         <v>1267</v>
       </c>
       <c r="B276" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C276" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D276" s="5"/>
       <c r="E276" s="5" t="s">
-        <v>480</v>
+        <v>489</v>
       </c>
       <c r="F276" s="5" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
       <c r="G276" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="277" spans="1:7">
       <c r="A277" s="4" t="s">
         <v>1268</v>
       </c>
       <c r="B277" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C277" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D277" s="5"/>
       <c r="E277" s="5" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="F277" s="5" t="s">
-        <v>542</v>
+        <v>565</v>
       </c>
       <c r="G277" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="278" spans="1:7">
       <c r="A278" s="4" t="s">
         <v>1269</v>
       </c>
       <c r="B278" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C278" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D278" s="5"/>
       <c r="E278" s="5" t="s">
-        <v>482</v>
+        <v>479</v>
       </c>
       <c r="F278" s="5" t="s">
-        <v>565</v>
+        <v>537</v>
       </c>
       <c r="G278" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="279" spans="1:7">
       <c r="A279" s="4" t="s">
         <v>1270</v>
       </c>
       <c r="B279" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C279" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D279" s="5"/>
       <c r="E279" s="5" t="s">
         <v>475</v>
       </c>
       <c r="F279" s="5" t="s">
-        <v>557</v>
+        <v>525</v>
       </c>
       <c r="G279" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="280" spans="1:7">
       <c r="A280" s="4" t="s">
         <v>1271</v>
       </c>
       <c r="B280" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C280" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D280" s="5"/>
       <c r="E280" s="5" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F280" s="5" t="s">
-        <v>549</v>
+        <v>520</v>
       </c>
       <c r="G280" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="281" spans="1:7">
       <c r="A281" s="4" t="s">
         <v>1272</v>
       </c>
       <c r="B281" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C281" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D281" s="5"/>
       <c r="E281" s="5" t="s">
-        <v>475</v>
+        <v>482</v>
       </c>
       <c r="F281" s="5" t="s">
-        <v>593</v>
+        <v>520</v>
       </c>
       <c r="G281" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="282" spans="1:7">
       <c r="A282" s="4" t="s">
         <v>1273</v>
       </c>
       <c r="B282" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C282" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D282" s="5"/>
       <c r="E282" s="5" t="s">
         <v>475</v>
       </c>
       <c r="F282" s="5" t="s">
-        <v>546</v>
+        <v>533</v>
       </c>
       <c r="G282" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="283" spans="1:7">
       <c r="A283" s="4" t="s">
         <v>1274</v>
       </c>
       <c r="B283" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C283" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D283" s="5"/>
       <c r="E283" s="5" t="s">
-        <v>478</v>
+        <v>475</v>
       </c>
       <c r="F283" s="5" t="s">
-        <v>525</v>
+        <v>589</v>
       </c>
       <c r="G283" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="284" spans="1:7">
       <c r="A284" s="4" t="s">
         <v>1275</v>
       </c>
       <c r="B284" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C284" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D284" s="5"/>
       <c r="E284" s="5" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="F284" s="5" t="s">
-        <v>503</v>
+        <v>512</v>
       </c>
       <c r="G284" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="285" spans="1:7">
       <c r="A285" s="4" t="s">
         <v>1276</v>
       </c>
       <c r="B285" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C285" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D285" s="5"/>
       <c r="E285" s="5" t="s">
-        <v>477</v>
+        <v>483</v>
       </c>
       <c r="F285" s="5" t="s">
-        <v>545</v>
+        <v>537</v>
       </c>
       <c r="G285" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="286" spans="1:7">
       <c r="A286" s="4" t="s">
         <v>1277</v>
       </c>
       <c r="B286" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C286" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D286" s="5"/>
       <c r="E286" s="5" t="s">
-        <v>482</v>
+        <v>480</v>
       </c>
       <c r="F286" s="5" t="s">
-        <v>578</v>
+        <v>558</v>
       </c>
       <c r="G286" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="287" spans="1:7">
       <c r="A287" s="4" t="s">
         <v>1278</v>
       </c>
       <c r="B287" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C287" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D287" s="5"/>
       <c r="E287" s="5" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F287" s="5" t="s">
-        <v>579</v>
+        <v>541</v>
       </c>
       <c r="G287" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="288" spans="1:7">
       <c r="A288" s="4" t="s">
         <v>1279</v>
       </c>
       <c r="B288" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C288" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D288" s="5"/>
       <c r="E288" s="5" t="s">
-        <v>491</v>
+        <v>475</v>
       </c>
       <c r="F288" s="5" t="s">
-        <v>525</v>
+        <v>517</v>
       </c>
       <c r="G288" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="289" spans="1:7">
       <c r="A289" s="4" t="s">
         <v>1280</v>
       </c>
       <c r="B289" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C289" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D289" s="5"/>
       <c r="E289" s="5" t="s">
-        <v>478</v>
+        <v>476</v>
       </c>
       <c r="F289" s="5" t="s">
-        <v>582</v>
+        <v>595</v>
       </c>
       <c r="G289" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="290" spans="1:7">
       <c r="A290" s="4" t="s">
         <v>1281</v>
       </c>
       <c r="B290" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C290" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D290" s="5"/>
       <c r="E290" s="5" t="s">
-        <v>496</v>
+        <v>475</v>
       </c>
       <c r="F290" s="5" t="s">
-        <v>574</v>
+        <v>578</v>
       </c>
       <c r="G290" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="291" spans="1:7">
       <c r="A291" s="4" t="s">
         <v>1282</v>
       </c>
       <c r="B291" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C291" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D291" s="5"/>
       <c r="E291" s="5" t="s">
-        <v>475</v>
+        <v>491</v>
       </c>
       <c r="F291" s="5" t="s">
-        <v>582</v>
+        <v>565</v>
       </c>
       <c r="G291" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="292" spans="1:7">
       <c r="A292" s="4" t="s">
         <v>1283</v>
       </c>
       <c r="B292" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C292" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D292" s="5"/>
       <c r="E292" s="5" t="s">
-        <v>476</v>
+        <v>475</v>
       </c>
       <c r="F292" s="5" t="s">
-        <v>561</v>
+        <v>540</v>
       </c>
       <c r="G292" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="293" spans="1:7">
       <c r="A293" s="4" t="s">
         <v>1284</v>
       </c>
       <c r="B293" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C293" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D293" s="5"/>
       <c r="E293" s="5" t="s">
         <v>480</v>
       </c>
       <c r="F293" s="5" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
       <c r="G293" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="294" spans="1:7">
       <c r="A294" s="4" t="s">
         <v>1285</v>
       </c>
       <c r="B294" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C294" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D294" s="5"/>
       <c r="E294" s="5" t="s">
-        <v>482</v>
+        <v>479</v>
       </c>
       <c r="F294" s="5" t="s">
-        <v>549</v>
+        <v>540</v>
       </c>
       <c r="G294" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="295" spans="1:7">
       <c r="A295" s="4" t="s">
         <v>1286</v>
       </c>
       <c r="B295" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C295" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D295" s="5"/>
       <c r="E295" s="5" t="s">
-        <v>476</v>
+        <v>475</v>
       </c>
       <c r="F295" s="5" t="s">
-        <v>554</v>
+        <v>498</v>
       </c>
       <c r="G295" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="296" spans="1:7">
       <c r="A296" s="4" t="s">
         <v>1287</v>
       </c>
       <c r="B296" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C296" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D296" s="5"/>
       <c r="E296" s="5" t="s">
-        <v>475</v>
+        <v>494</v>
       </c>
       <c r="F296" s="5" t="s">
-        <v>577</v>
+        <v>546</v>
       </c>
       <c r="G296" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="297" spans="1:7">
       <c r="A297" s="4" t="s">
         <v>1288</v>
       </c>
       <c r="B297" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C297" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D297" s="5"/>
       <c r="E297" s="5" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="F297" s="5" t="s">
-        <v>526</v>
+        <v>497</v>
       </c>
       <c r="G297" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="298" spans="1:7">
       <c r="A298" s="4" t="s">
         <v>1289</v>
       </c>
       <c r="B298" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C298" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D298" s="5"/>
       <c r="E298" s="5" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="F298" s="5" t="s">
-        <v>543</v>
+        <v>597</v>
       </c>
       <c r="G298" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="299" spans="1:7">
       <c r="A299" s="4" t="s">
         <v>1290</v>
       </c>
       <c r="B299" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C299" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D299" s="5"/>
       <c r="E299" s="5" t="s">
-        <v>476</v>
+        <v>484</v>
       </c>
       <c r="F299" s="5" t="s">
-        <v>590</v>
+        <v>525</v>
       </c>
       <c r="G299" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="300" spans="1:7">
       <c r="A300" s="4" t="s">
         <v>1291</v>
       </c>
       <c r="B300" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C300" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D300" s="5"/>
       <c r="E300" s="5" t="s">
         <v>475</v>
       </c>
       <c r="F300" s="5" t="s">
-        <v>589</v>
+        <v>497</v>
       </c>
       <c r="G300" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="301" spans="1:7">
       <c r="A301" s="4" t="s">
         <v>1292</v>
       </c>
       <c r="B301" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C301" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D301" s="5"/>
       <c r="E301" s="5" t="s">
         <v>483</v>
       </c>
       <c r="F301" s="5" t="s">
-        <v>554</v>
+        <v>558</v>
       </c>
       <c r="G301" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="302" spans="1:7">
       <c r="A302" s="4" t="s">
         <v>1293</v>
       </c>
       <c r="B302" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C302" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D302" s="5"/>
       <c r="E302" s="5" t="s">
-        <v>476</v>
+        <v>480</v>
       </c>
       <c r="F302" s="5" t="s">
-        <v>519</v>
+        <v>506</v>
       </c>
       <c r="G302" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="303" spans="1:7">
       <c r="A303" s="4" t="s">
         <v>1294</v>
       </c>
       <c r="B303" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C303" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D303" s="5"/>
       <c r="E303" s="5" t="s">
-        <v>485</v>
+        <v>478</v>
       </c>
       <c r="F303" s="5" t="s">
-        <v>547</v>
+        <v>514</v>
       </c>
       <c r="G303" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="304" spans="1:7">
       <c r="A304" s="4" t="s">
         <v>1295</v>
       </c>
       <c r="B304" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C304" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D304" s="5"/>
       <c r="E304" s="5" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="F304" s="5" t="s">
-        <v>514</v>
+        <v>533</v>
       </c>
       <c r="G304" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="305" spans="1:7">
       <c r="A305" s="4" t="s">
         <v>1296</v>
       </c>
       <c r="B305" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C305" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D305" s="5"/>
       <c r="E305" s="5" t="s">
         <v>477</v>
       </c>
       <c r="F305" s="5" t="s">
-        <v>536</v>
+        <v>503</v>
       </c>
       <c r="G305" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="306" spans="1:7">
       <c r="A306" s="4" t="s">
         <v>1297</v>
       </c>
       <c r="B306" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C306" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D306" s="5"/>
       <c r="E306" s="5" t="s">
-        <v>476</v>
+        <v>475</v>
       </c>
       <c r="F306" s="5" t="s">
-        <v>551</v>
+        <v>515</v>
       </c>
       <c r="G306" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="307" spans="1:7">
       <c r="A307" s="4" t="s">
         <v>1298</v>
       </c>
       <c r="B307" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C307" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D307" s="5"/>
       <c r="E307" s="5" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="F307" s="5" t="s">
-        <v>517</v>
+        <v>598</v>
       </c>
       <c r="G307" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="308" spans="1:7">
       <c r="A308" s="4" t="s">
         <v>1299</v>
       </c>
       <c r="B308" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C308" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D308" s="5"/>
       <c r="E308" s="5" t="s">
-        <v>478</v>
+        <v>489</v>
       </c>
       <c r="F308" s="5" t="s">
-        <v>596</v>
+        <v>519</v>
       </c>
       <c r="G308" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="309" spans="1:7">
       <c r="A309" s="4" t="s">
         <v>1300</v>
       </c>
       <c r="B309" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C309" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D309" s="5"/>
       <c r="E309" s="5" t="s">
-        <v>475</v>
+        <v>482</v>
       </c>
       <c r="F309" s="5" t="s">
-        <v>593</v>
+        <v>550</v>
       </c>
       <c r="G309" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="310" spans="1:7">
       <c r="A310" s="4" t="s">
         <v>1301</v>
       </c>
       <c r="B310" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C310" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D310" s="5"/>
       <c r="E310" s="5" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="F310" s="5" t="s">
-        <v>517</v>
+        <v>555</v>
       </c>
       <c r="G310" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="311" spans="1:7">
       <c r="A311" s="4" t="s">
         <v>1302</v>
       </c>
       <c r="B311" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C311" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D311" s="5"/>
       <c r="E311" s="5" t="s">
         <v>475</v>
       </c>
       <c r="F311" s="5" t="s">
-        <v>547</v>
+        <v>578</v>
       </c>
       <c r="G311" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="312" spans="1:7">
       <c r="A312" s="4" t="s">
         <v>1303</v>
       </c>
       <c r="B312" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C312" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D312" s="5"/>
       <c r="E312" s="5" t="s">
-        <v>480</v>
+        <v>485</v>
       </c>
       <c r="F312" s="5" t="s">
-        <v>508</v>
+        <v>527</v>
       </c>
       <c r="G312" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="313" spans="1:7">
       <c r="A313" s="4" t="s">
         <v>1304</v>
       </c>
       <c r="B313" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C313" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D313" s="5"/>
       <c r="E313" s="5" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F313" s="5" t="s">
-        <v>528</v>
+        <v>552</v>
       </c>
       <c r="G313" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="314" spans="1:7">
       <c r="A314" s="4" t="s">
         <v>1305</v>
       </c>
       <c r="B314" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C314" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D314" s="5"/>
       <c r="E314" s="5" t="s">
-        <v>477</v>
+        <v>485</v>
       </c>
       <c r="F314" s="5" t="s">
-        <v>597</v>
+        <v>565</v>
       </c>
       <c r="G314" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="315" spans="1:7">
       <c r="A315" s="4" t="s">
         <v>1306</v>
       </c>
       <c r="B315" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C315" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D315" s="5"/>
       <c r="E315" s="5" t="s">
-        <v>481</v>
+        <v>485</v>
       </c>
       <c r="F315" s="5" t="s">
         <v>541</v>
       </c>
       <c r="G315" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="316" spans="1:7">
       <c r="A316" s="4" t="s">
         <v>1307</v>
       </c>
       <c r="B316" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C316" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D316" s="5"/>
       <c r="E316" s="5" t="s">
         <v>475</v>
       </c>
       <c r="F316" s="5" t="s">
-        <v>517</v>
+        <v>599</v>
       </c>
       <c r="G316" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="317" spans="1:7">
       <c r="A317" s="4" t="s">
         <v>1308</v>
       </c>
       <c r="B317" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C317" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D317" s="5"/>
       <c r="E317" s="5" t="s">
-        <v>476</v>
+        <v>480</v>
       </c>
       <c r="F317" s="5" t="s">
-        <v>597</v>
+        <v>539</v>
       </c>
       <c r="G317" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="318" spans="1:7">
       <c r="A318" s="4" t="s">
         <v>1309</v>
       </c>
       <c r="B318" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C318" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D318" s="5"/>
       <c r="E318" s="5" t="s">
-        <v>475</v>
+        <v>480</v>
       </c>
       <c r="F318" s="5" t="s">
-        <v>577</v>
+        <v>542</v>
       </c>
       <c r="G318" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="319" spans="1:7">
       <c r="A319" s="4" t="s">
         <v>1310</v>
       </c>
       <c r="B319" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C319" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D319" s="5"/>
       <c r="E319" s="5" t="s">
-        <v>491</v>
+        <v>475</v>
       </c>
       <c r="F319" s="5" t="s">
-        <v>564</v>
+        <v>600</v>
       </c>
       <c r="G319" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="320" spans="1:7">
       <c r="A320" s="4" t="s">
         <v>1311</v>
       </c>
       <c r="B320" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C320" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D320" s="5"/>
       <c r="E320" s="5" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="F320" s="5" t="s">
-        <v>540</v>
+        <v>589</v>
       </c>
       <c r="G320" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="321" spans="1:7">
       <c r="A321" s="4" t="s">
         <v>1312</v>
       </c>
       <c r="B321" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C321" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D321" s="5"/>
       <c r="E321" s="5" t="s">
         <v>480</v>
       </c>
       <c r="F321" s="5" t="s">
-        <v>551</v>
+        <v>536</v>
       </c>
       <c r="G321" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="322" spans="1:7">
       <c r="A322" s="4" t="s">
         <v>1313</v>
       </c>
       <c r="B322" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C322" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D322" s="5"/>
       <c r="E322" s="5" t="s">
-        <v>479</v>
+        <v>475</v>
       </c>
       <c r="F322" s="5" t="s">
-        <v>540</v>
+        <v>517</v>
       </c>
       <c r="G322" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="323" spans="1:7">
       <c r="A323" s="4" t="s">
         <v>1314</v>
       </c>
       <c r="B323" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C323" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D323" s="5"/>
       <c r="E323" s="5" t="s">
         <v>475</v>
       </c>
       <c r="F323" s="5" t="s">
-        <v>499</v>
+        <v>526</v>
       </c>
       <c r="G323" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="324" spans="1:7">
       <c r="A324" s="4" t="s">
         <v>1315</v>
       </c>
       <c r="B324" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C324" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D324" s="5"/>
       <c r="E324" s="5" t="s">
-        <v>494</v>
+        <v>477</v>
       </c>
       <c r="F324" s="5" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="G324" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="325" spans="1:7">
       <c r="A325" s="4" t="s">
         <v>1316</v>
       </c>
       <c r="B325" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C325" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D325" s="5"/>
       <c r="E325" s="5" t="s">
-        <v>478</v>
+        <v>476</v>
       </c>
       <c r="F325" s="5" t="s">
-        <v>498</v>
+        <v>587</v>
       </c>
       <c r="G325" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="326" spans="1:7">
       <c r="A326" s="4" t="s">
         <v>1317</v>
       </c>
       <c r="B326" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C326" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D326" s="5"/>
       <c r="E326" s="5" t="s">
         <v>475</v>
       </c>
       <c r="F326" s="5" t="s">
-        <v>598</v>
+        <v>586</v>
       </c>
       <c r="G326" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="327" spans="1:7">
       <c r="A327" s="4" t="s">
         <v>1318</v>
       </c>
       <c r="B327" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C327" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D327" s="5"/>
       <c r="E327" s="5" t="s">
-        <v>484</v>
+        <v>483</v>
       </c>
       <c r="F327" s="5" t="s">
-        <v>525</v>
+        <v>555</v>
       </c>
       <c r="G327" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="328" spans="1:7">
       <c r="A328" s="4" t="s">
         <v>1319</v>
       </c>
       <c r="B328" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C328" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D328" s="5"/>
       <c r="E328" s="5" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="F328" s="5" t="s">
-        <v>498</v>
+        <v>519</v>
       </c>
       <c r="G328" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="329" spans="1:7">
       <c r="A329" s="4" t="s">
         <v>1320</v>
       </c>
       <c r="B329" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C329" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D329" s="5"/>
       <c r="E329" s="5" t="s">
-        <v>483</v>
+        <v>485</v>
       </c>
       <c r="F329" s="5" t="s">
-        <v>557</v>
+        <v>548</v>
       </c>
       <c r="G329" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="330" spans="1:7">
       <c r="A330" s="4" t="s">
         <v>1321</v>
       </c>
       <c r="B330" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C330" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D330" s="5"/>
       <c r="E330" s="5" t="s">
-        <v>480</v>
+        <v>477</v>
       </c>
       <c r="F330" s="5" t="s">
-        <v>506</v>
+        <v>514</v>
       </c>
       <c r="G330" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="331" spans="1:7">
       <c r="A331" s="4" t="s">
         <v>1322</v>
       </c>
       <c r="B331" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C331" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D331" s="5"/>
       <c r="E331" s="5" t="s">
-        <v>478</v>
+        <v>477</v>
       </c>
       <c r="F331" s="5" t="s">
-        <v>514</v>
+        <v>536</v>
       </c>
       <c r="G331" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="332" spans="1:7">
       <c r="A332" s="4" t="s">
         <v>1323</v>
       </c>
       <c r="B332" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C332" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D332" s="5"/>
       <c r="E332" s="5" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="F332" s="5" t="s">
-        <v>533</v>
+        <v>552</v>
       </c>
       <c r="G332" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="333" spans="1:7">
       <c r="A333" s="4" t="s">
         <v>1324</v>
       </c>
       <c r="B333" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C333" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D333" s="5"/>
       <c r="E333" s="5" t="s">
-        <v>477</v>
+        <v>476</v>
       </c>
       <c r="F333" s="5" t="s">
-        <v>503</v>
+        <v>517</v>
       </c>
       <c r="G333" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="334" spans="1:7">
       <c r="A334" s="4" t="s">
         <v>1325</v>
       </c>
       <c r="B334" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C334" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D334" s="5"/>
       <c r="E334" s="5" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="F334" s="5" t="s">
-        <v>515</v>
+        <v>593</v>
       </c>
       <c r="G334" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="335" spans="1:7">
       <c r="A335" s="4" t="s">
         <v>1326</v>
       </c>
       <c r="B335" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C335" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D335" s="5"/>
       <c r="E335" s="5" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="F335" s="5" t="s">
-        <v>595</v>
+        <v>591</v>
       </c>
       <c r="G335" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="336" spans="1:7">
       <c r="A336" s="4" t="s">
         <v>1327</v>
       </c>
       <c r="B336" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C336" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D336" s="5"/>
       <c r="E336" s="5" t="s">
-        <v>489</v>
+        <v>475</v>
       </c>
       <c r="F336" s="5" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="G336" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="337" spans="1:7">
       <c r="A337" s="4" t="s">
         <v>1328</v>
       </c>
       <c r="B337" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C337" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D337" s="5"/>
       <c r="E337" s="5" t="s">
         <v>475</v>
       </c>
       <c r="F337" s="5" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="G337" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="338" spans="1:7">
       <c r="A338" s="4" t="s">
         <v>1329</v>
       </c>
       <c r="B338" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C338" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D338" s="5"/>
       <c r="E338" s="5" t="s">
-        <v>485</v>
+        <v>480</v>
       </c>
       <c r="F338" s="5" t="s">
-        <v>518</v>
+        <v>508</v>
       </c>
       <c r="G338" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="339" spans="1:7">
       <c r="A339" s="4" t="s">
         <v>1330</v>
       </c>
       <c r="B339" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C339" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D339" s="5"/>
       <c r="E339" s="5" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="F339" s="5" t="s">
-        <v>586</v>
+        <v>528</v>
       </c>
       <c r="G339" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="340" spans="1:7">
       <c r="A340" s="4" t="s">
         <v>1331</v>
       </c>
       <c r="B340" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C340" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D340" s="5"/>
       <c r="E340" s="5" t="s">
-        <v>496</v>
+        <v>486</v>
       </c>
       <c r="F340" s="5" t="s">
-        <v>589</v>
+        <v>540</v>
       </c>
       <c r="G340" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="341" spans="1:7">
       <c r="A341" s="4" t="s">
         <v>1332</v>
       </c>
       <c r="B341" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C341" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D341" s="5"/>
       <c r="E341" s="5" t="s">
-        <v>475</v>
+        <v>493</v>
       </c>
       <c r="F341" s="5" t="s">
-        <v>524</v>
+        <v>543</v>
       </c>
       <c r="G341" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="342" spans="1:7">
       <c r="A342" s="4" t="s">
         <v>1333</v>
       </c>
       <c r="B342" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C342" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D342" s="5"/>
       <c r="E342" s="5" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="F342" s="5" t="s">
-        <v>522</v>
+        <v>563</v>
       </c>
       <c r="G342" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="343" spans="1:7">
       <c r="A343" s="4" t="s">
         <v>1334</v>
       </c>
       <c r="B343" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C343" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D343" s="5"/>
       <c r="E343" s="5" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="F343" s="5" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
       <c r="G343" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="344" spans="1:7">
       <c r="A344" s="4" t="s">
         <v>1335</v>
       </c>
       <c r="B344" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C344" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D344" s="5"/>
       <c r="E344" s="5" t="s">
         <v>475</v>
       </c>
       <c r="F344" s="5" t="s">
-        <v>520</v>
+        <v>524</v>
       </c>
       <c r="G344" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="345" spans="1:7">
       <c r="A345" s="4" t="s">
         <v>1336</v>
       </c>
       <c r="B345" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C345" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D345" s="5"/>
       <c r="E345" s="5" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="F345" s="5" t="s">
-        <v>576</v>
+        <v>514</v>
       </c>
       <c r="G345" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="346" spans="1:7">
       <c r="A346" s="4" t="s">
         <v>1337</v>
       </c>
       <c r="B346" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C346" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D346" s="5"/>
       <c r="E346" s="5" t="s">
-        <v>489</v>
+        <v>475</v>
       </c>
       <c r="F346" s="5" t="s">
-        <v>569</v>
+        <v>505</v>
       </c>
       <c r="G346" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="347" spans="1:7">
       <c r="A347" s="4" t="s">
         <v>1338</v>
       </c>
       <c r="B347" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C347" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D347" s="5"/>
       <c r="E347" s="5" t="s">
-        <v>476</v>
+        <v>475</v>
       </c>
       <c r="F347" s="5" t="s">
-        <v>599</v>
+        <v>513</v>
       </c>
       <c r="G347" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="348" spans="1:7">
       <c r="A348" s="4" t="s">
         <v>1339</v>
       </c>
       <c r="B348" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C348" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D348" s="5"/>
       <c r="E348" s="5" t="s">
-        <v>485</v>
+        <v>479</v>
       </c>
       <c r="F348" s="5" t="s">
-        <v>600</v>
+        <v>548</v>
       </c>
       <c r="G348" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="349" spans="1:7">
       <c r="A349" s="4" t="s">
         <v>1340</v>
       </c>
       <c r="B349" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C349" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D349" s="5"/>
       <c r="E349" s="5" t="s">
-        <v>492</v>
+        <v>485</v>
       </c>
       <c r="F349" s="5" t="s">
-        <v>534</v>
+        <v>500</v>
       </c>
       <c r="G349" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="350" spans="1:7">
       <c r="A350" s="4" t="s">
         <v>1341</v>
       </c>
       <c r="B350" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C350" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D350" s="5"/>
       <c r="E350" s="5" t="s">
-        <v>489</v>
+        <v>475</v>
       </c>
       <c r="F350" s="5" t="s">
-        <v>563</v>
+        <v>593</v>
       </c>
       <c r="G350" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="351" spans="1:7">
       <c r="A351" s="4" t="s">
         <v>1342</v>
       </c>
       <c r="B351" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C351" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D351" s="5"/>
       <c r="E351" s="5" t="s">
-        <v>486</v>
+        <v>475</v>
       </c>
       <c r="F351" s="5" t="s">
-        <v>564</v>
+        <v>511</v>
       </c>
       <c r="G351" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="352" spans="1:7">
       <c r="A352" s="4" t="s">
         <v>1343</v>
       </c>
       <c r="B352" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C352" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D352" s="5"/>
       <c r="E352" s="5" t="s">
-        <v>482</v>
+        <v>477</v>
       </c>
       <c r="F352" s="5" t="s">
-        <v>577</v>
+        <v>505</v>
       </c>
       <c r="G352" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="353" spans="1:7">
       <c r="A353" s="4" t="s">
         <v>1344</v>
       </c>
       <c r="B353" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C353" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D353" s="5"/>
       <c r="E353" s="5" t="s">
-        <v>497</v>
+        <v>475</v>
       </c>
       <c r="F353" s="5" t="s">
-        <v>503</v>
+        <v>548</v>
       </c>
       <c r="G353" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="354" spans="1:7">
       <c r="A354" s="4" t="s">
         <v>1345</v>
       </c>
       <c r="B354" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C354" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D354" s="5"/>
       <c r="E354" s="5" t="s">
-        <v>482</v>
+        <v>475</v>
       </c>
       <c r="F354" s="5" t="s">
-        <v>568</v>
+        <v>541</v>
       </c>
       <c r="G354" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="355" spans="1:7">
       <c r="A355" s="4" t="s">
         <v>1346</v>
       </c>
       <c r="B355" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C355" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D355" s="5"/>
       <c r="E355" s="5" t="s">
-        <v>483</v>
+        <v>475</v>
       </c>
       <c r="F355" s="5" t="s">
-        <v>577</v>
+        <v>555</v>
       </c>
       <c r="G355" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="356" spans="1:7">
       <c r="A356" s="4" t="s">
         <v>1347</v>
       </c>
       <c r="B356" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C356" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D356" s="5"/>
       <c r="E356" s="5" t="s">
-        <v>478</v>
+        <v>475</v>
       </c>
       <c r="F356" s="5" t="s">
-        <v>511</v>
+        <v>514</v>
       </c>
       <c r="G356" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="357" spans="1:7">
       <c r="A357" s="4" t="s">
         <v>1348</v>
       </c>
       <c r="B357" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C357" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D357" s="5"/>
       <c r="E357" s="5" t="s">
-        <v>485</v>
+        <v>476</v>
       </c>
       <c r="F357" s="5" t="s">
-        <v>527</v>
+        <v>560</v>
       </c>
       <c r="G357" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="358" spans="1:7">
       <c r="A358" s="4" t="s">
         <v>1349</v>
       </c>
       <c r="B358" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C358" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D358" s="5"/>
       <c r="E358" s="5" t="s">
-        <v>478</v>
+        <v>475</v>
       </c>
       <c r="F358" s="5" t="s">
-        <v>551</v>
+        <v>555</v>
       </c>
       <c r="G358" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="359" spans="1:7">
       <c r="A359" s="4" t="s">
         <v>1350</v>
       </c>
       <c r="B359" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C359" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D359" s="5"/>
       <c r="E359" s="5" t="s">
-        <v>485</v>
+        <v>489</v>
       </c>
       <c r="F359" s="5" t="s">
-        <v>564</v>
+        <v>520</v>
       </c>
       <c r="G359" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="360" spans="1:7">
       <c r="A360" s="4" t="s">
         <v>1351</v>
       </c>
       <c r="B360" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C360" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D360" s="5"/>
       <c r="E360" s="5" t="s">
-        <v>485</v>
+        <v>476</v>
       </c>
       <c r="F360" s="5" t="s">
-        <v>541</v>
+        <v>546</v>
       </c>
       <c r="G360" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="361" spans="1:7">
       <c r="A361" s="4" t="s">
         <v>1352</v>
       </c>
       <c r="B361" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C361" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D361" s="5"/>
       <c r="E361" s="5" t="s">
-        <v>493</v>
+        <v>480</v>
       </c>
       <c r="F361" s="5" t="s">
-        <v>542</v>
+        <v>540</v>
       </c>
       <c r="G361" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="362" spans="1:7">
       <c r="A362" s="4" t="s">
         <v>1353</v>
       </c>
       <c r="B362" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C362" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D362" s="5"/>
       <c r="E362" s="5" t="s">
-        <v>481</v>
+        <v>476</v>
       </c>
       <c r="F362" s="5" t="s">
-        <v>504</v>
+        <v>580</v>
       </c>
       <c r="G362" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="363" spans="1:7">
       <c r="A363" s="4" t="s">
         <v>1354</v>
       </c>
       <c r="B363" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C363" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D363" s="5"/>
       <c r="E363" s="5" t="s">
-        <v>482</v>
+        <v>477</v>
       </c>
       <c r="F363" s="5" t="s">
-        <v>543</v>
+        <v>579</v>
       </c>
       <c r="G363" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="364" spans="1:7">
       <c r="A364" s="4" t="s">
         <v>1355</v>
       </c>
       <c r="B364" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C364" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D364" s="5"/>
       <c r="E364" s="5" t="s">
-        <v>482</v>
+        <v>475</v>
       </c>
       <c r="F364" s="5" t="s">
-        <v>514</v>
+        <v>543</v>
       </c>
       <c r="G364" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="365" spans="1:7">
       <c r="A365" s="4" t="s">
         <v>1356</v>
       </c>
       <c r="B365" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C365" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D365" s="5"/>
       <c r="E365" s="5" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F365" s="5" t="s">
-        <v>503</v>
+        <v>518</v>
       </c>
       <c r="G365" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="366" spans="1:7">
       <c r="A366" s="4" t="s">
         <v>1357</v>
       </c>
       <c r="B366" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C366" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D366" s="5"/>
       <c r="E366" s="5" t="s">
-        <v>482</v>
+        <v>476</v>
       </c>
       <c r="F366" s="5" t="s">
-        <v>508</v>
+        <v>583</v>
       </c>
       <c r="G366" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="367" spans="1:7">
       <c r="A367" s="4" t="s">
         <v>1358</v>
       </c>
       <c r="B367" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C367" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D367" s="5"/>
       <c r="E367" s="5" t="s">
-        <v>476</v>
+        <v>496</v>
       </c>
       <c r="F367" s="5" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="G367" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="368" spans="1:7">
       <c r="A368" s="4" t="s">
         <v>1359</v>
       </c>
       <c r="B368" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C368" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D368" s="5"/>
       <c r="E368" s="5" t="s">
-        <v>485</v>
+        <v>475</v>
       </c>
       <c r="F368" s="5" t="s">
-        <v>514</v>
+        <v>524</v>
       </c>
       <c r="G368" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="369" spans="1:7">
       <c r="A369" s="4" t="s">
         <v>1360</v>
       </c>
       <c r="B369" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C369" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D369" s="5"/>
       <c r="E369" s="5" t="s">
-        <v>485</v>
+        <v>481</v>
       </c>
       <c r="F369" s="5" t="s">
-        <v>505</v>
+        <v>522</v>
       </c>
       <c r="G369" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="370" spans="1:7">
       <c r="A370" s="4" t="s">
         <v>1361</v>
       </c>
       <c r="B370" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C370" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D370" s="5"/>
       <c r="E370" s="5" t="s">
-        <v>482</v>
+        <v>477</v>
       </c>
       <c r="F370" s="5" t="s">
-        <v>514</v>
+        <v>533</v>
       </c>
       <c r="G370" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="371" spans="1:7">
       <c r="A371" s="4" t="s">
         <v>1362</v>
       </c>
       <c r="B371" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C371" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D371" s="5"/>
       <c r="E371" s="5" t="s">
-        <v>483</v>
+        <v>475</v>
       </c>
       <c r="F371" s="5" t="s">
-        <v>508</v>
+        <v>520</v>
       </c>
       <c r="G371" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="372" spans="1:7">
       <c r="A372" s="4" t="s">
         <v>1363</v>
       </c>
       <c r="B372" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C372" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D372" s="5"/>
       <c r="E372" s="5" t="s">
-        <v>477</v>
+        <v>479</v>
       </c>
       <c r="F372" s="5" t="s">
-        <v>506</v>
+        <v>577</v>
       </c>
       <c r="G372" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="373" spans="1:7">
       <c r="A373" s="4" t="s">
         <v>1364</v>
       </c>
       <c r="B373" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C373" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D373" s="5"/>
       <c r="E373" s="5" t="s">
-        <v>484</v>
+        <v>489</v>
       </c>
       <c r="F373" s="5" t="s">
-        <v>534</v>
+        <v>570</v>
       </c>
       <c r="G373" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="374" spans="1:7">
       <c r="A374" s="4" t="s">
         <v>1365</v>
       </c>
       <c r="B374" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C374" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D374" s="5"/>
       <c r="E374" s="5" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="F374" s="5" t="s">
-        <v>520</v>
+        <v>601</v>
       </c>
       <c r="G374" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="375" spans="1:7">
       <c r="A375" s="4" t="s">
         <v>1366</v>
       </c>
       <c r="B375" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C375" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D375" s="5"/>
       <c r="E375" s="5" t="s">
-        <v>484</v>
+        <v>475</v>
       </c>
       <c r="F375" s="5" t="s">
-        <v>565</v>
+        <v>503</v>
       </c>
       <c r="G375" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="376" spans="1:7">
       <c r="A376" s="4" t="s">
         <v>1367</v>
       </c>
       <c r="B376" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C376" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D376" s="5"/>
       <c r="E376" s="5" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="F376" s="5" t="s">
-        <v>597</v>
+        <v>511</v>
       </c>
       <c r="G376" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="377" spans="1:7">
       <c r="A377" s="4" t="s">
         <v>1368</v>
       </c>
       <c r="B377" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C377" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D377" s="5"/>
       <c r="E377" s="5" t="s">
-        <v>475</v>
+        <v>485</v>
       </c>
       <c r="F377" s="5" t="s">
-        <v>601</v>
+        <v>514</v>
       </c>
       <c r="G377" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="378" spans="1:7">
       <c r="A378" s="4" t="s">
         <v>1369</v>
       </c>
       <c r="B378" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C378" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D378" s="5"/>
       <c r="E378" s="5" t="s">
-        <v>475</v>
+        <v>485</v>
       </c>
       <c r="F378" s="5" t="s">
-        <v>542</v>
+        <v>505</v>
       </c>
       <c r="G378" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="379" spans="1:7">
       <c r="A379" s="4" t="s">
         <v>1370</v>
       </c>
       <c r="B379" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C379" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D379" s="5"/>
       <c r="E379" s="5" t="s">
-        <v>480</v>
+        <v>482</v>
       </c>
       <c r="F379" s="5" t="s">
-        <v>519</v>
+        <v>514</v>
       </c>
       <c r="G379" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="380" spans="1:7">
       <c r="A380" s="4" t="s">
         <v>1371</v>
       </c>
       <c r="B380" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C380" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D380" s="5"/>
       <c r="E380" s="5" t="s">
-        <v>475</v>
+        <v>483</v>
       </c>
       <c r="F380" s="5" t="s">
-        <v>505</v>
+        <v>508</v>
       </c>
       <c r="G380" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="381" spans="1:7">
       <c r="A381" s="4" t="s">
         <v>1372</v>
       </c>
       <c r="B381" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C381" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D381" s="5"/>
       <c r="E381" s="5" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="F381" s="5" t="s">
-        <v>534</v>
+        <v>506</v>
       </c>
       <c r="G381" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="382" spans="1:7">
       <c r="A382" s="4" t="s">
         <v>1373</v>
       </c>
       <c r="B382" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C382" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D382" s="5"/>
       <c r="E382" s="5" t="s">
-        <v>476</v>
+        <v>484</v>
       </c>
       <c r="F382" s="5" t="s">
-        <v>557</v>
+        <v>534</v>
       </c>
       <c r="G382" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="383" spans="1:7">
       <c r="A383" s="4" t="s">
         <v>1374</v>
       </c>
       <c r="B383" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C383" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D383" s="5"/>
       <c r="E383" s="5" t="s">
-        <v>480</v>
+        <v>475</v>
       </c>
       <c r="F383" s="5" t="s">
-        <v>602</v>
+        <v>520</v>
       </c>
       <c r="G383" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="384" spans="1:7">
       <c r="A384" s="4" t="s">
         <v>1375</v>
       </c>
       <c r="B384" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C384" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D384" s="5"/>
       <c r="E384" s="5" t="s">
-        <v>475</v>
+        <v>484</v>
       </c>
       <c r="F384" s="5" t="s">
-        <v>548</v>
+        <v>566</v>
       </c>
       <c r="G384" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="385" spans="1:7">
       <c r="A385" s="4" t="s">
         <v>1376</v>
       </c>
       <c r="B385" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C385" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D385" s="5"/>
       <c r="E385" s="5" t="s">
         <v>475</v>
       </c>
       <c r="F385" s="5" t="s">
-        <v>511</v>
+        <v>595</v>
       </c>
       <c r="G385" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="386" spans="1:7">
       <c r="A386" s="4" t="s">
         <v>1377</v>
       </c>
       <c r="B386" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C386" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D386" s="5"/>
       <c r="E386" s="5" t="s">
-        <v>492</v>
+        <v>475</v>
       </c>
       <c r="F386" s="5" t="s">
-        <v>551</v>
+        <v>602</v>
       </c>
       <c r="G386" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="387" spans="1:7">
       <c r="A387" s="4" t="s">
         <v>1378</v>
       </c>
       <c r="B387" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C387" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D387" s="5"/>
       <c r="E387" s="5" t="s">
-        <v>480</v>
+        <v>475</v>
       </c>
       <c r="F387" s="5" t="s">
-        <v>565</v>
+        <v>542</v>
       </c>
       <c r="G387" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="388" spans="1:7">
       <c r="A388" s="4" t="s">
         <v>1379</v>
       </c>
       <c r="B388" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C388" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D388" s="5"/>
       <c r="E388" s="5" t="s">
-        <v>475</v>
+        <v>480</v>
       </c>
       <c r="F388" s="5" t="s">
-        <v>568</v>
+        <v>519</v>
       </c>
       <c r="G388" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="389" spans="1:7">
       <c r="A389" s="4" t="s">
         <v>1380</v>
       </c>
       <c r="B389" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C389" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D389" s="5"/>
       <c r="E389" s="5" t="s">
         <v>475</v>
       </c>
       <c r="F389" s="5" t="s">
-        <v>554</v>
+        <v>505</v>
       </c>
       <c r="G389" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="390" spans="1:7">
       <c r="A390" s="4" t="s">
         <v>1381</v>
       </c>
       <c r="B390" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C390" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D390" s="5"/>
       <c r="E390" s="5" t="s">
-        <v>489</v>
+        <v>476</v>
       </c>
       <c r="F390" s="5" t="s">
-        <v>505</v>
+        <v>534</v>
       </c>
       <c r="G390" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="391" spans="1:7">
       <c r="A391" s="4" t="s">
         <v>1382</v>
       </c>
       <c r="B391" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C391" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D391" s="5"/>
       <c r="E391" s="5" t="s">
-        <v>489</v>
+        <v>476</v>
       </c>
       <c r="F391" s="5" t="s">
-        <v>542</v>
+        <v>558</v>
       </c>
       <c r="G391" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="392" spans="1:7">
       <c r="A392" s="4" t="s">
         <v>1383</v>
       </c>
       <c r="B392" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C392" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D392" s="5"/>
       <c r="E392" s="5" t="s">
-        <v>475</v>
+        <v>480</v>
       </c>
       <c r="F392" s="5" t="s">
-        <v>577</v>
+        <v>603</v>
       </c>
       <c r="G392" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="393" spans="1:7">
       <c r="A393" s="4" t="s">
         <v>1384</v>
       </c>
       <c r="B393" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C393" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D393" s="5"/>
       <c r="E393" s="5" t="s">
         <v>475</v>
       </c>
       <c r="F393" s="5" t="s">
-        <v>542</v>
+        <v>549</v>
       </c>
       <c r="G393" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="394" spans="1:7">
       <c r="A394" s="4" t="s">
         <v>1385</v>
       </c>
       <c r="B394" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C394" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D394" s="5"/>
       <c r="E394" s="5" t="s">
-        <v>483</v>
+        <v>475</v>
       </c>
       <c r="F394" s="5" t="s">
-        <v>598</v>
+        <v>511</v>
       </c>
       <c r="G394" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="395" spans="1:7">
       <c r="A395" s="4" t="s">
         <v>1386</v>
       </c>
       <c r="B395" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C395" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D395" s="5"/>
       <c r="E395" s="5" t="s">
-        <v>475</v>
+        <v>492</v>
       </c>
       <c r="F395" s="5" t="s">
-        <v>568</v>
+        <v>552</v>
       </c>
       <c r="G395" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="396" spans="1:7">
       <c r="A396" s="4" t="s">
         <v>1387</v>
       </c>
       <c r="B396" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C396" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D396" s="5"/>
       <c r="E396" s="5" t="s">
-        <v>475</v>
+        <v>480</v>
       </c>
       <c r="F396" s="5" t="s">
-        <v>511</v>
+        <v>566</v>
       </c>
       <c r="G396" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="397" spans="1:7">
       <c r="A397" s="4" t="s">
         <v>1388</v>
       </c>
       <c r="B397" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C397" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D397" s="5"/>
       <c r="E397" s="5" t="s">
-        <v>489</v>
+        <v>475</v>
       </c>
       <c r="F397" s="5" t="s">
-        <v>508</v>
+        <v>569</v>
       </c>
       <c r="G397" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="398" spans="1:7">
       <c r="A398" s="4" t="s">
         <v>1389</v>
       </c>
       <c r="B398" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C398" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D398" s="5"/>
       <c r="E398" s="5" t="s">
-        <v>489</v>
+        <v>475</v>
       </c>
       <c r="F398" s="5" t="s">
-        <v>587</v>
+        <v>555</v>
       </c>
       <c r="G398" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="399" spans="1:7">
       <c r="A399" s="4" t="s">
         <v>1390</v>
       </c>
       <c r="B399" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C399" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D399" s="5"/>
       <c r="E399" s="5" t="s">
-        <v>479</v>
+        <v>489</v>
       </c>
       <c r="F399" s="5" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="G399" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="400" spans="1:7">
       <c r="A400" s="4" t="s">
         <v>1391</v>
       </c>
       <c r="B400" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C400" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D400" s="5"/>
       <c r="E400" s="5" t="s">
-        <v>475</v>
+        <v>489</v>
       </c>
       <c r="F400" s="5" t="s">
-        <v>545</v>
+        <v>542</v>
       </c>
       <c r="G400" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="401" spans="1:7">
       <c r="A401" s="4" t="s">
         <v>1392</v>
       </c>
       <c r="B401" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C401" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D401" s="5"/>
       <c r="E401" s="5" t="s">
         <v>475</v>
       </c>
       <c r="F401" s="5" t="s">
-        <v>501</v>
+        <v>578</v>
       </c>
       <c r="G401" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="402" spans="1:7">
       <c r="A402" s="4" t="s">
         <v>1393</v>
       </c>
       <c r="B402" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C402" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D402" s="5"/>
       <c r="E402" s="5" t="s">
         <v>475</v>
       </c>
       <c r="F402" s="5" t="s">
-        <v>599</v>
+        <v>542</v>
       </c>
       <c r="G402" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="403" spans="1:7">
       <c r="A403" s="4" t="s">
         <v>1394</v>
       </c>
       <c r="B403" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C403" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D403" s="5"/>
       <c r="E403" s="5" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F403" s="5" t="s">
-        <v>539</v>
+        <v>597</v>
       </c>
       <c r="G403" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="404" spans="1:7">
       <c r="A404" s="4" t="s">
         <v>1395</v>
       </c>
       <c r="B404" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C404" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D404" s="5"/>
       <c r="E404" s="5" t="s">
-        <v>496</v>
+        <v>475</v>
       </c>
       <c r="F404" s="5" t="s">
-        <v>503</v>
+        <v>569</v>
       </c>
       <c r="G404" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="405" spans="1:7">
       <c r="A405" s="4" t="s">
         <v>1396</v>
       </c>
       <c r="B405" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C405" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D405" s="5"/>
       <c r="E405" s="5" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="F405" s="5" t="s">
-        <v>603</v>
+        <v>511</v>
       </c>
       <c r="G405" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="406" spans="1:7">
       <c r="A406" s="4" t="s">
         <v>1397</v>
       </c>
       <c r="B406" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C406" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D406" s="5"/>
       <c r="E406" s="5" t="s">
-        <v>475</v>
+        <v>489</v>
       </c>
       <c r="F406" s="5" t="s">
-        <v>579</v>
+        <v>508</v>
       </c>
       <c r="G406" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="407" spans="1:7">
       <c r="A407" s="4" t="s">
         <v>1398</v>
       </c>
       <c r="B407" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C407" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D407" s="5"/>
       <c r="E407" s="5" t="s">
-        <v>475</v>
+        <v>489</v>
       </c>
       <c r="F407" s="5" t="s">
-        <v>534</v>
+        <v>584</v>
       </c>
       <c r="G407" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="408" spans="1:7">
       <c r="A408" s="4" t="s">
         <v>1399</v>
       </c>
       <c r="B408" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C408" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D408" s="5"/>
       <c r="E408" s="5" t="s">
-        <v>481</v>
+        <v>479</v>
       </c>
       <c r="F408" s="5" t="s">
-        <v>509</v>
+        <v>503</v>
       </c>
       <c r="G408" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="409" spans="1:7">
       <c r="A409" s="4" t="s">
         <v>1400</v>
       </c>
       <c r="B409" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C409" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D409" s="5"/>
       <c r="E409" s="5" t="s">
-        <v>482</v>
+        <v>475</v>
       </c>
       <c r="F409" s="5" t="s">
-        <v>515</v>
+        <v>546</v>
       </c>
       <c r="G409" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="410" spans="1:7">
       <c r="A410" s="4" t="s">
         <v>1401</v>
       </c>
       <c r="B410" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C410" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D410" s="5"/>
       <c r="E410" s="5" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="F410" s="5" t="s">
-        <v>540</v>
+        <v>501</v>
       </c>
       <c r="G410" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="411" spans="1:7">
       <c r="A411" s="4" t="s">
         <v>1402</v>
       </c>
       <c r="B411" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C411" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D411" s="5"/>
       <c r="E411" s="5" t="s">
-        <v>498</v>
+        <v>475</v>
       </c>
       <c r="F411" s="5" t="s">
-        <v>596</v>
+        <v>601</v>
       </c>
       <c r="G411" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="412" spans="1:7">
       <c r="A412" s="4" t="s">
         <v>1403</v>
       </c>
       <c r="B412" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C412" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D412" s="5"/>
       <c r="E412" s="5" t="s">
-        <v>475</v>
+        <v>482</v>
       </c>
       <c r="F412" s="5" t="s">
-        <v>540</v>
+        <v>539</v>
       </c>
       <c r="G412" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="413" spans="1:7">
       <c r="A413" s="4" t="s">
         <v>1404</v>
       </c>
       <c r="B413" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C413" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D413" s="5"/>
       <c r="E413" s="5" t="s">
-        <v>499</v>
+        <v>496</v>
       </c>
       <c r="F413" s="5" t="s">
-        <v>589</v>
+        <v>503</v>
       </c>
       <c r="G413" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="414" spans="1:7">
       <c r="A414" s="4" t="s">
         <v>1405</v>
       </c>
       <c r="B414" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C414" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D414" s="5"/>
       <c r="E414" s="5" t="s">
-        <v>485</v>
+        <v>477</v>
       </c>
       <c r="F414" s="5" t="s">
-        <v>506</v>
+        <v>604</v>
       </c>
       <c r="G414" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="415" spans="1:7">
       <c r="A415" s="4" t="s">
         <v>1406</v>
       </c>
       <c r="B415" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C415" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D415" s="5"/>
       <c r="E415" s="5" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="F415" s="5" t="s">
-        <v>587</v>
+        <v>580</v>
       </c>
       <c r="G415" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="416" spans="1:7">
       <c r="A416" s="4" t="s">
         <v>1407</v>
       </c>
       <c r="B416" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C416" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D416" s="5"/>
       <c r="E416" s="5" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="F416" s="5" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
       <c r="G416" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="417" spans="1:7">
       <c r="A417" s="4" t="s">
         <v>1408</v>
       </c>
       <c r="B417" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C417" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D417" s="5"/>
       <c r="E417" s="5" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="F417" s="5" t="s">
-        <v>604</v>
+        <v>569</v>
       </c>
       <c r="G417" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="418" spans="1:7">
       <c r="A418" s="4" t="s">
         <v>1409</v>
       </c>
       <c r="B418" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C418" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D418" s="5"/>
       <c r="E418" s="5" t="s">
-        <v>482</v>
+        <v>475</v>
       </c>
       <c r="F418" s="5" t="s">
-        <v>519</v>
+        <v>553</v>
       </c>
       <c r="G418" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="419" spans="1:7">
       <c r="A419" s="4" t="s">
         <v>1410</v>
       </c>
       <c r="B419" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C419" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D419" s="5"/>
       <c r="E419" s="5" t="s">
-        <v>491</v>
+        <v>475</v>
       </c>
       <c r="F419" s="5" t="s">
-        <v>557</v>
+        <v>541</v>
       </c>
       <c r="G419" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="420" spans="1:7">
       <c r="A420" s="4" t="s">
         <v>1411</v>
       </c>
       <c r="B420" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C420" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D420" s="5"/>
       <c r="E420" s="5" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="F420" s="5" t="s">
-        <v>520</v>
+        <v>501</v>
       </c>
       <c r="G420" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="421" spans="1:7">
       <c r="A421" s="4" t="s">
         <v>1412</v>
       </c>
       <c r="B421" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C421" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D421" s="5"/>
       <c r="E421" s="5" t="s">
-        <v>498</v>
+        <v>477</v>
       </c>
       <c r="F421" s="5" t="s">
-        <v>594</v>
+        <v>581</v>
       </c>
       <c r="G421" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="422" spans="1:7">
       <c r="A422" s="4" t="s">
         <v>1413</v>
       </c>
       <c r="B422" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C422" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D422" s="5"/>
       <c r="E422" s="5" t="s">
-        <v>486</v>
+        <v>480</v>
       </c>
       <c r="F422" s="5" t="s">
-        <v>529</v>
+        <v>600</v>
       </c>
       <c r="G422" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="423" spans="1:7">
       <c r="A423" s="4" t="s">
         <v>1414</v>
       </c>
       <c r="B423" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C423" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D423" s="5"/>
       <c r="E423" s="5" t="s">
-        <v>475</v>
+        <v>477</v>
       </c>
       <c r="F423" s="5" t="s">
-        <v>591</v>
+        <v>541</v>
       </c>
       <c r="G423" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="424" spans="1:7">
       <c r="A424" s="4" t="s">
         <v>1415</v>
       </c>
       <c r="B424" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C424" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D424" s="5"/>
       <c r="E424" s="5" t="s">
-        <v>477</v>
+        <v>485</v>
       </c>
       <c r="F424" s="5" t="s">
-        <v>605</v>
+        <v>519</v>
       </c>
       <c r="G424" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="425" spans="1:7">
       <c r="A425" s="4" t="s">
         <v>1416</v>
       </c>
       <c r="B425" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C425" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D425" s="5"/>
       <c r="E425" s="5" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F425" s="5" t="s">
-        <v>543</v>
+        <v>575</v>
       </c>
       <c r="G425" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="426" spans="1:7">
       <c r="A426" s="4" t="s">
         <v>1417</v>
       </c>
       <c r="B426" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C426" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D426" s="5"/>
       <c r="E426" s="5" t="s">
-        <v>489</v>
+        <v>477</v>
       </c>
       <c r="F426" s="5" t="s">
-        <v>513</v>
+        <v>505</v>
       </c>
       <c r="G426" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="427" spans="1:7">
       <c r="A427" s="4" t="s">
         <v>1418</v>
       </c>
       <c r="B427" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C427" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D427" s="5"/>
       <c r="E427" s="5" t="s">
-        <v>476</v>
+        <v>489</v>
       </c>
       <c r="F427" s="5" t="s">
-        <v>564</v>
+        <v>514</v>
       </c>
       <c r="G427" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="428" spans="1:7">
       <c r="A428" s="4" t="s">
         <v>1419</v>
       </c>
       <c r="B428" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C428" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D428" s="5"/>
       <c r="E428" s="5" t="s">
-        <v>479</v>
+        <v>493</v>
       </c>
       <c r="F428" s="5" t="s">
-        <v>537</v>
+        <v>559</v>
       </c>
       <c r="G428" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="429" spans="1:7">
       <c r="A429" s="4" t="s">
         <v>1420</v>
       </c>
       <c r="B429" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C429" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D429" s="5"/>
       <c r="E429" s="5" t="s">
-        <v>475</v>
+        <v>477</v>
       </c>
       <c r="F429" s="5" t="s">
-        <v>525</v>
+        <v>503</v>
       </c>
       <c r="G429" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="430" spans="1:7">
       <c r="A430" s="4" t="s">
         <v>1421</v>
       </c>
       <c r="B430" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C430" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D430" s="5"/>
       <c r="E430" s="5" t="s">
-        <v>485</v>
+        <v>475</v>
       </c>
       <c r="F430" s="5" t="s">
-        <v>520</v>
+        <v>537</v>
       </c>
       <c r="G430" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="431" spans="1:7">
       <c r="A431" s="4" t="s">
         <v>1422</v>
       </c>
       <c r="B431" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C431" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D431" s="5"/>
       <c r="E431" s="5" t="s">
-        <v>482</v>
+        <v>480</v>
       </c>
       <c r="F431" s="5" t="s">
-        <v>520</v>
+        <v>555</v>
       </c>
       <c r="G431" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="432" spans="1:7">
       <c r="A432" s="4" t="s">
         <v>1423</v>
       </c>
       <c r="B432" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C432" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D432" s="5"/>
       <c r="E432" s="5" t="s">
         <v>475</v>
       </c>
       <c r="F432" s="5" t="s">
-        <v>533</v>
+        <v>542</v>
       </c>
       <c r="G432" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="433" spans="1:7">
       <c r="A433" s="4" t="s">
         <v>1424</v>
       </c>
       <c r="B433" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C433" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D433" s="5"/>
       <c r="E433" s="5" t="s">
-        <v>475</v>
+        <v>484</v>
       </c>
       <c r="F433" s="5" t="s">
-        <v>584</v>
+        <v>600</v>
       </c>
       <c r="G433" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="434" spans="1:7">
       <c r="A434" s="4" t="s">
         <v>1425</v>
       </c>
       <c r="B434" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C434" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D434" s="5"/>
       <c r="E434" s="5" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="F434" s="5" t="s">
-        <v>512</v>
+        <v>598</v>
       </c>
       <c r="G434" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="435" spans="1:7">
       <c r="A435" s="4" t="s">
         <v>1426</v>
       </c>
       <c r="B435" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C435" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D435" s="5"/>
       <c r="E435" s="5" t="s">
-        <v>483</v>
+        <v>477</v>
       </c>
       <c r="F435" s="5" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="G435" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="436" spans="1:7">
       <c r="A436" s="4" t="s">
         <v>1427</v>
       </c>
       <c r="B436" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C436" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D436" s="5"/>
       <c r="E436" s="5" t="s">
         <v>480</v>
       </c>
       <c r="F436" s="5" t="s">
-        <v>557</v>
+        <v>511</v>
       </c>
       <c r="G436" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="437" spans="1:7">
       <c r="A437" s="4" t="s">
         <v>1428</v>
       </c>
       <c r="B437" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C437" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D437" s="5"/>
       <c r="E437" s="5" t="s">
-        <v>486</v>
+        <v>475</v>
       </c>
       <c r="F437" s="5" t="s">
-        <v>540</v>
+        <v>542</v>
       </c>
       <c r="G437" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="438" spans="1:7">
       <c r="A438" s="4" t="s">
         <v>1429</v>
       </c>
       <c r="B438" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C438" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D438" s="5"/>
       <c r="E438" s="5" t="s">
-        <v>493</v>
+        <v>482</v>
       </c>
       <c r="F438" s="5" t="s">
-        <v>543</v>
+        <v>566</v>
       </c>
       <c r="G438" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="439" spans="1:7">
       <c r="A439" s="4" t="s">
         <v>1430</v>
       </c>
       <c r="B439" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C439" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D439" s="5"/>
       <c r="E439" s="5" t="s">
-        <v>482</v>
+        <v>475</v>
       </c>
       <c r="F439" s="5" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="G439" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="440" spans="1:7">
       <c r="A440" s="4" t="s">
         <v>1431</v>
       </c>
       <c r="B440" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C440" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D440" s="5"/>
       <c r="E440" s="5" t="s">
-        <v>475</v>
+        <v>482</v>
       </c>
       <c r="F440" s="5" t="s">
-        <v>537</v>
+        <v>550</v>
       </c>
       <c r="G440" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="441" spans="1:7">
       <c r="A441" s="4" t="s">
         <v>1432</v>
       </c>
       <c r="B441" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C441" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D441" s="5"/>
       <c r="E441" s="5" t="s">
         <v>475</v>
       </c>
       <c r="F441" s="5" t="s">
-        <v>524</v>
+        <v>591</v>
       </c>
       <c r="G441" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="442" spans="1:7">
       <c r="A442" s="4" t="s">
         <v>1433</v>
       </c>
       <c r="B442" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C442" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D442" s="5"/>
       <c r="E442" s="5" t="s">
-        <v>480</v>
+        <v>475</v>
       </c>
       <c r="F442" s="5" t="s">
-        <v>514</v>
+        <v>547</v>
       </c>
       <c r="G442" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="443" spans="1:7">
       <c r="A443" s="4" t="s">
         <v>1434</v>
       </c>
       <c r="B443" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C443" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D443" s="5"/>
       <c r="E443" s="5" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="F443" s="5" t="s">
-        <v>505</v>
+        <v>525</v>
       </c>
       <c r="G443" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="444" spans="1:7">
       <c r="A444" s="4" t="s">
         <v>1435</v>
       </c>
       <c r="B444" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C444" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D444" s="5"/>
       <c r="E444" s="5" t="s">
-        <v>475</v>
+        <v>477</v>
       </c>
       <c r="F444" s="5" t="s">
-        <v>513</v>
+        <v>503</v>
       </c>
       <c r="G444" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="445" spans="1:7">
       <c r="A445" s="4" t="s">
         <v>1436</v>
       </c>
       <c r="B445" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C445" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D445" s="5"/>
       <c r="E445" s="5" t="s">
-        <v>479</v>
+        <v>477</v>
       </c>
       <c r="F445" s="5" t="s">
-        <v>547</v>
+        <v>546</v>
       </c>
       <c r="G445" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="446" spans="1:7">
       <c r="A446" s="4" t="s">
         <v>1437</v>
       </c>
       <c r="B446" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C446" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D446" s="5"/>
       <c r="E446" s="5" t="s">
-        <v>485</v>
+        <v>482</v>
       </c>
       <c r="F446" s="5" t="s">
-        <v>500</v>
+        <v>579</v>
       </c>
       <c r="G446" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="447" spans="1:7">
       <c r="A447" s="4" t="s">
         <v>1438</v>
       </c>
       <c r="B447" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C447" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D447" s="5"/>
       <c r="E447" s="5" t="s">
-        <v>475</v>
+        <v>480</v>
       </c>
       <c r="F447" s="5" t="s">
-        <v>596</v>
+        <v>580</v>
       </c>
       <c r="G447" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="448" spans="1:7">
       <c r="A448" s="4" t="s">
         <v>1439</v>
       </c>
       <c r="B448" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C448" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D448" s="5"/>
       <c r="E448" s="5" t="s">
-        <v>475</v>
+        <v>491</v>
       </c>
       <c r="F448" s="5" t="s">
-        <v>511</v>
+        <v>525</v>
       </c>
       <c r="G448" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="449" spans="1:7">
       <c r="A449" s="4" t="s">
         <v>1440</v>
       </c>
       <c r="B449" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C449" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D449" s="5"/>
       <c r="E449" s="5" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F449" s="5" t="s">
-        <v>505</v>
+        <v>599</v>
       </c>
       <c r="G449" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="450" spans="1:7">
       <c r="A450" s="4" t="s">
         <v>1441</v>
       </c>
       <c r="B450" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C450" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D450" s="5"/>
       <c r="E450" s="5" t="s">
-        <v>475</v>
+        <v>496</v>
       </c>
       <c r="F450" s="5" t="s">
-        <v>547</v>
+        <v>575</v>
       </c>
       <c r="G450" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="451" spans="1:7">
       <c r="A451" s="4" t="s">
         <v>1442</v>
       </c>
       <c r="B451" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C451" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D451" s="5"/>
       <c r="E451" s="5" t="s">
         <v>475</v>
       </c>
       <c r="F451" s="5" t="s">
-        <v>541</v>
+        <v>599</v>
       </c>
       <c r="G451" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="452" spans="1:7">
       <c r="A452" s="4" t="s">
         <v>1443</v>
       </c>
       <c r="B452" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C452" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D452" s="5"/>
       <c r="E452" s="5" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="F452" s="5" t="s">
-        <v>554</v>
+        <v>562</v>
       </c>
       <c r="G452" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="453" spans="1:7">
       <c r="A453" s="4" t="s">
         <v>1444</v>
       </c>
       <c r="B453" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C453" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D453" s="5"/>
       <c r="E453" s="5" t="s">
-        <v>475</v>
+        <v>480</v>
       </c>
       <c r="F453" s="5" t="s">
-        <v>514</v>
+        <v>558</v>
       </c>
       <c r="G453" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="454" spans="1:7">
       <c r="A454" s="4" t="s">
         <v>1445</v>
       </c>
       <c r="B454" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C454" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D454" s="5"/>
       <c r="E454" s="5" t="s">
-        <v>476</v>
+        <v>485</v>
       </c>
       <c r="F454" s="5" t="s">
-        <v>559</v>
+        <v>605</v>
       </c>
       <c r="G454" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="455" spans="1:7">
       <c r="A455" s="4" t="s">
         <v>1446</v>
       </c>
       <c r="B455" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C455" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D455" s="5"/>
       <c r="E455" s="5" t="s">
-        <v>475</v>
+        <v>492</v>
       </c>
       <c r="F455" s="5" t="s">
-        <v>554</v>
+        <v>534</v>
       </c>
       <c r="G455" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="456" spans="1:7">
       <c r="A456" s="4" t="s">
         <v>1447</v>
       </c>
       <c r="B456" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C456" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D456" s="5"/>
       <c r="E456" s="5" t="s">
         <v>489</v>
       </c>
       <c r="F456" s="5" t="s">
-        <v>520</v>
+        <v>564</v>
       </c>
       <c r="G456" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="457" spans="1:7">
       <c r="A457" s="4" t="s">
         <v>1448</v>
       </c>
       <c r="B457" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C457" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D457" s="5"/>
       <c r="E457" s="5" t="s">
-        <v>476</v>
+        <v>486</v>
       </c>
       <c r="F457" s="5" t="s">
-        <v>545</v>
+        <v>565</v>
       </c>
       <c r="G457" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="458" spans="1:7">
       <c r="A458" s="4" t="s">
         <v>1449</v>
       </c>
       <c r="B458" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C458" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D458" s="5"/>
       <c r="E458" s="5" t="s">
-        <v>480</v>
+        <v>482</v>
       </c>
       <c r="F458" s="5" t="s">
-        <v>540</v>
+        <v>578</v>
       </c>
       <c r="G458" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="459" spans="1:7">
       <c r="A459" s="4" t="s">
         <v>1450</v>
       </c>
       <c r="B459" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C459" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D459" s="5"/>
       <c r="E459" s="5" t="s">
-        <v>476</v>
+        <v>499</v>
       </c>
       <c r="F459" s="5" t="s">
-        <v>579</v>
+        <v>503</v>
       </c>
       <c r="G459" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="460" spans="1:7">
       <c r="A460" s="4" t="s">
         <v>1451</v>
       </c>
       <c r="B460" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C460" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D460" s="5"/>
       <c r="E460" s="5" t="s">
-        <v>477</v>
+        <v>482</v>
       </c>
       <c r="F460" s="5" t="s">
-        <v>578</v>
+        <v>569</v>
       </c>
       <c r="G460" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="461" spans="1:7">
       <c r="A461" s="4" t="s">
         <v>1452</v>
       </c>
       <c r="B461" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C461" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D461" s="5"/>
       <c r="E461" s="5" t="s">
-        <v>475</v>
+        <v>483</v>
       </c>
       <c r="F461" s="5" t="s">
-        <v>503</v>
+        <v>578</v>
       </c>
       <c r="G461" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="462" spans="1:7">
       <c r="A462" s="4" t="s">
         <v>1453</v>
       </c>
       <c r="B462" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C462" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D462" s="5"/>
       <c r="E462" s="5" t="s">
-        <v>498</v>
+        <v>497</v>
       </c>
       <c r="F462" s="5" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
       <c r="G462" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="463" spans="1:7">
       <c r="A463" s="4" t="s">
         <v>1454</v>
       </c>
       <c r="B463" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C463" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D463" s="5"/>
       <c r="E463" s="5" t="s">
         <v>485</v>
       </c>
       <c r="F463" s="5" t="s">
         <v>536</v>
       </c>
       <c r="G463" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="464" spans="1:7">
       <c r="A464" s="4" t="s">
         <v>1455</v>
       </c>
       <c r="B464" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C464" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D464" s="5"/>
       <c r="E464" s="5" t="s">
         <v>489</v>
       </c>
       <c r="F464" s="5" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="G464" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="465" spans="1:7">
       <c r="A465" s="4" t="s">
         <v>1456</v>
       </c>
       <c r="B465" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C465" s="5" t="s">
         <v>474</v>
       </c>
       <c r="D465" s="5"/>
       <c r="E465" s="5" t="s">
         <v>489</v>
       </c>
       <c r="F465" s="5" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="G465" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="469" spans="1:7">
       <c r="A469" s="6" t="s">
         <v>994</v>
       </c>
       <c r="C469" s="6" t="s">
         <v>995</v>
       </c>
       <c r="E469" s="6" t="s">
         <v>996</v>
       </c>
       <c r="F469" s="6" t="s">
         <v>997</v>
       </c>
       <c r="G469" s="6" t="s">
         <v>998</v>
       </c>
     </row>
   </sheetData>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.7" right="0.7" top="1" bottom="0.75" header="0.2" footer="0.3"/>
@@ -36080,51 +36080,51 @@
       <c r="E33" s="5" t="s">
         <v>503</v>
       </c>
       <c r="F33" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G33" s="5">
         <v>50.68</v>
       </c>
       <c r="H33" s="5" t="s">
         <v>609</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B34" s="5"/>
       <c r="C34" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D34" s="5" t="s">
         <v>477</v>
       </c>
       <c r="E34" s="5" t="s">
-        <v>499</v>
+        <v>498</v>
       </c>
       <c r="F34" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G34" s="5">
         <v>29.52</v>
       </c>
       <c r="H34" s="5" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B35" s="5"/>
       <c r="C35" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D35" s="5" t="s">
         <v>476</v>
       </c>
       <c r="E35" s="5" t="s">
         <v>504</v>
       </c>
@@ -37637,9318 +37637,9318 @@
       <c r="D98" s="5" t="s">
         <v>481</v>
       </c>
       <c r="E98" s="5" t="s">
         <v>543</v>
       </c>
       <c r="F98" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G98" s="5">
         <v>48.8</v>
       </c>
       <c r="H98" s="5" t="s">
         <v>671</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" s="4" t="s">
         <v>87</v>
       </c>
       <c r="B99" s="5"/>
       <c r="C99" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D99" s="5" t="s">
-        <v>475</v>
+        <v>493</v>
       </c>
       <c r="E99" s="5" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F99" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G99" s="5">
-        <v>44.72</v>
+        <v>53.6</v>
       </c>
       <c r="H99" s="5" t="s">
         <v>672</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" s="4" t="s">
         <v>88</v>
       </c>
       <c r="B100" s="5"/>
       <c r="C100" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D100" s="5" t="s">
-        <v>477</v>
+        <v>481</v>
       </c>
       <c r="E100" s="5" t="s">
-        <v>545</v>
+        <v>504</v>
       </c>
       <c r="F100" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G100" s="5">
-        <v>68.45999999999999</v>
+        <v>32.58</v>
       </c>
       <c r="H100" s="5" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" s="4" t="s">
         <v>89</v>
       </c>
       <c r="B101" s="5"/>
       <c r="C101" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D101" s="5" t="s">
-        <v>486</v>
+        <v>482</v>
       </c>
       <c r="E101" s="5" t="s">
-        <v>522</v>
+        <v>543</v>
       </c>
       <c r="F101" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G101" s="5">
-        <v>60.68</v>
+        <v>50.6</v>
       </c>
       <c r="H101" s="5" t="s">
         <v>674</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" s="4" t="s">
         <v>90</v>
       </c>
       <c r="B102" s="5"/>
       <c r="C102" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D102" s="5" t="s">
-        <v>493</v>
+        <v>482</v>
       </c>
       <c r="E102" s="5" t="s">
-        <v>546</v>
+        <v>514</v>
       </c>
       <c r="F102" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G102" s="5">
-        <v>42.54</v>
+        <v>49.68</v>
       </c>
       <c r="H102" s="5" t="s">
         <v>675</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" s="4" t="s">
         <v>91</v>
       </c>
       <c r="B103" s="5"/>
       <c r="C103" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D103" s="5" t="s">
-        <v>480</v>
+        <v>482</v>
       </c>
       <c r="E103" s="5" t="s">
-        <v>547</v>
+        <v>503</v>
       </c>
       <c r="F103" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G103" s="5">
-        <v>57.52</v>
+        <v>49.36</v>
       </c>
       <c r="H103" s="5" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" s="4" t="s">
         <v>92</v>
       </c>
       <c r="B104" s="5"/>
       <c r="C104" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D104" s="5" t="s">
-        <v>478</v>
+        <v>482</v>
       </c>
       <c r="E104" s="5" t="s">
-        <v>548</v>
+        <v>508</v>
       </c>
       <c r="F104" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G104" s="5">
-        <v>68.58</v>
+        <v>50.68</v>
       </c>
       <c r="H104" s="5" t="s">
-        <v>677</v>
+        <v>609</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" s="4" t="s">
         <v>93</v>
       </c>
       <c r="B105" s="5"/>
       <c r="C105" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D105" s="5" t="s">
-        <v>480</v>
+        <v>476</v>
       </c>
       <c r="E105" s="5" t="s">
-        <v>540</v>
+        <v>544</v>
       </c>
       <c r="F105" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G105" s="5">
-        <v>55.48</v>
+        <v>28.24</v>
       </c>
       <c r="H105" s="5" t="s">
-        <v>678</v>
+        <v>677</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" s="4" t="s">
         <v>94</v>
       </c>
       <c r="B106" s="5"/>
       <c r="C106" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D106" s="5" t="s">
         <v>475</v>
       </c>
       <c r="E106" s="5" t="s">
-        <v>542</v>
+        <v>545</v>
       </c>
       <c r="F106" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G106" s="5">
-        <v>53.48</v>
+        <v>44.72</v>
       </c>
       <c r="H106" s="5" t="s">
-        <v>679</v>
+        <v>678</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" s="4" t="s">
         <v>95</v>
       </c>
       <c r="B107" s="5"/>
       <c r="C107" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D107" s="5" t="s">
         <v>477</v>
       </c>
       <c r="E107" s="5" t="s">
-        <v>549</v>
+        <v>546</v>
       </c>
       <c r="F107" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G107" s="5">
-        <v>47.98</v>
+        <v>68.45999999999999</v>
       </c>
       <c r="H107" s="5" t="s">
-        <v>680</v>
+        <v>679</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" s="4" t="s">
         <v>96</v>
       </c>
       <c r="B108" s="5"/>
       <c r="C108" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D108" s="5" t="s">
-        <v>475</v>
+        <v>486</v>
       </c>
       <c r="E108" s="5" t="s">
-        <v>550</v>
+        <v>522</v>
       </c>
       <c r="F108" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G108" s="5">
-        <v>35.16</v>
+        <v>60.68</v>
       </c>
       <c r="H108" s="5" t="s">
-        <v>681</v>
+        <v>680</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" s="4" t="s">
         <v>97</v>
       </c>
       <c r="B109" s="5"/>
       <c r="C109" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D109" s="5" t="s">
-        <v>477</v>
+        <v>493</v>
       </c>
       <c r="E109" s="5" t="s">
-        <v>503</v>
+        <v>547</v>
       </c>
       <c r="F109" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G109" s="5">
-        <v>50.24</v>
+        <v>42.54</v>
       </c>
       <c r="H109" s="5" t="s">
-        <v>682</v>
+        <v>681</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" s="4" t="s">
         <v>98</v>
       </c>
       <c r="B110" s="5"/>
       <c r="C110" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D110" s="5" t="s">
         <v>480</v>
       </c>
       <c r="E110" s="5" t="s">
-        <v>508</v>
+        <v>548</v>
       </c>
       <c r="F110" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G110" s="5">
-        <v>51.98</v>
+        <v>57.52</v>
       </c>
       <c r="H110" s="5" t="s">
-        <v>683</v>
+        <v>682</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" s="4" t="s">
         <v>99</v>
       </c>
       <c r="B111" s="5"/>
       <c r="C111" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D111" s="5" t="s">
-        <v>480</v>
+        <v>478</v>
       </c>
       <c r="E111" s="5" t="s">
-        <v>535</v>
+        <v>549</v>
       </c>
       <c r="F111" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G111" s="5">
-        <v>57.08</v>
+        <v>68.58</v>
       </c>
       <c r="H111" s="5" t="s">
-        <v>684</v>
+        <v>683</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" s="4" t="s">
         <v>100</v>
       </c>
       <c r="B112" s="5"/>
       <c r="C112" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D112" s="5" t="s">
         <v>480</v>
       </c>
       <c r="E112" s="5" t="s">
-        <v>511</v>
+        <v>540</v>
       </c>
       <c r="F112" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G112" s="5">
-        <v>49.02</v>
+        <v>55.48</v>
       </c>
       <c r="H112" s="5" t="s">
-        <v>685</v>
+        <v>684</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" s="4" t="s">
         <v>101</v>
       </c>
       <c r="B113" s="5"/>
       <c r="C113" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D113" s="5" t="s">
-        <v>476</v>
+        <v>475</v>
       </c>
       <c r="E113" s="5" t="s">
-        <v>515</v>
+        <v>542</v>
       </c>
       <c r="F113" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G113" s="5">
-        <v>58.96</v>
+        <v>53.48</v>
       </c>
       <c r="H113" s="5" t="s">
-        <v>686</v>
+        <v>685</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" s="4" t="s">
         <v>102</v>
       </c>
       <c r="B114" s="5"/>
       <c r="C114" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D114" s="5" t="s">
-        <v>480</v>
+        <v>477</v>
       </c>
       <c r="E114" s="5" t="s">
-        <v>516</v>
+        <v>550</v>
       </c>
       <c r="F114" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G114" s="5">
-        <v>76.78</v>
+        <v>47.98</v>
       </c>
       <c r="H114" s="5" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" s="4" t="s">
         <v>103</v>
       </c>
       <c r="B115" s="5"/>
       <c r="C115" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D115" s="5" t="s">
-        <v>480</v>
+        <v>475</v>
       </c>
       <c r="E115" s="5" t="s">
-        <v>537</v>
+        <v>551</v>
       </c>
       <c r="F115" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G115" s="5">
-        <v>53.68</v>
+        <v>35.16</v>
       </c>
       <c r="H115" s="5" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" s="4" t="s">
         <v>104</v>
       </c>
       <c r="B116" s="5"/>
       <c r="C116" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D116" s="5" t="s">
-        <v>480</v>
+        <v>477</v>
       </c>
       <c r="E116" s="5" t="s">
-        <v>525</v>
+        <v>503</v>
       </c>
       <c r="F116" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G116" s="5">
-        <v>49.48</v>
+        <v>50.24</v>
       </c>
       <c r="H116" s="5" t="s">
-        <v>689</v>
+        <v>688</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" s="4" t="s">
         <v>105</v>
       </c>
       <c r="B117" s="5"/>
       <c r="C117" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D117" s="5" t="s">
-        <v>475</v>
+        <v>480</v>
       </c>
       <c r="E117" s="5" t="s">
-        <v>514</v>
+        <v>508</v>
       </c>
       <c r="F117" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G117" s="5">
-        <v>50.62</v>
+        <v>51.98</v>
       </c>
       <c r="H117" s="5" t="s">
-        <v>690</v>
+        <v>689</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" s="4" t="s">
         <v>106</v>
       </c>
       <c r="B118" s="5"/>
       <c r="C118" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D118" s="5" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
       <c r="E118" s="5" t="s">
-        <v>508</v>
+        <v>535</v>
       </c>
       <c r="F118" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G118" s="5">
-        <v>51.68</v>
+        <v>57.08</v>
       </c>
       <c r="H118" s="5" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" s="4" t="s">
         <v>107</v>
       </c>
       <c r="B119" s="5"/>
       <c r="C119" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D119" s="5" t="s">
-        <v>486</v>
+        <v>480</v>
       </c>
       <c r="E119" s="5" t="s">
-        <v>528</v>
+        <v>511</v>
       </c>
       <c r="F119" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G119" s="5">
-        <v>61.78</v>
+        <v>49.02</v>
       </c>
       <c r="H119" s="5" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" s="4" t="s">
         <v>108</v>
       </c>
       <c r="B120" s="5"/>
       <c r="C120" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D120" s="5" t="s">
-        <v>477</v>
+        <v>476</v>
       </c>
       <c r="E120" s="5" t="s">
-        <v>518</v>
+        <v>515</v>
       </c>
       <c r="F120" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G120" s="5">
-        <v>66.68000000000001</v>
+        <v>58.96</v>
       </c>
       <c r="H120" s="5" t="s">
-        <v>693</v>
+        <v>692</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" s="4" t="s">
         <v>109</v>
       </c>
       <c r="B121" s="5"/>
       <c r="C121" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D121" s="5" t="s">
-        <v>475</v>
+        <v>480</v>
       </c>
       <c r="E121" s="5" t="s">
-        <v>506</v>
+        <v>516</v>
       </c>
       <c r="F121" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G121" s="5">
-        <v>66.3</v>
+        <v>76.78</v>
       </c>
       <c r="H121" s="5" t="s">
-        <v>694</v>
+        <v>693</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" s="4" t="s">
         <v>110</v>
       </c>
       <c r="B122" s="5"/>
       <c r="C122" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D122" s="5" t="s">
-        <v>475</v>
+        <v>480</v>
       </c>
       <c r="E122" s="5" t="s">
-        <v>534</v>
+        <v>537</v>
       </c>
       <c r="F122" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G122" s="5">
-        <v>63.96</v>
+        <v>53.68</v>
       </c>
       <c r="H122" s="5" t="s">
-        <v>695</v>
+        <v>694</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" s="4" t="s">
         <v>111</v>
       </c>
       <c r="B123" s="5"/>
       <c r="C123" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D123" s="5" t="s">
-        <v>475</v>
+        <v>480</v>
       </c>
       <c r="E123" s="5" t="s">
-        <v>503</v>
+        <v>525</v>
       </c>
       <c r="F123" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G123" s="5">
-        <v>49.26</v>
+        <v>49.48</v>
       </c>
       <c r="H123" s="5" t="s">
-        <v>696</v>
+        <v>695</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" s="4" t="s">
         <v>112</v>
       </c>
       <c r="B124" s="5"/>
       <c r="C124" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D124" s="5" t="s">
-        <v>479</v>
+        <v>475</v>
       </c>
       <c r="E124" s="5" t="s">
-        <v>505</v>
+        <v>514</v>
       </c>
       <c r="F124" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G124" s="5">
-        <v>53.68</v>
+        <v>50.62</v>
       </c>
       <c r="H124" s="5" t="s">
-        <v>688</v>
+        <v>696</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" s="4" t="s">
         <v>113</v>
       </c>
       <c r="B125" s="5"/>
       <c r="C125" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D125" s="5" t="s">
-        <v>475</v>
+        <v>477</v>
       </c>
       <c r="E125" s="5" t="s">
-        <v>551</v>
+        <v>508</v>
       </c>
       <c r="F125" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G125" s="5">
-        <v>45.28</v>
+        <v>51.68</v>
       </c>
       <c r="H125" s="5" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" s="4" t="s">
         <v>114</v>
       </c>
       <c r="B126" s="5"/>
       <c r="C126" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D126" s="5" t="s">
-        <v>475</v>
+        <v>486</v>
       </c>
       <c r="E126" s="5" t="s">
-        <v>552</v>
+        <v>528</v>
       </c>
       <c r="F126" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G126" s="5">
-        <v>19.42</v>
+        <v>61.78</v>
       </c>
       <c r="H126" s="5" t="s">
         <v>698</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" s="4" t="s">
         <v>115</v>
       </c>
       <c r="B127" s="5"/>
       <c r="C127" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D127" s="5" t="s">
-        <v>475</v>
+        <v>477</v>
       </c>
       <c r="E127" s="5" t="s">
-        <v>514</v>
+        <v>518</v>
       </c>
       <c r="F127" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G127" s="5">
-        <v>49.84</v>
+        <v>66.68000000000001</v>
       </c>
       <c r="H127" s="5" t="s">
         <v>699</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" s="4" t="s">
         <v>116</v>
       </c>
       <c r="B128" s="5"/>
       <c r="C128" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D128" s="5" t="s">
-        <v>486</v>
+        <v>475</v>
       </c>
       <c r="E128" s="5" t="s">
-        <v>553</v>
+        <v>506</v>
       </c>
       <c r="F128" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G128" s="5">
-        <v>21.34</v>
+        <v>66.3</v>
       </c>
       <c r="H128" s="5" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" s="4" t="s">
         <v>117</v>
       </c>
       <c r="B129" s="5"/>
       <c r="C129" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D129" s="5" t="s">
-        <v>479</v>
+        <v>475</v>
       </c>
       <c r="E129" s="5" t="s">
-        <v>515</v>
+        <v>534</v>
       </c>
       <c r="F129" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G129" s="5">
-        <v>56.68</v>
+        <v>63.96</v>
       </c>
       <c r="H129" s="5" t="s">
         <v>701</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" s="4" t="s">
         <v>118</v>
       </c>
       <c r="B130" s="5"/>
       <c r="C130" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D130" s="5" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="E130" s="5" t="s">
-        <v>554</v>
+        <v>503</v>
       </c>
       <c r="F130" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G130" s="5">
-        <v>71.16</v>
+        <v>49.26</v>
       </c>
       <c r="H130" s="5" t="s">
         <v>702</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" s="4" t="s">
         <v>119</v>
       </c>
       <c r="B131" s="5"/>
       <c r="C131" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D131" s="5" t="s">
-        <v>475</v>
+        <v>479</v>
       </c>
       <c r="E131" s="5" t="s">
-        <v>555</v>
+        <v>505</v>
       </c>
       <c r="F131" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G131" s="5">
-        <v>68.52</v>
+        <v>53.68</v>
       </c>
       <c r="H131" s="5" t="s">
-        <v>703</v>
+        <v>694</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" s="4" t="s">
         <v>120</v>
       </c>
       <c r="B132" s="5"/>
       <c r="C132" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D132" s="5" t="s">
         <v>475</v>
       </c>
       <c r="E132" s="5" t="s">
-        <v>514</v>
+        <v>552</v>
       </c>
       <c r="F132" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G132" s="5">
-        <v>49.04</v>
+        <v>45.28</v>
       </c>
       <c r="H132" s="5" t="s">
-        <v>704</v>
+        <v>703</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" s="4" t="s">
         <v>121</v>
       </c>
       <c r="B133" s="5"/>
       <c r="C133" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D133" s="5" t="s">
         <v>475</v>
       </c>
       <c r="E133" s="5" t="s">
-        <v>556</v>
+        <v>553</v>
       </c>
       <c r="F133" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G133" s="5">
-        <v>16.24</v>
+        <v>19.42</v>
       </c>
       <c r="H133" s="5" t="s">
-        <v>705</v>
+        <v>704</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" s="4" t="s">
         <v>122</v>
       </c>
       <c r="B134" s="5"/>
       <c r="C134" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D134" s="5" t="s">
-        <v>476</v>
+        <v>475</v>
       </c>
       <c r="E134" s="5" t="s">
-        <v>505</v>
+        <v>514</v>
       </c>
       <c r="F134" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G134" s="5">
-        <v>54.24</v>
+        <v>49.84</v>
       </c>
       <c r="H134" s="5" t="s">
-        <v>706</v>
+        <v>705</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" s="4" t="s">
         <v>123</v>
       </c>
       <c r="B135" s="5"/>
       <c r="C135" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D135" s="5" t="s">
-        <v>477</v>
+        <v>486</v>
       </c>
       <c r="E135" s="5" t="s">
-        <v>526</v>
+        <v>554</v>
       </c>
       <c r="F135" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G135" s="5">
-        <v>70.18000000000001</v>
+        <v>21.34</v>
       </c>
       <c r="H135" s="5" t="s">
-        <v>707</v>
+        <v>706</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" s="4" t="s">
         <v>124</v>
       </c>
       <c r="B136" s="5"/>
       <c r="C136" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D136" s="5" t="s">
-        <v>482</v>
+        <v>479</v>
       </c>
       <c r="E136" s="5" t="s">
-        <v>543</v>
+        <v>515</v>
       </c>
       <c r="F136" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G136" s="5">
-        <v>48.1</v>
+        <v>56.68</v>
       </c>
       <c r="H136" s="5" t="s">
-        <v>708</v>
+        <v>707</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" s="4" t="s">
         <v>125</v>
       </c>
       <c r="B137" s="5"/>
       <c r="C137" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D137" s="5" t="s">
         <v>477</v>
       </c>
       <c r="E137" s="5" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
       <c r="F137" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G137" s="5">
-        <v>70.98</v>
+        <v>71.16</v>
       </c>
       <c r="H137" s="5" t="s">
-        <v>709</v>
+        <v>708</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" s="4" t="s">
         <v>126</v>
       </c>
       <c r="B138" s="5"/>
       <c r="C138" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D138" s="5" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="E138" s="5" t="s">
-        <v>520</v>
+        <v>556</v>
       </c>
       <c r="F138" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G138" s="5">
-        <v>54.34</v>
+        <v>68.52</v>
       </c>
       <c r="H138" s="5" t="s">
-        <v>710</v>
+        <v>709</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" s="4" t="s">
         <v>127</v>
       </c>
       <c r="B139" s="5"/>
       <c r="C139" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D139" s="5" t="s">
-        <v>480</v>
+        <v>475</v>
       </c>
       <c r="E139" s="5" t="s">
-        <v>557</v>
+        <v>514</v>
       </c>
       <c r="F139" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G139" s="5">
-        <v>68.68000000000001</v>
+        <v>49.04</v>
       </c>
       <c r="H139" s="5" t="s">
-        <v>711</v>
+        <v>710</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" s="4" t="s">
         <v>128</v>
       </c>
       <c r="B140" s="5"/>
       <c r="C140" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D140" s="5" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="E140" s="5" t="s">
-        <v>541</v>
+        <v>557</v>
       </c>
       <c r="F140" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G140" s="5">
-        <v>59.22</v>
+        <v>16.24</v>
       </c>
       <c r="H140" s="5" t="s">
-        <v>712</v>
+        <v>711</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" s="4" t="s">
         <v>129</v>
       </c>
       <c r="B141" s="5"/>
       <c r="C141" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D141" s="5" t="s">
-        <v>482</v>
+        <v>476</v>
       </c>
       <c r="E141" s="5" t="s">
-        <v>525</v>
+        <v>505</v>
       </c>
       <c r="F141" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G141" s="5">
-        <v>49.22</v>
+        <v>54.24</v>
       </c>
       <c r="H141" s="5" t="s">
-        <v>713</v>
+        <v>712</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" s="4" t="s">
         <v>130</v>
       </c>
       <c r="B142" s="5"/>
       <c r="C142" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D142" s="5" t="s">
-        <v>475</v>
+        <v>477</v>
       </c>
       <c r="E142" s="5" t="s">
-        <v>558</v>
+        <v>526</v>
       </c>
       <c r="F142" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G142" s="5">
-        <v>41.02</v>
+        <v>70.18000000000001</v>
       </c>
       <c r="H142" s="5" t="s">
-        <v>714</v>
+        <v>713</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" s="4" t="s">
         <v>131</v>
       </c>
       <c r="B143" s="5"/>
       <c r="C143" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D143" s="5" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="E143" s="5" t="s">
-        <v>559</v>
+        <v>543</v>
       </c>
       <c r="F143" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G143" s="5">
-        <v>37.98</v>
+        <v>48.1</v>
       </c>
       <c r="H143" s="5" t="s">
-        <v>715</v>
+        <v>714</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" s="4" t="s">
         <v>132</v>
       </c>
       <c r="B144" s="5"/>
       <c r="C144" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D144" s="5" t="s">
-        <v>480</v>
+        <v>477</v>
       </c>
       <c r="E144" s="5" t="s">
-        <v>526</v>
+        <v>555</v>
       </c>
       <c r="F144" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G144" s="5">
-        <v>70.3</v>
+        <v>70.98</v>
       </c>
       <c r="H144" s="5" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" s="4" t="s">
         <v>133</v>
       </c>
       <c r="B145" s="5"/>
       <c r="C145" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D145" s="5" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E145" s="5" t="s">
-        <v>560</v>
+        <v>520</v>
       </c>
       <c r="F145" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G145" s="5">
-        <v>37.38</v>
+        <v>54.34</v>
       </c>
       <c r="H145" s="5" t="s">
-        <v>717</v>
+        <v>716</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" s="4" t="s">
         <v>134</v>
       </c>
       <c r="B146" s="5"/>
       <c r="C146" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D146" s="5" t="s">
-        <v>482</v>
+        <v>480</v>
       </c>
       <c r="E146" s="5" t="s">
-        <v>561</v>
+        <v>558</v>
       </c>
       <c r="F146" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G146" s="5">
-        <v>22.68</v>
+        <v>68.68000000000001</v>
       </c>
       <c r="H146" s="5" t="s">
-        <v>718</v>
+        <v>717</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" s="4" t="s">
         <v>135</v>
       </c>
       <c r="B147" s="5"/>
       <c r="C147" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D147" s="5" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E147" s="5" t="s">
-        <v>562</v>
+        <v>541</v>
       </c>
       <c r="F147" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G147" s="5">
-        <v>38.04</v>
+        <v>59.22</v>
       </c>
       <c r="H147" s="5" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" s="4" t="s">
         <v>136</v>
       </c>
       <c r="B148" s="5"/>
       <c r="C148" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D148" s="5" t="s">
-        <v>480</v>
+        <v>482</v>
       </c>
       <c r="E148" s="5" t="s">
-        <v>515</v>
+        <v>525</v>
       </c>
       <c r="F148" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G148" s="5">
-        <v>58.34</v>
+        <v>49.22</v>
       </c>
       <c r="H148" s="5" t="s">
-        <v>720</v>
+        <v>719</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" s="4" t="s">
         <v>137</v>
       </c>
       <c r="B149" s="5"/>
       <c r="C149" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D149" s="5" t="s">
-        <v>480</v>
+        <v>475</v>
       </c>
       <c r="E149" s="5" t="s">
-        <v>506</v>
+        <v>559</v>
       </c>
       <c r="F149" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G149" s="5">
-        <v>67.42</v>
+        <v>41.02</v>
       </c>
       <c r="H149" s="5" t="s">
-        <v>721</v>
+        <v>720</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" s="4" t="s">
         <v>138</v>
       </c>
       <c r="B150" s="5"/>
       <c r="C150" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D150" s="5" t="s">
-        <v>477</v>
+        <v>479</v>
       </c>
       <c r="E150" s="5" t="s">
-        <v>515</v>
+        <v>560</v>
       </c>
       <c r="F150" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G150" s="5">
-        <v>58</v>
+        <v>37.98</v>
       </c>
       <c r="H150" s="5" t="s">
-        <v>651</v>
+        <v>721</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" s="4" t="s">
         <v>139</v>
       </c>
       <c r="B151" s="5"/>
       <c r="C151" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D151" s="5" t="s">
-        <v>476</v>
+        <v>480</v>
       </c>
       <c r="E151" s="5" t="s">
-        <v>563</v>
+        <v>526</v>
       </c>
       <c r="F151" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G151" s="5">
-        <v>66</v>
+        <v>70.3</v>
       </c>
       <c r="H151" s="5" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" s="4" t="s">
         <v>140</v>
       </c>
       <c r="B152" s="5"/>
       <c r="C152" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D152" s="5" t="s">
-        <v>479</v>
+        <v>476</v>
       </c>
       <c r="E152" s="5" t="s">
-        <v>529</v>
+        <v>561</v>
       </c>
       <c r="F152" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G152" s="5">
-        <v>55.9</v>
+        <v>37.38</v>
       </c>
       <c r="H152" s="5" t="s">
         <v>723</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" s="4" t="s">
         <v>141</v>
       </c>
       <c r="B153" s="5"/>
       <c r="C153" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D153" s="5" t="s">
-        <v>476</v>
+        <v>482</v>
       </c>
       <c r="E153" s="5" t="s">
-        <v>564</v>
+        <v>562</v>
       </c>
       <c r="F153" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G153" s="5">
-        <v>62.36</v>
+        <v>22.68</v>
       </c>
       <c r="H153" s="5" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" s="4" t="s">
         <v>142</v>
       </c>
       <c r="B154" s="5"/>
       <c r="C154" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D154" s="5" t="s">
-        <v>490</v>
+        <v>476</v>
       </c>
       <c r="E154" s="5" t="s">
-        <v>557</v>
+        <v>563</v>
       </c>
       <c r="F154" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G154" s="5">
-        <v>70.66</v>
+        <v>38.04</v>
       </c>
       <c r="H154" s="5" t="s">
         <v>725</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155" s="4" t="s">
         <v>143</v>
       </c>
       <c r="B155" s="5"/>
       <c r="C155" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D155" s="5" t="s">
         <v>480</v>
       </c>
       <c r="E155" s="5" t="s">
-        <v>534</v>
+        <v>515</v>
       </c>
       <c r="F155" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G155" s="5">
-        <v>65.18000000000001</v>
+        <v>58.34</v>
       </c>
       <c r="H155" s="5" t="s">
         <v>726</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156" s="4" t="s">
         <v>144</v>
       </c>
       <c r="B156" s="5"/>
       <c r="C156" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D156" s="5" t="s">
-        <v>494</v>
+        <v>480</v>
       </c>
       <c r="E156" s="5" t="s">
-        <v>530</v>
+        <v>506</v>
       </c>
       <c r="F156" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G156" s="5">
-        <v>76</v>
+        <v>67.42</v>
       </c>
       <c r="H156" s="5" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157" s="4" t="s">
         <v>145</v>
       </c>
       <c r="B157" s="5"/>
       <c r="C157" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D157" s="5" t="s">
-        <v>483</v>
+        <v>477</v>
       </c>
       <c r="E157" s="5" t="s">
-        <v>565</v>
+        <v>515</v>
       </c>
       <c r="F157" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G157" s="5">
-        <v>66.09999999999999</v>
+        <v>58</v>
       </c>
       <c r="H157" s="5" t="s">
-        <v>728</v>
+        <v>651</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158" s="4" t="s">
         <v>146</v>
       </c>
       <c r="B158" s="5"/>
       <c r="C158" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D158" s="5" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="E158" s="5" t="s">
-        <v>517</v>
+        <v>564</v>
       </c>
       <c r="F158" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G158" s="5">
-        <v>44.3</v>
+        <v>66</v>
       </c>
       <c r="H158" s="5" t="s">
-        <v>729</v>
+        <v>728</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159" s="4" t="s">
         <v>147</v>
       </c>
       <c r="B159" s="5"/>
       <c r="C159" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D159" s="5" t="s">
-        <v>475</v>
+        <v>479</v>
       </c>
       <c r="E159" s="5" t="s">
-        <v>566</v>
+        <v>529</v>
       </c>
       <c r="F159" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G159" s="5">
-        <v>67.56</v>
+        <v>55.9</v>
       </c>
       <c r="H159" s="5" t="s">
-        <v>730</v>
+        <v>729</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160" s="4" t="s">
         <v>148</v>
       </c>
       <c r="B160" s="5"/>
       <c r="C160" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D160" s="5" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="E160" s="5" t="s">
-        <v>514</v>
+        <v>565</v>
       </c>
       <c r="F160" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G160" s="5">
-        <v>49.54</v>
+        <v>62.36</v>
       </c>
       <c r="H160" s="5" t="s">
-        <v>731</v>
+        <v>730</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161" s="4" t="s">
         <v>149</v>
       </c>
       <c r="B161" s="5"/>
       <c r="C161" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D161" s="5" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="E161" s="5" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
       <c r="F161" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G161" s="5">
-        <v>69.62</v>
+        <v>70.66</v>
       </c>
       <c r="H161" s="5" t="s">
-        <v>732</v>
+        <v>731</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162" s="4" t="s">
         <v>150</v>
       </c>
       <c r="B162" s="5"/>
       <c r="C162" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D162" s="5" t="s">
-        <v>475</v>
+        <v>480</v>
       </c>
       <c r="E162" s="5" t="s">
-        <v>537</v>
+        <v>534</v>
       </c>
       <c r="F162" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G162" s="5">
-        <v>54.98</v>
+        <v>65.18000000000001</v>
       </c>
       <c r="H162" s="5" t="s">
-        <v>733</v>
+        <v>732</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163" s="4" t="s">
         <v>151</v>
       </c>
       <c r="B163" s="5"/>
       <c r="C163" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D163" s="5" t="s">
-        <v>482</v>
+        <v>494</v>
       </c>
       <c r="E163" s="5" t="s">
-        <v>524</v>
+        <v>530</v>
       </c>
       <c r="F163" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G163" s="5">
-        <v>62.18</v>
+        <v>76</v>
       </c>
       <c r="H163" s="5" t="s">
-        <v>734</v>
+        <v>733</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164" s="4" t="s">
         <v>152</v>
       </c>
       <c r="B164" s="5"/>
       <c r="C164" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D164" s="5" t="s">
-        <v>486</v>
+        <v>483</v>
       </c>
       <c r="E164" s="5" t="s">
-        <v>522</v>
+        <v>566</v>
       </c>
       <c r="F164" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G164" s="5">
-        <v>61.78</v>
+        <v>66.09999999999999</v>
       </c>
       <c r="H164" s="5" t="s">
-        <v>692</v>
+        <v>734</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165" s="4" t="s">
         <v>153</v>
       </c>
       <c r="B165" s="5"/>
       <c r="C165" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D165" s="5" t="s">
-        <v>482</v>
+        <v>475</v>
       </c>
       <c r="E165" s="5" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F165" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G165" s="5">
-        <v>69.06</v>
+        <v>44.3</v>
       </c>
       <c r="H165" s="5" t="s">
         <v>735</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166" s="4" t="s">
         <v>154</v>
       </c>
       <c r="B166" s="5"/>
       <c r="C166" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D166" s="5" t="s">
-        <v>479</v>
+        <v>475</v>
       </c>
       <c r="E166" s="5" t="s">
         <v>567</v>
       </c>
       <c r="F166" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G166" s="5">
-        <v>23.24</v>
+        <v>67.56</v>
       </c>
       <c r="H166" s="5" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167" s="4" t="s">
         <v>155</v>
       </c>
       <c r="B167" s="5"/>
       <c r="C167" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D167" s="5" t="s">
         <v>475</v>
       </c>
       <c r="E167" s="5" t="s">
-        <v>568</v>
+        <v>514</v>
       </c>
       <c r="F167" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G167" s="5">
-        <v>69.68000000000001</v>
+        <v>49.54</v>
       </c>
       <c r="H167" s="5" t="s">
         <v>737</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168" s="4" t="s">
         <v>156</v>
       </c>
       <c r="B168" s="5"/>
       <c r="C168" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D168" s="5" t="s">
-        <v>495</v>
+        <v>489</v>
       </c>
       <c r="E168" s="5" t="s">
-        <v>569</v>
+        <v>558</v>
       </c>
       <c r="F168" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G168" s="5">
-        <v>74.12</v>
+        <v>69.62</v>
       </c>
       <c r="H168" s="5" t="s">
         <v>738</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169" s="4" t="s">
         <v>157</v>
       </c>
       <c r="B169" s="5"/>
       <c r="C169" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D169" s="5" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="E169" s="5" t="s">
-        <v>514</v>
+        <v>537</v>
       </c>
       <c r="F169" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G169" s="5">
-        <v>49.68</v>
+        <v>54.98</v>
       </c>
       <c r="H169" s="5" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170" s="4" t="s">
         <v>158</v>
       </c>
       <c r="B170" s="5"/>
       <c r="C170" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D170" s="5" t="s">
-        <v>496</v>
+        <v>482</v>
       </c>
       <c r="E170" s="5" t="s">
-        <v>570</v>
+        <v>524</v>
       </c>
       <c r="F170" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G170" s="5">
-        <v>26.68</v>
+        <v>62.18</v>
       </c>
       <c r="H170" s="5" t="s">
         <v>740</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171" s="4" t="s">
         <v>159</v>
       </c>
       <c r="B171" s="5"/>
       <c r="C171" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D171" s="5" t="s">
-        <v>482</v>
+        <v>486</v>
       </c>
       <c r="E171" s="5" t="s">
-        <v>571</v>
+        <v>522</v>
       </c>
       <c r="F171" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G171" s="5">
-        <v>24.94</v>
+        <v>61.78</v>
       </c>
       <c r="H171" s="5" t="s">
-        <v>741</v>
+        <v>698</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172" s="4" t="s">
         <v>160</v>
       </c>
       <c r="B172" s="5"/>
       <c r="C172" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D172" s="5" t="s">
-        <v>475</v>
+        <v>482</v>
       </c>
       <c r="E172" s="5" t="s">
-        <v>522</v>
+        <v>519</v>
       </c>
       <c r="F172" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G172" s="5">
-        <v>61.68</v>
+        <v>69.06</v>
       </c>
       <c r="H172" s="5" t="s">
-        <v>742</v>
+        <v>741</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173" s="4" t="s">
         <v>161</v>
       </c>
       <c r="B173" s="5"/>
       <c r="C173" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D173" s="5" t="s">
-        <v>481</v>
+        <v>479</v>
       </c>
       <c r="E173" s="5" t="s">
-        <v>500</v>
+        <v>568</v>
       </c>
       <c r="F173" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G173" s="5">
-        <v>52.68</v>
+        <v>23.24</v>
       </c>
       <c r="H173" s="5" t="s">
-        <v>743</v>
+        <v>742</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174" s="4" t="s">
         <v>162</v>
       </c>
       <c r="B174" s="5"/>
       <c r="C174" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D174" s="5" t="s">
-        <v>489</v>
+        <v>475</v>
       </c>
       <c r="E174" s="5" t="s">
-        <v>500</v>
+        <v>569</v>
       </c>
       <c r="F174" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G174" s="5">
-        <v>53.68</v>
+        <v>69.68000000000001</v>
       </c>
       <c r="H174" s="5" t="s">
-        <v>688</v>
+        <v>743</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175" s="4" t="s">
         <v>163</v>
       </c>
       <c r="B175" s="5"/>
       <c r="C175" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D175" s="5" t="s">
-        <v>482</v>
+        <v>495</v>
       </c>
       <c r="E175" s="5" t="s">
-        <v>515</v>
+        <v>570</v>
       </c>
       <c r="F175" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G175" s="5">
-        <v>57.68</v>
+        <v>74.12</v>
       </c>
       <c r="H175" s="5" t="s">
-        <v>639</v>
+        <v>744</v>
       </c>
     </row>
     <row r="176" spans="1:8">
       <c r="A176" s="4" t="s">
         <v>164</v>
       </c>
       <c r="B176" s="5"/>
       <c r="C176" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D176" s="5" t="s">
-        <v>485</v>
+        <v>477</v>
       </c>
       <c r="E176" s="5" t="s">
-        <v>557</v>
+        <v>514</v>
       </c>
       <c r="F176" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G176" s="5">
-        <v>70</v>
+        <v>49.68</v>
       </c>
       <c r="H176" s="5" t="s">
-        <v>744</v>
+        <v>675</v>
       </c>
     </row>
     <row r="177" spans="1:8">
       <c r="A177" s="4" t="s">
         <v>165</v>
       </c>
       <c r="B177" s="5"/>
       <c r="C177" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D177" s="5" t="s">
-        <v>476</v>
+        <v>496</v>
       </c>
       <c r="E177" s="5" t="s">
-        <v>539</v>
+        <v>571</v>
       </c>
       <c r="F177" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G177" s="5">
-        <v>70.86</v>
+        <v>26.68</v>
       </c>
       <c r="H177" s="5" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="178" spans="1:8">
       <c r="A178" s="4" t="s">
         <v>166</v>
       </c>
       <c r="B178" s="5"/>
       <c r="C178" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D178" s="5" t="s">
         <v>482</v>
       </c>
       <c r="E178" s="5" t="s">
         <v>572</v>
       </c>
       <c r="F178" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G178" s="5">
-        <v>76.59999999999999</v>
+        <v>24.94</v>
       </c>
       <c r="H178" s="5" t="s">
         <v>746</v>
       </c>
     </row>
     <row r="179" spans="1:8">
       <c r="A179" s="4" t="s">
         <v>167</v>
       </c>
       <c r="B179" s="5"/>
       <c r="C179" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D179" s="5" t="s">
         <v>475</v>
       </c>
       <c r="E179" s="5" t="s">
-        <v>510</v>
+        <v>522</v>
       </c>
       <c r="F179" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G179" s="5">
-        <v>41.04</v>
+        <v>61.68</v>
       </c>
       <c r="H179" s="5" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="180" spans="1:8">
       <c r="A180" s="4" t="s">
         <v>168</v>
       </c>
       <c r="B180" s="5"/>
       <c r="C180" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D180" s="5" t="s">
-        <v>475</v>
+        <v>481</v>
       </c>
       <c r="E180" s="5" t="s">
-        <v>554</v>
+        <v>500</v>
       </c>
       <c r="F180" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G180" s="5">
-        <v>70.36</v>
+        <v>52.68</v>
       </c>
       <c r="H180" s="5" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="181" spans="1:8">
       <c r="A181" s="4" t="s">
         <v>169</v>
       </c>
       <c r="B181" s="5"/>
       <c r="C181" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D181" s="5" t="s">
-        <v>475</v>
+        <v>489</v>
       </c>
       <c r="E181" s="5" t="s">
-        <v>514</v>
+        <v>500</v>
       </c>
       <c r="F181" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G181" s="5">
-        <v>49.47</v>
+        <v>53.68</v>
       </c>
       <c r="H181" s="5" t="s">
-        <v>749</v>
+        <v>694</v>
       </c>
     </row>
     <row r="182" spans="1:8">
       <c r="A182" s="4" t="s">
         <v>170</v>
       </c>
       <c r="B182" s="5"/>
       <c r="C182" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D182" s="5" t="s">
-        <v>486</v>
+        <v>482</v>
       </c>
       <c r="E182" s="5" t="s">
-        <v>573</v>
+        <v>515</v>
       </c>
       <c r="F182" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G182" s="5">
-        <v>40.78</v>
+        <v>57.68</v>
       </c>
       <c r="H182" s="5" t="s">
-        <v>750</v>
+        <v>639</v>
       </c>
     </row>
     <row r="183" spans="1:8">
       <c r="A183" s="4" t="s">
         <v>171</v>
       </c>
       <c r="B183" s="5"/>
       <c r="C183" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D183" s="5" t="s">
-        <v>496</v>
+        <v>485</v>
       </c>
       <c r="E183" s="5" t="s">
-        <v>574</v>
+        <v>558</v>
       </c>
       <c r="F183" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G183" s="5">
-        <v>76.36</v>
+        <v>70</v>
       </c>
       <c r="H183" s="5" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
     </row>
     <row r="184" spans="1:8">
       <c r="A184" s="4" t="s">
         <v>172</v>
       </c>
       <c r="B184" s="5"/>
       <c r="C184" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D184" s="5" t="s">
-        <v>482</v>
+        <v>476</v>
       </c>
       <c r="E184" s="5" t="s">
-        <v>558</v>
+        <v>539</v>
       </c>
       <c r="F184" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G184" s="5">
-        <v>41.26</v>
+        <v>70.86</v>
       </c>
       <c r="H184" s="5" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
     </row>
     <row r="185" spans="1:8">
       <c r="A185" s="4" t="s">
         <v>173</v>
       </c>
       <c r="B185" s="5"/>
       <c r="C185" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D185" s="5" t="s">
-        <v>475</v>
+        <v>482</v>
       </c>
       <c r="E185" s="5" t="s">
-        <v>575</v>
+        <v>573</v>
       </c>
       <c r="F185" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G185" s="5">
-        <v>49.24</v>
+        <v>76.59999999999999</v>
       </c>
       <c r="H185" s="5" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="186" spans="1:8">
       <c r="A186" s="4" t="s">
         <v>174</v>
       </c>
       <c r="B186" s="5"/>
       <c r="C186" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D186" s="5" t="s">
-        <v>476</v>
+        <v>475</v>
       </c>
       <c r="E186" s="5" t="s">
-        <v>534</v>
+        <v>510</v>
       </c>
       <c r="F186" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G186" s="5">
-        <v>62.94</v>
+        <v>41.04</v>
       </c>
       <c r="H186" s="5" t="s">
-        <v>632</v>
+        <v>752</v>
       </c>
     </row>
     <row r="187" spans="1:8">
       <c r="A187" s="4" t="s">
         <v>175</v>
       </c>
       <c r="B187" s="5"/>
       <c r="C187" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D187" s="5" t="s">
-        <v>478</v>
+        <v>475</v>
       </c>
       <c r="E187" s="5" t="s">
-        <v>576</v>
+        <v>555</v>
       </c>
       <c r="F187" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G187" s="5">
-        <v>61.28</v>
+        <v>70.36</v>
       </c>
       <c r="H187" s="5" t="s">
-        <v>754</v>
+        <v>753</v>
       </c>
     </row>
     <row r="188" spans="1:8">
       <c r="A188" s="4" t="s">
         <v>176</v>
       </c>
       <c r="B188" s="5"/>
       <c r="C188" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D188" s="5" t="s">
-        <v>491</v>
+        <v>475</v>
       </c>
       <c r="E188" s="5" t="s">
-        <v>503</v>
+        <v>514</v>
       </c>
       <c r="F188" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G188" s="5">
-        <v>49.4</v>
+        <v>49.47</v>
       </c>
       <c r="H188" s="5" t="s">
-        <v>755</v>
+        <v>754</v>
       </c>
     </row>
     <row r="189" spans="1:8">
       <c r="A189" s="4" t="s">
         <v>177</v>
       </c>
       <c r="B189" s="5"/>
       <c r="C189" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D189" s="5" t="s">
-        <v>475</v>
+        <v>486</v>
       </c>
       <c r="E189" s="5" t="s">
-        <v>519</v>
+        <v>574</v>
       </c>
       <c r="F189" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G189" s="5">
-        <v>69.68000000000001</v>
+        <v>40.78</v>
       </c>
       <c r="H189" s="5" t="s">
-        <v>737</v>
+        <v>755</v>
       </c>
     </row>
     <row r="190" spans="1:8">
       <c r="A190" s="4" t="s">
         <v>178</v>
       </c>
       <c r="B190" s="5"/>
       <c r="C190" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D190" s="5" t="s">
-        <v>478</v>
+        <v>496</v>
       </c>
       <c r="E190" s="5" t="s">
-        <v>527</v>
+        <v>575</v>
       </c>
       <c r="F190" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G190" s="5">
-        <v>33.68</v>
+        <v>76.36</v>
       </c>
       <c r="H190" s="5" t="s">
         <v>756</v>
       </c>
     </row>
     <row r="191" spans="1:8">
       <c r="A191" s="4" t="s">
         <v>179</v>
       </c>
       <c r="B191" s="5"/>
       <c r="C191" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D191" s="5" t="s">
-        <v>478</v>
+        <v>482</v>
       </c>
       <c r="E191" s="5" t="s">
-        <v>520</v>
+        <v>559</v>
       </c>
       <c r="F191" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G191" s="5">
-        <v>54.68</v>
+        <v>41.26</v>
       </c>
       <c r="H191" s="5" t="s">
-        <v>612</v>
+        <v>757</v>
       </c>
     </row>
     <row r="192" spans="1:8">
       <c r="A192" s="4" t="s">
         <v>180</v>
       </c>
       <c r="B192" s="5"/>
       <c r="C192" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D192" s="5" t="s">
-        <v>478</v>
+        <v>475</v>
       </c>
       <c r="E192" s="5" t="s">
-        <v>525</v>
+        <v>576</v>
       </c>
       <c r="F192" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G192" s="5">
-        <v>51.2</v>
+        <v>49.24</v>
       </c>
       <c r="H192" s="5" t="s">
-        <v>757</v>
+        <v>758</v>
       </c>
     </row>
     <row r="193" spans="1:8">
       <c r="A193" s="4" t="s">
         <v>181</v>
       </c>
       <c r="B193" s="5"/>
       <c r="C193" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D193" s="5" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="E193" s="5" t="s">
-        <v>541</v>
+        <v>534</v>
       </c>
       <c r="F193" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G193" s="5">
-        <v>60.68</v>
+        <v>62.94</v>
       </c>
       <c r="H193" s="5" t="s">
-        <v>674</v>
+        <v>632</v>
       </c>
     </row>
     <row r="194" spans="1:8">
       <c r="A194" s="4" t="s">
         <v>182</v>
       </c>
       <c r="B194" s="5"/>
       <c r="C194" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D194" s="5" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E194" s="5" t="s">
-        <v>500</v>
+        <v>577</v>
       </c>
       <c r="F194" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G194" s="5">
-        <v>53.5</v>
+        <v>61.28</v>
       </c>
       <c r="H194" s="5" t="s">
-        <v>758</v>
+        <v>759</v>
       </c>
     </row>
     <row r="195" spans="1:8">
       <c r="A195" s="4" t="s">
         <v>183</v>
       </c>
       <c r="B195" s="5"/>
       <c r="C195" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D195" s="5" t="s">
-        <v>483</v>
+        <v>491</v>
       </c>
       <c r="E195" s="5" t="s">
-        <v>530</v>
+        <v>503</v>
       </c>
       <c r="F195" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G195" s="5">
-        <v>75.68000000000001</v>
+        <v>49.4</v>
       </c>
       <c r="H195" s="5" t="s">
-        <v>624</v>
+        <v>760</v>
       </c>
     </row>
     <row r="196" spans="1:8">
       <c r="A196" s="4" t="s">
         <v>184</v>
       </c>
       <c r="B196" s="5"/>
       <c r="C196" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D196" s="5" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="E196" s="5" t="s">
-        <v>557</v>
+        <v>519</v>
       </c>
       <c r="F196" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G196" s="5">
-        <v>71.16</v>
+        <v>69.68000000000001</v>
       </c>
       <c r="H196" s="5" t="s">
-        <v>702</v>
+        <v>743</v>
       </c>
     </row>
     <row r="197" spans="1:8">
       <c r="A197" s="4" t="s">
         <v>185</v>
       </c>
       <c r="B197" s="5"/>
       <c r="C197" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D197" s="5" t="s">
-        <v>483</v>
+        <v>478</v>
       </c>
       <c r="E197" s="5" t="s">
-        <v>565</v>
+        <v>527</v>
       </c>
       <c r="F197" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G197" s="5">
-        <v>68.04000000000001</v>
+        <v>33.68</v>
       </c>
       <c r="H197" s="5" t="s">
-        <v>759</v>
+        <v>761</v>
       </c>
     </row>
     <row r="198" spans="1:8">
       <c r="A198" s="4" t="s">
         <v>186</v>
       </c>
       <c r="B198" s="5"/>
       <c r="C198" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D198" s="5" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E198" s="5" t="s">
-        <v>558</v>
+        <v>520</v>
       </c>
       <c r="F198" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G198" s="5">
-        <v>41.68</v>
+        <v>54.68</v>
       </c>
       <c r="H198" s="5" t="s">
-        <v>760</v>
+        <v>612</v>
       </c>
     </row>
     <row r="199" spans="1:8">
       <c r="A199" s="4" t="s">
         <v>187</v>
       </c>
       <c r="B199" s="5"/>
       <c r="C199" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D199" s="5" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E199" s="5" t="s">
-        <v>560</v>
+        <v>525</v>
       </c>
       <c r="F199" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G199" s="5">
-        <v>38.24</v>
+        <v>51.2</v>
       </c>
       <c r="H199" s="5" t="s">
-        <v>761</v>
+        <v>762</v>
       </c>
     </row>
     <row r="200" spans="1:8">
       <c r="A200" s="4" t="s">
         <v>188</v>
       </c>
       <c r="B200" s="5"/>
       <c r="C200" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D200" s="5" t="s">
-        <v>478</v>
+        <v>475</v>
       </c>
       <c r="E200" s="5" t="s">
-        <v>505</v>
+        <v>541</v>
       </c>
       <c r="F200" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G200" s="5">
-        <v>55.68</v>
+        <v>60.68</v>
       </c>
       <c r="H200" s="5" t="s">
-        <v>643</v>
+        <v>680</v>
       </c>
     </row>
     <row r="201" spans="1:8">
       <c r="A201" s="4" t="s">
         <v>189</v>
       </c>
       <c r="B201" s="5"/>
       <c r="C201" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D201" s="5" t="s">
-        <v>480</v>
+        <v>475</v>
       </c>
       <c r="E201" s="5" t="s">
-        <v>541</v>
+        <v>500</v>
       </c>
       <c r="F201" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G201" s="5">
-        <v>61.48</v>
+        <v>53.5</v>
       </c>
       <c r="H201" s="5" t="s">
-        <v>762</v>
+        <v>763</v>
       </c>
     </row>
     <row r="202" spans="1:8">
       <c r="A202" s="4" t="s">
         <v>190</v>
       </c>
       <c r="B202" s="5"/>
       <c r="C202" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D202" s="5" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="E202" s="5" t="s">
-        <v>505</v>
+        <v>530</v>
       </c>
       <c r="F202" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G202" s="5">
-        <v>55.68</v>
+        <v>75.68000000000001</v>
       </c>
       <c r="H202" s="5" t="s">
-        <v>643</v>
+        <v>624</v>
       </c>
     </row>
     <row r="203" spans="1:8">
       <c r="A203" s="4" t="s">
         <v>191</v>
       </c>
       <c r="B203" s="5"/>
       <c r="C203" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D203" s="5" t="s">
-        <v>478</v>
+        <v>477</v>
       </c>
       <c r="E203" s="5" t="s">
-        <v>520</v>
+        <v>558</v>
       </c>
       <c r="F203" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G203" s="5">
-        <v>56.48</v>
+        <v>71.16</v>
       </c>
       <c r="H203" s="5" t="s">
-        <v>763</v>
+        <v>708</v>
       </c>
     </row>
     <row r="204" spans="1:8">
       <c r="A204" s="4" t="s">
         <v>192</v>
       </c>
       <c r="B204" s="5"/>
       <c r="C204" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D204" s="5" t="s">
-        <v>476</v>
+        <v>483</v>
       </c>
       <c r="E204" s="5" t="s">
-        <v>577</v>
+        <v>566</v>
       </c>
       <c r="F204" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G204" s="5">
-        <v>70.28</v>
+        <v>68.04000000000001</v>
       </c>
       <c r="H204" s="5" t="s">
-        <v>627</v>
+        <v>764</v>
       </c>
     </row>
     <row r="205" spans="1:8">
       <c r="A205" s="4" t="s">
         <v>193</v>
       </c>
       <c r="B205" s="5"/>
       <c r="C205" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D205" s="5" t="s">
         <v>475</v>
       </c>
       <c r="E205" s="5" t="s">
-        <v>570</v>
+        <v>559</v>
       </c>
       <c r="F205" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G205" s="5">
-        <v>28.68</v>
+        <v>41.68</v>
       </c>
       <c r="H205" s="5" t="s">
-        <v>764</v>
+        <v>765</v>
       </c>
     </row>
     <row r="206" spans="1:8">
       <c r="A206" s="4" t="s">
         <v>194</v>
       </c>
       <c r="B206" s="5"/>
       <c r="C206" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D206" s="5" t="s">
         <v>475</v>
       </c>
       <c r="E206" s="5" t="s">
-        <v>563</v>
+        <v>561</v>
       </c>
       <c r="F206" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G206" s="5">
-        <v>63.52</v>
+        <v>38.24</v>
       </c>
       <c r="H206" s="5" t="s">
-        <v>765</v>
+        <v>766</v>
       </c>
     </row>
     <row r="207" spans="1:8">
       <c r="A207" s="4" t="s">
         <v>195</v>
       </c>
       <c r="B207" s="5"/>
       <c r="C207" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D207" s="5" t="s">
-        <v>479</v>
+        <v>478</v>
       </c>
       <c r="E207" s="5" t="s">
         <v>505</v>
       </c>
       <c r="F207" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G207" s="5">
-        <v>54.44</v>
+        <v>55.68</v>
       </c>
       <c r="H207" s="5" t="s">
-        <v>766</v>
+        <v>643</v>
       </c>
     </row>
     <row r="208" spans="1:8">
       <c r="A208" s="4" t="s">
         <v>196</v>
       </c>
       <c r="B208" s="5"/>
       <c r="C208" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D208" s="5" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
       <c r="E208" s="5" t="s">
-        <v>578</v>
+        <v>541</v>
       </c>
       <c r="F208" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G208" s="5">
-        <v>60.24</v>
+        <v>61.48</v>
       </c>
       <c r="H208" s="5" t="s">
         <v>767</v>
       </c>
     </row>
     <row r="209" spans="1:8">
       <c r="A209" s="4" t="s">
         <v>197</v>
       </c>
       <c r="B209" s="5"/>
       <c r="C209" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D209" s="5" t="s">
-        <v>480</v>
+        <v>478</v>
       </c>
       <c r="E209" s="5" t="s">
-        <v>547</v>
+        <v>505</v>
       </c>
       <c r="F209" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G209" s="5">
-        <v>57.48</v>
+        <v>55.68</v>
       </c>
       <c r="H209" s="5" t="s">
-        <v>768</v>
+        <v>643</v>
       </c>
     </row>
     <row r="210" spans="1:8">
       <c r="A210" s="4" t="s">
         <v>198</v>
       </c>
       <c r="B210" s="5"/>
       <c r="C210" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D210" s="5" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="E210" s="5" t="s">
-        <v>506</v>
+        <v>520</v>
       </c>
       <c r="F210" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G210" s="5">
-        <v>68.95999999999999</v>
+        <v>56.48</v>
       </c>
       <c r="H210" s="5" t="s">
-        <v>769</v>
+        <v>768</v>
       </c>
     </row>
     <row r="211" spans="1:8">
       <c r="A211" s="4" t="s">
         <v>199</v>
       </c>
       <c r="B211" s="5"/>
       <c r="C211" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D211" s="5" t="s">
-        <v>478</v>
+        <v>476</v>
       </c>
       <c r="E211" s="5" t="s">
-        <v>528</v>
+        <v>578</v>
       </c>
       <c r="F211" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G211" s="5">
-        <v>63.84</v>
+        <v>70.28</v>
       </c>
       <c r="H211" s="5" t="s">
-        <v>770</v>
+        <v>627</v>
       </c>
     </row>
     <row r="212" spans="1:8">
       <c r="A212" s="4" t="s">
         <v>200</v>
       </c>
       <c r="B212" s="5"/>
       <c r="C212" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D212" s="5" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="E212" s="5" t="s">
-        <v>579</v>
+        <v>571</v>
       </c>
       <c r="F212" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G212" s="5">
-        <v>60.68</v>
+        <v>28.68</v>
       </c>
       <c r="H212" s="5" t="s">
-        <v>674</v>
+        <v>769</v>
       </c>
     </row>
     <row r="213" spans="1:8">
       <c r="A213" s="4" t="s">
         <v>201</v>
       </c>
       <c r="B213" s="5"/>
       <c r="C213" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D213" s="5" t="s">
-        <v>478</v>
+        <v>475</v>
       </c>
       <c r="E213" s="5" t="s">
-        <v>554</v>
+        <v>564</v>
       </c>
       <c r="F213" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G213" s="5">
-        <v>72.18000000000001</v>
+        <v>63.52</v>
       </c>
       <c r="H213" s="5" t="s">
-        <v>771</v>
+        <v>770</v>
       </c>
     </row>
     <row r="214" spans="1:8">
       <c r="A214" s="4" t="s">
         <v>202</v>
       </c>
       <c r="B214" s="5"/>
       <c r="C214" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D214" s="5" t="s">
-        <v>483</v>
+        <v>479</v>
       </c>
       <c r="E214" s="5" t="s">
-        <v>580</v>
+        <v>505</v>
       </c>
       <c r="F214" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G214" s="5">
-        <v>72.08</v>
+        <v>54.44</v>
       </c>
       <c r="H214" s="5" t="s">
-        <v>772</v>
+        <v>771</v>
       </c>
     </row>
     <row r="215" spans="1:8">
       <c r="A215" s="4" t="s">
         <v>203</v>
       </c>
       <c r="B215" s="5"/>
       <c r="C215" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D215" s="5" t="s">
-        <v>479</v>
+        <v>477</v>
       </c>
       <c r="E215" s="5" t="s">
-        <v>535</v>
+        <v>579</v>
       </c>
       <c r="F215" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G215" s="5">
-        <v>56.42</v>
+        <v>60.24</v>
       </c>
       <c r="H215" s="5" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
     </row>
     <row r="216" spans="1:8">
       <c r="A216" s="4" t="s">
         <v>204</v>
       </c>
       <c r="B216" s="5"/>
       <c r="C216" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D216" s="5" t="s">
-        <v>475</v>
+        <v>480</v>
       </c>
       <c r="E216" s="5" t="s">
-        <v>565</v>
+        <v>548</v>
       </c>
       <c r="F216" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G216" s="5">
-        <v>66.58</v>
+        <v>57.48</v>
       </c>
       <c r="H216" s="5" t="s">
-        <v>650</v>
+        <v>773</v>
       </c>
     </row>
     <row r="217" spans="1:8">
       <c r="A217" s="4" t="s">
         <v>205</v>
       </c>
       <c r="B217" s="5"/>
       <c r="C217" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D217" s="5" t="s">
         <v>476</v>
       </c>
       <c r="E217" s="5" t="s">
-        <v>581</v>
+        <v>506</v>
       </c>
       <c r="F217" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G217" s="5">
-        <v>22.26</v>
+        <v>68.95999999999999</v>
       </c>
       <c r="H217" s="5" t="s">
         <v>774</v>
       </c>
     </row>
     <row r="218" spans="1:8">
       <c r="A218" s="4" t="s">
         <v>206</v>
       </c>
       <c r="B218" s="5"/>
       <c r="C218" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D218" s="5" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="E218" s="5" t="s">
-        <v>508</v>
+        <v>528</v>
       </c>
       <c r="F218" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G218" s="5">
-        <v>51.68</v>
+        <v>63.84</v>
       </c>
       <c r="H218" s="5" t="s">
-        <v>691</v>
+        <v>775</v>
       </c>
     </row>
     <row r="219" spans="1:8">
       <c r="A219" s="4" t="s">
         <v>207</v>
       </c>
       <c r="B219" s="5"/>
       <c r="C219" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D219" s="5" t="s">
-        <v>475</v>
+        <v>477</v>
       </c>
       <c r="E219" s="5" t="s">
-        <v>503</v>
+        <v>580</v>
       </c>
       <c r="F219" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G219" s="5">
-        <v>49.68</v>
+        <v>60.68</v>
       </c>
       <c r="H219" s="5" t="s">
-        <v>739</v>
+        <v>680</v>
       </c>
     </row>
     <row r="220" spans="1:8">
       <c r="A220" s="4" t="s">
         <v>208</v>
       </c>
       <c r="B220" s="5"/>
       <c r="C220" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D220" s="5" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="E220" s="5" t="s">
-        <v>547</v>
+        <v>555</v>
       </c>
       <c r="F220" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G220" s="5">
-        <v>57.28</v>
+        <v>72.18000000000001</v>
       </c>
       <c r="H220" s="5" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
     </row>
     <row r="221" spans="1:8">
       <c r="A221" s="4" t="s">
         <v>209</v>
       </c>
       <c r="B221" s="5"/>
       <c r="C221" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D221" s="5" t="s">
-        <v>484</v>
+        <v>483</v>
       </c>
       <c r="E221" s="5" t="s">
-        <v>519</v>
+        <v>581</v>
       </c>
       <c r="F221" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G221" s="5">
-        <v>69.86</v>
+        <v>72.08</v>
       </c>
       <c r="H221" s="5" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
     </row>
     <row r="222" spans="1:8">
       <c r="A222" s="4" t="s">
         <v>210</v>
       </c>
       <c r="B222" s="5"/>
       <c r="C222" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D222" s="5" t="s">
-        <v>480</v>
+        <v>479</v>
       </c>
       <c r="E222" s="5" t="s">
-        <v>510</v>
+        <v>535</v>
       </c>
       <c r="F222" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G222" s="5">
-        <v>41.68</v>
+        <v>56.42</v>
       </c>
       <c r="H222" s="5" t="s">
-        <v>760</v>
+        <v>778</v>
       </c>
     </row>
     <row r="223" spans="1:8">
       <c r="A223" s="4" t="s">
         <v>211</v>
       </c>
       <c r="B223" s="5"/>
       <c r="C223" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D223" s="5" t="s">
-        <v>478</v>
+        <v>475</v>
       </c>
       <c r="E223" s="5" t="s">
-        <v>499</v>
+        <v>566</v>
       </c>
       <c r="F223" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G223" s="5">
-        <v>30.48</v>
+        <v>66.58</v>
       </c>
       <c r="H223" s="5" t="s">
-        <v>777</v>
+        <v>650</v>
       </c>
     </row>
     <row r="224" spans="1:8">
       <c r="A224" s="4" t="s">
         <v>212</v>
       </c>
       <c r="B224" s="5"/>
       <c r="C224" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D224" s="5" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="E224" s="5" t="s">
-        <v>503</v>
+        <v>582</v>
       </c>
       <c r="F224" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G224" s="5">
-        <v>49.93</v>
+        <v>22.26</v>
       </c>
       <c r="H224" s="5" t="s">
-        <v>778</v>
+        <v>779</v>
       </c>
     </row>
     <row r="225" spans="1:8">
       <c r="A225" s="4" t="s">
         <v>213</v>
       </c>
       <c r="B225" s="5"/>
       <c r="C225" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D225" s="5" t="s">
-        <v>480</v>
+        <v>476</v>
       </c>
       <c r="E225" s="5" t="s">
-        <v>575</v>
+        <v>508</v>
       </c>
       <c r="F225" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G225" s="5">
-        <v>46.56</v>
+        <v>51.68</v>
       </c>
       <c r="H225" s="5" t="s">
-        <v>779</v>
+        <v>697</v>
       </c>
     </row>
     <row r="226" spans="1:8">
       <c r="A226" s="4" t="s">
         <v>214</v>
       </c>
       <c r="B226" s="5"/>
       <c r="C226" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D226" s="5" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="E226" s="5" t="s">
-        <v>517</v>
+        <v>503</v>
       </c>
       <c r="F226" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G226" s="5">
-        <v>44.52</v>
+        <v>49.68</v>
       </c>
       <c r="H226" s="5" t="s">
-        <v>780</v>
+        <v>675</v>
       </c>
     </row>
     <row r="227" spans="1:8">
       <c r="A227" s="4" t="s">
         <v>215</v>
       </c>
       <c r="B227" s="5"/>
       <c r="C227" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D227" s="5" t="s">
-        <v>477</v>
+        <v>476</v>
       </c>
       <c r="E227" s="5" t="s">
-        <v>551</v>
+        <v>548</v>
       </c>
       <c r="F227" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G227" s="5">
-        <v>45.38</v>
+        <v>57.28</v>
       </c>
       <c r="H227" s="5" t="s">
-        <v>781</v>
+        <v>780</v>
       </c>
     </row>
     <row r="228" spans="1:8">
       <c r="A228" s="4" t="s">
         <v>216</v>
       </c>
       <c r="B228" s="5"/>
       <c r="C228" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D228" s="5" t="s">
-        <v>489</v>
+        <v>484</v>
       </c>
       <c r="E228" s="5" t="s">
-        <v>526</v>
+        <v>519</v>
       </c>
       <c r="F228" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G228" s="5">
-        <v>75.68000000000001</v>
+        <v>69.86</v>
       </c>
       <c r="H228" s="5" t="s">
-        <v>624</v>
+        <v>781</v>
       </c>
     </row>
     <row r="229" spans="1:8">
       <c r="A229" s="4" t="s">
         <v>217</v>
       </c>
       <c r="B229" s="5"/>
       <c r="C229" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D229" s="5" t="s">
-        <v>475</v>
+        <v>480</v>
       </c>
       <c r="E229" s="5" t="s">
-        <v>582</v>
+        <v>510</v>
       </c>
       <c r="F229" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G229" s="5">
-        <v>46.1</v>
+        <v>41.68</v>
       </c>
       <c r="H229" s="5" t="s">
-        <v>782</v>
+        <v>765</v>
       </c>
     </row>
     <row r="230" spans="1:8">
       <c r="A230" s="4" t="s">
         <v>218</v>
       </c>
       <c r="B230" s="5"/>
       <c r="C230" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D230" s="5" t="s">
-        <v>480</v>
+        <v>478</v>
       </c>
       <c r="E230" s="5" t="s">
-        <v>539</v>
+        <v>498</v>
       </c>
       <c r="F230" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G230" s="5">
-        <v>72.42</v>
+        <v>30.48</v>
       </c>
       <c r="H230" s="5" t="s">
-        <v>783</v>
+        <v>782</v>
       </c>
     </row>
     <row r="231" spans="1:8">
       <c r="A231" s="4" t="s">
         <v>219</v>
       </c>
       <c r="B231" s="5"/>
       <c r="C231" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D231" s="5" t="s">
-        <v>480</v>
+        <v>475</v>
       </c>
       <c r="E231" s="5" t="s">
-        <v>542</v>
+        <v>503</v>
       </c>
       <c r="F231" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G231" s="5">
-        <v>51.36</v>
+        <v>49.93</v>
       </c>
       <c r="H231" s="5" t="s">
-        <v>784</v>
+        <v>783</v>
       </c>
     </row>
     <row r="232" spans="1:8">
       <c r="A232" s="4" t="s">
         <v>220</v>
       </c>
       <c r="B232" s="5"/>
       <c r="C232" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D232" s="5" t="s">
-        <v>475</v>
+        <v>480</v>
       </c>
       <c r="E232" s="5" t="s">
-        <v>583</v>
+        <v>576</v>
       </c>
       <c r="F232" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G232" s="5">
-        <v>74.23999999999999</v>
+        <v>46.56</v>
       </c>
       <c r="H232" s="5" t="s">
-        <v>785</v>
+        <v>784</v>
       </c>
     </row>
     <row r="233" spans="1:8">
       <c r="A233" s="4" t="s">
         <v>221</v>
       </c>
       <c r="B233" s="5"/>
       <c r="C233" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D233" s="5" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E233" s="5" t="s">
-        <v>584</v>
+        <v>517</v>
       </c>
       <c r="F233" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G233" s="5">
-        <v>27</v>
+        <v>44.52</v>
       </c>
       <c r="H233" s="5" t="s">
-        <v>786</v>
+        <v>785</v>
       </c>
     </row>
     <row r="234" spans="1:8">
       <c r="A234" s="4" t="s">
         <v>222</v>
       </c>
       <c r="B234" s="5"/>
       <c r="C234" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D234" s="5" t="s">
-        <v>480</v>
+        <v>477</v>
       </c>
       <c r="E234" s="5" t="s">
-        <v>536</v>
+        <v>552</v>
       </c>
       <c r="F234" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G234" s="5">
-        <v>52.4</v>
+        <v>45.38</v>
       </c>
       <c r="H234" s="5" t="s">
-        <v>787</v>
+        <v>786</v>
       </c>
     </row>
     <row r="235" spans="1:8">
       <c r="A235" s="4" t="s">
         <v>223</v>
       </c>
       <c r="B235" s="5"/>
       <c r="C235" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D235" s="5" t="s">
-        <v>475</v>
+        <v>489</v>
       </c>
       <c r="E235" s="5" t="s">
-        <v>517</v>
+        <v>526</v>
       </c>
       <c r="F235" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G235" s="5">
-        <v>40.68</v>
+        <v>75.68000000000001</v>
       </c>
       <c r="H235" s="5" t="s">
-        <v>616</v>
+        <v>624</v>
       </c>
     </row>
     <row r="236" spans="1:8">
       <c r="A236" s="4" t="s">
         <v>224</v>
       </c>
       <c r="B236" s="5"/>
       <c r="C236" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D236" s="5" t="s">
         <v>475</v>
       </c>
       <c r="E236" s="5" t="s">
-        <v>585</v>
+        <v>544</v>
       </c>
       <c r="F236" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G236" s="5">
         <v>27.68</v>
       </c>
       <c r="H236" s="5" t="s">
-        <v>788</v>
+        <v>787</v>
       </c>
     </row>
     <row r="237" spans="1:8">
       <c r="A237" s="4" t="s">
         <v>225</v>
       </c>
       <c r="B237" s="5"/>
       <c r="C237" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D237" s="5" t="s">
         <v>475</v>
       </c>
       <c r="E237" s="5" t="s">
         <v>543</v>
       </c>
       <c r="F237" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G237" s="5">
         <v>47.68</v>
       </c>
       <c r="H237" s="5" t="s">
-        <v>789</v>
+        <v>788</v>
       </c>
     </row>
     <row r="238" spans="1:8">
       <c r="A238" s="4" t="s">
         <v>226</v>
       </c>
       <c r="B238" s="5"/>
       <c r="C238" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D238" s="5" t="s">
         <v>485</v>
       </c>
       <c r="E238" s="5" t="s">
         <v>533</v>
       </c>
       <c r="F238" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G238" s="5">
         <v>52.8</v>
       </c>
       <c r="H238" s="5" t="s">
-        <v>790</v>
+        <v>789</v>
       </c>
     </row>
     <row r="239" spans="1:8">
       <c r="A239" s="4" t="s">
         <v>227</v>
       </c>
       <c r="B239" s="5"/>
       <c r="C239" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D239" s="5" t="s">
         <v>483</v>
       </c>
       <c r="E239" s="5" t="s">
         <v>521</v>
       </c>
       <c r="F239" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G239" s="5">
         <v>76.31999999999999</v>
       </c>
       <c r="H239" s="5" t="s">
-        <v>791</v>
+        <v>790</v>
       </c>
     </row>
     <row r="240" spans="1:8">
       <c r="A240" s="4" t="s">
         <v>228</v>
       </c>
       <c r="B240" s="5"/>
       <c r="C240" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D240" s="5" t="s">
         <v>475</v>
       </c>
       <c r="E240" s="5" t="s">
         <v>508</v>
       </c>
       <c r="F240" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G240" s="5">
         <v>51.68</v>
       </c>
       <c r="H240" s="5" t="s">
-        <v>691</v>
+        <v>697</v>
       </c>
     </row>
     <row r="241" spans="1:8">
       <c r="A241" s="4" t="s">
         <v>229</v>
       </c>
       <c r="B241" s="5"/>
       <c r="C241" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D241" s="5" t="s">
         <v>485</v>
       </c>
       <c r="E241" s="5" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="F241" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G241" s="5">
         <v>56.68</v>
       </c>
       <c r="H241" s="5" t="s">
-        <v>701</v>
+        <v>707</v>
       </c>
     </row>
     <row r="242" spans="1:8">
       <c r="A242" s="4" t="s">
         <v>230</v>
       </c>
       <c r="B242" s="5"/>
       <c r="C242" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D242" s="5" t="s">
         <v>482</v>
       </c>
       <c r="E242" s="5" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="F242" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G242" s="5">
         <v>37.54</v>
       </c>
       <c r="H242" s="5" t="s">
-        <v>792</v>
+        <v>791</v>
       </c>
     </row>
     <row r="243" spans="1:8">
       <c r="A243" s="4" t="s">
         <v>231</v>
       </c>
       <c r="B243" s="5"/>
       <c r="C243" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D243" s="5" t="s">
         <v>477</v>
       </c>
       <c r="E243" s="5" t="s">
         <v>540</v>
       </c>
       <c r="F243" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G243" s="5">
         <v>54.98</v>
       </c>
       <c r="H243" s="5" t="s">
-        <v>733</v>
+        <v>739</v>
       </c>
     </row>
     <row r="244" spans="1:8">
       <c r="A244" s="4" t="s">
         <v>232</v>
       </c>
       <c r="B244" s="5"/>
       <c r="C244" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D244" s="5" t="s">
         <v>481</v>
       </c>
       <c r="E244" s="5" t="s">
-        <v>586</v>
+        <v>583</v>
       </c>
       <c r="F244" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G244" s="5">
         <v>64.31999999999999</v>
       </c>
       <c r="H244" s="5" t="s">
-        <v>793</v>
+        <v>792</v>
       </c>
     </row>
     <row r="245" spans="1:8">
       <c r="A245" s="4" t="s">
         <v>233</v>
       </c>
       <c r="B245" s="5"/>
       <c r="C245" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D245" s="5" t="s">
         <v>478</v>
       </c>
       <c r="E245" s="5" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
       <c r="F245" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G245" s="5">
         <v>70.40000000000001</v>
       </c>
       <c r="H245" s="5" t="s">
         <v>635</v>
       </c>
     </row>
     <row r="246" spans="1:8">
       <c r="A246" s="4" t="s">
         <v>234</v>
       </c>
       <c r="B246" s="5"/>
       <c r="C246" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D246" s="5" t="s">
         <v>477</v>
       </c>
       <c r="E246" s="5" t="s">
-        <v>564</v>
+        <v>565</v>
       </c>
       <c r="F246" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G246" s="5">
         <v>57.84</v>
       </c>
       <c r="H246" s="5" t="s">
-        <v>794</v>
+        <v>793</v>
       </c>
     </row>
     <row r="247" spans="1:8">
       <c r="A247" s="4" t="s">
         <v>235</v>
       </c>
       <c r="B247" s="5"/>
       <c r="C247" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D247" s="5" t="s">
         <v>475</v>
       </c>
       <c r="E247" s="5" t="s">
-        <v>566</v>
+        <v>567</v>
       </c>
       <c r="F247" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G247" s="5">
         <v>68.5</v>
       </c>
       <c r="H247" s="5" t="s">
-        <v>795</v>
+        <v>794</v>
       </c>
     </row>
     <row r="248" spans="1:8">
       <c r="A248" s="4" t="s">
         <v>236</v>
       </c>
       <c r="B248" s="5"/>
       <c r="C248" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D248" s="5" t="s">
         <v>485</v>
       </c>
       <c r="E248" s="5" t="s">
-        <v>587</v>
+        <v>584</v>
       </c>
       <c r="F248" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G248" s="5">
         <v>58.84</v>
       </c>
       <c r="H248" s="5" t="s">
-        <v>796</v>
+        <v>795</v>
       </c>
     </row>
     <row r="249" spans="1:8">
       <c r="A249" s="4" t="s">
         <v>237</v>
       </c>
       <c r="B249" s="5"/>
       <c r="C249" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D249" s="5" t="s">
         <v>485</v>
       </c>
       <c r="E249" s="5" t="s">
         <v>508</v>
       </c>
       <c r="F249" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G249" s="5">
         <v>52.48</v>
       </c>
       <c r="H249" s="5" t="s">
-        <v>797</v>
+        <v>796</v>
       </c>
     </row>
     <row r="250" spans="1:8">
       <c r="A250" s="4" t="s">
         <v>238</v>
       </c>
       <c r="B250" s="5"/>
       <c r="C250" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D250" s="5" t="s">
         <v>475</v>
       </c>
       <c r="E250" s="5" t="s">
         <v>528</v>
       </c>
       <c r="F250" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G250" s="5">
         <v>62.36</v>
       </c>
       <c r="H250" s="5" t="s">
-        <v>724</v>
+        <v>730</v>
       </c>
     </row>
     <row r="251" spans="1:8">
       <c r="A251" s="4" t="s">
         <v>239</v>
       </c>
       <c r="B251" s="5"/>
       <c r="C251" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D251" s="5" t="s">
         <v>478</v>
       </c>
       <c r="E251" s="5" t="s">
         <v>506</v>
       </c>
       <c r="F251" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G251" s="5">
         <v>67.68000000000001</v>
       </c>
       <c r="H251" s="5" t="s">
-        <v>798</v>
+        <v>797</v>
       </c>
     </row>
     <row r="252" spans="1:8">
       <c r="A252" s="4" t="s">
         <v>240</v>
       </c>
       <c r="B252" s="5"/>
       <c r="C252" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D252" s="5" t="s">
         <v>475</v>
       </c>
       <c r="E252" s="5" t="s">
         <v>511</v>
       </c>
       <c r="F252" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G252" s="5">
         <v>49</v>
       </c>
       <c r="H252" s="5" t="s">
-        <v>799</v>
+        <v>798</v>
       </c>
     </row>
     <row r="253" spans="1:8">
       <c r="A253" s="4" t="s">
         <v>241</v>
       </c>
       <c r="B253" s="5"/>
       <c r="C253" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D253" s="5" t="s">
         <v>475</v>
       </c>
       <c r="E253" s="5" t="s">
         <v>525</v>
       </c>
       <c r="F253" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G253" s="5">
         <v>50.96</v>
       </c>
       <c r="H253" s="5" t="s">
-        <v>800</v>
+        <v>799</v>
       </c>
     </row>
     <row r="254" spans="1:8">
       <c r="A254" s="4" t="s">
         <v>242</v>
       </c>
       <c r="B254" s="5"/>
       <c r="C254" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D254" s="5" t="s">
         <v>475</v>
       </c>
       <c r="E254" s="5" t="s">
-        <v>588</v>
+        <v>585</v>
       </c>
       <c r="F254" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G254" s="5">
         <v>31.68</v>
       </c>
       <c r="H254" s="5" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
     </row>
     <row r="255" spans="1:8">
       <c r="A255" s="4" t="s">
         <v>243</v>
       </c>
       <c r="B255" s="5"/>
       <c r="C255" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D255" s="5" t="s">
         <v>486</v>
       </c>
       <c r="E255" s="5" t="s">
-        <v>589</v>
+        <v>586</v>
       </c>
       <c r="F255" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G255" s="5">
         <v>16.24</v>
       </c>
       <c r="H255" s="5" t="s">
-        <v>705</v>
+        <v>711</v>
       </c>
     </row>
     <row r="256" spans="1:8">
       <c r="A256" s="4" t="s">
         <v>244</v>
       </c>
       <c r="B256" s="5"/>
       <c r="C256" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D256" s="5" t="s">
         <v>479</v>
       </c>
       <c r="E256" s="5" t="s">
         <v>540</v>
       </c>
       <c r="F256" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G256" s="5">
         <v>54.92</v>
       </c>
       <c r="H256" s="5" t="s">
-        <v>802</v>
+        <v>801</v>
       </c>
     </row>
     <row r="257" spans="1:8">
       <c r="A257" s="4" t="s">
         <v>245</v>
       </c>
       <c r="B257" s="5"/>
       <c r="C257" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D257" s="5" t="s">
         <v>478</v>
       </c>
       <c r="E257" s="5" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
       <c r="F257" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G257" s="5">
         <v>69.54000000000001</v>
       </c>
       <c r="H257" s="5" t="s">
-        <v>803</v>
+        <v>802</v>
       </c>
     </row>
     <row r="258" spans="1:8">
       <c r="A258" s="4" t="s">
         <v>246</v>
       </c>
       <c r="B258" s="5"/>
       <c r="C258" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D258" s="5" t="s">
         <v>485</v>
       </c>
       <c r="E258" s="5" t="s">
         <v>503</v>
       </c>
       <c r="F258" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G258" s="5">
         <v>49.68</v>
       </c>
       <c r="H258" s="5" t="s">
-        <v>739</v>
+        <v>675</v>
       </c>
     </row>
     <row r="259" spans="1:8">
       <c r="A259" s="4" t="s">
         <v>247</v>
       </c>
       <c r="B259" s="5"/>
       <c r="C259" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D259" s="5" t="s">
         <v>481</v>
       </c>
       <c r="E259" s="5" t="s">
         <v>535</v>
       </c>
       <c r="F259" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G259" s="5">
         <v>55.1</v>
       </c>
       <c r="H259" s="5" t="s">
-        <v>804</v>
+        <v>803</v>
       </c>
     </row>
     <row r="260" spans="1:8">
       <c r="A260" s="4" t="s">
         <v>248</v>
       </c>
       <c r="B260" s="5"/>
       <c r="C260" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D260" s="5" t="s">
         <v>482</v>
       </c>
       <c r="E260" s="5" t="s">
-        <v>590</v>
+        <v>587</v>
       </c>
       <c r="F260" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G260" s="5">
         <v>47.54</v>
       </c>
       <c r="H260" s="5" t="s">
-        <v>805</v>
+        <v>804</v>
       </c>
     </row>
     <row r="261" spans="1:8">
       <c r="A261" s="4" t="s">
         <v>249</v>
       </c>
       <c r="B261" s="5"/>
       <c r="C261" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D261" s="5" t="s">
         <v>479</v>
       </c>
       <c r="E261" s="5" t="s">
         <v>511</v>
       </c>
       <c r="F261" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G261" s="5">
         <v>48</v>
       </c>
       <c r="H261" s="5" t="s">
-        <v>806</v>
+        <v>805</v>
       </c>
     </row>
     <row r="262" spans="1:8">
       <c r="A262" s="4" t="s">
         <v>250</v>
       </c>
       <c r="B262" s="5"/>
       <c r="C262" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D262" s="5" t="s">
         <v>475</v>
       </c>
       <c r="E262" s="5" t="s">
         <v>503</v>
       </c>
       <c r="F262" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G262" s="5">
         <v>48.68</v>
       </c>
       <c r="H262" s="5" t="s">
-        <v>807</v>
+        <v>806</v>
       </c>
     </row>
     <row r="263" spans="1:8">
       <c r="A263" s="4" t="s">
         <v>251</v>
       </c>
       <c r="B263" s="5"/>
       <c r="C263" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D263" s="5" t="s">
         <v>477</v>
       </c>
       <c r="E263" s="5" t="s">
-        <v>591</v>
+        <v>588</v>
       </c>
       <c r="F263" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G263" s="5">
         <v>19.27</v>
       </c>
       <c r="H263" s="5" t="s">
-        <v>808</v>
+        <v>807</v>
       </c>
     </row>
     <row r="264" spans="1:8">
       <c r="A264" s="4" t="s">
         <v>252</v>
       </c>
       <c r="B264" s="5"/>
       <c r="C264" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D264" s="5" t="s">
         <v>482</v>
       </c>
       <c r="E264" s="5" t="s">
         <v>525</v>
       </c>
       <c r="F264" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G264" s="5">
         <v>49.2</v>
       </c>
       <c r="H264" s="5" t="s">
-        <v>809</v>
+        <v>808</v>
       </c>
     </row>
     <row r="265" spans="1:8">
       <c r="A265" s="4" t="s">
         <v>253</v>
       </c>
       <c r="B265" s="5"/>
       <c r="C265" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D265" s="5" t="s">
         <v>482</v>
       </c>
       <c r="E265" s="5" t="s">
-        <v>584</v>
+        <v>589</v>
       </c>
       <c r="F265" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G265" s="5">
         <v>25.64</v>
       </c>
       <c r="H265" s="5" t="s">
-        <v>810</v>
+        <v>809</v>
       </c>
     </row>
     <row r="266" spans="1:8">
       <c r="A266" s="4" t="s">
         <v>254</v>
       </c>
       <c r="B266" s="5"/>
       <c r="C266" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D266" s="5" t="s">
         <v>475</v>
       </c>
       <c r="E266" s="5" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="F266" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G266" s="5">
         <v>21.24</v>
       </c>
       <c r="H266" s="5" t="s">
-        <v>811</v>
+        <v>810</v>
       </c>
     </row>
     <row r="267" spans="1:8">
       <c r="A267" s="4" t="s">
         <v>255</v>
       </c>
       <c r="B267" s="5"/>
       <c r="C267" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D267" s="5" t="s">
         <v>482</v>
       </c>
       <c r="E267" s="5" t="s">
         <v>503</v>
       </c>
       <c r="F267" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G267" s="5">
         <v>47.94</v>
       </c>
       <c r="H267" s="5" t="s">
-        <v>812</v>
+        <v>811</v>
       </c>
     </row>
     <row r="268" spans="1:8">
       <c r="A268" s="4" t="s">
         <v>256</v>
       </c>
       <c r="B268" s="5"/>
       <c r="C268" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D268" s="5" t="s">
         <v>475</v>
       </c>
       <c r="E268" s="5" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="F268" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G268" s="5">
         <v>19.88</v>
       </c>
       <c r="H268" s="5" t="s">
-        <v>813</v>
+        <v>812</v>
       </c>
     </row>
     <row r="269" spans="1:8">
       <c r="A269" s="4" t="s">
         <v>257</v>
       </c>
       <c r="B269" s="5"/>
       <c r="C269" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D269" s="5" t="s">
         <v>476</v>
       </c>
       <c r="E269" s="5" t="s">
         <v>506</v>
       </c>
       <c r="F269" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G269" s="5">
         <v>65.34</v>
       </c>
       <c r="H269" s="5" t="s">
-        <v>814</v>
+        <v>813</v>
       </c>
     </row>
     <row r="270" spans="1:8">
       <c r="A270" s="4" t="s">
         <v>258</v>
       </c>
       <c r="B270" s="5"/>
       <c r="C270" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D270" s="5" t="s">
         <v>489</v>
       </c>
       <c r="E270" s="5" t="s">
         <v>503</v>
       </c>
       <c r="F270" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G270" s="5">
         <v>48.68</v>
       </c>
       <c r="H270" s="5" t="s">
-        <v>807</v>
+        <v>806</v>
       </c>
     </row>
     <row r="271" spans="1:8">
       <c r="A271" s="4" t="s">
         <v>259</v>
       </c>
       <c r="B271" s="5"/>
       <c r="C271" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D271" s="5" t="s">
         <v>477</v>
       </c>
       <c r="E271" s="5" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="F271" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G271" s="5">
         <v>71.5</v>
       </c>
       <c r="H271" s="5" t="s">
-        <v>815</v>
+        <v>814</v>
       </c>
     </row>
     <row r="272" spans="1:8">
       <c r="A272" s="4" t="s">
         <v>260</v>
       </c>
       <c r="B272" s="5"/>
       <c r="C272" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D272" s="5" t="s">
         <v>478</v>
       </c>
       <c r="E272" s="5" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F272" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G272" s="5">
         <v>62.06</v>
       </c>
       <c r="H272" s="5" t="s">
-        <v>816</v>
+        <v>815</v>
       </c>
     </row>
     <row r="273" spans="1:8">
       <c r="A273" s="4" t="s">
         <v>261</v>
       </c>
       <c r="B273" s="5"/>
       <c r="C273" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D273" s="5" t="s">
         <v>486</v>
       </c>
       <c r="E273" s="5" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
       <c r="F273" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G273" s="5">
         <v>39.34</v>
       </c>
       <c r="H273" s="5" t="s">
-        <v>817</v>
+        <v>816</v>
       </c>
     </row>
     <row r="274" spans="1:8">
       <c r="A274" s="4" t="s">
         <v>262</v>
       </c>
       <c r="B274" s="5"/>
       <c r="C274" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D274" s="5" t="s">
         <v>475</v>
       </c>
       <c r="E274" s="5" t="s">
-        <v>587</v>
+        <v>584</v>
       </c>
       <c r="F274" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G274" s="5">
         <v>56.68</v>
       </c>
       <c r="H274" s="5" t="s">
-        <v>701</v>
+        <v>707</v>
       </c>
     </row>
     <row r="275" spans="1:8">
       <c r="A275" s="4" t="s">
         <v>263</v>
       </c>
       <c r="B275" s="5"/>
       <c r="C275" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D275" s="5" t="s">
         <v>475</v>
       </c>
       <c r="E275" s="5" t="s">
-        <v>498</v>
+        <v>497</v>
       </c>
       <c r="F275" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G275" s="5">
         <v>30.14</v>
       </c>
       <c r="H275" s="5" t="s">
-        <v>818</v>
+        <v>817</v>
       </c>
     </row>
     <row r="276" spans="1:8">
       <c r="A276" s="4" t="s">
         <v>264</v>
       </c>
       <c r="B276" s="5"/>
       <c r="C276" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D276" s="5" t="s">
         <v>479</v>
       </c>
       <c r="E276" s="5" t="s">
-        <v>567</v>
+        <v>568</v>
       </c>
       <c r="F276" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G276" s="5">
         <v>23.22</v>
       </c>
       <c r="H276" s="5" t="s">
-        <v>819</v>
+        <v>818</v>
       </c>
     </row>
     <row r="277" spans="1:8">
       <c r="A277" s="4" t="s">
         <v>265</v>
       </c>
       <c r="B277" s="5"/>
       <c r="C277" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D277" s="5" t="s">
-        <v>475</v>
+        <v>481</v>
       </c>
       <c r="E277" s="5" t="s">
-        <v>568</v>
+        <v>509</v>
       </c>
       <c r="F277" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G277" s="5">
-        <v>69.58</v>
+        <v>39.8</v>
       </c>
       <c r="H277" s="5" t="s">
-        <v>613</v>
+        <v>819</v>
       </c>
     </row>
     <row r="278" spans="1:8">
       <c r="A278" s="4" t="s">
         <v>266</v>
       </c>
       <c r="B278" s="5"/>
       <c r="C278" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D278" s="5" t="s">
-        <v>475</v>
+        <v>482</v>
       </c>
       <c r="E278" s="5" t="s">
-        <v>552</v>
+        <v>515</v>
       </c>
       <c r="F278" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G278" s="5">
-        <v>21</v>
+        <v>59</v>
       </c>
       <c r="H278" s="5" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="279" spans="1:8">
       <c r="A279" s="4" t="s">
         <v>267</v>
       </c>
       <c r="B279" s="5"/>
       <c r="C279" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D279" s="5" t="s">
-        <v>475</v>
+        <v>481</v>
       </c>
       <c r="E279" s="5" t="s">
-        <v>541</v>
+        <v>540</v>
       </c>
       <c r="F279" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G279" s="5">
-        <v>58.5</v>
+        <v>56.68</v>
       </c>
       <c r="H279" s="5" t="s">
-        <v>821</v>
+        <v>707</v>
       </c>
     </row>
     <row r="280" spans="1:8">
       <c r="A280" s="4" t="s">
         <v>268</v>
       </c>
       <c r="B280" s="5"/>
       <c r="C280" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D280" s="5" t="s">
-        <v>475</v>
+        <v>497</v>
       </c>
       <c r="E280" s="5" t="s">
-        <v>501</v>
+        <v>593</v>
       </c>
       <c r="F280" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G280" s="5">
-        <v>42.08</v>
+        <v>53.84</v>
       </c>
       <c r="H280" s="5" t="s">
-        <v>822</v>
+        <v>606</v>
       </c>
     </row>
     <row r="281" spans="1:8">
       <c r="A281" s="4" t="s">
         <v>269</v>
       </c>
       <c r="B281" s="5"/>
       <c r="C281" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D281" s="5" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="E281" s="5" t="s">
-        <v>580</v>
+        <v>540</v>
       </c>
       <c r="F281" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G281" s="5">
-        <v>71.88</v>
+        <v>61.08</v>
       </c>
       <c r="H281" s="5" t="s">
-        <v>823</v>
+        <v>821</v>
       </c>
     </row>
     <row r="282" spans="1:8">
       <c r="A282" s="4" t="s">
         <v>270</v>
       </c>
       <c r="B282" s="5"/>
       <c r="C282" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D282" s="5" t="s">
-        <v>480</v>
+        <v>498</v>
       </c>
       <c r="E282" s="5" t="s">
-        <v>583</v>
+        <v>586</v>
       </c>
       <c r="F282" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G282" s="5">
-        <v>75.28</v>
+        <v>15.66</v>
       </c>
       <c r="H282" s="5" t="s">
-        <v>824</v>
+        <v>822</v>
       </c>
     </row>
     <row r="283" spans="1:8">
       <c r="A283" s="4" t="s">
         <v>271</v>
       </c>
       <c r="B283" s="5"/>
       <c r="C283" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D283" s="5" t="s">
-        <v>477</v>
+        <v>485</v>
       </c>
       <c r="E283" s="5" t="s">
-        <v>541</v>
+        <v>506</v>
       </c>
       <c r="F283" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G283" s="5">
-        <v>59.68</v>
+        <v>68.45999999999999</v>
       </c>
       <c r="H283" s="5" t="s">
-        <v>825</v>
+        <v>679</v>
       </c>
     </row>
     <row r="284" spans="1:8">
       <c r="A284" s="4" t="s">
         <v>272</v>
       </c>
       <c r="B284" s="5"/>
       <c r="C284" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D284" s="5" t="s">
-        <v>485</v>
+        <v>481</v>
       </c>
       <c r="E284" s="5" t="s">
-        <v>519</v>
+        <v>584</v>
       </c>
       <c r="F284" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G284" s="5">
-        <v>69.42</v>
+        <v>58.68</v>
       </c>
       <c r="H284" s="5" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="285" spans="1:8">
       <c r="A285" s="4" t="s">
         <v>273</v>
       </c>
       <c r="B285" s="5"/>
       <c r="C285" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D285" s="5" t="s">
-        <v>482</v>
+        <v>481</v>
       </c>
       <c r="E285" s="5" t="s">
-        <v>574</v>
+        <v>533</v>
       </c>
       <c r="F285" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G285" s="5">
-        <v>75.68000000000001</v>
+        <v>56.68</v>
       </c>
       <c r="H285" s="5" t="s">
-        <v>624</v>
+        <v>707</v>
       </c>
     </row>
     <row r="286" spans="1:8">
       <c r="A286" s="4" t="s">
         <v>274</v>
       </c>
       <c r="B286" s="5"/>
       <c r="C286" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D286" s="5" t="s">
-        <v>477</v>
+        <v>481</v>
       </c>
       <c r="E286" s="5" t="s">
-        <v>505</v>
+        <v>594</v>
       </c>
       <c r="F286" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G286" s="5">
-        <v>55.08</v>
+        <v>29.68</v>
       </c>
       <c r="H286" s="5" t="s">
-        <v>827</v>
+        <v>824</v>
       </c>
     </row>
     <row r="287" spans="1:8">
       <c r="A287" s="4" t="s">
         <v>275</v>
       </c>
       <c r="B287" s="5"/>
       <c r="C287" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D287" s="5" t="s">
-        <v>489</v>
+        <v>482</v>
       </c>
       <c r="E287" s="5" t="s">
-        <v>514</v>
+        <v>519</v>
       </c>
       <c r="F287" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G287" s="5">
-        <v>49.52</v>
+        <v>71.68000000000001</v>
       </c>
       <c r="H287" s="5" t="s">
-        <v>828</v>
+        <v>825</v>
       </c>
     </row>
     <row r="288" spans="1:8">
       <c r="A288" s="4" t="s">
         <v>276</v>
       </c>
       <c r="B288" s="5"/>
       <c r="C288" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D288" s="5" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
       <c r="E288" s="5" t="s">
         <v>558</v>
       </c>
       <c r="F288" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G288" s="5">
-        <v>41.5</v>
+        <v>72.68000000000001</v>
       </c>
       <c r="H288" s="5" t="s">
-        <v>829</v>
+        <v>665</v>
       </c>
     </row>
     <row r="289" spans="1:8">
       <c r="A289" s="4" t="s">
         <v>277</v>
       </c>
       <c r="B289" s="5"/>
       <c r="C289" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D289" s="5" t="s">
-        <v>477</v>
+        <v>481</v>
       </c>
       <c r="E289" s="5" t="s">
-        <v>503</v>
+        <v>520</v>
       </c>
       <c r="F289" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G289" s="5">
-        <v>50.5</v>
+        <v>56.08</v>
       </c>
       <c r="H289" s="5" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
     </row>
     <row r="290" spans="1:8">
       <c r="A290" s="4" t="s">
         <v>278</v>
       </c>
       <c r="B290" s="5"/>
       <c r="C290" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D290" s="5" t="s">
-        <v>475</v>
+        <v>497</v>
       </c>
       <c r="E290" s="5" t="s">
-        <v>537</v>
+        <v>592</v>
       </c>
       <c r="F290" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G290" s="5">
-        <v>56.26</v>
+        <v>41.62</v>
       </c>
       <c r="H290" s="5" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
     </row>
     <row r="291" spans="1:8">
       <c r="A291" s="4" t="s">
         <v>279</v>
       </c>
       <c r="B291" s="5"/>
       <c r="C291" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D291" s="5" t="s">
-        <v>480</v>
+        <v>486</v>
       </c>
       <c r="E291" s="5" t="s">
-        <v>554</v>
+        <v>529</v>
       </c>
       <c r="F291" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G291" s="5">
-        <v>71.52</v>
+        <v>58.46</v>
       </c>
       <c r="H291" s="5" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="292" spans="1:8">
       <c r="A292" s="4" t="s">
         <v>280</v>
       </c>
       <c r="B292" s="5"/>
       <c r="C292" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D292" s="5" t="s">
-        <v>475</v>
+        <v>477</v>
       </c>
       <c r="E292" s="5" t="s">
-        <v>542</v>
+        <v>595</v>
       </c>
       <c r="F292" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G292" s="5">
-        <v>52.28</v>
+        <v>74.54000000000001</v>
       </c>
       <c r="H292" s="5" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
     </row>
     <row r="293" spans="1:8">
       <c r="A293" s="4" t="s">
         <v>281</v>
       </c>
       <c r="B293" s="5"/>
       <c r="C293" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D293" s="5" t="s">
-        <v>484</v>
+        <v>475</v>
       </c>
       <c r="E293" s="5" t="s">
-        <v>583</v>
+        <v>588</v>
       </c>
       <c r="F293" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G293" s="5">
-        <v>74.92</v>
+        <v>15.68</v>
       </c>
       <c r="H293" s="5" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
     </row>
     <row r="294" spans="1:8">
       <c r="A294" s="4" t="s">
         <v>282</v>
       </c>
       <c r="B294" s="5"/>
       <c r="C294" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D294" s="5" t="s">
-        <v>478</v>
+        <v>477</v>
       </c>
       <c r="E294" s="5" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F294" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G294" s="5">
-        <v>80.78</v>
+        <v>61.44</v>
       </c>
       <c r="H294" s="5" t="s">
-        <v>835</v>
+        <v>831</v>
       </c>
     </row>
     <row r="295" spans="1:8">
       <c r="A295" s="4" t="s">
         <v>283</v>
       </c>
       <c r="B295" s="5"/>
       <c r="C295" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D295" s="5" t="s">
-        <v>477</v>
+        <v>479</v>
       </c>
       <c r="E295" s="5" t="s">
-        <v>541</v>
+        <v>543</v>
       </c>
       <c r="F295" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G295" s="5">
-        <v>59.98</v>
+        <v>48.38</v>
       </c>
       <c r="H295" s="5" t="s">
-        <v>836</v>
+        <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:8">
       <c r="A296" s="4" t="s">
         <v>284</v>
       </c>
       <c r="B296" s="5"/>
       <c r="C296" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D296" s="5" t="s">
-        <v>480</v>
+        <v>489</v>
       </c>
       <c r="E296" s="5" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
       <c r="F296" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G296" s="5">
-        <v>49.5</v>
+        <v>47.56</v>
       </c>
       <c r="H296" s="5" t="s">
-        <v>837</v>
+        <v>833</v>
       </c>
     </row>
     <row r="297" spans="1:8">
       <c r="A297" s="4" t="s">
         <v>285</v>
       </c>
       <c r="B297" s="5"/>
       <c r="C297" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D297" s="5" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="E297" s="5" t="s">
-        <v>542</v>
+        <v>565</v>
       </c>
       <c r="F297" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G297" s="5">
-        <v>50.44</v>
+        <v>60.08</v>
       </c>
       <c r="H297" s="5" t="s">
-        <v>838</v>
+        <v>834</v>
       </c>
     </row>
     <row r="298" spans="1:8">
       <c r="A298" s="4" t="s">
         <v>286</v>
       </c>
       <c r="B298" s="5"/>
       <c r="C298" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D298" s="5" t="s">
-        <v>482</v>
+        <v>479</v>
       </c>
       <c r="E298" s="5" t="s">
-        <v>565</v>
+        <v>537</v>
       </c>
       <c r="F298" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G298" s="5">
-        <v>65.5</v>
+        <v>56.14</v>
       </c>
       <c r="H298" s="5" t="s">
-        <v>839</v>
+        <v>835</v>
       </c>
     </row>
     <row r="299" spans="1:8">
       <c r="A299" s="4" t="s">
         <v>287</v>
       </c>
       <c r="B299" s="5"/>
       <c r="C299" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D299" s="5" t="s">
         <v>475</v>
       </c>
       <c r="E299" s="5" t="s">
-        <v>557</v>
+        <v>525</v>
       </c>
       <c r="F299" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G299" s="5">
-        <v>70.08</v>
+        <v>49.64</v>
       </c>
       <c r="H299" s="5" t="s">
-        <v>840</v>
+        <v>660</v>
       </c>
     </row>
     <row r="300" spans="1:8">
       <c r="A300" s="4" t="s">
         <v>288</v>
       </c>
       <c r="B300" s="5"/>
       <c r="C300" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D300" s="5" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="E300" s="5" t="s">
-        <v>549</v>
+        <v>520</v>
       </c>
       <c r="F300" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G300" s="5">
-        <v>46.54</v>
+        <v>55.58</v>
       </c>
       <c r="H300" s="5" t="s">
-        <v>841</v>
+        <v>836</v>
       </c>
     </row>
     <row r="301" spans="1:8">
       <c r="A301" s="4" t="s">
         <v>289</v>
       </c>
       <c r="B301" s="5"/>
       <c r="C301" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D301" s="5" t="s">
-        <v>475</v>
+        <v>482</v>
       </c>
       <c r="E301" s="5" t="s">
-        <v>593</v>
+        <v>520</v>
       </c>
       <c r="F301" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G301" s="5">
-        <v>63.92</v>
+        <v>55.98</v>
       </c>
       <c r="H301" s="5" t="s">
-        <v>842</v>
+        <v>837</v>
       </c>
     </row>
     <row r="302" spans="1:8">
       <c r="A302" s="4" t="s">
         <v>290</v>
       </c>
       <c r="B302" s="5"/>
       <c r="C302" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D302" s="5" t="s">
         <v>475</v>
       </c>
       <c r="E302" s="5" t="s">
-        <v>546</v>
+        <v>533</v>
       </c>
       <c r="F302" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G302" s="5">
-        <v>43.68</v>
+        <v>58.6</v>
       </c>
       <c r="H302" s="5" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
     </row>
     <row r="303" spans="1:8">
       <c r="A303" s="4" t="s">
         <v>291</v>
       </c>
       <c r="B303" s="5"/>
       <c r="C303" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D303" s="5" t="s">
-        <v>478</v>
+        <v>475</v>
       </c>
       <c r="E303" s="5" t="s">
-        <v>525</v>
+        <v>589</v>
       </c>
       <c r="F303" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G303" s="5">
-        <v>51.3</v>
+        <v>26.88</v>
       </c>
       <c r="H303" s="5" t="s">
-        <v>621</v>
+        <v>839</v>
       </c>
     </row>
     <row r="304" spans="1:8">
       <c r="A304" s="4" t="s">
         <v>292</v>
       </c>
       <c r="B304" s="5"/>
       <c r="C304" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D304" s="5" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="E304" s="5" t="s">
-        <v>503</v>
+        <v>512</v>
       </c>
       <c r="F304" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G304" s="5">
-        <v>51.24</v>
+        <v>43.68</v>
       </c>
       <c r="H304" s="5" t="s">
-        <v>844</v>
+        <v>840</v>
       </c>
     </row>
     <row r="305" spans="1:8">
       <c r="A305" s="4" t="s">
         <v>293</v>
       </c>
       <c r="B305" s="5"/>
       <c r="C305" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D305" s="5" t="s">
-        <v>477</v>
+        <v>483</v>
       </c>
       <c r="E305" s="5" t="s">
-        <v>545</v>
+        <v>537</v>
       </c>
       <c r="F305" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G305" s="5">
-        <v>70.31999999999999</v>
+        <v>54.24</v>
       </c>
       <c r="H305" s="5" t="s">
-        <v>845</v>
+        <v>712</v>
       </c>
     </row>
     <row r="306" spans="1:8">
       <c r="A306" s="4" t="s">
         <v>294</v>
       </c>
       <c r="B306" s="5"/>
       <c r="C306" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D306" s="5" t="s">
-        <v>482</v>
+        <v>480</v>
       </c>
       <c r="E306" s="5" t="s">
-        <v>578</v>
+        <v>558</v>
       </c>
       <c r="F306" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G306" s="5">
-        <v>61</v>
+        <v>68.2</v>
       </c>
       <c r="H306" s="5" t="s">
-        <v>846</v>
+        <v>634</v>
       </c>
     </row>
     <row r="307" spans="1:8">
       <c r="A307" s="4" t="s">
         <v>295</v>
       </c>
       <c r="B307" s="5"/>
       <c r="C307" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D307" s="5" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="E307" s="5" t="s">
-        <v>579</v>
+        <v>541</v>
       </c>
       <c r="F307" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G307" s="5">
-        <v>60.08</v>
+        <v>60.28</v>
       </c>
       <c r="H307" s="5" t="s">
-        <v>847</v>
+        <v>841</v>
       </c>
     </row>
     <row r="308" spans="1:8">
       <c r="A308" s="4" t="s">
         <v>296</v>
       </c>
       <c r="B308" s="5"/>
       <c r="C308" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D308" s="5" t="s">
-        <v>491</v>
+        <v>475</v>
       </c>
       <c r="E308" s="5" t="s">
-        <v>525</v>
+        <v>517</v>
       </c>
       <c r="F308" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G308" s="5">
-        <v>49.94</v>
+        <v>43.84</v>
       </c>
       <c r="H308" s="5" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
     </row>
     <row r="309" spans="1:8">
       <c r="A309" s="4" t="s">
         <v>297</v>
       </c>
       <c r="B309" s="5"/>
       <c r="C309" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D309" s="5" t="s">
-        <v>478</v>
+        <v>476</v>
       </c>
       <c r="E309" s="5" t="s">
-        <v>582</v>
+        <v>595</v>
       </c>
       <c r="F309" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G309" s="5">
-        <v>46.38</v>
+        <v>71.28</v>
       </c>
       <c r="H309" s="5" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
     </row>
     <row r="310" spans="1:8">
       <c r="A310" s="4" t="s">
         <v>298</v>
       </c>
       <c r="B310" s="5"/>
       <c r="C310" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D310" s="5" t="s">
-        <v>496</v>
+        <v>475</v>
       </c>
       <c r="E310" s="5" t="s">
-        <v>574</v>
+        <v>578</v>
       </c>
       <c r="F310" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G310" s="5">
-        <v>77.68000000000001</v>
+        <v>67.54000000000001</v>
       </c>
       <c r="H310" s="5" t="s">
-        <v>850</v>
+        <v>844</v>
       </c>
     </row>
     <row r="311" spans="1:8">
       <c r="A311" s="4" t="s">
         <v>299</v>
       </c>
       <c r="B311" s="5"/>
       <c r="C311" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D311" s="5" t="s">
-        <v>475</v>
+        <v>491</v>
       </c>
       <c r="E311" s="5" t="s">
-        <v>582</v>
+        <v>565</v>
       </c>
       <c r="F311" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G311" s="5">
-        <v>44.8</v>
+        <v>60.38</v>
       </c>
       <c r="H311" s="5" t="s">
-        <v>851</v>
+        <v>845</v>
       </c>
     </row>
     <row r="312" spans="1:8">
       <c r="A312" s="4" t="s">
         <v>300</v>
       </c>
       <c r="B312" s="5"/>
       <c r="C312" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D312" s="5" t="s">
-        <v>476</v>
+        <v>475</v>
       </c>
       <c r="E312" s="5" t="s">
-        <v>561</v>
+        <v>540</v>
       </c>
       <c r="F312" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G312" s="5">
-        <v>22.92</v>
+        <v>54.44</v>
       </c>
       <c r="H312" s="5" t="s">
-        <v>852</v>
+        <v>771</v>
       </c>
     </row>
     <row r="313" spans="1:8">
       <c r="A313" s="4" t="s">
         <v>301</v>
       </c>
       <c r="B313" s="5"/>
       <c r="C313" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D313" s="5" t="s">
         <v>480</v>
       </c>
       <c r="E313" s="5" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
       <c r="F313" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G313" s="5">
-        <v>69.92</v>
+        <v>44.04</v>
       </c>
       <c r="H313" s="5" t="s">
-        <v>853</v>
+        <v>846</v>
       </c>
     </row>
     <row r="314" spans="1:8">
       <c r="A314" s="4" t="s">
         <v>302</v>
       </c>
       <c r="B314" s="5"/>
       <c r="C314" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D314" s="5" t="s">
-        <v>482</v>
+        <v>479</v>
       </c>
       <c r="E314" s="5" t="s">
-        <v>549</v>
+        <v>540</v>
       </c>
       <c r="F314" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G314" s="5">
-        <v>46.68</v>
+        <v>54.66</v>
       </c>
       <c r="H314" s="5" t="s">
-        <v>854</v>
+        <v>847</v>
       </c>
     </row>
     <row r="315" spans="1:8">
       <c r="A315" s="4" t="s">
         <v>303</v>
       </c>
       <c r="B315" s="5"/>
       <c r="C315" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D315" s="5" t="s">
-        <v>476</v>
+        <v>475</v>
       </c>
       <c r="E315" s="5" t="s">
-        <v>554</v>
+        <v>498</v>
       </c>
       <c r="F315" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G315" s="5">
-        <v>71.68000000000001</v>
+        <v>29.96</v>
       </c>
       <c r="H315" s="5" t="s">
-        <v>855</v>
+        <v>848</v>
       </c>
     </row>
     <row r="316" spans="1:8">
       <c r="A316" s="4" t="s">
         <v>304</v>
       </c>
       <c r="B316" s="5"/>
       <c r="C316" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D316" s="5" t="s">
-        <v>475</v>
+        <v>494</v>
       </c>
       <c r="E316" s="5" t="s">
-        <v>577</v>
+        <v>546</v>
       </c>
       <c r="F316" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G316" s="5">
-        <v>68.81999999999999</v>
+        <v>71.18000000000001</v>
       </c>
       <c r="H316" s="5" t="s">
-        <v>856</v>
+        <v>849</v>
       </c>
     </row>
     <row r="317" spans="1:8">
       <c r="A317" s="4" t="s">
         <v>305</v>
       </c>
       <c r="B317" s="5"/>
       <c r="C317" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D317" s="5" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E317" s="5" t="s">
-        <v>526</v>
+        <v>497</v>
       </c>
       <c r="F317" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G317" s="5">
-        <v>72.48</v>
+        <v>29.34</v>
       </c>
       <c r="H317" s="5" t="s">
-        <v>857</v>
+        <v>850</v>
       </c>
     </row>
     <row r="318" spans="1:8">
       <c r="A318" s="4" t="s">
         <v>306</v>
       </c>
       <c r="B318" s="5"/>
       <c r="C318" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D318" s="5" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="E318" s="5" t="s">
-        <v>543</v>
+        <v>597</v>
       </c>
       <c r="F318" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G318" s="5">
-        <v>49.46</v>
+        <v>65.68000000000001</v>
       </c>
       <c r="H318" s="5" t="s">
-        <v>858</v>
+        <v>851</v>
       </c>
     </row>
     <row r="319" spans="1:8">
       <c r="A319" s="4" t="s">
         <v>307</v>
       </c>
       <c r="B319" s="5"/>
       <c r="C319" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D319" s="5" t="s">
-        <v>476</v>
+        <v>484</v>
       </c>
       <c r="E319" s="5" t="s">
-        <v>590</v>
+        <v>525</v>
       </c>
       <c r="F319" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G319" s="5">
-        <v>48.48</v>
+        <v>50.4</v>
       </c>
       <c r="H319" s="5" t="s">
-        <v>859</v>
+        <v>852</v>
       </c>
     </row>
     <row r="320" spans="1:8">
       <c r="A320" s="4" t="s">
         <v>308</v>
       </c>
       <c r="B320" s="5"/>
       <c r="C320" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D320" s="5" t="s">
         <v>475</v>
       </c>
       <c r="E320" s="5" t="s">
-        <v>589</v>
+        <v>497</v>
       </c>
       <c r="F320" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G320" s="5">
-        <v>15.08</v>
+        <v>29.66</v>
       </c>
       <c r="H320" s="5" t="s">
-        <v>860</v>
+        <v>853</v>
       </c>
     </row>
     <row r="321" spans="1:8">
       <c r="A321" s="4" t="s">
         <v>309</v>
       </c>
       <c r="B321" s="5"/>
       <c r="C321" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D321" s="5" t="s">
         <v>483</v>
       </c>
       <c r="E321" s="5" t="s">
-        <v>554</v>
+        <v>558</v>
       </c>
       <c r="F321" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G321" s="5">
-        <v>71.44</v>
+        <v>70.52</v>
       </c>
       <c r="H321" s="5" t="s">
-        <v>861</v>
+        <v>854</v>
       </c>
     </row>
     <row r="322" spans="1:8">
       <c r="A322" s="4" t="s">
         <v>310</v>
       </c>
       <c r="B322" s="5"/>
       <c r="C322" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D322" s="5" t="s">
-        <v>476</v>
+        <v>480</v>
       </c>
       <c r="E322" s="5" t="s">
-        <v>519</v>
+        <v>506</v>
       </c>
       <c r="F322" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G322" s="5">
-        <v>69.94</v>
+        <v>67.48</v>
       </c>
       <c r="H322" s="5" t="s">
-        <v>862</v>
+        <v>855</v>
       </c>
     </row>
     <row r="323" spans="1:8">
       <c r="A323" s="4" t="s">
         <v>311</v>
       </c>
       <c r="B323" s="5"/>
       <c r="C323" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D323" s="5" t="s">
-        <v>485</v>
+        <v>478</v>
       </c>
       <c r="E323" s="5" t="s">
-        <v>547</v>
+        <v>514</v>
       </c>
       <c r="F323" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G323" s="5">
-        <v>59.12</v>
+        <v>50.68</v>
       </c>
       <c r="H323" s="5" t="s">
-        <v>863</v>
+        <v>609</v>
       </c>
     </row>
     <row r="324" spans="1:8">
       <c r="A324" s="4" t="s">
         <v>312</v>
       </c>
       <c r="B324" s="5"/>
       <c r="C324" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D324" s="5" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="E324" s="5" t="s">
-        <v>514</v>
+        <v>533</v>
       </c>
       <c r="F324" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G324" s="5">
-        <v>51.68</v>
+        <v>52.6</v>
       </c>
       <c r="H324" s="5" t="s">
-        <v>691</v>
+        <v>856</v>
       </c>
     </row>
     <row r="325" spans="1:8">
       <c r="A325" s="4" t="s">
         <v>313</v>
       </c>
       <c r="B325" s="5"/>
       <c r="C325" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D325" s="5" t="s">
         <v>477</v>
       </c>
       <c r="E325" s="5" t="s">
-        <v>536</v>
+        <v>503</v>
       </c>
       <c r="F325" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G325" s="5">
-        <v>53.16</v>
+        <v>50.4</v>
       </c>
       <c r="H325" s="5" t="s">
-        <v>864</v>
+        <v>852</v>
       </c>
     </row>
     <row r="326" spans="1:8">
       <c r="A326" s="4" t="s">
         <v>314</v>
       </c>
       <c r="B326" s="5"/>
       <c r="C326" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D326" s="5" t="s">
-        <v>476</v>
+        <v>475</v>
       </c>
       <c r="E326" s="5" t="s">
-        <v>551</v>
+        <v>515</v>
       </c>
       <c r="F326" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G326" s="5">
-        <v>46.67</v>
+        <v>57.28</v>
       </c>
       <c r="H326" s="5" t="s">
-        <v>865</v>
+        <v>780</v>
       </c>
     </row>
     <row r="327" spans="1:8">
       <c r="A327" s="4" t="s">
         <v>315</v>
       </c>
       <c r="B327" s="5"/>
       <c r="C327" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D327" s="5" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E327" s="5" t="s">
-        <v>517</v>
+        <v>598</v>
       </c>
       <c r="F327" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G327" s="5">
-        <v>46.58</v>
+        <v>79.14</v>
       </c>
       <c r="H327" s="5" t="s">
-        <v>866</v>
+        <v>857</v>
       </c>
     </row>
     <row r="328" spans="1:8">
       <c r="A328" s="4" t="s">
         <v>316</v>
       </c>
       <c r="B328" s="5"/>
       <c r="C328" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D328" s="5" t="s">
-        <v>478</v>
+        <v>489</v>
       </c>
       <c r="E328" s="5" t="s">
-        <v>596</v>
+        <v>519</v>
       </c>
       <c r="F328" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G328" s="5">
-        <v>52.68</v>
+        <v>71.48</v>
       </c>
       <c r="H328" s="5" t="s">
-        <v>743</v>
+        <v>858</v>
       </c>
     </row>
     <row r="329" spans="1:8">
       <c r="A329" s="4" t="s">
         <v>317</v>
       </c>
       <c r="B329" s="5"/>
       <c r="C329" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D329" s="5" t="s">
-        <v>475</v>
+        <v>482</v>
       </c>
       <c r="E329" s="5" t="s">
-        <v>593</v>
+        <v>550</v>
       </c>
       <c r="F329" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G329" s="5">
-        <v>64.68000000000001</v>
+        <v>46.68</v>
       </c>
       <c r="H329" s="5" t="s">
-        <v>638</v>
+        <v>859</v>
       </c>
     </row>
     <row r="330" spans="1:8">
       <c r="A330" s="4" t="s">
         <v>318</v>
       </c>
       <c r="B330" s="5"/>
       <c r="C330" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D330" s="5" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="E330" s="5" t="s">
-        <v>517</v>
+        <v>555</v>
       </c>
       <c r="F330" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G330" s="5">
-        <v>40.68</v>
+        <v>71.68000000000001</v>
       </c>
       <c r="H330" s="5" t="s">
-        <v>616</v>
+        <v>825</v>
       </c>
     </row>
     <row r="331" spans="1:8">
       <c r="A331" s="4" t="s">
         <v>319</v>
       </c>
       <c r="B331" s="5"/>
       <c r="C331" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D331" s="5" t="s">
         <v>475</v>
       </c>
       <c r="E331" s="5" t="s">
-        <v>547</v>
+        <v>578</v>
       </c>
       <c r="F331" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G331" s="5">
-        <v>58.1</v>
+        <v>68.81999999999999</v>
       </c>
       <c r="H331" s="5" t="s">
-        <v>656</v>
+        <v>860</v>
       </c>
     </row>
     <row r="332" spans="1:8">
       <c r="A332" s="4" t="s">
         <v>320</v>
       </c>
       <c r="B332" s="5"/>
       <c r="C332" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D332" s="5" t="s">
-        <v>480</v>
+        <v>485</v>
       </c>
       <c r="E332" s="5" t="s">
-        <v>508</v>
+        <v>527</v>
       </c>
       <c r="F332" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G332" s="5">
-        <v>51.18</v>
+        <v>34.04</v>
       </c>
       <c r="H332" s="5" t="s">
-        <v>867</v>
+        <v>861</v>
       </c>
     </row>
     <row r="333" spans="1:8">
       <c r="A333" s="4" t="s">
         <v>321</v>
       </c>
       <c r="B333" s="5"/>
       <c r="C333" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D333" s="5" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="E333" s="5" t="s">
-        <v>528</v>
+        <v>552</v>
       </c>
       <c r="F333" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G333" s="5">
-        <v>64.68000000000001</v>
+        <v>45.16</v>
       </c>
       <c r="H333" s="5" t="s">
-        <v>638</v>
+        <v>862</v>
       </c>
     </row>
     <row r="334" spans="1:8">
       <c r="A334" s="4" t="s">
         <v>322</v>
       </c>
       <c r="B334" s="5"/>
       <c r="C334" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D334" s="5" t="s">
-        <v>477</v>
+        <v>485</v>
       </c>
       <c r="E334" s="5" t="s">
-        <v>597</v>
+        <v>565</v>
       </c>
       <c r="F334" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G334" s="5">
-        <v>74.54000000000001</v>
+        <v>59.8</v>
       </c>
       <c r="H334" s="5" t="s">
-        <v>868</v>
+        <v>863</v>
       </c>
     </row>
     <row r="335" spans="1:8">
       <c r="A335" s="4" t="s">
         <v>323</v>
       </c>
       <c r="B335" s="5"/>
       <c r="C335" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D335" s="5" t="s">
-        <v>481</v>
+        <v>485</v>
       </c>
       <c r="E335" s="5" t="s">
         <v>541</v>
       </c>
       <c r="F335" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G335" s="5">
-        <v>60.28</v>
+        <v>60.68</v>
       </c>
       <c r="H335" s="5" t="s">
-        <v>869</v>
+        <v>680</v>
       </c>
     </row>
     <row r="336" spans="1:8">
       <c r="A336" s="4" t="s">
         <v>324</v>
       </c>
       <c r="B336" s="5"/>
       <c r="C336" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D336" s="5" t="s">
         <v>475</v>
       </c>
       <c r="E336" s="5" t="s">
-        <v>517</v>
+        <v>599</v>
       </c>
       <c r="F336" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G336" s="5">
-        <v>43.84</v>
+        <v>46.1</v>
       </c>
       <c r="H336" s="5" t="s">
-        <v>870</v>
+        <v>864</v>
       </c>
     </row>
     <row r="337" spans="1:8">
       <c r="A337" s="4" t="s">
         <v>325</v>
       </c>
       <c r="B337" s="5"/>
       <c r="C337" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D337" s="5" t="s">
-        <v>476</v>
+        <v>480</v>
       </c>
       <c r="E337" s="5" t="s">
-        <v>597</v>
+        <v>539</v>
       </c>
       <c r="F337" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G337" s="5">
-        <v>71.28</v>
+        <v>72.42</v>
       </c>
       <c r="H337" s="5" t="s">
-        <v>871</v>
+        <v>865</v>
       </c>
     </row>
     <row r="338" spans="1:8">
       <c r="A338" s="4" t="s">
         <v>326</v>
       </c>
       <c r="B338" s="5"/>
       <c r="C338" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D338" s="5" t="s">
-        <v>475</v>
+        <v>480</v>
       </c>
       <c r="E338" s="5" t="s">
-        <v>577</v>
+        <v>542</v>
       </c>
       <c r="F338" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G338" s="5">
-        <v>67.54000000000001</v>
+        <v>51.36</v>
       </c>
       <c r="H338" s="5" t="s">
-        <v>872</v>
+        <v>866</v>
       </c>
     </row>
     <row r="339" spans="1:8">
       <c r="A339" s="4" t="s">
         <v>327</v>
       </c>
       <c r="B339" s="5"/>
       <c r="C339" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D339" s="5" t="s">
-        <v>491</v>
+        <v>475</v>
       </c>
       <c r="E339" s="5" t="s">
-        <v>564</v>
+        <v>600</v>
       </c>
       <c r="F339" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G339" s="5">
-        <v>60.38</v>
+        <v>74.23999999999999</v>
       </c>
       <c r="H339" s="5" t="s">
-        <v>873</v>
+        <v>867</v>
       </c>
     </row>
     <row r="340" spans="1:8">
       <c r="A340" s="4" t="s">
         <v>328</v>
       </c>
       <c r="B340" s="5"/>
       <c r="C340" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D340" s="5" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="E340" s="5" t="s">
-        <v>540</v>
+        <v>589</v>
       </c>
       <c r="F340" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G340" s="5">
-        <v>54.44</v>
+        <v>27</v>
       </c>
       <c r="H340" s="5" t="s">
-        <v>766</v>
+        <v>868</v>
       </c>
     </row>
     <row r="341" spans="1:8">
       <c r="A341" s="4" t="s">
         <v>329</v>
       </c>
       <c r="B341" s="5"/>
       <c r="C341" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D341" s="5" t="s">
         <v>480</v>
       </c>
       <c r="E341" s="5" t="s">
-        <v>551</v>
+        <v>536</v>
       </c>
       <c r="F341" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G341" s="5">
-        <v>44.04</v>
+        <v>52.4</v>
       </c>
       <c r="H341" s="5" t="s">
-        <v>874</v>
+        <v>869</v>
       </c>
     </row>
     <row r="342" spans="1:8">
       <c r="A342" s="4" t="s">
         <v>330</v>
       </c>
       <c r="B342" s="5"/>
       <c r="C342" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D342" s="5" t="s">
-        <v>479</v>
+        <v>475</v>
       </c>
       <c r="E342" s="5" t="s">
-        <v>540</v>
+        <v>517</v>
       </c>
       <c r="F342" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G342" s="5">
-        <v>54.66</v>
+        <v>40.68</v>
       </c>
       <c r="H342" s="5" t="s">
-        <v>875</v>
+        <v>616</v>
       </c>
     </row>
     <row r="343" spans="1:8">
       <c r="A343" s="4" t="s">
         <v>331</v>
       </c>
       <c r="B343" s="5"/>
       <c r="C343" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D343" s="5" t="s">
         <v>475</v>
       </c>
       <c r="E343" s="5" t="s">
-        <v>499</v>
+        <v>526</v>
       </c>
       <c r="F343" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G343" s="5">
-        <v>29.96</v>
+        <v>72.48</v>
       </c>
       <c r="H343" s="5" t="s">
-        <v>876</v>
+        <v>870</v>
       </c>
     </row>
     <row r="344" spans="1:8">
       <c r="A344" s="4" t="s">
         <v>332</v>
       </c>
       <c r="B344" s="5"/>
       <c r="C344" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D344" s="5" t="s">
-        <v>494</v>
+        <v>477</v>
       </c>
       <c r="E344" s="5" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="F344" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G344" s="5">
-        <v>71.18000000000001</v>
+        <v>49.46</v>
       </c>
       <c r="H344" s="5" t="s">
-        <v>877</v>
+        <v>871</v>
       </c>
     </row>
     <row r="345" spans="1:8">
       <c r="A345" s="4" t="s">
         <v>333</v>
       </c>
       <c r="B345" s="5"/>
       <c r="C345" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D345" s="5" t="s">
-        <v>478</v>
+        <v>476</v>
       </c>
       <c r="E345" s="5" t="s">
-        <v>498</v>
+        <v>587</v>
       </c>
       <c r="F345" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G345" s="5">
-        <v>29.34</v>
+        <v>48.48</v>
       </c>
       <c r="H345" s="5" t="s">
-        <v>878</v>
+        <v>872</v>
       </c>
     </row>
     <row r="346" spans="1:8">
       <c r="A346" s="4" t="s">
         <v>334</v>
       </c>
       <c r="B346" s="5"/>
       <c r="C346" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D346" s="5" t="s">
         <v>475</v>
       </c>
       <c r="E346" s="5" t="s">
-        <v>598</v>
+        <v>586</v>
       </c>
       <c r="F346" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G346" s="5">
-        <v>65.68000000000001</v>
+        <v>15.08</v>
       </c>
       <c r="H346" s="5" t="s">
-        <v>879</v>
+        <v>873</v>
       </c>
     </row>
     <row r="347" spans="1:8">
       <c r="A347" s="4" t="s">
         <v>335</v>
       </c>
       <c r="B347" s="5"/>
       <c r="C347" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D347" s="5" t="s">
-        <v>484</v>
+        <v>483</v>
       </c>
       <c r="E347" s="5" t="s">
-        <v>525</v>
+        <v>555</v>
       </c>
       <c r="F347" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G347" s="5">
-        <v>50.4</v>
+        <v>71.44</v>
       </c>
       <c r="H347" s="5" t="s">
-        <v>880</v>
+        <v>874</v>
       </c>
     </row>
     <row r="348" spans="1:8">
       <c r="A348" s="4" t="s">
         <v>336</v>
       </c>
       <c r="B348" s="5"/>
       <c r="C348" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D348" s="5" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="E348" s="5" t="s">
-        <v>498</v>
+        <v>519</v>
       </c>
       <c r="F348" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G348" s="5">
-        <v>29.66</v>
+        <v>69.94</v>
       </c>
       <c r="H348" s="5" t="s">
-        <v>881</v>
+        <v>875</v>
       </c>
     </row>
     <row r="349" spans="1:8">
       <c r="A349" s="4" t="s">
         <v>337</v>
       </c>
       <c r="B349" s="5"/>
       <c r="C349" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D349" s="5" t="s">
-        <v>483</v>
+        <v>485</v>
       </c>
       <c r="E349" s="5" t="s">
-        <v>557</v>
+        <v>548</v>
       </c>
       <c r="F349" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G349" s="5">
-        <v>70.52</v>
+        <v>59.12</v>
       </c>
       <c r="H349" s="5" t="s">
-        <v>882</v>
+        <v>876</v>
       </c>
     </row>
     <row r="350" spans="1:8">
       <c r="A350" s="4" t="s">
         <v>338</v>
       </c>
       <c r="B350" s="5"/>
       <c r="C350" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D350" s="5" t="s">
-        <v>480</v>
+        <v>477</v>
       </c>
       <c r="E350" s="5" t="s">
-        <v>506</v>
+        <v>514</v>
       </c>
       <c r="F350" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G350" s="5">
-        <v>67.48</v>
+        <v>51.68</v>
       </c>
       <c r="H350" s="5" t="s">
-        <v>883</v>
+        <v>697</v>
       </c>
     </row>
     <row r="351" spans="1:8">
       <c r="A351" s="4" t="s">
         <v>339</v>
       </c>
       <c r="B351" s="5"/>
       <c r="C351" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D351" s="5" t="s">
-        <v>478</v>
+        <v>477</v>
       </c>
       <c r="E351" s="5" t="s">
-        <v>514</v>
+        <v>536</v>
       </c>
       <c r="F351" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G351" s="5">
-        <v>50.68</v>
+        <v>53.16</v>
       </c>
       <c r="H351" s="5" t="s">
-        <v>609</v>
+        <v>877</v>
       </c>
     </row>
     <row r="352" spans="1:8">
       <c r="A352" s="4" t="s">
         <v>340</v>
       </c>
       <c r="B352" s="5"/>
       <c r="C352" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D352" s="5" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="E352" s="5" t="s">
-        <v>533</v>
+        <v>552</v>
       </c>
       <c r="F352" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G352" s="5">
-        <v>52.6</v>
+        <v>46.67</v>
       </c>
       <c r="H352" s="5" t="s">
-        <v>884</v>
+        <v>878</v>
       </c>
     </row>
     <row r="353" spans="1:8">
       <c r="A353" s="4" t="s">
         <v>341</v>
       </c>
       <c r="B353" s="5"/>
       <c r="C353" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D353" s="5" t="s">
-        <v>477</v>
+        <v>476</v>
       </c>
       <c r="E353" s="5" t="s">
-        <v>503</v>
+        <v>517</v>
       </c>
       <c r="F353" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G353" s="5">
-        <v>50.4</v>
+        <v>46.58</v>
       </c>
       <c r="H353" s="5" t="s">
-        <v>880</v>
+        <v>879</v>
       </c>
     </row>
     <row r="354" spans="1:8">
       <c r="A354" s="4" t="s">
         <v>342</v>
       </c>
       <c r="B354" s="5"/>
       <c r="C354" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D354" s="5" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E354" s="5" t="s">
-        <v>515</v>
+        <v>593</v>
       </c>
       <c r="F354" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G354" s="5">
-        <v>57.28</v>
+        <v>52.68</v>
       </c>
       <c r="H354" s="5" t="s">
-        <v>775</v>
+        <v>748</v>
       </c>
     </row>
     <row r="355" spans="1:8">
       <c r="A355" s="4" t="s">
         <v>343</v>
       </c>
       <c r="B355" s="5"/>
       <c r="C355" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D355" s="5" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="E355" s="5" t="s">
-        <v>595</v>
+        <v>591</v>
       </c>
       <c r="F355" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G355" s="5">
-        <v>79.14</v>
+        <v>64.68000000000001</v>
       </c>
       <c r="H355" s="5" t="s">
-        <v>885</v>
+        <v>638</v>
       </c>
     </row>
     <row r="356" spans="1:8">
       <c r="A356" s="4" t="s">
         <v>344</v>
       </c>
       <c r="B356" s="5"/>
       <c r="C356" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D356" s="5" t="s">
-        <v>489</v>
+        <v>475</v>
       </c>
       <c r="E356" s="5" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F356" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G356" s="5">
-        <v>71.48</v>
+        <v>40.68</v>
       </c>
       <c r="H356" s="5" t="s">
-        <v>886</v>
+        <v>616</v>
       </c>
     </row>
     <row r="357" spans="1:8">
       <c r="A357" s="4" t="s">
         <v>345</v>
       </c>
       <c r="B357" s="5"/>
       <c r="C357" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D357" s="5" t="s">
         <v>475</v>
       </c>
       <c r="E357" s="5" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="F357" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G357" s="5">
-        <v>49.58</v>
+        <v>58.1</v>
       </c>
       <c r="H357" s="5" t="s">
-        <v>887</v>
+        <v>656</v>
       </c>
     </row>
     <row r="358" spans="1:8">
       <c r="A358" s="4" t="s">
         <v>346</v>
       </c>
       <c r="B358" s="5"/>
       <c r="C358" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D358" s="5" t="s">
-        <v>485</v>
+        <v>480</v>
       </c>
       <c r="E358" s="5" t="s">
-        <v>518</v>
+        <v>508</v>
       </c>
       <c r="F358" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G358" s="5">
-        <v>66.34</v>
+        <v>51.18</v>
       </c>
       <c r="H358" s="5" t="s">
-        <v>888</v>
+        <v>880</v>
       </c>
     </row>
     <row r="359" spans="1:8">
       <c r="A359" s="4" t="s">
         <v>347</v>
       </c>
       <c r="B359" s="5"/>
       <c r="C359" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D359" s="5" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E359" s="5" t="s">
-        <v>586</v>
+        <v>528</v>
       </c>
       <c r="F359" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G359" s="5">
-        <v>62.9</v>
+        <v>64.68000000000001</v>
       </c>
       <c r="H359" s="5" t="s">
-        <v>889</v>
+        <v>638</v>
       </c>
     </row>
     <row r="360" spans="1:8">
       <c r="A360" s="4" t="s">
         <v>348</v>
       </c>
       <c r="B360" s="5"/>
       <c r="C360" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D360" s="5" t="s">
-        <v>496</v>
+        <v>486</v>
       </c>
       <c r="E360" s="5" t="s">
-        <v>589</v>
+        <v>540</v>
       </c>
       <c r="F360" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G360" s="5">
-        <v>15.12</v>
+        <v>53.62</v>
       </c>
       <c r="H360" s="5" t="s">
-        <v>890</v>
+        <v>881</v>
       </c>
     </row>
     <row r="361" spans="1:8">
       <c r="A361" s="4" t="s">
         <v>349</v>
       </c>
       <c r="B361" s="5"/>
       <c r="C361" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D361" s="5" t="s">
-        <v>475</v>
+        <v>493</v>
       </c>
       <c r="E361" s="5" t="s">
-        <v>524</v>
+        <v>543</v>
       </c>
       <c r="F361" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G361" s="5">
-        <v>63.44</v>
+        <v>54.68</v>
       </c>
       <c r="H361" s="5" t="s">
-        <v>891</v>
+        <v>612</v>
       </c>
     </row>
     <row r="362" spans="1:8">
       <c r="A362" s="4" t="s">
         <v>350</v>
       </c>
       <c r="B362" s="5"/>
       <c r="C362" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D362" s="5" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E362" s="5" t="s">
-        <v>522</v>
+        <v>563</v>
       </c>
       <c r="F362" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G362" s="5">
-        <v>61.44</v>
+        <v>38.8</v>
       </c>
       <c r="H362" s="5" t="s">
-        <v>892</v>
+        <v>882</v>
       </c>
     </row>
     <row r="363" spans="1:8">
       <c r="A363" s="4" t="s">
         <v>351</v>
       </c>
       <c r="B363" s="5"/>
       <c r="C363" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D363" s="5" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="E363" s="5" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
       <c r="F363" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G363" s="5">
-        <v>52.92</v>
+        <v>55.5</v>
       </c>
       <c r="H363" s="5" t="s">
-        <v>893</v>
+        <v>883</v>
       </c>
     </row>
     <row r="364" spans="1:8">
       <c r="A364" s="4" t="s">
         <v>352</v>
       </c>
       <c r="B364" s="5"/>
       <c r="C364" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D364" s="5" t="s">
         <v>475</v>
       </c>
       <c r="E364" s="5" t="s">
-        <v>520</v>
+        <v>524</v>
       </c>
       <c r="F364" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G364" s="5">
-        <v>54.16</v>
+        <v>61.74</v>
       </c>
       <c r="H364" s="5" t="s">
-        <v>894</v>
+        <v>884</v>
       </c>
     </row>
     <row r="365" spans="1:8">
       <c r="A365" s="4" t="s">
         <v>353</v>
       </c>
       <c r="B365" s="5"/>
       <c r="C365" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D365" s="5" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E365" s="5" t="s">
-        <v>576</v>
+        <v>514</v>
       </c>
       <c r="F365" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G365" s="5">
-        <v>61.16</v>
+        <v>50.38</v>
       </c>
       <c r="H365" s="5" t="s">
-        <v>895</v>
+        <v>885</v>
       </c>
     </row>
     <row r="366" spans="1:8">
       <c r="A366" s="4" t="s">
         <v>354</v>
       </c>
       <c r="B366" s="5"/>
       <c r="C366" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D366" s="5" t="s">
-        <v>489</v>
+        <v>475</v>
       </c>
       <c r="E366" s="5" t="s">
-        <v>569</v>
+        <v>505</v>
       </c>
       <c r="F366" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G366" s="5">
-        <v>73.68000000000001</v>
+        <v>54.3</v>
       </c>
       <c r="H366" s="5" t="s">
-        <v>896</v>
+        <v>886</v>
       </c>
     </row>
     <row r="367" spans="1:8">
       <c r="A367" s="4" t="s">
         <v>355</v>
       </c>
       <c r="B367" s="5"/>
       <c r="C367" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D367" s="5" t="s">
-        <v>476</v>
+        <v>475</v>
       </c>
       <c r="E367" s="5" t="s">
-        <v>599</v>
+        <v>513</v>
       </c>
       <c r="F367" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G367" s="5">
-        <v>37.68</v>
+        <v>47.18</v>
       </c>
       <c r="H367" s="5" t="s">
-        <v>897</v>
+        <v>887</v>
       </c>
     </row>
     <row r="368" spans="1:8">
       <c r="A368" s="4" t="s">
         <v>356</v>
       </c>
       <c r="B368" s="5"/>
       <c r="C368" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D368" s="5" t="s">
-        <v>485</v>
+        <v>479</v>
       </c>
       <c r="E368" s="5" t="s">
-        <v>600</v>
+        <v>548</v>
       </c>
       <c r="F368" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G368" s="5">
-        <v>60.02</v>
+        <v>55.68</v>
       </c>
       <c r="H368" s="5" t="s">
-        <v>898</v>
+        <v>643</v>
       </c>
     </row>
     <row r="369" spans="1:8">
       <c r="A369" s="4" t="s">
         <v>357</v>
       </c>
       <c r="B369" s="5"/>
       <c r="C369" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D369" s="5" t="s">
-        <v>492</v>
+        <v>485</v>
       </c>
       <c r="E369" s="5" t="s">
-        <v>534</v>
+        <v>500</v>
       </c>
       <c r="F369" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G369" s="5">
-        <v>72.58</v>
+        <v>54.08</v>
       </c>
       <c r="H369" s="5" t="s">
-        <v>899</v>
+        <v>648</v>
       </c>
     </row>
     <row r="370" spans="1:8">
       <c r="A370" s="4" t="s">
         <v>358</v>
       </c>
       <c r="B370" s="5"/>
       <c r="C370" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D370" s="5" t="s">
-        <v>489</v>
+        <v>475</v>
       </c>
       <c r="E370" s="5" t="s">
-        <v>563</v>
+        <v>593</v>
       </c>
       <c r="F370" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G370" s="5">
-        <v>62.68</v>
+        <v>50.96</v>
       </c>
       <c r="H370" s="5" t="s">
-        <v>900</v>
+        <v>799</v>
       </c>
     </row>
     <row r="371" spans="1:8">
       <c r="A371" s="4" t="s">
         <v>359</v>
       </c>
       <c r="B371" s="5"/>
       <c r="C371" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D371" s="5" t="s">
-        <v>486</v>
+        <v>475</v>
       </c>
       <c r="E371" s="5" t="s">
-        <v>564</v>
+        <v>511</v>
       </c>
       <c r="F371" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G371" s="5">
-        <v>58.7</v>
+        <v>47.8</v>
       </c>
       <c r="H371" s="5" t="s">
-        <v>901</v>
+        <v>888</v>
       </c>
     </row>
     <row r="372" spans="1:8">
       <c r="A372" s="4" t="s">
         <v>360</v>
       </c>
       <c r="B372" s="5"/>
       <c r="C372" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D372" s="5" t="s">
-        <v>482</v>
+        <v>477</v>
       </c>
       <c r="E372" s="5" t="s">
-        <v>577</v>
+        <v>505</v>
       </c>
       <c r="F372" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G372" s="5">
-        <v>66.09999999999999</v>
+        <v>53.68</v>
       </c>
       <c r="H372" s="5" t="s">
-        <v>728</v>
+        <v>694</v>
       </c>
     </row>
     <row r="373" spans="1:8">
       <c r="A373" s="4" t="s">
         <v>361</v>
       </c>
       <c r="B373" s="5"/>
       <c r="C373" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D373" s="5" t="s">
-        <v>497</v>
+        <v>475</v>
       </c>
       <c r="E373" s="5" t="s">
-        <v>503</v>
+        <v>548</v>
       </c>
       <c r="F373" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G373" s="5">
-        <v>48.68</v>
+        <v>56.38</v>
       </c>
       <c r="H373" s="5" t="s">
-        <v>807</v>
+        <v>889</v>
       </c>
     </row>
     <row r="374" spans="1:8">
       <c r="A374" s="4" t="s">
         <v>362</v>
       </c>
       <c r="B374" s="5"/>
       <c r="C374" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D374" s="5" t="s">
-        <v>482</v>
+        <v>475</v>
       </c>
       <c r="E374" s="5" t="s">
-        <v>568</v>
+        <v>541</v>
       </c>
       <c r="F374" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G374" s="5">
-        <v>69.68000000000001</v>
+        <v>58.8</v>
       </c>
       <c r="H374" s="5" t="s">
-        <v>737</v>
+        <v>890</v>
       </c>
     </row>
     <row r="375" spans="1:8">
       <c r="A375" s="4" t="s">
         <v>363</v>
       </c>
       <c r="B375" s="5"/>
       <c r="C375" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D375" s="5" t="s">
-        <v>483</v>
+        <v>475</v>
       </c>
       <c r="E375" s="5" t="s">
-        <v>577</v>
+        <v>555</v>
       </c>
       <c r="F375" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G375" s="5">
-        <v>68.78</v>
+        <v>70.08</v>
       </c>
       <c r="H375" s="5" t="s">
-        <v>902</v>
+        <v>891</v>
       </c>
     </row>
     <row r="376" spans="1:8">
       <c r="A376" s="4" t="s">
         <v>364</v>
       </c>
       <c r="B376" s="5"/>
       <c r="C376" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D376" s="5" t="s">
-        <v>478</v>
+        <v>475</v>
       </c>
       <c r="E376" s="5" t="s">
-        <v>511</v>
+        <v>514</v>
       </c>
       <c r="F376" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G376" s="5">
-        <v>49.38</v>
+        <v>50.68</v>
       </c>
       <c r="H376" s="5" t="s">
-        <v>903</v>
+        <v>609</v>
       </c>
     </row>
     <row r="377" spans="1:8">
       <c r="A377" s="4" t="s">
         <v>365</v>
       </c>
       <c r="B377" s="5"/>
       <c r="C377" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D377" s="5" t="s">
-        <v>485</v>
+        <v>476</v>
       </c>
       <c r="E377" s="5" t="s">
-        <v>527</v>
+        <v>560</v>
       </c>
       <c r="F377" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G377" s="5">
-        <v>34.04</v>
+        <v>39.1</v>
       </c>
       <c r="H377" s="5" t="s">
-        <v>904</v>
+        <v>892</v>
       </c>
     </row>
     <row r="378" spans="1:8">
       <c r="A378" s="4" t="s">
         <v>366</v>
       </c>
       <c r="B378" s="5"/>
       <c r="C378" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D378" s="5" t="s">
-        <v>478</v>
+        <v>475</v>
       </c>
       <c r="E378" s="5" t="s">
-        <v>551</v>
+        <v>555</v>
       </c>
       <c r="F378" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G378" s="5">
-        <v>45.16</v>
+        <v>71.06</v>
       </c>
       <c r="H378" s="5" t="s">
-        <v>905</v>
+        <v>893</v>
       </c>
     </row>
     <row r="379" spans="1:8">
       <c r="A379" s="4" t="s">
         <v>367</v>
       </c>
       <c r="B379" s="5"/>
       <c r="C379" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D379" s="5" t="s">
-        <v>485</v>
+        <v>489</v>
       </c>
       <c r="E379" s="5" t="s">
-        <v>564</v>
+        <v>520</v>
       </c>
       <c r="F379" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G379" s="5">
-        <v>59.8</v>
+        <v>55.5</v>
       </c>
       <c r="H379" s="5" t="s">
-        <v>906</v>
+        <v>883</v>
       </c>
     </row>
     <row r="380" spans="1:8">
       <c r="A380" s="4" t="s">
         <v>368</v>
       </c>
       <c r="B380" s="5"/>
       <c r="C380" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D380" s="5" t="s">
-        <v>485</v>
+        <v>476</v>
       </c>
       <c r="E380" s="5" t="s">
-        <v>541</v>
+        <v>546</v>
       </c>
       <c r="F380" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G380" s="5">
-        <v>60.68</v>
+        <v>71.2</v>
       </c>
       <c r="H380" s="5" t="s">
-        <v>674</v>
+        <v>894</v>
       </c>
     </row>
     <row r="381" spans="1:8">
       <c r="A381" s="4" t="s">
         <v>369</v>
       </c>
       <c r="B381" s="5"/>
       <c r="C381" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D381" s="5" t="s">
-        <v>493</v>
+        <v>480</v>
       </c>
       <c r="E381" s="5" t="s">
-        <v>542</v>
+        <v>540</v>
       </c>
       <c r="F381" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G381" s="5">
-        <v>53.6</v>
+        <v>54.9</v>
       </c>
       <c r="H381" s="5" t="s">
-        <v>907</v>
+        <v>895</v>
       </c>
     </row>
     <row r="382" spans="1:8">
       <c r="A382" s="4" t="s">
         <v>370</v>
       </c>
       <c r="B382" s="5"/>
       <c r="C382" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D382" s="5" t="s">
-        <v>481</v>
+        <v>476</v>
       </c>
       <c r="E382" s="5" t="s">
-        <v>504</v>
+        <v>580</v>
       </c>
       <c r="F382" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G382" s="5">
-        <v>32.58</v>
+        <v>62.68</v>
       </c>
       <c r="H382" s="5" t="s">
-        <v>908</v>
+        <v>896</v>
       </c>
     </row>
     <row r="383" spans="1:8">
       <c r="A383" s="4" t="s">
         <v>371</v>
       </c>
       <c r="B383" s="5"/>
       <c r="C383" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D383" s="5" t="s">
-        <v>482</v>
+        <v>477</v>
       </c>
       <c r="E383" s="5" t="s">
-        <v>543</v>
+        <v>579</v>
       </c>
       <c r="F383" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G383" s="5">
-        <v>50.6</v>
+        <v>59.46</v>
       </c>
       <c r="H383" s="5" t="s">
-        <v>909</v>
+        <v>897</v>
       </c>
     </row>
     <row r="384" spans="1:8">
       <c r="A384" s="4" t="s">
         <v>372</v>
       </c>
       <c r="B384" s="5"/>
       <c r="C384" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D384" s="5" t="s">
-        <v>482</v>
+        <v>475</v>
       </c>
       <c r="E384" s="5" t="s">
-        <v>514</v>
+        <v>543</v>
       </c>
       <c r="F384" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G384" s="5">
-        <v>49.68</v>
+        <v>49.58</v>
       </c>
       <c r="H384" s="5" t="s">
-        <v>739</v>
+        <v>898</v>
       </c>
     </row>
     <row r="385" spans="1:8">
       <c r="A385" s="4" t="s">
         <v>373</v>
       </c>
       <c r="B385" s="5"/>
       <c r="C385" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D385" s="5" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="E385" s="5" t="s">
-        <v>503</v>
+        <v>518</v>
       </c>
       <c r="F385" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G385" s="5">
-        <v>49.36</v>
+        <v>66.34</v>
       </c>
       <c r="H385" s="5" t="s">
-        <v>910</v>
+        <v>899</v>
       </c>
     </row>
     <row r="386" spans="1:8">
       <c r="A386" s="4" t="s">
         <v>374</v>
       </c>
       <c r="B386" s="5"/>
       <c r="C386" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D386" s="5" t="s">
-        <v>482</v>
+        <v>476</v>
       </c>
       <c r="E386" s="5" t="s">
-        <v>508</v>
+        <v>583</v>
       </c>
       <c r="F386" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G386" s="5">
-        <v>50.68</v>
+        <v>62.9</v>
       </c>
       <c r="H386" s="5" t="s">
-        <v>609</v>
+        <v>900</v>
       </c>
     </row>
     <row r="387" spans="1:8">
       <c r="A387" s="4" t="s">
         <v>375</v>
       </c>
       <c r="B387" s="5"/>
       <c r="C387" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D387" s="5" t="s">
-        <v>476</v>
+        <v>496</v>
       </c>
       <c r="E387" s="5" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="F387" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G387" s="5">
-        <v>28.24</v>
+        <v>15.12</v>
       </c>
       <c r="H387" s="5" t="s">
-        <v>911</v>
+        <v>901</v>
       </c>
     </row>
     <row r="388" spans="1:8">
       <c r="A388" s="4" t="s">
         <v>376</v>
       </c>
       <c r="B388" s="5"/>
       <c r="C388" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D388" s="5" t="s">
-        <v>485</v>
+        <v>475</v>
       </c>
       <c r="E388" s="5" t="s">
-        <v>514</v>
+        <v>524</v>
       </c>
       <c r="F388" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G388" s="5">
-        <v>50</v>
+        <v>63.44</v>
       </c>
       <c r="H388" s="5" t="s">
-        <v>645</v>
+        <v>902</v>
       </c>
     </row>
     <row r="389" spans="1:8">
       <c r="A389" s="4" t="s">
         <v>377</v>
       </c>
       <c r="B389" s="5"/>
       <c r="C389" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D389" s="5" t="s">
-        <v>485</v>
+        <v>481</v>
       </c>
       <c r="E389" s="5" t="s">
-        <v>505</v>
+        <v>522</v>
       </c>
       <c r="F389" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G389" s="5">
-        <v>53.66</v>
+        <v>61.44</v>
       </c>
       <c r="H389" s="5" t="s">
-        <v>912</v>
+        <v>831</v>
       </c>
     </row>
     <row r="390" spans="1:8">
       <c r="A390" s="4" t="s">
         <v>378</v>
       </c>
       <c r="B390" s="5"/>
       <c r="C390" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D390" s="5" t="s">
-        <v>482</v>
+        <v>477</v>
       </c>
       <c r="E390" s="5" t="s">
-        <v>514</v>
+        <v>533</v>
       </c>
       <c r="F390" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G390" s="5">
-        <v>50.28</v>
+        <v>52.92</v>
       </c>
       <c r="H390" s="5" t="s">
-        <v>913</v>
+        <v>903</v>
       </c>
     </row>
     <row r="391" spans="1:8">
       <c r="A391" s="4" t="s">
         <v>379</v>
       </c>
       <c r="B391" s="5"/>
       <c r="C391" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D391" s="5" t="s">
-        <v>483</v>
+        <v>475</v>
       </c>
       <c r="E391" s="5" t="s">
-        <v>508</v>
+        <v>520</v>
       </c>
       <c r="F391" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G391" s="5">
-        <v>54.78</v>
+        <v>54.16</v>
       </c>
       <c r="H391" s="5" t="s">
-        <v>914</v>
+        <v>904</v>
       </c>
     </row>
     <row r="392" spans="1:8">
       <c r="A392" s="4" t="s">
         <v>380</v>
       </c>
       <c r="B392" s="5"/>
       <c r="C392" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D392" s="5" t="s">
-        <v>477</v>
+        <v>479</v>
       </c>
       <c r="E392" s="5" t="s">
-        <v>506</v>
+        <v>577</v>
       </c>
       <c r="F392" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G392" s="5">
-        <v>66.28</v>
+        <v>61.16</v>
       </c>
       <c r="H392" s="5" t="s">
-        <v>915</v>
+        <v>905</v>
       </c>
     </row>
     <row r="393" spans="1:8">
       <c r="A393" s="4" t="s">
         <v>381</v>
       </c>
       <c r="B393" s="5"/>
       <c r="C393" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D393" s="5" t="s">
-        <v>484</v>
+        <v>489</v>
       </c>
       <c r="E393" s="5" t="s">
-        <v>534</v>
+        <v>570</v>
       </c>
       <c r="F393" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G393" s="5">
-        <v>63.16</v>
+        <v>73.68000000000001</v>
       </c>
       <c r="H393" s="5" t="s">
-        <v>916</v>
+        <v>906</v>
       </c>
     </row>
     <row r="394" spans="1:8">
       <c r="A394" s="4" t="s">
         <v>382</v>
       </c>
       <c r="B394" s="5"/>
       <c r="C394" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D394" s="5" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="E394" s="5" t="s">
-        <v>520</v>
+        <v>601</v>
       </c>
       <c r="F394" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G394" s="5">
-        <v>53.28</v>
+        <v>37.68</v>
       </c>
       <c r="H394" s="5" t="s">
-        <v>917</v>
+        <v>907</v>
       </c>
     </row>
     <row r="395" spans="1:8">
       <c r="A395" s="4" t="s">
         <v>383</v>
       </c>
       <c r="B395" s="5"/>
       <c r="C395" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D395" s="5" t="s">
-        <v>484</v>
+        <v>475</v>
       </c>
       <c r="E395" s="5" t="s">
-        <v>565</v>
+        <v>503</v>
       </c>
       <c r="F395" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G395" s="5">
-        <v>65.04000000000001</v>
+        <v>49.68</v>
       </c>
       <c r="H395" s="5" t="s">
-        <v>918</v>
+        <v>675</v>
       </c>
     </row>
     <row r="396" spans="1:8">
       <c r="A396" s="4" t="s">
         <v>384</v>
       </c>
       <c r="B396" s="5"/>
       <c r="C396" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D396" s="5" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E396" s="5" t="s">
-        <v>597</v>
+        <v>511</v>
       </c>
       <c r="F396" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G396" s="5">
-        <v>72.66</v>
+        <v>49.38</v>
       </c>
       <c r="H396" s="5" t="s">
-        <v>919</v>
+        <v>908</v>
       </c>
     </row>
     <row r="397" spans="1:8">
       <c r="A397" s="4" t="s">
         <v>385</v>
       </c>
       <c r="B397" s="5"/>
       <c r="C397" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D397" s="5" t="s">
-        <v>475</v>
+        <v>485</v>
       </c>
       <c r="E397" s="5" t="s">
-        <v>601</v>
+        <v>514</v>
       </c>
       <c r="F397" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G397" s="5">
-        <v>20.9</v>
+        <v>50</v>
       </c>
       <c r="H397" s="5" t="s">
-        <v>920</v>
+        <v>645</v>
       </c>
     </row>
     <row r="398" spans="1:8">
       <c r="A398" s="4" t="s">
         <v>386</v>
       </c>
       <c r="B398" s="5"/>
       <c r="C398" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D398" s="5" t="s">
-        <v>475</v>
+        <v>485</v>
       </c>
       <c r="E398" s="5" t="s">
-        <v>542</v>
+        <v>505</v>
       </c>
       <c r="F398" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G398" s="5">
-        <v>54.16</v>
+        <v>53.66</v>
       </c>
       <c r="H398" s="5" t="s">
-        <v>894</v>
+        <v>909</v>
       </c>
     </row>
     <row r="399" spans="1:8">
       <c r="A399" s="4" t="s">
         <v>387</v>
       </c>
       <c r="B399" s="5"/>
       <c r="C399" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D399" s="5" t="s">
-        <v>480</v>
+        <v>482</v>
       </c>
       <c r="E399" s="5" t="s">
-        <v>519</v>
+        <v>514</v>
       </c>
       <c r="F399" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G399" s="5">
-        <v>67.06</v>
+        <v>50.28</v>
       </c>
       <c r="H399" s="5" t="s">
-        <v>921</v>
+        <v>910</v>
       </c>
     </row>
     <row r="400" spans="1:8">
       <c r="A400" s="4" t="s">
         <v>388</v>
       </c>
       <c r="B400" s="5"/>
       <c r="C400" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D400" s="5" t="s">
-        <v>475</v>
+        <v>483</v>
       </c>
       <c r="E400" s="5" t="s">
-        <v>505</v>
+        <v>508</v>
       </c>
       <c r="F400" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G400" s="5">
-        <v>53.14</v>
+        <v>54.78</v>
       </c>
       <c r="H400" s="5" t="s">
-        <v>922</v>
+        <v>911</v>
       </c>
     </row>
     <row r="401" spans="1:8">
       <c r="A401" s="4" t="s">
         <v>389</v>
       </c>
       <c r="B401" s="5"/>
       <c r="C401" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D401" s="5" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E401" s="5" t="s">
-        <v>534</v>
+        <v>506</v>
       </c>
       <c r="F401" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G401" s="5">
-        <v>63.6</v>
+        <v>66.28</v>
       </c>
       <c r="H401" s="5" t="s">
-        <v>923</v>
+        <v>912</v>
       </c>
     </row>
     <row r="402" spans="1:8">
       <c r="A402" s="4" t="s">
         <v>390</v>
       </c>
       <c r="B402" s="5"/>
       <c r="C402" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D402" s="5" t="s">
-        <v>476</v>
+        <v>484</v>
       </c>
       <c r="E402" s="5" t="s">
-        <v>557</v>
+        <v>534</v>
       </c>
       <c r="F402" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G402" s="5">
-        <v>68.8</v>
+        <v>63.16</v>
       </c>
       <c r="H402" s="5" t="s">
-        <v>924</v>
+        <v>913</v>
       </c>
     </row>
     <row r="403" spans="1:8">
       <c r="A403" s="4" t="s">
         <v>391</v>
       </c>
       <c r="B403" s="5"/>
       <c r="C403" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D403" s="5" t="s">
-        <v>480</v>
+        <v>475</v>
       </c>
       <c r="E403" s="5" t="s">
-        <v>602</v>
+        <v>520</v>
       </c>
       <c r="F403" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G403" s="5">
-        <v>19.72</v>
+        <v>53.28</v>
       </c>
       <c r="H403" s="5" t="s">
-        <v>925</v>
+        <v>914</v>
       </c>
     </row>
     <row r="404" spans="1:8">
       <c r="A404" s="4" t="s">
         <v>392</v>
       </c>
       <c r="B404" s="5"/>
       <c r="C404" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D404" s="5" t="s">
-        <v>475</v>
+        <v>484</v>
       </c>
       <c r="E404" s="5" t="s">
-        <v>548</v>
+        <v>566</v>
       </c>
       <c r="F404" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G404" s="5">
-        <v>65.36</v>
+        <v>65.04000000000001</v>
       </c>
       <c r="H404" s="5" t="s">
-        <v>926</v>
+        <v>915</v>
       </c>
     </row>
     <row r="405" spans="1:8">
       <c r="A405" s="4" t="s">
         <v>393</v>
       </c>
       <c r="B405" s="5"/>
       <c r="C405" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D405" s="5" t="s">
         <v>475</v>
       </c>
       <c r="E405" s="5" t="s">
-        <v>511</v>
+        <v>595</v>
       </c>
       <c r="F405" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G405" s="5">
-        <v>48.92</v>
+        <v>72.66</v>
       </c>
       <c r="H405" s="5" t="s">
-        <v>927</v>
+        <v>916</v>
       </c>
     </row>
     <row r="406" spans="1:8">
       <c r="A406" s="4" t="s">
         <v>394</v>
       </c>
       <c r="B406" s="5"/>
       <c r="C406" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D406" s="5" t="s">
-        <v>492</v>
+        <v>475</v>
       </c>
       <c r="E406" s="5" t="s">
-        <v>551</v>
+        <v>602</v>
       </c>
       <c r="F406" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G406" s="5">
-        <v>45.16</v>
+        <v>20.9</v>
       </c>
       <c r="H406" s="5" t="s">
-        <v>905</v>
+        <v>917</v>
       </c>
     </row>
     <row r="407" spans="1:8">
       <c r="A407" s="4" t="s">
         <v>395</v>
       </c>
       <c r="B407" s="5"/>
       <c r="C407" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D407" s="5" t="s">
-        <v>480</v>
+        <v>475</v>
       </c>
       <c r="E407" s="5" t="s">
-        <v>565</v>
+        <v>542</v>
       </c>
       <c r="F407" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G407" s="5">
-        <v>65.8</v>
+        <v>54.16</v>
       </c>
       <c r="H407" s="5" t="s">
-        <v>928</v>
+        <v>904</v>
       </c>
     </row>
     <row r="408" spans="1:8">
       <c r="A408" s="4" t="s">
         <v>396</v>
       </c>
       <c r="B408" s="5"/>
       <c r="C408" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D408" s="5" t="s">
-        <v>475</v>
+        <v>480</v>
       </c>
       <c r="E408" s="5" t="s">
-        <v>568</v>
+        <v>519</v>
       </c>
       <c r="F408" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G408" s="5">
-        <v>69.23999999999999</v>
+        <v>67.06</v>
       </c>
       <c r="H408" s="5" t="s">
-        <v>929</v>
+        <v>918</v>
       </c>
     </row>
     <row r="409" spans="1:8">
       <c r="A409" s="4" t="s">
         <v>397</v>
       </c>
       <c r="B409" s="5"/>
       <c r="C409" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D409" s="5" t="s">
         <v>475</v>
       </c>
       <c r="E409" s="5" t="s">
-        <v>554</v>
+        <v>505</v>
       </c>
       <c r="F409" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G409" s="5">
-        <v>71.14</v>
+        <v>53.14</v>
       </c>
       <c r="H409" s="5" t="s">
-        <v>930</v>
+        <v>919</v>
       </c>
     </row>
     <row r="410" spans="1:8">
       <c r="A410" s="4" t="s">
         <v>398</v>
       </c>
       <c r="B410" s="5"/>
       <c r="C410" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D410" s="5" t="s">
-        <v>489</v>
+        <v>476</v>
       </c>
       <c r="E410" s="5" t="s">
-        <v>505</v>
+        <v>534</v>
       </c>
       <c r="F410" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G410" s="5">
-        <v>53.44</v>
+        <v>63.6</v>
       </c>
       <c r="H410" s="5" t="s">
-        <v>659</v>
+        <v>920</v>
       </c>
     </row>
     <row r="411" spans="1:8">
       <c r="A411" s="4" t="s">
         <v>399</v>
       </c>
       <c r="B411" s="5"/>
       <c r="C411" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D411" s="5" t="s">
-        <v>489</v>
+        <v>476</v>
       </c>
       <c r="E411" s="5" t="s">
-        <v>542</v>
+        <v>558</v>
       </c>
       <c r="F411" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G411" s="5">
-        <v>51.94</v>
+        <v>68.8</v>
       </c>
       <c r="H411" s="5" t="s">
-        <v>931</v>
+        <v>921</v>
       </c>
     </row>
     <row r="412" spans="1:8">
       <c r="A412" s="4" t="s">
         <v>400</v>
       </c>
       <c r="B412" s="5"/>
       <c r="C412" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D412" s="5" t="s">
-        <v>475</v>
+        <v>480</v>
       </c>
       <c r="E412" s="5" t="s">
-        <v>577</v>
+        <v>603</v>
       </c>
       <c r="F412" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G412" s="5">
-        <v>67.34999999999999</v>
+        <v>19.72</v>
       </c>
       <c r="H412" s="5" t="s">
-        <v>932</v>
+        <v>922</v>
       </c>
     </row>
     <row r="413" spans="1:8">
       <c r="A413" s="4" t="s">
         <v>401</v>
       </c>
       <c r="B413" s="5"/>
       <c r="C413" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D413" s="5" t="s">
         <v>475</v>
       </c>
       <c r="E413" s="5" t="s">
-        <v>542</v>
+        <v>549</v>
       </c>
       <c r="F413" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G413" s="5">
-        <v>51.8</v>
+        <v>65.36</v>
       </c>
       <c r="H413" s="5" t="s">
-        <v>933</v>
+        <v>923</v>
       </c>
     </row>
     <row r="414" spans="1:8">
       <c r="A414" s="4" t="s">
         <v>402</v>
       </c>
       <c r="B414" s="5"/>
       <c r="C414" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D414" s="5" t="s">
-        <v>483</v>
+        <v>475</v>
       </c>
       <c r="E414" s="5" t="s">
-        <v>598</v>
+        <v>511</v>
       </c>
       <c r="F414" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G414" s="5">
-        <v>65.98</v>
+        <v>48.92</v>
       </c>
       <c r="H414" s="5" t="s">
-        <v>934</v>
+        <v>924</v>
       </c>
     </row>
     <row r="415" spans="1:8">
       <c r="A415" s="4" t="s">
         <v>403</v>
       </c>
       <c r="B415" s="5"/>
       <c r="C415" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D415" s="5" t="s">
-        <v>475</v>
+        <v>492</v>
       </c>
       <c r="E415" s="5" t="s">
-        <v>568</v>
+        <v>552</v>
       </c>
       <c r="F415" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G415" s="5">
-        <v>69.31</v>
+        <v>45.16</v>
       </c>
       <c r="H415" s="5" t="s">
-        <v>935</v>
+        <v>862</v>
       </c>
     </row>
     <row r="416" spans="1:8">
       <c r="A416" s="4" t="s">
         <v>404</v>
       </c>
       <c r="B416" s="5"/>
       <c r="C416" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D416" s="5" t="s">
-        <v>475</v>
+        <v>480</v>
       </c>
       <c r="E416" s="5" t="s">
-        <v>511</v>
+        <v>566</v>
       </c>
       <c r="F416" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G416" s="5">
-        <v>48.88</v>
+        <v>65.8</v>
       </c>
       <c r="H416" s="5" t="s">
-        <v>936</v>
+        <v>925</v>
       </c>
     </row>
     <row r="417" spans="1:8">
       <c r="A417" s="4" t="s">
         <v>405</v>
       </c>
       <c r="B417" s="5"/>
       <c r="C417" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D417" s="5" t="s">
-        <v>489</v>
+        <v>475</v>
       </c>
       <c r="E417" s="5" t="s">
-        <v>508</v>
+        <v>569</v>
       </c>
       <c r="F417" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G417" s="5">
-        <v>51.42</v>
+        <v>69.23999999999999</v>
       </c>
       <c r="H417" s="5" t="s">
-        <v>937</v>
+        <v>926</v>
       </c>
     </row>
     <row r="418" spans="1:8">
       <c r="A418" s="4" t="s">
         <v>406</v>
       </c>
       <c r="B418" s="5"/>
       <c r="C418" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D418" s="5" t="s">
-        <v>489</v>
+        <v>475</v>
       </c>
       <c r="E418" s="5" t="s">
-        <v>587</v>
+        <v>555</v>
       </c>
       <c r="F418" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G418" s="5">
-        <v>56.7</v>
+        <v>71.14</v>
       </c>
       <c r="H418" s="5" t="s">
-        <v>938</v>
+        <v>927</v>
       </c>
     </row>
     <row r="419" spans="1:8">
       <c r="A419" s="4" t="s">
         <v>407</v>
       </c>
       <c r="B419" s="5"/>
       <c r="C419" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D419" s="5" t="s">
-        <v>479</v>
+        <v>489</v>
       </c>
       <c r="E419" s="5" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="F419" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G419" s="5">
-        <v>49.54</v>
+        <v>53.44</v>
       </c>
       <c r="H419" s="5" t="s">
-        <v>731</v>
+        <v>659</v>
       </c>
     </row>
     <row r="420" spans="1:8">
       <c r="A420" s="4" t="s">
         <v>408</v>
       </c>
       <c r="B420" s="5"/>
       <c r="C420" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D420" s="5" t="s">
-        <v>475</v>
+        <v>489</v>
       </c>
       <c r="E420" s="5" t="s">
-        <v>545</v>
+        <v>542</v>
       </c>
       <c r="F420" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G420" s="5">
-        <v>69.68000000000001</v>
+        <v>51.94</v>
       </c>
       <c r="H420" s="5" t="s">
-        <v>737</v>
+        <v>928</v>
       </c>
     </row>
     <row r="421" spans="1:8">
       <c r="A421" s="4" t="s">
         <v>409</v>
       </c>
       <c r="B421" s="5"/>
       <c r="C421" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D421" s="5" t="s">
         <v>475</v>
       </c>
       <c r="E421" s="5" t="s">
-        <v>501</v>
+        <v>578</v>
       </c>
       <c r="F421" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G421" s="5">
-        <v>41.76</v>
+        <v>67.34999999999999</v>
       </c>
       <c r="H421" s="5" t="s">
-        <v>939</v>
+        <v>929</v>
       </c>
     </row>
     <row r="422" spans="1:8">
       <c r="A422" s="4" t="s">
         <v>410</v>
       </c>
       <c r="B422" s="5"/>
       <c r="C422" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D422" s="5" t="s">
         <v>475</v>
       </c>
       <c r="E422" s="5" t="s">
-        <v>599</v>
+        <v>542</v>
       </c>
       <c r="F422" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G422" s="5">
-        <v>39.84</v>
+        <v>51.8</v>
       </c>
       <c r="H422" s="5" t="s">
-        <v>940</v>
+        <v>930</v>
       </c>
     </row>
     <row r="423" spans="1:8">
       <c r="A423" s="4" t="s">
         <v>411</v>
       </c>
       <c r="B423" s="5"/>
       <c r="C423" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D423" s="5" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="E423" s="5" t="s">
-        <v>539</v>
+        <v>597</v>
       </c>
       <c r="F423" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G423" s="5">
-        <v>71.14</v>
+        <v>65.98</v>
       </c>
       <c r="H423" s="5" t="s">
-        <v>930</v>
+        <v>931</v>
       </c>
     </row>
     <row r="424" spans="1:8">
       <c r="A424" s="4" t="s">
         <v>412</v>
       </c>
       <c r="B424" s="5"/>
       <c r="C424" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D424" s="5" t="s">
-        <v>496</v>
+        <v>475</v>
       </c>
       <c r="E424" s="5" t="s">
-        <v>503</v>
+        <v>569</v>
       </c>
       <c r="F424" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G424" s="5">
-        <v>49.06</v>
+        <v>69.31</v>
       </c>
       <c r="H424" s="5" t="s">
-        <v>941</v>
+        <v>932</v>
       </c>
     </row>
     <row r="425" spans="1:8">
       <c r="A425" s="4" t="s">
         <v>413</v>
       </c>
       <c r="B425" s="5"/>
       <c r="C425" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D425" s="5" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="E425" s="5" t="s">
-        <v>603</v>
+        <v>511</v>
       </c>
       <c r="F425" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G425" s="5">
-        <v>25.08</v>
+        <v>48.88</v>
       </c>
       <c r="H425" s="5" t="s">
-        <v>942</v>
+        <v>933</v>
       </c>
     </row>
     <row r="426" spans="1:8">
       <c r="A426" s="4" t="s">
         <v>414</v>
       </c>
       <c r="B426" s="5"/>
       <c r="C426" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D426" s="5" t="s">
-        <v>475</v>
+        <v>489</v>
       </c>
       <c r="E426" s="5" t="s">
-        <v>579</v>
+        <v>508</v>
       </c>
       <c r="F426" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G426" s="5">
-        <v>60.44</v>
+        <v>51.42</v>
       </c>
       <c r="H426" s="5" t="s">
-        <v>623</v>
+        <v>934</v>
       </c>
     </row>
     <row r="427" spans="1:8">
       <c r="A427" s="4" t="s">
         <v>415</v>
       </c>
       <c r="B427" s="5"/>
       <c r="C427" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D427" s="5" t="s">
-        <v>475</v>
+        <v>489</v>
       </c>
       <c r="E427" s="5" t="s">
-        <v>534</v>
+        <v>584</v>
       </c>
       <c r="F427" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G427" s="5">
-        <v>62.7</v>
+        <v>56.7</v>
       </c>
       <c r="H427" s="5" t="s">
-        <v>943</v>
+        <v>935</v>
       </c>
     </row>
     <row r="428" spans="1:8">
       <c r="A428" s="4" t="s">
         <v>416</v>
       </c>
       <c r="B428" s="5"/>
       <c r="C428" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D428" s="5" t="s">
-        <v>481</v>
+        <v>479</v>
       </c>
       <c r="E428" s="5" t="s">
-        <v>509</v>
+        <v>503</v>
       </c>
       <c r="F428" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G428" s="5">
-        <v>39.8</v>
+        <v>49.54</v>
       </c>
       <c r="H428" s="5" t="s">
-        <v>944</v>
+        <v>737</v>
       </c>
     </row>
     <row r="429" spans="1:8">
       <c r="A429" s="4" t="s">
         <v>417</v>
       </c>
       <c r="B429" s="5"/>
       <c r="C429" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D429" s="5" t="s">
-        <v>482</v>
+        <v>475</v>
       </c>
       <c r="E429" s="5" t="s">
-        <v>515</v>
+        <v>546</v>
       </c>
       <c r="F429" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G429" s="5">
-        <v>59</v>
+        <v>69.68000000000001</v>
       </c>
       <c r="H429" s="5" t="s">
-        <v>945</v>
+        <v>743</v>
       </c>
     </row>
     <row r="430" spans="1:8">
       <c r="A430" s="4" t="s">
         <v>418</v>
       </c>
       <c r="B430" s="5"/>
       <c r="C430" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D430" s="5" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E430" s="5" t="s">
-        <v>540</v>
+        <v>501</v>
       </c>
       <c r="F430" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G430" s="5">
-        <v>56.68</v>
+        <v>41.76</v>
       </c>
       <c r="H430" s="5" t="s">
-        <v>701</v>
+        <v>936</v>
       </c>
     </row>
     <row r="431" spans="1:8">
       <c r="A431" s="4" t="s">
         <v>419</v>
       </c>
       <c r="B431" s="5"/>
       <c r="C431" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D431" s="5" t="s">
-        <v>498</v>
+        <v>475</v>
       </c>
       <c r="E431" s="5" t="s">
-        <v>596</v>
+        <v>601</v>
       </c>
       <c r="F431" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G431" s="5">
-        <v>53.84</v>
+        <v>39.84</v>
       </c>
       <c r="H431" s="5" t="s">
-        <v>606</v>
+        <v>937</v>
       </c>
     </row>
     <row r="432" spans="1:8">
       <c r="A432" s="4" t="s">
         <v>420</v>
       </c>
       <c r="B432" s="5"/>
       <c r="C432" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D432" s="5" t="s">
-        <v>475</v>
+        <v>482</v>
       </c>
       <c r="E432" s="5" t="s">
-        <v>540</v>
+        <v>539</v>
       </c>
       <c r="F432" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G432" s="5">
-        <v>61.08</v>
+        <v>71.14</v>
       </c>
       <c r="H432" s="5" t="s">
-        <v>946</v>
+        <v>927</v>
       </c>
     </row>
     <row r="433" spans="1:8">
       <c r="A433" s="4" t="s">
         <v>421</v>
       </c>
       <c r="B433" s="5"/>
       <c r="C433" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D433" s="5" t="s">
-        <v>499</v>
+        <v>496</v>
       </c>
       <c r="E433" s="5" t="s">
-        <v>589</v>
+        <v>503</v>
       </c>
       <c r="F433" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G433" s="5">
-        <v>15.66</v>
+        <v>49.06</v>
       </c>
       <c r="H433" s="5" t="s">
-        <v>947</v>
+        <v>938</v>
       </c>
     </row>
     <row r="434" spans="1:8">
       <c r="A434" s="4" t="s">
         <v>422</v>
       </c>
       <c r="B434" s="5"/>
       <c r="C434" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D434" s="5" t="s">
-        <v>485</v>
+        <v>477</v>
       </c>
       <c r="E434" s="5" t="s">
-        <v>506</v>
+        <v>604</v>
       </c>
       <c r="F434" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G434" s="5">
-        <v>68.45999999999999</v>
+        <v>25.08</v>
       </c>
       <c r="H434" s="5" t="s">
-        <v>673</v>
+        <v>939</v>
       </c>
     </row>
     <row r="435" spans="1:8">
       <c r="A435" s="4" t="s">
         <v>423</v>
       </c>
       <c r="B435" s="5"/>
       <c r="C435" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D435" s="5" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E435" s="5" t="s">
-        <v>587</v>
+        <v>580</v>
       </c>
       <c r="F435" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G435" s="5">
-        <v>58.68</v>
+        <v>60.44</v>
       </c>
       <c r="H435" s="5" t="s">
-        <v>948</v>
+        <v>623</v>
       </c>
     </row>
     <row r="436" spans="1:8">
       <c r="A436" s="4" t="s">
         <v>424</v>
       </c>
       <c r="B436" s="5"/>
       <c r="C436" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D436" s="5" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E436" s="5" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
       <c r="F436" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G436" s="5">
-        <v>56.68</v>
+        <v>62.7</v>
       </c>
       <c r="H436" s="5" t="s">
-        <v>701</v>
+        <v>940</v>
       </c>
     </row>
     <row r="437" spans="1:8">
       <c r="A437" s="4" t="s">
         <v>425</v>
       </c>
       <c r="B437" s="5"/>
       <c r="C437" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D437" s="5" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E437" s="5" t="s">
-        <v>604</v>
+        <v>569</v>
       </c>
       <c r="F437" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G437" s="5">
-        <v>29.68</v>
+        <v>69.58</v>
       </c>
       <c r="H437" s="5" t="s">
-        <v>949</v>
+        <v>613</v>
       </c>
     </row>
     <row r="438" spans="1:8">
       <c r="A438" s="4" t="s">
         <v>426</v>
       </c>
       <c r="B438" s="5"/>
       <c r="C438" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D438" s="5" t="s">
-        <v>482</v>
+        <v>475</v>
       </c>
       <c r="E438" s="5" t="s">
-        <v>519</v>
+        <v>553</v>
       </c>
       <c r="F438" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G438" s="5">
-        <v>71.68000000000001</v>
+        <v>21</v>
       </c>
       <c r="H438" s="5" t="s">
-        <v>855</v>
+        <v>941</v>
       </c>
     </row>
     <row r="439" spans="1:8">
       <c r="A439" s="4" t="s">
         <v>427</v>
       </c>
       <c r="B439" s="5"/>
       <c r="C439" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D439" s="5" t="s">
-        <v>491</v>
+        <v>475</v>
       </c>
       <c r="E439" s="5" t="s">
-        <v>557</v>
+        <v>541</v>
       </c>
       <c r="F439" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G439" s="5">
-        <v>72.68000000000001</v>
+        <v>58.5</v>
       </c>
       <c r="H439" s="5" t="s">
-        <v>665</v>
+        <v>942</v>
       </c>
     </row>
     <row r="440" spans="1:8">
       <c r="A440" s="4" t="s">
         <v>428</v>
       </c>
       <c r="B440" s="5"/>
       <c r="C440" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D440" s="5" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E440" s="5" t="s">
-        <v>520</v>
+        <v>501</v>
       </c>
       <c r="F440" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G440" s="5">
-        <v>56.08</v>
+        <v>42.08</v>
       </c>
       <c r="H440" s="5" t="s">
-        <v>950</v>
+        <v>943</v>
       </c>
     </row>
     <row r="441" spans="1:8">
       <c r="A441" s="4" t="s">
         <v>429</v>
       </c>
       <c r="B441" s="5"/>
       <c r="C441" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D441" s="5" t="s">
-        <v>498</v>
+        <v>477</v>
       </c>
       <c r="E441" s="5" t="s">
-        <v>594</v>
+        <v>581</v>
       </c>
       <c r="F441" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G441" s="5">
-        <v>41.62</v>
+        <v>71.88</v>
       </c>
       <c r="H441" s="5" t="s">
-        <v>951</v>
+        <v>944</v>
       </c>
     </row>
     <row r="442" spans="1:8">
       <c r="A442" s="4" t="s">
         <v>430</v>
       </c>
       <c r="B442" s="5"/>
       <c r="C442" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D442" s="5" t="s">
-        <v>486</v>
+        <v>480</v>
       </c>
       <c r="E442" s="5" t="s">
-        <v>529</v>
+        <v>600</v>
       </c>
       <c r="F442" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G442" s="5">
-        <v>58.46</v>
+        <v>75.28</v>
       </c>
       <c r="H442" s="5" t="s">
-        <v>952</v>
+        <v>945</v>
       </c>
     </row>
     <row r="443" spans="1:8">
       <c r="A443" s="4" t="s">
         <v>431</v>
       </c>
       <c r="B443" s="5"/>
       <c r="C443" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D443" s="5" t="s">
-        <v>475</v>
+        <v>477</v>
       </c>
       <c r="E443" s="5" t="s">
-        <v>591</v>
+        <v>541</v>
       </c>
       <c r="F443" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G443" s="5">
-        <v>15.68</v>
+        <v>59.68</v>
       </c>
       <c r="H443" s="5" t="s">
-        <v>953</v>
+        <v>946</v>
       </c>
     </row>
     <row r="444" spans="1:8">
       <c r="A444" s="4" t="s">
         <v>432</v>
       </c>
       <c r="B444" s="5"/>
       <c r="C444" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D444" s="5" t="s">
-        <v>477</v>
+        <v>485</v>
       </c>
       <c r="E444" s="5" t="s">
-        <v>605</v>
+        <v>519</v>
       </c>
       <c r="F444" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G444" s="5">
-        <v>61.44</v>
+        <v>69.42</v>
       </c>
       <c r="H444" s="5" t="s">
-        <v>892</v>
+        <v>947</v>
       </c>
     </row>
     <row r="445" spans="1:8">
       <c r="A445" s="4" t="s">
         <v>433</v>
       </c>
       <c r="B445" s="5"/>
       <c r="C445" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D445" s="5" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="E445" s="5" t="s">
-        <v>543</v>
+        <v>575</v>
       </c>
       <c r="F445" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G445" s="5">
-        <v>48.38</v>
+        <v>75.68000000000001</v>
       </c>
       <c r="H445" s="5" t="s">
-        <v>954</v>
+        <v>624</v>
       </c>
     </row>
     <row r="446" spans="1:8">
       <c r="A446" s="4" t="s">
         <v>434</v>
       </c>
       <c r="B446" s="5"/>
       <c r="C446" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D446" s="5" t="s">
-        <v>489</v>
+        <v>477</v>
       </c>
       <c r="E446" s="5" t="s">
-        <v>513</v>
+        <v>505</v>
       </c>
       <c r="F446" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G446" s="5">
-        <v>47.56</v>
+        <v>55.08</v>
       </c>
       <c r="H446" s="5" t="s">
-        <v>955</v>
+        <v>948</v>
       </c>
     </row>
     <row r="447" spans="1:8">
       <c r="A447" s="4" t="s">
         <v>435</v>
       </c>
       <c r="B447" s="5"/>
       <c r="C447" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D447" s="5" t="s">
-        <v>476</v>
+        <v>489</v>
       </c>
       <c r="E447" s="5" t="s">
-        <v>564</v>
+        <v>514</v>
       </c>
       <c r="F447" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G447" s="5">
-        <v>60.08</v>
+        <v>49.52</v>
       </c>
       <c r="H447" s="5" t="s">
-        <v>847</v>
+        <v>949</v>
       </c>
     </row>
     <row r="448" spans="1:8">
       <c r="A448" s="4" t="s">
         <v>436</v>
       </c>
       <c r="B448" s="5"/>
       <c r="C448" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D448" s="5" t="s">
-        <v>479</v>
+        <v>493</v>
       </c>
       <c r="E448" s="5" t="s">
-        <v>537</v>
+        <v>559</v>
       </c>
       <c r="F448" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G448" s="5">
-        <v>56.14</v>
+        <v>41.5</v>
       </c>
       <c r="H448" s="5" t="s">
-        <v>956</v>
+        <v>950</v>
       </c>
     </row>
     <row r="449" spans="1:8">
       <c r="A449" s="4" t="s">
         <v>437</v>
       </c>
       <c r="B449" s="5"/>
       <c r="C449" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D449" s="5" t="s">
-        <v>475</v>
+        <v>477</v>
       </c>
       <c r="E449" s="5" t="s">
-        <v>525</v>
+        <v>503</v>
       </c>
       <c r="F449" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G449" s="5">
-        <v>49.64</v>
+        <v>50.5</v>
       </c>
       <c r="H449" s="5" t="s">
-        <v>660</v>
+        <v>951</v>
       </c>
     </row>
     <row r="450" spans="1:8">
       <c r="A450" s="4" t="s">
         <v>438</v>
       </c>
       <c r="B450" s="5"/>
       <c r="C450" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D450" s="5" t="s">
-        <v>485</v>
+        <v>475</v>
       </c>
       <c r="E450" s="5" t="s">
-        <v>520</v>
+        <v>537</v>
       </c>
       <c r="F450" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G450" s="5">
-        <v>55.58</v>
+        <v>56.26</v>
       </c>
       <c r="H450" s="5" t="s">
-        <v>957</v>
+        <v>952</v>
       </c>
     </row>
     <row r="451" spans="1:8">
       <c r="A451" s="4" t="s">
         <v>439</v>
       </c>
       <c r="B451" s="5"/>
       <c r="C451" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D451" s="5" t="s">
-        <v>482</v>
+        <v>480</v>
       </c>
       <c r="E451" s="5" t="s">
-        <v>520</v>
+        <v>555</v>
       </c>
       <c r="F451" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G451" s="5">
-        <v>55.98</v>
+        <v>71.52</v>
       </c>
       <c r="H451" s="5" t="s">
-        <v>958</v>
+        <v>953</v>
       </c>
     </row>
     <row r="452" spans="1:8">
       <c r="A452" s="4" t="s">
         <v>440</v>
       </c>
       <c r="B452" s="5"/>
       <c r="C452" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D452" s="5" t="s">
         <v>475</v>
       </c>
       <c r="E452" s="5" t="s">
-        <v>533</v>
+        <v>542</v>
       </c>
       <c r="F452" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G452" s="5">
-        <v>58.6</v>
+        <v>52.28</v>
       </c>
       <c r="H452" s="5" t="s">
-        <v>959</v>
+        <v>954</v>
       </c>
     </row>
     <row r="453" spans="1:8">
       <c r="A453" s="4" t="s">
         <v>441</v>
       </c>
       <c r="B453" s="5"/>
       <c r="C453" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D453" s="5" t="s">
-        <v>475</v>
+        <v>484</v>
       </c>
       <c r="E453" s="5" t="s">
-        <v>584</v>
+        <v>600</v>
       </c>
       <c r="F453" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G453" s="5">
-        <v>26.88</v>
+        <v>74.92</v>
       </c>
       <c r="H453" s="5" t="s">
-        <v>960</v>
+        <v>955</v>
       </c>
     </row>
     <row r="454" spans="1:8">
       <c r="A454" s="4" t="s">
         <v>442</v>
       </c>
       <c r="B454" s="5"/>
       <c r="C454" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D454" s="5" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E454" s="5" t="s">
-        <v>512</v>
+        <v>598</v>
       </c>
       <c r="F454" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G454" s="5">
-        <v>43.68</v>
+        <v>80.78</v>
       </c>
       <c r="H454" s="5" t="s">
-        <v>843</v>
+        <v>956</v>
       </c>
     </row>
     <row r="455" spans="1:8">
       <c r="A455" s="4" t="s">
         <v>443</v>
       </c>
       <c r="B455" s="5"/>
       <c r="C455" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D455" s="5" t="s">
-        <v>483</v>
+        <v>477</v>
       </c>
       <c r="E455" s="5" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="F455" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G455" s="5">
-        <v>54.24</v>
+        <v>59.98</v>
       </c>
       <c r="H455" s="5" t="s">
-        <v>706</v>
+        <v>957</v>
       </c>
     </row>
     <row r="456" spans="1:8">
       <c r="A456" s="4" t="s">
         <v>444</v>
       </c>
       <c r="B456" s="5"/>
       <c r="C456" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D456" s="5" t="s">
         <v>480</v>
       </c>
       <c r="E456" s="5" t="s">
-        <v>557</v>
+        <v>511</v>
       </c>
       <c r="F456" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G456" s="5">
-        <v>68.2</v>
+        <v>49.5</v>
       </c>
       <c r="H456" s="5" t="s">
-        <v>634</v>
+        <v>958</v>
       </c>
     </row>
     <row r="457" spans="1:8">
       <c r="A457" s="4" t="s">
         <v>445</v>
       </c>
       <c r="B457" s="5"/>
       <c r="C457" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D457" s="5" t="s">
-        <v>486</v>
+        <v>475</v>
       </c>
       <c r="E457" s="5" t="s">
-        <v>540</v>
+        <v>542</v>
       </c>
       <c r="F457" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G457" s="5">
-        <v>53.62</v>
+        <v>50.44</v>
       </c>
       <c r="H457" s="5" t="s">
-        <v>961</v>
+        <v>959</v>
       </c>
     </row>
     <row r="458" spans="1:8">
       <c r="A458" s="4" t="s">
         <v>446</v>
       </c>
       <c r="B458" s="5"/>
       <c r="C458" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D458" s="5" t="s">
-        <v>493</v>
+        <v>482</v>
       </c>
       <c r="E458" s="5" t="s">
-        <v>543</v>
+        <v>566</v>
       </c>
       <c r="F458" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G458" s="5">
-        <v>54.68</v>
+        <v>65.5</v>
       </c>
       <c r="H458" s="5" t="s">
-        <v>612</v>
+        <v>960</v>
       </c>
     </row>
     <row r="459" spans="1:8">
       <c r="A459" s="4" t="s">
         <v>447</v>
       </c>
       <c r="B459" s="5"/>
       <c r="C459" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D459" s="5" t="s">
-        <v>482</v>
+        <v>475</v>
       </c>
       <c r="E459" s="5" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F459" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G459" s="5">
-        <v>38.8</v>
+        <v>70.08</v>
       </c>
       <c r="H459" s="5" t="s">
-        <v>962</v>
+        <v>891</v>
       </c>
     </row>
     <row r="460" spans="1:8">
       <c r="A460" s="4" t="s">
         <v>448</v>
       </c>
       <c r="B460" s="5"/>
       <c r="C460" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D460" s="5" t="s">
-        <v>475</v>
+        <v>482</v>
       </c>
       <c r="E460" s="5" t="s">
-        <v>537</v>
+        <v>550</v>
       </c>
       <c r="F460" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G460" s="5">
-        <v>55.5</v>
+        <v>46.54</v>
       </c>
       <c r="H460" s="5" t="s">
-        <v>963</v>
+        <v>961</v>
       </c>
     </row>
     <row r="461" spans="1:8">
       <c r="A461" s="4" t="s">
         <v>449</v>
       </c>
       <c r="B461" s="5"/>
       <c r="C461" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D461" s="5" t="s">
         <v>475</v>
       </c>
       <c r="E461" s="5" t="s">
-        <v>524</v>
+        <v>591</v>
       </c>
       <c r="F461" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G461" s="5">
-        <v>61.74</v>
+        <v>63.92</v>
       </c>
       <c r="H461" s="5" t="s">
-        <v>964</v>
+        <v>962</v>
       </c>
     </row>
     <row r="462" spans="1:8">
       <c r="A462" s="4" t="s">
         <v>450</v>
       </c>
       <c r="B462" s="5"/>
       <c r="C462" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D462" s="5" t="s">
-        <v>480</v>
+        <v>475</v>
       </c>
       <c r="E462" s="5" t="s">
-        <v>514</v>
+        <v>547</v>
       </c>
       <c r="F462" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G462" s="5">
-        <v>50.38</v>
+        <v>43.68</v>
       </c>
       <c r="H462" s="5" t="s">
-        <v>965</v>
+        <v>840</v>
       </c>
     </row>
     <row r="463" spans="1:8">
       <c r="A463" s="4" t="s">
         <v>451</v>
       </c>
       <c r="B463" s="5"/>
       <c r="C463" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D463" s="5" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E463" s="5" t="s">
-        <v>505</v>
+        <v>525</v>
       </c>
       <c r="F463" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G463" s="5">
-        <v>54.3</v>
+        <v>51.3</v>
       </c>
       <c r="H463" s="5" t="s">
-        <v>966</v>
+        <v>621</v>
       </c>
     </row>
     <row r="464" spans="1:8">
       <c r="A464" s="4" t="s">
         <v>452</v>
       </c>
       <c r="B464" s="5"/>
       <c r="C464" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D464" s="5" t="s">
-        <v>475</v>
+        <v>477</v>
       </c>
       <c r="E464" s="5" t="s">
-        <v>513</v>
+        <v>503</v>
       </c>
       <c r="F464" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G464" s="5">
-        <v>47.18</v>
+        <v>51.24</v>
       </c>
       <c r="H464" s="5" t="s">
-        <v>967</v>
+        <v>963</v>
       </c>
     </row>
     <row r="465" spans="1:8">
       <c r="A465" s="4" t="s">
         <v>453</v>
       </c>
       <c r="B465" s="5"/>
       <c r="C465" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D465" s="5" t="s">
-        <v>479</v>
+        <v>477</v>
       </c>
       <c r="E465" s="5" t="s">
-        <v>547</v>
+        <v>546</v>
       </c>
       <c r="F465" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G465" s="5">
-        <v>55.68</v>
+        <v>70.31999999999999</v>
       </c>
       <c r="H465" s="5" t="s">
-        <v>643</v>
+        <v>964</v>
       </c>
     </row>
     <row r="466" spans="1:8">
       <c r="A466" s="4" t="s">
         <v>454</v>
       </c>
       <c r="B466" s="5"/>
       <c r="C466" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D466" s="5" t="s">
-        <v>485</v>
+        <v>482</v>
       </c>
       <c r="E466" s="5" t="s">
-        <v>500</v>
+        <v>579</v>
       </c>
       <c r="F466" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G466" s="5">
-        <v>54.08</v>
+        <v>61</v>
       </c>
       <c r="H466" s="5" t="s">
-        <v>648</v>
+        <v>965</v>
       </c>
     </row>
     <row r="467" spans="1:8">
       <c r="A467" s="4" t="s">
         <v>455</v>
       </c>
       <c r="B467" s="5"/>
       <c r="C467" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D467" s="5" t="s">
-        <v>475</v>
+        <v>480</v>
       </c>
       <c r="E467" s="5" t="s">
-        <v>596</v>
+        <v>580</v>
       </c>
       <c r="F467" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G467" s="5">
-        <v>50.96</v>
+        <v>60.08</v>
       </c>
       <c r="H467" s="5" t="s">
-        <v>800</v>
+        <v>834</v>
       </c>
     </row>
     <row r="468" spans="1:8">
       <c r="A468" s="4" t="s">
         <v>456</v>
       </c>
       <c r="B468" s="5"/>
       <c r="C468" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D468" s="5" t="s">
-        <v>475</v>
+        <v>491</v>
       </c>
       <c r="E468" s="5" t="s">
-        <v>511</v>
+        <v>525</v>
       </c>
       <c r="F468" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G468" s="5">
-        <v>47.8</v>
+        <v>49.94</v>
       </c>
       <c r="H468" s="5" t="s">
-        <v>968</v>
+        <v>966</v>
       </c>
     </row>
     <row r="469" spans="1:8">
       <c r="A469" s="4" t="s">
         <v>457</v>
       </c>
       <c r="B469" s="5"/>
       <c r="C469" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D469" s="5" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="E469" s="5" t="s">
-        <v>505</v>
+        <v>599</v>
       </c>
       <c r="F469" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G469" s="5">
-        <v>53.68</v>
+        <v>46.38</v>
       </c>
       <c r="H469" s="5" t="s">
-        <v>688</v>
+        <v>967</v>
       </c>
     </row>
     <row r="470" spans="1:8">
       <c r="A470" s="4" t="s">
         <v>458</v>
       </c>
       <c r="B470" s="5"/>
       <c r="C470" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D470" s="5" t="s">
-        <v>475</v>
+        <v>496</v>
       </c>
       <c r="E470" s="5" t="s">
-        <v>547</v>
+        <v>575</v>
       </c>
       <c r="F470" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G470" s="5">
-        <v>56.38</v>
+        <v>77.68000000000001</v>
       </c>
       <c r="H470" s="5" t="s">
-        <v>969</v>
+        <v>968</v>
       </c>
     </row>
     <row r="471" spans="1:8">
       <c r="A471" s="4" t="s">
         <v>459</v>
       </c>
       <c r="B471" s="5"/>
       <c r="C471" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D471" s="5" t="s">
         <v>475</v>
       </c>
       <c r="E471" s="5" t="s">
-        <v>541</v>
+        <v>599</v>
       </c>
       <c r="F471" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G471" s="5">
-        <v>58.8</v>
+        <v>44.8</v>
       </c>
       <c r="H471" s="5" t="s">
-        <v>970</v>
+        <v>969</v>
       </c>
     </row>
     <row r="472" spans="1:8">
       <c r="A472" s="4" t="s">
         <v>460</v>
       </c>
       <c r="B472" s="5"/>
       <c r="C472" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D472" s="5" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="E472" s="5" t="s">
-        <v>554</v>
+        <v>562</v>
       </c>
       <c r="F472" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G472" s="5">
-        <v>70.08</v>
+        <v>22.92</v>
       </c>
       <c r="H472" s="5" t="s">
-        <v>840</v>
+        <v>970</v>
       </c>
     </row>
     <row r="473" spans="1:8">
       <c r="A473" s="4" t="s">
         <v>461</v>
       </c>
       <c r="B473" s="5"/>
       <c r="C473" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D473" s="5" t="s">
-        <v>475</v>
+        <v>480</v>
       </c>
       <c r="E473" s="5" t="s">
-        <v>514</v>
+        <v>558</v>
       </c>
       <c r="F473" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G473" s="5">
-        <v>50.68</v>
+        <v>69.92</v>
       </c>
       <c r="H473" s="5" t="s">
-        <v>609</v>
+        <v>971</v>
       </c>
     </row>
     <row r="474" spans="1:8">
       <c r="A474" s="4" t="s">
         <v>462</v>
       </c>
       <c r="B474" s="5"/>
       <c r="C474" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D474" s="5" t="s">
-        <v>476</v>
+        <v>485</v>
       </c>
       <c r="E474" s="5" t="s">
-        <v>559</v>
+        <v>605</v>
       </c>
       <c r="F474" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G474" s="5">
-        <v>39.1</v>
+        <v>60.02</v>
       </c>
       <c r="H474" s="5" t="s">
-        <v>971</v>
+        <v>972</v>
       </c>
     </row>
     <row r="475" spans="1:8">
       <c r="A475" s="4" t="s">
         <v>463</v>
       </c>
       <c r="B475" s="5"/>
       <c r="C475" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D475" s="5" t="s">
-        <v>475</v>
+        <v>492</v>
       </c>
       <c r="E475" s="5" t="s">
-        <v>554</v>
+        <v>534</v>
       </c>
       <c r="F475" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G475" s="5">
-        <v>71.06</v>
+        <v>72.58</v>
       </c>
       <c r="H475" s="5" t="s">
-        <v>972</v>
+        <v>973</v>
       </c>
     </row>
     <row r="476" spans="1:8">
       <c r="A476" s="4" t="s">
         <v>464</v>
       </c>
       <c r="B476" s="5"/>
       <c r="C476" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D476" s="5" t="s">
         <v>489</v>
       </c>
       <c r="E476" s="5" t="s">
-        <v>520</v>
+        <v>564</v>
       </c>
       <c r="F476" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G476" s="5">
-        <v>55.5</v>
+        <v>62.68</v>
       </c>
       <c r="H476" s="5" t="s">
-        <v>963</v>
+        <v>896</v>
       </c>
     </row>
     <row r="477" spans="1:8">
       <c r="A477" s="4" t="s">
         <v>465</v>
       </c>
       <c r="B477" s="5"/>
       <c r="C477" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D477" s="5" t="s">
-        <v>476</v>
+        <v>486</v>
       </c>
       <c r="E477" s="5" t="s">
-        <v>545</v>
+        <v>565</v>
       </c>
       <c r="F477" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G477" s="5">
-        <v>71.2</v>
+        <v>58.7</v>
       </c>
       <c r="H477" s="5" t="s">
-        <v>973</v>
+        <v>974</v>
       </c>
     </row>
     <row r="478" spans="1:8">
       <c r="A478" s="4" t="s">
         <v>466</v>
       </c>
       <c r="B478" s="5"/>
       <c r="C478" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D478" s="5" t="s">
-        <v>480</v>
+        <v>482</v>
       </c>
       <c r="E478" s="5" t="s">
-        <v>540</v>
+        <v>578</v>
       </c>
       <c r="F478" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G478" s="5">
-        <v>54.9</v>
+        <v>66.09999999999999</v>
       </c>
       <c r="H478" s="5" t="s">
-        <v>974</v>
+        <v>734</v>
       </c>
     </row>
     <row r="479" spans="1:8">
       <c r="A479" s="4" t="s">
         <v>467</v>
       </c>
       <c r="B479" s="5"/>
       <c r="C479" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D479" s="5" t="s">
-        <v>476</v>
+        <v>499</v>
       </c>
       <c r="E479" s="5" t="s">
-        <v>579</v>
+        <v>503</v>
       </c>
       <c r="F479" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G479" s="5">
-        <v>62.68</v>
+        <v>48.68</v>
       </c>
       <c r="H479" s="5" t="s">
-        <v>900</v>
+        <v>806</v>
       </c>
     </row>
     <row r="480" spans="1:8">
       <c r="A480" s="4" t="s">
         <v>468</v>
       </c>
       <c r="B480" s="5"/>
       <c r="C480" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D480" s="5" t="s">
-        <v>477</v>
+        <v>482</v>
       </c>
       <c r="E480" s="5" t="s">
-        <v>578</v>
+        <v>569</v>
       </c>
       <c r="F480" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G480" s="5">
-        <v>59.46</v>
+        <v>69.68000000000001</v>
       </c>
       <c r="H480" s="5" t="s">
-        <v>975</v>
+        <v>743</v>
       </c>
     </row>
     <row r="481" spans="1:8">
       <c r="A481" s="4" t="s">
         <v>469</v>
       </c>
       <c r="B481" s="5"/>
       <c r="C481" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D481" s="5" t="s">
-        <v>475</v>
+        <v>483</v>
       </c>
       <c r="E481" s="5" t="s">
-        <v>503</v>
+        <v>578</v>
       </c>
       <c r="F481" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G481" s="5">
-        <v>49.68</v>
+        <v>68.78</v>
       </c>
       <c r="H481" s="5" t="s">
-        <v>739</v>
+        <v>975</v>
       </c>
     </row>
     <row r="482" spans="1:8">
       <c r="A482" s="4" t="s">
         <v>470</v>
       </c>
       <c r="B482" s="5"/>
       <c r="C482" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D482" s="5" t="s">
-        <v>498</v>
+        <v>497</v>
       </c>
       <c r="E482" s="5" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
       <c r="F482" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G482" s="5">
         <v>70.28</v>
       </c>
       <c r="H482" s="5" t="s">
         <v>627</v>
       </c>
     </row>
     <row r="483" spans="1:8">
       <c r="A483" s="4" t="s">
         <v>471</v>
       </c>
       <c r="B483" s="5"/>
       <c r="C483" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D483" s="5" t="s">
         <v>485</v>
       </c>
       <c r="E483" s="5" t="s">
         <v>536</v>
       </c>
       <c r="F483" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G483" s="5">
         <v>54.24</v>
       </c>
       <c r="H483" s="5" t="s">
-        <v>706</v>
+        <v>712</v>
       </c>
     </row>
     <row r="484" spans="1:8">
       <c r="A484" s="4" t="s">
         <v>472</v>
       </c>
       <c r="B484" s="5"/>
       <c r="C484" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D484" s="5" t="s">
         <v>489</v>
       </c>
       <c r="E484" s="5" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="F484" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G484" s="5">
         <v>72.68000000000001</v>
       </c>
       <c r="H484" s="5" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="485" spans="1:8">
       <c r="A485" s="4" t="s">
         <v>473</v>
       </c>
       <c r="B485" s="5"/>
       <c r="C485" s="5" t="s">
         <v>1466</v>
       </c>
       <c r="D485" s="5" t="s">
         <v>489</v>
       </c>
       <c r="E485" s="5" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="F485" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G485" s="5">
         <v>75.2</v>
       </c>
       <c r="H485" s="5" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="493" spans="1:8">
       <c r="F493" s="6" t="s">
         <v>1482</v>
       </c>
     </row>
   </sheetData>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.7" right="0.7" top="1" bottom="0.75" header="0.2" footer="0.3"/>
   <pageSetup paperSize="9" fitToHeight="0" orientation="portrait"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;G&amp;C&amp;24JOMU TEXTILE (VIETNAM) CO.,LTD
 &amp;12LOT D.II-4, NO.1 STREET, LONG THANH INDUSTRIAL ZONE, TAM AN WARD,
 LONGTHANH DISTRICT, DONG NAI PROVINCE, VIETNAM
 TEL. +84-2513 514 011               FAX. +84-2513 514 012&amp;R&amp;12Shipment ID: 354