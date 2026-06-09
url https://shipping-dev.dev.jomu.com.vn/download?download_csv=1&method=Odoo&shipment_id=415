--- v0 (2026-04-09)
+++ v1 (2026-06-09)
@@ -143,56 +143,56 @@
   <si>
     <t>2306009-01-0011</t>
   </si>
   <si>
     <t>2306009-01-0012</t>
   </si>
   <si>
     <t>2306009-01-0013</t>
   </si>
   <si>
     <t>2306009-01-0014</t>
   </si>
   <si>
     <t>2306009-01-0015</t>
   </si>
   <si>
     <t>2306009-01-0016</t>
   </si>
   <si>
     <t>2306009-01-0017</t>
   </si>
   <si>
     <t>2306009-01-0018</t>
   </si>
   <si>
+    <t>2306009-01-0020</t>
+  </si>
+  <si>
     <t>2306009-01-0019</t>
   </si>
   <si>
-    <t>2306009-01-0020</t>
-[...1 lines deleted...]
-  <si>
     <t>A</t>
   </si>
   <si>
     <t>49.5</t>
   </si>
   <si>
     <t>140.0</t>
   </si>
   <si>
     <t>131.0</t>
   </si>
   <si>
     <t>127.0</t>
   </si>
   <si>
     <t>137.0</t>
   </si>
   <si>
     <t>124.0</t>
   </si>
   <si>
     <t>125.0</t>
   </si>
   <si>
     <t>122.0</t>
@@ -242,54 +242,54 @@
   <si>
     <t>37.00</t>
   </si>
   <si>
     <t>36.00</t>
   </si>
   <si>
     <t>40.60</t>
   </si>
   <si>
     <t>41.00</t>
   </si>
   <si>
     <t>39.84</t>
   </si>
   <si>
     <t>40.00</t>
   </si>
   <si>
     <t>41.62</t>
   </si>
   <si>
     <t>41.70</t>
   </si>
   <si>
+    <t>37.64</t>
+  </si>
+  <si>
     <t>38.60</t>
-  </si>
-[...1 lines deleted...]
-    <t>37.64</t>
   </si>
   <si>
     <t>DATE:</t>
   </si>
   <si>
     <t>July 06, 2023</t>
   </si>
   <si>
     <t>Vehicle License:</t>
   </si>
   <si>
     <t>60C-15332</t>
   </si>
   <si>
     <t>Bảng kê hàng hóa - NỘI BỘ</t>
   </si>
   <si>
     <t>Packing List - INTERNAL</t>
   </si>
   <si>
     <t>Fabric Code
 产品</t>
   </si>
   <si>
     <t>Total Length
@@ -385,54 +385,54 @@
   <si>
     <t>2306009_01 - 0011</t>
   </si>
   <si>
     <t>2306009_01 - 0012</t>
   </si>
   <si>
     <t>2306009_01 - 0013</t>
   </si>
   <si>
     <t>2306009_01 - 0014</t>
   </si>
   <si>
     <t>2306009_01 - 0015</t>
   </si>
   <si>
     <t>2306009_01 - 0016</t>
   </si>
   <si>
     <t>2306009_01 - 0017</t>
   </si>
   <si>
     <t>2306009_01 - 0018</t>
   </si>
   <si>
+    <t>2306009_01 - 0020</t>
+  </si>
+  <si>
     <t>2306009_01 - 0019</t>
-  </si>
-[...1 lines deleted...]
-    <t>2306009_01 - 0020</t>
   </si>
   <si>
     <t>Packing List - ANHUY</t>
   </si>
   <si>
     <t>Total Weight (Net)</t>
   </si>
   <si>
     <t>Net Weight / KGS</t>
   </si>
   <si>
     <t>Gross Weight / KGS</t>
   </si>
   <si>
     <t>Shipping Marks</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>Lot (Color Group)</t>
   </si>
   <si>
     <t>Batch No./ Color</t>
   </si>
@@ -1702,75 +1702,75 @@
       <c r="F27" s="5" t="s">
         <v>49</v>
       </c>
       <c r="G27" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H27" s="5" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="4" t="s">
         <v>36</v>
       </c>
       <c r="B28" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C28" s="5" t="s">
         <v>38</v>
       </c>
       <c r="D28" s="5"/>
       <c r="E28" s="5" t="s">
         <v>39</v>
       </c>
       <c r="F28" s="5" t="s">
-        <v>50</v>
+        <v>42</v>
       </c>
       <c r="G28" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H28" s="5" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="4" t="s">
         <v>37</v>
       </c>
       <c r="B29" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C29" s="5" t="s">
         <v>38</v>
       </c>
       <c r="D29" s="5"/>
       <c r="E29" s="5" t="s">
         <v>39</v>
       </c>
       <c r="F29" s="5" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G29" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H29" s="5" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="6" t="s">
         <v>88</v>
       </c>
       <c r="C33" s="6" t="s">
         <v>89</v>
       </c>
       <c r="E33" s="6" t="s">
         <v>90</v>
       </c>
       <c r="F33" s="6" t="s">
         <v>91</v>
       </c>
       <c r="H33" s="6" t="s">
         <v>92</v>
       </c>
     </row>
@@ -2267,72 +2267,72 @@
       <c r="E27" s="5" t="s">
         <v>39</v>
       </c>
       <c r="F27" s="5" t="s">
         <v>49</v>
       </c>
       <c r="G27" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" s="4" t="s">
         <v>36</v>
       </c>
       <c r="B28" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C28" s="5" t="s">
         <v>38</v>
       </c>
       <c r="D28" s="5"/>
       <c r="E28" s="5" t="s">
         <v>39</v>
       </c>
       <c r="F28" s="5" t="s">
-        <v>50</v>
+        <v>42</v>
       </c>
       <c r="G28" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" s="4" t="s">
         <v>37</v>
       </c>
       <c r="B29" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C29" s="5" t="s">
         <v>38</v>
       </c>
       <c r="D29" s="5"/>
       <c r="E29" s="5" t="s">
         <v>39</v>
       </c>
       <c r="F29" s="5" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G29" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" s="6" t="s">
         <v>88</v>
       </c>
       <c r="C33" s="6" t="s">
         <v>89</v>
       </c>
       <c r="E33" s="6" t="s">
         <v>90</v>
       </c>
       <c r="F33" s="6" t="s">
         <v>91</v>
       </c>
       <c r="G33" s="6" t="s">
         <v>92</v>
       </c>
     </row>
   </sheetData>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.7" right="0.7" top="1" bottom="0.75" header="0.2" footer="0.3"/>
@@ -2826,72 +2826,72 @@
       <c r="E27" s="5" t="s">
         <v>39</v>
       </c>
       <c r="F27" s="5" t="s">
         <v>49</v>
       </c>
       <c r="G27" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" s="4" t="s">
         <v>113</v>
       </c>
       <c r="B28" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C28" s="5" t="s">
         <v>38</v>
       </c>
       <c r="D28" s="5"/>
       <c r="E28" s="5" t="s">
         <v>39</v>
       </c>
       <c r="F28" s="5" t="s">
-        <v>50</v>
+        <v>42</v>
       </c>
       <c r="G28" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" s="4" t="s">
         <v>114</v>
       </c>
       <c r="B29" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C29" s="5" t="s">
         <v>38</v>
       </c>
       <c r="D29" s="5"/>
       <c r="E29" s="5" t="s">
         <v>39</v>
       </c>
       <c r="F29" s="5" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="G29" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" s="6" t="s">
         <v>88</v>
       </c>
       <c r="C33" s="6" t="s">
         <v>89</v>
       </c>
       <c r="E33" s="6" t="s">
         <v>90</v>
       </c>
       <c r="F33" s="6" t="s">
         <v>91</v>
       </c>
       <c r="G33" s="6" t="s">
         <v>92</v>
       </c>
     </row>
   </sheetData>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.7" right="0.7" top="1" bottom="0.75" header="0.2" footer="0.3"/>
@@ -3614,81 +3614,81 @@
       <c r="E47" s="5" t="s">
         <v>49</v>
       </c>
       <c r="F47" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G47" s="5">
         <v>41.38</v>
       </c>
       <c r="H47" s="5" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" s="4" t="s">
         <v>36</v>
       </c>
       <c r="B48" s="5"/>
       <c r="C48" s="5" t="s">
         <v>124</v>
       </c>
       <c r="D48" s="5" t="s">
         <v>39</v>
       </c>
       <c r="E48" s="5" t="s">
-        <v>50</v>
+        <v>42</v>
       </c>
       <c r="F48" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G48" s="5">
-        <v>38.28</v>
+        <v>37.32</v>
       </c>
       <c r="H48" s="5" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" s="4" t="s">
         <v>37</v>
       </c>
       <c r="B49" s="5"/>
       <c r="C49" s="5" t="s">
         <v>124</v>
       </c>
       <c r="D49" s="5" t="s">
         <v>39</v>
       </c>
       <c r="E49" s="5" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="F49" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G49" s="5">
-        <v>37.32</v>
+        <v>38.28</v>
       </c>
       <c r="H49" s="5" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="F57" s="6" t="s">
         <v>140</v>
       </c>
     </row>
   </sheetData>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.7" right="0.7" top="1" bottom="0.75" header="0.2" footer="0.3"/>
   <pageSetup paperSize="9" fitToHeight="0" orientation="portrait"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;G&amp;C&amp;24JOMU TEXTILE (VIETNAM) CO.,LTD
 &amp;12LOT D.II-4, NO.1 STREET, LONG THANH INDUSTRIAL ZONE, TAM AN WARD,
 LONGTHANH DISTRICT, DONG NAI PROVINCE, VIETNAM
 TEL. +84-2513 514 011               FAX. +84-2513 514 012&amp;R&amp;12Shipment ID: 415
 Document #: FO072311</oddHeader>
     <oddFooter>&amp;LDate: &amp;D&amp;C&amp;14&amp;"Calibri,Italic"A member of the Mei Sheng Group&amp;RPage &amp;P of &amp;N</oddFooter>
   </headerFooter>
   <legacyDrawingHF r:id="rId1"/>
   <tableParts count="3">
     <tablePart r:id="rId2"/>