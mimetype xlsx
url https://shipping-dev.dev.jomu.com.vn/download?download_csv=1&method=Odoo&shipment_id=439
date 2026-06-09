--- v0 (2026-04-09)
+++ v1 (2026-06-09)
@@ -86,120 +86,120 @@
   <si>
     <t>M</t>
   </si>
   <si>
     <t>Fabric Code</t>
   </si>
   <si>
     <t>Grade</t>
   </si>
   <si>
     <t>Color Group</t>
   </si>
   <si>
     <t>Width</t>
   </si>
   <si>
     <t>Roll Length</t>
   </si>
   <si>
     <t>Kilograms</t>
   </si>
   <si>
     <t>Roll ID</t>
   </si>
   <si>
+    <t>2112003-02-0542</t>
+  </si>
+  <si>
+    <t>2112003-02-0543</t>
+  </si>
+  <si>
+    <t>2112003-04-0551</t>
+  </si>
+  <si>
+    <t>2112003-04-0550</t>
+  </si>
+  <si>
+    <t>2112003-02-0547</t>
+  </si>
+  <si>
+    <t>2112003-01-0546</t>
+  </si>
+  <si>
     <t>2112003-02-0545</t>
   </si>
   <si>
-    <t>2112003-02-0542</t>
-[...16 lines deleted...]
-  <si>
     <t>A</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>67.0</t>
   </si>
   <si>
     <t>67.5</t>
   </si>
   <si>
+    <t>80.0</t>
+  </si>
+  <si>
+    <t>83.0</t>
+  </si>
+  <si>
+    <t>106.0</t>
+  </si>
+  <si>
+    <t>103.0</t>
+  </si>
+  <si>
+    <t>91.0</t>
+  </si>
+  <si>
     <t>84.0</t>
   </si>
   <si>
-    <t>80.0</t>
-[...11 lines deleted...]
-    <t>91.0</t>
+    <t>42.90</t>
+  </si>
+  <si>
+    <t>44.60</t>
+  </si>
+  <si>
+    <t>57.80</t>
+  </si>
+  <si>
+    <t>55.40</t>
+  </si>
+  <si>
+    <t>48.50</t>
+  </si>
+  <si>
+    <t>48.80</t>
   </si>
   <si>
     <t>44.80</t>
-  </si>
-[...16 lines deleted...]
-    <t>48.80</t>
   </si>
   <si>
     <t>DATE:</t>
   </si>
   <si>
     <t>July 21, 2023</t>
   </si>
   <si>
     <t>Vehicle License:</t>
   </si>
   <si>
     <t>61C-33262</t>
   </si>
   <si>
     <t>Bảng kê hàng hóa - NỘI BỘ</t>
   </si>
   <si>
     <t>Packing List - INTERNAL</t>
   </si>
   <si>
     <t>Fabric Code
 产品</t>
   </si>
   <si>
     <t>Total Length
@@ -241,69 +241,69 @@
     <t>KG 
  重量</t>
   </si>
   <si>
     <t>Manager - 经理</t>
   </si>
   <si>
     <t>WH Manager - 仓库管理员</t>
   </si>
   <si>
     <t>Security - 保安员</t>
   </si>
   <si>
     <t>Applicant - 申请人</t>
   </si>
   <si>
     <t>Recipient - 接受者</t>
   </si>
   <si>
     <t>Bảng kê hàng hóa</t>
   </si>
   <si>
     <t>Packing List</t>
   </si>
   <si>
+    <t>2112003_02 - 0542</t>
+  </si>
+  <si>
+    <t>2112003_02 - 0543</t>
+  </si>
+  <si>
+    <t>2112003_04 - 0551</t>
+  </si>
+  <si>
+    <t>2112003_04 - 0550</t>
+  </si>
+  <si>
+    <t>2112003_02 - 0547</t>
+  </si>
+  <si>
+    <t>2112003_01 - 0546</t>
+  </si>
+  <si>
     <t>2112003_02 - 0545</t>
-  </si>
-[...16 lines deleted...]
-    <t>2112003_01 - 0546</t>
   </si>
   <si>
     <t>Packing List - ANHUY</t>
   </si>
   <si>
     <t>Total Weight (Net)</t>
   </si>
   <si>
     <t>Net Weight / KGS</t>
   </si>
   <si>
     <t>Gross Weight / KGS</t>
   </si>
   <si>
     <t>Shipping Marks</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>Lot (Color Group)</t>
   </si>
   <si>
     <t>Batch No./ Color</t>
   </si>
@@ -1192,51 +1192,51 @@
       </c>
       <c r="F11" s="5" t="s">
         <v>29</v>
       </c>
       <c r="G11" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H11" s="5" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="4" t="s">
         <v>19</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C12" s="5" t="s">
         <v>24</v>
       </c>
       <c r="D12" s="5" t="s">
         <v>25</v>
       </c>
       <c r="E12" s="5" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="F12" s="5" t="s">
         <v>30</v>
       </c>
       <c r="G12" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H12" s="5" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="4" t="s">
         <v>20</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C13" s="5" t="s">
         <v>24</v>
       </c>
       <c r="D13" s="5" t="s">
         <v>25</v>
       </c>
       <c r="E13" s="5" t="s">
@@ -1244,80 +1244,80 @@
       </c>
       <c r="F13" s="5" t="s">
         <v>31</v>
       </c>
       <c r="G13" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H13" s="5" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="4" t="s">
         <v>21</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C14" s="5" t="s">
         <v>24</v>
       </c>
       <c r="D14" s="5" t="s">
         <v>25</v>
       </c>
       <c r="E14" s="5" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="F14" s="5" t="s">
         <v>32</v>
       </c>
       <c r="G14" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H14" s="5" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C15" s="5" t="s">
         <v>24</v>
       </c>
       <c r="D15" s="5" t="s">
         <v>25</v>
       </c>
       <c r="E15" s="5" t="s">
         <v>26</v>
       </c>
       <c r="F15" s="5" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="G15" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H15" s="5" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C16" s="5" t="s">
         <v>24</v>
       </c>
       <c r="D16" s="5" t="s">
         <v>25</v>
       </c>
       <c r="E16" s="5" t="s">
         <v>26</v>
       </c>
       <c r="F16" s="5" t="s">
@@ -1507,123 +1507,123 @@
       </c>
       <c r="E11" s="5" t="s">
         <v>26</v>
       </c>
       <c r="F11" s="5" t="s">
         <v>29</v>
       </c>
       <c r="G11" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="4" t="s">
         <v>19</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C12" s="5" t="s">
         <v>24</v>
       </c>
       <c r="D12" s="5" t="s">
         <v>25</v>
       </c>
       <c r="E12" s="5" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="F12" s="5" t="s">
         <v>30</v>
       </c>
       <c r="G12" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="4" t="s">
         <v>20</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C13" s="5" t="s">
         <v>24</v>
       </c>
       <c r="D13" s="5" t="s">
         <v>25</v>
       </c>
       <c r="E13" s="5" t="s">
         <v>27</v>
       </c>
       <c r="F13" s="5" t="s">
         <v>31</v>
       </c>
       <c r="G13" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="4" t="s">
         <v>21</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C14" s="5" t="s">
         <v>24</v>
       </c>
       <c r="D14" s="5" t="s">
         <v>25</v>
       </c>
       <c r="E14" s="5" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="F14" s="5" t="s">
         <v>32</v>
       </c>
       <c r="G14" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C15" s="5" t="s">
         <v>24</v>
       </c>
       <c r="D15" s="5" t="s">
         <v>25</v>
       </c>
       <c r="E15" s="5" t="s">
         <v>26</v>
       </c>
       <c r="F15" s="5" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="G15" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C16" s="5" t="s">
         <v>24</v>
       </c>
       <c r="D16" s="5" t="s">
         <v>25</v>
       </c>
       <c r="E16" s="5" t="s">
         <v>26</v>
       </c>
       <c r="F16" s="5" t="s">
         <v>33</v>
       </c>
       <c r="G16" s="5" t="s">
@@ -1807,123 +1807,123 @@
       </c>
       <c r="E11" s="5" t="s">
         <v>26</v>
       </c>
       <c r="F11" s="5" t="s">
         <v>29</v>
       </c>
       <c r="G11" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="4" t="s">
         <v>67</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C12" s="5" t="s">
         <v>24</v>
       </c>
       <c r="D12" s="5" t="s">
         <v>25</v>
       </c>
       <c r="E12" s="5" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="F12" s="5" t="s">
         <v>30</v>
       </c>
       <c r="G12" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="4" t="s">
         <v>68</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C13" s="5" t="s">
         <v>24</v>
       </c>
       <c r="D13" s="5" t="s">
         <v>25</v>
       </c>
       <c r="E13" s="5" t="s">
         <v>27</v>
       </c>
       <c r="F13" s="5" t="s">
         <v>31</v>
       </c>
       <c r="G13" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="4" t="s">
         <v>69</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C14" s="5" t="s">
         <v>24</v>
       </c>
       <c r="D14" s="5" t="s">
         <v>25</v>
       </c>
       <c r="E14" s="5" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="F14" s="5" t="s">
         <v>32</v>
       </c>
       <c r="G14" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="4" t="s">
         <v>70</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C15" s="5" t="s">
         <v>24</v>
       </c>
       <c r="D15" s="5" t="s">
         <v>25</v>
       </c>
       <c r="E15" s="5" t="s">
         <v>26</v>
       </c>
       <c r="F15" s="5" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="G15" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="4" t="s">
         <v>71</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C16" s="5" t="s">
         <v>24</v>
       </c>
       <c r="D16" s="5" t="s">
         <v>25</v>
       </c>
       <c r="E16" s="5" t="s">
         <v>26</v>
       </c>
       <c r="F16" s="5" t="s">
         <v>33</v>
       </c>
       <c r="G16" s="5" t="s">
@@ -2245,207 +2245,207 @@
       </c>
       <c r="H29" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="4" t="s">
         <v>17</v>
       </c>
       <c r="B30" s="5" t="s">
         <v>25</v>
       </c>
       <c r="C30" s="5" t="s">
         <v>81</v>
       </c>
       <c r="D30" s="5" t="s">
         <v>26</v>
       </c>
       <c r="E30" s="5" t="s">
         <v>28</v>
       </c>
       <c r="F30" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G30" s="5">
-        <v>44.48</v>
+        <v>42.58</v>
       </c>
       <c r="H30" s="5" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B31" s="5" t="s">
         <v>25</v>
       </c>
       <c r="C31" s="5" t="s">
         <v>81</v>
       </c>
       <c r="D31" s="5" t="s">
         <v>26</v>
       </c>
       <c r="E31" s="5" t="s">
         <v>29</v>
       </c>
       <c r="F31" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G31" s="5">
-        <v>42.58</v>
+        <v>44.28</v>
       </c>
       <c r="H31" s="5" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="4" t="s">
         <v>19</v>
       </c>
       <c r="B32" s="5" t="s">
         <v>25</v>
       </c>
       <c r="C32" s="5" t="s">
         <v>81</v>
       </c>
       <c r="D32" s="5" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E32" s="5" t="s">
         <v>30</v>
       </c>
       <c r="F32" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G32" s="5">
-        <v>44.28</v>
+        <v>57.48</v>
       </c>
       <c r="H32" s="5" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="4" t="s">
         <v>20</v>
       </c>
       <c r="B33" s="5" t="s">
         <v>25</v>
       </c>
       <c r="C33" s="5" t="s">
         <v>81</v>
       </c>
       <c r="D33" s="5" t="s">
         <v>27</v>
       </c>
       <c r="E33" s="5" t="s">
         <v>31</v>
       </c>
       <c r="F33" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G33" s="5">
-        <v>57.48</v>
+        <v>55.08</v>
       </c>
       <c r="H33" s="5" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="4" t="s">
         <v>21</v>
       </c>
       <c r="B34" s="5" t="s">
         <v>25</v>
       </c>
       <c r="C34" s="5" t="s">
         <v>81</v>
       </c>
       <c r="D34" s="5" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="E34" s="5" t="s">
         <v>32</v>
       </c>
       <c r="F34" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G34" s="5">
-        <v>55.08</v>
+        <v>48.18</v>
       </c>
       <c r="H34" s="5" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B35" s="5" t="s">
         <v>25</v>
       </c>
       <c r="C35" s="5" t="s">
         <v>81</v>
       </c>
       <c r="D35" s="5" t="s">
         <v>26</v>
       </c>
       <c r="E35" s="5" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="F35" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G35" s="5">
-        <v>48.18</v>
+        <v>48.48</v>
       </c>
       <c r="H35" s="5" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B36" s="5" t="s">
         <v>25</v>
       </c>
       <c r="C36" s="5" t="s">
         <v>81</v>
       </c>
       <c r="D36" s="5" t="s">
         <v>26</v>
       </c>
       <c r="E36" s="5" t="s">
         <v>33</v>
       </c>
       <c r="F36" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G36" s="5">
-        <v>48.48</v>
+        <v>44.48</v>
       </c>
       <c r="H36" s="5" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="F44" s="6" t="s">
         <v>97</v>
       </c>
     </row>
   </sheetData>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.7" right="0.7" top="1" bottom="0.75" header="0.2" footer="0.3"/>
   <pageSetup paperSize="9" fitToHeight="0" orientation="portrait"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;G&amp;C&amp;24JOMU TEXTILE (VIETNAM) CO.,LTD
 &amp;12LOT D.II-4, NO.1 STREET, LONG THANH INDUSTRIAL ZONE, TAM AN WARD,
 LONGTHANH DISTRICT, DONG NAI PROVINCE, VIETNAM
 TEL. +84-2513 514 011               FAX. +84-2513 514 012&amp;R&amp;12Shipment ID: 439
 Document #: FO072341</oddHeader>
     <oddFooter>&amp;LDate: &amp;D&amp;C&amp;14&amp;"Calibri,Italic"A member of the Mei Sheng Group&amp;RPage &amp;P of &amp;N</oddFooter>
   </headerFooter>
   <legacyDrawingHF r:id="rId1"/>
   <tableParts count="3">
     <tablePart r:id="rId2"/>