--- v0 (2026-04-09)
+++ v1 (2026-06-09)
@@ -155,89 +155,89 @@
   <si>
     <t>2212007-01-0052</t>
   </si>
   <si>
     <t>2212007-01-0063</t>
   </si>
   <si>
     <t>2212007-01-0051</t>
   </si>
   <si>
     <t>2212007-01-0059</t>
   </si>
   <si>
     <t>2212007-01-0054</t>
   </si>
   <si>
     <t>2212007-01-0049</t>
   </si>
   <si>
     <t>2212007-01-0050</t>
   </si>
   <si>
     <t>2212007-01-0048</t>
   </si>
   <si>
+    <t>2212007-01-0046</t>
+  </si>
+  <si>
+    <t>2212007-01-0043</t>
+  </si>
+  <si>
+    <t>2212007-01-0042</t>
+  </si>
+  <si>
+    <t>2212007-01-0038</t>
+  </si>
+  <si>
+    <t>2212007-01-0036</t>
+  </si>
+  <si>
+    <t>2212007-01-0044</t>
+  </si>
+  <si>
     <t>2212007-01-0034</t>
   </si>
   <si>
     <t>2212007-01-0025</t>
   </si>
   <si>
     <t>2212007-01-0035</t>
   </si>
   <si>
-    <t>2212007-01-0046</t>
-[...1 lines deleted...]
-  <si>
     <t>2212007-01-0014</t>
   </si>
   <si>
     <t>2212007-01-0016</t>
   </si>
   <si>
-    <t>2212007-01-0043</t>
-[...10 lines deleted...]
-  <si>
     <t>2212007-01-0002</t>
   </si>
   <si>
     <t>2212007-01-0011</t>
   </si>
   <si>
-    <t>2212007-01-0044</t>
-[...1 lines deleted...]
-  <si>
     <t>2212007-01-0004</t>
   </si>
   <si>
     <t>2212007-01-0068</t>
   </si>
   <si>
     <t>2212007-01-0060</t>
   </si>
   <si>
     <t>2212007-01-0056</t>
   </si>
   <si>
     <t>2212007-01-0053</t>
   </si>
   <si>
     <t>2212007-02-0507</t>
   </si>
   <si>
     <t>2212007-02-0532</t>
   </si>
   <si>
     <t>B</t>
   </si>
   <si>
     <t>7</t>
@@ -302,83 +302,83 @@
   <si>
     <t>85.0</t>
   </si>
   <si>
     <t>98.0</t>
   </si>
   <si>
     <t>24.0</t>
   </si>
   <si>
     <t>94.0</t>
   </si>
   <si>
     <t>81.0</t>
   </si>
   <si>
     <t>89.0</t>
   </si>
   <si>
     <t>75.0</t>
   </si>
   <si>
     <t>78.0</t>
   </si>
   <si>
+    <t>30.0</t>
+  </si>
+  <si>
+    <t>70.0</t>
+  </si>
+  <si>
+    <t>116.0</t>
+  </si>
+  <si>
+    <t>68.0</t>
+  </si>
+  <si>
+    <t>64.0</t>
+  </si>
+  <si>
+    <t>37.0</t>
+  </si>
+  <si>
     <t>104.0</t>
   </si>
   <si>
     <t>49.0</t>
   </si>
   <si>
     <t>41.0</t>
   </si>
   <si>
-    <t>30.0</t>
-[...13 lines deleted...]
-  <si>
     <t>80.0</t>
   </si>
   <si>
     <t>23.0</t>
   </si>
   <si>
-    <t>37.0</t>
-[...1 lines deleted...]
-  <si>
     <t>21.0</t>
   </si>
   <si>
     <t>44.0</t>
   </si>
   <si>
     <t>60.0</t>
   </si>
   <si>
     <t>90.0</t>
   </si>
   <si>
     <t>84.0</t>
   </si>
   <si>
     <t>35.0</t>
   </si>
   <si>
     <t>YARD</t>
   </si>
   <si>
     <t>16.60</t>
   </si>
   <si>
     <t>35.90</t>
@@ -422,87 +422,87 @@
   <si>
     <t>36.60</t>
   </si>
   <si>
     <t>38.16</t>
   </si>
   <si>
     <t>9.90</t>
   </si>
   <si>
     <t>32.00</t>
   </si>
   <si>
     <t>35.00</t>
   </si>
   <si>
     <t>29.22</t>
   </si>
   <si>
     <t>30.28</t>
   </si>
   <si>
     <t>21.62</t>
   </si>
   <si>
+    <t>13.00</t>
+  </si>
+  <si>
+    <t>27.58</t>
+  </si>
+  <si>
+    <t>45.66</t>
+  </si>
+  <si>
+    <t>27.66</t>
+  </si>
+  <si>
+    <t>27.00</t>
+  </si>
+  <si>
+    <t>15.62</t>
+  </si>
+  <si>
     <t>41.00</t>
   </si>
   <si>
     <t>19.74</t>
   </si>
   <si>
     <t>18.00</t>
   </si>
   <si>
-    <t>13.00</t>
-[...1 lines deleted...]
-  <si>
     <t>26.18</t>
   </si>
   <si>
     <t>28.00</t>
   </si>
   <si>
-    <t>27.58</t>
-[...10 lines deleted...]
-  <si>
     <t>31.00</t>
   </si>
   <si>
     <t>9.42</t>
-  </si>
-[...1 lines deleted...]
-    <t>15.62</t>
   </si>
   <si>
     <t>8.58</t>
   </si>
   <si>
     <t>17.38</t>
   </si>
   <si>
     <t>23.94</t>
   </si>
   <si>
     <t>36.40</t>
   </si>
   <si>
     <t>33.32</t>
   </si>
   <si>
     <t>14.42</t>
   </si>
   <si>
     <t>14.10</t>
   </si>
   <si>
     <t>DATE:</t>
   </si>
@@ -634,87 +634,87 @@
   <si>
     <t>2212007_01 - 0052</t>
   </si>
   <si>
     <t>2212007_01 - 0063</t>
   </si>
   <si>
     <t>2212007_01 - 0051</t>
   </si>
   <si>
     <t>2212007_01 - 0059</t>
   </si>
   <si>
     <t>2212007_01 - 0054</t>
   </si>
   <si>
     <t>2212007_01 - 0049</t>
   </si>
   <si>
     <t>2212007_01 - 0050</t>
   </si>
   <si>
     <t>2212007_01 - 0048</t>
   </si>
   <si>
+    <t>2212007_01 - 0046</t>
+  </si>
+  <si>
+    <t>2212007_01 - 0043</t>
+  </si>
+  <si>
+    <t>2212007_01 - 0042</t>
+  </si>
+  <si>
+    <t>2212007_01 - 0038</t>
+  </si>
+  <si>
+    <t>2212007_01 - 0036</t>
+  </si>
+  <si>
+    <t>2212007_01 - 0044</t>
+  </si>
+  <si>
     <t>2212007_01 - 0034</t>
   </si>
   <si>
     <t>2212007_01 - 0025</t>
   </si>
   <si>
     <t>2212007_01 - 0035</t>
   </si>
   <si>
-    <t>2212007_01 - 0046</t>
-[...1 lines deleted...]
-  <si>
     <t>2212007_01 - 0014</t>
   </si>
   <si>
     <t>2212007_01 - 0016</t>
   </si>
   <si>
-    <t>2212007_01 - 0043</t>
-[...10 lines deleted...]
-  <si>
     <t>2212007_01 - 0002</t>
   </si>
   <si>
     <t>2212007_01 - 0011</t>
-  </si>
-[...1 lines deleted...]
-    <t>2212007_01 - 0044</t>
   </si>
   <si>
     <t>2212007_01 - 0004</t>
   </si>
   <si>
     <t>2212007_01 - 0068</t>
   </si>
   <si>
     <t>2212007_01 - 0060</t>
   </si>
   <si>
     <t>2212007_01 - 0056</t>
   </si>
   <si>
     <t>2212007_01 - 0053</t>
   </si>
   <si>
     <t>2212007_02 - 0507</t>
   </si>
   <si>
     <t>2212007_02 - 0532</t>
   </si>
   <si>
     <t>Packing List - ANHUY</t>
   </si>
@@ -2167,363 +2167,363 @@
       </c>
       <c r="E32" s="5" t="s">
         <v>67</v>
       </c>
       <c r="F32" s="5" t="s">
         <v>77</v>
       </c>
       <c r="G32" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H32" s="5" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="4" t="s">
         <v>40</v>
       </c>
       <c r="B33" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C33" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D33" s="5" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="E33" s="5" t="s">
         <v>67</v>
       </c>
       <c r="F33" s="5" t="s">
         <v>89</v>
       </c>
       <c r="G33" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H33" s="5" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="4" t="s">
         <v>41</v>
       </c>
       <c r="B34" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C34" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D34" s="5" t="s">
         <v>61</v>
       </c>
       <c r="E34" s="5" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F34" s="5" t="s">
         <v>90</v>
       </c>
       <c r="G34" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H34" s="5" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="4" t="s">
         <v>42</v>
       </c>
       <c r="B35" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C35" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D35" s="5" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="E35" s="5" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="F35" s="5" t="s">
         <v>91</v>
       </c>
       <c r="G35" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H35" s="5" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="4" t="s">
         <v>43</v>
       </c>
       <c r="B36" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C36" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D36" s="5" t="s">
         <v>61</v>
       </c>
       <c r="E36" s="5" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="F36" s="5" t="s">
         <v>92</v>
       </c>
       <c r="G36" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H36" s="5" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="4" t="s">
         <v>44</v>
       </c>
       <c r="B37" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C37" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D37" s="5" t="s">
         <v>62</v>
       </c>
       <c r="E37" s="5" t="s">
         <v>67</v>
       </c>
       <c r="F37" s="5" t="s">
         <v>93</v>
       </c>
       <c r="G37" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H37" s="5" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="4" t="s">
         <v>45</v>
       </c>
       <c r="B38" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C38" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D38" s="5" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="E38" s="5" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="F38" s="5" t="s">
         <v>94</v>
       </c>
       <c r="G38" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H38" s="5" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="4" t="s">
         <v>46</v>
       </c>
       <c r="B39" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C39" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D39" s="5" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="E39" s="5" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="F39" s="5" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="G39" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H39" s="5" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="4" t="s">
         <v>47</v>
       </c>
       <c r="B40" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C40" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D40" s="5" t="s">
         <v>61</v>
       </c>
       <c r="E40" s="5" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="F40" s="5" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="G40" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H40" s="5" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="4" t="s">
         <v>48</v>
       </c>
       <c r="B41" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C41" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D41" s="5" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="E41" s="5" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="F41" s="5" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="G41" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H41" s="5" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="4" t="s">
         <v>49</v>
       </c>
       <c r="B42" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C42" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D42" s="5" t="s">
         <v>62</v>
       </c>
       <c r="E42" s="5" t="s">
         <v>67</v>
       </c>
       <c r="F42" s="5" t="s">
         <v>93</v>
       </c>
       <c r="G42" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H42" s="5" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" s="4" t="s">
         <v>50</v>
       </c>
       <c r="B43" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C43" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D43" s="5" t="s">
         <v>62</v>
       </c>
       <c r="E43" s="5" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="F43" s="5" t="s">
-        <v>97</v>
+        <v>90</v>
       </c>
       <c r="G43" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H43" s="5" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="4" t="s">
         <v>51</v>
       </c>
       <c r="B44" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C44" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D44" s="5" t="s">
         <v>62</v>
       </c>
       <c r="E44" s="5" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="F44" s="5" t="s">
         <v>98</v>
       </c>
       <c r="G44" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H44" s="5" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="4" t="s">
         <v>52</v>
       </c>
       <c r="B45" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C45" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D45" s="5" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="E45" s="5" t="s">
         <v>64</v>
       </c>
       <c r="F45" s="5" t="s">
         <v>99</v>
       </c>
       <c r="G45" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H45" s="5" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" s="4" t="s">
         <v>53</v>
       </c>
       <c r="B46" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C46" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D46" s="5" t="s">
@@ -3355,327 +3355,327 @@
       </c>
       <c r="D32" s="5" t="s">
         <v>62</v>
       </c>
       <c r="E32" s="5" t="s">
         <v>67</v>
       </c>
       <c r="F32" s="5" t="s">
         <v>77</v>
       </c>
       <c r="G32" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" s="4" t="s">
         <v>40</v>
       </c>
       <c r="B33" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C33" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D33" s="5" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="E33" s="5" t="s">
         <v>67</v>
       </c>
       <c r="F33" s="5" t="s">
         <v>89</v>
       </c>
       <c r="G33" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" s="4" t="s">
         <v>41</v>
       </c>
       <c r="B34" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C34" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D34" s="5" t="s">
         <v>61</v>
       </c>
       <c r="E34" s="5" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F34" s="5" t="s">
         <v>90</v>
       </c>
       <c r="G34" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" s="4" t="s">
         <v>42</v>
       </c>
       <c r="B35" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C35" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D35" s="5" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="E35" s="5" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="F35" s="5" t="s">
         <v>91</v>
       </c>
       <c r="G35" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" s="4" t="s">
         <v>43</v>
       </c>
       <c r="B36" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C36" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D36" s="5" t="s">
         <v>61</v>
       </c>
       <c r="E36" s="5" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="F36" s="5" t="s">
         <v>92</v>
       </c>
       <c r="G36" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" s="4" t="s">
         <v>44</v>
       </c>
       <c r="B37" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C37" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D37" s="5" t="s">
         <v>62</v>
       </c>
       <c r="E37" s="5" t="s">
         <v>67</v>
       </c>
       <c r="F37" s="5" t="s">
         <v>93</v>
       </c>
       <c r="G37" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" s="4" t="s">
         <v>45</v>
       </c>
       <c r="B38" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C38" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D38" s="5" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="E38" s="5" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="F38" s="5" t="s">
         <v>94</v>
       </c>
       <c r="G38" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" s="4" t="s">
         <v>46</v>
       </c>
       <c r="B39" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C39" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D39" s="5" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="E39" s="5" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="F39" s="5" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="G39" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" s="4" t="s">
         <v>47</v>
       </c>
       <c r="B40" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C40" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D40" s="5" t="s">
         <v>61</v>
       </c>
       <c r="E40" s="5" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="F40" s="5" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="G40" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41" s="4" t="s">
         <v>48</v>
       </c>
       <c r="B41" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C41" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D41" s="5" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="E41" s="5" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="F41" s="5" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="G41" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42" s="4" t="s">
         <v>49</v>
       </c>
       <c r="B42" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C42" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D42" s="5" t="s">
         <v>62</v>
       </c>
       <c r="E42" s="5" t="s">
         <v>67</v>
       </c>
       <c r="F42" s="5" t="s">
         <v>93</v>
       </c>
       <c r="G42" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:7">
       <c r="A43" s="4" t="s">
         <v>50</v>
       </c>
       <c r="B43" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C43" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D43" s="5" t="s">
         <v>62</v>
       </c>
       <c r="E43" s="5" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="F43" s="5" t="s">
-        <v>97</v>
+        <v>90</v>
       </c>
       <c r="G43" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:7">
       <c r="A44" s="4" t="s">
         <v>51</v>
       </c>
       <c r="B44" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C44" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D44" s="5" t="s">
         <v>62</v>
       </c>
       <c r="E44" s="5" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="F44" s="5" t="s">
         <v>98</v>
       </c>
       <c r="G44" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:7">
       <c r="A45" s="4" t="s">
         <v>52</v>
       </c>
       <c r="B45" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C45" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D45" s="5" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="E45" s="5" t="s">
         <v>64</v>
       </c>
       <c r="F45" s="5" t="s">
         <v>99</v>
       </c>
       <c r="G45" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:7">
       <c r="A46" s="4" t="s">
         <v>53</v>
       </c>
       <c r="B46" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C46" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D46" s="5" t="s">
         <v>62</v>
       </c>
       <c r="E46" s="5" t="s">
@@ -4483,327 +4483,327 @@
       </c>
       <c r="D32" s="5" t="s">
         <v>62</v>
       </c>
       <c r="E32" s="5" t="s">
         <v>67</v>
       </c>
       <c r="F32" s="5" t="s">
         <v>77</v>
       </c>
       <c r="G32" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" s="4" t="s">
         <v>196</v>
       </c>
       <c r="B33" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C33" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D33" s="5" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="E33" s="5" t="s">
         <v>67</v>
       </c>
       <c r="F33" s="5" t="s">
         <v>89</v>
       </c>
       <c r="G33" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" s="4" t="s">
         <v>197</v>
       </c>
       <c r="B34" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C34" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D34" s="5" t="s">
         <v>61</v>
       </c>
       <c r="E34" s="5" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F34" s="5" t="s">
         <v>90</v>
       </c>
       <c r="G34" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" s="4" t="s">
         <v>198</v>
       </c>
       <c r="B35" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C35" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D35" s="5" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="E35" s="5" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="F35" s="5" t="s">
         <v>91</v>
       </c>
       <c r="G35" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" s="4" t="s">
         <v>199</v>
       </c>
       <c r="B36" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C36" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D36" s="5" t="s">
         <v>61</v>
       </c>
       <c r="E36" s="5" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="F36" s="5" t="s">
         <v>92</v>
       </c>
       <c r="G36" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" s="4" t="s">
         <v>200</v>
       </c>
       <c r="B37" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C37" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D37" s="5" t="s">
         <v>62</v>
       </c>
       <c r="E37" s="5" t="s">
         <v>67</v>
       </c>
       <c r="F37" s="5" t="s">
         <v>93</v>
       </c>
       <c r="G37" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" s="4" t="s">
         <v>201</v>
       </c>
       <c r="B38" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C38" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D38" s="5" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="E38" s="5" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="F38" s="5" t="s">
         <v>94</v>
       </c>
       <c r="G38" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" s="4" t="s">
         <v>202</v>
       </c>
       <c r="B39" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C39" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D39" s="5" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="E39" s="5" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="F39" s="5" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="G39" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" s="4" t="s">
         <v>203</v>
       </c>
       <c r="B40" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C40" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D40" s="5" t="s">
         <v>61</v>
       </c>
       <c r="E40" s="5" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="F40" s="5" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="G40" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41" s="4" t="s">
         <v>204</v>
       </c>
       <c r="B41" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C41" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D41" s="5" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="E41" s="5" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="F41" s="5" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="G41" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42" s="4" t="s">
         <v>205</v>
       </c>
       <c r="B42" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C42" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D42" s="5" t="s">
         <v>62</v>
       </c>
       <c r="E42" s="5" t="s">
         <v>67</v>
       </c>
       <c r="F42" s="5" t="s">
         <v>93</v>
       </c>
       <c r="G42" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:7">
       <c r="A43" s="4" t="s">
         <v>206</v>
       </c>
       <c r="B43" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C43" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D43" s="5" t="s">
         <v>62</v>
       </c>
       <c r="E43" s="5" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="F43" s="5" t="s">
-        <v>97</v>
+        <v>90</v>
       </c>
       <c r="G43" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:7">
       <c r="A44" s="4" t="s">
         <v>207</v>
       </c>
       <c r="B44" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C44" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D44" s="5" t="s">
         <v>62</v>
       </c>
       <c r="E44" s="5" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="F44" s="5" t="s">
         <v>98</v>
       </c>
       <c r="G44" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:7">
       <c r="A45" s="4" t="s">
         <v>208</v>
       </c>
       <c r="B45" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C45" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D45" s="5" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="E45" s="5" t="s">
         <v>64</v>
       </c>
       <c r="F45" s="5" t="s">
         <v>99</v>
       </c>
       <c r="G45" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:7">
       <c r="A46" s="4" t="s">
         <v>209</v>
       </c>
       <c r="B46" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C46" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D46" s="5" t="s">
         <v>62</v>
       </c>
       <c r="E46" s="5" t="s">
@@ -5852,378 +5852,378 @@
       </c>
       <c r="C52" s="5" t="s">
         <v>225</v>
       </c>
       <c r="D52" s="5" t="s">
         <v>67</v>
       </c>
       <c r="E52" s="5" t="s">
         <v>77</v>
       </c>
       <c r="F52" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G52" s="5">
         <v>21.3</v>
       </c>
       <c r="H52" s="5" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" s="4" t="s">
         <v>40</v>
       </c>
       <c r="B53" s="5" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="C53" s="5" t="s">
         <v>225</v>
       </c>
       <c r="D53" s="5" t="s">
         <v>67</v>
       </c>
       <c r="E53" s="5" t="s">
         <v>89</v>
       </c>
       <c r="F53" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G53" s="5">
-        <v>40.68</v>
+        <v>12.68</v>
       </c>
       <c r="H53" s="5" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" s="4" t="s">
         <v>41</v>
       </c>
       <c r="B54" s="5" t="s">
         <v>61</v>
       </c>
       <c r="C54" s="5" t="s">
         <v>225</v>
       </c>
       <c r="D54" s="5" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="E54" s="5" t="s">
         <v>90</v>
       </c>
       <c r="F54" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G54" s="5">
-        <v>19.42</v>
+        <v>27.26</v>
       </c>
       <c r="H54" s="5" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" s="4" t="s">
         <v>42</v>
       </c>
       <c r="B55" s="5" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="C55" s="5" t="s">
         <v>225</v>
       </c>
       <c r="D55" s="5" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="E55" s="5" t="s">
         <v>91</v>
       </c>
       <c r="F55" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G55" s="5">
-        <v>17.68</v>
+        <v>45.34</v>
       </c>
       <c r="H55" s="5" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" s="4" t="s">
         <v>43</v>
       </c>
       <c r="B56" s="5" t="s">
         <v>61</v>
       </c>
       <c r="C56" s="5" t="s">
         <v>225</v>
       </c>
       <c r="D56" s="5" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="E56" s="5" t="s">
         <v>92</v>
       </c>
       <c r="F56" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G56" s="5">
-        <v>12.68</v>
+        <v>27.34</v>
       </c>
       <c r="H56" s="5" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" s="4" t="s">
         <v>44</v>
       </c>
       <c r="B57" s="5" t="s">
         <v>62</v>
       </c>
       <c r="C57" s="5" t="s">
         <v>225</v>
       </c>
       <c r="D57" s="5" t="s">
         <v>67</v>
       </c>
       <c r="E57" s="5" t="s">
         <v>93</v>
       </c>
       <c r="F57" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G57" s="5">
-        <v>25.86</v>
+        <v>26.68</v>
       </c>
       <c r="H57" s="5" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" s="4" t="s">
         <v>45</v>
       </c>
       <c r="B58" s="5" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="C58" s="5" t="s">
         <v>225</v>
       </c>
       <c r="D58" s="5" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="E58" s="5" t="s">
         <v>94</v>
       </c>
       <c r="F58" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G58" s="5">
-        <v>27.68</v>
+        <v>15.3</v>
       </c>
       <c r="H58" s="5" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" s="4" t="s">
         <v>46</v>
       </c>
       <c r="B59" s="5" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C59" s="5" t="s">
         <v>225</v>
       </c>
       <c r="D59" s="5" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="E59" s="5" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F59" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G59" s="5">
-        <v>27.26</v>
+        <v>40.68</v>
       </c>
       <c r="H59" s="5" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" s="4" t="s">
         <v>47</v>
       </c>
       <c r="B60" s="5" t="s">
         <v>61</v>
       </c>
       <c r="C60" s="5" t="s">
         <v>225</v>
       </c>
       <c r="D60" s="5" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="E60" s="5" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F60" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G60" s="5">
-        <v>45.34</v>
+        <v>19.42</v>
       </c>
       <c r="H60" s="5" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" s="4" t="s">
         <v>48</v>
       </c>
       <c r="B61" s="5" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C61" s="5" t="s">
         <v>225</v>
       </c>
       <c r="D61" s="5" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="E61" s="5" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="F61" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G61" s="5">
-        <v>27.34</v>
+        <v>17.68</v>
       </c>
       <c r="H61" s="5" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" s="4" t="s">
         <v>49</v>
       </c>
       <c r="B62" s="5" t="s">
         <v>62</v>
       </c>
       <c r="C62" s="5" t="s">
         <v>225</v>
       </c>
       <c r="D62" s="5" t="s">
         <v>67</v>
       </c>
       <c r="E62" s="5" t="s">
         <v>93</v>
       </c>
       <c r="F62" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G62" s="5">
-        <v>26.68</v>
+        <v>25.86</v>
       </c>
       <c r="H62" s="5" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" s="4" t="s">
         <v>50</v>
       </c>
       <c r="B63" s="5" t="s">
         <v>62</v>
       </c>
       <c r="C63" s="5" t="s">
         <v>225</v>
       </c>
       <c r="D63" s="5" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="E63" s="5" t="s">
-        <v>97</v>
+        <v>90</v>
       </c>
       <c r="F63" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G63" s="5">
-        <v>30.68</v>
+        <v>27.68</v>
       </c>
       <c r="H63" s="5" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" s="4" t="s">
         <v>51</v>
       </c>
       <c r="B64" s="5" t="s">
         <v>62</v>
       </c>
       <c r="C64" s="5" t="s">
         <v>225</v>
       </c>
       <c r="D64" s="5" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="E64" s="5" t="s">
         <v>98</v>
       </c>
       <c r="F64" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G64" s="5">
-        <v>9.1</v>
+        <v>30.68</v>
       </c>
       <c r="H64" s="5" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" s="4" t="s">
         <v>52</v>
       </c>
       <c r="B65" s="5" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C65" s="5" t="s">
         <v>225</v>
       </c>
       <c r="D65" s="5" t="s">
         <v>64</v>
       </c>
       <c r="E65" s="5" t="s">
         <v>99</v>
       </c>
       <c r="F65" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G65" s="5">
-        <v>15.3</v>
+        <v>9.1</v>
       </c>
       <c r="H65" s="5" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" s="4" t="s">
         <v>53</v>
       </c>
       <c r="B66" s="5" t="s">
         <v>62</v>
       </c>
       <c r="C66" s="5" t="s">
         <v>225</v>
       </c>
       <c r="D66" s="5" t="s">
         <v>69</v>
       </c>
       <c r="E66" s="5" t="s">
         <v>100</v>
       </c>
       <c r="F66" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G66" s="5">