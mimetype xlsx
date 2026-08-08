--- v1 (2026-06-09)
+++ v2 (2026-08-08)
@@ -89,50 +89,53 @@
   <si>
     <t>Fabric Code</t>
   </si>
   <si>
     <t>Grade</t>
   </si>
   <si>
     <t>Color Group</t>
   </si>
   <si>
     <t>Width</t>
   </si>
   <si>
     <t>Roll Length</t>
   </si>
   <si>
     <t>Kilograms</t>
   </si>
   <si>
     <t>Roll ID</t>
   </si>
   <si>
     <t>2212007-01-0041</t>
   </si>
   <si>
+    <t>2212007-01-0044</t>
+  </si>
+  <si>
     <t>2212007-01-0093</t>
   </si>
   <si>
     <t>2212007-01-0073</t>
   </si>
   <si>
     <t>2212007-01-0097</t>
   </si>
   <si>
     <t>2212007-01-0103</t>
   </si>
   <si>
     <t>2212007-01-0102</t>
   </si>
   <si>
     <t>2212007-01-0099</t>
   </si>
   <si>
     <t>2212007-01-0078</t>
   </si>
   <si>
     <t>2212007-01-0072</t>
   </si>
   <si>
     <t>2212007-01-0069</t>
@@ -170,128 +173,128 @@
   <si>
     <t>2212007-01-0049</t>
   </si>
   <si>
     <t>2212007-01-0050</t>
   </si>
   <si>
     <t>2212007-01-0048</t>
   </si>
   <si>
     <t>2212007-01-0046</t>
   </si>
   <si>
     <t>2212007-01-0043</t>
   </si>
   <si>
     <t>2212007-01-0042</t>
   </si>
   <si>
     <t>2212007-01-0038</t>
   </si>
   <si>
     <t>2212007-01-0036</t>
   </si>
   <si>
-    <t>2212007-01-0044</t>
+    <t>2212007-01-0002</t>
+  </si>
+  <si>
+    <t>2212007-01-0011</t>
+  </si>
+  <si>
+    <t>2212007-01-0004</t>
+  </si>
+  <si>
+    <t>2212007-01-0068</t>
+  </si>
+  <si>
+    <t>2212007-01-0060</t>
+  </si>
+  <si>
+    <t>2212007-01-0056</t>
+  </si>
+  <si>
+    <t>2212007-01-0053</t>
+  </si>
+  <si>
+    <t>2212007-02-0507</t>
+  </si>
+  <si>
+    <t>2212007-02-0532</t>
   </si>
   <si>
     <t>2212007-01-0034</t>
   </si>
   <si>
     <t>2212007-01-0025</t>
   </si>
   <si>
     <t>2212007-01-0035</t>
   </si>
   <si>
     <t>2212007-01-0014</t>
   </si>
   <si>
     <t>2212007-01-0016</t>
   </si>
   <si>
-    <t>2212007-01-0002</t>
-[...25 lines deleted...]
-  <si>
     <t>B</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>63.0</t>
   </si>
   <si>
     <t>62.0</t>
   </si>
   <si>
     <t>61.5</t>
   </si>
   <si>
     <t>62.5</t>
   </si>
   <si>
+    <t>62.7</t>
+  </si>
+  <si>
     <t>62.8</t>
   </si>
   <si>
-    <t>62.7</t>
-[...1 lines deleted...]
-  <si>
     <t>38.0</t>
   </si>
   <si>
+    <t>37.0</t>
+  </si>
+  <si>
     <t>92.0</t>
   </si>
   <si>
     <t>83.0</t>
   </si>
   <si>
     <t>100.0</t>
   </si>
   <si>
     <t>105.0</t>
   </si>
   <si>
     <t>86.0</t>
   </si>
   <si>
     <t>115.0</t>
   </si>
   <si>
     <t>54.0</t>
   </si>
   <si>
     <t>26.0</t>
   </si>
   <si>
     <t>128.0</t>
@@ -317,92 +320,92 @@
   <si>
     <t>89.0</t>
   </si>
   <si>
     <t>75.0</t>
   </si>
   <si>
     <t>78.0</t>
   </si>
   <si>
     <t>30.0</t>
   </si>
   <si>
     <t>70.0</t>
   </si>
   <si>
     <t>116.0</t>
   </si>
   <si>
     <t>68.0</t>
   </si>
   <si>
     <t>64.0</t>
   </si>
   <si>
-    <t>37.0</t>
+    <t>80.0</t>
+  </si>
+  <si>
+    <t>23.0</t>
+  </si>
+  <si>
+    <t>21.0</t>
+  </si>
+  <si>
+    <t>44.0</t>
+  </si>
+  <si>
+    <t>60.0</t>
+  </si>
+  <si>
+    <t>90.0</t>
+  </si>
+  <si>
+    <t>84.0</t>
+  </si>
+  <si>
+    <t>35.0</t>
   </si>
   <si>
     <t>104.0</t>
   </si>
   <si>
     <t>49.0</t>
   </si>
   <si>
     <t>41.0</t>
   </si>
   <si>
-    <t>80.0</t>
-[...22 lines deleted...]
-  <si>
     <t>YARD</t>
   </si>
   <si>
     <t>16.60</t>
   </si>
   <si>
+    <t>15.62</t>
+  </si>
+  <si>
     <t>35.90</t>
   </si>
   <si>
     <t>33.12</t>
   </si>
   <si>
     <t>46.00</t>
   </si>
   <si>
     <t>39.00</t>
   </si>
   <si>
     <t>42.32</t>
   </si>
   <si>
     <t>41.64</t>
   </si>
   <si>
     <t>33.94</t>
   </si>
   <si>
     <t>48.00</t>
   </si>
   <si>
     <t>22.00</t>
@@ -437,93 +440,90 @@
   <si>
     <t>29.22</t>
   </si>
   <si>
     <t>30.28</t>
   </si>
   <si>
     <t>21.62</t>
   </si>
   <si>
     <t>13.00</t>
   </si>
   <si>
     <t>27.58</t>
   </si>
   <si>
     <t>45.66</t>
   </si>
   <si>
     <t>27.66</t>
   </si>
   <si>
     <t>27.00</t>
   </si>
   <si>
-    <t>15.62</t>
+    <t>31.00</t>
+  </si>
+  <si>
+    <t>9.42</t>
+  </si>
+  <si>
+    <t>8.58</t>
+  </si>
+  <si>
+    <t>17.38</t>
+  </si>
+  <si>
+    <t>23.94</t>
+  </si>
+  <si>
+    <t>36.40</t>
+  </si>
+  <si>
+    <t>33.32</t>
+  </si>
+  <si>
+    <t>14.42</t>
+  </si>
+  <si>
+    <t>14.10</t>
   </si>
   <si>
     <t>41.00</t>
   </si>
   <si>
     <t>19.74</t>
   </si>
   <si>
     <t>18.00</t>
   </si>
   <si>
     <t>26.18</t>
   </si>
   <si>
     <t>28.00</t>
-  </si>
-[...25 lines deleted...]
-    <t>14.10</t>
   </si>
   <si>
     <t>DATE:</t>
   </si>
   <si>
     <t>August 17, 2023</t>
   </si>
   <si>
     <t>Vehicle License:</t>
   </si>
   <si>
     <t>51D-10103</t>
   </si>
   <si>
     <t>Bảng kê hàng hóa - NỘI BỘ</t>
   </si>
   <si>
     <t>Packing List - INTERNAL</t>
   </si>
   <si>
     <t>Fabric Code
 产品</t>
   </si>
   <si>
     <t>Total Length
@@ -568,50 +568,53 @@
   <si>
     <t>Manager - 经理</t>
   </si>
   <si>
     <t>WH Manager - 仓库管理员</t>
   </si>
   <si>
     <t>Security - 保安员</t>
   </si>
   <si>
     <t>Applicant - 申请人</t>
   </si>
   <si>
     <t>Recipient - 接受者</t>
   </si>
   <si>
     <t>Bảng kê hàng hóa</t>
   </si>
   <si>
     <t>Packing List</t>
   </si>
   <si>
     <t>2212007_01 - 0041</t>
   </si>
   <si>
+    <t>2212007_01 - 0044</t>
+  </si>
+  <si>
     <t>2212007_01 - 0093</t>
   </si>
   <si>
     <t>2212007_01 - 0073</t>
   </si>
   <si>
     <t>2212007_01 - 0097</t>
   </si>
   <si>
     <t>2212007_01 - 0103</t>
   </si>
   <si>
     <t>2212007_01 - 0102</t>
   </si>
   <si>
     <t>2212007_01 - 0099</t>
   </si>
   <si>
     <t>2212007_01 - 0078</t>
   </si>
   <si>
     <t>2212007_01 - 0072</t>
   </si>
   <si>
     <t>2212007_01 - 0069</t>
@@ -649,93 +652,90 @@
   <si>
     <t>2212007_01 - 0049</t>
   </si>
   <si>
     <t>2212007_01 - 0050</t>
   </si>
   <si>
     <t>2212007_01 - 0048</t>
   </si>
   <si>
     <t>2212007_01 - 0046</t>
   </si>
   <si>
     <t>2212007_01 - 0043</t>
   </si>
   <si>
     <t>2212007_01 - 0042</t>
   </si>
   <si>
     <t>2212007_01 - 0038</t>
   </si>
   <si>
     <t>2212007_01 - 0036</t>
   </si>
   <si>
-    <t>2212007_01 - 0044</t>
+    <t>2212007_01 - 0002</t>
+  </si>
+  <si>
+    <t>2212007_01 - 0011</t>
+  </si>
+  <si>
+    <t>2212007_01 - 0004</t>
+  </si>
+  <si>
+    <t>2212007_01 - 0068</t>
+  </si>
+  <si>
+    <t>2212007_01 - 0060</t>
+  </si>
+  <si>
+    <t>2212007_01 - 0056</t>
+  </si>
+  <si>
+    <t>2212007_01 - 0053</t>
+  </si>
+  <si>
+    <t>2212007_02 - 0507</t>
+  </si>
+  <si>
+    <t>2212007_02 - 0532</t>
   </si>
   <si>
     <t>2212007_01 - 0034</t>
   </si>
   <si>
     <t>2212007_01 - 0025</t>
   </si>
   <si>
     <t>2212007_01 - 0035</t>
   </si>
   <si>
     <t>2212007_01 - 0014</t>
   </si>
   <si>
     <t>2212007_01 - 0016</t>
-  </si>
-[...25 lines deleted...]
-    <t>2212007_02 - 0532</t>
   </si>
   <si>
     <t>Packing List - ANHUY</t>
   </si>
   <si>
     <t>Total Weight (Net)</t>
   </si>
   <si>
     <t>Net Weight / KGS</t>
   </si>
   <si>
     <t>Gross Weight / KGS</t>
   </si>
   <si>
     <t>Shipping Marks</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>Lot (Color Group)</t>
   </si>
   <si>
     <t>Batch No./ Color</t>
   </si>
@@ -1595,369 +1595,369 @@
       </c>
       <c r="E10" s="5" t="s">
         <v>64</v>
       </c>
       <c r="F10" s="5" t="s">
         <v>70</v>
       </c>
       <c r="G10" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H10" s="5" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C11" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="E11" s="5" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="F11" s="5" t="s">
         <v>71</v>
       </c>
       <c r="G11" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H11" s="5" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="4" t="s">
         <v>19</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C12" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D12" s="5" t="s">
         <v>62</v>
       </c>
       <c r="E12" s="5" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="F12" s="5" t="s">
         <v>72</v>
       </c>
       <c r="G12" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H12" s="5" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="4" t="s">
         <v>20</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C13" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D13" s="5" t="s">
         <v>62</v>
       </c>
       <c r="E13" s="5" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="F13" s="5" t="s">
         <v>73</v>
       </c>
       <c r="G13" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H13" s="5" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="4" t="s">
         <v>21</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C14" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D14" s="5" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="E14" s="5" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="F14" s="5" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="G14" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H14" s="5" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C15" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D15" s="5" t="s">
         <v>61</v>
       </c>
       <c r="E15" s="5" t="s">
         <v>66</v>
       </c>
       <c r="F15" s="5" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="G15" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H15" s="5" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C16" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="E16" s="5" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="F16" s="5" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="G16" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H16" s="5" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C17" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D17" s="5" t="s">
         <v>62</v>
       </c>
       <c r="E17" s="5" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="F17" s="5" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="G17" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H17" s="5" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C18" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D18" s="5" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="5" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="F18" s="5" t="s">
         <v>76</v>
       </c>
       <c r="G18" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H18" s="5" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D19" s="5" t="s">
         <v>62</v>
       </c>
       <c r="E19" s="5" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="F19" s="5" t="s">
         <v>77</v>
       </c>
       <c r="G19" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H19" s="5" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C20" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D20" s="5" t="s">
         <v>62</v>
       </c>
       <c r="E20" s="5" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="F20" s="5" t="s">
         <v>78</v>
       </c>
       <c r="G20" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H20" s="5" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="4" t="s">
         <v>28</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C21" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D21" s="5" t="s">
         <v>62</v>
       </c>
       <c r="E21" s="5" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="F21" s="5" t="s">
         <v>79</v>
       </c>
       <c r="G21" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H21" s="5" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="4" t="s">
         <v>29</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C22" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D22" s="5" t="s">
         <v>62</v>
       </c>
       <c r="E22" s="5" t="s">
         <v>67</v>
       </c>
       <c r="F22" s="5" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="G22" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H22" s="5" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="4" t="s">
         <v>30</v>
       </c>
       <c r="B23" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C23" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D23" s="5" t="s">
         <v>62</v>
       </c>
       <c r="E23" s="5" t="s">
         <v>67</v>
       </c>
       <c r="F23" s="5" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="G23" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H23" s="5" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="4" t="s">
         <v>31</v>
       </c>
       <c r="B24" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C24" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D24" s="5" t="s">
         <v>62</v>
       </c>
       <c r="E24" s="5" t="s">
         <v>67</v>
       </c>
       <c r="F24" s="5" t="s">
@@ -1988,155 +1988,155 @@
       </c>
       <c r="F25" s="5" t="s">
         <v>82</v>
       </c>
       <c r="G25" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H25" s="5" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="4" t="s">
         <v>33</v>
       </c>
       <c r="B26" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C26" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D26" s="5" t="s">
         <v>62</v>
       </c>
       <c r="E26" s="5" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="F26" s="5" t="s">
         <v>83</v>
       </c>
       <c r="G26" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H26" s="5" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="4" t="s">
         <v>34</v>
       </c>
       <c r="B27" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C27" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D27" s="5" t="s">
         <v>62</v>
       </c>
       <c r="E27" s="5" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="F27" s="5" t="s">
         <v>84</v>
       </c>
       <c r="G27" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H27" s="5" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="4" t="s">
         <v>35</v>
       </c>
       <c r="B28" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C28" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D28" s="5" t="s">
         <v>62</v>
       </c>
       <c r="E28" s="5" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="F28" s="5" t="s">
         <v>85</v>
       </c>
       <c r="G28" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H28" s="5" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="4" t="s">
         <v>36</v>
       </c>
       <c r="B29" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C29" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D29" s="5" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="E29" s="5" t="s">
         <v>64</v>
       </c>
       <c r="F29" s="5" t="s">
         <v>86</v>
       </c>
       <c r="G29" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H29" s="5" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="4" t="s">
         <v>37</v>
       </c>
       <c r="B30" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C30" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D30" s="5" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="E30" s="5" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="F30" s="5" t="s">
         <v>87</v>
       </c>
       <c r="G30" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H30" s="5" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="4" t="s">
         <v>38</v>
       </c>
       <c r="B31" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C31" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D31" s="5" t="s">
         <v>62</v>
       </c>
       <c r="E31" s="5" t="s">
@@ -2147,100 +2147,100 @@
       </c>
       <c r="G31" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H31" s="5" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="4" t="s">
         <v>39</v>
       </c>
       <c r="B32" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C32" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D32" s="5" t="s">
         <v>62</v>
       </c>
       <c r="E32" s="5" t="s">
         <v>67</v>
       </c>
       <c r="F32" s="5" t="s">
-        <v>77</v>
+        <v>89</v>
       </c>
       <c r="G32" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H32" s="5" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="4" t="s">
         <v>40</v>
       </c>
       <c r="B33" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C33" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D33" s="5" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="E33" s="5" t="s">
         <v>67</v>
       </c>
       <c r="F33" s="5" t="s">
-        <v>89</v>
+        <v>78</v>
       </c>
       <c r="G33" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H33" s="5" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="4" t="s">
         <v>41</v>
       </c>
       <c r="B34" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C34" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D34" s="5" t="s">
         <v>61</v>
       </c>
       <c r="E34" s="5" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="F34" s="5" t="s">
         <v>90</v>
       </c>
       <c r="G34" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H34" s="5" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="4" t="s">
         <v>42</v>
       </c>
       <c r="B35" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C35" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D35" s="5" t="s">
         <v>61</v>
       </c>
       <c r="E35" s="5" t="s">
@@ -2271,447 +2271,447 @@
       </c>
       <c r="E36" s="5" t="s">
         <v>64</v>
       </c>
       <c r="F36" s="5" t="s">
         <v>92</v>
       </c>
       <c r="G36" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H36" s="5" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="4" t="s">
         <v>44</v>
       </c>
       <c r="B37" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C37" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D37" s="5" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="E37" s="5" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="F37" s="5" t="s">
         <v>93</v>
       </c>
       <c r="G37" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H37" s="5" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="4" t="s">
         <v>45</v>
       </c>
       <c r="B38" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C38" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D38" s="5" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="E38" s="5" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="F38" s="5" t="s">
         <v>94</v>
       </c>
       <c r="G38" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H38" s="5" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="4" t="s">
         <v>46</v>
       </c>
       <c r="B39" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C39" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D39" s="5" t="s">
         <v>62</v>
       </c>
       <c r="E39" s="5" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="F39" s="5" t="s">
         <v>95</v>
       </c>
       <c r="G39" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H39" s="5" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="4" t="s">
         <v>47</v>
       </c>
       <c r="B40" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C40" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D40" s="5" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="E40" s="5" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F40" s="5" t="s">
         <v>96</v>
       </c>
       <c r="G40" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H40" s="5" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="4" t="s">
         <v>48</v>
       </c>
       <c r="B41" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C41" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D41" s="5" t="s">
         <v>62</v>
       </c>
       <c r="E41" s="5" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="F41" s="5" t="s">
         <v>97</v>
       </c>
       <c r="G41" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H41" s="5" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="4" t="s">
         <v>49</v>
       </c>
       <c r="B42" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C42" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D42" s="5" t="s">
         <v>62</v>
       </c>
       <c r="E42" s="5" t="s">
         <v>67</v>
       </c>
       <c r="F42" s="5" t="s">
-        <v>93</v>
+        <v>98</v>
       </c>
       <c r="G42" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H42" s="5" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" s="4" t="s">
         <v>50</v>
       </c>
       <c r="B43" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C43" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D43" s="5" t="s">
         <v>62</v>
       </c>
       <c r="E43" s="5" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="F43" s="5" t="s">
-        <v>90</v>
+        <v>99</v>
       </c>
       <c r="G43" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H43" s="5" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="4" t="s">
         <v>51</v>
       </c>
       <c r="B44" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C44" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D44" s="5" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="E44" s="5" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="F44" s="5" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="G44" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H44" s="5" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="4" t="s">
         <v>52</v>
       </c>
       <c r="B45" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C45" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D45" s="5" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="E45" s="5" t="s">
         <v>64</v>
       </c>
       <c r="F45" s="5" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="G45" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H45" s="5" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" s="4" t="s">
         <v>53</v>
       </c>
       <c r="B46" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C46" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D46" s="5" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E46" s="5" t="s">
-        <v>69</v>
+        <v>65</v>
       </c>
       <c r="F46" s="5" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="G46" s="5" t="s">
-        <v>9</v>
+        <v>106</v>
       </c>
       <c r="H46" s="5" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" s="4" t="s">
         <v>54</v>
       </c>
       <c r="B47" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C47" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D47" s="5" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E47" s="5" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="F47" s="5" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="G47" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H47" s="5" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" s="4" t="s">
         <v>55</v>
       </c>
       <c r="B48" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C48" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D48" s="5" t="s">
         <v>62</v>
       </c>
       <c r="E48" s="5" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="F48" s="5" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="G48" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H48" s="5" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" s="4" t="s">
         <v>56</v>
       </c>
       <c r="B49" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C49" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D49" s="5" t="s">
         <v>61</v>
       </c>
       <c r="E49" s="5" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="F49" s="5" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="G49" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H49" s="5" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" s="4" t="s">
         <v>57</v>
       </c>
       <c r="B50" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C50" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D50" s="5" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="E50" s="5" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="F50" s="5" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="G50" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H50" s="5" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" s="4" t="s">
         <v>58</v>
       </c>
       <c r="B51" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C51" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D51" s="5" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="E51" s="5" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="F51" s="5" t="s">
-        <v>105</v>
+        <v>94</v>
       </c>
       <c r="G51" s="5" t="s">
-        <v>106</v>
+        <v>9</v>
       </c>
       <c r="H51" s="5" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" s="4" t="s">
         <v>59</v>
       </c>
       <c r="B52" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C52" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D52" s="5" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="E52" s="5" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="F52" s="5" t="s">
-        <v>105</v>
+        <v>91</v>
       </c>
       <c r="G52" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H52" s="5" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" s="6" t="s">
         <v>166</v>
       </c>
       <c r="C56" s="6" t="s">
         <v>167</v>
       </c>
       <c r="E56" s="6" t="s">
         <v>168</v>
       </c>
       <c r="F56" s="6" t="s">
         <v>169</v>
       </c>
       <c r="H56" s="6" t="s">
         <v>170</v>
       </c>
     </row>
@@ -2849,333 +2849,333 @@
       </c>
       <c r="D10" s="5" t="s">
         <v>61</v>
       </c>
       <c r="E10" s="5" t="s">
         <v>64</v>
       </c>
       <c r="F10" s="5" t="s">
         <v>70</v>
       </c>
       <c r="G10" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C11" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="E11" s="5" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="F11" s="5" t="s">
         <v>71</v>
       </c>
       <c r="G11" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="4" t="s">
         <v>19</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C12" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D12" s="5" t="s">
         <v>62</v>
       </c>
       <c r="E12" s="5" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="F12" s="5" t="s">
         <v>72</v>
       </c>
       <c r="G12" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="4" t="s">
         <v>20</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C13" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D13" s="5" t="s">
         <v>62</v>
       </c>
       <c r="E13" s="5" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="F13" s="5" t="s">
         <v>73</v>
       </c>
       <c r="G13" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="4" t="s">
         <v>21</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C14" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D14" s="5" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="E14" s="5" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="F14" s="5" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="G14" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C15" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D15" s="5" t="s">
         <v>61</v>
       </c>
       <c r="E15" s="5" t="s">
         <v>66</v>
       </c>
       <c r="F15" s="5" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="G15" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C16" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="E16" s="5" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="F16" s="5" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="G16" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C17" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D17" s="5" t="s">
         <v>62</v>
       </c>
       <c r="E17" s="5" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="F17" s="5" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="G17" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C18" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D18" s="5" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="5" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="F18" s="5" t="s">
         <v>76</v>
       </c>
       <c r="G18" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D19" s="5" t="s">
         <v>62</v>
       </c>
       <c r="E19" s="5" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="F19" s="5" t="s">
         <v>77</v>
       </c>
       <c r="G19" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C20" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D20" s="5" t="s">
         <v>62</v>
       </c>
       <c r="E20" s="5" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="F20" s="5" t="s">
         <v>78</v>
       </c>
       <c r="G20" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="4" t="s">
         <v>28</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C21" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D21" s="5" t="s">
         <v>62</v>
       </c>
       <c r="E21" s="5" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="F21" s="5" t="s">
         <v>79</v>
       </c>
       <c r="G21" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="4" t="s">
         <v>29</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C22" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D22" s="5" t="s">
         <v>62</v>
       </c>
       <c r="E22" s="5" t="s">
         <v>67</v>
       </c>
       <c r="F22" s="5" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="G22" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="4" t="s">
         <v>30</v>
       </c>
       <c r="B23" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C23" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D23" s="5" t="s">
         <v>62</v>
       </c>
       <c r="E23" s="5" t="s">
         <v>67</v>
       </c>
       <c r="F23" s="5" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="G23" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="4" t="s">
         <v>31</v>
       </c>
       <c r="B24" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C24" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D24" s="5" t="s">
         <v>62</v>
       </c>
       <c r="E24" s="5" t="s">
         <v>67</v>
       </c>
       <c r="F24" s="5" t="s">
         <v>81</v>
       </c>
       <c r="G24" s="5" t="s">
@@ -3197,235 +3197,235 @@
       </c>
       <c r="E25" s="5" t="s">
         <v>67</v>
       </c>
       <c r="F25" s="5" t="s">
         <v>82</v>
       </c>
       <c r="G25" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="4" t="s">
         <v>33</v>
       </c>
       <c r="B26" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C26" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D26" s="5" t="s">
         <v>62</v>
       </c>
       <c r="E26" s="5" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="F26" s="5" t="s">
         <v>83</v>
       </c>
       <c r="G26" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" s="4" t="s">
         <v>34</v>
       </c>
       <c r="B27" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C27" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D27" s="5" t="s">
         <v>62</v>
       </c>
       <c r="E27" s="5" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="F27" s="5" t="s">
         <v>84</v>
       </c>
       <c r="G27" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" s="4" t="s">
         <v>35</v>
       </c>
       <c r="B28" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C28" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D28" s="5" t="s">
         <v>62</v>
       </c>
       <c r="E28" s="5" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="F28" s="5" t="s">
         <v>85</v>
       </c>
       <c r="G28" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" s="4" t="s">
         <v>36</v>
       </c>
       <c r="B29" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C29" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D29" s="5" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="E29" s="5" t="s">
         <v>64</v>
       </c>
       <c r="F29" s="5" t="s">
         <v>86</v>
       </c>
       <c r="G29" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" s="4" t="s">
         <v>37</v>
       </c>
       <c r="B30" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C30" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D30" s="5" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="E30" s="5" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="F30" s="5" t="s">
         <v>87</v>
       </c>
       <c r="G30" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" s="4" t="s">
         <v>38</v>
       </c>
       <c r="B31" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C31" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D31" s="5" t="s">
         <v>62</v>
       </c>
       <c r="E31" s="5" t="s">
         <v>67</v>
       </c>
       <c r="F31" s="5" t="s">
         <v>88</v>
       </c>
       <c r="G31" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" s="4" t="s">
         <v>39</v>
       </c>
       <c r="B32" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C32" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D32" s="5" t="s">
         <v>62</v>
       </c>
       <c r="E32" s="5" t="s">
         <v>67</v>
       </c>
       <c r="F32" s="5" t="s">
-        <v>77</v>
+        <v>89</v>
       </c>
       <c r="G32" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" s="4" t="s">
         <v>40</v>
       </c>
       <c r="B33" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C33" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D33" s="5" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="E33" s="5" t="s">
         <v>67</v>
       </c>
       <c r="F33" s="5" t="s">
-        <v>89</v>
+        <v>78</v>
       </c>
       <c r="G33" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" s="4" t="s">
         <v>41</v>
       </c>
       <c r="B34" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C34" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D34" s="5" t="s">
         <v>61</v>
       </c>
       <c r="E34" s="5" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="F34" s="5" t="s">
         <v>90</v>
       </c>
       <c r="G34" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" s="4" t="s">
         <v>42</v>
       </c>
       <c r="B35" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C35" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D35" s="5" t="s">
         <v>61</v>
       </c>
       <c r="E35" s="5" t="s">
         <v>64</v>
       </c>
       <c r="F35" s="5" t="s">
@@ -3447,402 +3447,402 @@
       </c>
       <c r="D36" s="5" t="s">
         <v>61</v>
       </c>
       <c r="E36" s="5" t="s">
         <v>64</v>
       </c>
       <c r="F36" s="5" t="s">
         <v>92</v>
       </c>
       <c r="G36" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" s="4" t="s">
         <v>44</v>
       </c>
       <c r="B37" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C37" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D37" s="5" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="E37" s="5" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="F37" s="5" t="s">
         <v>93</v>
       </c>
       <c r="G37" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" s="4" t="s">
         <v>45</v>
       </c>
       <c r="B38" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C38" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D38" s="5" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="E38" s="5" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="F38" s="5" t="s">
         <v>94</v>
       </c>
       <c r="G38" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" s="4" t="s">
         <v>46</v>
       </c>
       <c r="B39" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C39" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D39" s="5" t="s">
         <v>62</v>
       </c>
       <c r="E39" s="5" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="F39" s="5" t="s">
         <v>95</v>
       </c>
       <c r="G39" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" s="4" t="s">
         <v>47</v>
       </c>
       <c r="B40" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C40" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D40" s="5" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="E40" s="5" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F40" s="5" t="s">
         <v>96</v>
       </c>
       <c r="G40" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41" s="4" t="s">
         <v>48</v>
       </c>
       <c r="B41" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C41" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D41" s="5" t="s">
         <v>62</v>
       </c>
       <c r="E41" s="5" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="F41" s="5" t="s">
         <v>97</v>
       </c>
       <c r="G41" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42" s="4" t="s">
         <v>49</v>
       </c>
       <c r="B42" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C42" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D42" s="5" t="s">
         <v>62</v>
       </c>
       <c r="E42" s="5" t="s">
         <v>67</v>
       </c>
       <c r="F42" s="5" t="s">
-        <v>93</v>
+        <v>98</v>
       </c>
       <c r="G42" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:7">
       <c r="A43" s="4" t="s">
         <v>50</v>
       </c>
       <c r="B43" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C43" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D43" s="5" t="s">
         <v>62</v>
       </c>
       <c r="E43" s="5" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="F43" s="5" t="s">
-        <v>90</v>
+        <v>99</v>
       </c>
       <c r="G43" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:7">
       <c r="A44" s="4" t="s">
         <v>51</v>
       </c>
       <c r="B44" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C44" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D44" s="5" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="E44" s="5" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="F44" s="5" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="G44" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:7">
       <c r="A45" s="4" t="s">
         <v>52</v>
       </c>
       <c r="B45" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C45" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D45" s="5" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="E45" s="5" t="s">
         <v>64</v>
       </c>
       <c r="F45" s="5" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="G45" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:7">
       <c r="A46" s="4" t="s">
         <v>53</v>
       </c>
       <c r="B46" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C46" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D46" s="5" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E46" s="5" t="s">
-        <v>69</v>
+        <v>65</v>
       </c>
       <c r="F46" s="5" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="G46" s="5" t="s">
-        <v>9</v>
+        <v>106</v>
       </c>
     </row>
     <row r="47" spans="1:7">
       <c r="A47" s="4" t="s">
         <v>54</v>
       </c>
       <c r="B47" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C47" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D47" s="5" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E47" s="5" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="F47" s="5" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="G47" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:7">
       <c r="A48" s="4" t="s">
         <v>55</v>
       </c>
       <c r="B48" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C48" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D48" s="5" t="s">
         <v>62</v>
       </c>
       <c r="E48" s="5" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="F48" s="5" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="G48" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:7">
       <c r="A49" s="4" t="s">
         <v>56</v>
       </c>
       <c r="B49" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C49" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D49" s="5" t="s">
         <v>61</v>
       </c>
       <c r="E49" s="5" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="F49" s="5" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="G49" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:7">
       <c r="A50" s="4" t="s">
         <v>57</v>
       </c>
       <c r="B50" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C50" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D50" s="5" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="E50" s="5" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="F50" s="5" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="G50" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:7">
       <c r="A51" s="4" t="s">
         <v>58</v>
       </c>
       <c r="B51" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C51" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D51" s="5" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="E51" s="5" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="F51" s="5" t="s">
-        <v>105</v>
+        <v>94</v>
       </c>
       <c r="G51" s="5" t="s">
-        <v>106</v>
+        <v>9</v>
       </c>
     </row>
     <row r="52" spans="1:7">
       <c r="A52" s="4" t="s">
         <v>59</v>
       </c>
       <c r="B52" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C52" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D52" s="5" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="E52" s="5" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="F52" s="5" t="s">
-        <v>105</v>
+        <v>91</v>
       </c>
       <c r="G52" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="56" spans="1:7">
       <c r="A56" s="6" t="s">
         <v>166</v>
       </c>
       <c r="C56" s="6" t="s">
         <v>167</v>
       </c>
       <c r="E56" s="6" t="s">
         <v>168</v>
       </c>
       <c r="F56" s="6" t="s">
         <v>169</v>
       </c>
       <c r="G56" s="6" t="s">
         <v>170</v>
       </c>
     </row>
   </sheetData>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.7" right="0.7" top="1" bottom="0.75" header="0.2" footer="0.3"/>
@@ -3977,333 +3977,333 @@
       </c>
       <c r="D10" s="5" t="s">
         <v>61</v>
       </c>
       <c r="E10" s="5" t="s">
         <v>64</v>
       </c>
       <c r="F10" s="5" t="s">
         <v>70</v>
       </c>
       <c r="G10" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="4" t="s">
         <v>174</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C11" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="E11" s="5" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="F11" s="5" t="s">
         <v>71</v>
       </c>
       <c r="G11" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="4" t="s">
         <v>175</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C12" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D12" s="5" t="s">
         <v>62</v>
       </c>
       <c r="E12" s="5" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="F12" s="5" t="s">
         <v>72</v>
       </c>
       <c r="G12" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="4" t="s">
         <v>176</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C13" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D13" s="5" t="s">
         <v>62</v>
       </c>
       <c r="E13" s="5" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="F13" s="5" t="s">
         <v>73</v>
       </c>
       <c r="G13" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="4" t="s">
         <v>177</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C14" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D14" s="5" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="E14" s="5" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="F14" s="5" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="G14" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="4" t="s">
         <v>178</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C15" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D15" s="5" t="s">
         <v>61</v>
       </c>
       <c r="E15" s="5" t="s">
         <v>66</v>
       </c>
       <c r="F15" s="5" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="G15" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="4" t="s">
         <v>179</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C16" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="E16" s="5" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="F16" s="5" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="G16" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="4" t="s">
         <v>180</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C17" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D17" s="5" t="s">
         <v>62</v>
       </c>
       <c r="E17" s="5" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="F17" s="5" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="G17" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="4" t="s">
         <v>181</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C18" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D18" s="5" t="s">
         <v>62</v>
       </c>
       <c r="E18" s="5" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="F18" s="5" t="s">
         <v>76</v>
       </c>
       <c r="G18" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="4" t="s">
         <v>182</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D19" s="5" t="s">
         <v>62</v>
       </c>
       <c r="E19" s="5" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="F19" s="5" t="s">
         <v>77</v>
       </c>
       <c r="G19" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="4" t="s">
         <v>183</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C20" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D20" s="5" t="s">
         <v>62</v>
       </c>
       <c r="E20" s="5" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="F20" s="5" t="s">
         <v>78</v>
       </c>
       <c r="G20" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="4" t="s">
         <v>184</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C21" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D21" s="5" t="s">
         <v>62</v>
       </c>
       <c r="E21" s="5" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="F21" s="5" t="s">
         <v>79</v>
       </c>
       <c r="G21" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="4" t="s">
         <v>185</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C22" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D22" s="5" t="s">
         <v>62</v>
       </c>
       <c r="E22" s="5" t="s">
         <v>67</v>
       </c>
       <c r="F22" s="5" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="G22" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="4" t="s">
         <v>186</v>
       </c>
       <c r="B23" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C23" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D23" s="5" t="s">
         <v>62</v>
       </c>
       <c r="E23" s="5" t="s">
         <v>67</v>
       </c>
       <c r="F23" s="5" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="G23" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="4" t="s">
         <v>187</v>
       </c>
       <c r="B24" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C24" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D24" s="5" t="s">
         <v>62</v>
       </c>
       <c r="E24" s="5" t="s">
         <v>67</v>
       </c>
       <c r="F24" s="5" t="s">
         <v>81</v>
       </c>
       <c r="G24" s="5" t="s">
@@ -4325,235 +4325,235 @@
       </c>
       <c r="E25" s="5" t="s">
         <v>67</v>
       </c>
       <c r="F25" s="5" t="s">
         <v>82</v>
       </c>
       <c r="G25" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="4" t="s">
         <v>189</v>
       </c>
       <c r="B26" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C26" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D26" s="5" t="s">
         <v>62</v>
       </c>
       <c r="E26" s="5" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="F26" s="5" t="s">
         <v>83</v>
       </c>
       <c r="G26" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" s="4" t="s">
         <v>190</v>
       </c>
       <c r="B27" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C27" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D27" s="5" t="s">
         <v>62</v>
       </c>
       <c r="E27" s="5" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="F27" s="5" t="s">
         <v>84</v>
       </c>
       <c r="G27" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" s="4" t="s">
         <v>191</v>
       </c>
       <c r="B28" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C28" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D28" s="5" t="s">
         <v>62</v>
       </c>
       <c r="E28" s="5" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="F28" s="5" t="s">
         <v>85</v>
       </c>
       <c r="G28" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" s="4" t="s">
         <v>192</v>
       </c>
       <c r="B29" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C29" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D29" s="5" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="E29" s="5" t="s">
         <v>64</v>
       </c>
       <c r="F29" s="5" t="s">
         <v>86</v>
       </c>
       <c r="G29" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" s="4" t="s">
         <v>193</v>
       </c>
       <c r="B30" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C30" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D30" s="5" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="E30" s="5" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="F30" s="5" t="s">
         <v>87</v>
       </c>
       <c r="G30" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" s="4" t="s">
         <v>194</v>
       </c>
       <c r="B31" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C31" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D31" s="5" t="s">
         <v>62</v>
       </c>
       <c r="E31" s="5" t="s">
         <v>67</v>
       </c>
       <c r="F31" s="5" t="s">
         <v>88</v>
       </c>
       <c r="G31" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" s="4" t="s">
         <v>195</v>
       </c>
       <c r="B32" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C32" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D32" s="5" t="s">
         <v>62</v>
       </c>
       <c r="E32" s="5" t="s">
         <v>67</v>
       </c>
       <c r="F32" s="5" t="s">
-        <v>77</v>
+        <v>89</v>
       </c>
       <c r="G32" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" s="4" t="s">
         <v>196</v>
       </c>
       <c r="B33" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C33" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D33" s="5" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="E33" s="5" t="s">
         <v>67</v>
       </c>
       <c r="F33" s="5" t="s">
-        <v>89</v>
+        <v>78</v>
       </c>
       <c r="G33" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" s="4" t="s">
         <v>197</v>
       </c>
       <c r="B34" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C34" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D34" s="5" t="s">
         <v>61</v>
       </c>
       <c r="E34" s="5" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="F34" s="5" t="s">
         <v>90</v>
       </c>
       <c r="G34" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" s="4" t="s">
         <v>198</v>
       </c>
       <c r="B35" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C35" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D35" s="5" t="s">
         <v>61</v>
       </c>
       <c r="E35" s="5" t="s">
         <v>64</v>
       </c>
       <c r="F35" s="5" t="s">
@@ -4575,402 +4575,402 @@
       </c>
       <c r="D36" s="5" t="s">
         <v>61</v>
       </c>
       <c r="E36" s="5" t="s">
         <v>64</v>
       </c>
       <c r="F36" s="5" t="s">
         <v>92</v>
       </c>
       <c r="G36" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" s="4" t="s">
         <v>200</v>
       </c>
       <c r="B37" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C37" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D37" s="5" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="E37" s="5" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="F37" s="5" t="s">
         <v>93</v>
       </c>
       <c r="G37" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" s="4" t="s">
         <v>201</v>
       </c>
       <c r="B38" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C38" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D38" s="5" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="E38" s="5" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="F38" s="5" t="s">
         <v>94</v>
       </c>
       <c r="G38" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" s="4" t="s">
         <v>202</v>
       </c>
       <c r="B39" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C39" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D39" s="5" t="s">
         <v>62</v>
       </c>
       <c r="E39" s="5" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="F39" s="5" t="s">
         <v>95</v>
       </c>
       <c r="G39" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" s="4" t="s">
         <v>203</v>
       </c>
       <c r="B40" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C40" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D40" s="5" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="E40" s="5" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F40" s="5" t="s">
         <v>96</v>
       </c>
       <c r="G40" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41" s="4" t="s">
         <v>204</v>
       </c>
       <c r="B41" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C41" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D41" s="5" t="s">
         <v>62</v>
       </c>
       <c r="E41" s="5" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="F41" s="5" t="s">
         <v>97</v>
       </c>
       <c r="G41" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42" s="4" t="s">
         <v>205</v>
       </c>
       <c r="B42" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C42" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D42" s="5" t="s">
         <v>62</v>
       </c>
       <c r="E42" s="5" t="s">
         <v>67</v>
       </c>
       <c r="F42" s="5" t="s">
-        <v>93</v>
+        <v>98</v>
       </c>
       <c r="G42" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:7">
       <c r="A43" s="4" t="s">
         <v>206</v>
       </c>
       <c r="B43" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C43" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D43" s="5" t="s">
         <v>62</v>
       </c>
       <c r="E43" s="5" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="F43" s="5" t="s">
-        <v>90</v>
+        <v>99</v>
       </c>
       <c r="G43" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:7">
       <c r="A44" s="4" t="s">
         <v>207</v>
       </c>
       <c r="B44" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C44" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D44" s="5" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="E44" s="5" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="F44" s="5" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="G44" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:7">
       <c r="A45" s="4" t="s">
         <v>208</v>
       </c>
       <c r="B45" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C45" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D45" s="5" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="E45" s="5" t="s">
         <v>64</v>
       </c>
       <c r="F45" s="5" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="G45" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:7">
       <c r="A46" s="4" t="s">
         <v>209</v>
       </c>
       <c r="B46" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C46" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D46" s="5" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E46" s="5" t="s">
-        <v>69</v>
+        <v>65</v>
       </c>
       <c r="F46" s="5" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="G46" s="5" t="s">
-        <v>9</v>
+        <v>106</v>
       </c>
     </row>
     <row r="47" spans="1:7">
       <c r="A47" s="4" t="s">
         <v>210</v>
       </c>
       <c r="B47" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C47" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D47" s="5" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E47" s="5" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="F47" s="5" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="G47" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:7">
       <c r="A48" s="4" t="s">
         <v>211</v>
       </c>
       <c r="B48" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C48" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D48" s="5" t="s">
         <v>62</v>
       </c>
       <c r="E48" s="5" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="F48" s="5" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="G48" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:7">
       <c r="A49" s="4" t="s">
         <v>212</v>
       </c>
       <c r="B49" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C49" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D49" s="5" t="s">
         <v>61</v>
       </c>
       <c r="E49" s="5" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="F49" s="5" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="G49" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:7">
       <c r="A50" s="4" t="s">
         <v>213</v>
       </c>
       <c r="B50" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C50" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D50" s="5" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="E50" s="5" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="F50" s="5" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="G50" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:7">
       <c r="A51" s="4" t="s">
         <v>214</v>
       </c>
       <c r="B51" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C51" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D51" s="5" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="E51" s="5" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="F51" s="5" t="s">
-        <v>105</v>
+        <v>94</v>
       </c>
       <c r="G51" s="5" t="s">
-        <v>106</v>
+        <v>9</v>
       </c>
     </row>
     <row r="52" spans="1:7">
       <c r="A52" s="4" t="s">
         <v>215</v>
       </c>
       <c r="B52" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C52" s="5" t="s">
         <v>60</v>
       </c>
       <c r="D52" s="5" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="E52" s="5" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="F52" s="5" t="s">
-        <v>105</v>
+        <v>91</v>
       </c>
       <c r="G52" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="56" spans="1:7">
       <c r="A56" s="6" t="s">
         <v>166</v>
       </c>
       <c r="C56" s="6" t="s">
         <v>167</v>
       </c>
       <c r="E56" s="6" t="s">
         <v>168</v>
       </c>
       <c r="F56" s="6" t="s">
         <v>169</v>
       </c>
       <c r="G56" s="6" t="s">
         <v>170</v>
       </c>
     </row>
   </sheetData>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.7" right="0.7" top="1" bottom="0.75" header="0.2" footer="0.3"/>
@@ -5280,1132 +5280,1132 @@
       </c>
       <c r="C30" s="5" t="s">
         <v>225</v>
       </c>
       <c r="D30" s="5" t="s">
         <v>64</v>
       </c>
       <c r="E30" s="5" t="s">
         <v>70</v>
       </c>
       <c r="F30" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G30" s="5">
         <v>16.28</v>
       </c>
       <c r="H30" s="5" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B31" s="5" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="C31" s="5" t="s">
         <v>225</v>
       </c>
       <c r="D31" s="5" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="E31" s="5" t="s">
         <v>71</v>
       </c>
       <c r="F31" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G31" s="5">
-        <v>35.58</v>
+        <v>15.3</v>
       </c>
       <c r="H31" s="5" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="4" t="s">
         <v>19</v>
       </c>
       <c r="B32" s="5" t="s">
         <v>62</v>
       </c>
       <c r="C32" s="5" t="s">
         <v>225</v>
       </c>
       <c r="D32" s="5" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="E32" s="5" t="s">
         <v>72</v>
       </c>
       <c r="F32" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G32" s="5">
-        <v>32.8</v>
+        <v>35.58</v>
       </c>
       <c r="H32" s="5" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="4" t="s">
         <v>20</v>
       </c>
       <c r="B33" s="5" t="s">
         <v>62</v>
       </c>
       <c r="C33" s="5" t="s">
         <v>225</v>
       </c>
       <c r="D33" s="5" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="E33" s="5" t="s">
         <v>73</v>
       </c>
       <c r="F33" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G33" s="5">
-        <v>45.68</v>
+        <v>32.8</v>
       </c>
       <c r="H33" s="5" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="4" t="s">
         <v>21</v>
       </c>
       <c r="B34" s="5" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C34" s="5" t="s">
         <v>225</v>
       </c>
       <c r="D34" s="5" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="E34" s="5" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="F34" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G34" s="5">
-        <v>38.68</v>
+        <v>45.68</v>
       </c>
       <c r="H34" s="5" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B35" s="5" t="s">
         <v>61</v>
       </c>
       <c r="C35" s="5" t="s">
         <v>225</v>
       </c>
       <c r="D35" s="5" t="s">
         <v>66</v>
       </c>
       <c r="E35" s="5" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="F35" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G35" s="5">
-        <v>42</v>
+        <v>38.68</v>
       </c>
       <c r="H35" s="5" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B36" s="5" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="C36" s="5" t="s">
         <v>225</v>
       </c>
       <c r="D36" s="5" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="E36" s="5" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="F36" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G36" s="5">
-        <v>41.32</v>
+        <v>42</v>
       </c>
       <c r="H36" s="5" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B37" s="5" t="s">
         <v>62</v>
       </c>
       <c r="C37" s="5" t="s">
         <v>225</v>
       </c>
       <c r="D37" s="5" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="E37" s="5" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="F37" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G37" s="5">
-        <v>33.62</v>
+        <v>41.32</v>
       </c>
       <c r="H37" s="5" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B38" s="5" t="s">
         <v>62</v>
       </c>
       <c r="C38" s="5" t="s">
         <v>225</v>
       </c>
       <c r="D38" s="5" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="E38" s="5" t="s">
         <v>76</v>
       </c>
       <c r="F38" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G38" s="5">
-        <v>47.68</v>
+        <v>33.62</v>
       </c>
       <c r="H38" s="5" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B39" s="5" t="s">
         <v>62</v>
       </c>
       <c r="C39" s="5" t="s">
         <v>225</v>
       </c>
       <c r="D39" s="5" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="E39" s="5" t="s">
         <v>77</v>
       </c>
       <c r="F39" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G39" s="5">
-        <v>21.68</v>
+        <v>47.68</v>
       </c>
       <c r="H39" s="5" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B40" s="5" t="s">
         <v>62</v>
       </c>
       <c r="C40" s="5" t="s">
         <v>225</v>
       </c>
       <c r="D40" s="5" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="E40" s="5" t="s">
         <v>78</v>
       </c>
       <c r="F40" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G40" s="5">
-        <v>10.34</v>
+        <v>21.68</v>
       </c>
       <c r="H40" s="5" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="4" t="s">
         <v>28</v>
       </c>
       <c r="B41" s="5" t="s">
         <v>62</v>
       </c>
       <c r="C41" s="5" t="s">
         <v>225</v>
       </c>
       <c r="D41" s="5" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="E41" s="5" t="s">
         <v>79</v>
       </c>
       <c r="F41" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G41" s="5">
-        <v>50.2</v>
+        <v>10.34</v>
       </c>
       <c r="H41" s="5" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="4" t="s">
         <v>29</v>
       </c>
       <c r="B42" s="5" t="s">
         <v>62</v>
       </c>
       <c r="C42" s="5" t="s">
         <v>225</v>
       </c>
       <c r="D42" s="5" t="s">
         <v>67</v>
       </c>
       <c r="E42" s="5" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="F42" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G42" s="5">
-        <v>10.18</v>
+        <v>50.2</v>
       </c>
       <c r="H42" s="5" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" s="4" t="s">
         <v>30</v>
       </c>
       <c r="B43" s="5" t="s">
         <v>62</v>
       </c>
       <c r="C43" s="5" t="s">
         <v>225</v>
       </c>
       <c r="D43" s="5" t="s">
         <v>67</v>
       </c>
       <c r="E43" s="5" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="F43" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G43" s="5">
-        <v>30.12</v>
+        <v>10.18</v>
       </c>
       <c r="H43" s="5" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="4" t="s">
         <v>31</v>
       </c>
       <c r="B44" s="5" t="s">
         <v>62</v>
       </c>
       <c r="C44" s="5" t="s">
         <v>225</v>
       </c>
       <c r="D44" s="5" t="s">
         <v>67</v>
       </c>
       <c r="E44" s="5" t="s">
         <v>81</v>
       </c>
       <c r="F44" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G44" s="5">
-        <v>36.28</v>
+        <v>30.12</v>
       </c>
       <c r="H44" s="5" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="4" t="s">
         <v>32</v>
       </c>
       <c r="B45" s="5" t="s">
         <v>62</v>
       </c>
       <c r="C45" s="5" t="s">
         <v>225</v>
       </c>
       <c r="D45" s="5" t="s">
         <v>67</v>
       </c>
       <c r="E45" s="5" t="s">
         <v>82</v>
       </c>
       <c r="F45" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G45" s="5">
-        <v>37.84</v>
+        <v>36.28</v>
       </c>
       <c r="H45" s="5" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" s="4" t="s">
         <v>33</v>
       </c>
       <c r="B46" s="5" t="s">
         <v>62</v>
       </c>
       <c r="C46" s="5" t="s">
         <v>225</v>
       </c>
       <c r="D46" s="5" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="E46" s="5" t="s">
         <v>83</v>
       </c>
       <c r="F46" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G46" s="5">
-        <v>9.58</v>
+        <v>37.84</v>
       </c>
       <c r="H46" s="5" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" s="4" t="s">
         <v>34</v>
       </c>
       <c r="B47" s="5" t="s">
         <v>62</v>
       </c>
       <c r="C47" s="5" t="s">
         <v>225</v>
       </c>
       <c r="D47" s="5" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="E47" s="5" t="s">
         <v>84</v>
       </c>
       <c r="F47" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G47" s="5">
-        <v>36.28</v>
+        <v>9.58</v>
       </c>
       <c r="H47" s="5" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" s="4" t="s">
         <v>35</v>
       </c>
       <c r="B48" s="5" t="s">
         <v>62</v>
       </c>
       <c r="C48" s="5" t="s">
         <v>225</v>
       </c>
       <c r="D48" s="5" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="E48" s="5" t="s">
         <v>85</v>
       </c>
       <c r="F48" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G48" s="5">
-        <v>31.68</v>
+        <v>36.28</v>
       </c>
       <c r="H48" s="5" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" s="4" t="s">
         <v>36</v>
       </c>
       <c r="B49" s="5" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C49" s="5" t="s">
         <v>225</v>
       </c>
       <c r="D49" s="5" t="s">
         <v>64</v>
       </c>
       <c r="E49" s="5" t="s">
         <v>86</v>
       </c>
       <c r="F49" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G49" s="5">
-        <v>34.68</v>
+        <v>31.68</v>
       </c>
       <c r="H49" s="5" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" s="4" t="s">
         <v>37</v>
       </c>
       <c r="B50" s="5" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="C50" s="5" t="s">
         <v>225</v>
       </c>
       <c r="D50" s="5" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="E50" s="5" t="s">
         <v>87</v>
       </c>
       <c r="F50" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G50" s="5">
-        <v>28.9</v>
+        <v>34.68</v>
       </c>
       <c r="H50" s="5" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" s="4" t="s">
         <v>38</v>
       </c>
       <c r="B51" s="5" t="s">
         <v>62</v>
       </c>
       <c r="C51" s="5" t="s">
         <v>225</v>
       </c>
       <c r="D51" s="5" t="s">
         <v>67</v>
       </c>
       <c r="E51" s="5" t="s">
         <v>88</v>
       </c>
       <c r="F51" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G51" s="5">
-        <v>29.96</v>
+        <v>28.9</v>
       </c>
       <c r="H51" s="5" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" s="4" t="s">
         <v>39</v>
       </c>
       <c r="B52" s="5" t="s">
         <v>62</v>
       </c>
       <c r="C52" s="5" t="s">
         <v>225</v>
       </c>
       <c r="D52" s="5" t="s">
         <v>67</v>
       </c>
       <c r="E52" s="5" t="s">
-        <v>77</v>
+        <v>89</v>
       </c>
       <c r="F52" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G52" s="5">
-        <v>21.3</v>
+        <v>29.96</v>
       </c>
       <c r="H52" s="5" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" s="4" t="s">
         <v>40</v>
       </c>
       <c r="B53" s="5" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C53" s="5" t="s">
         <v>225</v>
       </c>
       <c r="D53" s="5" t="s">
         <v>67</v>
       </c>
       <c r="E53" s="5" t="s">
-        <v>89</v>
+        <v>78</v>
       </c>
       <c r="F53" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G53" s="5">
-        <v>12.68</v>
+        <v>21.3</v>
       </c>
       <c r="H53" s="5" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" s="4" t="s">
         <v>41</v>
       </c>
       <c r="B54" s="5" t="s">
         <v>61</v>
       </c>
       <c r="C54" s="5" t="s">
         <v>225</v>
       </c>
       <c r="D54" s="5" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="E54" s="5" t="s">
         <v>90</v>
       </c>
       <c r="F54" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G54" s="5">
-        <v>27.26</v>
+        <v>12.68</v>
       </c>
       <c r="H54" s="5" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" s="4" t="s">
         <v>42</v>
       </c>
       <c r="B55" s="5" t="s">
         <v>61</v>
       </c>
       <c r="C55" s="5" t="s">
         <v>225</v>
       </c>
       <c r="D55" s="5" t="s">
         <v>64</v>
       </c>
       <c r="E55" s="5" t="s">
         <v>91</v>
       </c>
       <c r="F55" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G55" s="5">
-        <v>45.34</v>
+        <v>27.26</v>
       </c>
       <c r="H55" s="5" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" s="4" t="s">
         <v>43</v>
       </c>
       <c r="B56" s="5" t="s">
         <v>61</v>
       </c>
       <c r="C56" s="5" t="s">
         <v>225</v>
       </c>
       <c r="D56" s="5" t="s">
         <v>64</v>
       </c>
       <c r="E56" s="5" t="s">
         <v>92</v>
       </c>
       <c r="F56" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G56" s="5">
-        <v>27.34</v>
+        <v>45.34</v>
       </c>
       <c r="H56" s="5" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" s="4" t="s">
         <v>44</v>
       </c>
       <c r="B57" s="5" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="C57" s="5" t="s">
         <v>225</v>
       </c>
       <c r="D57" s="5" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="E57" s="5" t="s">
         <v>93</v>
       </c>
       <c r="F57" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G57" s="5">
-        <v>26.68</v>
+        <v>27.34</v>
       </c>
       <c r="H57" s="5" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" s="4" t="s">
         <v>45</v>
       </c>
       <c r="B58" s="5" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C58" s="5" t="s">
         <v>225</v>
       </c>
       <c r="D58" s="5" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="E58" s="5" t="s">
         <v>94</v>
       </c>
       <c r="F58" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G58" s="5">
-        <v>15.3</v>
+        <v>26.68</v>
       </c>
       <c r="H58" s="5" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" s="4" t="s">
         <v>46</v>
       </c>
       <c r="B59" s="5" t="s">
         <v>62</v>
       </c>
       <c r="C59" s="5" t="s">
         <v>225</v>
       </c>
       <c r="D59" s="5" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="E59" s="5" t="s">
         <v>95</v>
       </c>
       <c r="F59" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G59" s="5">
-        <v>40.68</v>
+        <v>30.68</v>
       </c>
       <c r="H59" s="5" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" s="4" t="s">
         <v>47</v>
       </c>
       <c r="B60" s="5" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C60" s="5" t="s">
         <v>225</v>
       </c>
       <c r="D60" s="5" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="E60" s="5" t="s">
         <v>96</v>
       </c>
       <c r="F60" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G60" s="5">
-        <v>19.42</v>
+        <v>9.1</v>
       </c>
       <c r="H60" s="5" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" s="4" t="s">
         <v>48</v>
       </c>
       <c r="B61" s="5" t="s">
         <v>62</v>
       </c>
       <c r="C61" s="5" t="s">
         <v>225</v>
       </c>
       <c r="D61" s="5" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="E61" s="5" t="s">
         <v>97</v>
       </c>
       <c r="F61" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G61" s="5">
-        <v>17.68</v>
+        <v>8.26</v>
       </c>
       <c r="H61" s="5" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" s="4" t="s">
         <v>49</v>
       </c>
       <c r="B62" s="5" t="s">
         <v>62</v>
       </c>
       <c r="C62" s="5" t="s">
         <v>225</v>
       </c>
       <c r="D62" s="5" t="s">
         <v>67</v>
       </c>
       <c r="E62" s="5" t="s">
-        <v>93</v>
+        <v>98</v>
       </c>
       <c r="F62" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G62" s="5">
-        <v>25.86</v>
+        <v>17.06</v>
       </c>
       <c r="H62" s="5" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" s="4" t="s">
         <v>50</v>
       </c>
       <c r="B63" s="5" t="s">
         <v>62</v>
       </c>
       <c r="C63" s="5" t="s">
         <v>225</v>
       </c>
       <c r="D63" s="5" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="E63" s="5" t="s">
-        <v>90</v>
+        <v>99</v>
       </c>
       <c r="F63" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G63" s="5">
-        <v>27.68</v>
+        <v>23.62</v>
       </c>
       <c r="H63" s="5" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" s="4" t="s">
         <v>51</v>
       </c>
       <c r="B64" s="5" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="C64" s="5" t="s">
         <v>225</v>
       </c>
       <c r="D64" s="5" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="E64" s="5" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="F64" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G64" s="5">
-        <v>30.68</v>
+        <v>36.08</v>
       </c>
       <c r="H64" s="5" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" s="4" t="s">
         <v>52</v>
       </c>
       <c r="B65" s="5" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="C65" s="5" t="s">
         <v>225</v>
       </c>
       <c r="D65" s="5" t="s">
         <v>64</v>
       </c>
       <c r="E65" s="5" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="F65" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G65" s="5">
-        <v>9.1</v>
+        <v>33</v>
       </c>
       <c r="H65" s="5" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" s="4" t="s">
         <v>53</v>
       </c>
       <c r="B66" s="5" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C66" s="5" t="s">
         <v>225</v>
       </c>
       <c r="D66" s="5" t="s">
-        <v>69</v>
+        <v>65</v>
       </c>
       <c r="E66" s="5" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="F66" s="5" t="s">
-        <v>9</v>
+        <v>106</v>
       </c>
       <c r="G66" s="5">
-        <v>8.26</v>
+        <v>14.1</v>
       </c>
       <c r="H66" s="5" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" s="4" t="s">
         <v>54</v>
       </c>
       <c r="B67" s="5" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C67" s="5" t="s">
         <v>225</v>
       </c>
       <c r="D67" s="5" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="E67" s="5" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="F67" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G67" s="5">
-        <v>17.06</v>
+        <v>13.78</v>
       </c>
       <c r="H67" s="5" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" s="4" t="s">
         <v>55</v>
       </c>
       <c r="B68" s="5" t="s">
         <v>62</v>
       </c>
       <c r="C68" s="5" t="s">
         <v>225</v>
       </c>
       <c r="D68" s="5" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="E68" s="5" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="F68" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G68" s="5">
-        <v>23.62</v>
+        <v>40.68</v>
       </c>
       <c r="H68" s="5" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" s="4" t="s">
         <v>56</v>
       </c>
       <c r="B69" s="5" t="s">
         <v>61</v>
       </c>
       <c r="C69" s="5" t="s">
         <v>225</v>
       </c>
       <c r="D69" s="5" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E69" s="5" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="F69" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G69" s="5">
-        <v>36.08</v>
+        <v>19.42</v>
       </c>
       <c r="H69" s="5" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" s="4" t="s">
         <v>57</v>
       </c>
       <c r="B70" s="5" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C70" s="5" t="s">
         <v>225</v>
       </c>
       <c r="D70" s="5" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="E70" s="5" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="F70" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G70" s="5">
-        <v>33</v>
+        <v>17.68</v>
       </c>
       <c r="H70" s="5" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" s="4" t="s">
         <v>58</v>
       </c>
       <c r="B71" s="5" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="C71" s="5" t="s">
         <v>225</v>
       </c>
       <c r="D71" s="5" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="E71" s="5" t="s">
-        <v>105</v>
+        <v>94</v>
       </c>
       <c r="F71" s="5" t="s">
-        <v>106</v>
+        <v>9</v>
       </c>
       <c r="G71" s="5">
-        <v>14.1</v>
+        <v>25.86</v>
       </c>
       <c r="H71" s="5" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" s="4" t="s">
         <v>59</v>
       </c>
       <c r="B72" s="5" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="C72" s="5" t="s">
         <v>225</v>
       </c>
       <c r="D72" s="5" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="E72" s="5" t="s">
-        <v>105</v>
+        <v>91</v>
       </c>
       <c r="F72" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G72" s="5">
-        <v>13.78</v>
+        <v>27.68</v>
       </c>
       <c r="H72" s="5" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="F80" s="6" t="s">
         <v>241</v>
       </c>
     </row>
   </sheetData>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.7" right="0.7" top="1" bottom="0.75" header="0.2" footer="0.3"/>
   <pageSetup paperSize="9" fitToHeight="0" orientation="portrait"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;G&amp;C&amp;24JOMU TEXTILE (VIETNAM) CO.,LTD
 &amp;12LOT D.II-4, NO.1 STREET, LONG THANH INDUSTRIAL ZONE, TAM AN WARD,
 LONGTHANH DISTRICT, DONG NAI PROVINCE, VIETNAM
 TEL. +84-2513 514 011               FAX. +84-2513 514 012&amp;R&amp;12Shipment ID: 477
 Document #: FO082338</oddHeader>
     <oddFooter>&amp;LDate: &amp;D&amp;C&amp;14&amp;"Calibri,Italic"A member of the Mei Sheng Group&amp;RPage &amp;P of &amp;N</oddFooter>
   </headerFooter>
   <legacyDrawingHF r:id="rId1"/>
   <tableParts count="3">
     <tablePart r:id="rId2"/>