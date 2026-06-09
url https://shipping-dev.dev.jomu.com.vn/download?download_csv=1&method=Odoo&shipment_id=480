--- v0 (2026-04-09)
+++ v1 (2026-06-09)
@@ -86,174 +86,174 @@
   <si>
     <t>M</t>
   </si>
   <si>
     <t>Fabric Code</t>
   </si>
   <si>
     <t>Grade</t>
   </si>
   <si>
     <t>Color Group</t>
   </si>
   <si>
     <t>Width</t>
   </si>
   <si>
     <t>Roll Length</t>
   </si>
   <si>
     <t>Kilograms</t>
   </si>
   <si>
     <t>Roll ID</t>
   </si>
   <si>
+    <t>2211009-02-0190</t>
+  </si>
+  <si>
+    <t>2211009-02-0192</t>
+  </si>
+  <si>
+    <t>2211009-02-0195</t>
+  </si>
+  <si>
+    <t>2211009-02-0197</t>
+  </si>
+  <si>
+    <t>2211009-02-0199</t>
+  </si>
+  <si>
     <t>2211009-02-0202</t>
   </si>
   <si>
-    <t>2211009-02-0190</t>
-[...13 lines deleted...]
-  <si>
     <t>2211009-01-0210</t>
   </si>
   <si>
     <t>2211009-01-0212</t>
   </si>
   <si>
     <t>2211009-02-0282</t>
   </si>
   <si>
     <t>2211009-02-0284</t>
   </si>
   <si>
     <t>2211009-02-0285</t>
   </si>
   <si>
     <t>2211009-02-0286</t>
   </si>
   <si>
     <t>2211009-02-0288</t>
   </si>
   <si>
     <t>2211009-02-0289</t>
   </si>
   <si>
     <t>2211009-02-0290</t>
   </si>
   <si>
     <t>A</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>66.0</t>
   </si>
   <si>
     <t>65.6</t>
   </si>
   <si>
     <t>66.6</t>
   </si>
   <si>
     <t>67.0</t>
   </si>
   <si>
+    <t>33.0</t>
+  </si>
+  <si>
+    <t>45.0</t>
+  </si>
+  <si>
+    <t>44.0</t>
+  </si>
+  <si>
+    <t>23.0</t>
+  </si>
+  <si>
+    <t>21.0</t>
+  </si>
+  <si>
     <t>24.0</t>
   </si>
   <si>
-    <t>33.0</t>
-[...13 lines deleted...]
-  <si>
     <t>25.0</t>
   </si>
   <si>
     <t>82.0</t>
   </si>
   <si>
     <t>88.0</t>
   </si>
   <si>
     <t>41.0</t>
   </si>
   <si>
     <t>34.0</t>
   </si>
   <si>
     <t>80.0</t>
   </si>
   <si>
     <t>83.0</t>
   </si>
   <si>
     <t>89.0</t>
   </si>
   <si>
+    <t>22.00</t>
+  </si>
+  <si>
+    <t>28.62</t>
+  </si>
+  <si>
+    <t>26.70</t>
+  </si>
+  <si>
+    <t>14.80</t>
+  </si>
+  <si>
+    <t>13.60</t>
+  </si>
+  <si>
     <t>15.48</t>
-  </si>
-[...13 lines deleted...]
-    <t>13.60</t>
   </si>
   <si>
     <t>16.22</t>
   </si>
   <si>
     <t>16.00</t>
   </si>
   <si>
     <t>49.00</t>
   </si>
   <si>
     <t>55.36</t>
   </si>
   <si>
     <t>26.00</t>
   </si>
   <si>
     <t>20.94</t>
   </si>
   <si>
     <t>48.00</t>
   </si>
   <si>
     <t>50.10</t>
   </si>
@@ -322,66 +322,66 @@
     <t>KG 
  重量</t>
   </si>
   <si>
     <t>Manager - 经理</t>
   </si>
   <si>
     <t>WH Manager - 仓库管理员</t>
   </si>
   <si>
     <t>Security - 保安员</t>
   </si>
   <si>
     <t>Applicant - 申请人</t>
   </si>
   <si>
     <t>Recipient - 接受者</t>
   </si>
   <si>
     <t>Bảng kê hàng hóa</t>
   </si>
   <si>
     <t>Packing List</t>
   </si>
   <si>
+    <t>2211009_02 - 0190</t>
+  </si>
+  <si>
+    <t>2211009_02 - 0192</t>
+  </si>
+  <si>
+    <t>2211009_02 - 0195</t>
+  </si>
+  <si>
+    <t>2211009_02 - 0197</t>
+  </si>
+  <si>
+    <t>2211009_02 - 0199</t>
+  </si>
+  <si>
     <t>2211009_02 - 0202</t>
-  </si>
-[...13 lines deleted...]
-    <t>2211009_02 - 0199</t>
   </si>
   <si>
     <t>2211009_01 - 0210</t>
   </si>
   <si>
     <t>2211009_01 - 0212</t>
   </si>
   <si>
     <t>2211009_02 - 0282</t>
   </si>
   <si>
     <t>2211009_02 - 0284</t>
   </si>
   <si>
     <t>2211009_02 - 0285</t>
   </si>
   <si>
     <t>2211009_02 - 0286</t>
   </si>
   <si>
     <t>2211009_02 - 0288</t>
   </si>
   <si>
     <t>2211009_02 - 0289</t>
   </si>
@@ -1297,51 +1297,51 @@
       </c>
       <c r="F11" s="5" t="s">
         <v>40</v>
       </c>
       <c r="G11" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H11" s="5" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="4" t="s">
         <v>19</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C12" s="5" t="s">
         <v>32</v>
       </c>
       <c r="D12" s="5" t="s">
         <v>33</v>
       </c>
       <c r="E12" s="5" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="F12" s="5" t="s">
         <v>41</v>
       </c>
       <c r="G12" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H12" s="5" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="4" t="s">
         <v>20</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C13" s="5" t="s">
         <v>32</v>
       </c>
       <c r="D13" s="5" t="s">
         <v>33</v>
       </c>
       <c r="E13" s="5" t="s">
@@ -1375,51 +1375,51 @@
       </c>
       <c r="F14" s="5" t="s">
         <v>43</v>
       </c>
       <c r="G14" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H14" s="5" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C15" s="5" t="s">
         <v>32</v>
       </c>
       <c r="D15" s="5" t="s">
         <v>33</v>
       </c>
       <c r="E15" s="5" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="F15" s="5" t="s">
         <v>44</v>
       </c>
       <c r="G15" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H15" s="5" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C16" s="5" t="s">
         <v>32</v>
       </c>
       <c r="D16" s="5" t="s">
         <v>33</v>
       </c>
       <c r="E16" s="5" t="s">
@@ -1820,51 +1820,51 @@
       </c>
       <c r="E11" s="5" t="s">
         <v>35</v>
       </c>
       <c r="F11" s="5" t="s">
         <v>40</v>
       </c>
       <c r="G11" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="4" t="s">
         <v>19</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C12" s="5" t="s">
         <v>32</v>
       </c>
       <c r="D12" s="5" t="s">
         <v>33</v>
       </c>
       <c r="E12" s="5" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="F12" s="5" t="s">
         <v>41</v>
       </c>
       <c r="G12" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="4" t="s">
         <v>20</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C13" s="5" t="s">
         <v>32</v>
       </c>
       <c r="D13" s="5" t="s">
         <v>33</v>
       </c>
       <c r="E13" s="5" t="s">
         <v>36</v>
       </c>
       <c r="F13" s="5" t="s">
@@ -1889,51 +1889,51 @@
       </c>
       <c r="E14" s="5" t="s">
         <v>36</v>
       </c>
       <c r="F14" s="5" t="s">
         <v>43</v>
       </c>
       <c r="G14" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C15" s="5" t="s">
         <v>32</v>
       </c>
       <c r="D15" s="5" t="s">
         <v>33</v>
       </c>
       <c r="E15" s="5" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="F15" s="5" t="s">
         <v>44</v>
       </c>
       <c r="G15" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C16" s="5" t="s">
         <v>32</v>
       </c>
       <c r="D16" s="5" t="s">
         <v>33</v>
       </c>
       <c r="E16" s="5" t="s">
         <v>35</v>
       </c>
       <c r="F16" s="5" t="s">
@@ -2304,51 +2304,51 @@
       </c>
       <c r="E11" s="5" t="s">
         <v>35</v>
       </c>
       <c r="F11" s="5" t="s">
         <v>40</v>
       </c>
       <c r="G11" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="4" t="s">
         <v>94</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C12" s="5" t="s">
         <v>32</v>
       </c>
       <c r="D12" s="5" t="s">
         <v>33</v>
       </c>
       <c r="E12" s="5" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="F12" s="5" t="s">
         <v>41</v>
       </c>
       <c r="G12" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="4" t="s">
         <v>95</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C13" s="5" t="s">
         <v>32</v>
       </c>
       <c r="D13" s="5" t="s">
         <v>33</v>
       </c>
       <c r="E13" s="5" t="s">
         <v>36</v>
       </c>
       <c r="F13" s="5" t="s">
@@ -2373,51 +2373,51 @@
       </c>
       <c r="E14" s="5" t="s">
         <v>36</v>
       </c>
       <c r="F14" s="5" t="s">
         <v>43</v>
       </c>
       <c r="G14" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="4" t="s">
         <v>97</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C15" s="5" t="s">
         <v>32</v>
       </c>
       <c r="D15" s="5" t="s">
         <v>33</v>
       </c>
       <c r="E15" s="5" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="F15" s="5" t="s">
         <v>44</v>
       </c>
       <c r="G15" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="4" t="s">
         <v>98</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C16" s="5" t="s">
         <v>32</v>
       </c>
       <c r="D16" s="5" t="s">
         <v>33</v>
       </c>
       <c r="E16" s="5" t="s">
         <v>35</v>
       </c>
       <c r="F16" s="5" t="s">
@@ -2926,181 +2926,181 @@
       </c>
       <c r="H29" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="4" t="s">
         <v>17</v>
       </c>
       <c r="B30" s="5" t="s">
         <v>33</v>
       </c>
       <c r="C30" s="5" t="s">
         <v>116</v>
       </c>
       <c r="D30" s="5" t="s">
         <v>35</v>
       </c>
       <c r="E30" s="5" t="s">
         <v>39</v>
       </c>
       <c r="F30" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G30" s="5">
-        <v>15.16</v>
+        <v>21.68</v>
       </c>
       <c r="H30" s="5" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B31" s="5" t="s">
         <v>33</v>
       </c>
       <c r="C31" s="5" t="s">
         <v>116</v>
       </c>
       <c r="D31" s="5" t="s">
         <v>35</v>
       </c>
       <c r="E31" s="5" t="s">
         <v>40</v>
       </c>
       <c r="F31" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G31" s="5">
-        <v>21.68</v>
+        <v>28.3</v>
       </c>
       <c r="H31" s="5" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="4" t="s">
         <v>19</v>
       </c>
       <c r="B32" s="5" t="s">
         <v>33</v>
       </c>
       <c r="C32" s="5" t="s">
         <v>116</v>
       </c>
       <c r="D32" s="5" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="E32" s="5" t="s">
         <v>41</v>
       </c>
       <c r="F32" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G32" s="5">
-        <v>28.3</v>
+        <v>26.38</v>
       </c>
       <c r="H32" s="5" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="4" t="s">
         <v>20</v>
       </c>
       <c r="B33" s="5" t="s">
         <v>33</v>
       </c>
       <c r="C33" s="5" t="s">
         <v>116</v>
       </c>
       <c r="D33" s="5" t="s">
         <v>36</v>
       </c>
       <c r="E33" s="5" t="s">
         <v>42</v>
       </c>
       <c r="F33" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G33" s="5">
-        <v>26.38</v>
+        <v>14.48</v>
       </c>
       <c r="H33" s="5" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="4" t="s">
         <v>21</v>
       </c>
       <c r="B34" s="5" t="s">
         <v>33</v>
       </c>
       <c r="C34" s="5" t="s">
         <v>116</v>
       </c>
       <c r="D34" s="5" t="s">
         <v>36</v>
       </c>
       <c r="E34" s="5" t="s">
         <v>43</v>
       </c>
       <c r="F34" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G34" s="5">
-        <v>14.48</v>
+        <v>13.28</v>
       </c>
       <c r="H34" s="5" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B35" s="5" t="s">
         <v>33</v>
       </c>
       <c r="C35" s="5" t="s">
         <v>116</v>
       </c>
       <c r="D35" s="5" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="E35" s="5" t="s">
         <v>44</v>
       </c>
       <c r="F35" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G35" s="5">
-        <v>13.28</v>
+        <v>15.16</v>
       </c>
       <c r="H35" s="5" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B36" s="5" t="s">
         <v>33</v>
       </c>
       <c r="C36" s="5" t="s">
         <v>116</v>
       </c>
       <c r="D36" s="5" t="s">
         <v>35</v>
       </c>
       <c r="E36" s="5" t="s">
         <v>45</v>
       </c>
       <c r="F36" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G36" s="5">