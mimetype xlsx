--- v0 (2026-04-10)
+++ v1 (2026-06-09)
@@ -95,83 +95,83 @@
   <si>
     <t>Grade</t>
   </si>
   <si>
     <t>Color Group</t>
   </si>
   <si>
     <t>Width</t>
   </si>
   <si>
     <t>Roll Length</t>
   </si>
   <si>
     <t>Kilograms</t>
   </si>
   <si>
     <t>Roll ID</t>
   </si>
   <si>
     <t>2308002-04-0049</t>
   </si>
   <si>
     <t>2308002-02-0046</t>
   </si>
   <si>
+    <t>2308002-02-0047</t>
+  </si>
+  <si>
+    <t>2308002-04-0048</t>
+  </si>
+  <si>
     <t>2308001-07-0647</t>
   </si>
   <si>
     <t>2308001-08-0649</t>
   </si>
   <si>
     <t>2308001-09-0651</t>
   </si>
   <si>
     <t>2308001-09-0652</t>
   </si>
   <si>
     <t>2308001-07-0653</t>
   </si>
   <si>
     <t>2308001-07-0654</t>
   </si>
   <si>
     <t>2308001-09-0655</t>
   </si>
   <si>
     <t>2308002-05-0050</t>
   </si>
   <si>
     <t>2308002-05-0051</t>
   </si>
   <si>
-    <t>2308002-02-0047</t>
-[...4 lines deleted...]
-  <si>
     <t>2308002-04-0052</t>
   </si>
   <si>
     <t>2308002-04-0053</t>
   </si>
   <si>
     <t>2308002-02-0054</t>
   </si>
   <si>
     <t>2308002-02-0055</t>
   </si>
   <si>
     <t>2308002-06-0056</t>
   </si>
   <si>
     <t>2308002-06-0057</t>
   </si>
   <si>
     <t>2308001-10-0657</t>
   </si>
   <si>
     <t>2308001-10-0658</t>
   </si>
   <si>
     <t>2308001-09-0659</t>
@@ -182,99 +182,99 @@
   <si>
     <t>2308001-08-0661</t>
   </si>
   <si>
     <t>2308001-08-0662</t>
   </si>
   <si>
     <t>2308001-09-0663</t>
   </si>
   <si>
     <t>2308001-09-0664</t>
   </si>
   <si>
     <t>A</t>
   </si>
   <si>
     <t>49.0</t>
   </si>
   <si>
     <t>153.0</t>
   </si>
   <si>
     <t>150.0</t>
   </si>
   <si>
+    <t>169.0</t>
+  </si>
+  <si>
     <t>152.0</t>
   </si>
   <si>
     <t>148.0</t>
   </si>
   <si>
-    <t>169.0</t>
-[...1 lines deleted...]
-  <si>
     <t>154.0</t>
   </si>
   <si>
     <t>156.0</t>
   </si>
   <si>
     <t>151.0</t>
   </si>
   <si>
     <t>45.20</t>
   </si>
   <si>
     <t>44.38</t>
   </si>
   <si>
+    <t>50.00</t>
+  </si>
+  <si>
+    <t>44.00</t>
+  </si>
+  <si>
     <t>44.30</t>
   </si>
   <si>
     <t>44.18</t>
   </si>
   <si>
     <t>45.00</t>
   </si>
   <si>
-    <t>44.00</t>
-[...1 lines deleted...]
-  <si>
     <t>45.30</t>
   </si>
   <si>
     <t>44.16</t>
   </si>
   <si>
     <t>44.82</t>
   </si>
   <si>
     <t>42.88</t>
-  </si>
-[...1 lines deleted...]
-    <t>50.00</t>
   </si>
   <si>
     <t>44.48</t>
   </si>
   <si>
     <t>46.34</t>
   </si>
   <si>
     <t>44.40</t>
   </si>
   <si>
     <t>46.14</t>
   </si>
   <si>
     <t>46.12</t>
   </si>
   <si>
     <t>44.56</t>
   </si>
   <si>
     <t>44.88</t>
   </si>
   <si>
     <t>44.10</t>
   </si>
@@ -343,81 +343,81 @@
   <si>
     <t>WH Manager - 仓库管理员</t>
   </si>
   <si>
     <t>Security - 保安员</t>
   </si>
   <si>
     <t>Applicant - 申请人</t>
   </si>
   <si>
     <t>Recipient - 接受者</t>
   </si>
   <si>
     <t>Bảng kê hàng hóa</t>
   </si>
   <si>
     <t>Packing List</t>
   </si>
   <si>
     <t>2308002_04 - 0049</t>
   </si>
   <si>
     <t>2308002_02 - 0046</t>
   </si>
   <si>
+    <t>2308002_02 - 0047</t>
+  </si>
+  <si>
+    <t>2308002_04 - 0048</t>
+  </si>
+  <si>
     <t>2308001_07 - 0647</t>
   </si>
   <si>
     <t>2308001_08 - 0649</t>
   </si>
   <si>
     <t>2308001_09 - 0651</t>
   </si>
   <si>
     <t>2308001_09 - 0652</t>
   </si>
   <si>
     <t>2308001_07 - 0653</t>
   </si>
   <si>
     <t>2308001_07 - 0654</t>
   </si>
   <si>
     <t>2308001_09 - 0655</t>
   </si>
   <si>
     <t>2308002_05 - 0050</t>
   </si>
   <si>
     <t>2308002_05 - 0051</t>
-  </si>
-[...4 lines deleted...]
-    <t>2308002_04 - 0048</t>
   </si>
   <si>
     <t>2308002_04 - 0052</t>
   </si>
   <si>
     <t>2308002_04 - 0053</t>
   </si>
   <si>
     <t>2308002_02 - 0054</t>
   </si>
   <si>
     <t>2308002_02 - 0055</t>
   </si>
   <si>
     <t>2308002_06 - 0056</t>
   </si>
   <si>
     <t>2308002_06 - 0057</t>
   </si>
   <si>
     <t>2308001_10 - 0657</t>
   </si>
   <si>
     <t>2308001_10 - 0658</t>
   </si>
@@ -1343,123 +1343,123 @@
       <c r="F11" s="5" t="s">
         <v>48</v>
       </c>
       <c r="G11" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H11" s="5" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="4" t="s">
         <v>20</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C12" s="5" t="s">
         <v>45</v>
       </c>
       <c r="D12" s="5"/>
       <c r="E12" s="5" t="s">
         <v>46</v>
       </c>
       <c r="F12" s="5" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="G12" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H12" s="5" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="4" t="s">
         <v>21</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C13" s="5" t="s">
         <v>45</v>
       </c>
       <c r="D13" s="5"/>
       <c r="E13" s="5" t="s">
         <v>46</v>
       </c>
       <c r="F13" s="5" t="s">
         <v>48</v>
       </c>
       <c r="G13" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H13" s="5" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C14" s="5" t="s">
         <v>45</v>
       </c>
       <c r="D14" s="5"/>
       <c r="E14" s="5" t="s">
         <v>46</v>
       </c>
       <c r="F14" s="5" t="s">
         <v>48</v>
       </c>
       <c r="G14" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H14" s="5" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C15" s="5" t="s">
         <v>45</v>
       </c>
       <c r="D15" s="5"/>
       <c r="E15" s="5" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="5" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="G15" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H15" s="5" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C16" s="5" t="s">
         <v>45</v>
       </c>
       <c r="D16" s="5"/>
       <c r="E16" s="5" t="s">
         <v>46</v>
       </c>
       <c r="F16" s="5" t="s">
         <v>48</v>
       </c>
@@ -1493,195 +1493,195 @@
       <c r="H17" s="5" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C18" s="5" t="s">
         <v>45</v>
       </c>
       <c r="D18" s="5"/>
       <c r="E18" s="5" t="s">
         <v>46</v>
       </c>
       <c r="F18" s="5" t="s">
         <v>48</v>
       </c>
       <c r="G18" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H18" s="5" t="s">
-        <v>62</v>
+        <v>58</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>45</v>
       </c>
       <c r="D19" s="5"/>
       <c r="E19" s="5" t="s">
         <v>46</v>
       </c>
       <c r="F19" s="5" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="G19" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H19" s="5" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="4" t="s">
         <v>28</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C20" s="5" t="s">
         <v>45</v>
       </c>
       <c r="D20" s="5"/>
       <c r="E20" s="5" t="s">
         <v>46</v>
       </c>
       <c r="F20" s="5" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="G20" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H20" s="5" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="4" t="s">
         <v>29</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C21" s="5" t="s">
         <v>45</v>
       </c>
       <c r="D21" s="5"/>
       <c r="E21" s="5" t="s">
         <v>46</v>
       </c>
       <c r="F21" s="5" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="G21" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H21" s="5" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="4" t="s">
         <v>30</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C22" s="5" t="s">
         <v>45</v>
       </c>
       <c r="D22" s="5"/>
       <c r="E22" s="5" t="s">
         <v>46</v>
       </c>
       <c r="F22" s="5" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="G22" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H22" s="5" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="4" t="s">
         <v>31</v>
       </c>
       <c r="B23" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C23" s="5" t="s">
         <v>45</v>
       </c>
       <c r="D23" s="5"/>
       <c r="E23" s="5" t="s">
         <v>46</v>
       </c>
       <c r="F23" s="5" t="s">
         <v>48</v>
       </c>
       <c r="G23" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H23" s="5" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="4" t="s">
         <v>32</v>
       </c>
       <c r="B24" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C24" s="5" t="s">
         <v>45</v>
       </c>
       <c r="D24" s="5"/>
       <c r="E24" s="5" t="s">
         <v>46</v>
       </c>
       <c r="F24" s="5" t="s">
         <v>52</v>
       </c>
       <c r="G24" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H24" s="5" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="4" t="s">
         <v>33</v>
       </c>
       <c r="B25" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C25" s="5" t="s">
         <v>45</v>
       </c>
       <c r="D25" s="5"/>
       <c r="E25" s="5" t="s">
         <v>46</v>
       </c>
       <c r="F25" s="5" t="s">
         <v>48</v>
       </c>
       <c r="G25" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H25" s="5" t="s">
         <v>66</v>
       </c>
@@ -1709,51 +1709,51 @@
       <c r="H26" s="5" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="4" t="s">
         <v>35</v>
       </c>
       <c r="B27" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C27" s="5" t="s">
         <v>45</v>
       </c>
       <c r="D27" s="5"/>
       <c r="E27" s="5" t="s">
         <v>46</v>
       </c>
       <c r="F27" s="5" t="s">
         <v>48</v>
       </c>
       <c r="G27" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H27" s="5" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="4" t="s">
         <v>36</v>
       </c>
       <c r="B28" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C28" s="5" t="s">
         <v>45</v>
       </c>
       <c r="D28" s="5"/>
       <c r="E28" s="5" t="s">
         <v>46</v>
       </c>
       <c r="F28" s="5" t="s">
         <v>53</v>
       </c>
       <c r="G28" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H28" s="5" t="s">
         <v>67</v>
       </c>
@@ -1805,51 +1805,51 @@
       <c r="H30" s="5" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="4" t="s">
         <v>39</v>
       </c>
       <c r="B31" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C31" s="5" t="s">
         <v>45</v>
       </c>
       <c r="D31" s="5"/>
       <c r="E31" s="5" t="s">
         <v>46</v>
       </c>
       <c r="F31" s="5" t="s">
         <v>48</v>
       </c>
       <c r="G31" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H31" s="5" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="4" t="s">
         <v>40</v>
       </c>
       <c r="B32" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C32" s="5" t="s">
         <v>45</v>
       </c>
       <c r="D32" s="5"/>
       <c r="E32" s="5" t="s">
         <v>46</v>
       </c>
       <c r="F32" s="5" t="s">
         <v>53</v>
       </c>
       <c r="G32" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H32" s="5" t="s">
         <v>70</v>
       </c>
@@ -1871,51 +1871,51 @@
       <c r="F33" s="5" t="s">
         <v>54</v>
       </c>
       <c r="G33" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H33" s="5" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="4" t="s">
         <v>42</v>
       </c>
       <c r="B34" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C34" s="5" t="s">
         <v>45</v>
       </c>
       <c r="D34" s="5"/>
       <c r="E34" s="5" t="s">
         <v>46</v>
       </c>
       <c r="F34" s="5" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="G34" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H34" s="5" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="4" t="s">
         <v>43</v>
       </c>
       <c r="B35" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C35" s="5" t="s">
         <v>45</v>
       </c>
       <c r="D35" s="5"/>
       <c r="E35" s="5" t="s">
         <v>46</v>
       </c>
       <c r="F35" s="5" t="s">
         <v>48</v>
       </c>
@@ -2122,51 +2122,51 @@
       <c r="E11" s="5" t="s">
         <v>46</v>
       </c>
       <c r="F11" s="5" t="s">
         <v>48</v>
       </c>
       <c r="G11" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="4" t="s">
         <v>20</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C12" s="5" t="s">
         <v>45</v>
       </c>
       <c r="D12" s="5"/>
       <c r="E12" s="5" t="s">
         <v>46</v>
       </c>
       <c r="F12" s="5" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="G12" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="4" t="s">
         <v>21</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C13" s="5" t="s">
         <v>45</v>
       </c>
       <c r="D13" s="5"/>
       <c r="E13" s="5" t="s">
         <v>46</v>
       </c>
       <c r="F13" s="5" t="s">
         <v>48</v>
       </c>
       <c r="G13" s="5" t="s">
         <v>9</v>
       </c>
@@ -2185,51 +2185,51 @@
       <c r="E14" s="5" t="s">
         <v>46</v>
       </c>
       <c r="F14" s="5" t="s">
         <v>48</v>
       </c>
       <c r="G14" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C15" s="5" t="s">
         <v>45</v>
       </c>
       <c r="D15" s="5"/>
       <c r="E15" s="5" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="5" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="G15" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C16" s="5" t="s">
         <v>45</v>
       </c>
       <c r="D16" s="5"/>
       <c r="E16" s="5" t="s">
         <v>46</v>
       </c>
       <c r="F16" s="5" t="s">
         <v>48</v>
       </c>
       <c r="G16" s="5" t="s">
         <v>9</v>
       </c>
@@ -2269,114 +2269,114 @@
       <c r="E18" s="5" t="s">
         <v>46</v>
       </c>
       <c r="F18" s="5" t="s">
         <v>48</v>
       </c>
       <c r="G18" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>45</v>
       </c>
       <c r="D19" s="5"/>
       <c r="E19" s="5" t="s">
         <v>46</v>
       </c>
       <c r="F19" s="5" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="G19" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="4" t="s">
         <v>28</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C20" s="5" t="s">
         <v>45</v>
       </c>
       <c r="D20" s="5"/>
       <c r="E20" s="5" t="s">
         <v>46</v>
       </c>
       <c r="F20" s="5" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="G20" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="4" t="s">
         <v>29</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C21" s="5" t="s">
         <v>45</v>
       </c>
       <c r="D21" s="5"/>
       <c r="E21" s="5" t="s">
         <v>46</v>
       </c>
       <c r="F21" s="5" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="G21" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="4" t="s">
         <v>30</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C22" s="5" t="s">
         <v>45</v>
       </c>
       <c r="D22" s="5"/>
       <c r="E22" s="5" t="s">
         <v>46</v>
       </c>
       <c r="F22" s="5" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="G22" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="4" t="s">
         <v>31</v>
       </c>
       <c r="B23" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C23" s="5" t="s">
         <v>45</v>
       </c>
       <c r="D23" s="5"/>
       <c r="E23" s="5" t="s">
         <v>46</v>
       </c>
       <c r="F23" s="5" t="s">
         <v>48</v>
       </c>
       <c r="G23" s="5" t="s">
         <v>9</v>
       </c>
@@ -2584,51 +2584,51 @@
       <c r="E33" s="5" t="s">
         <v>46</v>
       </c>
       <c r="F33" s="5" t="s">
         <v>54</v>
       </c>
       <c r="G33" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" s="4" t="s">
         <v>42</v>
       </c>
       <c r="B34" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C34" s="5" t="s">
         <v>45</v>
       </c>
       <c r="D34" s="5"/>
       <c r="E34" s="5" t="s">
         <v>46</v>
       </c>
       <c r="F34" s="5" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="G34" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" s="4" t="s">
         <v>43</v>
       </c>
       <c r="B35" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C35" s="5" t="s">
         <v>45</v>
       </c>
       <c r="D35" s="5"/>
       <c r="E35" s="5" t="s">
         <v>46</v>
       </c>
       <c r="F35" s="5" t="s">
         <v>48</v>
       </c>
       <c r="G35" s="5" t="s">
         <v>9</v>
       </c>
@@ -2826,51 +2826,51 @@
       <c r="E11" s="5" t="s">
         <v>46</v>
       </c>
       <c r="F11" s="5" t="s">
         <v>48</v>
       </c>
       <c r="G11" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="4" t="s">
         <v>99</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C12" s="5" t="s">
         <v>45</v>
       </c>
       <c r="D12" s="5"/>
       <c r="E12" s="5" t="s">
         <v>46</v>
       </c>
       <c r="F12" s="5" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="G12" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="4" t="s">
         <v>100</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C13" s="5" t="s">
         <v>45</v>
       </c>
       <c r="D13" s="5"/>
       <c r="E13" s="5" t="s">
         <v>46</v>
       </c>
       <c r="F13" s="5" t="s">
         <v>48</v>
       </c>
       <c r="G13" s="5" t="s">
         <v>9</v>
       </c>
@@ -2889,51 +2889,51 @@
       <c r="E14" s="5" t="s">
         <v>46</v>
       </c>
       <c r="F14" s="5" t="s">
         <v>48</v>
       </c>
       <c r="G14" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="4" t="s">
         <v>102</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C15" s="5" t="s">
         <v>45</v>
       </c>
       <c r="D15" s="5"/>
       <c r="E15" s="5" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="5" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="G15" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="4" t="s">
         <v>103</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C16" s="5" t="s">
         <v>45</v>
       </c>
       <c r="D16" s="5"/>
       <c r="E16" s="5" t="s">
         <v>46</v>
       </c>
       <c r="F16" s="5" t="s">
         <v>48</v>
       </c>
       <c r="G16" s="5" t="s">
         <v>9</v>
       </c>
@@ -2973,114 +2973,114 @@
       <c r="E18" s="5" t="s">
         <v>46</v>
       </c>
       <c r="F18" s="5" t="s">
         <v>48</v>
       </c>
       <c r="G18" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="4" t="s">
         <v>106</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>45</v>
       </c>
       <c r="D19" s="5"/>
       <c r="E19" s="5" t="s">
         <v>46</v>
       </c>
       <c r="F19" s="5" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="G19" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="4" t="s">
         <v>107</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C20" s="5" t="s">
         <v>45</v>
       </c>
       <c r="D20" s="5"/>
       <c r="E20" s="5" t="s">
         <v>46</v>
       </c>
       <c r="F20" s="5" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="G20" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="4" t="s">
         <v>108</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C21" s="5" t="s">
         <v>45</v>
       </c>
       <c r="D21" s="5"/>
       <c r="E21" s="5" t="s">
         <v>46</v>
       </c>
       <c r="F21" s="5" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="G21" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="4" t="s">
         <v>109</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C22" s="5" t="s">
         <v>45</v>
       </c>
       <c r="D22" s="5"/>
       <c r="E22" s="5" t="s">
         <v>46</v>
       </c>
       <c r="F22" s="5" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="G22" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="4" t="s">
         <v>110</v>
       </c>
       <c r="B23" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C23" s="5" t="s">
         <v>45</v>
       </c>
       <c r="D23" s="5"/>
       <c r="E23" s="5" t="s">
         <v>46</v>
       </c>
       <c r="F23" s="5" t="s">
         <v>48</v>
       </c>
       <c r="G23" s="5" t="s">
         <v>9</v>
       </c>
@@ -3288,51 +3288,51 @@
       <c r="E33" s="5" t="s">
         <v>46</v>
       </c>
       <c r="F33" s="5" t="s">
         <v>54</v>
       </c>
       <c r="G33" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" s="4" t="s">
         <v>121</v>
       </c>
       <c r="B34" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C34" s="5" t="s">
         <v>45</v>
       </c>
       <c r="D34" s="5"/>
       <c r="E34" s="5" t="s">
         <v>46</v>
       </c>
       <c r="F34" s="5" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="G34" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" s="4" t="s">
         <v>122</v>
       </c>
       <c r="B35" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C35" s="5" t="s">
         <v>45</v>
       </c>
       <c r="D35" s="5"/>
       <c r="E35" s="5" t="s">
         <v>46</v>
       </c>
       <c r="F35" s="5" t="s">
         <v>48</v>
       </c>
       <c r="G35" s="5" t="s">
         <v>9</v>
       </c>
@@ -3713,348 +3713,348 @@
       <c r="E31" s="5" t="s">
         <v>48</v>
       </c>
       <c r="F31" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G31" s="5">
         <v>44.06</v>
       </c>
       <c r="H31" s="5" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="4" t="s">
         <v>20</v>
       </c>
       <c r="B32" s="5"/>
       <c r="C32" s="5" t="s">
         <v>133</v>
       </c>
       <c r="D32" s="5" t="s">
         <v>46</v>
       </c>
       <c r="E32" s="5" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="F32" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G32" s="5">
-        <v>43.98</v>
+        <v>49.68</v>
       </c>
       <c r="H32" s="5" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="4" t="s">
         <v>21</v>
       </c>
       <c r="B33" s="5"/>
       <c r="C33" s="5" t="s">
         <v>133</v>
       </c>
       <c r="D33" s="5" t="s">
         <v>46</v>
       </c>
       <c r="E33" s="5" t="s">
         <v>48</v>
       </c>
       <c r="F33" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G33" s="5">
-        <v>43.98</v>
+        <v>43.68</v>
       </c>
       <c r="H33" s="5" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B34" s="5"/>
       <c r="C34" s="5" t="s">
         <v>133</v>
       </c>
       <c r="D34" s="5" t="s">
         <v>46</v>
       </c>
       <c r="E34" s="5" t="s">
         <v>48</v>
       </c>
       <c r="F34" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G34" s="5">
-        <v>43.86</v>
+        <v>43.98</v>
       </c>
       <c r="H34" s="5" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B35" s="5"/>
       <c r="C35" s="5" t="s">
         <v>133</v>
       </c>
       <c r="D35" s="5" t="s">
         <v>46</v>
       </c>
       <c r="E35" s="5" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F35" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G35" s="5">
-        <v>44.68</v>
+        <v>43.98</v>
       </c>
       <c r="H35" s="5" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B36" s="5"/>
       <c r="C36" s="5" t="s">
         <v>133</v>
       </c>
       <c r="D36" s="5" t="s">
         <v>46</v>
       </c>
       <c r="E36" s="5" t="s">
         <v>48</v>
       </c>
       <c r="F36" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G36" s="5">
-        <v>43.68</v>
+        <v>43.86</v>
       </c>
       <c r="H36" s="5" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B37" s="5"/>
       <c r="C37" s="5" t="s">
         <v>133</v>
       </c>
       <c r="D37" s="5" t="s">
         <v>46</v>
       </c>
       <c r="E37" s="5" t="s">
         <v>47</v>
       </c>
       <c r="F37" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G37" s="5">
-        <v>44.98</v>
+        <v>44.68</v>
       </c>
       <c r="H37" s="5" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B38" s="5"/>
       <c r="C38" s="5" t="s">
         <v>133</v>
       </c>
       <c r="D38" s="5" t="s">
         <v>46</v>
       </c>
       <c r="E38" s="5" t="s">
         <v>48</v>
       </c>
       <c r="F38" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G38" s="5">
-        <v>43.84</v>
+        <v>43.68</v>
       </c>
       <c r="H38" s="5" t="s">
-        <v>62</v>
+        <v>58</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B39" s="5"/>
       <c r="C39" s="5" t="s">
         <v>133</v>
       </c>
       <c r="D39" s="5" t="s">
         <v>46</v>
       </c>
       <c r="E39" s="5" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="F39" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G39" s="5">
-        <v>44.5</v>
+        <v>44.98</v>
       </c>
       <c r="H39" s="5" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="4" t="s">
         <v>28</v>
       </c>
       <c r="B40" s="5"/>
       <c r="C40" s="5" t="s">
         <v>133</v>
       </c>
       <c r="D40" s="5" t="s">
         <v>46</v>
       </c>
       <c r="E40" s="5" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="F40" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G40" s="5">
-        <v>42.56</v>
+        <v>43.84</v>
       </c>
       <c r="H40" s="5" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="4" t="s">
         <v>29</v>
       </c>
       <c r="B41" s="5"/>
       <c r="C41" s="5" t="s">
         <v>133</v>
       </c>
       <c r="D41" s="5" t="s">
         <v>46</v>
       </c>
       <c r="E41" s="5" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="F41" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G41" s="5">
-        <v>49.68</v>
+        <v>44.5</v>
       </c>
       <c r="H41" s="5" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="4" t="s">
         <v>30</v>
       </c>
       <c r="B42" s="5"/>
       <c r="C42" s="5" t="s">
         <v>133</v>
       </c>
       <c r="D42" s="5" t="s">
         <v>46</v>
       </c>
       <c r="E42" s="5" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="F42" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G42" s="5">
-        <v>43.68</v>
+        <v>42.56</v>
       </c>
       <c r="H42" s="5" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" s="4" t="s">
         <v>31</v>
       </c>
       <c r="B43" s="5"/>
       <c r="C43" s="5" t="s">
         <v>133</v>
       </c>
       <c r="D43" s="5" t="s">
         <v>46</v>
       </c>
       <c r="E43" s="5" t="s">
         <v>48</v>
       </c>
       <c r="F43" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G43" s="5">
         <v>43.68</v>
       </c>
       <c r="H43" s="5" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="4" t="s">
         <v>32</v>
       </c>
       <c r="B44" s="5"/>
       <c r="C44" s="5" t="s">
         <v>133</v>
       </c>
       <c r="D44" s="5" t="s">
         <v>46</v>
       </c>
       <c r="E44" s="5" t="s">
         <v>52</v>
       </c>
       <c r="F44" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G44" s="5">
         <v>44.98</v>
       </c>
       <c r="H44" s="5" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="4" t="s">
         <v>33</v>
       </c>
       <c r="B45" s="5"/>
       <c r="C45" s="5" t="s">
         <v>133</v>
       </c>
       <c r="D45" s="5" t="s">
         <v>46</v>
       </c>
       <c r="E45" s="5" t="s">
         <v>48</v>
       </c>
       <c r="F45" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G45" s="5">
         <v>44.16</v>
       </c>
       <c r="H45" s="5" t="s">
         <v>66</v>
       </c>
@@ -4082,51 +4082,51 @@
       <c r="H46" s="5" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" s="4" t="s">
         <v>35</v>
       </c>
       <c r="B47" s="5"/>
       <c r="C47" s="5" t="s">
         <v>133</v>
       </c>
       <c r="D47" s="5" t="s">
         <v>46</v>
       </c>
       <c r="E47" s="5" t="s">
         <v>48</v>
       </c>
       <c r="F47" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G47" s="5">
         <v>43.68</v>
       </c>
       <c r="H47" s="5" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" s="4" t="s">
         <v>36</v>
       </c>
       <c r="B48" s="5"/>
       <c r="C48" s="5" t="s">
         <v>133</v>
       </c>
       <c r="D48" s="5" t="s">
         <v>46</v>
       </c>
       <c r="E48" s="5" t="s">
         <v>53</v>
       </c>
       <c r="F48" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G48" s="5">
         <v>46.02</v>
       </c>
       <c r="H48" s="5" t="s">
         <v>67</v>
       </c>
@@ -4178,51 +4178,51 @@
       <c r="H50" s="5" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" s="4" t="s">
         <v>39</v>
       </c>
       <c r="B51" s="5"/>
       <c r="C51" s="5" t="s">
         <v>133</v>
       </c>
       <c r="D51" s="5" t="s">
         <v>46</v>
       </c>
       <c r="E51" s="5" t="s">
         <v>48</v>
       </c>
       <c r="F51" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G51" s="5">
         <v>43.68</v>
       </c>
       <c r="H51" s="5" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" s="4" t="s">
         <v>40</v>
       </c>
       <c r="B52" s="5"/>
       <c r="C52" s="5" t="s">
         <v>133</v>
       </c>
       <c r="D52" s="5" t="s">
         <v>46</v>
       </c>
       <c r="E52" s="5" t="s">
         <v>53</v>
       </c>
       <c r="F52" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G52" s="5">
         <v>45.8</v>
       </c>
       <c r="H52" s="5" t="s">
         <v>70</v>
       </c>
@@ -4241,51 +4241,51 @@
       <c r="E53" s="5" t="s">
         <v>54</v>
       </c>
       <c r="F53" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G53" s="5">
         <v>44.24</v>
       </c>
       <c r="H53" s="5" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" s="4" t="s">
         <v>42</v>
       </c>
       <c r="B54" s="5"/>
       <c r="C54" s="5" t="s">
         <v>133</v>
       </c>
       <c r="D54" s="5" t="s">
         <v>46</v>
       </c>
       <c r="E54" s="5" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="F54" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G54" s="5">
         <v>44.56</v>
       </c>
       <c r="H54" s="5" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" s="4" t="s">
         <v>43</v>
       </c>
       <c r="B55" s="5"/>
       <c r="C55" s="5" t="s">
         <v>133</v>
       </c>
       <c r="D55" s="5" t="s">
         <v>46</v>
       </c>
       <c r="E55" s="5" t="s">
         <v>48</v>
       </c>