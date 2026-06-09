--- v0 (2026-04-10)
+++ v1 (2026-06-09)
@@ -86,86 +86,86 @@
   <si>
     <t>M</t>
   </si>
   <si>
     <t>Fabric Code</t>
   </si>
   <si>
     <t>Grade</t>
   </si>
   <si>
     <t>Color Group</t>
   </si>
   <si>
     <t>Width</t>
   </si>
   <si>
     <t>Roll Length</t>
   </si>
   <si>
     <t>Kilograms</t>
   </si>
   <si>
     <t>Roll ID</t>
   </si>
   <si>
+    <t>2211009-01-0033</t>
+  </si>
+  <si>
+    <t>2211009-01-0043</t>
+  </si>
+  <si>
+    <t>2211009-01-0044</t>
+  </si>
+  <si>
+    <t>2211009-01-0045</t>
+  </si>
+  <si>
+    <t>2211009-01-0046</t>
+  </si>
+  <si>
+    <t>2211009-01-0047</t>
+  </si>
+  <si>
+    <t>2211009-01-0048</t>
+  </si>
+  <si>
+    <t>2211009-01-0049</t>
+  </si>
+  <si>
+    <t>2211009-01-0050</t>
+  </si>
+  <si>
+    <t>2211009-01-0051</t>
+  </si>
+  <si>
+    <t>2211009-01-0053</t>
+  </si>
+  <si>
     <t>2211009-01-0054</t>
   </si>
   <si>
-    <t>2211009-01-0033</t>
-[...31 lines deleted...]
-  <si>
     <t>2211009-01-0057</t>
   </si>
   <si>
     <t>2211009-01-0062</t>
   </si>
   <si>
     <t>2211009-01-0063</t>
   </si>
   <si>
     <t>2211009-01-0066</t>
   </si>
   <si>
     <t>2211009-01-0067</t>
   </si>
   <si>
     <t>2211009-01-0068</t>
   </si>
   <si>
     <t>2211009-01-0071</t>
   </si>
   <si>
     <t>2211009-01-0074</t>
   </si>
   <si>
     <t>2211009-01-0076</t>
@@ -239,80 +239,80 @@
   <si>
     <t>2211009-02-0128</t>
   </si>
   <si>
     <t>2211009-01-0129</t>
   </si>
   <si>
     <t>A</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>66.0</t>
   </si>
   <si>
     <t>65.0</t>
   </si>
   <si>
     <t>66.5</t>
   </si>
   <si>
     <t>65.7</t>
   </si>
   <si>
+    <t>73.0</t>
+  </si>
+  <si>
+    <t>93.0</t>
+  </si>
+  <si>
+    <t>56.0</t>
+  </si>
+  <si>
+    <t>80.0</t>
+  </si>
+  <si>
+    <t>75.0</t>
+  </si>
+  <si>
+    <t>70.0</t>
+  </si>
+  <si>
+    <t>61.0</t>
+  </si>
+  <si>
+    <t>60.0</t>
+  </si>
+  <si>
+    <t>88.0</t>
+  </si>
+  <si>
     <t>85.0</t>
   </si>
   <si>
-    <t>73.0</t>
-[...25 lines deleted...]
-  <si>
     <t>69.0</t>
   </si>
   <si>
     <t>49.0</t>
   </si>
   <si>
     <t>84.0</t>
   </si>
   <si>
     <t>100.0</t>
   </si>
   <si>
     <t>92.0</t>
   </si>
   <si>
     <t>71.0</t>
   </si>
   <si>
     <t>79.0</t>
   </si>
   <si>
     <t>105.0</t>
   </si>
   <si>
     <t>78.0</t>
@@ -326,84 +326,84 @@
   <si>
     <t>77.0</t>
   </si>
   <si>
     <t>98.0</t>
   </si>
   <si>
     <t>97.0</t>
   </si>
   <si>
     <t>87.0</t>
   </si>
   <si>
     <t>63.0</t>
   </si>
   <si>
     <t>37.0</t>
   </si>
   <si>
     <t>81.0</t>
   </si>
   <si>
     <t>89.0</t>
   </si>
   <si>
+    <t>47.44</t>
+  </si>
+  <si>
+    <t>58.00</t>
+  </si>
+  <si>
+    <t>35.00</t>
+  </si>
+  <si>
+    <t>50.00</t>
+  </si>
+  <si>
+    <t>47.00</t>
+  </si>
+  <si>
+    <t>43.35</t>
+  </si>
+  <si>
+    <t>38.00</t>
+  </si>
+  <si>
+    <t>47.70</t>
+  </si>
+  <si>
+    <t>50.86</t>
+  </si>
+  <si>
+    <t>37.94</t>
+  </si>
+  <si>
+    <t>56.00</t>
+  </si>
+  <si>
     <t>53.90</t>
-  </si>
-[...31 lines deleted...]
-    <t>56.00</t>
   </si>
   <si>
     <t>41.00</t>
   </si>
   <si>
     <t>43.68</t>
   </si>
   <si>
     <t>31.92</t>
   </si>
   <si>
     <t>53.12</t>
   </si>
   <si>
     <t>63.00</t>
   </si>
   <si>
     <t>46.00</t>
   </si>
   <si>
     <t>49.78</t>
   </si>
   <si>
     <t>64.50</t>
   </si>
@@ -529,84 +529,84 @@
     <t>KG 
  重量</t>
   </si>
   <si>
     <t>Manager - 经理</t>
   </si>
   <si>
     <t>WH Manager - 仓库管理员</t>
   </si>
   <si>
     <t>Security - 保安员</t>
   </si>
   <si>
     <t>Applicant - 申请人</t>
   </si>
   <si>
     <t>Recipient - 接受者</t>
   </si>
   <si>
     <t>Bảng kê hàng hóa</t>
   </si>
   <si>
     <t>Packing List</t>
   </si>
   <si>
+    <t>2211009_01 - 0033</t>
+  </si>
+  <si>
+    <t>2211009_01 - 0043</t>
+  </si>
+  <si>
+    <t>2211009_01 - 0044</t>
+  </si>
+  <si>
+    <t>2211009_01 - 0045</t>
+  </si>
+  <si>
+    <t>2211009_01 - 0046</t>
+  </si>
+  <si>
+    <t>2211009_01 - 0047</t>
+  </si>
+  <si>
+    <t>2211009_01 - 0048</t>
+  </si>
+  <si>
+    <t>2211009_01 - 0049</t>
+  </si>
+  <si>
+    <t>2211009_01 - 0050</t>
+  </si>
+  <si>
+    <t>2211009_01 - 0051</t>
+  </si>
+  <si>
+    <t>2211009_01 - 0053</t>
+  </si>
+  <si>
     <t>2211009_01 - 0054</t>
-  </si>
-[...31 lines deleted...]
-    <t>2211009_01 - 0053</t>
   </si>
   <si>
     <t>2211009_01 - 0057</t>
   </si>
   <si>
     <t>2211009_01 - 0062</t>
   </si>
   <si>
     <t>2211009_01 - 0063</t>
   </si>
   <si>
     <t>2211009_01 - 0066</t>
   </si>
   <si>
     <t>2211009_01 - 0067</t>
   </si>
   <si>
     <t>2211009_01 - 0068</t>
   </si>
   <si>
     <t>2211009_01 - 0071</t>
   </si>
   <si>
     <t>2211009_01 - 0074</t>
   </si>
@@ -1568,51 +1568,51 @@
       </c>
       <c r="F10" s="5" t="s">
         <v>68</v>
       </c>
       <c r="G10" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H10" s="5" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C11" s="5" t="s">
         <v>62</v>
       </c>
       <c r="D11" s="5" t="s">
         <v>63</v>
       </c>
       <c r="E11" s="5" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="F11" s="5" t="s">
         <v>69</v>
       </c>
       <c r="G11" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H11" s="5" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="4" t="s">
         <v>19</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C12" s="5" t="s">
         <v>62</v>
       </c>
       <c r="D12" s="5" t="s">
         <v>63</v>
       </c>
       <c r="E12" s="5" t="s">
@@ -1724,106 +1724,106 @@
       </c>
       <c r="F16" s="5" t="s">
         <v>74</v>
       </c>
       <c r="G16" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H16" s="5" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C17" s="5" t="s">
         <v>62</v>
       </c>
       <c r="D17" s="5" t="s">
         <v>63</v>
       </c>
       <c r="E17" s="5" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="F17" s="5" t="s">
-        <v>75</v>
+        <v>72</v>
       </c>
       <c r="G17" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H17" s="5" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C18" s="5" t="s">
         <v>62</v>
       </c>
       <c r="D18" s="5" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="5" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="5" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="G18" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H18" s="5" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>62</v>
       </c>
       <c r="D19" s="5" t="s">
         <v>63</v>
       </c>
       <c r="E19" s="5" t="s">
         <v>64</v>
       </c>
       <c r="F19" s="5" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="G19" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H19" s="5" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C20" s="5" t="s">
         <v>62</v>
       </c>
       <c r="D20" s="5" t="s">
         <v>63</v>
       </c>
       <c r="E20" s="5" t="s">
         <v>64</v>
       </c>
       <c r="F20" s="5" t="s">
@@ -1993,51 +1993,51 @@
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="4" t="s">
         <v>34</v>
       </c>
       <c r="B27" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C27" s="5" t="s">
         <v>62</v>
       </c>
       <c r="D27" s="5" t="s">
         <v>63</v>
       </c>
       <c r="E27" s="5" t="s">
         <v>64</v>
       </c>
       <c r="F27" s="5" t="s">
         <v>82</v>
       </c>
       <c r="G27" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H27" s="5" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="4" t="s">
         <v>35</v>
       </c>
       <c r="B28" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C28" s="5" t="s">
         <v>62</v>
       </c>
       <c r="D28" s="5" t="s">
         <v>63</v>
       </c>
       <c r="E28" s="5" t="s">
         <v>64</v>
       </c>
       <c r="F28" s="5" t="s">
         <v>83</v>
       </c>
       <c r="G28" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H28" s="5" t="s">
@@ -2195,51 +2195,51 @@
       </c>
       <c r="G34" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H34" s="5" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="4" t="s">
         <v>42</v>
       </c>
       <c r="B35" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C35" s="5" t="s">
         <v>62</v>
       </c>
       <c r="D35" s="5" t="s">
         <v>63</v>
       </c>
       <c r="E35" s="5" t="s">
         <v>64</v>
       </c>
       <c r="F35" s="5" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="G35" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H35" s="5" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="4" t="s">
         <v>43</v>
       </c>
       <c r="B36" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C36" s="5" t="s">
         <v>62</v>
       </c>
       <c r="D36" s="5" t="s">
         <v>63</v>
       </c>
       <c r="E36" s="5" t="s">
         <v>64</v>
       </c>
       <c r="F36" s="5" t="s">
@@ -2247,51 +2247,51 @@
       </c>
       <c r="G36" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H36" s="5" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="4" t="s">
         <v>44</v>
       </c>
       <c r="B37" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C37" s="5" t="s">
         <v>62</v>
       </c>
       <c r="D37" s="5" t="s">
         <v>63</v>
       </c>
       <c r="E37" s="5" t="s">
         <v>64</v>
       </c>
       <c r="F37" s="5" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="G37" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H37" s="5" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="4" t="s">
         <v>45</v>
       </c>
       <c r="B38" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C38" s="5" t="s">
         <v>62</v>
       </c>
       <c r="D38" s="5" t="s">
         <v>63</v>
       </c>
       <c r="E38" s="5" t="s">
         <v>64</v>
       </c>
       <c r="F38" s="5" t="s">
@@ -2429,57 +2429,57 @@
       </c>
       <c r="G43" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H43" s="5" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="4" t="s">
         <v>51</v>
       </c>
       <c r="B44" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C44" s="5" t="s">
         <v>62</v>
       </c>
       <c r="D44" s="5" t="s">
         <v>63</v>
       </c>
       <c r="E44" s="5" t="s">
         <v>65</v>
       </c>
       <c r="F44" s="5" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="G44" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H44" s="5" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="4" t="s">
         <v>52</v>
       </c>
       <c r="B45" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C45" s="5" t="s">
         <v>62</v>
       </c>
       <c r="D45" s="5" t="s">
         <v>63</v>
       </c>
       <c r="E45" s="5" t="s">
         <v>65</v>
       </c>
       <c r="F45" s="5" t="s">
         <v>87</v>
       </c>
       <c r="G45" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H45" s="5" t="s">
@@ -2533,129 +2533,129 @@
       </c>
       <c r="G47" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H47" s="5" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" s="4" t="s">
         <v>55</v>
       </c>
       <c r="B48" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C48" s="5" t="s">
         <v>62</v>
       </c>
       <c r="D48" s="5" t="s">
         <v>63</v>
       </c>
       <c r="E48" s="5" t="s">
         <v>64</v>
       </c>
       <c r="F48" s="5" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="G48" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H48" s="5" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" s="4" t="s">
         <v>56</v>
       </c>
       <c r="B49" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C49" s="5" t="s">
         <v>62</v>
       </c>
       <c r="D49" s="5" t="s">
         <v>63</v>
       </c>
       <c r="E49" s="5" t="s">
         <v>64</v>
       </c>
       <c r="F49" s="5" t="s">
         <v>95</v>
       </c>
       <c r="G49" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H49" s="5" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" s="4" t="s">
         <v>57</v>
       </c>
       <c r="B50" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C50" s="5" t="s">
         <v>62</v>
       </c>
       <c r="D50" s="5" t="s">
         <v>63</v>
       </c>
       <c r="E50" s="5" t="s">
         <v>64</v>
       </c>
       <c r="F50" s="5" t="s">
         <v>96</v>
       </c>
       <c r="G50" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H50" s="5" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" s="4" t="s">
         <v>58</v>
       </c>
       <c r="B51" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C51" s="5" t="s">
         <v>62</v>
       </c>
       <c r="D51" s="5" t="s">
         <v>63</v>
       </c>
       <c r="E51" s="5" t="s">
         <v>64</v>
       </c>
       <c r="F51" s="5" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="G51" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H51" s="5" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" s="4" t="s">
         <v>59</v>
       </c>
       <c r="B52" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C52" s="5" t="s">
         <v>62</v>
       </c>
       <c r="D52" s="5" t="s">
         <v>63</v>
       </c>
       <c r="E52" s="5" t="s">
         <v>64</v>
       </c>
       <c r="F52" s="5" t="s">
@@ -2695,51 +2695,51 @@
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" s="4" t="s">
         <v>61</v>
       </c>
       <c r="B54" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C54" s="5" t="s">
         <v>62</v>
       </c>
       <c r="D54" s="5" t="s">
         <v>63</v>
       </c>
       <c r="E54" s="5" t="s">
         <v>64</v>
       </c>
       <c r="F54" s="5" t="s">
         <v>95</v>
       </c>
       <c r="G54" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H54" s="5" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" s="6" t="s">
         <v>154</v>
       </c>
       <c r="C58" s="6" t="s">
         <v>155</v>
       </c>
       <c r="E58" s="6" t="s">
         <v>156</v>
       </c>
       <c r="F58" s="6" t="s">
         <v>157</v>
       </c>
       <c r="H58" s="6" t="s">
         <v>158</v>
       </c>
     </row>
   </sheetData>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.7" right="0.7" top="1" bottom="0.75" header="0.2" footer="0.3"/>
   <pageSetup paperSize="9" fitToHeight="0" orientation="portrait"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;G&amp;C&amp;24JOMU TEXTILE (VIETNAM) CO.,LTD
@@ -2874,51 +2874,51 @@
       </c>
       <c r="E10" s="5" t="s">
         <v>64</v>
       </c>
       <c r="F10" s="5" t="s">
         <v>68</v>
       </c>
       <c r="G10" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C11" s="5" t="s">
         <v>62</v>
       </c>
       <c r="D11" s="5" t="s">
         <v>63</v>
       </c>
       <c r="E11" s="5" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="F11" s="5" t="s">
         <v>69</v>
       </c>
       <c r="G11" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="4" t="s">
         <v>19</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C12" s="5" t="s">
         <v>62</v>
       </c>
       <c r="D12" s="5" t="s">
         <v>63</v>
       </c>
       <c r="E12" s="5" t="s">
         <v>65</v>
       </c>
       <c r="F12" s="5" t="s">
@@ -3012,100 +3012,100 @@
       </c>
       <c r="E16" s="5" t="s">
         <v>65</v>
       </c>
       <c r="F16" s="5" t="s">
         <v>74</v>
       </c>
       <c r="G16" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C17" s="5" t="s">
         <v>62</v>
       </c>
       <c r="D17" s="5" t="s">
         <v>63</v>
       </c>
       <c r="E17" s="5" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="F17" s="5" t="s">
-        <v>75</v>
+        <v>72</v>
       </c>
       <c r="G17" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C18" s="5" t="s">
         <v>62</v>
       </c>
       <c r="D18" s="5" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="5" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="5" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="G18" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>62</v>
       </c>
       <c r="D19" s="5" t="s">
         <v>63</v>
       </c>
       <c r="E19" s="5" t="s">
         <v>64</v>
       </c>
       <c r="F19" s="5" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="G19" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C20" s="5" t="s">
         <v>62</v>
       </c>
       <c r="D20" s="5" t="s">
         <v>63</v>
       </c>
       <c r="E20" s="5" t="s">
         <v>64</v>
       </c>
       <c r="F20" s="5" t="s">
         <v>76</v>
       </c>
       <c r="G20" s="5" t="s">
@@ -3429,97 +3429,97 @@
       </c>
       <c r="F34" s="5" t="s">
         <v>88</v>
       </c>
       <c r="G34" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" s="4" t="s">
         <v>42</v>
       </c>
       <c r="B35" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C35" s="5" t="s">
         <v>62</v>
       </c>
       <c r="D35" s="5" t="s">
         <v>63</v>
       </c>
       <c r="E35" s="5" t="s">
         <v>64</v>
       </c>
       <c r="F35" s="5" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="G35" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" s="4" t="s">
         <v>43</v>
       </c>
       <c r="B36" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C36" s="5" t="s">
         <v>62</v>
       </c>
       <c r="D36" s="5" t="s">
         <v>63</v>
       </c>
       <c r="E36" s="5" t="s">
         <v>64</v>
       </c>
       <c r="F36" s="5" t="s">
         <v>89</v>
       </c>
       <c r="G36" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" s="4" t="s">
         <v>44</v>
       </c>
       <c r="B37" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C37" s="5" t="s">
         <v>62</v>
       </c>
       <c r="D37" s="5" t="s">
         <v>63</v>
       </c>
       <c r="E37" s="5" t="s">
         <v>64</v>
       </c>
       <c r="F37" s="5" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="G37" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" s="4" t="s">
         <v>45</v>
       </c>
       <c r="B38" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C38" s="5" t="s">
         <v>62</v>
       </c>
       <c r="D38" s="5" t="s">
         <v>63</v>
       </c>
       <c r="E38" s="5" t="s">
         <v>64</v>
       </c>
       <c r="F38" s="5" t="s">
         <v>90</v>
       </c>
       <c r="G38" s="5" t="s">
@@ -3636,51 +3636,51 @@
       </c>
       <c r="F43" s="5" t="s">
         <v>93</v>
       </c>
       <c r="G43" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:7">
       <c r="A44" s="4" t="s">
         <v>51</v>
       </c>
       <c r="B44" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C44" s="5" t="s">
         <v>62</v>
       </c>
       <c r="D44" s="5" t="s">
         <v>63</v>
       </c>
       <c r="E44" s="5" t="s">
         <v>65</v>
       </c>
       <c r="F44" s="5" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="G44" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:7">
       <c r="A45" s="4" t="s">
         <v>52</v>
       </c>
       <c r="B45" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C45" s="5" t="s">
         <v>62</v>
       </c>
       <c r="D45" s="5" t="s">
         <v>63</v>
       </c>
       <c r="E45" s="5" t="s">
         <v>65</v>
       </c>
       <c r="F45" s="5" t="s">
         <v>87</v>
       </c>
       <c r="G45" s="5" t="s">
@@ -3728,51 +3728,51 @@
       </c>
       <c r="F47" s="5" t="s">
         <v>94</v>
       </c>
       <c r="G47" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:7">
       <c r="A48" s="4" t="s">
         <v>55</v>
       </c>
       <c r="B48" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C48" s="5" t="s">
         <v>62</v>
       </c>
       <c r="D48" s="5" t="s">
         <v>63</v>
       </c>
       <c r="E48" s="5" t="s">
         <v>64</v>
       </c>
       <c r="F48" s="5" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="G48" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:7">
       <c r="A49" s="4" t="s">
         <v>56</v>
       </c>
       <c r="B49" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C49" s="5" t="s">
         <v>62</v>
       </c>
       <c r="D49" s="5" t="s">
         <v>63</v>
       </c>
       <c r="E49" s="5" t="s">
         <v>64</v>
       </c>
       <c r="F49" s="5" t="s">
         <v>95</v>
       </c>
       <c r="G49" s="5" t="s">
@@ -3797,51 +3797,51 @@
       </c>
       <c r="F50" s="5" t="s">
         <v>96</v>
       </c>
       <c r="G50" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:7">
       <c r="A51" s="4" t="s">
         <v>58</v>
       </c>
       <c r="B51" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C51" s="5" t="s">
         <v>62</v>
       </c>
       <c r="D51" s="5" t="s">
         <v>63</v>
       </c>
       <c r="E51" s="5" t="s">
         <v>64</v>
       </c>
       <c r="F51" s="5" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="G51" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="52" spans="1:7">
       <c r="A52" s="4" t="s">
         <v>59</v>
       </c>
       <c r="B52" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C52" s="5" t="s">
         <v>62</v>
       </c>
       <c r="D52" s="5" t="s">
         <v>63</v>
       </c>
       <c r="E52" s="5" t="s">
         <v>64</v>
       </c>
       <c r="F52" s="5" t="s">
         <v>83</v>
       </c>
       <c r="G52" s="5" t="s">
@@ -4048,51 +4048,51 @@
       </c>
       <c r="E10" s="5" t="s">
         <v>64</v>
       </c>
       <c r="F10" s="5" t="s">
         <v>68</v>
       </c>
       <c r="G10" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="4" t="s">
         <v>162</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C11" s="5" t="s">
         <v>62</v>
       </c>
       <c r="D11" s="5" t="s">
         <v>63</v>
       </c>
       <c r="E11" s="5" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="F11" s="5" t="s">
         <v>69</v>
       </c>
       <c r="G11" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="4" t="s">
         <v>163</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C12" s="5" t="s">
         <v>62</v>
       </c>
       <c r="D12" s="5" t="s">
         <v>63</v>
       </c>
       <c r="E12" s="5" t="s">
         <v>65</v>
       </c>
       <c r="F12" s="5" t="s">
@@ -4186,100 +4186,100 @@
       </c>
       <c r="E16" s="5" t="s">
         <v>65</v>
       </c>
       <c r="F16" s="5" t="s">
         <v>74</v>
       </c>
       <c r="G16" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="4" t="s">
         <v>168</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C17" s="5" t="s">
         <v>62</v>
       </c>
       <c r="D17" s="5" t="s">
         <v>63</v>
       </c>
       <c r="E17" s="5" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="F17" s="5" t="s">
-        <v>75</v>
+        <v>72</v>
       </c>
       <c r="G17" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="4" t="s">
         <v>169</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C18" s="5" t="s">
         <v>62</v>
       </c>
       <c r="D18" s="5" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="5" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="5" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="G18" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="4" t="s">
         <v>170</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>62</v>
       </c>
       <c r="D19" s="5" t="s">
         <v>63</v>
       </c>
       <c r="E19" s="5" t="s">
         <v>64</v>
       </c>
       <c r="F19" s="5" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="G19" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="4" t="s">
         <v>171</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C20" s="5" t="s">
         <v>62</v>
       </c>
       <c r="D20" s="5" t="s">
         <v>63</v>
       </c>
       <c r="E20" s="5" t="s">
         <v>64</v>
       </c>
       <c r="F20" s="5" t="s">
         <v>76</v>
       </c>
       <c r="G20" s="5" t="s">
@@ -4603,97 +4603,97 @@
       </c>
       <c r="F34" s="5" t="s">
         <v>88</v>
       </c>
       <c r="G34" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" s="4" t="s">
         <v>186</v>
       </c>
       <c r="B35" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C35" s="5" t="s">
         <v>62</v>
       </c>
       <c r="D35" s="5" t="s">
         <v>63</v>
       </c>
       <c r="E35" s="5" t="s">
         <v>64</v>
       </c>
       <c r="F35" s="5" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="G35" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" s="4" t="s">
         <v>187</v>
       </c>
       <c r="B36" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C36" s="5" t="s">
         <v>62</v>
       </c>
       <c r="D36" s="5" t="s">
         <v>63</v>
       </c>
       <c r="E36" s="5" t="s">
         <v>64</v>
       </c>
       <c r="F36" s="5" t="s">
         <v>89</v>
       </c>
       <c r="G36" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" s="4" t="s">
         <v>188</v>
       </c>
       <c r="B37" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C37" s="5" t="s">
         <v>62</v>
       </c>
       <c r="D37" s="5" t="s">
         <v>63</v>
       </c>
       <c r="E37" s="5" t="s">
         <v>64</v>
       </c>
       <c r="F37" s="5" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="G37" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" s="4" t="s">
         <v>189</v>
       </c>
       <c r="B38" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C38" s="5" t="s">
         <v>62</v>
       </c>
       <c r="D38" s="5" t="s">
         <v>63</v>
       </c>
       <c r="E38" s="5" t="s">
         <v>64</v>
       </c>
       <c r="F38" s="5" t="s">
         <v>90</v>
       </c>
       <c r="G38" s="5" t="s">
@@ -4810,51 +4810,51 @@
       </c>
       <c r="F43" s="5" t="s">
         <v>93</v>
       </c>
       <c r="G43" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:7">
       <c r="A44" s="4" t="s">
         <v>195</v>
       </c>
       <c r="B44" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C44" s="5" t="s">
         <v>62</v>
       </c>
       <c r="D44" s="5" t="s">
         <v>63</v>
       </c>
       <c r="E44" s="5" t="s">
         <v>65</v>
       </c>
       <c r="F44" s="5" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="G44" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:7">
       <c r="A45" s="4" t="s">
         <v>196</v>
       </c>
       <c r="B45" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C45" s="5" t="s">
         <v>62</v>
       </c>
       <c r="D45" s="5" t="s">
         <v>63</v>
       </c>
       <c r="E45" s="5" t="s">
         <v>65</v>
       </c>
       <c r="F45" s="5" t="s">
         <v>87</v>
       </c>
       <c r="G45" s="5" t="s">
@@ -4902,51 +4902,51 @@
       </c>
       <c r="F47" s="5" t="s">
         <v>94</v>
       </c>
       <c r="G47" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:7">
       <c r="A48" s="4" t="s">
         <v>199</v>
       </c>
       <c r="B48" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C48" s="5" t="s">
         <v>62</v>
       </c>
       <c r="D48" s="5" t="s">
         <v>63</v>
       </c>
       <c r="E48" s="5" t="s">
         <v>64</v>
       </c>
       <c r="F48" s="5" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="G48" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:7">
       <c r="A49" s="4" t="s">
         <v>200</v>
       </c>
       <c r="B49" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C49" s="5" t="s">
         <v>62</v>
       </c>
       <c r="D49" s="5" t="s">
         <v>63</v>
       </c>
       <c r="E49" s="5" t="s">
         <v>64</v>
       </c>
       <c r="F49" s="5" t="s">
         <v>95</v>
       </c>
       <c r="G49" s="5" t="s">
@@ -4971,51 +4971,51 @@
       </c>
       <c r="F50" s="5" t="s">
         <v>96</v>
       </c>
       <c r="G50" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:7">
       <c r="A51" s="4" t="s">
         <v>202</v>
       </c>
       <c r="B51" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C51" s="5" t="s">
         <v>62</v>
       </c>
       <c r="D51" s="5" t="s">
         <v>63</v>
       </c>
       <c r="E51" s="5" t="s">
         <v>64</v>
       </c>
       <c r="F51" s="5" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="G51" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="52" spans="1:7">
       <c r="A52" s="4" t="s">
         <v>203</v>
       </c>
       <c r="B52" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C52" s="5" t="s">
         <v>62</v>
       </c>
       <c r="D52" s="5" t="s">
         <v>63</v>
       </c>
       <c r="E52" s="5" t="s">
         <v>64</v>
       </c>
       <c r="F52" s="5" t="s">
         <v>83</v>
       </c>
       <c r="G52" s="5" t="s">
@@ -5383,337 +5383,337 @@
       </c>
       <c r="H29" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="4" t="s">
         <v>17</v>
       </c>
       <c r="B30" s="5" t="s">
         <v>63</v>
       </c>
       <c r="C30" s="5" t="s">
         <v>215</v>
       </c>
       <c r="D30" s="5" t="s">
         <v>64</v>
       </c>
       <c r="E30" s="5" t="s">
         <v>68</v>
       </c>
       <c r="F30" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G30" s="5">
-        <v>53.58</v>
+        <v>47.12</v>
       </c>
       <c r="H30" s="5" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B31" s="5" t="s">
         <v>63</v>
       </c>
       <c r="C31" s="5" t="s">
         <v>215</v>
       </c>
       <c r="D31" s="5" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="E31" s="5" t="s">
         <v>69</v>
       </c>
       <c r="F31" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G31" s="5">
-        <v>47.12</v>
+        <v>57.68</v>
       </c>
       <c r="H31" s="5" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="4" t="s">
         <v>19</v>
       </c>
       <c r="B32" s="5" t="s">
         <v>63</v>
       </c>
       <c r="C32" s="5" t="s">
         <v>215</v>
       </c>
       <c r="D32" s="5" t="s">
         <v>65</v>
       </c>
       <c r="E32" s="5" t="s">
         <v>70</v>
       </c>
       <c r="F32" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G32" s="5">
-        <v>57.68</v>
+        <v>34.68</v>
       </c>
       <c r="H32" s="5" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="4" t="s">
         <v>20</v>
       </c>
       <c r="B33" s="5" t="s">
         <v>63</v>
       </c>
       <c r="C33" s="5" t="s">
         <v>215</v>
       </c>
       <c r="D33" s="5" t="s">
         <v>65</v>
       </c>
       <c r="E33" s="5" t="s">
         <v>71</v>
       </c>
       <c r="F33" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G33" s="5">
-        <v>34.68</v>
+        <v>49.68</v>
       </c>
       <c r="H33" s="5" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="4" t="s">
         <v>21</v>
       </c>
       <c r="B34" s="5" t="s">
         <v>63</v>
       </c>
       <c r="C34" s="5" t="s">
         <v>215</v>
       </c>
       <c r="D34" s="5" t="s">
         <v>65</v>
       </c>
       <c r="E34" s="5" t="s">
         <v>72</v>
       </c>
       <c r="F34" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G34" s="5">
-        <v>49.68</v>
+        <v>46.68</v>
       </c>
       <c r="H34" s="5" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B35" s="5" t="s">
         <v>63</v>
       </c>
       <c r="C35" s="5" t="s">
         <v>215</v>
       </c>
       <c r="D35" s="5" t="s">
         <v>65</v>
       </c>
       <c r="E35" s="5" t="s">
         <v>73</v>
       </c>
       <c r="F35" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G35" s="5">
-        <v>46.68</v>
+        <v>43.03</v>
       </c>
       <c r="H35" s="5" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B36" s="5" t="s">
         <v>63</v>
       </c>
       <c r="C36" s="5" t="s">
         <v>215</v>
       </c>
       <c r="D36" s="5" t="s">
         <v>65</v>
       </c>
       <c r="E36" s="5" t="s">
         <v>74</v>
       </c>
       <c r="F36" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G36" s="5">
-        <v>43.03</v>
+        <v>37.68</v>
       </c>
       <c r="H36" s="5" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B37" s="5" t="s">
         <v>63</v>
       </c>
       <c r="C37" s="5" t="s">
         <v>215</v>
       </c>
       <c r="D37" s="5" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="E37" s="5" t="s">
-        <v>75</v>
+        <v>72</v>
       </c>
       <c r="F37" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G37" s="5">
-        <v>37.68</v>
+        <v>47.38</v>
       </c>
       <c r="H37" s="5" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B38" s="5" t="s">
         <v>63</v>
       </c>
       <c r="C38" s="5" t="s">
         <v>215</v>
       </c>
       <c r="D38" s="5" t="s">
         <v>64</v>
       </c>
       <c r="E38" s="5" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="F38" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G38" s="5">
-        <v>47.38</v>
+        <v>50.54</v>
       </c>
       <c r="H38" s="5" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B39" s="5" t="s">
         <v>63</v>
       </c>
       <c r="C39" s="5" t="s">
         <v>215</v>
       </c>
       <c r="D39" s="5" t="s">
         <v>64</v>
       </c>
       <c r="E39" s="5" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="F39" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G39" s="5">
-        <v>50.54</v>
+        <v>37.62</v>
       </c>
       <c r="H39" s="5" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B40" s="5" t="s">
         <v>63</v>
       </c>
       <c r="C40" s="5" t="s">
         <v>215</v>
       </c>
       <c r="D40" s="5" t="s">
         <v>64</v>
       </c>
       <c r="E40" s="5" t="s">
         <v>76</v>
       </c>
       <c r="F40" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G40" s="5">
-        <v>37.62</v>
+        <v>55.68</v>
       </c>
       <c r="H40" s="5" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="4" t="s">
         <v>28</v>
       </c>
       <c r="B41" s="5" t="s">
         <v>63</v>
       </c>
       <c r="C41" s="5" t="s">
         <v>215</v>
       </c>
       <c r="D41" s="5" t="s">
         <v>64</v>
       </c>
       <c r="E41" s="5" t="s">
         <v>77</v>
       </c>
       <c r="F41" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G41" s="5">
-        <v>55.68</v>
+        <v>53.58</v>
       </c>
       <c r="H41" s="5" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="4" t="s">
         <v>29</v>
       </c>
       <c r="B42" s="5" t="s">
         <v>63</v>
       </c>
       <c r="C42" s="5" t="s">
         <v>215</v>
       </c>
       <c r="D42" s="5" t="s">
         <v>64</v>
       </c>
       <c r="E42" s="5" t="s">
         <v>65</v>
       </c>
       <c r="F42" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G42" s="5">
@@ -5828,51 +5828,51 @@
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" s="4" t="s">
         <v>34</v>
       </c>
       <c r="B47" s="5" t="s">
         <v>63</v>
       </c>
       <c r="C47" s="5" t="s">
         <v>215</v>
       </c>
       <c r="D47" s="5" t="s">
         <v>64</v>
       </c>
       <c r="E47" s="5" t="s">
         <v>82</v>
       </c>
       <c r="F47" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G47" s="5">
         <v>57.68</v>
       </c>
       <c r="H47" s="5" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" s="4" t="s">
         <v>35</v>
       </c>
       <c r="B48" s="5" t="s">
         <v>63</v>
       </c>
       <c r="C48" s="5" t="s">
         <v>215</v>
       </c>
       <c r="D48" s="5" t="s">
         <v>64</v>
       </c>
       <c r="E48" s="5" t="s">
         <v>83</v>
       </c>
       <c r="F48" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G48" s="5">
         <v>45.68</v>
       </c>
       <c r="H48" s="5" t="s">
@@ -6027,51 +6027,51 @@
       </c>
       <c r="F54" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G54" s="5">
         <v>61.28</v>
       </c>
       <c r="H54" s="5" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" s="4" t="s">
         <v>42</v>
       </c>
       <c r="B55" s="5" t="s">
         <v>63</v>
       </c>
       <c r="C55" s="5" t="s">
         <v>215</v>
       </c>
       <c r="D55" s="5" t="s">
         <v>64</v>
       </c>
       <c r="E55" s="5" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="F55" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G55" s="5">
         <v>46.8</v>
       </c>
       <c r="H55" s="5" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" s="4" t="s">
         <v>43</v>
       </c>
       <c r="B56" s="5" t="s">
         <v>63</v>
       </c>
       <c r="C56" s="5" t="s">
         <v>215</v>
       </c>
       <c r="D56" s="5" t="s">
         <v>64</v>
       </c>
       <c r="E56" s="5" t="s">
@@ -6079,51 +6079,51 @@
       </c>
       <c r="F56" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G56" s="5">
         <v>47.68</v>
       </c>
       <c r="H56" s="5" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" s="4" t="s">
         <v>44</v>
       </c>
       <c r="B57" s="5" t="s">
         <v>63</v>
       </c>
       <c r="C57" s="5" t="s">
         <v>215</v>
       </c>
       <c r="D57" s="5" t="s">
         <v>64</v>
       </c>
       <c r="E57" s="5" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="F57" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G57" s="5">
         <v>37.06</v>
       </c>
       <c r="H57" s="5" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" s="4" t="s">
         <v>45</v>
       </c>
       <c r="B58" s="5" t="s">
         <v>63</v>
       </c>
       <c r="C58" s="5" t="s">
         <v>215</v>
       </c>
       <c r="D58" s="5" t="s">
         <v>64</v>
       </c>
       <c r="E58" s="5" t="s">
@@ -6261,60 +6261,60 @@
       </c>
       <c r="F63" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G63" s="5">
         <v>38.68</v>
       </c>
       <c r="H63" s="5" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" s="4" t="s">
         <v>51</v>
       </c>
       <c r="B64" s="5" t="s">
         <v>63</v>
       </c>
       <c r="C64" s="5" t="s">
         <v>215</v>
       </c>
       <c r="D64" s="5" t="s">
         <v>65</v>
       </c>
       <c r="E64" s="5" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="F64" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G64" s="5">
         <v>49.68</v>
       </c>
       <c r="H64" s="5" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" s="4" t="s">
         <v>52</v>
       </c>
       <c r="B65" s="5" t="s">
         <v>63</v>
       </c>
       <c r="C65" s="5" t="s">
         <v>215</v>
       </c>
       <c r="D65" s="5" t="s">
         <v>65</v>
       </c>
       <c r="E65" s="5" t="s">
         <v>87</v>
       </c>
       <c r="F65" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G65" s="5">
         <v>53.23</v>
       </c>
       <c r="H65" s="5" t="s">
@@ -6365,129 +6365,129 @@
       </c>
       <c r="F67" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G67" s="5">
         <v>22.86</v>
       </c>
       <c r="H67" s="5" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" s="4" t="s">
         <v>55</v>
       </c>
       <c r="B68" s="5" t="s">
         <v>63</v>
       </c>
       <c r="C68" s="5" t="s">
         <v>215</v>
       </c>
       <c r="D68" s="5" t="s">
         <v>64</v>
       </c>
       <c r="E68" s="5" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="F68" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G68" s="5">
         <v>49.2</v>
       </c>
       <c r="H68" s="5" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" s="4" t="s">
         <v>56</v>
       </c>
       <c r="B69" s="5" t="s">
         <v>63</v>
       </c>
       <c r="C69" s="5" t="s">
         <v>215</v>
       </c>
       <c r="D69" s="5" t="s">
         <v>64</v>
       </c>
       <c r="E69" s="5" t="s">
         <v>95</v>
       </c>
       <c r="F69" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G69" s="5">
         <v>49.68</v>
       </c>
       <c r="H69" s="5" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" s="4" t="s">
         <v>57</v>
       </c>
       <c r="B70" s="5" t="s">
         <v>63</v>
       </c>
       <c r="C70" s="5" t="s">
         <v>215</v>
       </c>
       <c r="D70" s="5" t="s">
         <v>64</v>
       </c>
       <c r="E70" s="5" t="s">
         <v>96</v>
       </c>
       <c r="F70" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G70" s="5">
         <v>54.18</v>
       </c>
       <c r="H70" s="5" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" s="4" t="s">
         <v>58</v>
       </c>
       <c r="B71" s="5" t="s">
         <v>63</v>
       </c>
       <c r="C71" s="5" t="s">
         <v>215</v>
       </c>
       <c r="D71" s="5" t="s">
         <v>64</v>
       </c>
       <c r="E71" s="5" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="F71" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G71" s="5">
         <v>43.68</v>
       </c>
       <c r="H71" s="5" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" s="4" t="s">
         <v>59</v>
       </c>
       <c r="B72" s="5" t="s">
         <v>63</v>
       </c>
       <c r="C72" s="5" t="s">
         <v>215</v>
       </c>
       <c r="D72" s="5" t="s">
         <v>64</v>
       </c>
       <c r="E72" s="5" t="s">
@@ -6530,51 +6530,51 @@
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" s="4" t="s">
         <v>61</v>
       </c>
       <c r="B74" s="5" t="s">
         <v>63</v>
       </c>
       <c r="C74" s="5" t="s">
         <v>215</v>
       </c>
       <c r="D74" s="5" t="s">
         <v>64</v>
       </c>
       <c r="E74" s="5" t="s">
         <v>95</v>
       </c>
       <c r="F74" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G74" s="5">
         <v>49.68</v>
       </c>
       <c r="H74" s="5" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
     </row>
     <row r="82" spans="6:6">
       <c r="F82" s="6" t="s">
         <v>231</v>
       </c>
     </row>
   </sheetData>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.7" right="0.7" top="1" bottom="0.75" header="0.2" footer="0.3"/>
   <pageSetup paperSize="9" fitToHeight="0" orientation="portrait"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;G&amp;C&amp;24JOMU TEXTILE (VIETNAM) CO.,LTD
 &amp;12LOT D.II-4, NO.1 STREET, LONG THANH INDUSTRIAL ZONE, TAM AN WARD,
 LONGTHANH DISTRICT, DONG NAI PROVINCE, VIETNAM
 TEL. +84-2513 514 011               FAX. +84-2513 514 012&amp;R&amp;12Shipment ID: 662
 Document #: FO122377</oddHeader>
     <oddFooter>&amp;LDate: &amp;D&amp;C&amp;14&amp;"Calibri,Italic"A member of the Mei Sheng Group&amp;RPage &amp;P of &amp;N</oddFooter>
   </headerFooter>
   <legacyDrawingHF r:id="rId1"/>
   <tableParts count="3">
     <tablePart r:id="rId2"/>
     <tablePart r:id="rId3"/>
     <tablePart r:id="rId4"/>
   </tableParts>