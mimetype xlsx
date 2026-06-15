--- v0 (2026-04-10)
+++ v1 (2026-06-15)
@@ -86,176 +86,176 @@
   <si>
     <t>M</t>
   </si>
   <si>
     <t>Fabric Code</t>
   </si>
   <si>
     <t>Grade</t>
   </si>
   <si>
     <t>Color Group</t>
   </si>
   <si>
     <t>Width</t>
   </si>
   <si>
     <t>Roll Length</t>
   </si>
   <si>
     <t>Kilograms</t>
   </si>
   <si>
     <t>Roll ID</t>
   </si>
   <si>
+    <t>2205010-04-0509</t>
+  </si>
+  <si>
     <t>2205010-04-0520</t>
   </si>
   <si>
-    <t>2205010-04-0509</t>
+    <t>2205010-04-0433</t>
+  </si>
+  <si>
+    <t>2205010-04-0441</t>
+  </si>
+  <si>
+    <t>2205010-04-0465</t>
+  </si>
+  <si>
+    <t>2205010-04-0472</t>
+  </si>
+  <si>
+    <t>2205010-04-0476</t>
+  </si>
+  <si>
+    <t>2205010-04-0494</t>
+  </si>
+  <si>
+    <t>2205010-04-0506</t>
+  </si>
+  <si>
+    <t>2205010-04-0507</t>
+  </si>
+  <si>
+    <t>2205010-04-0511</t>
+  </si>
+  <si>
+    <t>2205010-04-0513</t>
+  </si>
+  <si>
+    <t>2205010-04-0515</t>
+  </si>
+  <si>
+    <t>2205010-04-0499</t>
+  </si>
+  <si>
+    <t>2205010-04-0505</t>
+  </si>
+  <si>
+    <t>2205010-04-0504</t>
+  </si>
+  <si>
+    <t>2205010-04-0498</t>
+  </si>
+  <si>
+    <t>2205010-04-0497</t>
+  </si>
+  <si>
+    <t>2205010-04-0503</t>
+  </si>
+  <si>
+    <t>2205010-04-0496</t>
+  </si>
+  <si>
+    <t>2205010-04-0502</t>
+  </si>
+  <si>
+    <t>2205010-04-0489</t>
+  </si>
+  <si>
+    <t>2205010-04-0490</t>
   </si>
   <si>
     <t>2205010-04-0491</t>
   </si>
   <si>
-    <t>2205010-04-0433</t>
-[...22 lines deleted...]
-  <si>
     <t>2205010-04-0495</t>
   </si>
   <si>
     <t>2205010-04-0512</t>
   </si>
   <si>
     <t>2205010-04-0508</t>
   </si>
   <si>
     <t>2205010-04-0517</t>
   </si>
   <si>
     <t>2205010-04-0518</t>
   </si>
   <si>
     <t>2205010-04-0500</t>
   </si>
   <si>
     <t>2205010-04-0510</t>
   </si>
   <si>
     <t>2205010-04-0501</t>
   </si>
   <si>
     <t>2205010-04-0492</t>
   </si>
   <si>
     <t>2205010-04-0493</t>
   </si>
   <si>
     <t>2205010-04-0483</t>
   </si>
   <si>
     <t>2205010-04-0474</t>
   </si>
   <si>
-    <t>2205010-04-0511</t>
-[...1 lines deleted...]
-  <si>
     <t>2205010-04-0481</t>
   </si>
   <si>
     <t>2205010-04-0486</t>
   </si>
   <si>
-    <t>2205010-04-0513</t>
-[...1 lines deleted...]
-  <si>
     <t>2205010-04-0473</t>
   </si>
   <si>
-    <t>2205010-04-0515</t>
-[...1 lines deleted...]
-  <si>
     <t>2205010-04-0480</t>
   </si>
   <si>
-    <t>2205010-04-0499</t>
-[...1 lines deleted...]
-  <si>
     <t>2205010-04-0487</t>
   </si>
   <si>
-    <t>2205010-04-0505</t>
-[...1 lines deleted...]
-  <si>
     <t>2205010-04-0479</t>
   </si>
   <si>
-    <t>2205010-04-0504</t>
-[...22 lines deleted...]
-  <si>
     <t>2205010-04-0471</t>
   </si>
   <si>
     <t>2205010-04-0464</t>
   </si>
   <si>
     <t>2205010-04-0467</t>
   </si>
   <si>
     <t>2205010-04-0470</t>
   </si>
   <si>
     <t>2205010-04-0478</t>
   </si>
   <si>
     <t>2205010-04-0466</t>
   </si>
   <si>
     <t>2205010-04-0463</t>
   </si>
   <si>
     <t>2205010-04-0469</t>
   </si>
   <si>
     <t>2205010-04-0477</t>
@@ -329,282 +329,282 @@
   <si>
     <t>2205010-04-0455</t>
   </si>
   <si>
     <t>2205010-04-0453</t>
   </si>
   <si>
     <t>2205010-04-0452</t>
   </si>
   <si>
     <t>2205010-04-0438</t>
   </si>
   <si>
     <t>2205010-04-0431</t>
   </si>
   <si>
     <t>A</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
+    <t>64.5</t>
+  </si>
+  <si>
     <t>64.0</t>
   </si>
   <si>
-    <t>64.5</t>
-[...1 lines deleted...]
-  <si>
     <t>65.0</t>
   </si>
   <si>
+    <t>85.0</t>
+  </si>
+  <si>
     <t>92.0</t>
   </si>
   <si>
-    <t>85.0</t>
+    <t>105.0</t>
+  </si>
+  <si>
+    <t>110.0</t>
+  </si>
+  <si>
+    <t>91.0</t>
+  </si>
+  <si>
+    <t>94.0</t>
+  </si>
+  <si>
+    <t>97.0</t>
+  </si>
+  <si>
+    <t>106.0</t>
+  </si>
+  <si>
+    <t>82.0</t>
+  </si>
+  <si>
+    <t>84.0</t>
+  </si>
+  <si>
+    <t>102.0</t>
+  </si>
+  <si>
+    <t>104.0</t>
+  </si>
+  <si>
+    <t>99.0</t>
+  </si>
+  <si>
+    <t>58.0</t>
+  </si>
+  <si>
+    <t>117.0</t>
+  </si>
+  <si>
+    <t>90.0</t>
+  </si>
+  <si>
+    <t>88.0</t>
+  </si>
+  <si>
+    <t>87.0</t>
+  </si>
+  <si>
+    <t>107.0</t>
+  </si>
+  <si>
+    <t>108.0</t>
   </si>
   <si>
     <t>98.0</t>
   </si>
   <si>
-    <t>105.0</t>
-[...22 lines deleted...]
-  <si>
     <t>113.0</t>
   </si>
   <si>
     <t>103.0</t>
   </si>
   <si>
     <t>77.0</t>
   </si>
   <si>
     <t>81.0</t>
   </si>
   <si>
-    <t>104.0</t>
-[...1 lines deleted...]
-  <si>
     <t>89.0</t>
   </si>
   <si>
     <t>86.0</t>
   </si>
   <si>
-    <t>102.0</t>
-[...4 lines deleted...]
-  <si>
     <t>96.0</t>
   </si>
   <si>
-    <t>99.0</t>
-[...19 lines deleted...]
-  <si>
     <t>124.0</t>
   </si>
   <si>
     <t>100.0</t>
   </si>
   <si>
     <t>111.0</t>
   </si>
   <si>
     <t>119.0</t>
   </si>
   <si>
     <t>80.0</t>
   </si>
   <si>
     <t>109.0</t>
   </si>
   <si>
     <t>112.0</t>
   </si>
   <si>
     <t>116.0</t>
   </si>
   <si>
     <t>101.0</t>
   </si>
   <si>
     <t>120.0</t>
   </si>
   <si>
+    <t>50.00</t>
+  </si>
+  <si>
     <t>52.55</t>
   </si>
   <si>
-    <t>50.00</t>
+    <t>58.60</t>
+  </si>
+  <si>
+    <t>61.24</t>
+  </si>
+  <si>
+    <t>52.00</t>
+  </si>
+  <si>
+    <t>54.00</t>
+  </si>
+  <si>
+    <t>55.00</t>
+  </si>
+  <si>
+    <t>59.30</t>
+  </si>
+  <si>
+    <t>49.32</t>
+  </si>
+  <si>
+    <t>49.99</t>
+  </si>
+  <si>
+    <t>59.50</t>
+  </si>
+  <si>
+    <t>56.00</t>
+  </si>
+  <si>
+    <t>57.94</t>
+  </si>
+  <si>
+    <t>35.00</t>
+  </si>
+  <si>
+    <t>65.00</t>
+  </si>
+  <si>
+    <t>51.20</t>
+  </si>
+  <si>
+    <t>63.40</t>
+  </si>
+  <si>
+    <t>49.58</t>
+  </si>
+  <si>
+    <t>62.00</t>
+  </si>
+  <si>
+    <t>61.00</t>
+  </si>
+  <si>
+    <t>60.80</t>
   </si>
   <si>
     <t>54.60</t>
   </si>
   <si>
-    <t>58.60</t>
-[...22 lines deleted...]
-  <si>
     <t>63.18</t>
   </si>
   <si>
     <t>59.00</t>
   </si>
   <si>
     <t>48.60</t>
   </si>
   <si>
     <t>43.74</t>
   </si>
   <si>
     <t>60.00</t>
   </si>
   <si>
     <t>46.98</t>
   </si>
   <si>
     <t>58.50</t>
   </si>
   <si>
     <t>58.98</t>
   </si>
   <si>
     <t>51.40</t>
   </si>
   <si>
     <t>51.62</t>
   </si>
   <si>
     <t>56.42</t>
   </si>
   <si>
-    <t>59.50</t>
-[...1 lines deleted...]
-  <si>
     <t>55.40</t>
   </si>
   <si>
-    <t>56.00</t>
-[...1 lines deleted...]
-  <si>
     <t>51.00</t>
   </si>
   <si>
-    <t>57.94</t>
-[...1 lines deleted...]
-  <si>
     <t>60.86</t>
   </si>
   <si>
-    <t>35.00</t>
-[...1 lines deleted...]
-  <si>
     <t>57.76</t>
-  </si>
-[...19 lines deleted...]
-    <t>60.80</t>
   </si>
   <si>
     <t>53.00</t>
   </si>
   <si>
     <t>58.00</t>
   </si>
   <si>
     <t>60.40</t>
   </si>
   <si>
     <t>52.49</t>
   </si>
   <si>
     <t>69.86</t>
   </si>
   <si>
     <t>57.00</t>
   </si>
   <si>
     <t>55.98</t>
   </si>
   <si>
     <t>60.58</t>
   </si>
@@ -721,174 +721,174 @@
     <t>KG 
  重量</t>
   </si>
   <si>
     <t>Manager - 经理</t>
   </si>
   <si>
     <t>WH Manager - 仓库管理员</t>
   </si>
   <si>
     <t>Security - 保安员</t>
   </si>
   <si>
     <t>Applicant - 申请人</t>
   </si>
   <si>
     <t>Recipient - 接受者</t>
   </si>
   <si>
     <t>Bảng kê hàng hóa</t>
   </si>
   <si>
     <t>Packing List</t>
   </si>
   <si>
+    <t>2205010_04 - 0509</t>
+  </si>
+  <si>
     <t>2205010_04 - 0520</t>
   </si>
   <si>
-    <t>2205010_04 - 0509</t>
+    <t>2205010_04 - 0433</t>
+  </si>
+  <si>
+    <t>2205010_04 - 0441</t>
+  </si>
+  <si>
+    <t>2205010_04 - 0465</t>
+  </si>
+  <si>
+    <t>2205010_04 - 0472</t>
+  </si>
+  <si>
+    <t>2205010_04 - 0476</t>
+  </si>
+  <si>
+    <t>2205010_04 - 0494</t>
+  </si>
+  <si>
+    <t>2205010_04 - 0506</t>
+  </si>
+  <si>
+    <t>2205010_04 - 0507</t>
+  </si>
+  <si>
+    <t>2205010_04 - 0511</t>
+  </si>
+  <si>
+    <t>2205010_04 - 0513</t>
+  </si>
+  <si>
+    <t>2205010_04 - 0515</t>
+  </si>
+  <si>
+    <t>2205010_04 - 0499</t>
+  </si>
+  <si>
+    <t>2205010_04 - 0505</t>
+  </si>
+  <si>
+    <t>2205010_04 - 0504</t>
+  </si>
+  <si>
+    <t>2205010_04 - 0498</t>
+  </si>
+  <si>
+    <t>2205010_04 - 0497</t>
+  </si>
+  <si>
+    <t>2205010_04 - 0503</t>
+  </si>
+  <si>
+    <t>2205010_04 - 0496</t>
+  </si>
+  <si>
+    <t>2205010_04 - 0502</t>
+  </si>
+  <si>
+    <t>2205010_04 - 0489</t>
+  </si>
+  <si>
+    <t>2205010_04 - 0490</t>
   </si>
   <si>
     <t>2205010_04 - 0491</t>
   </si>
   <si>
-    <t>2205010_04 - 0433</t>
-[...22 lines deleted...]
-  <si>
     <t>2205010_04 - 0495</t>
   </si>
   <si>
     <t>2205010_04 - 0512</t>
   </si>
   <si>
     <t>2205010_04 - 0508</t>
   </si>
   <si>
     <t>2205010_04 - 0517</t>
   </si>
   <si>
     <t>2205010_04 - 0518</t>
   </si>
   <si>
     <t>2205010_04 - 0500</t>
   </si>
   <si>
     <t>2205010_04 - 0510</t>
   </si>
   <si>
     <t>2205010_04 - 0501</t>
   </si>
   <si>
     <t>2205010_04 - 0492</t>
   </si>
   <si>
     <t>2205010_04 - 0493</t>
   </si>
   <si>
     <t>2205010_04 - 0483</t>
   </si>
   <si>
     <t>2205010_04 - 0474</t>
   </si>
   <si>
-    <t>2205010_04 - 0511</t>
-[...1 lines deleted...]
-  <si>
     <t>2205010_04 - 0481</t>
   </si>
   <si>
     <t>2205010_04 - 0486</t>
   </si>
   <si>
-    <t>2205010_04 - 0513</t>
-[...1 lines deleted...]
-  <si>
     <t>2205010_04 - 0473</t>
   </si>
   <si>
-    <t>2205010_04 - 0515</t>
-[...1 lines deleted...]
-  <si>
     <t>2205010_04 - 0480</t>
   </si>
   <si>
-    <t>2205010_04 - 0499</t>
-[...1 lines deleted...]
-  <si>
     <t>2205010_04 - 0487</t>
   </si>
   <si>
-    <t>2205010_04 - 0505</t>
-[...1 lines deleted...]
-  <si>
     <t>2205010_04 - 0479</t>
-  </si>
-[...22 lines deleted...]
-    <t>2205010_04 - 0490</t>
   </si>
   <si>
     <t>2205010_04 - 0471</t>
   </si>
   <si>
     <t>2205010_04 - 0464</t>
   </si>
   <si>
     <t>2205010_04 - 0467</t>
   </si>
   <si>
     <t>2205010_04 - 0470</t>
   </si>
   <si>
     <t>2205010_04 - 0478</t>
   </si>
   <si>
     <t>2205010_04 - 0466</t>
   </si>
   <si>
     <t>2205010_04 - 0463</t>
   </si>
   <si>
     <t>2205010_04 - 0469</t>
   </si>
@@ -1885,51 +1885,51 @@
       </c>
       <c r="F11" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G11" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H11" s="5" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="4" t="s">
         <v>19</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C12" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D12" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E12" s="5" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="F12" s="5" t="s">
         <v>103</v>
       </c>
       <c r="G12" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H12" s="5" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="4" t="s">
         <v>20</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C13" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D13" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E13" s="5" t="s">
@@ -1963,1585 +1963,1585 @@
       </c>
       <c r="F14" s="5" t="s">
         <v>105</v>
       </c>
       <c r="G14" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H14" s="5" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C15" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D15" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E15" s="5" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="F15" s="5" t="s">
         <v>106</v>
       </c>
       <c r="G15" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H15" s="5" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C16" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E16" s="5" t="s">
         <v>99</v>
       </c>
       <c r="F16" s="5" t="s">
         <v>107</v>
       </c>
       <c r="G16" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H16" s="5" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C17" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="E17" s="5" t="s">
         <v>98</v>
       </c>
       <c r="F17" s="5" t="s">
         <v>108</v>
       </c>
       <c r="G17" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H17" s="5" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C18" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D18" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E18" s="5" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="F18" s="5" t="s">
         <v>109</v>
       </c>
       <c r="G18" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H18" s="5" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D19" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E19" s="5" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="F19" s="5" t="s">
         <v>110</v>
       </c>
       <c r="G19" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H19" s="5" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C20" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D20" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E20" s="5" t="s">
         <v>99</v>
       </c>
       <c r="F20" s="5" t="s">
         <v>111</v>
       </c>
       <c r="G20" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H20" s="5" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="4" t="s">
         <v>28</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C21" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D21" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E21" s="5" t="s">
         <v>99</v>
       </c>
       <c r="F21" s="5" t="s">
         <v>112</v>
       </c>
       <c r="G21" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H21" s="5" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="4" t="s">
         <v>29</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C22" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D22" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E22" s="5" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="F22" s="5" t="s">
         <v>113</v>
       </c>
       <c r="G22" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H22" s="5" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="4" t="s">
         <v>30</v>
       </c>
       <c r="B23" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C23" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D23" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E23" s="5" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="F23" s="5" t="s">
-        <v>102</v>
+        <v>111</v>
       </c>
       <c r="G23" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H23" s="5" t="s">
-        <v>140</v>
+        <v>151</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="4" t="s">
         <v>31</v>
       </c>
       <c r="B24" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C24" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D24" s="5" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E24" s="5" t="s">
         <v>98</v>
       </c>
       <c r="F24" s="5" t="s">
-        <v>110</v>
+        <v>114</v>
       </c>
       <c r="G24" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H24" s="5" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="4" t="s">
         <v>32</v>
       </c>
       <c r="B25" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C25" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D25" s="5" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E25" s="5" t="s">
         <v>98</v>
       </c>
       <c r="F25" s="5" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="G25" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H25" s="5" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="4" t="s">
         <v>33</v>
       </c>
       <c r="B26" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C26" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D26" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E26" s="5" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="F26" s="5" t="s">
-        <v>104</v>
+        <v>116</v>
       </c>
       <c r="G26" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H26" s="5" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="4" t="s">
         <v>34</v>
       </c>
       <c r="B27" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C27" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D27" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E27" s="5" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="F27" s="5" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="G27" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H27" s="5" t="s">
-        <v>155</v>
+        <v>139</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="4" t="s">
         <v>35</v>
       </c>
       <c r="B28" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C28" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D28" s="5" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E28" s="5" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="F28" s="5" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="G28" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H28" s="5" t="s">
-        <v>146</v>
+        <v>155</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="4" t="s">
         <v>36</v>
       </c>
       <c r="B29" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C29" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D29" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E29" s="5" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="F29" s="5" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="G29" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H29" s="5" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="4" t="s">
         <v>37</v>
       </c>
       <c r="B30" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C30" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D30" s="5" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E30" s="5" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="F30" s="5" t="s">
-        <v>104</v>
+        <v>119</v>
       </c>
       <c r="G30" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H30" s="5" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="4" t="s">
         <v>38</v>
       </c>
       <c r="B31" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C31" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D31" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E31" s="5" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="F31" s="5" t="s">
-        <v>117</v>
+        <v>104</v>
       </c>
       <c r="G31" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H31" s="5" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="4" t="s">
         <v>39</v>
       </c>
       <c r="B32" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C32" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D32" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E32" s="5" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="F32" s="5" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="G32" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H32" s="5" t="s">
-        <v>140</v>
+        <v>159</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="4" t="s">
         <v>40</v>
       </c>
       <c r="B33" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C33" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D33" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E33" s="5" t="s">
         <v>98</v>
       </c>
       <c r="F33" s="5" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="G33" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H33" s="5" t="s">
-        <v>142</v>
+        <v>160</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="4" t="s">
         <v>41</v>
       </c>
       <c r="B34" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C34" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D34" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E34" s="5" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="F34" s="5" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="G34" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H34" s="5" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="4" t="s">
         <v>42</v>
       </c>
       <c r="B35" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C35" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D35" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E35" s="5" t="s">
         <v>99</v>
       </c>
       <c r="F35" s="5" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="G35" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H35" s="5" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="4" t="s">
         <v>43</v>
       </c>
       <c r="B36" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C36" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D36" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E36" s="5" t="s">
         <v>98</v>
       </c>
       <c r="F36" s="5" t="s">
-        <v>116</v>
+        <v>101</v>
       </c>
       <c r="G36" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H36" s="5" t="s">
-        <v>161</v>
+        <v>139</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="4" t="s">
         <v>44</v>
       </c>
       <c r="B37" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C37" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D37" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E37" s="5" t="s">
         <v>99</v>
       </c>
       <c r="F37" s="5" t="s">
-        <v>121</v>
+        <v>109</v>
       </c>
       <c r="G37" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H37" s="5" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="4" t="s">
         <v>45</v>
       </c>
       <c r="B38" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C38" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D38" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E38" s="5" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="F38" s="5" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="G38" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H38" s="5" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="4" t="s">
         <v>46</v>
       </c>
       <c r="B39" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C39" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D39" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E39" s="5" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="F39" s="5" t="s">
-        <v>123</v>
+        <v>103</v>
       </c>
       <c r="G39" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H39" s="5" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="4" t="s">
         <v>47</v>
       </c>
       <c r="B40" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C40" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D40" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E40" s="5" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="F40" s="5" t="s">
-        <v>119</v>
+        <v>125</v>
       </c>
       <c r="G40" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H40" s="5" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="4" t="s">
         <v>48</v>
       </c>
       <c r="B41" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C41" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D41" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E41" s="5" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="F41" s="5" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
       <c r="G41" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H41" s="5" t="s">
-        <v>166</v>
+        <v>145</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="4" t="s">
         <v>49</v>
       </c>
       <c r="B42" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C42" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D42" s="5" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="E42" s="5" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="F42" s="5" t="s">
-        <v>125</v>
+        <v>112</v>
       </c>
       <c r="G42" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H42" s="5" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" s="4" t="s">
         <v>50</v>
       </c>
       <c r="B43" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C43" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D43" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E43" s="5" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="F43" s="5" t="s">
-        <v>113</v>
+        <v>103</v>
       </c>
       <c r="G43" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H43" s="5" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="4" t="s">
         <v>51</v>
       </c>
       <c r="B44" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C44" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D44" s="5" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="E44" s="5" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="F44" s="5" t="s">
         <v>126</v>
       </c>
       <c r="G44" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H44" s="5" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="4" t="s">
         <v>52</v>
       </c>
       <c r="B45" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C45" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D45" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E45" s="5" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="F45" s="5" t="s">
-        <v>120</v>
+        <v>127</v>
       </c>
       <c r="G45" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H45" s="5" t="s">
-        <v>170</v>
+        <v>139</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" s="4" t="s">
         <v>53</v>
       </c>
       <c r="B46" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C46" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D46" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E46" s="5" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="F46" s="5" t="s">
-        <v>123</v>
+        <v>116</v>
       </c>
       <c r="G46" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H46" s="5" t="s">
-        <v>140</v>
+        <v>170</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" s="4" t="s">
         <v>54</v>
       </c>
       <c r="B47" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C47" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D47" s="5" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="E47" s="5" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="F47" s="5" t="s">
-        <v>105</v>
+        <v>111</v>
       </c>
       <c r="G47" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H47" s="5" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" s="4" t="s">
         <v>55</v>
       </c>
       <c r="B48" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C48" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D48" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E48" s="5" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="F48" s="5" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="G48" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H48" s="5" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" s="4" t="s">
         <v>56</v>
       </c>
       <c r="B49" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C49" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D49" s="5" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="E49" s="5" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="F49" s="5" t="s">
-        <v>128</v>
+        <v>117</v>
       </c>
       <c r="G49" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H49" s="5" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" s="4" t="s">
         <v>57</v>
       </c>
       <c r="B50" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C50" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D50" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E50" s="5" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="F50" s="5" t="s">
-        <v>105</v>
+        <v>120</v>
       </c>
       <c r="G50" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H50" s="5" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" s="4" t="s">
         <v>58</v>
       </c>
       <c r="B51" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C51" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D51" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E51" s="5" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="F51" s="5" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="G51" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H51" s="5" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" s="4" t="s">
         <v>59</v>
       </c>
       <c r="B52" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C52" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D52" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E52" s="5" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="F52" s="5" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="G52" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H52" s="5" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" s="4" t="s">
         <v>60</v>
       </c>
       <c r="B53" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C53" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D53" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E53" s="5" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="F53" s="5" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="G53" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H53" s="5" t="s">
-        <v>158</v>
+        <v>169</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" s="4" t="s">
         <v>61</v>
       </c>
       <c r="B54" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C54" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D54" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E54" s="5" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="F54" s="5" t="s">
-        <v>113</v>
+        <v>123</v>
       </c>
       <c r="G54" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H54" s="5" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" s="4" t="s">
         <v>62</v>
       </c>
       <c r="B55" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C55" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D55" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E55" s="5" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="F55" s="5" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="G55" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H55" s="5" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" s="4" t="s">
         <v>63</v>
       </c>
       <c r="B56" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C56" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D56" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E56" s="5" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="F56" s="5" t="s">
-        <v>122</v>
+        <v>113</v>
       </c>
       <c r="G56" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H56" s="5" t="s">
-        <v>163</v>
+        <v>150</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" s="4" t="s">
         <v>64</v>
       </c>
       <c r="B57" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C57" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D57" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E57" s="5" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="F57" s="5" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="G57" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H57" s="5" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" s="4" t="s">
         <v>65</v>
       </c>
       <c r="B58" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C58" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D58" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E58" s="5" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="F58" s="5" t="s">
         <v>129</v>
       </c>
       <c r="G58" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H58" s="5" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" s="4" t="s">
         <v>66</v>
       </c>
       <c r="B59" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C59" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D59" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E59" s="5" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="F59" s="5" t="s">
         <v>130</v>
       </c>
       <c r="G59" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H59" s="5" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" s="4" t="s">
         <v>67</v>
       </c>
       <c r="B60" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C60" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D60" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E60" s="5" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="F60" s="5" t="s">
-        <v>103</v>
+        <v>121</v>
       </c>
       <c r="G60" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H60" s="5" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" s="4" t="s">
         <v>68</v>
       </c>
       <c r="B61" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C61" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D61" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E61" s="5" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="F61" s="5" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="G61" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H61" s="5" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" s="4" t="s">
         <v>69</v>
       </c>
       <c r="B62" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C62" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D62" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E62" s="5" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="F62" s="5" t="s">
-        <v>124</v>
+        <v>120</v>
       </c>
       <c r="G62" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H62" s="5" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" s="4" t="s">
         <v>70</v>
       </c>
       <c r="B63" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C63" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D63" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E63" s="5" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="F63" s="5" t="s">
         <v>131</v>
       </c>
       <c r="G63" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H63" s="5" t="s">
-        <v>173</v>
+        <v>157</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" s="4" t="s">
         <v>71</v>
       </c>
       <c r="B64" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C64" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D64" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E64" s="5" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="F64" s="5" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="G64" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H64" s="5" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" s="4" t="s">
         <v>72</v>
       </c>
       <c r="B65" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C65" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D65" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E65" s="5" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="F65" s="5" t="s">
-        <v>103</v>
+        <v>121</v>
       </c>
       <c r="G65" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H65" s="5" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" s="4" t="s">
         <v>73</v>
       </c>
       <c r="B66" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C66" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D66" s="5" t="s">
         <v>97</v>
       </c>
       <c r="E66" s="5" t="s">
         <v>100</v>
       </c>
       <c r="F66" s="5" t="s">
-        <v>126</v>
+        <v>115</v>
       </c>
       <c r="G66" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H66" s="5" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" s="4" t="s">
         <v>74</v>
       </c>
       <c r="B67" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C67" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D67" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E67" s="5" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="F67" s="5" t="s">
         <v>132</v>
       </c>
       <c r="G67" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H67" s="5" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" s="4" t="s">
         <v>75</v>
       </c>
       <c r="B68" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C68" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D68" s="5" t="s">
         <v>97</v>
       </c>
       <c r="E68" s="5" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="F68" s="5" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="G68" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H68" s="5" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" s="4" t="s">
         <v>76</v>
       </c>
       <c r="B69" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C69" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D69" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E69" s="5" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="F69" s="5" t="s">
         <v>133</v>
       </c>
       <c r="G69" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H69" s="5" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" s="4" t="s">
         <v>77</v>
       </c>
       <c r="B70" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C70" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D70" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E70" s="5" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="F70" s="5" t="s">
         <v>133</v>
       </c>
       <c r="G70" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H70" s="5" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" s="4" t="s">
         <v>78</v>
       </c>
       <c r="B71" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C71" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D71" s="5" t="s">
         <v>97</v>
       </c>
       <c r="E71" s="5" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="F71" s="5" t="s">
         <v>134</v>
       </c>
       <c r="G71" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H71" s="5" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" s="4" t="s">
         <v>79</v>
       </c>
       <c r="B72" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C72" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D72" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E72" s="5" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="F72" s="5" t="s">
-        <v>103</v>
+        <v>121</v>
       </c>
       <c r="G72" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H72" s="5" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" s="4" t="s">
         <v>80</v>
       </c>
       <c r="B73" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C73" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D73" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E73" s="5" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="F73" s="5" t="s">
-        <v>128</v>
+        <v>119</v>
       </c>
       <c r="G73" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H73" s="5" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" s="4" t="s">
         <v>81</v>
       </c>
       <c r="B74" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C74" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D74" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E74" s="5" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="F74" s="5" t="s">
         <v>135</v>
       </c>
       <c r="G74" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H74" s="5" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" s="4" t="s">
         <v>82</v>
       </c>
       <c r="B75" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C75" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D75" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E75" s="5" t="s">
@@ -3549,346 +3549,346 @@
       </c>
       <c r="F75" s="5" t="s">
         <v>136</v>
       </c>
       <c r="G75" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H75" s="5" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" s="4" t="s">
         <v>83</v>
       </c>
       <c r="B76" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C76" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D76" s="5" t="s">
         <v>97</v>
       </c>
       <c r="E76" s="5" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="F76" s="5" t="s">
-        <v>124</v>
+        <v>120</v>
       </c>
       <c r="G76" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H76" s="5" t="s">
-        <v>174</v>
+        <v>158</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" s="4" t="s">
         <v>84</v>
       </c>
       <c r="B77" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C77" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D77" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E77" s="5" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="F77" s="5" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="G77" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H77" s="5" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" s="4" t="s">
         <v>85</v>
       </c>
       <c r="B78" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C78" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D78" s="5" t="s">
         <v>97</v>
       </c>
       <c r="E78" s="5" t="s">
         <v>100</v>
       </c>
       <c r="F78" s="5" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="G78" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H78" s="5" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" s="4" t="s">
         <v>86</v>
       </c>
       <c r="B79" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C79" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D79" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E79" s="5" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="F79" s="5" t="s">
         <v>134</v>
       </c>
       <c r="G79" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H79" s="5" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" s="4" t="s">
         <v>87</v>
       </c>
       <c r="B80" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C80" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D80" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E80" s="5" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="F80" s="5" t="s">
-        <v>113</v>
+        <v>123</v>
       </c>
       <c r="G80" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H80" s="5" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" s="4" t="s">
         <v>88</v>
       </c>
       <c r="B81" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C81" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D81" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E81" s="5" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="F81" s="5" t="s">
         <v>137</v>
       </c>
       <c r="G81" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H81" s="5" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" s="4" t="s">
         <v>89</v>
       </c>
       <c r="B82" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C82" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D82" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E82" s="5" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="F82" s="5" t="s">
         <v>134</v>
       </c>
       <c r="G82" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H82" s="5" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" s="4" t="s">
         <v>90</v>
       </c>
       <c r="B83" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C83" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D83" s="5" t="s">
         <v>97</v>
       </c>
       <c r="E83" s="5" t="s">
         <v>100</v>
       </c>
       <c r="F83" s="5" t="s">
-        <v>122</v>
+        <v>113</v>
       </c>
       <c r="G83" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H83" s="5" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" s="4" t="s">
         <v>91</v>
       </c>
       <c r="B84" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C84" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D84" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E84" s="5" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="F84" s="5" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="G84" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H84" s="5" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" s="4" t="s">
         <v>92</v>
       </c>
       <c r="B85" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C85" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D85" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E85" s="5" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="F85" s="5" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="G85" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H85" s="5" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" s="4" t="s">
         <v>93</v>
       </c>
       <c r="B86" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C86" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D86" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E86" s="5" t="s">
         <v>100</v>
       </c>
       <c r="F86" s="5" t="s">
         <v>138</v>
       </c>
       <c r="G86" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H86" s="5" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" s="4" t="s">
         <v>94</v>
       </c>
       <c r="B87" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C87" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D87" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E87" s="5" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="F87" s="5" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="G87" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H87" s="5" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" s="6" t="s">
         <v>218</v>
       </c>
       <c r="C91" s="6" t="s">
         <v>219</v>
       </c>
       <c r="E91" s="6" t="s">
         <v>220</v>
       </c>
       <c r="F91" s="6" t="s">
         <v>221</v>
       </c>
       <c r="H91" s="6" t="s">
         <v>222</v>
       </c>
     </row>
   </sheetData>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.7" right="0.7" top="1" bottom="0.75" header="0.2" footer="0.3"/>
   <pageSetup paperSize="9" fitToHeight="0" orientation="portrait"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;G&amp;C&amp;24JOMU TEXTILE (VIETNAM) CO.,LTD
@@ -4046,51 +4046,51 @@
       </c>
       <c r="E11" s="5" t="s">
         <v>99</v>
       </c>
       <c r="F11" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G11" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="4" t="s">
         <v>19</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C12" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D12" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E12" s="5" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="F12" s="5" t="s">
         <v>103</v>
       </c>
       <c r="G12" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="4" t="s">
         <v>20</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C13" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D13" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E13" s="5" t="s">
         <v>99</v>
       </c>
       <c r="F13" s="5" t="s">
@@ -4115,143 +4115,143 @@
       </c>
       <c r="E14" s="5" t="s">
         <v>98</v>
       </c>
       <c r="F14" s="5" t="s">
         <v>105</v>
       </c>
       <c r="G14" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C15" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D15" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E15" s="5" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="F15" s="5" t="s">
         <v>106</v>
       </c>
       <c r="G15" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C16" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E16" s="5" t="s">
         <v>99</v>
       </c>
       <c r="F16" s="5" t="s">
         <v>107</v>
       </c>
       <c r="G16" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C17" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="E17" s="5" t="s">
         <v>98</v>
       </c>
       <c r="F17" s="5" t="s">
         <v>108</v>
       </c>
       <c r="G17" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C18" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D18" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E18" s="5" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="F18" s="5" t="s">
         <v>109</v>
       </c>
       <c r="G18" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D19" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E19" s="5" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="F19" s="5" t="s">
         <v>110</v>
       </c>
       <c r="G19" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C20" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D20" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E20" s="5" t="s">
         <v>99</v>
       </c>
       <c r="F20" s="5" t="s">
@@ -4276,1549 +4276,1549 @@
       </c>
       <c r="E21" s="5" t="s">
         <v>99</v>
       </c>
       <c r="F21" s="5" t="s">
         <v>112</v>
       </c>
       <c r="G21" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="4" t="s">
         <v>29</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C22" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D22" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E22" s="5" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="F22" s="5" t="s">
         <v>113</v>
       </c>
       <c r="G22" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="4" t="s">
         <v>30</v>
       </c>
       <c r="B23" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C23" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D23" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E23" s="5" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="F23" s="5" t="s">
-        <v>102</v>
+        <v>111</v>
       </c>
       <c r="G23" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="4" t="s">
         <v>31</v>
       </c>
       <c r="B24" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C24" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D24" s="5" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E24" s="5" t="s">
         <v>98</v>
       </c>
       <c r="F24" s="5" t="s">
-        <v>110</v>
+        <v>114</v>
       </c>
       <c r="G24" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="4" t="s">
         <v>32</v>
       </c>
       <c r="B25" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C25" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D25" s="5" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E25" s="5" t="s">
         <v>98</v>
       </c>
       <c r="F25" s="5" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="G25" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="4" t="s">
         <v>33</v>
       </c>
       <c r="B26" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C26" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D26" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E26" s="5" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="F26" s="5" t="s">
-        <v>104</v>
+        <v>116</v>
       </c>
       <c r="G26" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" s="4" t="s">
         <v>34</v>
       </c>
       <c r="B27" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C27" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D27" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E27" s="5" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="F27" s="5" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="G27" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" s="4" t="s">
         <v>35</v>
       </c>
       <c r="B28" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C28" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D28" s="5" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E28" s="5" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="F28" s="5" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="G28" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" s="4" t="s">
         <v>36</v>
       </c>
       <c r="B29" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C29" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D29" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E29" s="5" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="F29" s="5" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="G29" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" s="4" t="s">
         <v>37</v>
       </c>
       <c r="B30" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C30" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D30" s="5" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E30" s="5" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="F30" s="5" t="s">
-        <v>104</v>
+        <v>119</v>
       </c>
       <c r="G30" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" s="4" t="s">
         <v>38</v>
       </c>
       <c r="B31" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C31" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D31" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E31" s="5" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="F31" s="5" t="s">
-        <v>117</v>
+        <v>104</v>
       </c>
       <c r="G31" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" s="4" t="s">
         <v>39</v>
       </c>
       <c r="B32" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C32" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D32" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E32" s="5" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="F32" s="5" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="G32" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" s="4" t="s">
         <v>40</v>
       </c>
       <c r="B33" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C33" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D33" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E33" s="5" t="s">
         <v>98</v>
       </c>
       <c r="F33" s="5" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="G33" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" s="4" t="s">
         <v>41</v>
       </c>
       <c r="B34" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C34" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D34" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E34" s="5" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="F34" s="5" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="G34" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" s="4" t="s">
         <v>42</v>
       </c>
       <c r="B35" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C35" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D35" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E35" s="5" t="s">
         <v>99</v>
       </c>
       <c r="F35" s="5" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="G35" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" s="4" t="s">
         <v>43</v>
       </c>
       <c r="B36" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C36" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D36" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E36" s="5" t="s">
         <v>98</v>
       </c>
       <c r="F36" s="5" t="s">
-        <v>116</v>
+        <v>101</v>
       </c>
       <c r="G36" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" s="4" t="s">
         <v>44</v>
       </c>
       <c r="B37" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C37" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D37" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E37" s="5" t="s">
         <v>99</v>
       </c>
       <c r="F37" s="5" t="s">
-        <v>121</v>
+        <v>109</v>
       </c>
       <c r="G37" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" s="4" t="s">
         <v>45</v>
       </c>
       <c r="B38" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C38" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D38" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E38" s="5" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="F38" s="5" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="G38" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" s="4" t="s">
         <v>46</v>
       </c>
       <c r="B39" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C39" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D39" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E39" s="5" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="F39" s="5" t="s">
-        <v>123</v>
+        <v>103</v>
       </c>
       <c r="G39" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" s="4" t="s">
         <v>47</v>
       </c>
       <c r="B40" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C40" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D40" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E40" s="5" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="F40" s="5" t="s">
-        <v>119</v>
+        <v>125</v>
       </c>
       <c r="G40" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41" s="4" t="s">
         <v>48</v>
       </c>
       <c r="B41" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C41" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D41" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E41" s="5" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="F41" s="5" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
       <c r="G41" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42" s="4" t="s">
         <v>49</v>
       </c>
       <c r="B42" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C42" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D42" s="5" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="E42" s="5" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="F42" s="5" t="s">
-        <v>125</v>
+        <v>112</v>
       </c>
       <c r="G42" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:7">
       <c r="A43" s="4" t="s">
         <v>50</v>
       </c>
       <c r="B43" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C43" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D43" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E43" s="5" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="F43" s="5" t="s">
-        <v>113</v>
+        <v>103</v>
       </c>
       <c r="G43" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:7">
       <c r="A44" s="4" t="s">
         <v>51</v>
       </c>
       <c r="B44" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C44" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D44" s="5" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="E44" s="5" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="F44" s="5" t="s">
         <v>126</v>
       </c>
       <c r="G44" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:7">
       <c r="A45" s="4" t="s">
         <v>52</v>
       </c>
       <c r="B45" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C45" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D45" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E45" s="5" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="F45" s="5" t="s">
-        <v>120</v>
+        <v>127</v>
       </c>
       <c r="G45" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:7">
       <c r="A46" s="4" t="s">
         <v>53</v>
       </c>
       <c r="B46" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C46" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D46" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E46" s="5" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="F46" s="5" t="s">
-        <v>123</v>
+        <v>116</v>
       </c>
       <c r="G46" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:7">
       <c r="A47" s="4" t="s">
         <v>54</v>
       </c>
       <c r="B47" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C47" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D47" s="5" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="E47" s="5" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="F47" s="5" t="s">
-        <v>105</v>
+        <v>111</v>
       </c>
       <c r="G47" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:7">
       <c r="A48" s="4" t="s">
         <v>55</v>
       </c>
       <c r="B48" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C48" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D48" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E48" s="5" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="F48" s="5" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="G48" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:7">
       <c r="A49" s="4" t="s">
         <v>56</v>
       </c>
       <c r="B49" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C49" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D49" s="5" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="E49" s="5" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="F49" s="5" t="s">
-        <v>128</v>
+        <v>117</v>
       </c>
       <c r="G49" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:7">
       <c r="A50" s="4" t="s">
         <v>57</v>
       </c>
       <c r="B50" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C50" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D50" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E50" s="5" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="F50" s="5" t="s">
-        <v>105</v>
+        <v>120</v>
       </c>
       <c r="G50" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:7">
       <c r="A51" s="4" t="s">
         <v>58</v>
       </c>
       <c r="B51" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C51" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D51" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E51" s="5" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="F51" s="5" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="G51" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="52" spans="1:7">
       <c r="A52" s="4" t="s">
         <v>59</v>
       </c>
       <c r="B52" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C52" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D52" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E52" s="5" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="F52" s="5" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="G52" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:7">
       <c r="A53" s="4" t="s">
         <v>60</v>
       </c>
       <c r="B53" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C53" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D53" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E53" s="5" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="F53" s="5" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="G53" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="54" spans="1:7">
       <c r="A54" s="4" t="s">
         <v>61</v>
       </c>
       <c r="B54" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C54" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D54" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E54" s="5" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="F54" s="5" t="s">
-        <v>113</v>
+        <v>123</v>
       </c>
       <c r="G54" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="55" spans="1:7">
       <c r="A55" s="4" t="s">
         <v>62</v>
       </c>
       <c r="B55" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C55" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D55" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E55" s="5" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="F55" s="5" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="G55" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="56" spans="1:7">
       <c r="A56" s="4" t="s">
         <v>63</v>
       </c>
       <c r="B56" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C56" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D56" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E56" s="5" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="F56" s="5" t="s">
-        <v>122</v>
+        <v>113</v>
       </c>
       <c r="G56" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="57" spans="1:7">
       <c r="A57" s="4" t="s">
         <v>64</v>
       </c>
       <c r="B57" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C57" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D57" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E57" s="5" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="F57" s="5" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="G57" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="58" spans="1:7">
       <c r="A58" s="4" t="s">
         <v>65</v>
       </c>
       <c r="B58" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C58" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D58" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E58" s="5" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="F58" s="5" t="s">
         <v>129</v>
       </c>
       <c r="G58" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="59" spans="1:7">
       <c r="A59" s="4" t="s">
         <v>66</v>
       </c>
       <c r="B59" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C59" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D59" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E59" s="5" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="F59" s="5" t="s">
         <v>130</v>
       </c>
       <c r="G59" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="60" spans="1:7">
       <c r="A60" s="4" t="s">
         <v>67</v>
       </c>
       <c r="B60" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C60" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D60" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E60" s="5" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="F60" s="5" t="s">
-        <v>103</v>
+        <v>121</v>
       </c>
       <c r="G60" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="61" spans="1:7">
       <c r="A61" s="4" t="s">
         <v>68</v>
       </c>
       <c r="B61" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C61" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D61" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E61" s="5" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="F61" s="5" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="G61" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="62" spans="1:7">
       <c r="A62" s="4" t="s">
         <v>69</v>
       </c>
       <c r="B62" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C62" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D62" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E62" s="5" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="F62" s="5" t="s">
-        <v>124</v>
+        <v>120</v>
       </c>
       <c r="G62" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="63" spans="1:7">
       <c r="A63" s="4" t="s">
         <v>70</v>
       </c>
       <c r="B63" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C63" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D63" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E63" s="5" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="F63" s="5" t="s">
         <v>131</v>
       </c>
       <c r="G63" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="64" spans="1:7">
       <c r="A64" s="4" t="s">
         <v>71</v>
       </c>
       <c r="B64" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C64" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D64" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E64" s="5" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="F64" s="5" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="G64" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="65" spans="1:7">
       <c r="A65" s="4" t="s">
         <v>72</v>
       </c>
       <c r="B65" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C65" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D65" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E65" s="5" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="F65" s="5" t="s">
-        <v>103</v>
+        <v>121</v>
       </c>
       <c r="G65" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="66" spans="1:7">
       <c r="A66" s="4" t="s">
         <v>73</v>
       </c>
       <c r="B66" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C66" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D66" s="5" t="s">
         <v>97</v>
       </c>
       <c r="E66" s="5" t="s">
         <v>100</v>
       </c>
       <c r="F66" s="5" t="s">
-        <v>126</v>
+        <v>115</v>
       </c>
       <c r="G66" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="67" spans="1:7">
       <c r="A67" s="4" t="s">
         <v>74</v>
       </c>
       <c r="B67" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C67" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D67" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E67" s="5" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="F67" s="5" t="s">
         <v>132</v>
       </c>
       <c r="G67" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="68" spans="1:7">
       <c r="A68" s="4" t="s">
         <v>75</v>
       </c>
       <c r="B68" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C68" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D68" s="5" t="s">
         <v>97</v>
       </c>
       <c r="E68" s="5" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="F68" s="5" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="G68" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="69" spans="1:7">
       <c r="A69" s="4" t="s">
         <v>76</v>
       </c>
       <c r="B69" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C69" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D69" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E69" s="5" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="F69" s="5" t="s">
         <v>133</v>
       </c>
       <c r="G69" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="70" spans="1:7">
       <c r="A70" s="4" t="s">
         <v>77</v>
       </c>
       <c r="B70" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C70" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D70" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E70" s="5" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="F70" s="5" t="s">
         <v>133</v>
       </c>
       <c r="G70" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="71" spans="1:7">
       <c r="A71" s="4" t="s">
         <v>78</v>
       </c>
       <c r="B71" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C71" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D71" s="5" t="s">
         <v>97</v>
       </c>
       <c r="E71" s="5" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="F71" s="5" t="s">
         <v>134</v>
       </c>
       <c r="G71" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="72" spans="1:7">
       <c r="A72" s="4" t="s">
         <v>79</v>
       </c>
       <c r="B72" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C72" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D72" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E72" s="5" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="F72" s="5" t="s">
-        <v>103</v>
+        <v>121</v>
       </c>
       <c r="G72" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="73" spans="1:7">
       <c r="A73" s="4" t="s">
         <v>80</v>
       </c>
       <c r="B73" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C73" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D73" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E73" s="5" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="F73" s="5" t="s">
-        <v>128</v>
+        <v>119</v>
       </c>
       <c r="G73" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="74" spans="1:7">
       <c r="A74" s="4" t="s">
         <v>81</v>
       </c>
       <c r="B74" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C74" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D74" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E74" s="5" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="F74" s="5" t="s">
         <v>135</v>
       </c>
       <c r="G74" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="75" spans="1:7">
       <c r="A75" s="4" t="s">
         <v>82</v>
       </c>
       <c r="B75" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C75" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D75" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E75" s="5" t="s">
         <v>100</v>
       </c>
       <c r="F75" s="5" t="s">
         <v>136</v>
       </c>
       <c r="G75" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="76" spans="1:7">
       <c r="A76" s="4" t="s">
         <v>83</v>
       </c>
       <c r="B76" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C76" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D76" s="5" t="s">
         <v>97</v>
       </c>
       <c r="E76" s="5" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="F76" s="5" t="s">
-        <v>124</v>
+        <v>120</v>
       </c>
       <c r="G76" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="77" spans="1:7">
       <c r="A77" s="4" t="s">
         <v>84</v>
       </c>
       <c r="B77" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C77" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D77" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E77" s="5" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="F77" s="5" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="G77" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="78" spans="1:7">
       <c r="A78" s="4" t="s">
         <v>85</v>
       </c>
       <c r="B78" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C78" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D78" s="5" t="s">
         <v>97</v>
       </c>
       <c r="E78" s="5" t="s">
         <v>100</v>
       </c>
       <c r="F78" s="5" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="G78" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="79" spans="1:7">
       <c r="A79" s="4" t="s">
         <v>86</v>
       </c>
       <c r="B79" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C79" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D79" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E79" s="5" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="F79" s="5" t="s">
         <v>134</v>
       </c>
       <c r="G79" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="80" spans="1:7">
       <c r="A80" s="4" t="s">
         <v>87</v>
       </c>
       <c r="B80" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C80" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D80" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E80" s="5" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="F80" s="5" t="s">
-        <v>113</v>
+        <v>123</v>
       </c>
       <c r="G80" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="81" spans="1:7">
       <c r="A81" s="4" t="s">
         <v>88</v>
       </c>
       <c r="B81" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C81" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D81" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E81" s="5" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="F81" s="5" t="s">
         <v>137</v>
       </c>
       <c r="G81" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="82" spans="1:7">
       <c r="A82" s="4" t="s">
         <v>89</v>
       </c>
       <c r="B82" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C82" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D82" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E82" s="5" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="F82" s="5" t="s">
         <v>134</v>
       </c>
       <c r="G82" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="83" spans="1:7">
       <c r="A83" s="4" t="s">
         <v>90</v>
       </c>
       <c r="B83" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C83" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D83" s="5" t="s">
         <v>97</v>
       </c>
       <c r="E83" s="5" t="s">
         <v>100</v>
       </c>
       <c r="F83" s="5" t="s">
-        <v>122</v>
+        <v>113</v>
       </c>
       <c r="G83" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="84" spans="1:7">
       <c r="A84" s="4" t="s">
         <v>91</v>
       </c>
       <c r="B84" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C84" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D84" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E84" s="5" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="F84" s="5" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="G84" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="85" spans="1:7">
       <c r="A85" s="4" t="s">
         <v>92</v>
       </c>
       <c r="B85" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C85" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D85" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E85" s="5" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="F85" s="5" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="G85" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="86" spans="1:7">
       <c r="A86" s="4" t="s">
         <v>93</v>
       </c>
       <c r="B86" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C86" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D86" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E86" s="5" t="s">
         <v>100</v>
       </c>
       <c r="F86" s="5" t="s">
         <v>138</v>
       </c>
       <c r="G86" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="87" spans="1:7">
       <c r="A87" s="4" t="s">
         <v>94</v>
       </c>
       <c r="B87" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C87" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D87" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E87" s="5" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="F87" s="5" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="G87" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="91" spans="1:7">
       <c r="A91" s="6" t="s">
         <v>218</v>
       </c>
       <c r="C91" s="6" t="s">
         <v>219</v>
       </c>
       <c r="E91" s="6" t="s">
         <v>220</v>
       </c>
       <c r="F91" s="6" t="s">
         <v>221</v>
       </c>
       <c r="G91" s="6" t="s">
         <v>222</v>
       </c>
     </row>
   </sheetData>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.7" right="0.7" top="1" bottom="0.75" header="0.2" footer="0.3"/>
@@ -5979,51 +5979,51 @@
       </c>
       <c r="E11" s="5" t="s">
         <v>99</v>
       </c>
       <c r="F11" s="5" t="s">
         <v>102</v>
       </c>
       <c r="G11" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="4" t="s">
         <v>227</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C12" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D12" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E12" s="5" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="F12" s="5" t="s">
         <v>103</v>
       </c>
       <c r="G12" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="4" t="s">
         <v>228</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C13" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D13" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E13" s="5" t="s">
         <v>99</v>
       </c>
       <c r="F13" s="5" t="s">
@@ -6048,143 +6048,143 @@
       </c>
       <c r="E14" s="5" t="s">
         <v>98</v>
       </c>
       <c r="F14" s="5" t="s">
         <v>105</v>
       </c>
       <c r="G14" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="4" t="s">
         <v>230</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C15" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D15" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E15" s="5" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="F15" s="5" t="s">
         <v>106</v>
       </c>
       <c r="G15" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="4" t="s">
         <v>231</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C16" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E16" s="5" t="s">
         <v>99</v>
       </c>
       <c r="F16" s="5" t="s">
         <v>107</v>
       </c>
       <c r="G16" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="4" t="s">
         <v>232</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C17" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="E17" s="5" t="s">
         <v>98</v>
       </c>
       <c r="F17" s="5" t="s">
         <v>108</v>
       </c>
       <c r="G17" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="4" t="s">
         <v>233</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C18" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D18" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E18" s="5" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="F18" s="5" t="s">
         <v>109</v>
       </c>
       <c r="G18" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="4" t="s">
         <v>234</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D19" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E19" s="5" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="F19" s="5" t="s">
         <v>110</v>
       </c>
       <c r="G19" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="4" t="s">
         <v>235</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C20" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D20" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E20" s="5" t="s">
         <v>99</v>
       </c>
       <c r="F20" s="5" t="s">
@@ -6209,1549 +6209,1549 @@
       </c>
       <c r="E21" s="5" t="s">
         <v>99</v>
       </c>
       <c r="F21" s="5" t="s">
         <v>112</v>
       </c>
       <c r="G21" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="4" t="s">
         <v>237</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C22" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D22" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E22" s="5" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="F22" s="5" t="s">
         <v>113</v>
       </c>
       <c r="G22" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="4" t="s">
         <v>238</v>
       </c>
       <c r="B23" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C23" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D23" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E23" s="5" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="F23" s="5" t="s">
-        <v>102</v>
+        <v>111</v>
       </c>
       <c r="G23" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="4" t="s">
         <v>239</v>
       </c>
       <c r="B24" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C24" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D24" s="5" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E24" s="5" t="s">
         <v>98</v>
       </c>
       <c r="F24" s="5" t="s">
-        <v>110</v>
+        <v>114</v>
       </c>
       <c r="G24" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="4" t="s">
         <v>240</v>
       </c>
       <c r="B25" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C25" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D25" s="5" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E25" s="5" t="s">
         <v>98</v>
       </c>
       <c r="F25" s="5" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="G25" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="4" t="s">
         <v>241</v>
       </c>
       <c r="B26" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C26" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D26" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E26" s="5" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="F26" s="5" t="s">
-        <v>104</v>
+        <v>116</v>
       </c>
       <c r="G26" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" s="4" t="s">
         <v>242</v>
       </c>
       <c r="B27" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C27" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D27" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E27" s="5" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="F27" s="5" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="G27" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" s="4" t="s">
         <v>243</v>
       </c>
       <c r="B28" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C28" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D28" s="5" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E28" s="5" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="F28" s="5" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="G28" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" s="4" t="s">
         <v>244</v>
       </c>
       <c r="B29" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C29" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D29" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E29" s="5" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="F29" s="5" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="G29" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" s="4" t="s">
         <v>245</v>
       </c>
       <c r="B30" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C30" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D30" s="5" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E30" s="5" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="F30" s="5" t="s">
-        <v>104</v>
+        <v>119</v>
       </c>
       <c r="G30" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" s="4" t="s">
         <v>246</v>
       </c>
       <c r="B31" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C31" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D31" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E31" s="5" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="F31" s="5" t="s">
-        <v>117</v>
+        <v>104</v>
       </c>
       <c r="G31" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" s="4" t="s">
         <v>247</v>
       </c>
       <c r="B32" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C32" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D32" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E32" s="5" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="F32" s="5" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="G32" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" s="4" t="s">
         <v>248</v>
       </c>
       <c r="B33" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C33" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D33" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E33" s="5" t="s">
         <v>98</v>
       </c>
       <c r="F33" s="5" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="G33" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" s="4" t="s">
         <v>249</v>
       </c>
       <c r="B34" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C34" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D34" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E34" s="5" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="F34" s="5" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="G34" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" s="4" t="s">
         <v>250</v>
       </c>
       <c r="B35" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C35" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D35" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E35" s="5" t="s">
         <v>99</v>
       </c>
       <c r="F35" s="5" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="G35" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" s="4" t="s">
         <v>251</v>
       </c>
       <c r="B36" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C36" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D36" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E36" s="5" t="s">
         <v>98</v>
       </c>
       <c r="F36" s="5" t="s">
-        <v>116</v>
+        <v>101</v>
       </c>
       <c r="G36" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" s="4" t="s">
         <v>252</v>
       </c>
       <c r="B37" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C37" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D37" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E37" s="5" t="s">
         <v>99</v>
       </c>
       <c r="F37" s="5" t="s">
-        <v>121</v>
+        <v>109</v>
       </c>
       <c r="G37" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" s="4" t="s">
         <v>253</v>
       </c>
       <c r="B38" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C38" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D38" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E38" s="5" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="F38" s="5" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="G38" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" s="4" t="s">
         <v>254</v>
       </c>
       <c r="B39" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C39" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D39" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E39" s="5" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="F39" s="5" t="s">
-        <v>123</v>
+        <v>103</v>
       </c>
       <c r="G39" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" s="4" t="s">
         <v>255</v>
       </c>
       <c r="B40" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C40" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D40" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E40" s="5" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="F40" s="5" t="s">
-        <v>119</v>
+        <v>125</v>
       </c>
       <c r="G40" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41" s="4" t="s">
         <v>256</v>
       </c>
       <c r="B41" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C41" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D41" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E41" s="5" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="F41" s="5" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
       <c r="G41" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42" s="4" t="s">
         <v>257</v>
       </c>
       <c r="B42" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C42" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D42" s="5" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="E42" s="5" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="F42" s="5" t="s">
-        <v>125</v>
+        <v>112</v>
       </c>
       <c r="G42" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:7">
       <c r="A43" s="4" t="s">
         <v>258</v>
       </c>
       <c r="B43" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C43" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D43" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E43" s="5" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="F43" s="5" t="s">
-        <v>113</v>
+        <v>103</v>
       </c>
       <c r="G43" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:7">
       <c r="A44" s="4" t="s">
         <v>259</v>
       </c>
       <c r="B44" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C44" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D44" s="5" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="E44" s="5" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="F44" s="5" t="s">
         <v>126</v>
       </c>
       <c r="G44" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:7">
       <c r="A45" s="4" t="s">
         <v>260</v>
       </c>
       <c r="B45" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C45" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D45" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E45" s="5" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="F45" s="5" t="s">
-        <v>120</v>
+        <v>127</v>
       </c>
       <c r="G45" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:7">
       <c r="A46" s="4" t="s">
         <v>261</v>
       </c>
       <c r="B46" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C46" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D46" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E46" s="5" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="F46" s="5" t="s">
-        <v>123</v>
+        <v>116</v>
       </c>
       <c r="G46" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:7">
       <c r="A47" s="4" t="s">
         <v>262</v>
       </c>
       <c r="B47" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C47" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D47" s="5" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="E47" s="5" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="F47" s="5" t="s">
-        <v>105</v>
+        <v>111</v>
       </c>
       <c r="G47" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:7">
       <c r="A48" s="4" t="s">
         <v>263</v>
       </c>
       <c r="B48" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C48" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D48" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E48" s="5" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="F48" s="5" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="G48" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:7">
       <c r="A49" s="4" t="s">
         <v>264</v>
       </c>
       <c r="B49" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C49" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D49" s="5" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="E49" s="5" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="F49" s="5" t="s">
-        <v>128</v>
+        <v>117</v>
       </c>
       <c r="G49" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:7">
       <c r="A50" s="4" t="s">
         <v>265</v>
       </c>
       <c r="B50" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C50" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D50" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E50" s="5" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="F50" s="5" t="s">
-        <v>105</v>
+        <v>120</v>
       </c>
       <c r="G50" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:7">
       <c r="A51" s="4" t="s">
         <v>266</v>
       </c>
       <c r="B51" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C51" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D51" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E51" s="5" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="F51" s="5" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="G51" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="52" spans="1:7">
       <c r="A52" s="4" t="s">
         <v>267</v>
       </c>
       <c r="B52" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C52" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D52" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E52" s="5" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="F52" s="5" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="G52" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:7">
       <c r="A53" s="4" t="s">
         <v>268</v>
       </c>
       <c r="B53" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C53" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D53" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E53" s="5" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="F53" s="5" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="G53" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="54" spans="1:7">
       <c r="A54" s="4" t="s">
         <v>269</v>
       </c>
       <c r="B54" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C54" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D54" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E54" s="5" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="F54" s="5" t="s">
-        <v>113</v>
+        <v>123</v>
       </c>
       <c r="G54" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="55" spans="1:7">
       <c r="A55" s="4" t="s">
         <v>270</v>
       </c>
       <c r="B55" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C55" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D55" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E55" s="5" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="F55" s="5" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="G55" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="56" spans="1:7">
       <c r="A56" s="4" t="s">
         <v>271</v>
       </c>
       <c r="B56" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C56" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D56" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E56" s="5" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="F56" s="5" t="s">
-        <v>122</v>
+        <v>113</v>
       </c>
       <c r="G56" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="57" spans="1:7">
       <c r="A57" s="4" t="s">
         <v>272</v>
       </c>
       <c r="B57" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C57" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D57" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E57" s="5" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="F57" s="5" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="G57" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="58" spans="1:7">
       <c r="A58" s="4" t="s">
         <v>273</v>
       </c>
       <c r="B58" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C58" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D58" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E58" s="5" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="F58" s="5" t="s">
         <v>129</v>
       </c>
       <c r="G58" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="59" spans="1:7">
       <c r="A59" s="4" t="s">
         <v>274</v>
       </c>
       <c r="B59" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C59" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D59" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E59" s="5" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="F59" s="5" t="s">
         <v>130</v>
       </c>
       <c r="G59" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="60" spans="1:7">
       <c r="A60" s="4" t="s">
         <v>275</v>
       </c>
       <c r="B60" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C60" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D60" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E60" s="5" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="F60" s="5" t="s">
-        <v>103</v>
+        <v>121</v>
       </c>
       <c r="G60" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="61" spans="1:7">
       <c r="A61" s="4" t="s">
         <v>276</v>
       </c>
       <c r="B61" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C61" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D61" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E61" s="5" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="F61" s="5" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="G61" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="62" spans="1:7">
       <c r="A62" s="4" t="s">
         <v>277</v>
       </c>
       <c r="B62" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C62" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D62" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E62" s="5" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="F62" s="5" t="s">
-        <v>124</v>
+        <v>120</v>
       </c>
       <c r="G62" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="63" spans="1:7">
       <c r="A63" s="4" t="s">
         <v>278</v>
       </c>
       <c r="B63" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C63" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D63" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E63" s="5" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="F63" s="5" t="s">
         <v>131</v>
       </c>
       <c r="G63" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="64" spans="1:7">
       <c r="A64" s="4" t="s">
         <v>279</v>
       </c>
       <c r="B64" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C64" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D64" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E64" s="5" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="F64" s="5" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="G64" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="65" spans="1:7">
       <c r="A65" s="4" t="s">
         <v>280</v>
       </c>
       <c r="B65" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C65" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D65" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E65" s="5" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="F65" s="5" t="s">
-        <v>103</v>
+        <v>121</v>
       </c>
       <c r="G65" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="66" spans="1:7">
       <c r="A66" s="4" t="s">
         <v>281</v>
       </c>
       <c r="B66" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C66" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D66" s="5" t="s">
         <v>97</v>
       </c>
       <c r="E66" s="5" t="s">
         <v>100</v>
       </c>
       <c r="F66" s="5" t="s">
-        <v>126</v>
+        <v>115</v>
       </c>
       <c r="G66" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="67" spans="1:7">
       <c r="A67" s="4" t="s">
         <v>282</v>
       </c>
       <c r="B67" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C67" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D67" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E67" s="5" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="F67" s="5" t="s">
         <v>132</v>
       </c>
       <c r="G67" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="68" spans="1:7">
       <c r="A68" s="4" t="s">
         <v>283</v>
       </c>
       <c r="B68" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C68" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D68" s="5" t="s">
         <v>97</v>
       </c>
       <c r="E68" s="5" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="F68" s="5" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="G68" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="69" spans="1:7">
       <c r="A69" s="4" t="s">
         <v>284</v>
       </c>
       <c r="B69" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C69" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D69" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E69" s="5" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="F69" s="5" t="s">
         <v>133</v>
       </c>
       <c r="G69" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="70" spans="1:7">
       <c r="A70" s="4" t="s">
         <v>285</v>
       </c>
       <c r="B70" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C70" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D70" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E70" s="5" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="F70" s="5" t="s">
         <v>133</v>
       </c>
       <c r="G70" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="71" spans="1:7">
       <c r="A71" s="4" t="s">
         <v>286</v>
       </c>
       <c r="B71" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C71" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D71" s="5" t="s">
         <v>97</v>
       </c>
       <c r="E71" s="5" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="F71" s="5" t="s">
         <v>134</v>
       </c>
       <c r="G71" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="72" spans="1:7">
       <c r="A72" s="4" t="s">
         <v>287</v>
       </c>
       <c r="B72" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C72" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D72" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E72" s="5" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="F72" s="5" t="s">
-        <v>103</v>
+        <v>121</v>
       </c>
       <c r="G72" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="73" spans="1:7">
       <c r="A73" s="4" t="s">
         <v>288</v>
       </c>
       <c r="B73" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C73" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D73" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E73" s="5" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="F73" s="5" t="s">
-        <v>128</v>
+        <v>119</v>
       </c>
       <c r="G73" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="74" spans="1:7">
       <c r="A74" s="4" t="s">
         <v>289</v>
       </c>
       <c r="B74" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C74" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D74" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E74" s="5" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="F74" s="5" t="s">
         <v>135</v>
       </c>
       <c r="G74" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="75" spans="1:7">
       <c r="A75" s="4" t="s">
         <v>290</v>
       </c>
       <c r="B75" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C75" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D75" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E75" s="5" t="s">
         <v>100</v>
       </c>
       <c r="F75" s="5" t="s">
         <v>136</v>
       </c>
       <c r="G75" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="76" spans="1:7">
       <c r="A76" s="4" t="s">
         <v>291</v>
       </c>
       <c r="B76" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C76" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D76" s="5" t="s">
         <v>97</v>
       </c>
       <c r="E76" s="5" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="F76" s="5" t="s">
-        <v>124</v>
+        <v>120</v>
       </c>
       <c r="G76" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="77" spans="1:7">
       <c r="A77" s="4" t="s">
         <v>292</v>
       </c>
       <c r="B77" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C77" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D77" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E77" s="5" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="F77" s="5" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="G77" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="78" spans="1:7">
       <c r="A78" s="4" t="s">
         <v>293</v>
       </c>
       <c r="B78" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C78" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D78" s="5" t="s">
         <v>97</v>
       </c>
       <c r="E78" s="5" t="s">
         <v>100</v>
       </c>
       <c r="F78" s="5" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="G78" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="79" spans="1:7">
       <c r="A79" s="4" t="s">
         <v>294</v>
       </c>
       <c r="B79" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C79" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D79" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E79" s="5" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="F79" s="5" t="s">
         <v>134</v>
       </c>
       <c r="G79" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="80" spans="1:7">
       <c r="A80" s="4" t="s">
         <v>295</v>
       </c>
       <c r="B80" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C80" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D80" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E80" s="5" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="F80" s="5" t="s">
-        <v>113</v>
+        <v>123</v>
       </c>
       <c r="G80" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="81" spans="1:7">
       <c r="A81" s="4" t="s">
         <v>296</v>
       </c>
       <c r="B81" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C81" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D81" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E81" s="5" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="F81" s="5" t="s">
         <v>137</v>
       </c>
       <c r="G81" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="82" spans="1:7">
       <c r="A82" s="4" t="s">
         <v>297</v>
       </c>
       <c r="B82" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C82" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D82" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E82" s="5" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="F82" s="5" t="s">
         <v>134</v>
       </c>
       <c r="G82" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="83" spans="1:7">
       <c r="A83" s="4" t="s">
         <v>298</v>
       </c>
       <c r="B83" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C83" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D83" s="5" t="s">
         <v>97</v>
       </c>
       <c r="E83" s="5" t="s">
         <v>100</v>
       </c>
       <c r="F83" s="5" t="s">
-        <v>122</v>
+        <v>113</v>
       </c>
       <c r="G83" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="84" spans="1:7">
       <c r="A84" s="4" t="s">
         <v>299</v>
       </c>
       <c r="B84" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C84" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D84" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E84" s="5" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="F84" s="5" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="G84" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="85" spans="1:7">
       <c r="A85" s="4" t="s">
         <v>300</v>
       </c>
       <c r="B85" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C85" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D85" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E85" s="5" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="F85" s="5" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="G85" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="86" spans="1:7">
       <c r="A86" s="4" t="s">
         <v>301</v>
       </c>
       <c r="B86" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C86" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D86" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E86" s="5" t="s">
         <v>100</v>
       </c>
       <c r="F86" s="5" t="s">
         <v>138</v>
       </c>
       <c r="G86" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="87" spans="1:7">
       <c r="A87" s="4" t="s">
         <v>302</v>
       </c>
       <c r="B87" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C87" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D87" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E87" s="5" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="F87" s="5" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="G87" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="91" spans="1:7">
       <c r="A91" s="6" t="s">
         <v>218</v>
       </c>
       <c r="C91" s="6" t="s">
         <v>219</v>
       </c>
       <c r="E91" s="6" t="s">
         <v>220</v>
       </c>
       <c r="F91" s="6" t="s">
         <v>221</v>
       </c>
       <c r="G91" s="6" t="s">
         <v>222</v>
       </c>
     </row>
   </sheetData>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.7" right="0.7" top="1" bottom="0.75" header="0.2" footer="0.3"/>
@@ -8050,1706 +8050,1706 @@
       </c>
       <c r="H29" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="4" t="s">
         <v>17</v>
       </c>
       <c r="B30" s="5" t="s">
         <v>96</v>
       </c>
       <c r="C30" s="5" t="s">
         <v>312</v>
       </c>
       <c r="D30" s="5" t="s">
         <v>98</v>
       </c>
       <c r="E30" s="5" t="s">
         <v>101</v>
       </c>
       <c r="F30" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G30" s="5">
-        <v>52.23</v>
+        <v>49.68</v>
       </c>
       <c r="H30" s="5" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B31" s="5" t="s">
         <v>96</v>
       </c>
       <c r="C31" s="5" t="s">
         <v>312</v>
       </c>
       <c r="D31" s="5" t="s">
         <v>99</v>
       </c>
       <c r="E31" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F31" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G31" s="5">
-        <v>49.68</v>
+        <v>52.23</v>
       </c>
       <c r="H31" s="5" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="4" t="s">
         <v>19</v>
       </c>
       <c r="B32" s="5" t="s">
         <v>96</v>
       </c>
       <c r="C32" s="5" t="s">
         <v>312</v>
       </c>
       <c r="D32" s="5" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="E32" s="5" t="s">
         <v>103</v>
       </c>
       <c r="F32" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G32" s="5">
-        <v>54.28</v>
+        <v>58.28</v>
       </c>
       <c r="H32" s="5" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="4" t="s">
         <v>20</v>
       </c>
       <c r="B33" s="5" t="s">
         <v>96</v>
       </c>
       <c r="C33" s="5" t="s">
         <v>312</v>
       </c>
       <c r="D33" s="5" t="s">
         <v>99</v>
       </c>
       <c r="E33" s="5" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G33" s="5">
-        <v>58.28</v>
+        <v>60.92</v>
       </c>
       <c r="H33" s="5" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="4" t="s">
         <v>21</v>
       </c>
       <c r="B34" s="5" t="s">
         <v>96</v>
       </c>
       <c r="C34" s="5" t="s">
         <v>312</v>
       </c>
       <c r="D34" s="5" t="s">
         <v>98</v>
       </c>
       <c r="E34" s="5" t="s">
         <v>105</v>
       </c>
       <c r="F34" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G34" s="5">
-        <v>60.92</v>
+        <v>51.68</v>
       </c>
       <c r="H34" s="5" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B35" s="5" t="s">
         <v>96</v>
       </c>
       <c r="C35" s="5" t="s">
         <v>312</v>
       </c>
       <c r="D35" s="5" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="E35" s="5" t="s">
         <v>106</v>
       </c>
       <c r="F35" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G35" s="5">
-        <v>51.68</v>
+        <v>53.68</v>
       </c>
       <c r="H35" s="5" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B36" s="5" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="C36" s="5" t="s">
         <v>312</v>
       </c>
       <c r="D36" s="5" t="s">
         <v>99</v>
       </c>
       <c r="E36" s="5" t="s">
         <v>107</v>
       </c>
       <c r="F36" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G36" s="5">
-        <v>53.68</v>
+        <v>54.68</v>
       </c>
       <c r="H36" s="5" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B37" s="5" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="C37" s="5" t="s">
         <v>312</v>
       </c>
       <c r="D37" s="5" t="s">
         <v>98</v>
       </c>
       <c r="E37" s="5" t="s">
         <v>108</v>
       </c>
       <c r="F37" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G37" s="5">
-        <v>54.68</v>
+        <v>58.98</v>
       </c>
       <c r="H37" s="5" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B38" s="5" t="s">
         <v>96</v>
       </c>
       <c r="C38" s="5" t="s">
         <v>312</v>
       </c>
       <c r="D38" s="5" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="E38" s="5" t="s">
         <v>109</v>
       </c>
       <c r="F38" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G38" s="5">
-        <v>58.98</v>
+        <v>49</v>
       </c>
       <c r="H38" s="5" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B39" s="5" t="s">
         <v>96</v>
       </c>
       <c r="C39" s="5" t="s">
         <v>312</v>
       </c>
       <c r="D39" s="5" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="E39" s="5" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G39" s="5">
-        <v>49</v>
+        <v>49.67</v>
       </c>
       <c r="H39" s="5" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B40" s="5" t="s">
         <v>96</v>
       </c>
       <c r="C40" s="5" t="s">
         <v>312</v>
       </c>
       <c r="D40" s="5" t="s">
         <v>99</v>
       </c>
       <c r="E40" s="5" t="s">
         <v>111</v>
       </c>
       <c r="F40" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G40" s="5">
-        <v>49.67</v>
+        <v>58.28</v>
       </c>
       <c r="H40" s="5" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="4" t="s">
         <v>28</v>
       </c>
       <c r="B41" s="5" t="s">
         <v>96</v>
       </c>
       <c r="C41" s="5" t="s">
         <v>312</v>
       </c>
       <c r="D41" s="5" t="s">
         <v>99</v>
       </c>
       <c r="E41" s="5" t="s">
         <v>112</v>
       </c>
       <c r="F41" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G41" s="5">
-        <v>62.86</v>
+        <v>59.18</v>
       </c>
       <c r="H41" s="5" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="4" t="s">
         <v>29</v>
       </c>
       <c r="B42" s="5" t="s">
         <v>96</v>
       </c>
       <c r="C42" s="5" t="s">
         <v>312</v>
       </c>
       <c r="D42" s="5" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="E42" s="5" t="s">
         <v>113</v>
       </c>
       <c r="F42" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G42" s="5">
-        <v>58.68</v>
+        <v>55.68</v>
       </c>
       <c r="H42" s="5" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" s="4" t="s">
         <v>30</v>
       </c>
       <c r="B43" s="5" t="s">
         <v>96</v>
       </c>
       <c r="C43" s="5" t="s">
         <v>312</v>
       </c>
       <c r="D43" s="5" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="E43" s="5" t="s">
-        <v>102</v>
+        <v>111</v>
       </c>
       <c r="F43" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G43" s="5">
-        <v>49.68</v>
+        <v>57.62</v>
       </c>
       <c r="H43" s="5" t="s">
-        <v>140</v>
+        <v>151</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="4" t="s">
         <v>31</v>
       </c>
       <c r="B44" s="5" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="C44" s="5" t="s">
         <v>312</v>
       </c>
       <c r="D44" s="5" t="s">
         <v>98</v>
       </c>
       <c r="E44" s="5" t="s">
-        <v>110</v>
+        <v>114</v>
       </c>
       <c r="F44" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G44" s="5">
-        <v>48.28</v>
+        <v>34.68</v>
       </c>
       <c r="H44" s="5" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="4" t="s">
         <v>32</v>
       </c>
       <c r="B45" s="5" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="C45" s="5" t="s">
         <v>312</v>
       </c>
       <c r="D45" s="5" t="s">
         <v>98</v>
       </c>
       <c r="E45" s="5" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="F45" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G45" s="5">
-        <v>43.42</v>
+        <v>64.68000000000001</v>
       </c>
       <c r="H45" s="5" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" s="4" t="s">
         <v>33</v>
       </c>
       <c r="B46" s="5" t="s">
         <v>96</v>
       </c>
       <c r="C46" s="5" t="s">
         <v>312</v>
       </c>
       <c r="D46" s="5" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="E46" s="5" t="s">
-        <v>104</v>
+        <v>116</v>
       </c>
       <c r="F46" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G46" s="5">
-        <v>59.68</v>
+        <v>50.88</v>
       </c>
       <c r="H46" s="5" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" s="4" t="s">
         <v>34</v>
       </c>
       <c r="B47" s="5" t="s">
         <v>96</v>
       </c>
       <c r="C47" s="5" t="s">
         <v>312</v>
       </c>
       <c r="D47" s="5" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="E47" s="5" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="F47" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G47" s="5">
-        <v>46.66</v>
+        <v>49.68</v>
       </c>
       <c r="H47" s="5" t="s">
-        <v>155</v>
+        <v>139</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" s="4" t="s">
         <v>35</v>
       </c>
       <c r="B48" s="5" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="C48" s="5" t="s">
         <v>312</v>
       </c>
       <c r="D48" s="5" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="E48" s="5" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="F48" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G48" s="5">
-        <v>54.68</v>
+        <v>63.08</v>
       </c>
       <c r="H48" s="5" t="s">
-        <v>146</v>
+        <v>155</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" s="4" t="s">
         <v>36</v>
       </c>
       <c r="B49" s="5" t="s">
         <v>96</v>
       </c>
       <c r="C49" s="5" t="s">
         <v>312</v>
       </c>
       <c r="D49" s="5" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="E49" s="5" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="F49" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G49" s="5">
-        <v>58.18</v>
+        <v>49.26</v>
       </c>
       <c r="H49" s="5" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" s="4" t="s">
         <v>37</v>
       </c>
       <c r="B50" s="5" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="C50" s="5" t="s">
         <v>312</v>
       </c>
       <c r="D50" s="5" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="E50" s="5" t="s">
-        <v>104</v>
+        <v>119</v>
       </c>
       <c r="F50" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G50" s="5">
-        <v>58.66</v>
+        <v>61.68</v>
       </c>
       <c r="H50" s="5" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" s="4" t="s">
         <v>38</v>
       </c>
       <c r="B51" s="5" t="s">
         <v>96</v>
       </c>
       <c r="C51" s="5" t="s">
         <v>312</v>
       </c>
       <c r="D51" s="5" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="E51" s="5" t="s">
-        <v>117</v>
+        <v>104</v>
       </c>
       <c r="F51" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G51" s="5">
-        <v>51.08</v>
+        <v>60.68</v>
       </c>
       <c r="H51" s="5" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" s="4" t="s">
         <v>39</v>
       </c>
       <c r="B52" s="5" t="s">
         <v>96</v>
       </c>
       <c r="C52" s="5" t="s">
         <v>312</v>
       </c>
       <c r="D52" s="5" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="E52" s="5" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="F52" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G52" s="5">
-        <v>49.68</v>
+        <v>60.48</v>
       </c>
       <c r="H52" s="5" t="s">
-        <v>140</v>
+        <v>159</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" s="4" t="s">
         <v>40</v>
       </c>
       <c r="B53" s="5" t="s">
         <v>96</v>
       </c>
       <c r="C53" s="5" t="s">
         <v>312</v>
       </c>
       <c r="D53" s="5" t="s">
         <v>98</v>
       </c>
       <c r="E53" s="5" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="F53" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G53" s="5">
-        <v>58.28</v>
+        <v>54.28</v>
       </c>
       <c r="H53" s="5" t="s">
-        <v>142</v>
+        <v>160</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" s="4" t="s">
         <v>41</v>
       </c>
       <c r="B54" s="5" t="s">
         <v>96</v>
       </c>
       <c r="C54" s="5" t="s">
         <v>312</v>
       </c>
       <c r="D54" s="5" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="E54" s="5" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="F54" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G54" s="5">
-        <v>51.3</v>
+        <v>62.86</v>
       </c>
       <c r="H54" s="5" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" s="4" t="s">
         <v>42</v>
       </c>
       <c r="B55" s="5" t="s">
         <v>96</v>
       </c>
       <c r="C55" s="5" t="s">
         <v>312</v>
       </c>
       <c r="D55" s="5" t="s">
         <v>99</v>
       </c>
       <c r="E55" s="5" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="F55" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G55" s="5">
-        <v>56.1</v>
+        <v>58.68</v>
       </c>
       <c r="H55" s="5" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" s="4" t="s">
         <v>43</v>
       </c>
       <c r="B56" s="5" t="s">
         <v>96</v>
       </c>
       <c r="C56" s="5" t="s">
         <v>312</v>
       </c>
       <c r="D56" s="5" t="s">
         <v>98</v>
       </c>
       <c r="E56" s="5" t="s">
-        <v>116</v>
+        <v>101</v>
       </c>
       <c r="F56" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G56" s="5">
-        <v>59.18</v>
+        <v>49.68</v>
       </c>
       <c r="H56" s="5" t="s">
-        <v>161</v>
+        <v>139</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" s="4" t="s">
         <v>44</v>
       </c>
       <c r="B57" s="5" t="s">
         <v>96</v>
       </c>
       <c r="C57" s="5" t="s">
         <v>312</v>
       </c>
       <c r="D57" s="5" t="s">
         <v>99</v>
       </c>
       <c r="E57" s="5" t="s">
-        <v>121</v>
+        <v>109</v>
       </c>
       <c r="F57" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G57" s="5">
-        <v>55.08</v>
+        <v>48.28</v>
       </c>
       <c r="H57" s="5" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" s="4" t="s">
         <v>45</v>
       </c>
       <c r="B58" s="5" t="s">
         <v>96</v>
       </c>
       <c r="C58" s="5" t="s">
         <v>312</v>
       </c>
       <c r="D58" s="5" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="E58" s="5" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="F58" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G58" s="5">
-        <v>55.68</v>
+        <v>43.42</v>
       </c>
       <c r="H58" s="5" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" s="4" t="s">
         <v>46</v>
       </c>
       <c r="B59" s="5" t="s">
         <v>96</v>
       </c>
       <c r="C59" s="5" t="s">
         <v>312</v>
       </c>
       <c r="D59" s="5" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="E59" s="5" t="s">
-        <v>123</v>
+        <v>103</v>
       </c>
       <c r="F59" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G59" s="5">
-        <v>50.68</v>
+        <v>59.68</v>
       </c>
       <c r="H59" s="5" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" s="4" t="s">
         <v>47</v>
       </c>
       <c r="B60" s="5" t="s">
         <v>96</v>
       </c>
       <c r="C60" s="5" t="s">
         <v>312</v>
       </c>
       <c r="D60" s="5" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="E60" s="5" t="s">
-        <v>119</v>
+        <v>125</v>
       </c>
       <c r="F60" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G60" s="5">
-        <v>57.62</v>
+        <v>46.66</v>
       </c>
       <c r="H60" s="5" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" s="4" t="s">
         <v>48</v>
       </c>
       <c r="B61" s="5" t="s">
         <v>96</v>
       </c>
       <c r="C61" s="5" t="s">
         <v>312</v>
       </c>
       <c r="D61" s="5" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="E61" s="5" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
       <c r="F61" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G61" s="5">
-        <v>60.54</v>
+        <v>54.68</v>
       </c>
       <c r="H61" s="5" t="s">
-        <v>166</v>
+        <v>145</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" s="4" t="s">
         <v>49</v>
       </c>
       <c r="B62" s="5" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="C62" s="5" t="s">
         <v>312</v>
       </c>
       <c r="D62" s="5" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="E62" s="5" t="s">
-        <v>125</v>
+        <v>112</v>
       </c>
       <c r="F62" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G62" s="5">
-        <v>34.68</v>
+        <v>58.18</v>
       </c>
       <c r="H62" s="5" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" s="4" t="s">
         <v>50</v>
       </c>
       <c r="B63" s="5" t="s">
         <v>96</v>
       </c>
       <c r="C63" s="5" t="s">
         <v>312</v>
       </c>
       <c r="D63" s="5" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="E63" s="5" t="s">
-        <v>113</v>
+        <v>103</v>
       </c>
       <c r="F63" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G63" s="5">
-        <v>57.44</v>
+        <v>58.66</v>
       </c>
       <c r="H63" s="5" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" s="4" t="s">
         <v>51</v>
       </c>
       <c r="B64" s="5" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="C64" s="5" t="s">
         <v>312</v>
       </c>
       <c r="D64" s="5" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="E64" s="5" t="s">
         <v>126</v>
       </c>
       <c r="F64" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G64" s="5">
-        <v>64.68000000000001</v>
+        <v>51.08</v>
       </c>
       <c r="H64" s="5" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" s="4" t="s">
         <v>52</v>
       </c>
       <c r="B65" s="5" t="s">
         <v>96</v>
       </c>
       <c r="C65" s="5" t="s">
         <v>312</v>
       </c>
       <c r="D65" s="5" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="E65" s="5" t="s">
-        <v>120</v>
+        <v>127</v>
       </c>
       <c r="F65" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G65" s="5">
-        <v>50.88</v>
+        <v>49.68</v>
       </c>
       <c r="H65" s="5" t="s">
-        <v>170</v>
+        <v>139</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" s="4" t="s">
         <v>53</v>
       </c>
       <c r="B66" s="5" t="s">
         <v>96</v>
       </c>
       <c r="C66" s="5" t="s">
         <v>312</v>
       </c>
       <c r="D66" s="5" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="E66" s="5" t="s">
-        <v>123</v>
+        <v>116</v>
       </c>
       <c r="F66" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G66" s="5">
-        <v>49.68</v>
+        <v>51.3</v>
       </c>
       <c r="H66" s="5" t="s">
-        <v>140</v>
+        <v>170</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" s="4" t="s">
         <v>54</v>
       </c>
       <c r="B67" s="5" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="C67" s="5" t="s">
         <v>312</v>
       </c>
       <c r="D67" s="5" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="E67" s="5" t="s">
-        <v>105</v>
+        <v>111</v>
       </c>
       <c r="F67" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G67" s="5">
-        <v>63.08</v>
+        <v>56.1</v>
       </c>
       <c r="H67" s="5" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" s="4" t="s">
         <v>55</v>
       </c>
       <c r="B68" s="5" t="s">
         <v>96</v>
       </c>
       <c r="C68" s="5" t="s">
         <v>312</v>
       </c>
       <c r="D68" s="5" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="E68" s="5" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="F68" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G68" s="5">
-        <v>49.26</v>
+        <v>55.08</v>
       </c>
       <c r="H68" s="5" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" s="4" t="s">
         <v>56</v>
       </c>
       <c r="B69" s="5" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="C69" s="5" t="s">
         <v>312</v>
       </c>
       <c r="D69" s="5" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="E69" s="5" t="s">
-        <v>128</v>
+        <v>117</v>
       </c>
       <c r="F69" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G69" s="5">
-        <v>61.68</v>
+        <v>50.68</v>
       </c>
       <c r="H69" s="5" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" s="4" t="s">
         <v>57</v>
       </c>
       <c r="B70" s="5" t="s">
         <v>96</v>
       </c>
       <c r="C70" s="5" t="s">
         <v>312</v>
       </c>
       <c r="D70" s="5" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="E70" s="5" t="s">
-        <v>105</v>
+        <v>120</v>
       </c>
       <c r="F70" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G70" s="5">
-        <v>60.68</v>
+        <v>60.54</v>
       </c>
       <c r="H70" s="5" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" s="4" t="s">
         <v>58</v>
       </c>
       <c r="B71" s="5" t="s">
         <v>96</v>
       </c>
       <c r="C71" s="5" t="s">
         <v>312</v>
       </c>
       <c r="D71" s="5" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="E71" s="5" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="F71" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G71" s="5">
-        <v>60.48</v>
+        <v>57.44</v>
       </c>
       <c r="H71" s="5" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" s="4" t="s">
         <v>59</v>
       </c>
       <c r="B72" s="5" t="s">
         <v>96</v>
       </c>
       <c r="C72" s="5" t="s">
         <v>312</v>
       </c>
       <c r="D72" s="5" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="E72" s="5" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="F72" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G72" s="5">
         <v>52.68</v>
       </c>
       <c r="H72" s="5" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" s="4" t="s">
         <v>60</v>
       </c>
       <c r="B73" s="5" t="s">
         <v>96</v>
       </c>
       <c r="C73" s="5" t="s">
         <v>312</v>
       </c>
       <c r="D73" s="5" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="E73" s="5" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="F73" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G73" s="5">
         <v>51.08</v>
       </c>
       <c r="H73" s="5" t="s">
-        <v>158</v>
+        <v>169</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" s="4" t="s">
         <v>61</v>
       </c>
       <c r="B74" s="5" t="s">
         <v>96</v>
       </c>
       <c r="C74" s="5" t="s">
         <v>312</v>
       </c>
       <c r="D74" s="5" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="E74" s="5" t="s">
-        <v>113</v>
+        <v>123</v>
       </c>
       <c r="F74" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G74" s="5">
         <v>57.68</v>
       </c>
       <c r="H74" s="5" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" s="4" t="s">
         <v>62</v>
       </c>
       <c r="B75" s="5" t="s">
         <v>96</v>
       </c>
       <c r="C75" s="5" t="s">
         <v>312</v>
       </c>
       <c r="D75" s="5" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="E75" s="5" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="F75" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G75" s="5">
         <v>60.08</v>
       </c>
       <c r="H75" s="5" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" s="4" t="s">
         <v>63</v>
       </c>
       <c r="B76" s="5" t="s">
         <v>96</v>
       </c>
       <c r="C76" s="5" t="s">
         <v>312</v>
       </c>
       <c r="D76" s="5" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="E76" s="5" t="s">
-        <v>122</v>
+        <v>113</v>
       </c>
       <c r="F76" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G76" s="5">
         <v>55.68</v>
       </c>
       <c r="H76" s="5" t="s">
-        <v>163</v>
+        <v>150</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" s="4" t="s">
         <v>64</v>
       </c>
       <c r="B77" s="5" t="s">
         <v>96</v>
       </c>
       <c r="C77" s="5" t="s">
         <v>312</v>
       </c>
       <c r="D77" s="5" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="E77" s="5" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="F77" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G77" s="5">
         <v>52.17</v>
       </c>
       <c r="H77" s="5" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" s="4" t="s">
         <v>65</v>
       </c>
       <c r="B78" s="5" t="s">
         <v>96</v>
       </c>
       <c r="C78" s="5" t="s">
         <v>312</v>
       </c>
       <c r="D78" s="5" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="E78" s="5" t="s">
         <v>129</v>
       </c>
       <c r="F78" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G78" s="5">
         <v>69.54000000000001</v>
       </c>
       <c r="H78" s="5" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" s="4" t="s">
         <v>66</v>
       </c>
       <c r="B79" s="5" t="s">
         <v>96</v>
       </c>
       <c r="C79" s="5" t="s">
         <v>312</v>
       </c>
       <c r="D79" s="5" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="E79" s="5" t="s">
         <v>130</v>
       </c>
       <c r="F79" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G79" s="5">
         <v>56.68</v>
       </c>
       <c r="H79" s="5" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" s="4" t="s">
         <v>67</v>
       </c>
       <c r="B80" s="5" t="s">
         <v>96</v>
       </c>
       <c r="C80" s="5" t="s">
         <v>312</v>
       </c>
       <c r="D80" s="5" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="E80" s="5" t="s">
-        <v>103</v>
+        <v>121</v>
       </c>
       <c r="F80" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G80" s="5">
         <v>55.66</v>
       </c>
       <c r="H80" s="5" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" s="4" t="s">
         <v>68</v>
       </c>
       <c r="B81" s="5" t="s">
         <v>96</v>
       </c>
       <c r="C81" s="5" t="s">
         <v>312</v>
       </c>
       <c r="D81" s="5" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="E81" s="5" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F81" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G81" s="5">
         <v>54.68</v>
       </c>
       <c r="H81" s="5" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" s="4" t="s">
         <v>69</v>
       </c>
       <c r="B82" s="5" t="s">
         <v>96</v>
       </c>
       <c r="C82" s="5" t="s">
         <v>312</v>
       </c>
       <c r="D82" s="5" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="E82" s="5" t="s">
-        <v>124</v>
+        <v>120</v>
       </c>
       <c r="F82" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G82" s="5">
         <v>60.26</v>
       </c>
       <c r="H82" s="5" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" s="4" t="s">
         <v>70</v>
       </c>
       <c r="B83" s="5" t="s">
         <v>96</v>
       </c>
       <c r="C83" s="5" t="s">
         <v>312</v>
       </c>
       <c r="D83" s="5" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="E83" s="5" t="s">
         <v>131</v>
       </c>
       <c r="F83" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G83" s="5">
         <v>61.68</v>
       </c>
       <c r="H83" s="5" t="s">
-        <v>173</v>
+        <v>157</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" s="4" t="s">
         <v>71</v>
       </c>
       <c r="B84" s="5" t="s">
         <v>96</v>
       </c>
       <c r="C84" s="5" t="s">
         <v>312</v>
       </c>
       <c r="D84" s="5" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="E84" s="5" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="F84" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G84" s="5">
         <v>51.68</v>
       </c>
       <c r="H84" s="5" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" s="4" t="s">
         <v>72</v>
       </c>
       <c r="B85" s="5" t="s">
         <v>96</v>
       </c>
       <c r="C85" s="5" t="s">
         <v>312</v>
       </c>
       <c r="D85" s="5" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="E85" s="5" t="s">
-        <v>103</v>
+        <v>121</v>
       </c>
       <c r="F85" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G85" s="5">
         <v>54.68</v>
       </c>
       <c r="H85" s="5" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" s="4" t="s">
         <v>73</v>
       </c>
       <c r="B86" s="5" t="s">
         <v>97</v>
       </c>
       <c r="C86" s="5" t="s">
         <v>312</v>
       </c>
       <c r="D86" s="5" t="s">
         <v>100</v>
       </c>
       <c r="E86" s="5" t="s">
-        <v>126</v>
+        <v>115</v>
       </c>
       <c r="F86" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G86" s="5">
         <v>65.68000000000001</v>
       </c>
       <c r="H86" s="5" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" s="4" t="s">
         <v>74</v>
       </c>
       <c r="B87" s="5" t="s">
         <v>96</v>
       </c>
       <c r="C87" s="5" t="s">
         <v>312</v>
       </c>
       <c r="D87" s="5" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="E87" s="5" t="s">
         <v>132</v>
       </c>
       <c r="F87" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G87" s="5">
         <v>66.88</v>
       </c>
       <c r="H87" s="5" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" s="4" t="s">
         <v>75</v>
       </c>
       <c r="B88" s="5" t="s">
         <v>97</v>
       </c>
       <c r="C88" s="5" t="s">
         <v>312</v>
       </c>
       <c r="D88" s="5" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="E88" s="5" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="F88" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G88" s="5">
         <v>59.9</v>
       </c>
       <c r="H88" s="5" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" s="4" t="s">
         <v>76</v>
       </c>
       <c r="B89" s="5" t="s">
         <v>96</v>
       </c>
       <c r="C89" s="5" t="s">
         <v>312</v>
       </c>
       <c r="D89" s="5" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="E89" s="5" t="s">
         <v>133</v>
       </c>
       <c r="F89" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G89" s="5">
         <v>44.52</v>
       </c>
       <c r="H89" s="5" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" s="4" t="s">
         <v>77</v>
       </c>
       <c r="B90" s="5" t="s">
         <v>96</v>
       </c>
       <c r="C90" s="5" t="s">
         <v>312</v>
       </c>
       <c r="D90" s="5" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="E90" s="5" t="s">
         <v>133</v>
       </c>
       <c r="F90" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G90" s="5">
         <v>44.52</v>
       </c>
       <c r="H90" s="5" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" s="4" t="s">
         <v>78</v>
       </c>
       <c r="B91" s="5" t="s">
         <v>97</v>
       </c>
       <c r="C91" s="5" t="s">
         <v>312</v>
       </c>
       <c r="D91" s="5" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="E91" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F91" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G91" s="5">
         <v>61.84</v>
       </c>
       <c r="H91" s="5" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" s="4" t="s">
         <v>79</v>
       </c>
       <c r="B92" s="5" t="s">
         <v>96</v>
       </c>
       <c r="C92" s="5" t="s">
         <v>312</v>
       </c>
       <c r="D92" s="5" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="E92" s="5" t="s">
-        <v>103</v>
+        <v>121</v>
       </c>
       <c r="F92" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G92" s="5">
         <v>54.44</v>
       </c>
       <c r="H92" s="5" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" s="4" t="s">
         <v>80</v>
       </c>
       <c r="B93" s="5" t="s">
         <v>96</v>
       </c>
       <c r="C93" s="5" t="s">
         <v>312</v>
       </c>
       <c r="D93" s="5" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="E93" s="5" t="s">
-        <v>128</v>
+        <v>119</v>
       </c>
       <c r="F93" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G93" s="5">
         <v>59.22</v>
       </c>
       <c r="H93" s="5" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" s="4" t="s">
         <v>81</v>
       </c>
       <c r="B94" s="5" t="s">
         <v>96</v>
       </c>
       <c r="C94" s="5" t="s">
         <v>312</v>
       </c>
       <c r="D94" s="5" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="E94" s="5" t="s">
         <v>135</v>
       </c>
       <c r="F94" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G94" s="5">
         <v>62.41</v>
       </c>
       <c r="H94" s="5" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" s="4" t="s">
         <v>82</v>
       </c>
       <c r="B95" s="5" t="s">
         <v>96</v>
       </c>
       <c r="C95" s="5" t="s">
         <v>312</v>
       </c>
       <c r="D95" s="5" t="s">
@@ -9757,349 +9757,349 @@
       </c>
       <c r="E95" s="5" t="s">
         <v>136</v>
       </c>
       <c r="F95" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G95" s="5">
         <v>64.44</v>
       </c>
       <c r="H95" s="5" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" s="4" t="s">
         <v>83</v>
       </c>
       <c r="B96" s="5" t="s">
         <v>97</v>
       </c>
       <c r="C96" s="5" t="s">
         <v>312</v>
       </c>
       <c r="D96" s="5" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="E96" s="5" t="s">
-        <v>124</v>
+        <v>120</v>
       </c>
       <c r="F96" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G96" s="5">
         <v>60.68</v>
       </c>
       <c r="H96" s="5" t="s">
-        <v>174</v>
+        <v>158</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" s="4" t="s">
         <v>84</v>
       </c>
       <c r="B97" s="5" t="s">
         <v>96</v>
       </c>
       <c r="C97" s="5" t="s">
         <v>312</v>
       </c>
       <c r="D97" s="5" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="E97" s="5" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="F97" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G97" s="5">
         <v>51.44</v>
       </c>
       <c r="H97" s="5" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" s="4" t="s">
         <v>85</v>
       </c>
       <c r="B98" s="5" t="s">
         <v>97</v>
       </c>
       <c r="C98" s="5" t="s">
         <v>312</v>
       </c>
       <c r="D98" s="5" t="s">
         <v>100</v>
       </c>
       <c r="E98" s="5" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F98" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G98" s="5">
         <v>56.48</v>
       </c>
       <c r="H98" s="5" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" s="4" t="s">
         <v>86</v>
       </c>
       <c r="B99" s="5" t="s">
         <v>96</v>
       </c>
       <c r="C99" s="5" t="s">
         <v>312</v>
       </c>
       <c r="D99" s="5" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="E99" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F99" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G99" s="5">
         <v>59.71</v>
       </c>
       <c r="H99" s="5" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" s="4" t="s">
         <v>87</v>
       </c>
       <c r="B100" s="5" t="s">
         <v>96</v>
       </c>
       <c r="C100" s="5" t="s">
         <v>312</v>
       </c>
       <c r="D100" s="5" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="E100" s="5" t="s">
-        <v>113</v>
+        <v>123</v>
       </c>
       <c r="F100" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G100" s="5">
         <v>56.98</v>
       </c>
       <c r="H100" s="5" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" s="4" t="s">
         <v>88</v>
       </c>
       <c r="B101" s="5" t="s">
         <v>96</v>
       </c>
       <c r="C101" s="5" t="s">
         <v>312</v>
       </c>
       <c r="D101" s="5" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="E101" s="5" t="s">
         <v>137</v>
       </c>
       <c r="F101" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G101" s="5">
         <v>57.08</v>
       </c>
       <c r="H101" s="5" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" s="4" t="s">
         <v>89</v>
       </c>
       <c r="B102" s="5" t="s">
         <v>96</v>
       </c>
       <c r="C102" s="5" t="s">
         <v>312</v>
       </c>
       <c r="D102" s="5" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="E102" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F102" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G102" s="5">
         <v>59.71</v>
       </c>
       <c r="H102" s="5" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" s="4" t="s">
         <v>90</v>
       </c>
       <c r="B103" s="5" t="s">
         <v>97</v>
       </c>
       <c r="C103" s="5" t="s">
         <v>312</v>
       </c>
       <c r="D103" s="5" t="s">
         <v>100</v>
       </c>
       <c r="E103" s="5" t="s">
-        <v>122</v>
+        <v>113</v>
       </c>
       <c r="F103" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G103" s="5">
         <v>58.58</v>
       </c>
       <c r="H103" s="5" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" s="4" t="s">
         <v>91</v>
       </c>
       <c r="B104" s="5" t="s">
         <v>96</v>
       </c>
       <c r="C104" s="5" t="s">
         <v>312</v>
       </c>
       <c r="D104" s="5" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="E104" s="5" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="F104" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G104" s="5">
         <v>52.08</v>
       </c>
       <c r="H104" s="5" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" s="4" t="s">
         <v>92</v>
       </c>
       <c r="B105" s="5" t="s">
         <v>96</v>
       </c>
       <c r="C105" s="5" t="s">
         <v>312</v>
       </c>
       <c r="D105" s="5" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="E105" s="5" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="F105" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G105" s="5">
         <v>51.68</v>
       </c>
       <c r="H105" s="5" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" s="4" t="s">
         <v>93</v>
       </c>
       <c r="B106" s="5" t="s">
         <v>96</v>
       </c>
       <c r="C106" s="5" t="s">
         <v>312</v>
       </c>
       <c r="D106" s="5" t="s">
         <v>100</v>
       </c>
       <c r="E106" s="5" t="s">
         <v>138</v>
       </c>
       <c r="F106" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G106" s="5">
         <v>66.64</v>
       </c>
       <c r="H106" s="5" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" s="4" t="s">
         <v>94</v>
       </c>
       <c r="B107" s="5" t="s">
         <v>96</v>
       </c>
       <c r="C107" s="5" t="s">
         <v>312</v>
       </c>
       <c r="D107" s="5" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="E107" s="5" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="F107" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G107" s="5">
         <v>49.68</v>
       </c>
       <c r="H107" s="5" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
     </row>
     <row r="115" spans="6:6">
       <c r="F115" s="6" t="s">
         <v>328</v>
       </c>
     </row>
   </sheetData>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.7" right="0.7" top="1" bottom="0.75" header="0.2" footer="0.3"/>
   <pageSetup paperSize="9" fitToHeight="0" orientation="portrait"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;G&amp;C&amp;24JOMU TEXTILE (VIETNAM) CO.,LTD
 &amp;12LOT D.II-4, NO.1 STREET, LONG THANH INDUSTRIAL ZONE, TAM AN WARD,
 LONGTHANH DISTRICT, DONG NAI PROVINCE, VIETNAM
 TEL. +84-2513 514 011               FAX. +84-2513 514 012&amp;R&amp;12Shipment ID: 672
 Document #: FO122391</oddHeader>
     <oddFooter>&amp;LDate: &amp;D&amp;C&amp;14&amp;"Calibri,Italic"A member of the Mei Sheng Group&amp;RPage &amp;P of &amp;N</oddFooter>
   </headerFooter>
   <legacyDrawingHF r:id="rId1"/>
   <tableParts count="3">
     <tablePart r:id="rId2"/>
     <tablePart r:id="rId3"/>
     <tablePart r:id="rId4"/>
   </tableParts>