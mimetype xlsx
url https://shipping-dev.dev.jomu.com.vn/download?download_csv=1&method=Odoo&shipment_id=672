--- v1 (2026-06-15)
+++ v2 (2026-08-09)
@@ -86,80 +86,80 @@
   <si>
     <t>M</t>
   </si>
   <si>
     <t>Fabric Code</t>
   </si>
   <si>
     <t>Grade</t>
   </si>
   <si>
     <t>Color Group</t>
   </si>
   <si>
     <t>Width</t>
   </si>
   <si>
     <t>Roll Length</t>
   </si>
   <si>
     <t>Kilograms</t>
   </si>
   <si>
     <t>Roll ID</t>
   </si>
   <si>
+    <t>2205010-04-0433</t>
+  </si>
+  <si>
+    <t>2205010-04-0441</t>
+  </si>
+  <si>
+    <t>2205010-04-0465</t>
+  </si>
+  <si>
+    <t>2205010-04-0472</t>
+  </si>
+  <si>
+    <t>2205010-04-0476</t>
+  </si>
+  <si>
+    <t>2205010-04-0494</t>
+  </si>
+  <si>
+    <t>2205010-04-0506</t>
+  </si>
+  <si>
+    <t>2205010-04-0507</t>
+  </si>
+  <si>
     <t>2205010-04-0509</t>
   </si>
   <si>
     <t>2205010-04-0520</t>
   </si>
   <si>
-    <t>2205010-04-0433</t>
-[...22 lines deleted...]
-  <si>
     <t>2205010-04-0511</t>
   </si>
   <si>
     <t>2205010-04-0513</t>
   </si>
   <si>
     <t>2205010-04-0515</t>
   </si>
   <si>
     <t>2205010-04-0499</t>
   </si>
   <si>
     <t>2205010-04-0505</t>
   </si>
   <si>
     <t>2205010-04-0504</t>
   </si>
   <si>
     <t>2205010-04-0498</t>
   </si>
   <si>
     <t>2205010-04-0497</t>
   </si>
   <si>
     <t>2205010-04-0503</t>
@@ -338,80 +338,80 @@
   <si>
     <t>2205010-04-0438</t>
   </si>
   <si>
     <t>2205010-04-0431</t>
   </si>
   <si>
     <t>A</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>64.5</t>
   </si>
   <si>
     <t>64.0</t>
   </si>
   <si>
     <t>65.0</t>
   </si>
   <si>
+    <t>105.0</t>
+  </si>
+  <si>
+    <t>110.0</t>
+  </si>
+  <si>
+    <t>91.0</t>
+  </si>
+  <si>
+    <t>94.0</t>
+  </si>
+  <si>
+    <t>97.0</t>
+  </si>
+  <si>
+    <t>106.0</t>
+  </si>
+  <si>
+    <t>82.0</t>
+  </si>
+  <si>
+    <t>84.0</t>
+  </si>
+  <si>
     <t>85.0</t>
   </si>
   <si>
     <t>92.0</t>
   </si>
   <si>
-    <t>105.0</t>
-[...22 lines deleted...]
-  <si>
     <t>102.0</t>
   </si>
   <si>
     <t>104.0</t>
   </si>
   <si>
     <t>99.0</t>
   </si>
   <si>
     <t>58.0</t>
   </si>
   <si>
     <t>117.0</t>
   </si>
   <si>
     <t>90.0</t>
   </si>
   <si>
     <t>88.0</t>
   </si>
   <si>
     <t>87.0</t>
   </si>
   <si>
     <t>107.0</t>
@@ -452,78 +452,78 @@
   <si>
     <t>111.0</t>
   </si>
   <si>
     <t>119.0</t>
   </si>
   <si>
     <t>80.0</t>
   </si>
   <si>
     <t>109.0</t>
   </si>
   <si>
     <t>112.0</t>
   </si>
   <si>
     <t>116.0</t>
   </si>
   <si>
     <t>101.0</t>
   </si>
   <si>
     <t>120.0</t>
   </si>
   <si>
+    <t>58.60</t>
+  </si>
+  <si>
+    <t>61.24</t>
+  </si>
+  <si>
+    <t>52.00</t>
+  </si>
+  <si>
+    <t>54.00</t>
+  </si>
+  <si>
+    <t>55.00</t>
+  </si>
+  <si>
+    <t>59.30</t>
+  </si>
+  <si>
+    <t>49.32</t>
+  </si>
+  <si>
+    <t>49.99</t>
+  </si>
+  <si>
     <t>50.00</t>
   </si>
   <si>
     <t>52.55</t>
-  </si>
-[...22 lines deleted...]
-    <t>49.99</t>
   </si>
   <si>
     <t>59.50</t>
   </si>
   <si>
     <t>56.00</t>
   </si>
   <si>
     <t>57.94</t>
   </si>
   <si>
     <t>35.00</t>
   </si>
   <si>
     <t>65.00</t>
   </si>
   <si>
     <t>51.20</t>
   </si>
   <si>
     <t>63.40</t>
   </si>
   <si>
     <t>49.58</t>
   </si>
@@ -721,78 +721,78 @@
     <t>KG 
  重量</t>
   </si>
   <si>
     <t>Manager - 经理</t>
   </si>
   <si>
     <t>WH Manager - 仓库管理员</t>
   </si>
   <si>
     <t>Security - 保安员</t>
   </si>
   <si>
     <t>Applicant - 申请人</t>
   </si>
   <si>
     <t>Recipient - 接受者</t>
   </si>
   <si>
     <t>Bảng kê hàng hóa</t>
   </si>
   <si>
     <t>Packing List</t>
   </si>
   <si>
+    <t>2205010_04 - 0433</t>
+  </si>
+  <si>
+    <t>2205010_04 - 0441</t>
+  </si>
+  <si>
+    <t>2205010_04 - 0465</t>
+  </si>
+  <si>
+    <t>2205010_04 - 0472</t>
+  </si>
+  <si>
+    <t>2205010_04 - 0476</t>
+  </si>
+  <si>
+    <t>2205010_04 - 0494</t>
+  </si>
+  <si>
+    <t>2205010_04 - 0506</t>
+  </si>
+  <si>
+    <t>2205010_04 - 0507</t>
+  </si>
+  <si>
     <t>2205010_04 - 0509</t>
   </si>
   <si>
     <t>2205010_04 - 0520</t>
-  </si>
-[...22 lines deleted...]
-    <t>2205010_04 - 0507</t>
   </si>
   <si>
     <t>2205010_04 - 0511</t>
   </si>
   <si>
     <t>2205010_04 - 0513</t>
   </si>
   <si>
     <t>2205010_04 - 0515</t>
   </si>
   <si>
     <t>2205010_04 - 0499</t>
   </si>
   <si>
     <t>2205010_04 - 0505</t>
   </si>
   <si>
     <t>2205010_04 - 0504</t>
   </si>
   <si>
     <t>2205010_04 - 0498</t>
   </si>
   <si>
     <t>2205010_04 - 0497</t>
   </si>
@@ -1911,129 +1911,129 @@
       </c>
       <c r="F12" s="5" t="s">
         <v>103</v>
       </c>
       <c r="G12" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H12" s="5" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="4" t="s">
         <v>20</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C13" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D13" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E13" s="5" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="F13" s="5" t="s">
         <v>104</v>
       </c>
       <c r="G13" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H13" s="5" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="4" t="s">
         <v>21</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C14" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D14" s="5" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E14" s="5" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="F14" s="5" t="s">
         <v>105</v>
       </c>
       <c r="G14" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H14" s="5" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C15" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D15" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E15" s="5" t="s">
         <v>98</v>
       </c>
       <c r="F15" s="5" t="s">
         <v>106</v>
       </c>
       <c r="G15" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H15" s="5" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C16" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="E16" s="5" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="F16" s="5" t="s">
         <v>107</v>
       </c>
       <c r="G16" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H16" s="5" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C17" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D17" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E17" s="5" t="s">
@@ -2067,86 +2067,86 @@
       </c>
       <c r="F18" s="5" t="s">
         <v>109</v>
       </c>
       <c r="G18" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H18" s="5" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D19" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E19" s="5" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="F19" s="5" t="s">
         <v>110</v>
       </c>
       <c r="G19" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H19" s="5" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C20" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D20" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E20" s="5" t="s">
         <v>99</v>
       </c>
       <c r="F20" s="5" t="s">
         <v>111</v>
       </c>
       <c r="G20" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H20" s="5" t="s">
-        <v>141</v>
+        <v>139</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="4" t="s">
         <v>28</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C21" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D21" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E21" s="5" t="s">
         <v>99</v>
       </c>
       <c r="F21" s="5" t="s">
         <v>112</v>
       </c>
       <c r="G21" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H21" s="5" t="s">
@@ -2284,71 +2284,71 @@
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="4" t="s">
         <v>34</v>
       </c>
       <c r="B27" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C27" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D27" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E27" s="5" t="s">
         <v>98</v>
       </c>
       <c r="F27" s="5" t="s">
         <v>117</v>
       </c>
       <c r="G27" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H27" s="5" t="s">
-        <v>139</v>
+        <v>147</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="4" t="s">
         <v>35</v>
       </c>
       <c r="B28" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C28" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D28" s="5" t="s">
         <v>97</v>
       </c>
       <c r="E28" s="5" t="s">
         <v>98</v>
       </c>
       <c r="F28" s="5" t="s">
-        <v>104</v>
+        <v>102</v>
       </c>
       <c r="G28" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H28" s="5" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="4" t="s">
         <v>36</v>
       </c>
       <c r="B29" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C29" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D29" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E29" s="5" t="s">
         <v>98</v>
       </c>
       <c r="F29" s="5" t="s">
@@ -2382,51 +2382,51 @@
       </c>
       <c r="G30" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H30" s="5" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="4" t="s">
         <v>38</v>
       </c>
       <c r="B31" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C31" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D31" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E31" s="5" t="s">
         <v>98</v>
       </c>
       <c r="F31" s="5" t="s">
-        <v>104</v>
+        <v>102</v>
       </c>
       <c r="G31" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H31" s="5" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="4" t="s">
         <v>39</v>
       </c>
       <c r="B32" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C32" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D32" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E32" s="5" t="s">
         <v>98</v>
       </c>
       <c r="F32" s="5" t="s">
@@ -2512,77 +2512,77 @@
       </c>
       <c r="G35" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H35" s="5" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="4" t="s">
         <v>43</v>
       </c>
       <c r="B36" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C36" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D36" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E36" s="5" t="s">
         <v>98</v>
       </c>
       <c r="F36" s="5" t="s">
-        <v>101</v>
+        <v>109</v>
       </c>
       <c r="G36" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H36" s="5" t="s">
-        <v>139</v>
+        <v>147</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="4" t="s">
         <v>44</v>
       </c>
       <c r="B37" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C37" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D37" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E37" s="5" t="s">
         <v>99</v>
       </c>
       <c r="F37" s="5" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="G37" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H37" s="5" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="4" t="s">
         <v>45</v>
       </c>
       <c r="B38" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C38" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D38" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E38" s="5" t="s">
         <v>99</v>
       </c>
       <c r="F38" s="5" t="s">
@@ -2590,51 +2590,51 @@
       </c>
       <c r="G38" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H38" s="5" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="4" t="s">
         <v>46</v>
       </c>
       <c r="B39" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C39" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D39" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E39" s="5" t="s">
         <v>98</v>
       </c>
       <c r="F39" s="5" t="s">
-        <v>103</v>
+        <v>101</v>
       </c>
       <c r="G39" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H39" s="5" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="4" t="s">
         <v>47</v>
       </c>
       <c r="B40" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C40" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D40" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E40" s="5" t="s">
         <v>98</v>
       </c>
       <c r="F40" s="5" t="s">
@@ -2648,97 +2648,97 @@
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="4" t="s">
         <v>48</v>
       </c>
       <c r="B41" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C41" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D41" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E41" s="5" t="s">
         <v>98</v>
       </c>
       <c r="F41" s="5" t="s">
         <v>121</v>
       </c>
       <c r="G41" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H41" s="5" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="4" t="s">
         <v>49</v>
       </c>
       <c r="B42" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C42" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D42" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E42" s="5" t="s">
         <v>98</v>
       </c>
       <c r="F42" s="5" t="s">
         <v>112</v>
       </c>
       <c r="G42" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H42" s="5" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" s="4" t="s">
         <v>50</v>
       </c>
       <c r="B43" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C43" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D43" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E43" s="5" t="s">
         <v>98</v>
       </c>
       <c r="F43" s="5" t="s">
-        <v>103</v>
+        <v>101</v>
       </c>
       <c r="G43" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H43" s="5" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="4" t="s">
         <v>51</v>
       </c>
       <c r="B44" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C44" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D44" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E44" s="5" t="s">
         <v>98</v>
       </c>
       <c r="F44" s="5" t="s">
@@ -2752,51 +2752,51 @@
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="4" t="s">
         <v>52</v>
       </c>
       <c r="B45" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C45" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D45" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E45" s="5" t="s">
         <v>98</v>
       </c>
       <c r="F45" s="5" t="s">
         <v>127</v>
       </c>
       <c r="G45" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H45" s="5" t="s">
-        <v>139</v>
+        <v>147</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" s="4" t="s">
         <v>53</v>
       </c>
       <c r="B46" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C46" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D46" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E46" s="5" t="s">
         <v>98</v>
       </c>
       <c r="F46" s="5" t="s">
         <v>116</v>
       </c>
       <c r="G46" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H46" s="5" t="s">
@@ -2928,51 +2928,51 @@
       </c>
       <c r="G51" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H51" s="5" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" s="4" t="s">
         <v>59</v>
       </c>
       <c r="B52" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C52" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D52" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E52" s="5" t="s">
         <v>98</v>
       </c>
       <c r="F52" s="5" t="s">
-        <v>102</v>
+        <v>110</v>
       </c>
       <c r="G52" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H52" s="5" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" s="4" t="s">
         <v>60</v>
       </c>
       <c r="B53" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C53" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D53" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E53" s="5" t="s">
         <v>98</v>
       </c>
       <c r="F53" s="5" t="s">
@@ -3006,51 +3006,51 @@
       </c>
       <c r="G54" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H54" s="5" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" s="4" t="s">
         <v>62</v>
       </c>
       <c r="B55" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C55" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D55" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E55" s="5" t="s">
         <v>98</v>
       </c>
       <c r="F55" s="5" t="s">
-        <v>103</v>
+        <v>101</v>
       </c>
       <c r="G55" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H55" s="5" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" s="4" t="s">
         <v>63</v>
       </c>
       <c r="B56" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C56" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D56" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E56" s="5" t="s">
         <v>98</v>
       </c>
       <c r="F56" s="5" t="s">
@@ -3058,51 +3058,51 @@
       </c>
       <c r="G56" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H56" s="5" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" s="4" t="s">
         <v>64</v>
       </c>
       <c r="B57" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C57" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D57" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E57" s="5" t="s">
         <v>98</v>
       </c>
       <c r="F57" s="5" t="s">
-        <v>102</v>
+        <v>110</v>
       </c>
       <c r="G57" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H57" s="5" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" s="4" t="s">
         <v>65</v>
       </c>
       <c r="B58" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C58" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D58" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E58" s="5" t="s">
         <v>98</v>
       </c>
       <c r="F58" s="5" t="s">
@@ -3162,57 +3162,57 @@
       </c>
       <c r="G60" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H60" s="5" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" s="4" t="s">
         <v>68</v>
       </c>
       <c r="B61" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C61" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D61" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E61" s="5" t="s">
         <v>98</v>
       </c>
       <c r="F61" s="5" t="s">
-        <v>107</v>
+        <v>105</v>
       </c>
       <c r="G61" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H61" s="5" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" s="4" t="s">
         <v>69</v>
       </c>
       <c r="B62" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C62" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D62" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E62" s="5" t="s">
         <v>98</v>
       </c>
       <c r="F62" s="5" t="s">
         <v>120</v>
       </c>
       <c r="G62" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H62" s="5" t="s">
@@ -3240,83 +3240,83 @@
       </c>
       <c r="G63" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H63" s="5" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" s="4" t="s">
         <v>71</v>
       </c>
       <c r="B64" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C64" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D64" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E64" s="5" t="s">
         <v>98</v>
       </c>
       <c r="F64" s="5" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="G64" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H64" s="5" t="s">
-        <v>143</v>
+        <v>141</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" s="4" t="s">
         <v>72</v>
       </c>
       <c r="B65" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C65" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D65" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E65" s="5" t="s">
         <v>98</v>
       </c>
       <c r="F65" s="5" t="s">
         <v>121</v>
       </c>
       <c r="G65" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H65" s="5" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" s="4" t="s">
         <v>73</v>
       </c>
       <c r="B66" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C66" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D66" s="5" t="s">
         <v>97</v>
       </c>
       <c r="E66" s="5" t="s">
         <v>100</v>
       </c>
       <c r="F66" s="5" t="s">
         <v>115</v>
       </c>
       <c r="G66" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H66" s="5" t="s">
@@ -3344,51 +3344,51 @@
       </c>
       <c r="G67" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H67" s="5" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" s="4" t="s">
         <v>75</v>
       </c>
       <c r="B68" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C68" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D68" s="5" t="s">
         <v>97</v>
       </c>
       <c r="E68" s="5" t="s">
         <v>98</v>
       </c>
       <c r="F68" s="5" t="s">
-        <v>108</v>
+        <v>106</v>
       </c>
       <c r="G68" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H68" s="5" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" s="4" t="s">
         <v>76</v>
       </c>
       <c r="B69" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C69" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D69" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E69" s="5" t="s">
         <v>99</v>
       </c>
       <c r="F69" s="5" t="s">
@@ -3604,51 +3604,51 @@
       </c>
       <c r="G77" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H77" s="5" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" s="4" t="s">
         <v>85</v>
       </c>
       <c r="B78" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C78" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D78" s="5" t="s">
         <v>97</v>
       </c>
       <c r="E78" s="5" t="s">
         <v>100</v>
       </c>
       <c r="F78" s="5" t="s">
-        <v>107</v>
+        <v>105</v>
       </c>
       <c r="G78" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H78" s="5" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" s="4" t="s">
         <v>86</v>
       </c>
       <c r="B79" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C79" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D79" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E79" s="5" t="s">
         <v>99</v>
       </c>
       <c r="F79" s="5" t="s">
@@ -3760,83 +3760,83 @@
       </c>
       <c r="G83" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H83" s="5" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" s="4" t="s">
         <v>91</v>
       </c>
       <c r="B84" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C84" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D84" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E84" s="5" t="s">
         <v>98</v>
       </c>
       <c r="F84" s="5" t="s">
-        <v>102</v>
+        <v>110</v>
       </c>
       <c r="G84" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H84" s="5" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" s="4" t="s">
         <v>92</v>
       </c>
       <c r="B85" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C85" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D85" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E85" s="5" t="s">
         <v>98</v>
       </c>
       <c r="F85" s="5" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="G85" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H85" s="5" t="s">
-        <v>143</v>
+        <v>141</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" s="4" t="s">
         <v>93</v>
       </c>
       <c r="B86" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C86" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D86" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E86" s="5" t="s">
         <v>100</v>
       </c>
       <c r="F86" s="5" t="s">
         <v>138</v>
       </c>
       <c r="G86" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H86" s="5" t="s">
@@ -3844,51 +3844,51 @@
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" s="4" t="s">
         <v>94</v>
       </c>
       <c r="B87" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C87" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D87" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E87" s="5" t="s">
         <v>98</v>
       </c>
       <c r="F87" s="5" t="s">
         <v>116</v>
       </c>
       <c r="G87" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H87" s="5" t="s">
-        <v>139</v>
+        <v>147</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" s="6" t="s">
         <v>218</v>
       </c>
       <c r="C91" s="6" t="s">
         <v>219</v>
       </c>
       <c r="E91" s="6" t="s">
         <v>220</v>
       </c>
       <c r="F91" s="6" t="s">
         <v>221</v>
       </c>
       <c r="H91" s="6" t="s">
         <v>222</v>
       </c>
     </row>
   </sheetData>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.7" right="0.7" top="1" bottom="0.75" header="0.2" footer="0.3"/>
   <pageSetup paperSize="9" fitToHeight="0" orientation="portrait"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;G&amp;C&amp;24JOMU TEXTILE (VIETNAM) CO.,LTD
@@ -4069,120 +4069,120 @@
       </c>
       <c r="E12" s="5" t="s">
         <v>98</v>
       </c>
       <c r="F12" s="5" t="s">
         <v>103</v>
       </c>
       <c r="G12" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="4" t="s">
         <v>20</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C13" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D13" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E13" s="5" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="F13" s="5" t="s">
         <v>104</v>
       </c>
       <c r="G13" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="4" t="s">
         <v>21</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C14" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D14" s="5" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E14" s="5" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="F14" s="5" t="s">
         <v>105</v>
       </c>
       <c r="G14" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C15" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D15" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E15" s="5" t="s">
         <v>98</v>
       </c>
       <c r="F15" s="5" t="s">
         <v>106</v>
       </c>
       <c r="G15" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C16" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="E16" s="5" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="F16" s="5" t="s">
         <v>107</v>
       </c>
       <c r="G16" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C17" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D17" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E17" s="5" t="s">
         <v>98</v>
       </c>
       <c r="F17" s="5" t="s">
@@ -4207,51 +4207,51 @@
       </c>
       <c r="E18" s="5" t="s">
         <v>98</v>
       </c>
       <c r="F18" s="5" t="s">
         <v>109</v>
       </c>
       <c r="G18" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D19" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E19" s="5" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="F19" s="5" t="s">
         <v>110</v>
       </c>
       <c r="G19" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C20" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D20" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E20" s="5" t="s">
         <v>99</v>
       </c>
       <c r="F20" s="5" t="s">
@@ -4417,51 +4417,51 @@
       </c>
       <c r="F27" s="5" t="s">
         <v>117</v>
       </c>
       <c r="G27" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" s="4" t="s">
         <v>35</v>
       </c>
       <c r="B28" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C28" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D28" s="5" t="s">
         <v>97</v>
       </c>
       <c r="E28" s="5" t="s">
         <v>98</v>
       </c>
       <c r="F28" s="5" t="s">
-        <v>104</v>
+        <v>102</v>
       </c>
       <c r="G28" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" s="4" t="s">
         <v>36</v>
       </c>
       <c r="B29" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C29" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D29" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E29" s="5" t="s">
         <v>98</v>
       </c>
       <c r="F29" s="5" t="s">
         <v>118</v>
       </c>
       <c r="G29" s="5" t="s">
@@ -4486,51 +4486,51 @@
       </c>
       <c r="F30" s="5" t="s">
         <v>119</v>
       </c>
       <c r="G30" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" s="4" t="s">
         <v>38</v>
       </c>
       <c r="B31" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C31" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D31" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E31" s="5" t="s">
         <v>98</v>
       </c>
       <c r="F31" s="5" t="s">
-        <v>104</v>
+        <v>102</v>
       </c>
       <c r="G31" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" s="4" t="s">
         <v>39</v>
       </c>
       <c r="B32" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C32" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D32" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E32" s="5" t="s">
         <v>98</v>
       </c>
       <c r="F32" s="5" t="s">
         <v>120</v>
       </c>
       <c r="G32" s="5" t="s">
@@ -4601,120 +4601,120 @@
       </c>
       <c r="F35" s="5" t="s">
         <v>123</v>
       </c>
       <c r="G35" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" s="4" t="s">
         <v>43</v>
       </c>
       <c r="B36" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C36" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D36" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E36" s="5" t="s">
         <v>98</v>
       </c>
       <c r="F36" s="5" t="s">
-        <v>101</v>
+        <v>109</v>
       </c>
       <c r="G36" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" s="4" t="s">
         <v>44</v>
       </c>
       <c r="B37" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C37" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D37" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E37" s="5" t="s">
         <v>99</v>
       </c>
       <c r="F37" s="5" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="G37" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" s="4" t="s">
         <v>45</v>
       </c>
       <c r="B38" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C38" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D38" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E38" s="5" t="s">
         <v>99</v>
       </c>
       <c r="F38" s="5" t="s">
         <v>124</v>
       </c>
       <c r="G38" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" s="4" t="s">
         <v>46</v>
       </c>
       <c r="B39" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C39" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D39" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E39" s="5" t="s">
         <v>98</v>
       </c>
       <c r="F39" s="5" t="s">
-        <v>103</v>
+        <v>101</v>
       </c>
       <c r="G39" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" s="4" t="s">
         <v>47</v>
       </c>
       <c r="B40" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C40" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D40" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E40" s="5" t="s">
         <v>98</v>
       </c>
       <c r="F40" s="5" t="s">
         <v>125</v>
       </c>
       <c r="G40" s="5" t="s">
@@ -4762,51 +4762,51 @@
       </c>
       <c r="F42" s="5" t="s">
         <v>112</v>
       </c>
       <c r="G42" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:7">
       <c r="A43" s="4" t="s">
         <v>50</v>
       </c>
       <c r="B43" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C43" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D43" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E43" s="5" t="s">
         <v>98</v>
       </c>
       <c r="F43" s="5" t="s">
-        <v>103</v>
+        <v>101</v>
       </c>
       <c r="G43" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:7">
       <c r="A44" s="4" t="s">
         <v>51</v>
       </c>
       <c r="B44" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C44" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D44" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E44" s="5" t="s">
         <v>98</v>
       </c>
       <c r="F44" s="5" t="s">
         <v>126</v>
       </c>
       <c r="G44" s="5" t="s">
@@ -4969,51 +4969,51 @@
       </c>
       <c r="F51" s="5" t="s">
         <v>123</v>
       </c>
       <c r="G51" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="52" spans="1:7">
       <c r="A52" s="4" t="s">
         <v>59</v>
       </c>
       <c r="B52" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C52" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D52" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E52" s="5" t="s">
         <v>98</v>
       </c>
       <c r="F52" s="5" t="s">
-        <v>102</v>
+        <v>110</v>
       </c>
       <c r="G52" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:7">
       <c r="A53" s="4" t="s">
         <v>60</v>
       </c>
       <c r="B53" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C53" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D53" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E53" s="5" t="s">
         <v>98</v>
       </c>
       <c r="F53" s="5" t="s">
         <v>116</v>
       </c>
       <c r="G53" s="5" t="s">
@@ -5038,97 +5038,97 @@
       </c>
       <c r="F54" s="5" t="s">
         <v>123</v>
       </c>
       <c r="G54" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="55" spans="1:7">
       <c r="A55" s="4" t="s">
         <v>62</v>
       </c>
       <c r="B55" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C55" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D55" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E55" s="5" t="s">
         <v>98</v>
       </c>
       <c r="F55" s="5" t="s">
-        <v>103</v>
+        <v>101</v>
       </c>
       <c r="G55" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="56" spans="1:7">
       <c r="A56" s="4" t="s">
         <v>63</v>
       </c>
       <c r="B56" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C56" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D56" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E56" s="5" t="s">
         <v>98</v>
       </c>
       <c r="F56" s="5" t="s">
         <v>113</v>
       </c>
       <c r="G56" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="57" spans="1:7">
       <c r="A57" s="4" t="s">
         <v>64</v>
       </c>
       <c r="B57" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C57" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D57" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E57" s="5" t="s">
         <v>98</v>
       </c>
       <c r="F57" s="5" t="s">
-        <v>102</v>
+        <v>110</v>
       </c>
       <c r="G57" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="58" spans="1:7">
       <c r="A58" s="4" t="s">
         <v>65</v>
       </c>
       <c r="B58" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C58" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D58" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E58" s="5" t="s">
         <v>98</v>
       </c>
       <c r="F58" s="5" t="s">
         <v>129</v>
       </c>
       <c r="G58" s="5" t="s">
@@ -5176,51 +5176,51 @@
       </c>
       <c r="F60" s="5" t="s">
         <v>121</v>
       </c>
       <c r="G60" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="61" spans="1:7">
       <c r="A61" s="4" t="s">
         <v>68</v>
       </c>
       <c r="B61" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C61" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D61" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E61" s="5" t="s">
         <v>98</v>
       </c>
       <c r="F61" s="5" t="s">
-        <v>107</v>
+        <v>105</v>
       </c>
       <c r="G61" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="62" spans="1:7">
       <c r="A62" s="4" t="s">
         <v>69</v>
       </c>
       <c r="B62" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C62" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D62" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E62" s="5" t="s">
         <v>98</v>
       </c>
       <c r="F62" s="5" t="s">
         <v>120</v>
       </c>
       <c r="G62" s="5" t="s">
@@ -5245,51 +5245,51 @@
       </c>
       <c r="F63" s="5" t="s">
         <v>131</v>
       </c>
       <c r="G63" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="64" spans="1:7">
       <c r="A64" s="4" t="s">
         <v>71</v>
       </c>
       <c r="B64" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C64" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D64" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E64" s="5" t="s">
         <v>98</v>
       </c>
       <c r="F64" s="5" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="G64" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="65" spans="1:7">
       <c r="A65" s="4" t="s">
         <v>72</v>
       </c>
       <c r="B65" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C65" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D65" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E65" s="5" t="s">
         <v>98</v>
       </c>
       <c r="F65" s="5" t="s">
         <v>121</v>
       </c>
       <c r="G65" s="5" t="s">
@@ -5337,51 +5337,51 @@
       </c>
       <c r="F67" s="5" t="s">
         <v>132</v>
       </c>
       <c r="G67" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="68" spans="1:7">
       <c r="A68" s="4" t="s">
         <v>75</v>
       </c>
       <c r="B68" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C68" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D68" s="5" t="s">
         <v>97</v>
       </c>
       <c r="E68" s="5" t="s">
         <v>98</v>
       </c>
       <c r="F68" s="5" t="s">
-        <v>108</v>
+        <v>106</v>
       </c>
       <c r="G68" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="69" spans="1:7">
       <c r="A69" s="4" t="s">
         <v>76</v>
       </c>
       <c r="B69" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C69" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D69" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E69" s="5" t="s">
         <v>99</v>
       </c>
       <c r="F69" s="5" t="s">
         <v>133</v>
       </c>
       <c r="G69" s="5" t="s">
@@ -5567,51 +5567,51 @@
       </c>
       <c r="F77" s="5" t="s">
         <v>116</v>
       </c>
       <c r="G77" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="78" spans="1:7">
       <c r="A78" s="4" t="s">
         <v>85</v>
       </c>
       <c r="B78" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C78" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D78" s="5" t="s">
         <v>97</v>
       </c>
       <c r="E78" s="5" t="s">
         <v>100</v>
       </c>
       <c r="F78" s="5" t="s">
-        <v>107</v>
+        <v>105</v>
       </c>
       <c r="G78" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="79" spans="1:7">
       <c r="A79" s="4" t="s">
         <v>86</v>
       </c>
       <c r="B79" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C79" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D79" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E79" s="5" t="s">
         <v>99</v>
       </c>
       <c r="F79" s="5" t="s">
         <v>134</v>
       </c>
       <c r="G79" s="5" t="s">
@@ -5705,74 +5705,74 @@
       </c>
       <c r="F83" s="5" t="s">
         <v>113</v>
       </c>
       <c r="G83" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="84" spans="1:7">
       <c r="A84" s="4" t="s">
         <v>91</v>
       </c>
       <c r="B84" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C84" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D84" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E84" s="5" t="s">
         <v>98</v>
       </c>
       <c r="F84" s="5" t="s">
-        <v>102</v>
+        <v>110</v>
       </c>
       <c r="G84" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="85" spans="1:7">
       <c r="A85" s="4" t="s">
         <v>92</v>
       </c>
       <c r="B85" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C85" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D85" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E85" s="5" t="s">
         <v>98</v>
       </c>
       <c r="F85" s="5" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="G85" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="86" spans="1:7">
       <c r="A86" s="4" t="s">
         <v>93</v>
       </c>
       <c r="B86" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C86" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D86" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E86" s="5" t="s">
         <v>100</v>
       </c>
       <c r="F86" s="5" t="s">
         <v>138</v>
       </c>
       <c r="G86" s="5" t="s">
@@ -6002,120 +6002,120 @@
       </c>
       <c r="E12" s="5" t="s">
         <v>98</v>
       </c>
       <c r="F12" s="5" t="s">
         <v>103</v>
       </c>
       <c r="G12" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="4" t="s">
         <v>228</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C13" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D13" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E13" s="5" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="F13" s="5" t="s">
         <v>104</v>
       </c>
       <c r="G13" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="4" t="s">
         <v>229</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C14" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D14" s="5" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E14" s="5" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="F14" s="5" t="s">
         <v>105</v>
       </c>
       <c r="G14" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="4" t="s">
         <v>230</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C15" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D15" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E15" s="5" t="s">
         <v>98</v>
       </c>
       <c r="F15" s="5" t="s">
         <v>106</v>
       </c>
       <c r="G15" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="4" t="s">
         <v>231</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C16" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="E16" s="5" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="F16" s="5" t="s">
         <v>107</v>
       </c>
       <c r="G16" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="4" t="s">
         <v>232</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C17" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D17" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E17" s="5" t="s">
         <v>98</v>
       </c>
       <c r="F17" s="5" t="s">
@@ -6140,51 +6140,51 @@
       </c>
       <c r="E18" s="5" t="s">
         <v>98</v>
       </c>
       <c r="F18" s="5" t="s">
         <v>109</v>
       </c>
       <c r="G18" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="4" t="s">
         <v>234</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D19" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E19" s="5" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="F19" s="5" t="s">
         <v>110</v>
       </c>
       <c r="G19" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="4" t="s">
         <v>235</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C20" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D20" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E20" s="5" t="s">
         <v>99</v>
       </c>
       <c r="F20" s="5" t="s">
@@ -6350,51 +6350,51 @@
       </c>
       <c r="F27" s="5" t="s">
         <v>117</v>
       </c>
       <c r="G27" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" s="4" t="s">
         <v>243</v>
       </c>
       <c r="B28" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C28" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D28" s="5" t="s">
         <v>97</v>
       </c>
       <c r="E28" s="5" t="s">
         <v>98</v>
       </c>
       <c r="F28" s="5" t="s">
-        <v>104</v>
+        <v>102</v>
       </c>
       <c r="G28" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" s="4" t="s">
         <v>244</v>
       </c>
       <c r="B29" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C29" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D29" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E29" s="5" t="s">
         <v>98</v>
       </c>
       <c r="F29" s="5" t="s">
         <v>118</v>
       </c>
       <c r="G29" s="5" t="s">
@@ -6419,51 +6419,51 @@
       </c>
       <c r="F30" s="5" t="s">
         <v>119</v>
       </c>
       <c r="G30" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" s="4" t="s">
         <v>246</v>
       </c>
       <c r="B31" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C31" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D31" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E31" s="5" t="s">
         <v>98</v>
       </c>
       <c r="F31" s="5" t="s">
-        <v>104</v>
+        <v>102</v>
       </c>
       <c r="G31" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" s="4" t="s">
         <v>247</v>
       </c>
       <c r="B32" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C32" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D32" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E32" s="5" t="s">
         <v>98</v>
       </c>
       <c r="F32" s="5" t="s">
         <v>120</v>
       </c>
       <c r="G32" s="5" t="s">
@@ -6534,120 +6534,120 @@
       </c>
       <c r="F35" s="5" t="s">
         <v>123</v>
       </c>
       <c r="G35" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" s="4" t="s">
         <v>251</v>
       </c>
       <c r="B36" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C36" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D36" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E36" s="5" t="s">
         <v>98</v>
       </c>
       <c r="F36" s="5" t="s">
-        <v>101</v>
+        <v>109</v>
       </c>
       <c r="G36" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" s="4" t="s">
         <v>252</v>
       </c>
       <c r="B37" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C37" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D37" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E37" s="5" t="s">
         <v>99</v>
       </c>
       <c r="F37" s="5" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="G37" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" s="4" t="s">
         <v>253</v>
       </c>
       <c r="B38" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C38" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D38" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E38" s="5" t="s">
         <v>99</v>
       </c>
       <c r="F38" s="5" t="s">
         <v>124</v>
       </c>
       <c r="G38" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" s="4" t="s">
         <v>254</v>
       </c>
       <c r="B39" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C39" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D39" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E39" s="5" t="s">
         <v>98</v>
       </c>
       <c r="F39" s="5" t="s">
-        <v>103</v>
+        <v>101</v>
       </c>
       <c r="G39" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" s="4" t="s">
         <v>255</v>
       </c>
       <c r="B40" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C40" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D40" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E40" s="5" t="s">
         <v>98</v>
       </c>
       <c r="F40" s="5" t="s">
         <v>125</v>
       </c>
       <c r="G40" s="5" t="s">
@@ -6695,51 +6695,51 @@
       </c>
       <c r="F42" s="5" t="s">
         <v>112</v>
       </c>
       <c r="G42" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:7">
       <c r="A43" s="4" t="s">
         <v>258</v>
       </c>
       <c r="B43" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C43" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D43" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E43" s="5" t="s">
         <v>98</v>
       </c>
       <c r="F43" s="5" t="s">
-        <v>103</v>
+        <v>101</v>
       </c>
       <c r="G43" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:7">
       <c r="A44" s="4" t="s">
         <v>259</v>
       </c>
       <c r="B44" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C44" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D44" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E44" s="5" t="s">
         <v>98</v>
       </c>
       <c r="F44" s="5" t="s">
         <v>126</v>
       </c>
       <c r="G44" s="5" t="s">
@@ -6902,51 +6902,51 @@
       </c>
       <c r="F51" s="5" t="s">
         <v>123</v>
       </c>
       <c r="G51" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="52" spans="1:7">
       <c r="A52" s="4" t="s">
         <v>267</v>
       </c>
       <c r="B52" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C52" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D52" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E52" s="5" t="s">
         <v>98</v>
       </c>
       <c r="F52" s="5" t="s">
-        <v>102</v>
+        <v>110</v>
       </c>
       <c r="G52" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:7">
       <c r="A53" s="4" t="s">
         <v>268</v>
       </c>
       <c r="B53" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C53" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D53" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E53" s="5" t="s">
         <v>98</v>
       </c>
       <c r="F53" s="5" t="s">
         <v>116</v>
       </c>
       <c r="G53" s="5" t="s">
@@ -6971,97 +6971,97 @@
       </c>
       <c r="F54" s="5" t="s">
         <v>123</v>
       </c>
       <c r="G54" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="55" spans="1:7">
       <c r="A55" s="4" t="s">
         <v>270</v>
       </c>
       <c r="B55" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C55" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D55" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E55" s="5" t="s">
         <v>98</v>
       </c>
       <c r="F55" s="5" t="s">
-        <v>103</v>
+        <v>101</v>
       </c>
       <c r="G55" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="56" spans="1:7">
       <c r="A56" s="4" t="s">
         <v>271</v>
       </c>
       <c r="B56" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C56" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D56" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E56" s="5" t="s">
         <v>98</v>
       </c>
       <c r="F56" s="5" t="s">
         <v>113</v>
       </c>
       <c r="G56" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="57" spans="1:7">
       <c r="A57" s="4" t="s">
         <v>272</v>
       </c>
       <c r="B57" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C57" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D57" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E57" s="5" t="s">
         <v>98</v>
       </c>
       <c r="F57" s="5" t="s">
-        <v>102</v>
+        <v>110</v>
       </c>
       <c r="G57" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="58" spans="1:7">
       <c r="A58" s="4" t="s">
         <v>273</v>
       </c>
       <c r="B58" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C58" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D58" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E58" s="5" t="s">
         <v>98</v>
       </c>
       <c r="F58" s="5" t="s">
         <v>129</v>
       </c>
       <c r="G58" s="5" t="s">
@@ -7109,51 +7109,51 @@
       </c>
       <c r="F60" s="5" t="s">
         <v>121</v>
       </c>
       <c r="G60" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="61" spans="1:7">
       <c r="A61" s="4" t="s">
         <v>276</v>
       </c>
       <c r="B61" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C61" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D61" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E61" s="5" t="s">
         <v>98</v>
       </c>
       <c r="F61" s="5" t="s">
-        <v>107</v>
+        <v>105</v>
       </c>
       <c r="G61" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="62" spans="1:7">
       <c r="A62" s="4" t="s">
         <v>277</v>
       </c>
       <c r="B62" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C62" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D62" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E62" s="5" t="s">
         <v>98</v>
       </c>
       <c r="F62" s="5" t="s">
         <v>120</v>
       </c>
       <c r="G62" s="5" t="s">
@@ -7178,51 +7178,51 @@
       </c>
       <c r="F63" s="5" t="s">
         <v>131</v>
       </c>
       <c r="G63" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="64" spans="1:7">
       <c r="A64" s="4" t="s">
         <v>279</v>
       </c>
       <c r="B64" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C64" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D64" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E64" s="5" t="s">
         <v>98</v>
       </c>
       <c r="F64" s="5" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="G64" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="65" spans="1:7">
       <c r="A65" s="4" t="s">
         <v>280</v>
       </c>
       <c r="B65" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C65" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D65" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E65" s="5" t="s">
         <v>98</v>
       </c>
       <c r="F65" s="5" t="s">
         <v>121</v>
       </c>
       <c r="G65" s="5" t="s">
@@ -7270,51 +7270,51 @@
       </c>
       <c r="F67" s="5" t="s">
         <v>132</v>
       </c>
       <c r="G67" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="68" spans="1:7">
       <c r="A68" s="4" t="s">
         <v>283</v>
       </c>
       <c r="B68" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C68" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D68" s="5" t="s">
         <v>97</v>
       </c>
       <c r="E68" s="5" t="s">
         <v>98</v>
       </c>
       <c r="F68" s="5" t="s">
-        <v>108</v>
+        <v>106</v>
       </c>
       <c r="G68" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="69" spans="1:7">
       <c r="A69" s="4" t="s">
         <v>284</v>
       </c>
       <c r="B69" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C69" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D69" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E69" s="5" t="s">
         <v>99</v>
       </c>
       <c r="F69" s="5" t="s">
         <v>133</v>
       </c>
       <c r="G69" s="5" t="s">
@@ -7500,51 +7500,51 @@
       </c>
       <c r="F77" s="5" t="s">
         <v>116</v>
       </c>
       <c r="G77" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="78" spans="1:7">
       <c r="A78" s="4" t="s">
         <v>293</v>
       </c>
       <c r="B78" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C78" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D78" s="5" t="s">
         <v>97</v>
       </c>
       <c r="E78" s="5" t="s">
         <v>100</v>
       </c>
       <c r="F78" s="5" t="s">
-        <v>107</v>
+        <v>105</v>
       </c>
       <c r="G78" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="79" spans="1:7">
       <c r="A79" s="4" t="s">
         <v>294</v>
       </c>
       <c r="B79" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C79" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D79" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E79" s="5" t="s">
         <v>99</v>
       </c>
       <c r="F79" s="5" t="s">
         <v>134</v>
       </c>
       <c r="G79" s="5" t="s">
@@ -7638,74 +7638,74 @@
       </c>
       <c r="F83" s="5" t="s">
         <v>113</v>
       </c>
       <c r="G83" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="84" spans="1:7">
       <c r="A84" s="4" t="s">
         <v>299</v>
       </c>
       <c r="B84" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C84" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D84" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E84" s="5" t="s">
         <v>98</v>
       </c>
       <c r="F84" s="5" t="s">
-        <v>102</v>
+        <v>110</v>
       </c>
       <c r="G84" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="85" spans="1:7">
       <c r="A85" s="4" t="s">
         <v>300</v>
       </c>
       <c r="B85" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C85" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D85" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E85" s="5" t="s">
         <v>98</v>
       </c>
       <c r="F85" s="5" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="G85" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="86" spans="1:7">
       <c r="A86" s="4" t="s">
         <v>301</v>
       </c>
       <c r="B86" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C86" s="5" t="s">
         <v>95</v>
       </c>
       <c r="D86" s="5" t="s">
         <v>96</v>
       </c>
       <c r="E86" s="5" t="s">
         <v>100</v>
       </c>
       <c r="F86" s="5" t="s">
         <v>138</v>
       </c>
       <c r="G86" s="5" t="s">
@@ -8050,314 +8050,314 @@
       </c>
       <c r="H29" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="4" t="s">
         <v>17</v>
       </c>
       <c r="B30" s="5" t="s">
         <v>96</v>
       </c>
       <c r="C30" s="5" t="s">
         <v>312</v>
       </c>
       <c r="D30" s="5" t="s">
         <v>98</v>
       </c>
       <c r="E30" s="5" t="s">
         <v>101</v>
       </c>
       <c r="F30" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G30" s="5">
-        <v>49.68</v>
+        <v>58.28</v>
       </c>
       <c r="H30" s="5" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B31" s="5" t="s">
         <v>96</v>
       </c>
       <c r="C31" s="5" t="s">
         <v>312</v>
       </c>
       <c r="D31" s="5" t="s">
         <v>99</v>
       </c>
       <c r="E31" s="5" t="s">
         <v>102</v>
       </c>
       <c r="F31" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G31" s="5">
-        <v>52.23</v>
+        <v>60.92</v>
       </c>
       <c r="H31" s="5" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="4" t="s">
         <v>19</v>
       </c>
       <c r="B32" s="5" t="s">
         <v>96</v>
       </c>
       <c r="C32" s="5" t="s">
         <v>312</v>
       </c>
       <c r="D32" s="5" t="s">
         <v>98</v>
       </c>
       <c r="E32" s="5" t="s">
         <v>103</v>
       </c>
       <c r="F32" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G32" s="5">
-        <v>58.28</v>
+        <v>51.68</v>
       </c>
       <c r="H32" s="5" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="4" t="s">
         <v>20</v>
       </c>
       <c r="B33" s="5" t="s">
         <v>96</v>
       </c>
       <c r="C33" s="5" t="s">
         <v>312</v>
       </c>
       <c r="D33" s="5" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="E33" s="5" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G33" s="5">
-        <v>60.92</v>
+        <v>53.68</v>
       </c>
       <c r="H33" s="5" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="4" t="s">
         <v>21</v>
       </c>
       <c r="B34" s="5" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="C34" s="5" t="s">
         <v>312</v>
       </c>
       <c r="D34" s="5" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="E34" s="5" t="s">
         <v>105</v>
       </c>
       <c r="F34" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G34" s="5">
-        <v>51.68</v>
+        <v>54.68</v>
       </c>
       <c r="H34" s="5" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B35" s="5" t="s">
         <v>96</v>
       </c>
       <c r="C35" s="5" t="s">
         <v>312</v>
       </c>
       <c r="D35" s="5" t="s">
         <v>98</v>
       </c>
       <c r="E35" s="5" t="s">
         <v>106</v>
       </c>
       <c r="F35" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G35" s="5">
-        <v>53.68</v>
+        <v>58.98</v>
       </c>
       <c r="H35" s="5" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B36" s="5" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="C36" s="5" t="s">
         <v>312</v>
       </c>
       <c r="D36" s="5" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="E36" s="5" t="s">
         <v>107</v>
       </c>
       <c r="F36" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G36" s="5">
-        <v>54.68</v>
+        <v>49</v>
       </c>
       <c r="H36" s="5" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B37" s="5" t="s">
         <v>96</v>
       </c>
       <c r="C37" s="5" t="s">
         <v>312</v>
       </c>
       <c r="D37" s="5" t="s">
         <v>98</v>
       </c>
       <c r="E37" s="5" t="s">
         <v>108</v>
       </c>
       <c r="F37" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G37" s="5">
-        <v>58.98</v>
+        <v>49.67</v>
       </c>
       <c r="H37" s="5" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B38" s="5" t="s">
         <v>96</v>
       </c>
       <c r="C38" s="5" t="s">
         <v>312</v>
       </c>
       <c r="D38" s="5" t="s">
         <v>98</v>
       </c>
       <c r="E38" s="5" t="s">
         <v>109</v>
       </c>
       <c r="F38" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G38" s="5">
-        <v>49</v>
+        <v>49.68</v>
       </c>
       <c r="H38" s="5" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B39" s="5" t="s">
         <v>96</v>
       </c>
       <c r="C39" s="5" t="s">
         <v>312</v>
       </c>
       <c r="D39" s="5" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="E39" s="5" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G39" s="5">
-        <v>49.67</v>
+        <v>52.23</v>
       </c>
       <c r="H39" s="5" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B40" s="5" t="s">
         <v>96</v>
       </c>
       <c r="C40" s="5" t="s">
         <v>312</v>
       </c>
       <c r="D40" s="5" t="s">
         <v>99</v>
       </c>
       <c r="E40" s="5" t="s">
         <v>111</v>
       </c>
       <c r="F40" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G40" s="5">
         <v>58.28</v>
       </c>
       <c r="H40" s="5" t="s">
-        <v>141</v>
+        <v>139</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="4" t="s">
         <v>28</v>
       </c>
       <c r="B41" s="5" t="s">
         <v>96</v>
       </c>
       <c r="C41" s="5" t="s">
         <v>312</v>
       </c>
       <c r="D41" s="5" t="s">
         <v>99</v>
       </c>
       <c r="E41" s="5" t="s">
         <v>112</v>
       </c>
       <c r="F41" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G41" s="5">
         <v>59.18</v>
       </c>
       <c r="H41" s="5" t="s">
@@ -8495,68 +8495,68 @@
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" s="4" t="s">
         <v>34</v>
       </c>
       <c r="B47" s="5" t="s">
         <v>96</v>
       </c>
       <c r="C47" s="5" t="s">
         <v>312</v>
       </c>
       <c r="D47" s="5" t="s">
         <v>98</v>
       </c>
       <c r="E47" s="5" t="s">
         <v>117</v>
       </c>
       <c r="F47" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G47" s="5">
         <v>49.68</v>
       </c>
       <c r="H47" s="5" t="s">
-        <v>139</v>
+        <v>147</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" s="4" t="s">
         <v>35</v>
       </c>
       <c r="B48" s="5" t="s">
         <v>97</v>
       </c>
       <c r="C48" s="5" t="s">
         <v>312</v>
       </c>
       <c r="D48" s="5" t="s">
         <v>98</v>
       </c>
       <c r="E48" s="5" t="s">
-        <v>104</v>
+        <v>102</v>
       </c>
       <c r="F48" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G48" s="5">
         <v>63.08</v>
       </c>
       <c r="H48" s="5" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" s="4" t="s">
         <v>36</v>
       </c>
       <c r="B49" s="5" t="s">
         <v>96</v>
       </c>
       <c r="C49" s="5" t="s">
         <v>312</v>
       </c>
       <c r="D49" s="5" t="s">
         <v>98</v>
       </c>
       <c r="E49" s="5" t="s">
@@ -8590,51 +8590,51 @@
       </c>
       <c r="F50" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G50" s="5">
         <v>61.68</v>
       </c>
       <c r="H50" s="5" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" s="4" t="s">
         <v>38</v>
       </c>
       <c r="B51" s="5" t="s">
         <v>96</v>
       </c>
       <c r="C51" s="5" t="s">
         <v>312</v>
       </c>
       <c r="D51" s="5" t="s">
         <v>98</v>
       </c>
       <c r="E51" s="5" t="s">
-        <v>104</v>
+        <v>102</v>
       </c>
       <c r="F51" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G51" s="5">
         <v>60.68</v>
       </c>
       <c r="H51" s="5" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" s="4" t="s">
         <v>39</v>
       </c>
       <c r="B52" s="5" t="s">
         <v>96</v>
       </c>
       <c r="C52" s="5" t="s">
         <v>312</v>
       </c>
       <c r="D52" s="5" t="s">
         <v>98</v>
       </c>
       <c r="E52" s="5" t="s">
@@ -8720,77 +8720,77 @@
       </c>
       <c r="F55" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G55" s="5">
         <v>58.68</v>
       </c>
       <c r="H55" s="5" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" s="4" t="s">
         <v>43</v>
       </c>
       <c r="B56" s="5" t="s">
         <v>96</v>
       </c>
       <c r="C56" s="5" t="s">
         <v>312</v>
       </c>
       <c r="D56" s="5" t="s">
         <v>98</v>
       </c>
       <c r="E56" s="5" t="s">
-        <v>101</v>
+        <v>109</v>
       </c>
       <c r="F56" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G56" s="5">
         <v>49.68</v>
       </c>
       <c r="H56" s="5" t="s">
-        <v>139</v>
+        <v>147</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" s="4" t="s">
         <v>44</v>
       </c>
       <c r="B57" s="5" t="s">
         <v>96</v>
       </c>
       <c r="C57" s="5" t="s">
         <v>312</v>
       </c>
       <c r="D57" s="5" t="s">
         <v>99</v>
       </c>
       <c r="E57" s="5" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="F57" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G57" s="5">
         <v>48.28</v>
       </c>
       <c r="H57" s="5" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" s="4" t="s">
         <v>45</v>
       </c>
       <c r="B58" s="5" t="s">
         <v>96</v>
       </c>
       <c r="C58" s="5" t="s">
         <v>312</v>
       </c>
       <c r="D58" s="5" t="s">
         <v>99</v>
       </c>
       <c r="E58" s="5" t="s">
@@ -8798,51 +8798,51 @@
       </c>
       <c r="F58" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G58" s="5">
         <v>43.42</v>
       </c>
       <c r="H58" s="5" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" s="4" t="s">
         <v>46</v>
       </c>
       <c r="B59" s="5" t="s">
         <v>96</v>
       </c>
       <c r="C59" s="5" t="s">
         <v>312</v>
       </c>
       <c r="D59" s="5" t="s">
         <v>98</v>
       </c>
       <c r="E59" s="5" t="s">
-        <v>103</v>
+        <v>101</v>
       </c>
       <c r="F59" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G59" s="5">
         <v>59.68</v>
       </c>
       <c r="H59" s="5" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" s="4" t="s">
         <v>47</v>
       </c>
       <c r="B60" s="5" t="s">
         <v>96</v>
       </c>
       <c r="C60" s="5" t="s">
         <v>312</v>
       </c>
       <c r="D60" s="5" t="s">
         <v>98</v>
       </c>
       <c r="E60" s="5" t="s">
@@ -8859,94 +8859,94 @@
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" s="4" t="s">
         <v>48</v>
       </c>
       <c r="B61" s="5" t="s">
         <v>96</v>
       </c>
       <c r="C61" s="5" t="s">
         <v>312</v>
       </c>
       <c r="D61" s="5" t="s">
         <v>98</v>
       </c>
       <c r="E61" s="5" t="s">
         <v>121</v>
       </c>
       <c r="F61" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G61" s="5">
         <v>54.68</v>
       </c>
       <c r="H61" s="5" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" s="4" t="s">
         <v>49</v>
       </c>
       <c r="B62" s="5" t="s">
         <v>96</v>
       </c>
       <c r="C62" s="5" t="s">
         <v>312</v>
       </c>
       <c r="D62" s="5" t="s">
         <v>98</v>
       </c>
       <c r="E62" s="5" t="s">
         <v>112</v>
       </c>
       <c r="F62" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G62" s="5">
         <v>58.18</v>
       </c>
       <c r="H62" s="5" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" s="4" t="s">
         <v>50</v>
       </c>
       <c r="B63" s="5" t="s">
         <v>96</v>
       </c>
       <c r="C63" s="5" t="s">
         <v>312</v>
       </c>
       <c r="D63" s="5" t="s">
         <v>98</v>
       </c>
       <c r="E63" s="5" t="s">
-        <v>103</v>
+        <v>101</v>
       </c>
       <c r="F63" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G63" s="5">
         <v>58.66</v>
       </c>
       <c r="H63" s="5" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" s="4" t="s">
         <v>51</v>
       </c>
       <c r="B64" s="5" t="s">
         <v>96</v>
       </c>
       <c r="C64" s="5" t="s">
         <v>312</v>
       </c>
       <c r="D64" s="5" t="s">
         <v>98</v>
       </c>
       <c r="E64" s="5" t="s">
@@ -8963,51 +8963,51 @@
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" s="4" t="s">
         <v>52</v>
       </c>
       <c r="B65" s="5" t="s">
         <v>96</v>
       </c>
       <c r="C65" s="5" t="s">
         <v>312</v>
       </c>
       <c r="D65" s="5" t="s">
         <v>98</v>
       </c>
       <c r="E65" s="5" t="s">
         <v>127</v>
       </c>
       <c r="F65" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G65" s="5">
         <v>49.68</v>
       </c>
       <c r="H65" s="5" t="s">
-        <v>139</v>
+        <v>147</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" s="4" t="s">
         <v>53</v>
       </c>
       <c r="B66" s="5" t="s">
         <v>96</v>
       </c>
       <c r="C66" s="5" t="s">
         <v>312</v>
       </c>
       <c r="D66" s="5" t="s">
         <v>98</v>
       </c>
       <c r="E66" s="5" t="s">
         <v>116</v>
       </c>
       <c r="F66" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G66" s="5">
         <v>51.3</v>
       </c>
       <c r="H66" s="5" t="s">
@@ -9136,51 +9136,51 @@
       </c>
       <c r="F71" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G71" s="5">
         <v>57.44</v>
       </c>
       <c r="H71" s="5" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" s="4" t="s">
         <v>59</v>
       </c>
       <c r="B72" s="5" t="s">
         <v>96</v>
       </c>
       <c r="C72" s="5" t="s">
         <v>312</v>
       </c>
       <c r="D72" s="5" t="s">
         <v>98</v>
       </c>
       <c r="E72" s="5" t="s">
-        <v>102</v>
+        <v>110</v>
       </c>
       <c r="F72" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G72" s="5">
         <v>52.68</v>
       </c>
       <c r="H72" s="5" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" s="4" t="s">
         <v>60</v>
       </c>
       <c r="B73" s="5" t="s">
         <v>96</v>
       </c>
       <c r="C73" s="5" t="s">
         <v>312</v>
       </c>
       <c r="D73" s="5" t="s">
         <v>98</v>
       </c>
       <c r="E73" s="5" t="s">
@@ -9214,51 +9214,51 @@
       </c>
       <c r="F74" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G74" s="5">
         <v>57.68</v>
       </c>
       <c r="H74" s="5" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" s="4" t="s">
         <v>62</v>
       </c>
       <c r="B75" s="5" t="s">
         <v>96</v>
       </c>
       <c r="C75" s="5" t="s">
         <v>312</v>
       </c>
       <c r="D75" s="5" t="s">
         <v>98</v>
       </c>
       <c r="E75" s="5" t="s">
-        <v>103</v>
+        <v>101</v>
       </c>
       <c r="F75" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G75" s="5">
         <v>60.08</v>
       </c>
       <c r="H75" s="5" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" s="4" t="s">
         <v>63</v>
       </c>
       <c r="B76" s="5" t="s">
         <v>96</v>
       </c>
       <c r="C76" s="5" t="s">
         <v>312</v>
       </c>
       <c r="D76" s="5" t="s">
         <v>98</v>
       </c>
       <c r="E76" s="5" t="s">
@@ -9266,51 +9266,51 @@
       </c>
       <c r="F76" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G76" s="5">
         <v>55.68</v>
       </c>
       <c r="H76" s="5" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" s="4" t="s">
         <v>64</v>
       </c>
       <c r="B77" s="5" t="s">
         <v>96</v>
       </c>
       <c r="C77" s="5" t="s">
         <v>312</v>
       </c>
       <c r="D77" s="5" t="s">
         <v>98</v>
       </c>
       <c r="E77" s="5" t="s">
-        <v>102</v>
+        <v>110</v>
       </c>
       <c r="F77" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G77" s="5">
         <v>52.17</v>
       </c>
       <c r="H77" s="5" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" s="4" t="s">
         <v>65</v>
       </c>
       <c r="B78" s="5" t="s">
         <v>96</v>
       </c>
       <c r="C78" s="5" t="s">
         <v>312</v>
       </c>
       <c r="D78" s="5" t="s">
         <v>98</v>
       </c>
       <c r="E78" s="5" t="s">
@@ -9370,60 +9370,60 @@
       </c>
       <c r="F80" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G80" s="5">
         <v>55.66</v>
       </c>
       <c r="H80" s="5" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" s="4" t="s">
         <v>68</v>
       </c>
       <c r="B81" s="5" t="s">
         <v>96</v>
       </c>
       <c r="C81" s="5" t="s">
         <v>312</v>
       </c>
       <c r="D81" s="5" t="s">
         <v>98</v>
       </c>
       <c r="E81" s="5" t="s">
-        <v>107</v>
+        <v>105</v>
       </c>
       <c r="F81" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G81" s="5">
         <v>54.68</v>
       </c>
       <c r="H81" s="5" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" s="4" t="s">
         <v>69</v>
       </c>
       <c r="B82" s="5" t="s">
         <v>96</v>
       </c>
       <c r="C82" s="5" t="s">
         <v>312</v>
       </c>
       <c r="D82" s="5" t="s">
         <v>98</v>
       </c>
       <c r="E82" s="5" t="s">
         <v>120</v>
       </c>
       <c r="F82" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G82" s="5">
         <v>60.26</v>
       </c>
       <c r="H82" s="5" t="s">
@@ -9448,86 +9448,86 @@
       </c>
       <c r="F83" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G83" s="5">
         <v>61.68</v>
       </c>
       <c r="H83" s="5" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" s="4" t="s">
         <v>71</v>
       </c>
       <c r="B84" s="5" t="s">
         <v>96</v>
       </c>
       <c r="C84" s="5" t="s">
         <v>312</v>
       </c>
       <c r="D84" s="5" t="s">
         <v>98</v>
       </c>
       <c r="E84" s="5" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="F84" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G84" s="5">
         <v>51.68</v>
       </c>
       <c r="H84" s="5" t="s">
-        <v>143</v>
+        <v>141</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" s="4" t="s">
         <v>72</v>
       </c>
       <c r="B85" s="5" t="s">
         <v>96</v>
       </c>
       <c r="C85" s="5" t="s">
         <v>312</v>
       </c>
       <c r="D85" s="5" t="s">
         <v>98</v>
       </c>
       <c r="E85" s="5" t="s">
         <v>121</v>
       </c>
       <c r="F85" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G85" s="5">
         <v>54.68</v>
       </c>
       <c r="H85" s="5" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" s="4" t="s">
         <v>73</v>
       </c>
       <c r="B86" s="5" t="s">
         <v>97</v>
       </c>
       <c r="C86" s="5" t="s">
         <v>312</v>
       </c>
       <c r="D86" s="5" t="s">
         <v>100</v>
       </c>
       <c r="E86" s="5" t="s">
         <v>115</v>
       </c>
       <c r="F86" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G86" s="5">
         <v>65.68000000000001</v>
       </c>
       <c r="H86" s="5" t="s">
@@ -9552,51 +9552,51 @@
       </c>
       <c r="F87" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G87" s="5">
         <v>66.88</v>
       </c>
       <c r="H87" s="5" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" s="4" t="s">
         <v>75</v>
       </c>
       <c r="B88" s="5" t="s">
         <v>97</v>
       </c>
       <c r="C88" s="5" t="s">
         <v>312</v>
       </c>
       <c r="D88" s="5" t="s">
         <v>98</v>
       </c>
       <c r="E88" s="5" t="s">
-        <v>108</v>
+        <v>106</v>
       </c>
       <c r="F88" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G88" s="5">
         <v>59.9</v>
       </c>
       <c r="H88" s="5" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" s="4" t="s">
         <v>76</v>
       </c>
       <c r="B89" s="5" t="s">
         <v>96</v>
       </c>
       <c r="C89" s="5" t="s">
         <v>312</v>
       </c>
       <c r="D89" s="5" t="s">
         <v>99</v>
       </c>
       <c r="E89" s="5" t="s">
@@ -9812,51 +9812,51 @@
       </c>
       <c r="F97" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G97" s="5">
         <v>51.44</v>
       </c>
       <c r="H97" s="5" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" s="4" t="s">
         <v>85</v>
       </c>
       <c r="B98" s="5" t="s">
         <v>97</v>
       </c>
       <c r="C98" s="5" t="s">
         <v>312</v>
       </c>
       <c r="D98" s="5" t="s">
         <v>100</v>
       </c>
       <c r="E98" s="5" t="s">
-        <v>107</v>
+        <v>105</v>
       </c>
       <c r="F98" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G98" s="5">
         <v>56.48</v>
       </c>
       <c r="H98" s="5" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" s="4" t="s">
         <v>86</v>
       </c>
       <c r="B99" s="5" t="s">
         <v>96</v>
       </c>
       <c r="C99" s="5" t="s">
         <v>312</v>
       </c>
       <c r="D99" s="5" t="s">
         <v>99</v>
       </c>
       <c r="E99" s="5" t="s">
@@ -9968,86 +9968,86 @@
       </c>
       <c r="F103" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G103" s="5">
         <v>58.58</v>
       </c>
       <c r="H103" s="5" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" s="4" t="s">
         <v>91</v>
       </c>
       <c r="B104" s="5" t="s">
         <v>96</v>
       </c>
       <c r="C104" s="5" t="s">
         <v>312</v>
       </c>
       <c r="D104" s="5" t="s">
         <v>98</v>
       </c>
       <c r="E104" s="5" t="s">
-        <v>102</v>
+        <v>110</v>
       </c>
       <c r="F104" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G104" s="5">
         <v>52.08</v>
       </c>
       <c r="H104" s="5" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" s="4" t="s">
         <v>92</v>
       </c>
       <c r="B105" s="5" t="s">
         <v>96</v>
       </c>
       <c r="C105" s="5" t="s">
         <v>312</v>
       </c>
       <c r="D105" s="5" t="s">
         <v>98</v>
       </c>
       <c r="E105" s="5" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="F105" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G105" s="5">
         <v>51.68</v>
       </c>
       <c r="H105" s="5" t="s">
-        <v>143</v>
+        <v>141</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" s="4" t="s">
         <v>93</v>
       </c>
       <c r="B106" s="5" t="s">
         <v>96</v>
       </c>
       <c r="C106" s="5" t="s">
         <v>312</v>
       </c>
       <c r="D106" s="5" t="s">
         <v>100</v>
       </c>
       <c r="E106" s="5" t="s">
         <v>138</v>
       </c>
       <c r="F106" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G106" s="5">
         <v>66.64</v>
       </c>
       <c r="H106" s="5" t="s">
@@ -10055,51 +10055,51 @@
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" s="4" t="s">
         <v>94</v>
       </c>
       <c r="B107" s="5" t="s">
         <v>96</v>
       </c>
       <c r="C107" s="5" t="s">
         <v>312</v>
       </c>
       <c r="D107" s="5" t="s">
         <v>98</v>
       </c>
       <c r="E107" s="5" t="s">
         <v>116</v>
       </c>
       <c r="F107" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G107" s="5">
         <v>49.68</v>
       </c>
       <c r="H107" s="5" t="s">
-        <v>139</v>
+        <v>147</v>
       </c>
     </row>
     <row r="115" spans="6:6">
       <c r="F115" s="6" t="s">
         <v>328</v>
       </c>
     </row>
   </sheetData>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.7" right="0.7" top="1" bottom="0.75" header="0.2" footer="0.3"/>
   <pageSetup paperSize="9" fitToHeight="0" orientation="portrait"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;G&amp;C&amp;24JOMU TEXTILE (VIETNAM) CO.,LTD
 &amp;12LOT D.II-4, NO.1 STREET, LONG THANH INDUSTRIAL ZONE, TAM AN WARD,
 LONGTHANH DISTRICT, DONG NAI PROVINCE, VIETNAM
 TEL. +84-2513 514 011               FAX. +84-2513 514 012&amp;R&amp;12Shipment ID: 672
 Document #: FO122391</oddHeader>
     <oddFooter>&amp;LDate: &amp;D&amp;C&amp;14&amp;"Calibri,Italic"A member of the Mei Sheng Group&amp;RPage &amp;P of &amp;N</oddFooter>
   </headerFooter>
   <legacyDrawingHF r:id="rId1"/>
   <tableParts count="3">
     <tablePart r:id="rId2"/>
     <tablePart r:id="rId3"/>
     <tablePart r:id="rId4"/>
   </tableParts>