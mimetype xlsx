--- v0 (2026-04-10)
+++ v1 (2026-06-09)
@@ -89,159 +89,159 @@
   <si>
     <t>M</t>
   </si>
   <si>
     <t>Fabric Code</t>
   </si>
   <si>
     <t>Grade</t>
   </si>
   <si>
     <t>Color Group</t>
   </si>
   <si>
     <t>Width</t>
   </si>
   <si>
     <t>Roll Length</t>
   </si>
   <si>
     <t>Kilograms</t>
   </si>
   <si>
     <t>Roll ID</t>
   </si>
   <si>
+    <t>2308002-08-0590</t>
+  </si>
+  <si>
+    <t>2308002-11-0595</t>
+  </si>
+  <si>
+    <t>2308002-11-0596</t>
+  </si>
+  <si>
     <t>2308002-08-0598</t>
   </si>
   <si>
     <t>2308002-08-0599</t>
   </si>
   <si>
     <t>2308002-11-0602</t>
   </si>
   <si>
     <t>2308002-11-0603</t>
   </si>
   <si>
     <t>2308002-13-0604</t>
   </si>
   <si>
     <t>2308002-13-0605</t>
   </si>
   <si>
     <t>2308002-13-0606</t>
   </si>
   <si>
-    <t>2308002-08-0590</t>
-[...1 lines deleted...]
-  <si>
     <t>2308002-13-0607</t>
   </si>
   <si>
-    <t>2308002-11-0595</t>
-[...4 lines deleted...]
-  <si>
     <t>2308002-13-0608</t>
   </si>
   <si>
     <t>2308002-12-0614</t>
   </si>
   <si>
     <t>A</t>
   </si>
   <si>
     <t>49.0</t>
   </si>
   <si>
+    <t>129.0</t>
+  </si>
+  <si>
+    <t>153.0</t>
+  </si>
+  <si>
+    <t>170.0</t>
+  </si>
+  <si>
     <t>161.0</t>
   </si>
   <si>
     <t>165.0</t>
   </si>
   <si>
     <t>150.0</t>
   </si>
   <si>
     <t>157.0</t>
   </si>
   <si>
     <t>145.0</t>
   </si>
   <si>
-    <t>129.0</t>
-[...1 lines deleted...]
-  <si>
     <t>146.0</t>
   </si>
   <si>
-    <t>153.0</t>
-[...4 lines deleted...]
-  <si>
     <t>219.0</t>
   </si>
   <si>
     <t>111.0</t>
   </si>
   <si>
+    <t>39.28</t>
+  </si>
+  <si>
+    <t>45.12</t>
+  </si>
+  <si>
+    <t>51.22</t>
+  </si>
+  <si>
     <t>48.56</t>
   </si>
   <si>
     <t>49.90</t>
   </si>
   <si>
     <t>44.50</t>
   </si>
   <si>
     <t>47.00</t>
   </si>
   <si>
     <t>44.60</t>
   </si>
   <si>
     <t>45.80</t>
   </si>
   <si>
     <t>44.42</t>
   </si>
   <si>
-    <t>39.28</t>
-[...1 lines deleted...]
-  <si>
     <t>43.94</t>
-  </si>
-[...4 lines deleted...]
-    <t>51.22</t>
   </si>
   <si>
     <t>64.78</t>
   </si>
   <si>
     <t>32.88</t>
   </si>
   <si>
     <t>DATE:</t>
   </si>
   <si>
     <t>December 28, 2023</t>
   </si>
   <si>
     <t>Vehicle License:</t>
   </si>
   <si>
     <t>Bảng kê hàng hóa - NỘI BỘ</t>
   </si>
   <si>
     <t>Packing List - INTERNAL</t>
   </si>
   <si>
     <t>Fabric Code
 产品</t>
@@ -286,81 +286,81 @@
     <t>KG 
  重量</t>
   </si>
   <si>
     <t>Manager - 经理</t>
   </si>
   <si>
     <t>WH Manager - 仓库管理员</t>
   </si>
   <si>
     <t>Security - 保安员</t>
   </si>
   <si>
     <t>Applicant - 申请人</t>
   </si>
   <si>
     <t>Recipient - 接受者</t>
   </si>
   <si>
     <t>Bảng kê hàng hóa</t>
   </si>
   <si>
     <t>Packing List</t>
   </si>
   <si>
+    <t>2308002_08 - 0590</t>
+  </si>
+  <si>
+    <t>2308002_11 - 0595</t>
+  </si>
+  <si>
+    <t>2308002_11 - 0596</t>
+  </si>
+  <si>
     <t>2308002_08 - 0598</t>
   </si>
   <si>
     <t>2308002_08 - 0599</t>
   </si>
   <si>
     <t>2308002_11 - 0602</t>
   </si>
   <si>
     <t>2308002_11 - 0603</t>
   </si>
   <si>
     <t>2308002_13 - 0604</t>
   </si>
   <si>
     <t>2308002_13 - 0605</t>
   </si>
   <si>
     <t>2308002_13 - 0606</t>
   </si>
   <si>
-    <t>2308002_08 - 0590</t>
-[...1 lines deleted...]
-  <si>
     <t>2308002_13 - 0607</t>
-  </si>
-[...4 lines deleted...]
-    <t>2308002_11 - 0596</t>
   </si>
   <si>
     <t>2308002_13 - 0608</t>
   </si>
   <si>
     <t>2308002_12 - 0614</t>
   </si>
   <si>
     <t>Packing List - ANHUY</t>
   </si>
   <si>
     <t>Total Weight (Net)</t>
   </si>
   <si>
     <t>Net Weight / KGS</t>
   </si>
   <si>
     <t>Gross Weight / KGS</t>
   </si>
   <si>
     <t>Shipping Marks</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
@@ -1298,171 +1298,171 @@
       <c r="F13" s="5" t="s">
         <v>36</v>
       </c>
       <c r="G13" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H13" s="5" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C14" s="5" t="s">
         <v>31</v>
       </c>
       <c r="D14" s="5"/>
       <c r="E14" s="5" t="s">
         <v>32</v>
       </c>
       <c r="F14" s="5" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="G14" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H14" s="5" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C15" s="5" t="s">
         <v>31</v>
       </c>
       <c r="D15" s="5"/>
       <c r="E15" s="5" t="s">
         <v>32</v>
       </c>
       <c r="F15" s="5" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="G15" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H15" s="5" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C16" s="5" t="s">
         <v>31</v>
       </c>
       <c r="D16" s="5"/>
       <c r="E16" s="5" t="s">
         <v>32</v>
       </c>
       <c r="F16" s="5" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="G16" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H16" s="5" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C17" s="5" t="s">
         <v>31</v>
       </c>
       <c r="D17" s="5"/>
       <c r="E17" s="5" t="s">
         <v>32</v>
       </c>
       <c r="F17" s="5" t="s">
         <v>38</v>
       </c>
       <c r="G17" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H17" s="5" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C18" s="5" t="s">
         <v>31</v>
       </c>
       <c r="D18" s="5"/>
       <c r="E18" s="5" t="s">
         <v>32</v>
       </c>
       <c r="F18" s="5" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="G18" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H18" s="5" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>31</v>
       </c>
       <c r="D19" s="5"/>
       <c r="E19" s="5" t="s">
         <v>32</v>
       </c>
       <c r="F19" s="5" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="G19" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H19" s="5" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="4" t="s">
         <v>28</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C20" s="5" t="s">
         <v>31</v>
       </c>
       <c r="D20" s="5"/>
       <c r="E20" s="5" t="s">
         <v>32</v>
       </c>
       <c r="F20" s="5" t="s">
         <v>41</v>
       </c>
@@ -1735,156 +1735,156 @@
       <c r="E13" s="5" t="s">
         <v>32</v>
       </c>
       <c r="F13" s="5" t="s">
         <v>36</v>
       </c>
       <c r="G13" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C14" s="5" t="s">
         <v>31</v>
       </c>
       <c r="D14" s="5"/>
       <c r="E14" s="5" t="s">
         <v>32</v>
       </c>
       <c r="F14" s="5" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="G14" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C15" s="5" t="s">
         <v>31</v>
       </c>
       <c r="D15" s="5"/>
       <c r="E15" s="5" t="s">
         <v>32</v>
       </c>
       <c r="F15" s="5" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="G15" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C16" s="5" t="s">
         <v>31</v>
       </c>
       <c r="D16" s="5"/>
       <c r="E16" s="5" t="s">
         <v>32</v>
       </c>
       <c r="F16" s="5" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="G16" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C17" s="5" t="s">
         <v>31</v>
       </c>
       <c r="D17" s="5"/>
       <c r="E17" s="5" t="s">
         <v>32</v>
       </c>
       <c r="F17" s="5" t="s">
         <v>38</v>
       </c>
       <c r="G17" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C18" s="5" t="s">
         <v>31</v>
       </c>
       <c r="D18" s="5"/>
       <c r="E18" s="5" t="s">
         <v>32</v>
       </c>
       <c r="F18" s="5" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="G18" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>31</v>
       </c>
       <c r="D19" s="5"/>
       <c r="E19" s="5" t="s">
         <v>32</v>
       </c>
       <c r="F19" s="5" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="G19" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="4" t="s">
         <v>28</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C20" s="5" t="s">
         <v>31</v>
       </c>
       <c r="D20" s="5"/>
       <c r="E20" s="5" t="s">
         <v>32</v>
       </c>
       <c r="F20" s="5" t="s">
         <v>41</v>
       </c>
       <c r="G20" s="5" t="s">
         <v>9</v>
       </c>
@@ -2145,156 +2145,156 @@
       <c r="E13" s="5" t="s">
         <v>32</v>
       </c>
       <c r="F13" s="5" t="s">
         <v>36</v>
       </c>
       <c r="G13" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="4" t="s">
         <v>84</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C14" s="5" t="s">
         <v>31</v>
       </c>
       <c r="D14" s="5"/>
       <c r="E14" s="5" t="s">
         <v>32</v>
       </c>
       <c r="F14" s="5" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="G14" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="4" t="s">
         <v>85</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C15" s="5" t="s">
         <v>31</v>
       </c>
       <c r="D15" s="5"/>
       <c r="E15" s="5" t="s">
         <v>32</v>
       </c>
       <c r="F15" s="5" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="G15" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="4" t="s">
         <v>86</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C16" s="5" t="s">
         <v>31</v>
       </c>
       <c r="D16" s="5"/>
       <c r="E16" s="5" t="s">
         <v>32</v>
       </c>
       <c r="F16" s="5" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="G16" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="4" t="s">
         <v>87</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C17" s="5" t="s">
         <v>31</v>
       </c>
       <c r="D17" s="5"/>
       <c r="E17" s="5" t="s">
         <v>32</v>
       </c>
       <c r="F17" s="5" t="s">
         <v>38</v>
       </c>
       <c r="G17" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="4" t="s">
         <v>88</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C18" s="5" t="s">
         <v>31</v>
       </c>
       <c r="D18" s="5"/>
       <c r="E18" s="5" t="s">
         <v>32</v>
       </c>
       <c r="F18" s="5" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="G18" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="4" t="s">
         <v>89</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>31</v>
       </c>
       <c r="D19" s="5"/>
       <c r="E19" s="5" t="s">
         <v>32</v>
       </c>
       <c r="F19" s="5" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="G19" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="4" t="s">
         <v>90</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C20" s="5" t="s">
         <v>31</v>
       </c>
       <c r="D20" s="5"/>
       <c r="E20" s="5" t="s">
         <v>32</v>
       </c>
       <c r="F20" s="5" t="s">
         <v>41</v>
       </c>
       <c r="G20" s="5" t="s">
         <v>9</v>
       </c>
@@ -2654,291 +2654,291 @@
       <c r="G29" t="s">
         <v>95</v>
       </c>
       <c r="H29" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B30" s="5"/>
       <c r="C30" s="5" t="s">
         <v>102</v>
       </c>
       <c r="D30" s="5" t="s">
         <v>32</v>
       </c>
       <c r="E30" s="5" t="s">
         <v>33</v>
       </c>
       <c r="F30" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G30" s="5">
-        <v>48.24</v>
+        <v>38.96</v>
       </c>
       <c r="H30" s="5" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="4" t="s">
         <v>19</v>
       </c>
       <c r="B31" s="5"/>
       <c r="C31" s="5" t="s">
         <v>102</v>
       </c>
       <c r="D31" s="5" t="s">
         <v>32</v>
       </c>
       <c r="E31" s="5" t="s">
         <v>34</v>
       </c>
       <c r="F31" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G31" s="5">
-        <v>49.58</v>
+        <v>44.8</v>
       </c>
       <c r="H31" s="5" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="4" t="s">
         <v>20</v>
       </c>
       <c r="B32" s="5"/>
       <c r="C32" s="5" t="s">
         <v>102</v>
       </c>
       <c r="D32" s="5" t="s">
         <v>32</v>
       </c>
       <c r="E32" s="5" t="s">
         <v>35</v>
       </c>
       <c r="F32" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G32" s="5">
-        <v>44.18</v>
+        <v>50.9</v>
       </c>
       <c r="H32" s="5" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="4" t="s">
         <v>21</v>
       </c>
       <c r="B33" s="5"/>
       <c r="C33" s="5" t="s">
         <v>102</v>
       </c>
       <c r="D33" s="5" t="s">
         <v>32</v>
       </c>
       <c r="E33" s="5" t="s">
         <v>36</v>
       </c>
       <c r="F33" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G33" s="5">
-        <v>46.68</v>
+        <v>48.24</v>
       </c>
       <c r="H33" s="5" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B34" s="5"/>
       <c r="C34" s="5" t="s">
         <v>102</v>
       </c>
       <c r="D34" s="5" t="s">
         <v>32</v>
       </c>
       <c r="E34" s="5" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="F34" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G34" s="5">
-        <v>44.28</v>
+        <v>49.58</v>
       </c>
       <c r="H34" s="5" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B35" s="5"/>
       <c r="C35" s="5" t="s">
         <v>102</v>
       </c>
       <c r="D35" s="5" t="s">
         <v>32</v>
       </c>
       <c r="E35" s="5" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="F35" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G35" s="5">
-        <v>45.48</v>
+        <v>44.18</v>
       </c>
       <c r="H35" s="5" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B36" s="5"/>
       <c r="C36" s="5" t="s">
         <v>102</v>
       </c>
       <c r="D36" s="5" t="s">
         <v>32</v>
       </c>
       <c r="E36" s="5" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="F36" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G36" s="5">
-        <v>44.1</v>
+        <v>46.68</v>
       </c>
       <c r="H36" s="5" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B37" s="5"/>
       <c r="C37" s="5" t="s">
         <v>102</v>
       </c>
       <c r="D37" s="5" t="s">
         <v>32</v>
       </c>
       <c r="E37" s="5" t="s">
         <v>38</v>
       </c>
       <c r="F37" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G37" s="5">
-        <v>38.96</v>
+        <v>44.28</v>
       </c>
       <c r="H37" s="5" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B38" s="5"/>
       <c r="C38" s="5" t="s">
         <v>102</v>
       </c>
       <c r="D38" s="5" t="s">
         <v>32</v>
       </c>
       <c r="E38" s="5" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="F38" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G38" s="5">
-        <v>43.62</v>
+        <v>45.48</v>
       </c>
       <c r="H38" s="5" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B39" s="5"/>
       <c r="C39" s="5" t="s">
         <v>102</v>
       </c>
       <c r="D39" s="5" t="s">
         <v>32</v>
       </c>
       <c r="E39" s="5" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="F39" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G39" s="5">
-        <v>44.8</v>
+        <v>44.1</v>
       </c>
       <c r="H39" s="5" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="4" t="s">
         <v>28</v>
       </c>
       <c r="B40" s="5"/>
       <c r="C40" s="5" t="s">
         <v>102</v>
       </c>
       <c r="D40" s="5" t="s">
         <v>32</v>
       </c>
       <c r="E40" s="5" t="s">
         <v>41</v>
       </c>
       <c r="F40" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G40" s="5">
-        <v>50.9</v>
+        <v>43.62</v>
       </c>
       <c r="H40" s="5" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="4" t="s">
         <v>29</v>
       </c>
       <c r="B41" s="5"/>
       <c r="C41" s="5" t="s">
         <v>102</v>
       </c>
       <c r="D41" s="5" t="s">
         <v>32</v>
       </c>
       <c r="E41" s="5" t="s">
         <v>42</v>
       </c>
       <c r="F41" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G41" s="5">
         <v>64.45999999999999</v>
       </c>